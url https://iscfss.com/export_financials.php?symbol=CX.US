--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5580,661 +5583,665 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
+      <c r="DG1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>31</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>2802491000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3107950505.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2942933459.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2960270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3090000000.0</v>
       </c>
       <c r="G2">
         <v>3090000000.0</v>
       </c>
       <c r="H2">
+        <v>3090000000.0</v>
+      </c>
+      <c r="I2">
         <v>2808057000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2870536000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2917154000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3109000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2939583000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3002210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2870164000.0</v>
       </c>
       <c r="O2">
         <v>2870164000.0</v>
       </c>
       <c r="P2">
+        <v>2870164000.0</v>
+      </c>
+      <c r="Q2">
         <v>2858599000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2904011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2762000000.0</v>
       </c>
       <c r="S2">
         <v>2762000000.0</v>
       </c>
       <c r="T2">
+        <v>2762000000.0</v>
+      </c>
+      <c r="U2">
         <v>2633602000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2653248000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2484971000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2485000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2150244000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2150000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2205385000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2526000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2252369000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2359160000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2346517000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2537000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2405650494.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2471526805.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2385574985.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2372952390.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2109240965.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2104745590.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1942702803.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1936897798.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1802466633.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>1659917128.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1662385580.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
-[...1 lines deleted...]
-      </c>
+      <c r="AT2"/>
       <c r="AU2">
         <v>1647484143.0</v>
       </c>
-      <c r="AV2"/>
-      <c r="AW2">
+      <c r="AV2">
+        <v>1647484143.0</v>
+      </c>
+      <c r="AW2"/>
+      <c r="AX2">
         <v>1724552671.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704265884.0</v>
       </c>
       <c r="AY2">
         <v>1704265884.0</v>
       </c>
-      <c r="AZ2"/>
-      <c r="BA2">
+      <c r="AZ2">
+        <v>1704265884.0</v>
+      </c>
+      <c r="BA2"/>
+      <c r="BB2">
         <v>1615479494.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1542606282.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1598155375.0</v>
       </c>
-      <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>1553645597.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448683048.0</v>
       </c>
       <c r="BG2">
         <v>1448683048.0</v>
       </c>
-      <c r="BH2"/>
+      <c r="BH2">
+        <v>1448683048.0</v>
+      </c>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>1540661004.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1515294041.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1443385739.0</v>
       </c>
-      <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>1390553347.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390553347.0</v>
       </c>
       <c r="BP2">
         <v>1390553347.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BQ2">
+        <v>1390553347.0</v>
+      </c>
+      <c r="BR2"/>
+      <c r="BS2">
         <v>1638775806.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1510468159.0</v>
       </c>
-      <c r="BT2"/>
       <c r="BU2"/>
-      <c r="BV2">
-[...1 lines deleted...]
-      </c>
+      <c r="BV2"/>
       <c r="BW2">
         <v>2167000000.0</v>
       </c>
-      <c r="BX2"/>
+      <c r="BX2">
+        <v>2167000000.0</v>
+      </c>
       <c r="BY2"/>
       <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>2005000000.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>2926000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1907000000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>535323000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>535000000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>488946000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>489000000.0</v>
       </c>
-      <c r="CN2"/>
       <c r="CO2"/>
-      <c r="CP2">
-[...1 lines deleted...]
-      </c>
+      <c r="CP2"/>
       <c r="CQ2">
         <v>407856000.0</v>
       </c>
-      <c r="CR2"/>
+      <c r="CR2">
+        <v>407856000.0</v>
+      </c>
       <c r="CS2"/>
-      <c r="CT2">
-[...1 lines deleted...]
-      </c>
+      <c r="CT2"/>
       <c r="CU2">
         <v>360808000.0</v>
       </c>
-      <c r="CV2"/>
+      <c r="CV2">
+        <v>360808000.0</v>
+      </c>
       <c r="CW2"/>
       <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>559877000.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>389563000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
+      <c r="DG2"/>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6303,52 +6310,53 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6417,344 +6425,348 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-2614417000.0</v>
+      </c>
+      <c r="C5">
         <v>-686903712.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-462022143.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-528442013.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2482799000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2469656000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-770000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2783573000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-708628000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-498165000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1075000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-385752000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-285757000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-339381000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2224636000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1659505000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1539286000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1371000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1357000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1463456000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1472704000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2506715000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2508000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3067785000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3068000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3257613000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2691000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2837314000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2685781000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>642575000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2563000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>327627043.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>773654732.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>293863368.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>529350131.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>264579374.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>355243028.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>630824911.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>988229012.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1383877386.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>711815099.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>884378242.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
-[...1 lines deleted...]
-      </c>
+      <c r="AT5"/>
       <c r="AU5">
         <v>728881576.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AV5">
+        <v>728881576.0</v>
+      </c>
+      <c r="AW5"/>
+      <c r="AX5">
         <v>1092108752.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154267458.0</v>
       </c>
       <c r="AY5">
         <v>1154267458.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="AZ5">
+        <v>1154267458.0</v>
+      </c>
+      <c r="BA5"/>
+      <c r="BB5">
         <v>874421831.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>974089732.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>950589298.0</v>
       </c>
-      <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>945092658.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6457841017.65</v>
       </c>
       <c r="BG5">
         <v>-6457841017.65</v>
       </c>
-      <c r="BH5"/>
+      <c r="BH5">
+        <v>-6457841017.65</v>
+      </c>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-279539147.25</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>8481462259.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-13032316976.34</v>
       </c>
-      <c r="BM5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN5"/>
       <c r="BO5">
         <v>-12398349128.71</v>
       </c>
       <c r="BP5">
         <v>-12398349128.71</v>
       </c>
-      <c r="BQ5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ5">
+        <v>-12398349128.71</v>
+      </c>
+      <c r="BR5"/>
       <c r="BS5">
         <v>165600465.0</v>
       </c>
-      <c r="BT5"/>
-      <c r="BU5">
+      <c r="BT5">
+        <v>165600465.0</v>
+      </c>
+      <c r="BU5"/>
+      <c r="BV5">
         <v>16499490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8994000000.0</v>
       </c>
       <c r="BW5">
         <v>-8994000000.0</v>
       </c>
       <c r="BX5">
+        <v>-8994000000.0</v>
+      </c>
+      <c r="BY5">
         <v>15446774000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>13898824000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>13118130000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-6114000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>12017635000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>11033762000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>10221329000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-7653000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1998079000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1962136000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1990145000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-5857426000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-2577054000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-2006916000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>6383484000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-6039023000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>6197538000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>6004739000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-3467512000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-6455348000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-3507812000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-3269887000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-2601465000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-6112896000.0</v>
       </c>
-      <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>-5309055000.0</v>
       </c>
-      <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>-4174494000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6823,109 +6835,110 @@
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>1081000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1135000000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>1171000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>1258000000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>1176000000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>1176000000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>1210000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1260000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1247000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1256000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1251000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1306000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1289000000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -6963,114 +6976,117 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>7699108000.0</v>
       </c>
       <c r="C8">
+        <v>7699108000.0</v>
+      </c>
+      <c r="D8">
         <v>318000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7699108000.0</v>
       </c>
       <c r="E8">
         <v>7699108000.0</v>
       </c>
       <c r="F8">
         <v>7699108000.0</v>
       </c>
       <c r="G8">
+        <v>7699108000.0</v>
+      </c>
+      <c r="H8">
         <v>318000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7699108000.0</v>
       </c>
       <c r="I8">
         <v>7699108000.0</v>
       </c>
       <c r="J8">
         <v>7699108000.0</v>
       </c>
       <c r="K8">
+        <v>7699108000.0</v>
+      </c>
+      <c r="L8">
         <v>318000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7686469000.0</v>
       </c>
       <c r="M8">
         <v>7686469000.0</v>
       </c>
       <c r="N8">
         <v>7686469000.0</v>
       </c>
       <c r="O8">
-        <v>7810104000.0</v>
+        <v>7686469000.0</v>
       </c>
       <c r="P8">
         <v>7810104000.0</v>
       </c>
       <c r="Q8">
         <v>7810104000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="R8">
+        <v>7810104000.0</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8">
         <v>318000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7893304000.0</v>
       </c>
       <c r="U8">
         <v>7893304000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>7893304000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7115,135 +7131,136 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>7380979000.0</v>
       </c>
       <c r="E9">
         <v>7380979000.0</v>
       </c>
       <c r="F9">
         <v>7380979000.0</v>
       </c>
       <c r="G9">
         <v>7380979000.0</v>
       </c>
       <c r="H9">
         <v>7380979000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>7380979000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>7368409000.0</v>
       </c>
       <c r="N9">
         <v>7368409000.0</v>
       </c>
       <c r="O9">
-        <v>7491945000.0</v>
+        <v>7368409000.0</v>
       </c>
       <c r="P9">
         <v>7491945000.0</v>
       </c>
       <c r="Q9">
         <v>7491945000.0</v>
       </c>
       <c r="R9">
         <v>7491945000.0</v>
       </c>
       <c r="S9">
         <v>7491945000.0</v>
       </c>
       <c r="T9">
         <v>7491945000.0</v>
       </c>
       <c r="U9">
-        <v>7575008000.0</v>
+        <v>7491945000.0</v>
       </c>
       <c r="V9">
         <v>7575008000.0</v>
       </c>
       <c r="W9">
         <v>7575008000.0</v>
       </c>
       <c r="X9">
+        <v>7575008000.0</v>
+      </c>
+      <c r="Y9">
         <v>10068873000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10064585000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>10060296000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>10105951000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10038647000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10030119000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6928485000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -7279,404 +7296,408 @@
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>653684000.0</v>
+      </c>
+      <c r="C10">
         <v>686971000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1822395064.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1197762363.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1165526000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1179154000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>864000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>422281000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>425440000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>475689000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>624000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>532512000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>470793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>757806000.0</v>
       </c>
       <c r="O10">
         <v>757806000.0</v>
       </c>
       <c r="P10">
+        <v>757806000.0</v>
+      </c>
+      <c r="Q10">
         <v>396813000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>489698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>613000000.0</v>
       </c>
       <c r="S10">
         <v>613000000.0</v>
       </c>
       <c r="T10">
+        <v>613000000.0</v>
+      </c>
+      <c r="U10">
         <v>869248000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1304657000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1308733000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1309000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3453181000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3453000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1386584000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>788000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>299078000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>304222000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>300941000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>309000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>304779870.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>312405021.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>314010244.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>702307633.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>451734845.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>418635174.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>432103280.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>562192073.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>590850543.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>613532318.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1274292688.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>884783575.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>456551280.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>491612772.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>939362382.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>854525066.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1004196774.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>737298694.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>845259436.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1164937350.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>896051960.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>745605920.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>818125015.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>972011248.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>785755938.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>624404176.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1009806602.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>439798021.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>735471227.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>674853000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>268438314.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>296717376.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>498411942.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>747590000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>863268113.73</v>
-      </c>
-[...1 lines deleted...]
-        <v>863268113.0</v>
       </c>
       <c r="BP10">
         <v>863268113.0</v>
       </c>
       <c r="BQ10">
+        <v>863268113.0</v>
+      </c>
+      <c r="BR10">
         <v>978002000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>768319710.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>758069206.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1390004116.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>711778000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>713462000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>548000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1280697000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2374030000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1187642000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1226000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>769817000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>707945000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>687796000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>333000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>512486000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1264807000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1296537000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>145009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1051209000.0</v>
       </c>
       <c r="CK10">
         <v>1051209000.0</v>
       </c>
       <c r="CL10">
+        <v>1051209000.0</v>
+      </c>
+      <c r="CM10">
         <v>315511000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>148152000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>408678000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>710865000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>355364000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>169436000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>336316000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>470167000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>407416000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>280917000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>576865000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>574107000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>290682000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>308239000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>406019000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>335139000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>346570000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>328117000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>342500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>366800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>376300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>494920000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
@@ -7727,1350 +7748,1362 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>653684000.0</v>
+      </c>
+      <c r="C12">
         <v>686971000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1822395064.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1197762363.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1165526000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1179154000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>864000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>422281000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>425440000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>475689000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>624000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>532512000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>470793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>757806000.0</v>
       </c>
       <c r="O12">
         <v>757806000.0</v>
       </c>
       <c r="P12">
+        <v>757806000.0</v>
+      </c>
+      <c r="Q12">
         <v>396813000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>489698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>613000000.0</v>
       </c>
       <c r="S12">
         <v>613000000.0</v>
       </c>
       <c r="T12">
+        <v>613000000.0</v>
+      </c>
+      <c r="U12">
         <v>869248000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1304657000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1308733000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1309000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3453181000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3453000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1386584000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>788000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>299078000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>304222000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>300941000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>309000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>304779870.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>312405021.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>314010244.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>702307633.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>451734845.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>418635174.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>432103280.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>562192073.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>590850543.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>613532318.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1274292688.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>884783575.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>456551280.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>491612772.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>939362382.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>854525066.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1004196774.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>737298694.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>845259436.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1164937350.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>896051960.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>745605920.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>818125015.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>972011248.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>785755938.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>624404176.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1009806602.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1158429282.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>735471227.0</v>
       </c>
-      <c r="BI12">
-[...1 lines deleted...]
-      </c>
       <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12">
         <v>269952064.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>677446560.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>838097506.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>748185108.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1077957811.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BQ12">
         <v>1.0</v>
       </c>
       <c r="BR12">
+        <v>1.0</v>
+      </c>
+      <c r="BS12">
         <v>768319710.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>988950276.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1390004116.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>711778000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>713462000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>794000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1280697000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2374030000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1187642000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1580000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>769817000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>707945000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>687796000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>602000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>512486000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1264807000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1296537000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>342262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1051209000.0</v>
       </c>
       <c r="CK12">
         <v>1051209000.0</v>
       </c>
       <c r="CL12">
+        <v>1051209000.0</v>
+      </c>
+      <c r="CM12">
         <v>315511000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>291717000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>408678000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>710865000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>355364000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>360878000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>336316000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>470167000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>407416000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>428970000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>576865000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>574107000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>290682000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>308239000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>406019000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>335139000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>346570000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>328117000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>342500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>366800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>376300000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
+        <v>7699108000.0</v>
+      </c>
+      <c r="C13">
         <v>5818234.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>318135295.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5849221.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7699108000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5849000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>318000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5849000.0</v>
       </c>
       <c r="I13">
         <v>5849000.0</v>
       </c>
       <c r="J13">
+        <v>5849000.0</v>
+      </c>
+      <c r="K13">
         <v>318129000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>318000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="M13">
         <v>6200000.0</v>
       </c>
       <c r="N13">
         <v>6200000.0</v>
       </c>
       <c r="O13">
+        <v>6200000.0</v>
+      </c>
+      <c r="P13">
         <v>7686469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6207000.0</v>
       </c>
       <c r="Q13">
         <v>6207000.0</v>
       </c>
       <c r="R13">
-        <v>318000000.0</v>
+        <v>6207000.0</v>
       </c>
       <c r="S13">
         <v>318000000.0</v>
       </c>
       <c r="T13">
-        <v>6302000.0</v>
+        <v>318000000.0</v>
       </c>
       <c r="U13">
         <v>6302000.0</v>
       </c>
       <c r="V13">
         <v>6302000.0</v>
       </c>
       <c r="W13">
+        <v>6302000.0</v>
+      </c>
+      <c r="X13">
         <v>7893000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6288000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>10387000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6288000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>318000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5991000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6055000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6044000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>318000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>6750324.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>6409829.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>6894075.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>213181365.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>6929856.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>6912305.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>221290368.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>202024124.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>215109980.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>6938343535.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>6926789949.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
-[...1 lines deleted...]
-      </c>
+      <c r="AT13"/>
       <c r="AU13">
         <v>7152175919.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13">
+      <c r="AV13">
+        <v>7152175919.0</v>
+      </c>
+      <c r="AW13"/>
+      <c r="AX13">
         <v>7931261526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6827426383.0</v>
       </c>
       <c r="AY13">
         <v>6827426383.0</v>
       </c>
-      <c r="AZ13"/>
-      <c r="BA13">
+      <c r="AZ13">
+        <v>6827426383.0</v>
+      </c>
+      <c r="BA13"/>
+      <c r="BB13">
         <v>9583795868.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>9590612904.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>9197261106.0</v>
       </c>
-      <c r="BD13"/>
-      <c r="BE13">
+      <c r="BE13"/>
+      <c r="BF13">
         <v>308553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297005523.0</v>
       </c>
       <c r="BG13">
         <v>297005523.0</v>
       </c>
-      <c r="BH13"/>
+      <c r="BH13">
+        <v>297005523.0</v>
+      </c>
       <c r="BI13"/>
-      <c r="BJ13">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ13"/>
       <c r="BK13">
         <v>108722000000.0</v>
       </c>
-      <c r="BL13"/>
+      <c r="BL13">
+        <v>108722000000.0</v>
+      </c>
       <c r="BM13"/>
-      <c r="BN13">
-[...1 lines deleted...]
-      </c>
+      <c r="BN13"/>
       <c r="BO13">
         <v>102761000000.0</v>
       </c>
       <c r="BP13">
         <v>102761000000.0</v>
       </c>
-      <c r="BQ13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ13">
+        <v>102761000000.0</v>
+      </c>
+      <c r="BR13"/>
       <c r="BS13">
         <v>299287583.0</v>
       </c>
-      <c r="BT13"/>
+      <c r="BT13">
+        <v>299287583.0</v>
+      </c>
       <c r="BU13"/>
-      <c r="BV13">
-[...1 lines deleted...]
-      </c>
+      <c r="BV13"/>
       <c r="BW13">
         <v>4115000000.0</v>
       </c>
-      <c r="BX13"/>
+      <c r="BX13">
+        <v>4115000000.0</v>
+      </c>
       <c r="BY13"/>
       <c r="BZ13"/>
-      <c r="CA13">
+      <c r="CA13"/>
+      <c r="CB13">
         <v>366312000.0</v>
       </c>
-      <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
-      <c r="CE13">
+      <c r="CE13"/>
+      <c r="CF13">
         <v>357452000.0</v>
       </c>
-      <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
-[...1 lines deleted...]
-      </c>
+      <c r="CH13"/>
       <c r="CI13">
         <v>330845000.0</v>
       </c>
-      <c r="CJ13"/>
+      <c r="CJ13">
+        <v>330845000.0</v>
+      </c>
       <c r="CK13"/>
-      <c r="CL13">
-[...1 lines deleted...]
-      </c>
+      <c r="CL13"/>
       <c r="CM13">
         <v>311321000.0</v>
       </c>
-      <c r="CN13"/>
+      <c r="CN13">
+        <v>311321000.0</v>
+      </c>
       <c r="CO13"/>
-      <c r="CP13">
-[...1 lines deleted...]
-      </c>
+      <c r="CP13"/>
       <c r="CQ13">
         <v>323576000.0</v>
       </c>
-      <c r="CR13"/>
+      <c r="CR13">
+        <v>323576000.0</v>
+      </c>
       <c r="CS13"/>
-      <c r="CT13">
-[...1 lines deleted...]
-      </c>
+      <c r="CT13"/>
       <c r="CU13">
         <v>347420000.0</v>
       </c>
-      <c r="CV13"/>
+      <c r="CV13">
+        <v>347420000.0</v>
+      </c>
       <c r="CW13"/>
       <c r="CX13"/>
-      <c r="CY13">
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>316233000.0</v>
       </c>
-      <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
-      <c r="DC13">
+      <c r="DC13"/>
+      <c r="DD13">
         <v>294600000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>145900000.0</v>
+      </c>
+      <c r="C14">
         <v>146300000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>144892900.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1470600000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1450832800.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1450832824.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4830900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1517834000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1467500000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1495567313.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448778697.0</v>
       </c>
       <c r="L14">
         <v>1448778697.0</v>
       </c>
       <c r="M14">
         <v>1448778697.0</v>
       </c>
       <c r="N14">
+        <v>1448778697.0</v>
+      </c>
+      <c r="O14">
         <v>1502973333.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1475700000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1448778697.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1450832824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498615278.0</v>
       </c>
       <c r="S14">
         <v>1498615278.0</v>
       </c>
       <c r="T14">
+        <v>1498615278.0</v>
+      </c>
+      <c r="U14">
         <v>1472897072.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1499677777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1510267948.0</v>
       </c>
       <c r="W14">
         <v>1510267948.0</v>
       </c>
       <c r="X14">
-        <v>1490668142.0</v>
+        <v>1510267948.0</v>
       </c>
       <c r="Y14">
         <v>1490668142.0</v>
       </c>
       <c r="Z14">
+        <v>1490668142.0</v>
+      </c>
+      <c r="AA14">
         <v>1555555555.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1566480127.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1703226979.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1500362251.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1444444444.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1550311374.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1500131415.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1503172126.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1510723495.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1561743450.0</v>
       </c>
       <c r="AJ14">
         <v>1561743450.0</v>
       </c>
       <c r="AK14">
+        <v>1561743450.0</v>
+      </c>
+      <c r="AL14">
         <v>1508866666.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1406079157.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1526664112.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1406079157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346766666.0</v>
       </c>
       <c r="AP14">
         <v>1346766666.0</v>
       </c>
       <c r="AQ14">
+        <v>1346766666.0</v>
+      </c>
+      <c r="AR14">
         <v>1489500719.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1400630195.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1453712000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1615910400.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1469178027.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1312757419.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1410622720.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1284991944.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1465929269.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1284991944.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1257579906.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1230167867.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1268461501.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1230167867.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1277490606.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1324813345.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1296424777.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1268847311.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1316944034.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1269859826.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1267052168.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1264939422.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1263294508.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1127955268.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1163688561.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1145629152.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1066562707.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1109635786.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1079325334.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1063925579.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1038333338.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1068764839.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1082785965.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1068764839.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1050261786.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1080978018.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1027574074.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>994812842.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>974421163.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1003434827.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>976651384.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1002296178.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>966713383.0</v>
       </c>
       <c r="CH14">
         <v>966713383.0</v>
       </c>
       <c r="CI14">
+        <v>966713383.0</v>
+      </c>
+      <c r="CJ14">
         <v>941337628.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>965005408.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>901065862.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>922875379.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>901492326.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>920313417.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>880176024.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>865942906.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>654025170.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>721619088.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>701692723.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>692678415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>694077530.0</v>
       </c>
       <c r="CV14">
         <v>694077530.0</v>
       </c>
       <c r="CW14">
+        <v>694077530.0</v>
+      </c>
+      <c r="CX14">
         <v>670742333.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>659401385.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>535057035.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>661628393.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>646898065.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>640444295.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>502497256.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>501770954.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>235057832.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>303711282.0</v>
       </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>7893304000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7893000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>318000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10387000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>10383000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10378000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>318000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10357000000.0</v>
       </c>
-      <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>7394272316.33</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>7365274949.08</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7977018138.81</v>
       </c>
-      <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>6146034442.81</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>6938343535.36</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6926789949.6</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>7152175919.89</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>7931261526.32</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>6827426383.5</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>9583795868.02</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>9590612904.01</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>9197261106.31</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>297005523.51</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>299287583.6</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>330845000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>311321000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>323576000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-3313583000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>799848000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-49090578633.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>384000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>369278000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>437712000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>293000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>374058000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3311344000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3302911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000000.0</v>
       </c>
       <c r="S16">
         <v>257000000.0</v>
       </c>
-      <c r="T16"/>
+      <c r="T16">
+        <v>257000000.0</v>
+      </c>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>201000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>175000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="Y16">
         <v>157000000.0</v>
       </c>
       <c r="Z16">
-        <v>225000000.0</v>
+        <v>157000000.0</v>
       </c>
       <c r="AA16">
         <v>225000000.0</v>
       </c>
       <c r="AB16">
+        <v>225000000.0</v>
+      </c>
+      <c r="AC16">
         <v>175000000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>234718612.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>234000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>197861507.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>198614908.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>160625911.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>164491466.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>165424847.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>157273599.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>150899607.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
-[...1 lines deleted...]
-      </c>
+      <c r="AT16"/>
       <c r="AU16">
         <v>176145249.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AV16">
+        <v>176145249.0</v>
+      </c>
+      <c r="AW16"/>
+      <c r="AX16">
         <v>127830307.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159204010.0</v>
       </c>
       <c r="AY16">
         <v>159204010.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="AZ16">
+        <v>159204010.0</v>
+      </c>
+      <c r="BA16"/>
+      <c r="BB16">
         <v>120413197.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>115391169.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>127830618.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>112528833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131443798.0</v>
       </c>
       <c r="BG16">
         <v>131443798.0</v>
       </c>
-      <c r="BH16"/>
+      <c r="BH16">
+        <v>131443798.0</v>
+      </c>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>1975948196.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2487998313.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>32642000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1777055946.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>32642000000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>38439000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2287147426.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
+      <c r="BV16"/>
       <c r="BW16">
         <v>50307000000.0</v>
       </c>
-      <c r="BX16"/>
+      <c r="BX16">
+        <v>50307000000.0</v>
+      </c>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9139,110 +9172,111 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>808000000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>951000000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>1180000000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>1342000000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -9261,52 +9295,53 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9375,1547 +9410,1557 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>49</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>7077549000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7169655884.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7580758110.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>7565844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7441000000.0</v>
       </c>
       <c r="G20">
         <v>7441000000.0</v>
       </c>
       <c r="H20">
+        <v>7441000000.0</v>
+      </c>
+      <c r="I20">
         <v>7504750000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7533754000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>7679840000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>7674000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>7613671000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>7636991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7595323000.0</v>
       </c>
       <c r="O20">
         <v>7595323000.0</v>
       </c>
       <c r="P20">
+        <v>7595323000.0</v>
+      </c>
+      <c r="Q20">
         <v>7845345000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>7919750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7984000000.0</v>
       </c>
       <c r="S20">
         <v>7984000000.0</v>
       </c>
       <c r="T20">
+        <v>7984000000.0</v>
+      </c>
+      <c r="U20">
         <v>7992604000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>8456321000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>8472080000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>8472000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>8437516000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>8438000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>9432189000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>9562000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>9874623000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>9860283000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>9865136000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>9912000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>9972511945.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>10065341185.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>10018376092.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>9990749022.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>10047607087.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>10027581375.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>9897577804.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>9991262772.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>10269942542.0</v>
       </c>
-      <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>-207864493289.95</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>10640101541.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
+      <c r="AT20"/>
       <c r="AU20">
         <v>10897519440.0</v>
       </c>
-      <c r="AV20"/>
-      <c r="AW20">
+      <c r="AV20">
+        <v>10897519440.0</v>
+      </c>
+      <c r="AW20"/>
+      <c r="AX20">
         <v>-160072546583.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>11088781951.0</v>
       </c>
       <c r="AY20">
         <v>11088781951.0</v>
       </c>
-      <c r="AZ20"/>
-      <c r="BA20">
+      <c r="AZ20">
+        <v>11088781951.0</v>
+      </c>
+      <c r="BA20"/>
+      <c r="BB20">
         <v>-159764180388.53</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>11099624288.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>11096102763.0</v>
       </c>
-      <c r="BD20"/>
-      <c r="BE20">
+      <c r="BE20"/>
+      <c r="BF20">
         <v>10932344375.0</v>
       </c>
-      <c r="BF20"/>
-      <c r="BG20">
+      <c r="BG20"/>
+      <c r="BH20">
         <v>11393520000.0</v>
       </c>
-      <c r="BH20"/>
       <c r="BI20"/>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ20"/>
       <c r="BK20">
         <v>11569422252.0</v>
       </c>
       <c r="BL20">
+        <v>11569422252.0</v>
+      </c>
+      <c r="BM20">
         <v>11559790376.0</v>
       </c>
-      <c r="BM20"/>
       <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>11550898000.0</v>
       </c>
-      <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>11900521000.0</v>
       </c>
-      <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
-[...1 lines deleted...]
-      </c>
+      <c r="BV20"/>
       <c r="BW20">
         <v>13873000000.0</v>
       </c>
-      <c r="BX20"/>
+      <c r="BX20">
+        <v>13873000000.0</v>
+      </c>
       <c r="BY20"/>
       <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20">
         <v>4826000000.0</v>
       </c>
-      <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
-[...1 lines deleted...]
-      </c>
+      <c r="CD20"/>
       <c r="CE20">
         <v>4501000000.0</v>
       </c>
-      <c r="CF20"/>
+      <c r="CF20">
+        <v>4501000000.0</v>
+      </c>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>3372799000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
-      <c r="CM20">
+      <c r="CM20"/>
+      <c r="CN20">
         <v>3753710000.0</v>
       </c>
-      <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>50</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>1949568000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1990349388.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2002540843.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1996437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920000000.0</v>
       </c>
       <c r="G21">
         <v>1920000000.0</v>
       </c>
       <c r="H21">
+        <v>1920000000.0</v>
+      </c>
+      <c r="I21">
         <v>1865290000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1866090000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1841389000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1856000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1825529000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1780047000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1759779000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9355102000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1718431000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1744001000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1734000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1779000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1674517000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1734052000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1736341000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1693000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1930166000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1713000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2002174000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2028000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2025370000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2029641000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2027750000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2024000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2102351056.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2079337852.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2052180129.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2015537553.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1997220204.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1982214339.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1956635898.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1999126277.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2042049035.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>220646000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2070729413.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
-[...1 lines deleted...]
-      </c>
+      <c r="AT21"/>
       <c r="AU21">
         <v>2134038728.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AV21">
+        <v>2134038728.0</v>
+      </c>
+      <c r="AW21"/>
+      <c r="AX21">
         <v>173445000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2236992901.0</v>
       </c>
       <c r="AY21">
         <v>2236992901.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="AZ21">
+        <v>2236992901.0</v>
+      </c>
+      <c r="BA21"/>
+      <c r="BB21">
         <v>173109000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2265140019.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2316374938.0</v>
       </c>
-      <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>2518402763.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13579796441.0</v>
       </c>
       <c r="BG21">
         <v>13579796441.0</v>
       </c>
-      <c r="BH21"/>
+      <c r="BH21">
+        <v>13579796441.0</v>
+      </c>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>2668488773.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2296295695.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2820073050.0</v>
       </c>
-      <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>1736701314.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>1850683338.0</v>
       </c>
-      <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
-[...1 lines deleted...]
-      </c>
+      <c r="BV21"/>
       <c r="BW21">
         <v>3971000000.0</v>
       </c>
-      <c r="BX21"/>
+      <c r="BX21">
+        <v>3971000000.0</v>
+      </c>
       <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>735000000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
-[...1 lines deleted...]
-      </c>
+      <c r="CD21"/>
       <c r="CE21">
         <v>656000000.0</v>
       </c>
-      <c r="CF21"/>
+      <c r="CF21">
+        <v>656000000.0</v>
+      </c>
       <c r="CG21"/>
-      <c r="CH21">
-[...1 lines deleted...]
-      </c>
+      <c r="CH21"/>
       <c r="CI21">
         <v>3970504000.0</v>
       </c>
-      <c r="CJ21"/>
+      <c r="CJ21">
+        <v>3970504000.0</v>
+      </c>
       <c r="CK21"/>
-      <c r="CL21">
-[...1 lines deleted...]
-      </c>
+      <c r="CL21"/>
       <c r="CM21">
         <v>4000588000.0</v>
       </c>
-      <c r="CN21"/>
+      <c r="CN21">
+        <v>4000588000.0</v>
+      </c>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>1573707000.0</v>
+      </c>
+      <c r="C22">
         <v>1510371000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1522383127.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1559352058.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1619668000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1556192000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1485000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1557932000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1636729000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1800148000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1789000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1734619000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1823398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1767411000.0</v>
       </c>
       <c r="O22">
         <v>1767411000.0</v>
       </c>
       <c r="P22">
+        <v>1767411000.0</v>
+      </c>
+      <c r="Q22">
         <v>1571880000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1500476000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1261000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1392000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1212196000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1132506000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1073814000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1074000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>934195000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>934000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>971315000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>989000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1016551000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1089136000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1114269000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1081000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1062642672.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1033983796.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1020966116.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>963532748.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>996332447.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1011481374.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>989820512.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>867024245.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>936087012.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>954048993.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1053356589.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1025839386.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1090486908.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1192026103.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1226918717.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1226839784.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1322760449.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1360336522.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1341698351.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1303799479.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1277864391.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1248997841.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1311661649.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1284148535.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1288963184.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1303465215.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1320023442.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1268037608.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1307652070.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1387804238.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1357665461.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1260501475.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1390424011.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1345102206.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1401718452.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1313894833.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1458409974.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1509059185.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1505322388.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1625327129.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1891459402.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2065462000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1994720000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1798000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1748293000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1353603000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1322733000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1193000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1219695000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1170277000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1128150000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1038000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1109255000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1116917000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1190353000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>632450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>644450000.0</v>
       </c>
       <c r="CK22">
         <v>644450000.0</v>
       </c>
       <c r="CL22">
+        <v>644450000.0</v>
+      </c>
+      <c r="CM22">
         <v>633027000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>595270000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>686004000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>720812000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>738100000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>706200000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>719862000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>694626000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>698369000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>681801000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>701685000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>724286000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>741213000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>717392000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>525539000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>554284000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>563015000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>558606000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>434100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>435200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>468000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>28269103000.0</v>
+      </c>
+      <c r="C23">
         <v>28101262000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>28966084227.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>29008753664.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>28801933000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27974866000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27299000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27994794000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28035163000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>28602557000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>29601000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27658616000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>27961649000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>27488330000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>27488331000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>26603032000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>26986757000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>26650000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>27696000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>26780307000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>27909863000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>27562368000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>27562000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>29233043000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>29233000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>28597945000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>29363000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>28508654000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>28970212000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>28900275000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>29181000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>28689095658.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>28974795161.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>29199009340.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>29009276532.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>29340871566.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>29448072155.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>28972471600.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>29110889983.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>30426515100.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>30745489891.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>32224868229.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>31399625704.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>32946334792.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>33995592942.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>34443684762.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>34954887810.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>36984158365.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>37712408020.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>37881692342.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>38083840792.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>37002521535.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>36549645390.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>37324580266.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>37295225631.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>39055102437.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>38348779566.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>39681969134.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>38905353282.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>39901490961.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>42418729250.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>42712555714.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>41770492069.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>43652453549.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>42871445741.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>45013923741.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>44503668602.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>45513922275.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>45453891190.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>44177069224.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>45334544925.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>49517345592.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>51914907000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>51061757000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>49662000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>48713344000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>44216977000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>29728390000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>29972000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>27879817000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>27817159000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>27248950000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>26796000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>25282248000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>26267538000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>26470681000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>17377655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16767007000.0</v>
       </c>
       <c r="CK23">
         <v>16767007000.0</v>
       </c>
       <c r="CL23">
+        <v>16767007000.0</v>
+      </c>
+      <c r="CM23">
         <v>16457797000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>16034330000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>16201051000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>16700910000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>15891582000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>15922221000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>16290214000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>16138929000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>16628559000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>16252312000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>16146979000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>16536155000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>15823907000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>15767531000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>11928895000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>11783551000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>12091989000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>11926965000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>11164100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>11153800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>11021400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>4758000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4457103000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5142094000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5101757000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4955490000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5340000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6117879000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>6203000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6255153000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6388532000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6605437000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6920000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6857425000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7422776000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>7669721000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7305780000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7757937000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7830086000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8693079000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>10157933000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9360554000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>11412602000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10202021000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9302632000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8769668000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9250587000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>8826373000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>192544000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>188023203000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>198620559000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>191422199000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9668321000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>187613591000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>198784148000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>212558042000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>12658874000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>14678279000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>14807457000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>16855321000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>16322725000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>16416547000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>16234196000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>17299307000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>15037871000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>16892337000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>17087935000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>16929211000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>16965571000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>15924167000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>16099945000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>16077037000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>15697184000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>15604016000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>16915023000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>13468247000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>14457300000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>11771544000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>14159969000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>14943456000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>14732181000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>16548105000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>18102284000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>5541718000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>5697126000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>6289828000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>8280580000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>8348520000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>9380600000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>8893500000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4880715000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>4536833000.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>4355013000.0</v>
       </c>
-      <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>4351506000.0</v>
       </c>
-      <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>2709641000.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>5325554000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6020590000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6003000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5857572000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6720391000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7006703000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>7184417000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7326824000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7529717000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7834609000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7734484000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8330184000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8592793000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8216893000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8623805000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8720800000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9619600000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11124758000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9360554000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11412602000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10202021000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9302632000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8769668000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9250587000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8826373000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -10951,160 +10996,161 @@
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>55</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>797000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>805000000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>758000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>733000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>648000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>552000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>749000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>536000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>721000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>691000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>708000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>518000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>730000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>512846000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>500135000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>10137000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>10546503000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11057039000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>10286199000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9288000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9889504000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>10134718000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10132098000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>11136000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>13099000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>10128000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>9825000000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -11119,52 +11165,53 @@
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11233,455 +11280,461 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>320338121.0</v>
+      </c>
+      <c r="C28">
         <v>6772330932.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5826199298.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1883573337.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5755887000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7294846000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6494000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7089948000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7127961000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7368551000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8252000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6959602000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7194060000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7103983000.0</v>
       </c>
       <c r="O28">
         <v>7103983000.0</v>
       </c>
       <c r="P28">
+        <v>7103983000.0</v>
+      </c>
+      <c r="Q28">
         <v>7790416000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8239386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8544000000.0</v>
       </c>
       <c r="S28">
         <v>8544000000.0</v>
       </c>
       <c r="T28">
+        <v>8544000000.0</v>
+      </c>
+      <c r="U28">
         <v>8112687000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8359991000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9103996000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9650000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11730413000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10413000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12137369000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11027000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12387890000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12685079000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12821515000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11625000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11681840555.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12068088879.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12459640616.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11422299455.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12607550311.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13015080152.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13412243132.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>13402713393.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14885968171.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-613532318.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14949391499.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14645136933.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-456551280.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-491612772.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-939362382.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15736999869.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1004196774.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>16595889693.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-845259436.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>16513155825.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-896051960.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>16582485353.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>16510025723.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>16011778178.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-785755938.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16657033800.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1009806602.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>14534092787.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-735471227.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>16969304516.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>16150296798.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16445529617.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>15274304494.04</v>
-      </c>
-[...1 lines deleted...]
-        <v>15274304494.0</v>
       </c>
       <c r="BP28">
         <v>15274304494.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BQ28">
+        <v>15274304494.0</v>
+      </c>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>-768319710.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>18004216342.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1390004116.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>14231679000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-713462000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>19316000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1280697000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3167688000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4509484000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>6316000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-769817000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>7041089000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>7611306000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>9156000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-512486000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-1264807000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>7612617000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5784459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3353171000.0</v>
       </c>
       <c r="CK28">
         <v>3353171000.0</v>
       </c>
       <c r="CL28">
+        <v>3353171000.0</v>
+      </c>
+      <c r="CM28">
         <v>-315511000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>5724459000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-408678000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-710865000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-355364000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>5593353000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-336316000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-470167000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-407416000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>5098821000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-576865000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-574107000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-290682000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5365544000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2465626000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2781183000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2973558000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>4065516000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2611300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>3069000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>3168500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>12530021000.0</v>
+      </c>
+      <c r="C29">
         <v>13136921000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19655000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13603120000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13360519000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13065203000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18363000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12099018000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11783210000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11763286000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18670000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12169661000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12143780000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9933060000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10501195000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10495517000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10121648000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>9827261000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9539266000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9989385000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8685430000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>17414000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19434000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>20662000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19212000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11721,498 +11774,502 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>2959939000.0</v>
+      </c>
+      <c r="C30">
         <v>2894471000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2556729596.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2680099504.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2657832000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2498088000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1582000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2507229000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2555234000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2638132000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1929000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2552984000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2683170000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2387594000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2434938000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2329557000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2364252000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1647000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2079000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2158674000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2173043000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2000668000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2038000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2000869000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2058000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1794737000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1846000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1926607000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2015729000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1907709000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1800000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1978482612.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2008428627.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1894735804.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1811760496.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1922824896.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1940354424.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1831399080.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1703807975.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1916116516.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1989337961.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2008467865.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1887171564.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2187011252.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2396103145.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2308140025.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2130644793.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2737735583.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2764465333.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2650116993.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2531681521.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2727848425.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2668439716.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>23940391000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2332032436.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2684134820.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2633473776.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2537136159.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2259899585.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1941667194.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2380835012.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2428307123.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2296295695.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1844529140.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2313325676.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1916633023.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1736701314.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2498241613.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2267675923.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2173568698.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1850683338.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2856049586.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3103261000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2765676000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2797000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3351008000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2878896000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2309544000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2197000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2389200000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2627249000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2372652000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2371000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2521959000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2480519000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2467191000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>882440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>760366000.0</v>
       </c>
       <c r="CK30">
         <v>760366000.0</v>
       </c>
       <c r="CL30">
+        <v>760366000.0</v>
+      </c>
+      <c r="CM30">
         <v>1021630000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>874766000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>909885000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>968907000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>863786000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>804304000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1077058000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1097758000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1127713000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1052885000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>890607000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1124460000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1008291000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>881549000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>864338000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>835129000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>790265000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>769564000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>777200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>747500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>652600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>2730460000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>2463213000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1208000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>931742000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>457895000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>10059762000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>9827261000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-127855000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-200988000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1522991000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2177000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2964711000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2642623000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2650674000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2269000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2342751000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2379043000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2647085000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-45948000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-41806553000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-49126586000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-48229936000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-55369000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-46090099000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-48498878000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-61534620000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-79733000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-76839000000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-62381000000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>-41561000000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
@@ -12227,129 +12284,132 @@
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>-493878000.0</v>
+      </c>
+      <c r="C32">
         <v>-877479000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1250000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-569921000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-937552000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-835583000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1076000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-108562000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-610548000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-1486023000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-1781000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-656628000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-663154000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-475054000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-1021224000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-702637000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-691286000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>-1155070000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-652504000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-768157000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-710085000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-1117000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-648000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1462000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>188000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12389,467 +12449,473 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>22389091000.0</v>
+      </c>
+      <c r="C33">
         <v>22458397000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>22869195572.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>23052008061.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>23142661000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>22574543000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>22283000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>22012914000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>22244681000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>23418837000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>24596000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>22578708000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>22703391000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22337927000.0</v>
       </c>
       <c r="O33">
         <v>22337927000.0</v>
       </c>
       <c r="P33">
+        <v>22337927000.0</v>
+      </c>
+      <c r="Q33">
         <v>21819429000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>22165802000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>22425000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>23471000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>22269676000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>22914090000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>22854580000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>22854000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>22504840000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>22505000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>23820913000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>24784000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>24925061000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>25133641000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>25067764000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>25760000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>25034393892.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>25236635997.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>25644695483.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>25361784774.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>25708255792.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>25544494758.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>24802074051.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>24643739533.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>25908320045.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>26358281936.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>27239671642.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>27134077138.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>28458987302.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>29535943923.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>29546572682.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>30138350384.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>31638880984.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>32517393556.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>32672688694.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>32783590779.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>31775329563.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>31486355226.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>32299140652.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>32362646350.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>33978431753.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>33422633623.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>34413205704.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>33935053834.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>35612661000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>37744173611.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>37945420906.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>37345518829.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>38659996823.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>38221896873.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>39938702662.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>40164781412.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>40861416334.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>40437421200.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>39453503352.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>40377071823.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>43188593751.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>45785950000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>45053569000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>44054000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>41937708000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>37396348000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>24717716000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>24811000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>23364208000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>23160084000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>22851486000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>22624000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>20956828000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>21229581000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>21371325000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>15426373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14221156000.0</v>
       </c>
       <c r="CK33">
         <v>14221156000.0</v>
       </c>
       <c r="CL33">
+        <v>14221156000.0</v>
+      </c>
+      <c r="CM33">
         <v>14392550000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>14205818000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>14104467000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>14198031000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>13830081000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>13971045000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>14029772000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>13726849000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>14243762000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>13929835000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>13839688000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>13951316000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>13659861000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>13761663000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>10037485000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>9978093000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>10315338000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>10209598000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>9536500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>9530500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>9397300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>9059240000.0</v>
+      </c>
+      <c r="C34">
         <v>8137873000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>425000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>8563779000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8547742000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>8377567000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>420000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9491939000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>9534261000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>9820547000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>329000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>9420221000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>9576297000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>10044556000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9991635000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>10200289000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>10897212000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>10998932000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>11625679000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>11704899000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>12569856000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>273000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>13047025000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>15079961000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>917000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>323000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>790000000.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
@@ -12887,716 +12953,723 @@
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>9059240000.0</v>
+      </c>
+      <c r="C35">
         <v>8137873000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7960358532.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8564102353.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8547742000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8377567000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8730000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>9491939000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>9534260000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9820550000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11411000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9420222000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9576296000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>9728353000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10044556000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>10200288000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10897212000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>10999000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>12045000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11625681000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>11704900000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>12569857000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>12570000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>13047025000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>13048000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>13833886000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>13155000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>12268000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>12715385000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>12312497000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>13509000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>12752164819.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>12849196647.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>13348524447.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>13083846566.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>13418292660.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>14046421083.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>14260860670.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>16247506249.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>16150692019.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>17247946864.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>18776845850.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>17714258912.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>19134975972.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>19625119801.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>18978796317.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>19451662213.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>20678973072.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>21310191267.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>21112905559.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>22126594055.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>20496366550.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>20291242676.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>20610550745.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>20983929642.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>23301939898.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>22400415721.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>22893533893.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>21937108092.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>20434268995.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>21257562589.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>21173913043.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>19971293262.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>21279259965.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>21328624098.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>21563605254.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>21056481198.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>22104897421.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>18714384778.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>19468065530.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>16982989241.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>25549301404.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>22362703000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>25761800000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>23331000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>18102284000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>10258312000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>10030110000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>10756000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>10708978000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>11873732000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>12364318000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>12311000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>10616428000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>11996210000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>11944008000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>6747620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6366766000.0</v>
       </c>
       <c r="CK35">
         <v>6366766000.0</v>
       </c>
       <c r="CL35">
+        <v>6366766000.0</v>
+      </c>
+      <c r="CM35">
         <v>6602663000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>6427729000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>6099278000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>6028234000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>6116851000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>6024677000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>5591312000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>6140567000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>5922280000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>5739334000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>5176120000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>5222358000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>5126475000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>4192563000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>3699644000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>3898995000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>3983789000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>3622433000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>3264300000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>3749700000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>3709700000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>10594260000.0</v>
+      </c>
+      <c r="C36">
         <v>484077000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>83647658.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>11142385000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>76000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11154507000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>924000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-130000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10783458000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10960028000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>41000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-7613671000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-7636990000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>318000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-7595323000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-7845345000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-184649156856.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226000000.0</v>
       </c>
       <c r="S36">
         <v>226000000.0</v>
       </c>
       <c r="T36">
+        <v>226000000.0</v>
+      </c>
+      <c r="U36">
         <v>11219033000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>11712048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249000000.0</v>
       </c>
       <c r="W36">
         <v>249000000.0</v>
       </c>
       <c r="X36">
+        <v>249000000.0</v>
+      </c>
+      <c r="Y36">
         <v>11780909000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>12729479000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>199000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>17000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>13208038000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>13175539000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>15111950.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>19000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>13434445208.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>13408710394.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>275254582.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>13667396508.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>25704558.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>13695526243.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>308952428.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>13466749912.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>14282897403.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>14534902623.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>96912978.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>324266233.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>15906449114.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>16197351730.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>16167876159.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>661749534.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>16772617200.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>609622586.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>17071427784.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>864107787.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>16051695335.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>767190874.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>879715662.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>624975658.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>17457318353.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>17229693300.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>17760498452.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>18754106155.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1963922296.0</v>
       </c>
-      <c r="BK36">
-[...1 lines deleted...]
-      </c>
       <c r="BL36">
+        <v>0.0</v>
+      </c>
+      <c r="BM36">
         <v>4759647451.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>19808569959.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>20560589059.0</v>
       </c>
-      <c r="BO36">
-[...1 lines deleted...]
-      </c>
       <c r="BP36">
+        <v>0.0</v>
+      </c>
+      <c r="BQ36">
         <v>20066018939.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>19695157144.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>19648980170.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>20671158776.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>20861055000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>20478003000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>2129000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>20400146000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>19803328000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>7546076000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1703000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>7246186000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>7244483000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>7275482000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1560000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>7728402000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>7939772000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>7747566000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1672427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5190286000.0</v>
       </c>
       <c r="CK36">
         <v>5190286000.0</v>
       </c>
       <c r="CL36">
+        <v>5190286000.0</v>
+      </c>
+      <c r="CM36">
         <v>5243027000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>738203000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>5198169000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>5173176000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>5015471000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>5014809000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>5212159000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>5016783000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>5299899000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>4977259000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>4710775000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>4856618000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>4909939000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>4722867000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>3449507000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>3330577000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>3378878000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>3251341000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>3012800000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>2993900000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>3268200000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -13665,1618 +13738,1630 @@
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>536477000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>560759000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>646626000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>673313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="I38">
         <v>-1000.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>-1000.0</v>
+      </c>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>254028000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="O38">
         <v>1000.0</v>
       </c>
       <c r="P38">
+        <v>1000.0</v>
+      </c>
+      <c r="Q38">
         <v>783776000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>808709000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>11175666000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>11103010000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>892320000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>888677000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>989000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>851813000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>769114000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>774061000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>826000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>577882000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-1000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>654927000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>16193000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>15328868000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>50.18</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>13651448000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>13445148000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>13825829000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>13724212000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>13368472000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>13609496000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>51.63</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>14400859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AQ38">
         <v>1.0</v>
       </c>
       <c r="AR38">
         <v>1.0</v>
       </c>
       <c r="AS38">
+        <v>1.0</v>
+      </c>
+      <c r="AT38">
         <v>-63.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AU38">
         <v>1.0</v>
       </c>
       <c r="AV38">
+        <v>1.0</v>
+      </c>
+      <c r="AW38">
         <v>75.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>17060588000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>16900672000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>-76.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>16036946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BD38">
         <v>1.0</v>
       </c>
       <c r="BE38">
+        <v>1.0</v>
+      </c>
+      <c r="BF38">
         <v>16833868000.0</v>
       </c>
-      <c r="BF38">
-[...1 lines deleted...]
-      </c>
       <c r="BG38">
+        <v>0.0</v>
+      </c>
+      <c r="BH38">
         <v>1.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>17908695000.0</v>
       </c>
-      <c r="BI38">
-[...1 lines deleted...]
-      </c>
       <c r="BJ38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK38">
         <v>1.0</v>
       </c>
       <c r="BL38">
         <v>1.0</v>
       </c>
       <c r="BM38">
+        <v>1.0</v>
+      </c>
+      <c r="BN38">
         <v>19792803000.0</v>
       </c>
-      <c r="BN38">
-[...1 lines deleted...]
-      </c>
       <c r="BO38">
         <v>0.0</v>
       </c>
       <c r="BP38">
+        <v>0.0</v>
+      </c>
+      <c r="BQ38">
         <v>20075978000.0</v>
       </c>
-      <c r="BQ38">
-[...1 lines deleted...]
-      </c>
       <c r="BR38">
+        <v>0.0</v>
+      </c>
+      <c r="BS38">
         <v>19628596000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>19777979000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>20672104000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>20861055000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>20478004000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>20049740000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>20400146000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>19803328000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>7546077000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>7615723000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>7246186000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>7244483000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>7275482000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>7049681000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>7728402000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>7939772000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>7747566000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>5808481000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>5190285000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>5053175000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>5243027000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>4923968000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>5198169000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>5173176000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>5015471000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>4997007000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>5212159000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>5016783000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>5299899000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>4978079000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>4710774000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>4856618000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>4909939000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>4721401000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>3449507000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>3330577000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>3378876000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>692682000.0</v>
+      </c>
+      <c r="C39">
         <v>549918000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>195380868.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>519531678.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>216246000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>166888000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1085000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1494438000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1173079000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>269751000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>663000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>259793000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>280897000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>237592000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>139373000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>485353000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>466529000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>131000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>141000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>270513000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>385567000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>324573000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>131000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>339958000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>136000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>624396000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>956000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>341357000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>427484000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>509592000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>231000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>308796609.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>383341719.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>324601692.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>169890879.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>261723584.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>533106424.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>917074675.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1334126155.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1075140982.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>830288683.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>649079444.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>467754040.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>753298049.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>379907061.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>422690954.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>604527782.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>280584500.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>332913914.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>371928867.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>299831663.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>325427271.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2461106691.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>454342586.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>342439608.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>317816739.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>364802775.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>401797226.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>283932970.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>304039467.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>905916387.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>711210158.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>190729507.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>919406066.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>242935876.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1756869602.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>210333231.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>695854353.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1239734881.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>276355075.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>626781041.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>191238735.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>248456000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>534330000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>219000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>395638000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>214100000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>190755000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>191000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>136897000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>151604000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>208866000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>176000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>181720000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>175714000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>145275000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>94130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89826000.0</v>
       </c>
       <c r="CK39">
         <v>89826000.0</v>
       </c>
       <c r="CL39">
+        <v>89826000.0</v>
+      </c>
+      <c r="CM39">
         <v>95079000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>66759000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>92017000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>102295000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>104251000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>79794000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>127206000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>149529000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>151299000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>158821000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>138134000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>161986000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>123860000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>98688000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>95514000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>80906000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>76801000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>61080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73800000.0</v>
       </c>
       <c r="DE39">
         <v>73800000.0</v>
       </c>
       <c r="DF39">
+        <v>73800000.0</v>
+      </c>
+      <c r="DG39">
         <v>127200000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>6373890000.0</v>
+      </c>
+      <c r="C40">
         <v>3240066000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2821357834.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3294753785.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2718141000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6235905000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1886000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2776858000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3227226000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3413786000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1236000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2489257000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2581173000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2423222000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2049163000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2174896000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2209334000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1421000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>984000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2171402000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2166833000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1717772000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1419000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>858983000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1530000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>758255000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>996000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>666368000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>900318000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>939013000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>911872991.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>933936814.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>925027739.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1011900512.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1043697107.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>732477860.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>932752772.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1038556078.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>997043277.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1115692458.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>4076093805.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1194120808.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1090692634.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>4408695526.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>4433141052.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>5895319988.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1184483472.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>4953762406.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1186478054.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>5314782747.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1226653855.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>4619674729.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1200123345.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1393295629.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1349660756.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4252839870.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1623106919.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>4538777104.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1391867725.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>4049471227.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>4168152025.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1922630561.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2497323949.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2559155153.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>3997647199.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>4061812501.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1805716907.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>4158559381.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>9514286592.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>8039138343.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>2667199768.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>8212565024.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8206757000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>9565605000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2149000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>6700102000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>16427145000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>3952587000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>1180000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>4525848000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>4318407000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>4120121000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1020000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>4627631000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>4882472000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>5875724000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>833392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2934340000.0</v>
       </c>
       <c r="CK40">
         <v>2934340000.0</v>
       </c>
       <c r="CL40">
+        <v>2934340000.0</v>
+      </c>
+      <c r="CM40">
         <v>3053011000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1013094000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>2730423000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>3504861000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>3068503000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1151675000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>3558761000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>2472259000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>2328120000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>960064000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>3303802000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>3380503000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>3040182000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>399097000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>2338156000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>1792488000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>1785698000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>410856000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>2214300000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>1847800000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>1879900000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2235805000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2198636000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2154000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2465804000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2567028000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3596981000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3693153000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3001876000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2984100000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2950257000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2950000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2720124000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2692486000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2660511000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2748000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2428212000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2470061000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2472980000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>48469000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>50432715000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>53940038000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>52235092000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2001172000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>56052540000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>55452562000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>56033147000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1954939000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>1927478000.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>3279458000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>3753550000.0</v>
       </c>
-      <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>3020896000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>3204174000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>3553362000.0</v>
       </c>
-      <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>3901201000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>7830611000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2378969000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3516841000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>4314022000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>4071929000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2580254000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2538766000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>5234610000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5858222000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2995191000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>5200845000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>5244717000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>4990569000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2339141000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6928526000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>7419247000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>7162606000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>2181205000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>4726653000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>4716594000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>4332984000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1896014000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>10708978000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>11873732000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>12364318000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1570192000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2267908000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2615610000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>3050508000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>709575000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>6366765000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>6532434000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>6602662000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>829938000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>6099278000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>6028234000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>6116852000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>562676000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>5591312000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>6140567000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>5922280000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>262200000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>5176120000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>5222358000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>5126474000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>153163000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>3699644000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>3898996000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>3983790000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>974000000.0</v>
+      </c>
+      <c r="C42">
         <v>7693600000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>7381125069.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>7693550382.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1975480000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>9678299000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7381000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>9679022000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>7693259000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>7380979000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7381000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7680269000.0</v>
       </c>
       <c r="M42">
         <v>7680269000.0</v>
       </c>
       <c r="N42">
         <v>7680269000.0</v>
       </c>
       <c r="O42">
+        <v>7680269000.0</v>
+      </c>
+      <c r="P42">
         <v>7492000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7803897000.0</v>
       </c>
       <c r="Q42">
         <v>7803897000.0</v>
       </c>
       <c r="R42">
+        <v>7803897000.0</v>
+      </c>
+      <c r="S42">
         <v>7492000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>7478000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>7803802000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7887002000.0</v>
       </c>
       <c r="V42">
         <v>7887002000.0</v>
       </c>
       <c r="W42">
+        <v>7887002000.0</v>
+      </c>
+      <c r="X42">
         <v>7575000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>10380881000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-2897854000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>10372304000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>10048000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>10351009000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>10342417000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>7123800000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>9928000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7760748800.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>7373049056.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>7928635494.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>7164754287.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>7946024147.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>7961936325.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>6549761045.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>5963012402.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>6351457462.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>8224704810.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>135865671143.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>137939683758.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>8236119368.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>8765031610.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>8430539134.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>125205073549.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>10158369561.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>129232181654.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>10290726801.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2684426383.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>10759277282.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-13980666085.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-17854695471.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>24226279.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>12195560393.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>8811045022.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>11522797421.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1062827263.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>13991011955.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>15544974212.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>11277184425.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2133705277.87</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>16115531205.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>15985749321.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>16118910750.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>10043411799.64</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>15882684815.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>13903595872.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>13420362620.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>7488950276.74</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>20217249714.0</v>
       </c>
-      <c r="BU42"/>
-      <c r="BV42">
+      <c r="BV42"/>
+      <c r="BW42">
         <v>19601365000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>5598000000.0</v>
       </c>
-      <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>3540000000.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
-[...1 lines deleted...]
-      </c>
+      <c r="CD42"/>
       <c r="CE42">
         <v>4801000000.0</v>
       </c>
-      <c r="CF42"/>
+      <c r="CF42">
+        <v>4801000000.0</v>
+      </c>
       <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>3710247000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>3709000000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
-      <c r="CL42">
+      <c r="CL42"/>
+      <c r="CM42">
         <v>3226090000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>3226401000.0</v>
       </c>
-      <c r="CN42"/>
       <c r="CO42"/>
-      <c r="CP42">
-[...1 lines deleted...]
-      </c>
+      <c r="CP42"/>
       <c r="CQ42">
         <v>2974338000.0</v>
       </c>
-      <c r="CR42"/>
+      <c r="CR42">
+        <v>2974338000.0</v>
+      </c>
       <c r="CS42"/>
-      <c r="CT42">
-[...1 lines deleted...]
-      </c>
+      <c r="CT42"/>
       <c r="CU42">
         <v>2869055000.0</v>
       </c>
       <c r="CV42">
+        <v>2869055000.0</v>
+      </c>
+      <c r="CW42">
         <v>-2325160000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>-2688206000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>-2924394000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>2329683000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>5096056000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>4879076000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>5041812000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>1980528000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>4384500000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>4330000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>4167800000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15345,52 +15430,53 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -15459,1250 +15545,1259 @@
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>24980000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>25442000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>23416000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>25223000000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>23012000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>11202042000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>11161000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>11413000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>10905000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>11106000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>11071000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>11850000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>11717000000.0</v>
       </c>
-      <c r="AC45"/>
       <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>11419953473.51</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>11554965939.62</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>11482826047.03</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>12128653947.89</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>11820773930.75</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>11910753331.11</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>11829069894.55</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>11524488392.91</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>10961802069.66</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>11604782711.28</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>11823379313.92</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>12359503698.97</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>12399303754.08</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>12552538188.11</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>13338592193.31</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>13378696523.93</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>13774490638.17</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>14866263784.89</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>15575945697.56</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>15601260910.92</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>15791210925.36</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>15723634228.77</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>15696345975.95</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>16272345881.38</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>16537823374.07</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>16521113400.46</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>16542635716.88</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>17183512404.77</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>16786665996.28</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>17852162549.51</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>18990067456.79</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>18995290555.88</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>18769502740.93</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>18827298713.67</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>18413326914.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>19378113603.07</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>19784698868.85</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>20795397395.37</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>20742264056.45</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>19804523182.13</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>20489822622.86</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>22517434975.53</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>24924895000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>24575566000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>24010000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>21537562000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>17593020000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>17171640000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>17196000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>16118022000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>15915601000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>15576004000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>15561000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>13228426000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>13289809000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>13623759000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>9611669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9030870000.0</v>
       </c>
       <c r="CK45">
         <v>9030870000.0</v>
       </c>
       <c r="CL45">
+        <v>9030870000.0</v>
+      </c>
+      <c r="CM45">
         <v>9149523000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>9276148000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>8906298000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>9024855000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>8814610000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>8956236000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
+      <c r="DG45"/>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>11794831000.0</v>
+      </c>
+      <c r="C46">
         <v>11927372000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>12168725814.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11909202043.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11912731000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>11420036000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>11240000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>11252917000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>11461224000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12458810000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>12466000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>11876466000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>11994583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11639315000.0</v>
       </c>
       <c r="O46">
         <v>11639315000.0</v>
       </c>
       <c r="P46">
+        <v>11639315000.0</v>
+      </c>
+      <c r="Q46">
         <v>10941920000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>11144126000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>11367000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>11322000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>11050641000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>11202042000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>11160912000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>11205000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>10723930000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>10944000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>11071058000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>11882000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>11717023000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>11958101000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>12019816000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>12499000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>11575765712.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>11642025514.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>12057490618.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>11867981906.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>11890992083.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>11838291468.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>11437256897.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>11026527194.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>11614034929.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>11823379313.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>12359503698.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>12445917024.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>12552538188.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>13338592193.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>13378696523.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>13876376580.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>14866263784.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>15575945697.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>15601260910.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>15894148523.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>15723634228.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>15696345975.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>16357874919.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>16642362490.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>16521113400.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>16542635716.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>17183512404.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>16786665996.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>17852162549.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>18990067456.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>18995290555.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>18769502740.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>18827298713.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>18413326914.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>19378113603.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>19784698868.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>20795397395.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>20742264056.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>19804523182.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>20489822622.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>22517434975.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>24924895000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>24575566000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>24010000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>21537562000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>17593020000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>17171640000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>17196000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>16118022000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>15915601000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>15576004000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>15561000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>13228426000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>13289809000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>13623759000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>9611669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9030870000.0</v>
       </c>
       <c r="CK46">
         <v>9030870000.0</v>
       </c>
       <c r="CL46">
+        <v>9030870000.0</v>
+      </c>
+      <c r="CM46">
         <v>9149523000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>9276148000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>8906298000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>9024855000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>8814610000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>8956236000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>8817613000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>8710066000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>8943863000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>8952576000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>9128913000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>9094698000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>8749922000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>9038796000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>6587978000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>6647516000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>6936460000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>6958257000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>6523700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>6536600000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>6129100000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>12168485000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>11908751000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>11912731000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>11420036000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>11240048000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>11252917000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>11876466000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>11994583000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>11639315000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>11284124000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>10941920000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>11144126000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11354360000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11322109000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11050641000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11202042000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>11160912000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>11413000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>10723930000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>11105890000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>11071058000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>11850000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>11717023000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>11958101000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>12019816000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>224440000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>216458137000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>228832743000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>12114501000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>11821075000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>11898363000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>11853846000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>11440386000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>11015716000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>11624847000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>11714343000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>12394608000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>12453213000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>12564156000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>13356606000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>13393177000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>13757831000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>14863075000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>15576921000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>15591355000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>15705985000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>15645990000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>15671580000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>16282652000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>16376827000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>16519187000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>16497427000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>17164746000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>17616157000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>18001124000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>18977266000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>18953834000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>18692348000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>18778095000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>18398670000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>19370745000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>19824700000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>20805718000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>20740690000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>19783978000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>20377241000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>22518466000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>24924895000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>24575565000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>24016800000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>21537562000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>17593020000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>17171640000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>17196537000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>16118022000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>15915601000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>15576004000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>15530203000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>13228426000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>13289809000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>13623759000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>9601381000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>9030871000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>8994562000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>9149522000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>9265418000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>8906297000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>9024855000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>8814610000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>8924442000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>8817613000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>8710066000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>8943863000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>8954053000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>9128914000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>9094698000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>8749922000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>9035991000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>6587978000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>6647516000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>6936459000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>6471330000.0</v>
+      </c>
+      <c r="C48">
         <v>6124691000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>6077032262.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6432675628.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>6168730000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5850711000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>5247000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5198443000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>4792728000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>4562339000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>4428000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4868943000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>4743070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4471227000.0</v>
       </c>
       <c r="O48">
         <v>4471227000.0</v>
       </c>
       <c r="P48">
+        <v>4471227000.0</v>
+      </c>
+      <c r="Q48">
         <v>4344919000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3850828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3388000000.0</v>
       </c>
       <c r="S48">
         <v>3388000000.0</v>
       </c>
       <c r="T48">
+        <v>3388000000.0</v>
+      </c>
+      <c r="U48">
         <v>3192618000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>3568785000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>3298841000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>3300000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>83587000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>84000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1662710000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1621000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2037556000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1848190000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1473382000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1622000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1744002620.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1492216069.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1198933793.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1093864199.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1289188044.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1006171024.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1185154095.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>759410722.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>586982509.0</v>
       </c>
-      <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>533513758.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>496938000.0</v>
       </c>
-      <c r="AR48"/>
       <c r="AS48"/>
-      <c r="AT48">
-[...1 lines deleted...]
-      </c>
+      <c r="AT48"/>
       <c r="AU48">
         <v>1018044875.0</v>
       </c>
-      <c r="AV48"/>
-      <c r="AW48">
+      <c r="AV48">
+        <v>1018044875.0</v>
+      </c>
+      <c r="AW48"/>
+      <c r="AX48">
         <v>1456864595.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2256720689.0</v>
       </c>
       <c r="AY48">
         <v>2256720689.0</v>
       </c>
-      <c r="AZ48"/>
-      <c r="BA48">
+      <c r="AZ48">
+        <v>2256720689.0</v>
+      </c>
+      <c r="BA48"/>
+      <c r="BB48">
         <v>293324082.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>592373795.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>844492221.0</v>
       </c>
-      <c r="BD48"/>
-      <c r="BE48">
+      <c r="BE48"/>
+      <c r="BF48">
         <v>1483586118.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1929278926.0</v>
       </c>
       <c r="BG48">
         <v>1929278926.0</v>
       </c>
-      <c r="BH48"/>
+      <c r="BH48">
+        <v>1929278926.0</v>
+      </c>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>4966613405.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>5131045444.0</v>
       </c>
-      <c r="BL48"/>
       <c r="BM48"/>
-      <c r="BN48">
+      <c r="BN48"/>
+      <c r="BO48">
         <v>6302736166.31</v>
-      </c>
-[...1 lines deleted...]
-        <v>6302736166.0</v>
       </c>
       <c r="BP48">
         <v>6302736166.0</v>
       </c>
-      <c r="BQ48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ48">
+        <v>6302736166.0</v>
+      </c>
+      <c r="BR48"/>
       <c r="BS48">
         <v>6207909275.0</v>
       </c>
-      <c r="BT48"/>
+      <c r="BT48">
+        <v>6207909275.0</v>
+      </c>
       <c r="BU48"/>
-      <c r="BV48">
-[...1 lines deleted...]
-      </c>
+      <c r="BV48"/>
       <c r="BW48">
         <v>18338000000.0</v>
       </c>
-      <c r="BX48"/>
+      <c r="BX48">
+        <v>18338000000.0</v>
+      </c>
       <c r="BY48"/>
       <c r="BZ48"/>
-      <c r="CA48">
+      <c r="CA48"/>
+      <c r="CB48">
         <v>15433000000.0</v>
       </c>
-      <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
-[...1 lines deleted...]
-      </c>
+      <c r="CD48"/>
       <c r="CE48">
         <v>12689000000.0</v>
       </c>
       <c r="CF48">
+        <v>12689000000.0</v>
+      </c>
+      <c r="CG48">
         <v>11501080000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>10819851000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>10089524000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>9645594000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>9674358000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>9104220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8743013000.0</v>
       </c>
       <c r="CM48">
         <v>8743013000.0</v>
       </c>
-      <c r="CN48"/>
+      <c r="CN48">
+        <v>8743013000.0</v>
+      </c>
       <c r="CO48"/>
-      <c r="CP48">
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>8978750000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>8897331000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>9437248000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>9425666000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>9361130000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>9081454000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>8023736000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>8606808000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>8193407000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>7916892000.0</v>
       </c>
-      <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
-      <c r="DC48">
+      <c r="DC48"/>
+      <c r="DD48">
         <v>7108832000.0</v>
       </c>
-      <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
+      <c r="DG48"/>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -16771,162 +16866,163 @@
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>1020000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1868000000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>847000000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>703000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>729000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>409400000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>73000000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>510000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>179000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2670000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>457000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>226000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>582000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>836000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>548401000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1179111000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>12273000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>755932000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>208049778000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>199618682000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>34436000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>202783972000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>208295403000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>227829172000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>12125000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>15403000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>25658000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>230298000000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -16941,828 +17037,834 @@
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>974022121.0</v>
+      </c>
+      <c r="C51">
         <v>7459301932.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7648594362.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3081335701.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6921413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7358000000.0</v>
       </c>
       <c r="G51">
         <v>7358000000.0</v>
       </c>
       <c r="H51">
+        <v>7358000000.0</v>
+      </c>
+      <c r="I51">
         <v>7512229000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7553401000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7844240000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>8876000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7492114000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>7664853000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>7861789000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8166681000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>8187229000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>8729084000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>9532793000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>9157000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8981935000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>9664648000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>10412729000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>12463758000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>15183594000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>14951602000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>13523953000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>11815000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>12686968000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>12989301000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>13122456000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>11934000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>11986620425.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>12380493900.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>12773650860.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>12124607088.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>13059285157.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>13433715326.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>13844346412.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>13964905466.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>15476818714.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>16223684187.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>15529920508.0</v>
       </c>
-      <c r="AR51"/>
       <c r="AS51"/>
-      <c r="AT51">
-[...1 lines deleted...]
-      </c>
+      <c r="AT51"/>
       <c r="AU51">
         <v>16591524935.0</v>
       </c>
-      <c r="AV51"/>
-      <c r="AW51">
+      <c r="AV51">
+        <v>16591524935.0</v>
+      </c>
+      <c r="AW51"/>
+      <c r="AX51">
         <v>17333188387.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17678093175.0</v>
       </c>
       <c r="AY51">
         <v>17678093175.0</v>
       </c>
-      <c r="AZ51"/>
-      <c r="BA51">
+      <c r="AZ51">
+        <v>17678093175.0</v>
+      </c>
+      <c r="BA51"/>
+      <c r="BB51">
         <v>17328091273.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>17328150738.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>16983789426.0</v>
       </c>
-      <c r="BD51"/>
-      <c r="BE51">
+      <c r="BE51"/>
+      <c r="BF51">
         <v>17281437976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14973890808.0</v>
       </c>
       <c r="BG51">
         <v>14973890808.0</v>
       </c>
-      <c r="BH51"/>
+      <c r="BH51">
+        <v>14973890808.0</v>
+      </c>
       <c r="BI51"/>
-      <c r="BJ51">
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>17237742830.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>16447014174.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>16943941559.0</v>
       </c>
-      <c r="BM51"/>
-      <c r="BN51">
+      <c r="BN51"/>
+      <c r="BO51">
         <v>16137572607.77</v>
-      </c>
-[...1 lines deleted...]
-        <v>16137572607.0</v>
       </c>
       <c r="BP51">
         <v>16137572607.0</v>
       </c>
-      <c r="BQ51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ51">
+        <v>16137572607.0</v>
+      </c>
+      <c r="BR51"/>
       <c r="BS51">
         <v>18762285548.0</v>
       </c>
-      <c r="BT51"/>
-      <c r="BU51">
+      <c r="BT51">
+        <v>18762285548.0</v>
+      </c>
+      <c r="BU51"/>
+      <c r="BV51">
         <v>14943457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19864000000.0</v>
       </c>
       <c r="BW51">
         <v>19864000000.0</v>
       </c>
-      <c r="BX51"/>
-      <c r="BY51">
+      <c r="BX51">
+        <v>19864000000.0</v>
+      </c>
+      <c r="BY51"/>
+      <c r="BZ51">
         <v>5541718000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>5697126000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>7542000000.0</v>
       </c>
-      <c r="CB51"/>
-      <c r="CC51">
+      <c r="CC51"/>
+      <c r="CD51">
         <v>7749034000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>8299102000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>9489000000.0</v>
       </c>
-      <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>8909154000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>5929468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4404380000.0</v>
       </c>
       <c r="CK51">
         <v>4404380000.0</v>
       </c>
       <c r="CL51">
-        <v>5872611000.0</v>
+        <v>4404380000.0</v>
       </c>
       <c r="CM51">
         <v>5872611000.0</v>
       </c>
-      <c r="CN51"/>
+      <c r="CN51">
+        <v>5872611000.0</v>
+      </c>
       <c r="CO51"/>
-      <c r="CP51">
-[...1 lines deleted...]
-      </c>
+      <c r="CP51"/>
       <c r="CQ51">
         <v>5762789000.0</v>
       </c>
-      <c r="CR51"/>
+      <c r="CR51">
+        <v>5762789000.0</v>
+      </c>
       <c r="CS51"/>
-      <c r="CT51">
-[...1 lines deleted...]
-      </c>
+      <c r="CT51"/>
       <c r="CU51">
         <v>5379738000.0</v>
       </c>
-      <c r="CV51"/>
+      <c r="CV51">
+        <v>5379738000.0</v>
+      </c>
       <c r="CW51"/>
       <c r="CX51"/>
-      <c r="CY51">
+      <c r="CY51"/>
+      <c r="CZ51">
         <v>5673783000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>2871645000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>3116322000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>3320128000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>4393633000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>2953800000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>3435800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>3544800000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>81</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>476653000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1454466783.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>289002945.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>918413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116000000.0</v>
       </c>
       <c r="G52">
         <v>1116000000.0</v>
       </c>
       <c r="H52">
+        <v>1116000000.0</v>
+      </c>
+      <c r="I52">
         <v>505526000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>303271000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>338803000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>975000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>307697000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>338029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>332072000.0</v>
       </c>
       <c r="O52">
         <v>332072000.0</v>
       </c>
       <c r="P52">
+        <v>332072000.0</v>
+      </c>
+      <c r="Q52">
         <v>452745000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>398900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>940000000.0</v>
       </c>
       <c r="S52">
         <v>940000000.0</v>
       </c>
       <c r="T52">
+        <v>940000000.0</v>
+      </c>
+      <c r="U52">
         <v>358130000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>943848000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>793129000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1339000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3935329000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3539000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1431756000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1443000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2057341000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1941729000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2487959000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>900000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1190845354.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1516108466.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1453742624.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1857095397.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1842310613.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1562795176.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1703246496.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>624905953.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1413444389.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>563578214.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>915183533.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
-[...1 lines deleted...]
-      </c>
+      <c r="AT52"/>
       <c r="AU52">
         <v>1766136126.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52">
+      <c r="AV52">
+        <v>1766136126.0</v>
+      </c>
+      <c r="AW52"/>
+      <c r="AX52">
         <v>1106217887.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>731309840.0</v>
       </c>
       <c r="AY52">
         <v>731309840.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52">
+      <c r="AZ52">
+        <v>731309840.0</v>
+      </c>
+      <c r="BA52"/>
+      <c r="BB52">
         <v>979571383.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>921993296.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>589999454.0</v>
       </c>
-      <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>121650771.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>335648563.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>851583430.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>78967286.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>457118297.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>649595044.0</v>
       </c>
-      <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>565041271.78</v>
-      </c>
-[...1 lines deleted...]
-        <v>565041271.0</v>
       </c>
       <c r="BP52">
         <v>565041271.0</v>
       </c>
-      <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BQ52">
+        <v>565041271.0</v>
+      </c>
+      <c r="BR52"/>
+      <c r="BS52">
         <v>6925705146.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>6925632451.0</v>
       </c>
-      <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
-[...1 lines deleted...]
-      </c>
+      <c r="BV52"/>
       <c r="BW52">
         <v>3320000000.0</v>
       </c>
-      <c r="BX52"/>
+      <c r="BX52">
+        <v>3320000000.0</v>
+      </c>
       <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>1252000000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
-[...1 lines deleted...]
-      </c>
+      <c r="CD52"/>
       <c r="CE52">
         <v>1192000000.0</v>
       </c>
-      <c r="CF52"/>
+      <c r="CF52">
+        <v>1192000000.0</v>
+      </c>
       <c r="CG52"/>
-      <c r="CH52">
-[...1 lines deleted...]
-      </c>
+      <c r="CH52"/>
       <c r="CI52">
         <v>1043523000.0</v>
       </c>
-      <c r="CJ52"/>
+      <c r="CJ52">
+        <v>1043523000.0</v>
+      </c>
       <c r="CK52"/>
-      <c r="CL52">
-[...1 lines deleted...]
-      </c>
+      <c r="CL52"/>
       <c r="CM52">
         <v>1330524000.0</v>
       </c>
-      <c r="CN52"/>
+      <c r="CN52">
+        <v>1330524000.0</v>
+      </c>
       <c r="CO52"/>
-      <c r="CP52">
-[...1 lines deleted...]
-      </c>
+      <c r="CP52"/>
       <c r="CQ52">
         <v>1392262000.0</v>
       </c>
-      <c r="CR52"/>
+      <c r="CR52">
+        <v>1392262000.0</v>
+      </c>
       <c r="CS52"/>
-      <c r="CT52">
-[...1 lines deleted...]
-      </c>
+      <c r="CT52"/>
       <c r="CU52">
         <v>1028948000.0</v>
       </c>
-      <c r="CV52"/>
+      <c r="CV52">
+        <v>1028948000.0</v>
+      </c>
       <c r="CW52"/>
       <c r="CX52"/>
-      <c r="CY52">
+      <c r="CY52"/>
+      <c r="CZ52">
         <v>2963301000.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
-      <c r="DC52">
+      <c r="DC52"/>
+      <c r="DD52">
         <v>1035480000.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
+      <c r="DG52"/>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>153712000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>213327000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>235635000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>217507000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>208830000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>275151000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>11713486600.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>210796000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>231292000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>186717000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>166448000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>262785000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>324181000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>231954000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>190234000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>207878000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>223255000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>168809000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>142524000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>192647000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>139572000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>151890000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>190636000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>211385000.0</v>
       </c>
-      <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>3945190000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>5627109000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>4501658000.0</v>
       </c>
-      <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>3209970000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>5165943000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>5860998000.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-      <c r="BE53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>316829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>718631260.0</v>
       </c>
       <c r="BG53">
         <v>718631260.0</v>
       </c>
-      <c r="BH53"/>
+      <c r="BH53">
+        <v>718631260.0</v>
+      </c>
       <c r="BI53"/>
-      <c r="BJ53">
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>1513749.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>380729183.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>339685564.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>748185108.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>214689697.34</v>
-      </c>
-[...1 lines deleted...]
-        <v>214689697.0</v>
       </c>
       <c r="BP53">
         <v>214689697.0</v>
       </c>
-      <c r="BQ53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ53">
+        <v>214689697.0</v>
+      </c>
+      <c r="BR53"/>
       <c r="BS53">
         <v>230881070.0</v>
       </c>
-      <c r="BT53"/>
+      <c r="BT53">
+        <v>230881070.0</v>
+      </c>
       <c r="BU53"/>
-      <c r="BV53">
-[...1 lines deleted...]
-      </c>
+      <c r="BV53"/>
       <c r="BW53">
         <v>246000000.0</v>
       </c>
-      <c r="BX53"/>
+      <c r="BX53">
+        <v>246000000.0</v>
+      </c>
       <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>354000000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
-[...1 lines deleted...]
-      </c>
+      <c r="CD53"/>
       <c r="CE53">
         <v>269000000.0</v>
       </c>
-      <c r="CF53"/>
+      <c r="CF53">
+        <v>269000000.0</v>
+      </c>
       <c r="CG53"/>
-      <c r="CH53">
-[...1 lines deleted...]
-      </c>
+      <c r="CH53"/>
       <c r="CI53">
         <v>197253000.0</v>
       </c>
-      <c r="CJ53"/>
+      <c r="CJ53">
+        <v>197253000.0</v>
+      </c>
       <c r="CK53"/>
-      <c r="CL53">
-[...1 lines deleted...]
-      </c>
+      <c r="CL53"/>
       <c r="CM53">
         <v>143565000.0</v>
       </c>
-      <c r="CN53"/>
+      <c r="CN53">
+        <v>143565000.0</v>
+      </c>
       <c r="CO53"/>
-      <c r="CP53">
-[...1 lines deleted...]
-      </c>
+      <c r="CP53"/>
       <c r="CQ53">
         <v>191442000.0</v>
       </c>
-      <c r="CR53"/>
+      <c r="CR53">
+        <v>191442000.0</v>
+      </c>
       <c r="CS53"/>
-      <c r="CT53">
-[...1 lines deleted...]
-      </c>
+      <c r="CT53"/>
       <c r="CU53">
         <v>148053000.0</v>
       </c>
-      <c r="CV53"/>
+      <c r="CV53">
+        <v>148053000.0</v>
+      </c>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -17831,1380 +17933,1393 @@
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>28269103000.0</v>
+      </c>
+      <c r="C55">
         <v>28100128000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>28966084227.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>29008753664.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>28801933000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>27974866000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>27299000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>27994794000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>28035163000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>28602557000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>29601000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>27658616000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>27961649000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>27488330000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>27488331000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>26603032000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>26986757000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>26650000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>27696000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>26780307000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>27909863000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>27562368000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>27562000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>29233043000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>29233000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>28597945000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>29363000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>28508654000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>28970212000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>28900275000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>29181000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>28689095658.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>28974795161.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>29199009340.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>29009276532.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>29340871566.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>29448072155.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>28972471600.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>29110889983.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>30426515100.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>30745489891.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>32224868229.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>31399625704.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>32946334792.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>33995592942.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>34443684762.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>34954887810.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>36984158365.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>37712408020.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>37881692342.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>38083840792.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>37002521535.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>36549645390.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>37324580266.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>37295225631.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>39055102437.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>38348779566.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>39681969134.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>38905353282.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>39901490961.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>42418729250.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>42712555714.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>41770492069.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>43652453549.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>42871445741.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>45013923741.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>44503668602.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>45513922275.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>45453891190.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>44177069224.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>45334544925.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>49517345592.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>51914907000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>51061757000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>49662000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>48713344000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>44216977000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>29728390000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>29972000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>27879817000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>27817159000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>27248950000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>26796000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>25282248000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>26267538000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>26470681000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>17377655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16767007000.0</v>
       </c>
       <c r="CK55">
         <v>16767007000.0</v>
       </c>
       <c r="CL55">
+        <v>16767007000.0</v>
+      </c>
+      <c r="CM55">
         <v>16457797000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>16034330000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>16201051000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>16700910000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>15891582000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>15922221000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>16290214000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>16138929000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>16628559000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>16252312000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>16146979000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>16536155000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>15823907000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>15767531000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>11928895000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>11783551000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>12091989000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>11926965000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>11164100000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>11153800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>11021400000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>5880012000.0</v>
+      </c>
+      <c r="C56">
         <v>5641731000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6096888655.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5956745603.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5659272000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5400322000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5016000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5981880000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5790482000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5183720000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5005000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5079908000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5258258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5150403000.0</v>
       </c>
       <c r="O56">
         <v>5150403000.0</v>
       </c>
       <c r="P56">
+        <v>5150403000.0</v>
+      </c>
+      <c r="Q56">
         <v>4783603000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4820955000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4225000000.0</v>
       </c>
       <c r="S56">
         <v>4225000000.0</v>
       </c>
       <c r="T56">
+        <v>4225000000.0</v>
+      </c>
+      <c r="U56">
         <v>4510631000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4995773000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4707788000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4708000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>6728203000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>6728000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4777032000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4579000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3583593000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3836571000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3832511000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3421000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3654701766.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3738159164.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3554313857.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3647491758.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3632615774.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3903577397.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4170397549.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4467150450.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>4518195055.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4387207955.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4985196586.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4265548565.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4487347489.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4459649082.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4897112079.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4816537425.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>5345277306.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>5195014463.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5209003648.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5300250013.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>5227192048.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>5063290163.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>5025439614.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4932579280.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>5076670683.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4926145943.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>5268763430.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>4970299447.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>4288829960.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>4674555639.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>4767134807.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>4424973239.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>4992456725.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>4649548868.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>5075221079.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>4338887190.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>4652505941.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>5016469990.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>4723565872.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>4957473102.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>6328751841.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>6128957000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>6008188000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>5608000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>6775636000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>6820629000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>5010674000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>5161000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>4515609000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>4657075000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>4397464000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>4172000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>4325420000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>5037957000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>5099356000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1951282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2545851000.0</v>
       </c>
       <c r="CK56">
         <v>2545851000.0</v>
       </c>
       <c r="CL56">
+        <v>2545851000.0</v>
+      </c>
+      <c r="CM56">
         <v>2065247000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>1828512000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>2096584000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>2502879000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>2061501000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1951176000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>2260442000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>2412080000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>2384797000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>2322477000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>2307291000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>2584839000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>2164046000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>2005868000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>1891410000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>1805458000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>1776651000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>1717367000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>1627600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>1623300000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>1624100000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>6373890000.0</v>
+      </c>
+      <c r="C57">
         <v>6519210000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7383775122.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6526690189.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6596824000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6235905000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6092000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6090441000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6401033000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6669743000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6786000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5736537000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5921412000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5625458000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5625457000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5486240000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5512245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5380000000.0</v>
       </c>
       <c r="S57">
         <v>5380000000.0</v>
       </c>
       <c r="T57">
+        <v>5380000000.0</v>
+      </c>
+      <c r="U57">
         <v>5163134000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5763929000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5417872000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5418000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7376556000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7376000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4589396000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5409000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5182078000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5201207000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5773489000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4795000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4530432664.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>4912663012.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4851218122.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>5733510515.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4918845547.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4600293539.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4684505379.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3985923355.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4331603482.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4076093805.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4085348298.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4202432459.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4408695526.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>4433141052.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>5895319988.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>5445569420.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>4953762406.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4733267953.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>5314782747.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>4572087407.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>4619674729.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4420906567.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>4395575860.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4190367133.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4252839870.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>4010886510.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4538777104.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4635297328.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4049471227.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>4168152025.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4134471448.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>4469736287.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>4652135937.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>3997647199.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>4061812501.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>3761311525.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>4158559381.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>9514286592.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>8039138343.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>11103300378.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>8212565024.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>8206757000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>9565605000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>7636000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>6700102000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>16427145000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>3952587000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>4437000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>4525848000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>4318407000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>4120121000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>4119000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>4627631000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>4882472000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>5875724000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>2411915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2934340000.0</v>
       </c>
       <c r="CK57">
         <v>2934340000.0</v>
       </c>
       <c r="CL57">
+        <v>2934340000.0</v>
+      </c>
+      <c r="CM57">
         <v>3053011000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>2832618000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>2730423000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>3504861000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>3068503000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>2951793000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>3558761000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>2472259000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>2328120000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>2349820000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>3303802000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>3380503000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>3040182000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>3922275000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>2338156000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>1792488000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>1785698000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>1835899000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>2214300000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>1847800000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>1879900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>15433130000.0</v>
+      </c>
+      <c r="C58">
         <v>14657083000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>15344133654.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>15090792542.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>15144566000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>14613472000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>14822000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>15582380000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>15935293000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>16490293000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18197000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>15156759000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>15497708000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>15353811000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>15670013000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>15686528000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>16409457000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>16379000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>17425000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>16788815000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>17468829000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>17987729000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>17988000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>20423581000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>20424000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>18423282000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>18564000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>17450078000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>17916592000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>18085986000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>18304000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>17282597483.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>17761859659.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>18199742569.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>18817357082.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>18337138207.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>18646714623.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>18945366050.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>20233429604.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>20482295502.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>21324040670.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>22862194149.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>21916691372.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>23543671498.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>24058260854.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>24874116305.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>24897231634.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>25632735479.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>26043459220.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>26427688306.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>26698681462.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>25116041280.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>24712149244.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>25006126605.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>25174296775.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>27554779769.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>26411302231.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>27432310998.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>26572405421.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>24483740223.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>25425714615.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>25308384492.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>24441029550.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>25931395902.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>25326271297.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>25625417755.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>24817792723.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>26263456802.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>28228671371.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>27507203874.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>28086289619.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>33761866428.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>30569460000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>35327405000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>30967000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>29529039000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>26685457000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>13982697000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>15193000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>15234826000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>16192139000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>16484439000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>16430000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>15244059000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>16878682000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>17819732000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>9159535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9301106000.0</v>
       </c>
       <c r="CK58">
         <v>9301106000.0</v>
       </c>
       <c r="CL58">
+        <v>9301106000.0</v>
+      </c>
+      <c r="CM58">
         <v>9655674000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>9260347000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>8829701000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>9533095000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>9185354000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>8976470000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>9150073000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>8612826000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>8250400000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>8089154000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>8479922000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>8602861000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>8166657000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>8114838000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>6037800000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>5691483000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>5769487000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>5458332000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>5478600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>5597500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>5589600000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -19273,520 +19388,525 @@
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>12530021000.0</v>
+      </c>
+      <c r="C60">
         <v>13136921000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>13314270484.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>13603633218.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>13360519000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>13065203000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>12176000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>12099018000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>11783208000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>11763282000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>11052000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>12169660000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>12143782000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>11818315000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>9933060000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>10495518000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>10121646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9827000000.0</v>
       </c>
       <c r="S60">
         <v>9827000000.0</v>
       </c>
       <c r="T60">
+        <v>9827000000.0</v>
+      </c>
+      <c r="U60">
         <v>9539266000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>9989385000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>8685430000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>8685000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>7402971000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>7403000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>8783689000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>9296000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>9557242000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>9510881000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>9245801000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>9305000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>9839128788.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>9645329687.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>9428326731.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>9001149983.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>9506721422.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>9330262683.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>8587030420.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>7912676261.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>8537427338.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>8224704810.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>8183672393.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>8308106192.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>8236119368.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>8765031610.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>8430539134.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>8899102371.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>10158369561.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>10480234874.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>10290726801.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>10238414530.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>10759277282.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>10751541782.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>11157076432.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>10992342626.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>12195560393.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>11239723799.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>11522797421.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>11140472479.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>13991011955.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>15544974212.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>15964258683.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>15746212981.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>16115531205.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>15985749321.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>16118910750.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>16346147966.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>15882684815.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>13903595872.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>13420362620.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>13862460017.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>20217249714.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>16499490000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>19601365000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>14942000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>15446774000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>13898824000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>13118130000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>12859000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>12017635000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>11033762000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>10221329000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>9837000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>9503001000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>8857715000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>8099379000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>7829260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7097304000.0</v>
       </c>
       <c r="CK60">
         <v>7097304000.0</v>
       </c>
       <c r="CL60">
+        <v>7097304000.0</v>
+      </c>
+      <c r="CM60">
         <v>6383484000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>6241401000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>6197538000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>6004739000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>5511238000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>5739897000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>5929436000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>6155779000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>6759665000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>6185033000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>5698576000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>5918602000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>5269013000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>5253753000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>5096056000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>4879076000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>5041812000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>5209466000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>4384500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>4330000000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>4167800000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>-15326000.0</v>
       </c>
-      <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-15861000.0</v>
       </c>
-      <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-      <c r="AQ61">
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-10410000.0</v>
       </c>
-      <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-      <c r="AU61">
+      <c r="AU61"/>
+      <c r="AV61">
         <v>-17898000.0</v>
       </c>
-      <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-      <c r="AY61">
+      <c r="AY61"/>
+      <c r="AZ61">
         <v>-20537000.0</v>
       </c>
-      <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-      <c r="BC61">
+      <c r="BC61"/>
+      <c r="BD61">
         <v>-17665000.0</v>
       </c>
-      <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-      <c r="BG61">
+      <c r="BG61"/>
+      <c r="BH61">
         <v>-9247000.0</v>
       </c>
-      <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
-      <c r="BK61">
+      <c r="BK61"/>
+      <c r="BL61">
         <v>-17767000.0</v>
       </c>
-      <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
-      <c r="BO61">
+      <c r="BO61"/>
+      <c r="BP61">
         <v>-14321000.0</v>
       </c>
-      <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
-      <c r="BS61">
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-459370000.0</v>
       </c>
-      <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
-      <c r="BW61">
+      <c r="BW61"/>
+      <c r="BX61">
         <v>-583133000.0</v>
       </c>
-      <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19855,50 +19975,51 @@
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19985,51 +20106,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B2">
         <v>10821000000.0</v>
       </c>
       <c r="C2">
         <v>10655000000.0</v>
       </c>
       <c r="D2">
         <v>10868000000.0</v>
       </c>
       <c r="E2">
         <v>10221000000.0</v>
       </c>
       <c r="F2">
         <v>9743000000.0</v>
       </c>
       <c r="G2">
         <v>8586000000.0</v>
       </c>
       <c r="H2">
         <v>8714000000.0</v>
       </c>
       <c r="I2">
         <v>8849000000.0</v>
       </c>
@@ -20080,51 +20201,51 @@
       </c>
       <c r="Y2">
         <v>325691599.0</v>
       </c>
       <c r="Z2">
         <v>347703413.0</v>
       </c>
       <c r="AA2">
         <v>236575349.0</v>
       </c>
       <c r="AB2">
         <v>202249003.0</v>
       </c>
       <c r="AC2">
         <v>187638035.0</v>
       </c>
       <c r="AD2">
         <v>260686694.0</v>
       </c>
       <c r="AE2">
         <v>194008961.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B3">
         <v>1291000000.0</v>
       </c>
       <c r="C3">
         <v>1234000000.0</v>
       </c>
       <c r="D3">
         <v>1173000000.0</v>
       </c>
       <c r="E3">
         <v>1072000000.0</v>
       </c>
       <c r="F3">
         <v>1120000000.0</v>
       </c>
       <c r="G3">
         <v>1105000000.0</v>
       </c>
       <c r="H3">
         <v>1039000000.0</v>
       </c>
       <c r="I3">
         <v>982000000.0</v>
       </c>
@@ -20175,51 +20296,51 @@
       </c>
       <c r="Y3">
         <v>68179940.0</v>
       </c>
       <c r="Z3">
         <v>70780517.0</v>
       </c>
       <c r="AA3">
         <v>43622475.0</v>
       </c>
       <c r="AB3">
         <v>38863400.0</v>
       </c>
       <c r="AC3">
         <v>35074169.0</v>
       </c>
       <c r="AD3">
         <v>137678119.0</v>
       </c>
       <c r="AE3">
         <v>181861543.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>324000000.0</v>
       </c>
       <c r="F4">
         <v>-10011000.0</v>
       </c>
       <c r="G4">
         <v>-120000000.0</v>
       </c>
       <c r="H4">
         <v>88000000.0</v>
       </c>
       <c r="I4">
         <v>77000000.0</v>
       </c>
       <c r="J4">
         <v>222000000.0</v>
       </c>
       <c r="K4">
         <v>713000000.0</v>
       </c>
@@ -20230,51 +20351,51 @@
         <v>90000000.0</v>
       </c>
       <c r="N4">
         <v>97000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B5">
         <v>1282000000.0</v>
       </c>
       <c r="C5">
         <v>1576000000.0</v>
       </c>
       <c r="D5">
         <v>1899000000.0</v>
       </c>
       <c r="E5">
         <v>1103000000.0</v>
       </c>
       <c r="F5">
         <v>1561000000.0</v>
       </c>
       <c r="G5">
         <v>-510000000.0</v>
       </c>
       <c r="H5">
         <v>988000000.0</v>
       </c>
       <c r="I5">
         <v>1439000000.0</v>
       </c>
@@ -20325,51 +20446,51 @@
       </c>
       <c r="Y5">
         <v>116751947.0</v>
       </c>
       <c r="Z5">
         <v>147620220.0</v>
       </c>
       <c r="AA5">
         <v>147539793.0</v>
       </c>
       <c r="AB5">
         <v>128761269.0</v>
       </c>
       <c r="AC5">
         <v>105132811.0</v>
       </c>
       <c r="AD5">
         <v>989712106.0</v>
       </c>
       <c r="AE5">
         <v>673518069.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B6">
         <v>2573000000.0</v>
       </c>
       <c r="C6">
         <v>2810000000.0</v>
       </c>
       <c r="D6">
         <v>3072000000.0</v>
       </c>
       <c r="E6">
         <v>2175000000.0</v>
       </c>
       <c r="F6">
         <v>2681000000.0</v>
       </c>
       <c r="G6">
         <v>595000000.0</v>
       </c>
       <c r="H6">
         <v>2027000000.0</v>
       </c>
       <c r="I6">
         <v>2421000000.0</v>
       </c>
@@ -20420,88 +20541,88 @@
       </c>
       <c r="Y6">
         <v>184931887.0</v>
       </c>
       <c r="Z6">
         <v>218400737.0</v>
       </c>
       <c r="AA6">
         <v>191162268.0</v>
       </c>
       <c r="AB6">
         <v>167624669.0</v>
       </c>
       <c r="AC6">
         <v>140206980.0</v>
       </c>
       <c r="AD6">
         <v>100523373.0</v>
       </c>
       <c r="AE6">
         <v>76269637.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B8">
         <v>565384000.0</v>
       </c>
       <c r="C8">
         <v>47000000.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>323605000.0</v>
       </c>
       <c r="F8">
         <v>-10011000.0</v>
       </c>
       <c r="G8">
         <v>-120267000.0</v>
       </c>
       <c r="H8">
         <v>88000000.0</v>
       </c>
       <c r="I8">
         <v>77000000.0</v>
       </c>
@@ -20514,51 +20635,51 @@
       <c r="L8">
         <v>48308271.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B9">
         <v>5311000000.0</v>
       </c>
       <c r="C9">
         <v>5408000000.0</v>
       </c>
       <c r="D9">
         <v>5536000000.0</v>
       </c>
       <c r="E9">
         <v>4485000000.0</v>
       </c>
       <c r="F9">
         <v>4636000000.0</v>
       </c>
       <c r="G9">
         <v>4083000000.0</v>
       </c>
       <c r="H9">
         <v>4245000000.0</v>
       </c>
       <c r="I9">
         <v>4682000000.0</v>
       </c>
@@ -20609,51 +20730,51 @@
       </c>
       <c r="Y9">
         <v>257273945.0</v>
       </c>
       <c r="Z9">
         <v>270454623.0</v>
       </c>
       <c r="AA9">
         <v>264863285.0</v>
       </c>
       <c r="AB9">
         <v>230509120.0</v>
       </c>
       <c r="AC9">
         <v>197547885.0</v>
       </c>
       <c r="AD9">
         <v>164721524.0</v>
       </c>
       <c r="AE9">
         <v>125944148.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B10">
         <v>789000000.0</v>
       </c>
       <c r="C10">
         <v>991000000.0</v>
       </c>
       <c r="D10">
         <v>1326000000.0</v>
       </c>
       <c r="E10">
         <v>570000000.0</v>
       </c>
       <c r="F10">
         <v>954000000.0</v>
       </c>
       <c r="G10">
         <v>-1310000000.0</v>
       </c>
       <c r="H10">
         <v>238000000.0</v>
       </c>
       <c r="I10">
         <v>717000000.0</v>
       </c>
@@ -20704,51 +20825,51 @@
       </c>
       <c r="Y10">
         <v>51239724.0</v>
       </c>
       <c r="Z10">
         <v>120056478.0</v>
       </c>
       <c r="AA10">
         <v>103240379.0</v>
       </c>
       <c r="AB10">
         <v>93305652.0</v>
       </c>
       <c r="AC10">
         <v>75824027.0</v>
       </c>
       <c r="AD10">
         <v>102899166.0</v>
       </c>
       <c r="AE10">
         <v>110360520.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B11">
         <v>385000000.0</v>
       </c>
       <c r="C11">
         <v>67000000.0</v>
       </c>
       <c r="D11">
         <v>1205000000.0</v>
       </c>
       <c r="E11">
         <v>168000000.0</v>
       </c>
       <c r="F11">
         <v>137000000.0</v>
       </c>
       <c r="G11">
         <v>36000000.0</v>
       </c>
       <c r="H11">
         <v>157000000.0</v>
       </c>
       <c r="I11">
         <v>224000000.0</v>
       </c>
@@ -20799,51 +20920,51 @@
       </c>
       <c r="Y11">
         <v>4885688.0</v>
       </c>
       <c r="Z11">
         <v>14894333.0</v>
       </c>
       <c r="AA11">
         <v>14090335.0</v>
       </c>
       <c r="AB11">
         <v>6129535.0</v>
       </c>
       <c r="AC11">
         <v>4124489.0</v>
       </c>
       <c r="AD11">
         <v>7453953.0</v>
       </c>
       <c r="AE11">
         <v>9436141.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B12">
         <v>543550395.0</v>
       </c>
       <c r="C12">
         <v>595000000.0</v>
       </c>
       <c r="D12">
         <v>543519487.0</v>
       </c>
       <c r="E12">
         <v>401000000.0</v>
       </c>
       <c r="F12">
         <v>658000000.0</v>
       </c>
       <c r="G12">
         <v>777000000.0</v>
       </c>
       <c r="H12">
         <v>708532119.0</v>
       </c>
       <c r="I12">
         <v>722000000.0</v>
       </c>
@@ -20894,51 +21015,51 @@
       </c>
       <c r="Y12">
         <v>3452134935.0</v>
       </c>
       <c r="Z12">
         <v>3749939562.0</v>
       </c>
       <c r="AA12">
         <v>4502263090.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>4801091400.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>5604592000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B13">
         <v>238105000.0</v>
       </c>
       <c r="C13">
         <v>36000000.0</v>
       </c>
       <c r="D13">
         <v>42005000.0</v>
       </c>
       <c r="E13">
         <v>26697000.0</v>
       </c>
       <c r="F13">
         <v>22159000.0</v>
       </c>
       <c r="G13">
         <v>551391000.0</v>
       </c>
       <c r="H13">
         <v>733000000.0</v>
       </c>
       <c r="I13">
         <v>680000000.0</v>
       </c>
@@ -20951,51 +21072,51 @@
       <c r="L13">
         <v>957706767.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B14">
         <v>-10000000.0</v>
       </c>
       <c r="C14">
         <v>-21000000.0</v>
       </c>
       <c r="D14">
         <v>-15146000.0</v>
       </c>
       <c r="E14">
         <v>-26173000.0</v>
       </c>
       <c r="F14">
         <v>-25349000.0</v>
       </c>
       <c r="G14">
         <v>877000000.0</v>
       </c>
       <c r="H14">
         <v>1503000000.0</v>
       </c>
       <c r="I14">
         <v>1572000000.0</v>
       </c>
@@ -21036,51 +21157,51 @@
       <c r="V14">
         <v>55043000.0</v>
       </c>
       <c r="W14">
         <v>20907000.0</v>
       </c>
       <c r="X14">
         <v>30409000.0</v>
       </c>
       <c r="Y14">
         <v>36901000.0</v>
       </c>
       <c r="Z14">
         <v>153550000.0</v>
       </c>
       <c r="AA14">
         <v>77975000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B15">
         <v>960000000.0</v>
       </c>
       <c r="C15">
         <v>939000000.0</v>
       </c>
       <c r="D15">
         <v>182000000.0</v>
       </c>
       <c r="E15">
         <v>858000000.0</v>
       </c>
       <c r="F15">
         <v>753000000.0</v>
       </c>
       <c r="G15">
         <v>-1467000000.0</v>
       </c>
       <c r="H15">
         <v>143000000.0</v>
       </c>
       <c r="I15">
         <v>528000000.0</v>
       </c>
@@ -21131,51 +21252,51 @@
       </c>
       <c r="Y15">
         <v>46354035.0</v>
       </c>
       <c r="Z15">
         <v>105162145.0</v>
       </c>
       <c r="AA15">
         <v>89150043.0</v>
       </c>
       <c r="AB15">
         <v>87176116.0</v>
       </c>
       <c r="AC15">
         <v>71699537.0</v>
       </c>
       <c r="AD15">
         <v>85433973.0</v>
       </c>
       <c r="AE15">
         <v>92893839.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B16">
         <v>728361000.0</v>
       </c>
       <c r="C16">
         <v>939000000.0</v>
       </c>
       <c r="D16">
         <v>182000000.0</v>
       </c>
       <c r="E16">
         <v>858357000.0</v>
       </c>
       <c r="F16">
         <v>753113000.0</v>
       </c>
       <c r="G16">
         <v>-1467000000.0</v>
       </c>
       <c r="H16">
         <v>144000000.0</v>
       </c>
       <c r="I16">
         <v>531000000.0</v>
       </c>
@@ -21212,51 +21333,51 @@
       <c r="V16">
         <v>2109992000.0</v>
       </c>
       <c r="W16">
         <v>1305568000.0</v>
       </c>
       <c r="X16">
         <v>628772000.0</v>
       </c>
       <c r="Y16">
         <v>518024000.0</v>
       </c>
       <c r="Z16">
         <v>1179609000.0</v>
       </c>
       <c r="AA16">
         <v>999526000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B17">
         <v>404000000.0</v>
       </c>
       <c r="C17">
         <v>913000000.0</v>
       </c>
       <c r="D17">
         <v>466939000.0</v>
       </c>
       <c r="E17">
         <v>560926000.0</v>
       </c>
       <c r="F17">
         <v>788473000.0</v>
       </c>
       <c r="G17">
         <v>-1326000000.0</v>
       </c>
       <c r="H17">
         <v>91000000.0</v>
       </c>
       <c r="I17">
         <v>561940679.74</v>
       </c>
@@ -21273,51 +21394,51 @@
         <v>-5770000000.0</v>
       </c>
       <c r="N17">
         <v>-9708000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B18">
         <v>-497000000.0</v>
       </c>
       <c r="C18">
         <v>-577000000.0</v>
       </c>
       <c r="D18">
         <v>-428375000.0</v>
       </c>
       <c r="E18">
         <v>-431876000.0</v>
       </c>
       <c r="F18">
         <v>-698386000.0</v>
       </c>
       <c r="G18">
         <v>-876000000.0</v>
       </c>
       <c r="H18">
         <v>-749000000.0</v>
       </c>
       <c r="I18">
         <v>-678256905.19</v>
       </c>
@@ -21328,125 +21449,125 @@
         <v>-1065864159.39</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B21">
         <v>1789000000.0</v>
       </c>
       <c r="C21">
         <v>1823000000.0</v>
       </c>
       <c r="D21">
         <v>1946000000.0</v>
       </c>
       <c r="E21">
         <v>1361000000.0</v>
       </c>
       <c r="F21">
         <v>1637000000.0</v>
       </c>
       <c r="G21">
         <v>-471000000.0</v>
       </c>
       <c r="H21">
         <v>965000000.0</v>
       </c>
       <c r="I21">
         <v>1407000000.0</v>
       </c>
@@ -21497,88 +21618,88 @@
       </c>
       <c r="Y21">
         <v>116751947.0</v>
       </c>
       <c r="Z21">
         <v>147620308.0</v>
       </c>
       <c r="AA21">
         <v>147539793.0</v>
       </c>
       <c r="AB21">
         <v>128761268.0</v>
       </c>
       <c r="AC21">
         <v>105132810.0</v>
       </c>
       <c r="AD21">
         <v>100523373.0</v>
       </c>
       <c r="AE21">
         <v>76269637.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B23">
         <v>14343000000.0</v>
       </c>
       <c r="C23">
         <v>14240000000.0</v>
       </c>
       <c r="D23">
         <v>14458000000.0</v>
       </c>
       <c r="E23">
         <v>13345000000.0</v>
       </c>
       <c r="F23">
         <v>12742000000.0</v>
       </c>
       <c r="G23">
         <v>13140000000.0</v>
       </c>
       <c r="H23">
         <v>11994000000.0</v>
       </c>
       <c r="I23">
         <v>12124000000.0</v>
       </c>
@@ -21629,88 +21750,88 @@
       </c>
       <c r="Y23">
         <v>466213598.0</v>
       </c>
       <c r="Z23">
         <v>470537728.0</v>
       </c>
       <c r="AA23">
         <v>353898841.0</v>
       </c>
       <c r="AB23">
         <v>303996855.0</v>
       </c>
       <c r="AC23">
         <v>280053110.0</v>
       </c>
       <c r="AD23">
         <v>324884845.0</v>
       </c>
       <c r="AE23">
         <v>243683471.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B25">
         <v>1291000000.0</v>
       </c>
       <c r="C25">
         <v>1250000000.0</v>
       </c>
       <c r="D25">
         <v>209426000.0</v>
       </c>
       <c r="E25">
         <v>191265000.0</v>
       </c>
       <c r="F25">
         <v>191248000.0</v>
       </c>
       <c r="G25">
         <v>1117000000.0</v>
       </c>
       <c r="H25">
         <v>1045000000.0</v>
       </c>
       <c r="I25">
         <v>817673553.37</v>
       </c>
@@ -21719,100 +21840,100 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>162000000.0</v>
       </c>
       <c r="D26">
         <v>146000000.0</v>
       </c>
       <c r="E26">
         <v>42000000.0</v>
       </c>
       <c r="F26">
         <v>43834207.0</v>
       </c>
       <c r="G26">
         <v>775522800.0</v>
       </c>
       <c r="H26">
         <v>37868102.0</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2141000000.0</v>
       </c>
       <c r="D27">
         <v>2302000000.0</v>
       </c>
       <c r="E27">
         <v>2187000000.0</v>
       </c>
       <c r="F27">
         <v>1911206000.0</v>
       </c>
       <c r="G27">
         <v>1760000000.0</v>
       </c>
       <c r="H27">
         <v>1860000000.0</v>
       </c>
       <c r="I27">
         <v>1849000000.0</v>
       </c>
       <c r="J27">
         <v>87349070.0</v>
@@ -21843,51 +21964,51 @@
       </c>
       <c r="S27">
         <v>11750430357.66</v>
       </c>
       <c r="T27">
         <v>13405000000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27">
         <v>20708587.0</v>
       </c>
       <c r="AE27">
         <v>16050489.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B28">
         <v>1570000000.0</v>
       </c>
       <c r="C28">
         <v>1467000000.0</v>
       </c>
       <c r="D28">
         <v>1446000000.0</v>
       </c>
       <c r="E28">
         <v>1191000000.0</v>
       </c>
       <c r="F28">
         <v>1049000000.0</v>
       </c>
       <c r="G28">
         <v>1109000000.0</v>
       </c>
       <c r="H28">
         <v>1141000000.0</v>
       </c>
       <c r="I28">
         <v>1130000000.0</v>
       </c>
@@ -21934,51 +22055,51 @@
         <v>1738793000.0</v>
       </c>
       <c r="X28">
         <v>1579128000.0</v>
       </c>
       <c r="Y28">
         <v>1580643000.0</v>
       </c>
       <c r="Z28">
         <v>1401496000.0</v>
       </c>
       <c r="AA28">
         <v>826316000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28">
         <v>43489562.0</v>
       </c>
       <c r="AE28">
         <v>33624021.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B29">
         <v>385005000.0</v>
       </c>
       <c r="C29">
         <v>67000000.0</v>
       </c>
       <c r="D29">
         <v>594925000.0</v>
       </c>
       <c r="E29">
         <v>209065000.0</v>
       </c>
       <c r="F29">
         <v>144743000.0</v>
       </c>
       <c r="G29">
         <v>52349000.0</v>
       </c>
       <c r="H29">
         <v>162000000.0</v>
       </c>
       <c r="I29">
         <v>224000000.0</v>
       </c>
@@ -21991,51 +22112,51 @@
       <c r="L29">
         <v>111278195.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B30">
         <v>3522000000.0</v>
       </c>
       <c r="C30">
         <v>3585000000.0</v>
       </c>
       <c r="D30">
         <v>3590000000.0</v>
       </c>
       <c r="E30">
         <v>3124000000.0</v>
       </c>
       <c r="F30">
         <v>2999000000.0</v>
       </c>
       <c r="G30">
         <v>4554000000.0</v>
       </c>
       <c r="H30">
         <v>3280000000.0</v>
       </c>
       <c r="I30">
         <v>3275000000.0</v>
       </c>
@@ -22086,51 +22207,51 @@
       </c>
       <c r="Y30">
         <v>140521998.0</v>
       </c>
       <c r="Z30">
         <v>122834314.0</v>
       </c>
       <c r="AA30">
         <v>117323492.0</v>
       </c>
       <c r="AB30">
         <v>101747851.0</v>
       </c>
       <c r="AC30">
         <v>92415075.0</v>
       </c>
       <c r="AD30">
         <v>64198150.0</v>
       </c>
       <c r="AE30">
         <v>49674510.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B31">
         <v>-1000000000.0</v>
       </c>
       <c r="C31">
         <v>-832000000.0</v>
       </c>
       <c r="D31">
         <v>-620000000.0</v>
       </c>
       <c r="E31">
         <v>-791000000.0</v>
       </c>
       <c r="F31">
         <v>-683000000.0</v>
       </c>
       <c r="G31">
         <v>-839000000.0</v>
       </c>
       <c r="H31">
         <v>-727000000.0</v>
       </c>
       <c r="I31">
         <v>-690000000.0</v>
       </c>
@@ -22181,51 +22302,51 @@
       </c>
       <c r="Y31">
         <v>-65512223.0</v>
       </c>
       <c r="Z31">
         <v>-27563830.0</v>
       </c>
       <c r="AA31">
         <v>-44299413.0</v>
       </c>
       <c r="AB31">
         <v>-35455616.0</v>
       </c>
       <c r="AC31">
         <v>-29308782.0</v>
       </c>
       <c r="AD31">
         <v>2375792.0</v>
       </c>
       <c r="AE31">
         <v>34090882.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B32">
         <v>16132000000.0</v>
       </c>
       <c r="C32">
         <v>16063000000.0</v>
       </c>
       <c r="D32">
         <v>16404000000.0</v>
       </c>
       <c r="E32">
         <v>14706000000.0</v>
       </c>
       <c r="F32">
         <v>14379000000.0</v>
       </c>
       <c r="G32">
         <v>12669000000.0</v>
       </c>
       <c r="H32">
         <v>12959000000.0</v>
       </c>
       <c r="I32">
         <v>13531000000.0</v>
       </c>
@@ -22295,1191 +22416,1198 @@
       <c r="AE32">
         <v>319953109.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
+      <c r="DG1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>2975426000.0</v>
+      </c>
+      <c r="C2">
         <v>2698882000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3041148979.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2819782000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2724652000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2490226000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2698231000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2722094000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2808749000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2615302000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2752333000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2874013000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2925273000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2746129000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2660664000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2750252000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2768589000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2575495000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2468341000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2499538000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2535253000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2280048000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2432000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2250170000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1971783000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2112000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1976000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2220401000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2259180000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2122000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2003193571.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2359044000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>120158578.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>124434991.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>82821563.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>124144889.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>131581668.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>120770400.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>66712404.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>110612513.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>121392192.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>125205983.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>117234006.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>139527158.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>152431455.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>151117022.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>123342674.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>194142889.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>217412865.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>202220938.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>207854884.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>207300085.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>193967347.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>199737474.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>192453868.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>214305495.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>195275820.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>202241103.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>197087774.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>185482350.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>249097119.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>206172533.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>224302195.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>216327031.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>199192792.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>185923930.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>161354096.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>210422816.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>205875703.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>181065680.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>710708697.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>327631141.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>412850640.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>360664581.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>385931771.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>953057577.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>292692317.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>254191408.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>297409713.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>264225542.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>252866618.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>230384886.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>248269432.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>230614037.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>240615722.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>137368414.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>114945418.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>100820214.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>93819445.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>92545048.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>96807237.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>93629892.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>102051623.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>87517611.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>87258375.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>89657755.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>88433347.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>80885883.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>92314782.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>92496453.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>95399446.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>82926781.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>38266444.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>71167155.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>69510345.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>69300265.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>27004263.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>63528669.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>60426063.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>59631721.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B3">
+        <v>68963000.0</v>
+      </c>
+      <c r="C3">
         <v>68236000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1115306276.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>61809000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>59717000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>58039000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>221750000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>56232000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>56456000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>54131000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16401000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>51991000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>50013000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>52682000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>49541000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>48514000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>48782000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>44163000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>41517000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>46398000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>49572000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>278000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>293000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>275000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>276000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>273000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>241000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>261000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>258000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>255000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>46673553.0</v>
       </c>
-      <c r="AF3">
-[...1 lines deleted...]
-      </c>
       <c r="AG3">
-        <v>126709155.0</v>
+        <v>261314000.0</v>
       </c>
       <c r="AH3">
-        <v>-6819699.78</v>
+        <v>253764000.0</v>
       </c>
       <c r="AI3">
+        <v>255588000.0</v>
+      </c>
+      <c r="AJ3">
         <v>7997123.0</v>
       </c>
-      <c r="AJ3">
-[...1 lines deleted...]
-      </c>
       <c r="AK3">
-        <v>-11212629.45</v>
+        <v>205120885.0</v>
       </c>
       <c r="AL3">
-        <v>-6298287.09</v>
+        <v>222054604.0</v>
       </c>
       <c r="AM3">
+        <v>219690656.0</v>
+      </c>
+      <c r="AN3">
         <v>7660859.0</v>
       </c>
-      <c r="AN3">
-[...1 lines deleted...]
-      </c>
       <c r="AO3">
-        <v>3276819.0</v>
+        <v>215315437.0</v>
       </c>
       <c r="AP3">
+        <v>215313705.0</v>
+      </c>
+      <c r="AQ3">
         <v>13384041.0</v>
       </c>
-      <c r="AQ3">
-[...1 lines deleted...]
-      </c>
       <c r="AR3">
-        <v>20596749.0</v>
+        <v>217759584.0</v>
       </c>
       <c r="AS3">
-        <v>2577111.0</v>
+        <v>232525995.0</v>
       </c>
       <c r="AT3">
+        <v>237741211.0</v>
+      </c>
+      <c r="AU3">
         <v>15070640.0</v>
       </c>
-      <c r="AU3">
-[...1 lines deleted...]
-      </c>
       <c r="AV3">
-        <v>-2154182.17</v>
+        <v>209132269.0</v>
       </c>
       <c r="AW3">
-        <v>-4517236.27</v>
+        <v>255889753.0</v>
       </c>
       <c r="AX3">
-        <v>-9241161.86</v>
+        <v>281231658.0</v>
       </c>
       <c r="AY3">
-        <v>372660026.0</v>
+        <v>270613717.0</v>
       </c>
       <c r="AZ3">
-        <v>-3939789.34</v>
+        <v>282892760.0</v>
       </c>
       <c r="BA3">
+        <v>279031510.0</v>
+      </c>
+      <c r="BB3">
         <v>19739734.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>23371457.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>228578000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>182661431.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>24097086.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>25810725.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>-11443375.52</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>8210803.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>32982219.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>29479489.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>30899543.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7051532.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>10807598.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>30676792.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>31674697.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10706538.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5924652.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>46401630.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>113413481.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>19233337.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>159476000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>11590000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-236837000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-248548000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-36675000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-5076000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>624000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-267320000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>63762000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-162781000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>83961000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>-139606000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-229104000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>-165444000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>-18886000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1909000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>-918000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>-53506000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>181324000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>133865000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-65376000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>125526000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>31078000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>237398000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>251433000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>-79159000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>-98368000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>176105000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-170252000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>-101402000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-15016000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>8848000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>12820000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>-38659000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>67264000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>-17000000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>-16700000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>-141500000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>71874000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>233582000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>9199000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>9345000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-36746000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-24078000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1639000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>31965000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-14783000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-80092000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-55313000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>30188000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-60114000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>23306000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>65439000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>59369000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-16570000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>227501000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>304000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>765000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1501508000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>7522762000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-8602074000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>3038804000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>713000000.0</v>
       </c>
-      <c r="AN4">
-[...1 lines deleted...]
-      </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>1028000000.0</v>
       </c>
-      <c r="AR4">
-[...1 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>90000000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>97000000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
@@ -23598,755 +23726,762 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B5">
+        <v>597111000.0</v>
+      </c>
+      <c r="C5">
         <v>428080000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-63735946.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>470925000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>549071000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>290890000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>330396000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>337137000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>470755000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>416975000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>495420000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>471193000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>628082000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>480870000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>26038000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>459235000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>458351000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>366045000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>299729000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-114880000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>482458000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>952980000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>248000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1217328000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>233434000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>236000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>24000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>356855000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>314111000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>241000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>110571927.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
-        <v>471689845.0</v>
+        <v>414202000.0</v>
       </c>
       <c r="AH5">
-        <v>296859699.78</v>
+        <v>30027262.0</v>
       </c>
       <c r="AI5">
+        <v>15888632.0</v>
+      </c>
+      <c r="AJ5">
         <v>4983027.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
-        <v>489072842.45</v>
+        <v>30253774.0</v>
       </c>
       <c r="AL5">
-        <v>555459594.09</v>
+        <v>25763714.0</v>
       </c>
       <c r="AM5">
+        <v>29254738.0</v>
+      </c>
+      <c r="AN5">
         <v>17622979.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
-        <v>570411697.0</v>
+        <v>31974473.0</v>
       </c>
       <c r="AP5">
+        <v>30950782.0</v>
+      </c>
+      <c r="AQ5">
         <v>21387833.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
-        <v>279288728.0</v>
+        <v>17070358.0</v>
       </c>
       <c r="AS5">
-        <v>502100260.0</v>
+        <v>17779110.0</v>
       </c>
       <c r="AT5">
+        <v>32024386.0</v>
+      </c>
+      <c r="AU5">
         <v>20526648.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
-        <v>491599151.17</v>
+        <v>-1672971.0</v>
       </c>
       <c r="AW5">
-        <v>660409149.27</v>
+        <v>36402959.0</v>
       </c>
       <c r="AX5">
-        <v>251427107.86</v>
+        <v>50514718.0</v>
       </c>
       <c r="AY5">
-        <v>216398326.0</v>
+        <v>18556408.0</v>
       </c>
       <c r="AZ5">
-        <v>422107113.34</v>
+        <v>20261036.0</v>
       </c>
       <c r="BA5">
+        <v>31843581.0</v>
+      </c>
+      <c r="BB5">
         <v>28600887.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>18043514.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>56509279.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>105999611.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>14728396.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>31058499.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>223978802.52</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-62002664.72</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>5449047.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>13318109.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1142480.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>289472368.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>289959473.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>4979402.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-7774151.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>406541938.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>383931482.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-73824715.35</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1263446188.17</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>955770276.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>593032495.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>461432000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>628431000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>939809000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>805599000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>557864000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>669400000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>820698000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>797670000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>556017000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>439081000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>770993000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>751436000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>440229000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>475267000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>495268000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>470213000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>392833000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>180413000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>270857000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>389931000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>174982000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>220924000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>116597000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>152017000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>320039000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>390530000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>233649000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>459310000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>389979000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>408991000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>425606000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>402989000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>396959000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>283920000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>387700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>384700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>317000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>666074000.0</v>
+      </c>
+      <c r="C6">
         <v>496316000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1051570330.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>532734000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>608788000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>348929000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>552146000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>393369000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>527211000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>471106000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>511821000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>523184000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>678095000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>533552000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>75579000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>507749000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>507133000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>410208000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>341246000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-68482000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>532030000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1230980000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>541000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-942328000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>509434000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>509000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>265000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>617855000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>572111000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>496000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>157245480.0</v>
       </c>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
       <c r="AG6">
-        <v>30027262.0</v>
+        <v>675516000.0</v>
       </c>
       <c r="AH6">
-        <v>15888632.0</v>
+        <v>283791262.0</v>
       </c>
       <c r="AI6">
+        <v>271476632.0</v>
+      </c>
+      <c r="AJ6">
         <v>12980150.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
-        <v>25763714.0</v>
+        <v>235374659.0</v>
       </c>
       <c r="AL6">
-        <v>29254738.0</v>
+        <v>247818318.0</v>
       </c>
       <c r="AM6">
+        <v>248945394.0</v>
+      </c>
+      <c r="AN6">
         <v>25283838.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
-        <v>30950782.0</v>
+        <v>247289910.0</v>
       </c>
       <c r="AP6">
+        <v>246264487.0</v>
+      </c>
+      <c r="AQ6">
         <v>34771874.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
-        <v>17779110.0</v>
+        <v>234829942.0</v>
       </c>
       <c r="AS6">
-        <v>32024386.0</v>
+        <v>250305105.0</v>
       </c>
       <c r="AT6">
+        <v>269765597.0</v>
+      </c>
+      <c r="AU6">
         <v>35597288.0</v>
       </c>
-      <c r="AU6">
-[...1 lines deleted...]
-      </c>
       <c r="AV6">
-        <v>36402959.0</v>
+        <v>207459298.0</v>
       </c>
       <c r="AW6">
-        <v>50514718.0</v>
+        <v>292292712.0</v>
       </c>
       <c r="AX6">
-        <v>18556408.0</v>
+        <v>331746376.0</v>
       </c>
       <c r="AY6">
-        <v>20261036.0</v>
+        <v>289170125.0</v>
       </c>
       <c r="AZ6">
-        <v>31843581.0</v>
+        <v>303153796.0</v>
       </c>
       <c r="BA6">
+        <v>310875091.0</v>
+      </c>
+      <c r="BB6">
         <v>48340621.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>41414971.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>7345481.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>22440894.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>38825482.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>56869224.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>28593044.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-3911744.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>38431266.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>42797598.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>29757063.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>19998628.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5443424.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>35656194.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>23900546.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>26361074.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>29504702.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1992584.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-97234977.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>31114554.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>72654444.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>78986528.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>57702713.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>250163210.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>74497901.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>53457355.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>61841316.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>74626753.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>76159777.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>50923743.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>48920327.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>71418366.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>69922622.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>39310101.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>42518431.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>43581680.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>40900858.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>35194628.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>32254159.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>36320561.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>37267265.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>28083073.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>23550090.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>33081540.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>37703209.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>29908284.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>36495622.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>38292330.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>42923438.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>36444224.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>38221026.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>40600595.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>38858182.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>37096612.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>32818847.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>36227789.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>35947713.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>29624844.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -24528,144 +24663,145 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>-66327000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>32140000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-11523000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>618488000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-187325000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>195122000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
+        <v>0.0</v>
+      </c>
+      <c r="P8">
         <v>71478000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>233582000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>3902000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>9345000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-36746000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-24078000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1639000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>31965000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-15051000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-80092000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-55313000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>30188000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-60745000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>38216000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>72820000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>59369000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>4923000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -24844,1471 +24980,1488 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>1617990000.0</v>
+      </c>
+      <c r="C9">
         <v>1320212000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1122357116.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1425639000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1401061000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1123993000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1112942000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1332934000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1547911000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1327191000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1273907000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1489860000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1557584000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1289672000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1208034000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1205313000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1259528000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1149125000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1044768000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1193507000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1285706000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1094031000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1105000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1174318000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>930815000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>964000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>962000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1156672000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1141197000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>972000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1012296498.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1277165000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>65563815.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>58614067.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>44027745.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>69091402.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>70447807.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>57349050.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>41077527.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>64920977.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>69169717.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>60314487.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>61947076.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>71972686.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>79224262.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>67009744.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>67409746.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>100316979.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>102524250.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>76529408.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>98504594.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>98750700.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>92001020.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>75302808.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>84804486.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>95372286.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>84018677.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>74325104.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>71761012.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>77988206.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>97718085.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>82009280.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>77917390.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>88890125.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>85324123.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>68583230.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>56611975.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>95877496.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>91825033.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>72626256.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>317629943.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>163929900.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>204490750.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>150986538.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>172125940.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>498727707.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>161631147.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>135316154.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>147953834.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>158738228.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>155017494.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>129436138.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>131062465.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>167523164.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>166573967.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>93479907.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>87474886.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>79344269.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>75936612.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>69522993.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>71217691.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>70989691.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>75238528.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>61692337.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>62251648.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>71159118.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>74313591.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>65932815.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>71528441.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>71789639.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>74273126.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>64861762.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>106542288.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>59101100.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>57628110.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>54532045.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>92303194.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>52282842.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>51554197.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>44979008.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>495414000.0</v>
+      </c>
+      <c r="C10">
         <v>325329000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-172131631.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>360777000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>428724000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>175851000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>185671000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>197883000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>326374000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>273261000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>221579000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>338496000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>500258000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>350520000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-135982000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>325225000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>333119000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>247638000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>133464000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-240784000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>328753000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>708540000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>70000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1465636000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>52773000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>66000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-161000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>190160000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>144343000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>52000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-25135478.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>243096000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21168503.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4735803.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2482115.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>15882279.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10324096.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>14029292.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8891473.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>17130354.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12783191.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5298061.3</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2596143.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-241998.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>12518633.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1935157.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-17568960.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5213221.2</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>17004398.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-13032956.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-12278039.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>868058.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2947066.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-12503315.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-16180405.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-5906642.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-9689547.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4630028.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9634150.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-28074057.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-24645974.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-16196744.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-29467325.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-6959745.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-18077236.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-21341233.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-33101592.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6381029.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>13671558.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-17320271.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-144202433.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>14393970.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>50006221.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>53289866.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>65138137.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>203247188.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>68152070.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>44039629.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>51190869.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>89466392.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>60589067.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>55699347.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>26401106.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>72597938.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>78059461.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>45300434.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>38338220.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>35691048.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>24573023.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>31752062.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10310645.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>14660612.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>33605443.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8502356.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>15789556.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1891188.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>7964913.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>29490180.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>27773747.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>13106269.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>49475825.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>34953664.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>24215749.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>29224309.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>26536443.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>28365392.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>16591654.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>25531086.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>25587157.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>29783152.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B11">
+        <v>139729000.0</v>
+      </c>
+      <c r="C11">
         <v>93929000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>113815721.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>120868000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>100076000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>51762000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-54827000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-18568000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>104118000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>36367000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>670743000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>214911000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>206638000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>130694000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>37927000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>50521000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>68560000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>51992000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-89679000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>97660000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>55894000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>72859000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-19000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-19352000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>39816000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>50000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>35991000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>53243000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>62000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>38166048.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>84511000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2452314.2</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2855122.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4973677.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1518795.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-5228595.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2565529.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1513952.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2160730.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2063739.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2458822.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-3818724.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1802361.8</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>5112995.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6735920.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-7015449.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>10724542.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>9459898.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>8420015.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>6202499.8</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>10463553.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>11089759.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>9489396.5</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>14848676.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>9765693.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3884293.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>6997030.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>51972071.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>19917476.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-1084205.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>7518401.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>18988188.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>654452.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2639764.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>7203404.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-44528321.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-1856764.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>602438.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-12966570.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-146083937.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1330600.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>8189491.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>8680810.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6227894.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>34552981.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>11581774.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>7497573.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>10565348.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>13956791.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>9451895.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>8689010.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>5508098.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>9418973.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>9835503.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>5949971.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>5145597.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4227343.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2884879.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>3864006.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1307599.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>2076000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>4077282.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>893588.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>456326.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>347454.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1129087.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>3353898.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2061924.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2629552.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>6287357.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>4563354.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>487445.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>4739605.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>5304335.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>4245057.1</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>377919.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2037253.6</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>2205467.2</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1794278.4</v>
       </c>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B12">
+        <v>101697000.0</v>
+      </c>
+      <c r="C12">
         <v>102751000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>152407241.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>110309154.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>144483000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>136351000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>125888000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>165127000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>133421000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>140923000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>167239808.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>155075366.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>136432000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>158086690.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>136408000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>96331106.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>117127603.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>133759999.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>148436049.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>143178676.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>153730000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>244000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>193263615.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>248308000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>180661000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>184778000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>200880000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>166695000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>170035000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>203816000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>186829000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>154765597.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>155898959.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>190618139.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>148278871.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>261064157.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>286077368.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>275510894.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>181198942.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>310906382.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>336501545.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>279269254.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>251397565.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>304092200.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>307892108.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>337421485.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>218965520.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>419579830.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>435103837.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>412283458.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>417995209.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>406768046.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>334900456.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>377171699.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>319843244.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>371465225.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>329715275.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>355850752.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>258985357.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>338139863.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>351625964.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>350937683.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>350475211.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>338539066.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>306216076.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>324703082.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>330830072.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>272093405.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>213516655.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>211377858.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>555500820.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>286837290.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2400162304.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>271227000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3299219901.21</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3083058577.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1201576101.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>103984000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1393550075.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1241239575.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1336799703.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1287677880.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1287677880.9</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>142296000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1645513124.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1164107657.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1164107657.09</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>87870000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>962640956.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1173306959.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1173306959.68</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1027875132.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>98629000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>940819930.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>940819930.68</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>902619782.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>827095815.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>657125892.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1228782744.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>925931640.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>975728850.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>1116522638.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>1228782744.06</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>1020820509.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>113990000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>1138551902.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>1139784504.0</v>
       </c>
-      <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>1176982606.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B13">
+        <v>13092000.0</v>
+      </c>
+      <c r="C13">
         <v>14831000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>19783000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>12196000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6170000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8328000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11042000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8025000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3427000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>9909000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>12770000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>11119000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9429000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6852000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>14302000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>66949000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>98846000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>93667000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10424000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>80580000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6259000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3229000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>191935000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>162145000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>103320000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>99555000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>134390000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>106914000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>135234000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -26344,1180 +26497,1188 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B14">
+        <v>-8831000.0</v>
+      </c>
+      <c r="C14">
         <v>-6447000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5629000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-8349000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>893000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-7739000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-5238000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2758000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-8195000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-4091000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1249000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-8637000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-14666000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5619000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3364000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-14195000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-5632000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-9729000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-9449000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1802000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>451649000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>889209000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>877000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1406491000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1425281000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1390974000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1503000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1501334000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1542739000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1568488000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30883000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>29308632000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30812468000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>13106000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12278000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>25259000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13592000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21022000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5868000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>16611000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20504000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>13930000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13306000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9897000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>15471000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15534000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>34919000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>39860000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>21942000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>16738000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>21278000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>28686000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>27738000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>15671000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>38621000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5734000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>6945000.0</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
         <v>-1390000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1390000.0</v>
       </c>
-      <c r="BJ14">
-[...1 lines deleted...]
-      </c>
       <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
         <v>-850000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3031000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5374000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>702000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>5798000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>12582000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5341000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2983000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3253000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>-21011000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>21011000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4804000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>39312000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>37358000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>33480000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>12155000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>41406000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>21591000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>33634000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>13652000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>9807000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>23547000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>18665000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3024000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>14724000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>6183000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>9217000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>6886000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>3382000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>15959000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>10801000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>267000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>2515000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>16940000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>-20202000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>20202000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>24925000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>14986000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>60230000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>53409000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>41188000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>11542000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>9074000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>16171000.0</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B15">
+        <v>346639000.0</v>
+      </c>
+      <c r="C15">
         <v>227656000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-352814496.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>263699000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>318018000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>733959000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>48500000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>405717000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>230388000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>254396000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-441165000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>125873000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>271845000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>225446000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-99497000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>494091000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>265322000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>198084000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>194691000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-376167000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>269942000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>664533000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>70000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1535418000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-43705000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>42000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-238000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>187372000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>154554000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>39000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-65784845.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>168913000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>18856289.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1109366.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-8828125.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>15799548.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>16333071.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>19041461.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>8385314.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>14426284.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>10880163.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2112415.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8136204.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2565410.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>7105134.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-9789363.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-10251350.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-7751351.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>5852927.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-22736246.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-20148528.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-11829438.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-10273502.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-23260574.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-36367434.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-16094647.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-14002754.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-2348653.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-40012673.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-48337196.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-24940160.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-23510034.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-47894485.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-7236008.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-23157575.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-28603681.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-15283721.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>8785033.3</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>14323624.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>209266.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-2128004.5</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>16997084.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>43190343.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>44540067.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>52387329.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>169468807.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>56547454.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>36234845.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>39534383.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>76054458.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>51175365.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>46265645.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>24178917.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>62498400.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>68175571.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>39640581.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>33603881.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>31784891.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>21521680.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>27888056.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>9003045.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>12584610.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>29528160.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>7608768.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>15333230.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1543733.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>6835826.9</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>26136281.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>35913323.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>9984785.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>38099072.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>25840879.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>23728303.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>24484704.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>21232107.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>24120335.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>16213735.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>23493832.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>23381690.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>27988874.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-355519000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>263699000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>318020000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>733957000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>48309000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>405716000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>125872000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>271845000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>225447000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-99142000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>494091000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>265320000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>198084000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>194805000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-376165000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>269941000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>664532000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>69954000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1535419000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-43705000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>42169000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-236763000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>187376000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>154554000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38836000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-681148000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3280915000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7445896000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>24514000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15026495000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>288505000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>267963000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>202220000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>167968000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>263556000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>172675000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>39235000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>89186000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-105087000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>105087000.0</v>
       </c>
-      <c r="AT16">
-[...1 lines deleted...]
-      </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-6619000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-71263000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>71263000.0</v>
       </c>
-      <c r="AX16">
-[...1 lines deleted...]
-      </c>
       <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
         <v>-10834000000.0</v>
       </c>
-      <c r="AZ16">
-[...1 lines deleted...]
-      </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>133929000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>120115000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>178541000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2794000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-37558000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>202249000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>441007000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>470119000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>571063000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>797803000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>622575000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>400080000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>428411000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>858847000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>585658000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>505157000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>254506000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>681229000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>730327000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>443930000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>374223000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>374051000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>246015000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>311279000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>100243000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>136215000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>310895000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>81419000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>162230000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>11582000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>64536000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>279676000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>384491000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>105202000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>413401000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>276515000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>253599000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>266282000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>221541000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>258104000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B17">
+        <v>355685000.0</v>
+      </c>
+      <c r="C17">
         <v>231400000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-294820000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>239909000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>328649000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>123209000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>240873000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>213353000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>258500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>258486000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-442249000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>134509000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>286511000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>219827000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-173983000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>274704000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>267051000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>198469000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>240999000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-353890000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>278318000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>640429000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>89000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1445052000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>13690000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>17000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-172000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>182102000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>91100000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-10000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-668606000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>3380826000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7592707000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>739073000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>13607032000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2537552000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-6986908000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4022324000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>14491000000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>1096000000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-5770000000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>-9708000000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -27636,147 +27797,152 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>-114595000.0</v>
+      </c>
+      <c r="C18">
         <v>-112613000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-112605000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-120921000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-136647000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-128023000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-139070000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-133460000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-129994000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-131014000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-144491000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-119418000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-127003000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-148965000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-134888000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-37923000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-100850000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-115542000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-138461000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-126216000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-147471000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-241233000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-244000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-244627000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-176666000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-180000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-194000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-205910000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-164359000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-200000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -27812,54 +27978,55 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -27926,87 +28093,86 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -28188,423 +28354,427 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B21">
+        <v>680644000.0</v>
+      </c>
+      <c r="C21">
         <v>452689000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>491351121.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>547329000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>491334000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>245877000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>392605000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>399322000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>627890000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>402140000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>283248000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>484838000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>616060000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>443196000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-99357000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>350685000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>457819000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>384853000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>264680000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-109884000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>495675000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>969017000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>320000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1184233000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>208243000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>217000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>39000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>349207000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>331690000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>238000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>128607800.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>440261000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>23510924.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>18896867.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1254611.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>27025790.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>27119267.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>27789509.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>15853218.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>26094934.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>26382511.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>20185181.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>16539730.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>20409199.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>30015915.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>22217181.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2244630.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>28860948.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>39905367.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>17843360.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>16845651.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>27354302.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>24926652.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>18199851.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4156507.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>19490054.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>26928324.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>17596554.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>16396256.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>16404814.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>21856342.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>8239828.5</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>11472212.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>23051118.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>22271980.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>5071248.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3482874.4</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>29852713.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>29442590.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>22363591.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>105419910.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>69514349.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>87397022.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>61984340.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>57702713.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>218072847.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>74497901.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>50525184.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>61841316.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>74626753.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>76159777.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>50923743.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>48920327.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>71418366.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>69922622.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>39310101.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>42518431.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>43581768.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>40900858.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>35194628.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>32254159.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>36320561.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>37267265.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>28083073.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>23550090.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>33081540.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>37703209.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>29908284.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>36495809.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>38292330.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>42923438.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>36444317.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>38221026.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>40600595.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>38858182.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>37096612.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>32818847.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>36227789.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>35947713.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>29624844.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -28786,390 +28956,396 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>3912772000.0</v>
+      </c>
+      <c r="C23">
         <v>3566405000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3672154975.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3698092000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3634379000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3368341000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3418568000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3655706000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3728770000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3540353000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3742992000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3879035000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3866798000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3592605000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3968055000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3604880000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3570298000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3339767000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3248429000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3802930000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3325284000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2405063000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3217000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4608721000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2694355000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2859000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2899000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3027867000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3068687000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2856000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2886882323.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3195949000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>162211469.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>164152191.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>125594697.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>193236291.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>202029476.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>150329938.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>91936711.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>149438553.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>164179395.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>165335289.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>162641348.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>191090645.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>201639798.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>195909585.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>188507791.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>265598920.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>280031748.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>260906992.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>289513828.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>278696482.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>261041715.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>256840431.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>273101846.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>290187728.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>252366173.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>258969654.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>252452530.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>247065741.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>324958862.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>279941984.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>290747373.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>282166038.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>262244936.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>249435911.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>214483198.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>276447599.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>268258146.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>231328346.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>922918730.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>422046692.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>529944367.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>449666779.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>500354997.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1233712437.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>379825563.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>338982377.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>383522232.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>348337017.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>331724336.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>308897281.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>330411570.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>326718835.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>337267067.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>191538220.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>159901873.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>136582716.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>128855199.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>126873414.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>135770770.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>128299022.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>140022886.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>121126875.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>125959932.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>127735333.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>125043728.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>116910414.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>127347414.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>125993761.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>126749134.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>111344226.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>106587706.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>89667661.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>88280272.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>86735698.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>86488611.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>79583723.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>76032547.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>74985884.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29236,303 +29412,305 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B25">
+        <v>68963000.0</v>
+      </c>
+      <c r="C25">
         <v>68236000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>64304000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>61809000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>59717000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>58256000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>59824000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>56389000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>56968000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>56966000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>56755000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>54773000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>52430000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>52682000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>49806000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>48514000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>50061000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>45864000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>42158000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>47819000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>278000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>293000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>275000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>276000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>273000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>241000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>291000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>258000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>255000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>46673553.37</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>158845533.75</v>
       </c>
-      <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>158980546.05</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>232289920.99</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>226059037.45</v>
       </c>
-      <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>257694397.98</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>288559071.03</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25">
         <v>325382737.39</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>329751904.67</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
-      <c r="BI25">
+      <c r="BI25"/>
+      <c r="BJ25">
         <v>385359569.66</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>350517197.88</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>382333022.01</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
-      <c r="BN25">
+      <c r="BN25"/>
+      <c r="BO25">
         <v>378461065.29</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>413738711.72</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>162000000.0</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>162000000.0</v>
+      </c>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>2479109200.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>146000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>2241074000.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>2241074000.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>115000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>110000000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>38000000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -29714,687 +29892,698 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B27">
+        <v>547772000.0</v>
+      </c>
+      <c r="C27">
         <v>509984000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>103606000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>533167000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>544717000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>482142000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>325895000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>552743000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>587845000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>552145000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>283760000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>580681000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>572482000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>526309000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1577643000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>543977000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>549732000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>483934000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1453605000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>495495000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>500334000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>445629000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>468000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>434714000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>398000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>445000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>542000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>415000000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>428000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>620136329.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>740228120.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>37266996.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
-[...1 lines deleted...]
-      </c>
+      <c r="AL27"/>
       <c r="AM27">
         <v>302903739.87</v>
       </c>
-      <c r="AN27"/>
+      <c r="AN27">
+        <v>302903739.87</v>
+      </c>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>17452657.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>302903739.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
-[...1 lines deleted...]
-      </c>
+      <c r="AT27"/>
       <c r="AU27">
         <v>19831000000.0</v>
       </c>
-      <c r="AV27"/>
+      <c r="AV27">
+        <v>19831000000.0</v>
+      </c>
       <c r="AW27"/>
-      <c r="AX27">
-[...1 lines deleted...]
-      </c>
+      <c r="AX27"/>
       <c r="AY27">
         <v>17863725871.11</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="AZ27">
+        <v>17863725871.11</v>
+      </c>
+      <c r="BA27"/>
+      <c r="BB27">
         <v>23919308.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>25146005.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>310468786.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
-[...1 lines deleted...]
-      </c>
+      <c r="BF27"/>
       <c r="BG27">
         <v>8500000.0</v>
       </c>
-      <c r="BH27"/>
+      <c r="BH27">
+        <v>8500000.0</v>
+      </c>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
-[...1 lines deleted...]
-      </c>
+      <c r="BN27"/>
       <c r="BO27">
         <v>13678000000.0</v>
       </c>
       <c r="BP27">
         <v>13678000000.0</v>
       </c>
-      <c r="BQ27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ27">
+        <v>13678000000.0</v>
+      </c>
+      <c r="BR27"/>
       <c r="BS27">
         <v>15320000000.0</v>
       </c>
-      <c r="BT27"/>
+      <c r="BT27">
+        <v>15320000000.0</v>
+      </c>
       <c r="BU27"/>
-      <c r="BV27">
-[...1 lines deleted...]
-      </c>
+      <c r="BV27"/>
       <c r="BW27">
         <v>13405000000.0</v>
       </c>
-      <c r="BX27"/>
+      <c r="BX27">
+        <v>13405000000.0</v>
+      </c>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B28">
+        <v>320611000.0</v>
+      </c>
+      <c r="C28">
         <v>289303000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>802023000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>283334000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>305293000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>293579000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2435475000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>296379000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>298385000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>300186000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2364554000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>300222000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>286537000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>275726000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>487771000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>249403000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>230805000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>215021000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>430592000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>202168000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>218421000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>199695000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>286000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>238496000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>255000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>259000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>166000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>393000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>775224000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>253000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>164095074.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15407664000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16127516000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>160834262.74</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8097246.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>757348000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>784388000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>391011712.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>391011712.39</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>667678000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>700074000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22529247.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>391011712.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>650328000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>753951000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>674275000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>596223000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>822782000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>841162000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>836108541.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>836108541.47</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>808571000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>35354085.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>30338202.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>374574992.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>866827000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>767390000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>764802637.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>764802637.26</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>556292000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>899251000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>798844000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>815257000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>838112000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>833628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14371978636.35</v>
       </c>
       <c r="BO28">
         <v>14371978636.35</v>
       </c>
       <c r="BP28">
+        <v>14371978636.35</v>
+      </c>
+      <c r="BQ28">
         <v>14371978636.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>864024000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>17829883626.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>17829883626.15</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1112034000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1194293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14651166000.0</v>
       </c>
       <c r="BW28">
         <v>14651166000.0</v>
       </c>
       <c r="BX28">
+        <v>14651166000.0</v>
+      </c>
+      <c r="BY28">
         <v>1110483000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>968149000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>936203000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>937825000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>965329000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>907001000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>860478000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>862666000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1049592000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1037950000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>609352000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>522832000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>427407000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>403098000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>385456000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>427444000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>381126000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>408481000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>362077000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>409917000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>399933000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>382572000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>388221000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>372531000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>383129000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>341749000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>304087000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>826316000.0</v>
       </c>
-      <c r="CZ28">
-[...1 lines deleted...]
-      </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
         <v>0.0</v>
       </c>
-      <c r="DC28"/>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
+      <c r="DG28"/>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>139729000.0</v>
+      </c>
+      <c r="C29">
         <v>93929000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>112470000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>120868000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>100076000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>51308000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-54788000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-18658000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>106874000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>43910000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>693305000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>219388000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>206916000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>130694000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>37992000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>50521000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>68625000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>52140000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-81408000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>100523000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>58410000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>74747000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-18144000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-19351000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>39817000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>50027000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10556000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>35991000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>53243000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>62000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30430,1044 +30619,1054 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>937346000.0</v>
+      </c>
+      <c r="C30">
         <v>867523000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>631005999.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>878310000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>909727000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>878115000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>720337000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>933612000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>920021000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>925051000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>990659000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1005022000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>941525000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>846476000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1307391000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>854628000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>801709000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>764272000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>780088000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1303392000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>790031000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>125015000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>785000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2358551000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>722572000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>747000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>923000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>807466000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>809507000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>734000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>883688751.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>836905000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>42052890.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>39717199.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>42773133.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>69091402.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>70447807.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>29559537.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25224306.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>38826040.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>42787203.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>40129306.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>45407342.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>51563487.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>49208342.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>44792563.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>65165116.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>71456031.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>62618882.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>58686053.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>81658943.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>71396397.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>67074367.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>57102956.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>80647978.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>75882232.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>57090352.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>56728550.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>55364756.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>61583391.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>75861742.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>73769451.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>66445178.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>65839006.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>63052143.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>63511981.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>53129101.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>66024782.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>62382443.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>50262665.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>212210033.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>94415551.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>117093727.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>89002197.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>114423226.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>280654860.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>87133246.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>84790969.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>86112518.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>84111475.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>78857717.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>78512395.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>82142138.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>96104798.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>96651344.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>54169805.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>44956455.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>35762501.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>35035753.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>34328365.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>38963532.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>34669129.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>37971263.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>33609264.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>38701557.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>38077578.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>36610381.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>36024531.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>35032631.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>33497308.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>31349688.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>28417444.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>68321261.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>18500505.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>18769927.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>17435433.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>59484347.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>16055053.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>15606484.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>15354163.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B31">
+        <v>-185230000.0</v>
+      </c>
+      <c r="C31">
         <v>-127360000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-663482752.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-186552000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-62610000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-70026000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-206934000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-201439000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-301516000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-128879000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-61669000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-146342000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-115802000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-92676000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-36625000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-25460000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-124700000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-137215000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-131216000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-130900000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-166922000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-260477000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-250000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-281403000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-155470000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-151000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-200000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-159047000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-187347000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-186000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-153743279.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-197165000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2342421.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-14161064.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3736727.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-11143510.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-16795170.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-13760217.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6961745.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-8964580.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-13599320.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-14887119.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-13943587.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-20651197.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-17497282.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-24152338.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-19813590.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-23647727.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-22900969.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-30876316.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-29123690.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-26486244.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-21979586.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-30703167.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-20336912.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-25396697.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-36617872.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-12966525.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-6762105.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-44478872.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-46502316.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-24436572.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-40939537.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-30010863.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-40349217.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-26412482.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-36584466.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-23471683.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-15771032.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-39683862.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-249622343.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-55120378.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-37390801.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-8694474.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>7435423.1</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-14825658.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-6345830.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-6485555.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-10650446.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>14839639.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-15570709.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>4775603.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-22519220.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>1179571.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>8136839.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>5990332.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-4180210.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-7890719.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-16327834.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-3442566.2</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-21943513.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-21659949.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-3661822.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-19580717.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-7760534.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-31190352.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-29738295.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-418104.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-8722062.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-25186061.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>6552386.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-1490652.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-14005277.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-11376285.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-12321739.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-8731220.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-16227192.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-10696702.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-10360555.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>158307.0</v>
       </c>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B32">
+        <v>4593416000.0</v>
+      </c>
+      <c r="C32">
         <v>4019094000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4163506096.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4245421000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4125713000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3614218000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3811173000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4055028000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4356660000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3942493000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4026240000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4363873000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4482858000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4035801000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3868698000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3955565000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4028117000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3724620000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3513109000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3693046000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3820959000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3374080000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3537000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3424488000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2902598000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3076000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2938000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3377074000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3400377000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3094000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3015490123.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3636210000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>185722393.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>183049058.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>126849308.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>193236291.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>202029476.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>178119448.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>107789930.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>175533488.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>190561906.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>185520471.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>179181079.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>211499845.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>231655714.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>218126767.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>190752421.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>294459869.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>319937115.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>278750352.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>306359479.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>306050785.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>285968368.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>275040283.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>277258354.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>309677782.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>279294498.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>276566208.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>268848786.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>263470556.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>346815204.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>288181813.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>302219585.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>305217157.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>284516916.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>254507160.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>217966072.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>306300313.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>297700737.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>253691937.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1028338640.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>491561042.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>617341390.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>511651120.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>558057711.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1451785285.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>454323465.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>389507562.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>445363548.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>422963771.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>407884113.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>359821025.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>379331897.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>398137202.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>407189689.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>230848322.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>202420304.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>180164484.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>169756057.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>162068042.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>168024929.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>164619583.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>177290152.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>149209948.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>149510023.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>160816874.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>162746938.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>146818699.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>163843223.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>164286092.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>169672572.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>147788543.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>144808733.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>130268256.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>127138455.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>123832310.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>119307458.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>115811512.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>111980260.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>104610729.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -31556,51 +31755,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B2">
         <v>863933772.0</v>
       </c>
       <c r="C2">
         <v>624000000.0</v>
       </c>
       <c r="D2">
         <v>495000000.0</v>
       </c>
       <c r="E2">
         <v>613000000.0</v>
       </c>
       <c r="F2">
         <v>950000000.0</v>
       </c>
       <c r="G2">
         <v>788000000.0</v>
       </c>
       <c r="H2">
         <v>309000000.0</v>
       </c>
       <c r="I2">
         <v>699169402.0</v>
       </c>
@@ -31651,51 +31850,51 @@
       </c>
       <c r="Y2">
         <v>412794000.0</v>
       </c>
       <c r="Z2">
         <v>320404000.0</v>
       </c>
       <c r="AA2">
         <v>330447000.0</v>
       </c>
       <c r="AB2">
         <v>426203000.0</v>
       </c>
       <c r="AC2">
         <v>390100000.0</v>
       </c>
       <c r="AD2">
         <v>425560903.0</v>
       </c>
       <c r="AE2">
         <v>473675960.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B3">
         <v>1054380782</v>
       </c>
       <c r="C3">
         <v>1296000000</v>
       </c>
       <c r="D3">
         <v>865000000</v>
       </c>
       <c r="E3">
         <v>755000000</v>
       </c>
       <c r="F3">
         <v>993000000</v>
       </c>
       <c r="G3">
         <v>538000000</v>
       </c>
       <c r="H3">
         <v>767000000</v>
       </c>
       <c r="I3">
         <v>776357378.8</v>
       </c>
@@ -31746,125 +31945,125 @@
       </c>
       <c r="Y3">
         <v>423672000</v>
       </c>
       <c r="Z3">
         <v>511460000</v>
       </c>
       <c r="AA3">
         <v>398477000</v>
       </c>
       <c r="AB3">
         <v>267263000</v>
       </c>
       <c r="AC3">
         <v>579800000</v>
       </c>
       <c r="AD3">
         <v>335039072.19</v>
       </c>
       <c r="AE3">
         <v>241827246.75</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B6">
         <v>958461292.0</v>
       </c>
       <c r="C6">
         <v>240000000.0</v>
       </c>
       <c r="D6">
         <v>129000000.0</v>
       </c>
       <c r="E6">
         <v>-118000000.0</v>
       </c>
       <c r="F6">
         <v>-337000000.0</v>
       </c>
       <c r="G6">
         <v>162000000.0</v>
       </c>
       <c r="H6">
         <v>479000000.0</v>
       </c>
       <c r="I6">
         <v>-390417497.0</v>
       </c>
@@ -31915,51 +32114,51 @@
       </c>
       <c r="Y6">
         <v>-51916000.0</v>
       </c>
       <c r="Z6">
         <v>108566000.0</v>
       </c>
       <c r="AA6">
         <v>-22208000.0</v>
       </c>
       <c r="AB6">
         <v>-98086000.0</v>
       </c>
       <c r="AC6">
         <v>16700000.0</v>
       </c>
       <c r="AD6">
         <v>-44844208.0</v>
       </c>
       <c r="AE6">
         <v>-37871324.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B7">
         <v>-20401473.0</v>
       </c>
       <c r="C7">
         <v>231000000.0</v>
       </c>
       <c r="D7">
         <v>237000000.0</v>
       </c>
       <c r="E7">
         <v>-390000000.0</v>
       </c>
       <c r="F7">
         <v>-143000000.0</v>
       </c>
       <c r="G7">
         <v>179000000.0</v>
       </c>
       <c r="H7">
         <v>98000000.0</v>
       </c>
       <c r="I7">
         <v>-54036671.67</v>
       </c>
@@ -32010,88 +32209,88 @@
       </c>
       <c r="Y7">
         <v>382326000.0</v>
       </c>
       <c r="Z7">
         <v>204313000.0</v>
       </c>
       <c r="AA7">
         <v>106665000.0</v>
       </c>
       <c r="AB7">
         <v>6984000.0</v>
       </c>
       <c r="AC7">
         <v>-32600000.0</v>
       </c>
       <c r="AD7">
         <v>-15965145.13</v>
       </c>
       <c r="AE7">
         <v>96150523.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B9">
         <v>22676775.0</v>
       </c>
       <c r="C9">
         <v>11000000.0</v>
       </c>
       <c r="D9">
         <v>-27000000.0</v>
       </c>
       <c r="E9">
         <v>-231000000.0</v>
       </c>
       <c r="F9">
         <v>-20000000.0</v>
       </c>
       <c r="G9">
         <v>25000000.0</v>
       </c>
       <c r="H9">
         <v>-8000000.0</v>
       </c>
       <c r="I9">
         <v>10532571.0</v>
       </c>
@@ -32122,51 +32321,51 @@
       <c r="R9">
         <v>308774075.0</v>
       </c>
       <c r="S9">
         <v>328729281.0</v>
       </c>
       <c r="T9">
         <v>2837000000.0</v>
       </c>
       <c r="U9">
         <v>298347000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B10">
         <v>87762653.0</v>
       </c>
       <c r="C10">
         <v>196000000.0</v>
       </c>
       <c r="D10">
         <v>68000000.0</v>
       </c>
       <c r="E10">
         <v>-464000000.0</v>
       </c>
       <c r="F10">
         <v>-341000000.0</v>
       </c>
       <c r="G10">
         <v>24000000.0</v>
       </c>
       <c r="H10">
         <v>96000000.0</v>
       </c>
       <c r="I10">
         <v>-151119505.51</v>
       </c>
@@ -32217,51 +32416,51 @@
       </c>
       <c r="Y10">
         <v>-31662000.0</v>
       </c>
       <c r="Z10">
         <v>57909000.0</v>
       </c>
       <c r="AA10">
         <v>17202000.0</v>
       </c>
       <c r="AB10">
         <v>10424000.0</v>
       </c>
       <c r="AC10">
         <v>-52200000.0</v>
       </c>
       <c r="AD10">
         <v>-27566608.78</v>
       </c>
       <c r="AE10">
         <v>-80150396.95</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>290000000.0</v>
       </c>
       <c r="F11">
         <v>290000000.0</v>
       </c>
       <c r="G11">
         <v>20000000.0</v>
       </c>
       <c r="H11">
         <v>-41000000.0</v>
       </c>
       <c r="I11">
         <v>231000000.0</v>
       </c>
       <c r="J11">
         <v>286000000.0</v>
       </c>
       <c r="K11">
         <v>13729000000.0</v>
       </c>
@@ -32272,51 +32471,51 @@
         <v>3807000000.0</v>
       </c>
       <c r="N11">
         <v>861000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-113000000.0</v>
       </c>
       <c r="F12">
         <v>118000000.0</v>
       </c>
       <c r="G12">
         <v>1731000000.0</v>
       </c>
       <c r="H12">
         <v>67000000.0</v>
       </c>
       <c r="I12">
         <v>112000000.0</v>
       </c>
       <c r="J12">
         <v>-341000000.0</v>
       </c>
       <c r="K12">
         <v>-1813000000.0</v>
       </c>
@@ -32327,51 +32526,51 @@
         <v>3597000000.0</v>
       </c>
       <c r="N12">
         <v>2174000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-8000000.0</v>
       </c>
       <c r="F13">
         <v>-72000000.0</v>
       </c>
       <c r="G13">
         <v>128000000.0</v>
       </c>
       <c r="H13">
         <v>51000000.0</v>
       </c>
       <c r="I13">
         <v>-153000000.0</v>
       </c>
       <c r="J13">
         <v>163000000.0</v>
       </c>
       <c r="K13">
         <v>2913000000.0</v>
       </c>
@@ -32382,51 +32581,51 @@
         <v>3732000000.0</v>
       </c>
       <c r="N13">
         <v>-3232000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B14">
         <v>1295088276.0</v>
       </c>
       <c r="C14">
         <v>1250000000.0</v>
       </c>
       <c r="D14">
         <v>1190000000.0</v>
       </c>
       <c r="E14">
         <v>1072000000.0</v>
       </c>
       <c r="F14">
         <v>1127000000.0</v>
       </c>
       <c r="G14">
         <v>1105000000.0</v>
       </c>
       <c r="H14">
         <v>1045000000.0</v>
       </c>
       <c r="I14">
         <v>817673553.0</v>
       </c>
@@ -32473,51 +32672,51 @@
         <v>857230000.0</v>
       </c>
       <c r="X14">
         <v>825786000.0</v>
       </c>
       <c r="Y14">
         <v>764652000.0</v>
       </c>
       <c r="Z14">
         <v>793818000.0</v>
       </c>
       <c r="AA14">
         <v>489235000.0</v>
       </c>
       <c r="AB14">
         <v>435861000.0</v>
       </c>
       <c r="AC14">
         <v>392900000.0</v>
       </c>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B15">
         <v>127880401.0</v>
       </c>
       <c r="C15">
         <v>233000000.0</v>
       </c>
       <c r="D15">
         <v>120000000.0</v>
       </c>
       <c r="E15">
         <v>51000000.0</v>
       </c>
       <c r="F15">
         <v>24000000.0</v>
       </c>
       <c r="G15">
         <v>24000000.0</v>
       </c>
       <c r="H15">
         <v>150000000.0</v>
       </c>
       <c r="I15">
         <v>150000000.0</v>
       </c>
@@ -32552,51 +32751,51 @@
       <c r="X15">
         <v>352988000.0</v>
       </c>
       <c r="Y15">
         <v>326733000.0</v>
       </c>
       <c r="Z15">
         <v>305028000.0</v>
       </c>
       <c r="AA15">
         <v>229648000.0</v>
       </c>
       <c r="AB15">
         <v>199504000.0</v>
       </c>
       <c r="AC15">
         <v>165900000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15">
         <v>136772308.67</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B16">
         <v>1822395064.0</v>
       </c>
       <c r="C16">
         <v>864000000.0</v>
       </c>
       <c r="D16">
         <v>624000000.0</v>
       </c>
       <c r="E16">
         <v>495000000.0</v>
       </c>
       <c r="F16">
         <v>613000000.0</v>
       </c>
       <c r="G16">
         <v>950000000.0</v>
       </c>
       <c r="H16">
         <v>788000000.0</v>
       </c>
       <c r="I16">
         <v>308751905.0</v>
       </c>
@@ -32647,88 +32846,88 @@
       </c>
       <c r="Y16">
         <v>360878000.0</v>
       </c>
       <c r="Z16">
         <v>428970000.0</v>
       </c>
       <c r="AA16">
         <v>308239000.0</v>
       </c>
       <c r="AB16">
         <v>328117000.0</v>
       </c>
       <c r="AC16">
         <v>406800000.0</v>
       </c>
       <c r="AD16">
         <v>380716695.0</v>
       </c>
       <c r="AE16">
         <v>435804636.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B18">
         <v>1009930130.0</v>
       </c>
       <c r="C18">
         <v>598000000.0</v>
       </c>
       <c r="D18">
         <v>1357000000.0</v>
       </c>
       <c r="E18">
         <v>613000000.0</v>
       </c>
       <c r="F18">
         <v>862000000.0</v>
       </c>
       <c r="G18">
         <v>1056000000.0</v>
       </c>
       <c r="H18">
         <v>586000000.0</v>
       </c>
       <c r="I18">
         <v>574305002.0</v>
       </c>
@@ -32779,51 +32978,51 @@
       </c>
       <c r="Y18">
         <v>1238699000.0</v>
       </c>
       <c r="Z18">
         <v>1851988000.0</v>
       </c>
       <c r="AA18">
         <v>1337895000.0</v>
       </c>
       <c r="AB18">
         <v>1282484000.0</v>
       </c>
       <c r="AC18">
         <v>637600000.0</v>
       </c>
       <c r="AD18">
         <v>932160133.0</v>
       </c>
       <c r="AE18">
         <v>1387380374.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-328000000.0</v>
       </c>
       <c r="D19">
         <v>-1340000000.0</v>
       </c>
       <c r="E19">
         <v>-732000000.0</v>
       </c>
       <c r="F19">
         <v>-285000000.0</v>
       </c>
       <c r="G19">
         <v>88000000.0</v>
       </c>
       <c r="H19">
         <v>-293000000.0</v>
       </c>
       <c r="I19">
         <v>-798185751.82</v>
       </c>
       <c r="J19">
         <v>591089613.03</v>
@@ -32836,86 +33035,86 @@
       </c>
       <c r="M19">
         <v>11000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B21">
         <v>555000000.0</v>
       </c>
       <c r="C21">
         <v>-741000000.0</v>
       </c>
       <c r="D21">
         <v>-184000000.0</v>
       </c>
       <c r="E21">
         <v>-783000000.0</v>
       </c>
       <c r="F21">
         <v>-1365000000.0</v>
       </c>
       <c r="G21">
         <v>-1294000000.0</v>
       </c>
       <c r="H21">
         <v>-282000000.0</v>
       </c>
       <c r="I21">
         <v>-1140000000.0</v>
       </c>
@@ -32932,51 +33131,51 @@
         <v>-12238000000.0</v>
       </c>
       <c r="N21">
         <v>5363000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22">
         <v>396044008.0</v>
       </c>
       <c r="C22">
         <v>939000000.0</v>
       </c>
       <c r="D22">
         <v>182000000.0</v>
       </c>
       <c r="E22">
         <v>858000000.0</v>
       </c>
       <c r="F22">
         <v>788000000.0</v>
       </c>
       <c r="G22">
         <v>-1467000000.0</v>
       </c>
       <c r="H22">
         <v>91000000.0</v>
       </c>
       <c r="I22">
         <v>561940679.0</v>
       </c>
@@ -33027,51 +33226,51 @@
       </c>
       <c r="Y22">
         <v>519870000.0</v>
       </c>
       <c r="Z22">
         <v>1179415000.0</v>
       </c>
       <c r="AA22">
         <v>999836000.0</v>
       </c>
       <c r="AB22">
         <v>977698000.0</v>
       </c>
       <c r="AC22">
         <v>803200000.0</v>
       </c>
       <c r="AD22">
         <v>761592532.0</v>
       </c>
       <c r="AE22">
         <v>1041823436.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B23">
         <v>-1511789727.0</v>
       </c>
       <c r="C23">
         <v>-91000000.0</v>
       </c>
       <c r="D23">
         <v>-296000000.0</v>
       </c>
       <c r="E23">
         <v>-16000000.0</v>
       </c>
       <c r="F23">
         <v>4069000000.0</v>
       </c>
       <c r="G23">
         <v>-93000000.0</v>
       </c>
       <c r="H23">
         <v>-344000000.0</v>
       </c>
       <c r="I23">
         <v>-668000000.0</v>
       </c>
@@ -33122,51 +33321,51 @@
       </c>
       <c r="Y23">
         <v>294350000.0</v>
       </c>
       <c r="Z23">
         <v>-898946000.0</v>
       </c>
       <c r="AA23">
         <v>-450766000.0</v>
       </c>
       <c r="AB23">
         <v>158912000.0</v>
       </c>
       <c r="AC23">
         <v>-306576000.0</v>
       </c>
       <c r="AD23">
         <v>-298666459.88</v>
       </c>
       <c r="AE23">
         <v>-109572561.9</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B24">
         <v>-6953315.0</v>
       </c>
       <c r="C24">
         <v>968000000.0</v>
       </c>
       <c r="D24">
         <v>-457000000.0</v>
       </c>
       <c r="E24">
         <v>115000000.0</v>
       </c>
       <c r="F24">
         <v>586000000.0</v>
       </c>
       <c r="G24">
         <v>625000000.0</v>
       </c>
       <c r="H24">
         <v>5000000.0</v>
       </c>
       <c r="I24">
         <v>2645863.0</v>
       </c>
@@ -33217,51 +33416,51 @@
       </c>
       <c r="Y24">
         <v>-1081403000.0</v>
       </c>
       <c r="Z24">
         <v>-153644000.0</v>
       </c>
       <c r="AA24">
         <v>-844917000.0</v>
       </c>
       <c r="AB24">
         <v>202500000.0</v>
       </c>
       <c r="AC24">
         <v>-139600000.0</v>
       </c>
       <c r="AD24">
         <v>-565650210.87</v>
       </c>
       <c r="AE24">
         <v>-761133566.21</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B25">
         <v>206508741.0</v>
       </c>
       <c r="C25">
         <v>-526000000.0</v>
       </c>
       <c r="D25">
         <v>552000000.0</v>
       </c>
       <c r="E25">
         <v>-224000000.0</v>
       </c>
       <c r="F25">
         <v>740000000.0</v>
       </c>
       <c r="G25">
         <v>1748000000.0</v>
       </c>
       <c r="H25">
         <v>782000000.0</v>
       </c>
       <c r="I25">
         <v>636075737.0</v>
       </c>
@@ -33312,51 +33511,51 @@
       </c>
       <c r="Y25">
         <v>35184000.0</v>
       </c>
       <c r="Z25">
         <v>164564000.0</v>
       </c>
       <c r="AA25">
         <v>82774000.0</v>
       </c>
       <c r="AB25">
         <v>129204000.0</v>
       </c>
       <c r="AC25">
         <v>53900000.0</v>
       </c>
       <c r="AD25">
         <v>521571818.0</v>
       </c>
       <c r="AE25">
         <v>491233661.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B26">
         <v>994500000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-764109000.0</v>
       </c>
       <c r="E26">
         <v>-111000000.0</v>
       </c>
       <c r="F26">
         <v>994453000.0</v>
       </c>
       <c r="G26">
         <v>-83000000.0</v>
       </c>
       <c r="H26">
         <v>-50000000.0</v>
       </c>
       <c r="I26">
         <v>-75000000.0</v>
       </c>
@@ -33383,51 +33582,51 @@
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>-70992000.0</v>
       </c>
       <c r="X26">
         <v>-666000000.0</v>
       </c>
       <c r="Y26">
         <v>-438391000.0</v>
       </c>
       <c r="Z26">
         <v>-22244000.0</v>
       </c>
       <c r="AA26">
         <v>-12610000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>55000000.0</v>
       </c>
       <c r="D27">
         <v>61000000.0</v>
       </c>
       <c r="E27">
         <v>52000000.0</v>
       </c>
       <c r="F27">
         <v>-801000000.0</v>
       </c>
       <c r="G27">
         <v>29000000.0</v>
       </c>
       <c r="H27">
         <v>-825000000.0</v>
       </c>
       <c r="I27">
         <v>-838280758.67</v>
       </c>
       <c r="J27">
         <v>-1133706720.98</v>
@@ -33462,51 +33661,51 @@
       <c r="T27">
         <v>77000000.0</v>
       </c>
       <c r="U27">
         <v>66000000.0</v>
       </c>
       <c r="V27">
         <v>173000000.0</v>
       </c>
       <c r="W27">
         <v>163812000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27">
         <v>35185000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B28">
         <v>-791651616.0</v>
       </c>
       <c r="C28">
         <v>-1253000000.0</v>
       </c>
       <c r="D28">
         <v>-701000000.0</v>
       </c>
       <c r="E28">
         <v>-961000000.0</v>
       </c>
       <c r="F28">
         <v>-1852000000.0</v>
       </c>
       <c r="G28">
         <v>-1520000000.0</v>
       </c>
       <c r="H28">
         <v>-544000000.0</v>
       </c>
       <c r="I28">
         <v>-994335817.05</v>
       </c>
@@ -33557,51 +33756,51 @@
       </c>
       <c r="Y28">
         <v>54111000.0</v>
       </c>
       <c r="Z28">
         <v>-1388391000.0</v>
       </c>
       <c r="AA28">
         <v>2093582000.0</v>
       </c>
       <c r="AB28">
         <v>-589707000.0</v>
       </c>
       <c r="AC28">
         <v>-481200000.0</v>
       </c>
       <c r="AD28">
         <v>-653468618.21</v>
       </c>
       <c r="AE28">
         <v>-216531851.38</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B29">
         <v>2064310912.0</v>
       </c>
       <c r="C29">
         <v>1894000000.0</v>
       </c>
       <c r="D29">
         <v>2222000000.0</v>
       </c>
       <c r="E29">
         <v>1368000000.0</v>
       </c>
       <c r="F29">
         <v>1855000000.0</v>
       </c>
       <c r="G29">
         <v>1594000000.0</v>
       </c>
       <c r="H29">
         <v>1353000000.0</v>
       </c>
       <c r="I29">
         <v>1350662381.0</v>
       </c>
@@ -33652,51 +33851,51 @@
       </c>
       <c r="Y29">
         <v>1662371000.0</v>
       </c>
       <c r="Z29">
         <v>2363448000.0</v>
       </c>
       <c r="AA29">
         <v>1736372000.0</v>
       </c>
       <c r="AB29">
         <v>1549747000.0</v>
       </c>
       <c r="AC29">
         <v>1217400000.0</v>
       </c>
       <c r="AD29">
         <v>1267199206.0</v>
       </c>
       <c r="AE29">
         <v>1629207621.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B30">
         <v>-264361404.0</v>
       </c>
       <c r="C30">
         <v>-328000000.0</v>
       </c>
       <c r="D30">
         <v>-1322000000.0</v>
       </c>
       <c r="E30">
         <v>-640000000.0</v>
       </c>
       <c r="F30">
         <v>-285000000.0</v>
       </c>
       <c r="G30">
         <v>87000000.0</v>
       </c>
       <c r="H30">
         <v>-262000000.0</v>
       </c>
       <c r="I30">
         <v>-798185751.82</v>
       </c>
@@ -33766,1006 +33965,1015 @@
       <c r="AE30">
         <v>-1450547094.32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
       </c>
-      <c r="BJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BK1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
-        <v>173</v>
+        <v>172</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>174</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B2">
+        <v>686998715.0</v>
+      </c>
+      <c r="C2">
         <v>1822036057.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1197762363.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1165471872.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1179153127.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>864000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>422281000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>425454462.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>475689000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>624000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>532512000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>470814494.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>757761501.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>495000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>396813000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>489654010.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>592917128.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1309000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>869248000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1304657000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1308733000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>950000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3453289688.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2831966942.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1386678048.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>788000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>299088049.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>304000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>301000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>309000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>304000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>308261000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>311135000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>698878519.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>452477456.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>417510648.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>438162523.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>560387872.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>594147430.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>616280954.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1279757293.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>885134661.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>456474093.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>477006406.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>931194015.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>824886151.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>995095012.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9423317000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>844690460.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1159579751.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>891660952.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>742813025.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>818125015.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012553455.0</v>
       </c>
       <c r="BC2">
         <v>1012553455.0</v>
       </c>
       <c r="BD2">
+        <v>1012553455.0</v>
+      </c>
+      <c r="BE2">
         <v>1009806602.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1260246141.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>743220165.31</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>656462871.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>702548145.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>838097506.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1467953024.21</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1141534402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>361968504.0</v>
       </c>
       <c r="BM2">
         <v>361968504.0</v>
       </c>
       <c r="BN2">
+        <v>361968504.0</v>
+      </c>
+      <c r="BO2">
         <v>13604000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8666327380.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>8666327380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-121623282110.0</v>
       </c>
       <c r="BT2">
         <v>-121623282110.0</v>
       </c>
       <c r="BU2">
+        <v>-121623282110.0</v>
+      </c>
+      <c r="BV2">
         <v>611488000.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>17045305000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>28952190000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>578837000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>505157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2558215000.0</v>
       </c>
       <c r="CB2">
         <v>-2558215000.0</v>
       </c>
       <c r="CC2">
+        <v>-2558215000.0</v>
+      </c>
+      <c r="CD2">
         <v>732661000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>443930000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11652996775.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>11652996775.98</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>361207000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>311279000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8781679787.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>8781679787.76</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>3749381677.58</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3187189490.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3187189490.87</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>73148000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>279676000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>16528970989.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>-17208117772.65</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>407686000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>276515000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2970977013.45</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>262003000.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>258104000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>251400000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>299500000.0</v>
       </c>
-      <c r="DA2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>125942932</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>348319757</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>267760554</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>243607471</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>194693000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>382966000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>256672247</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>204428000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>158075000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>288700000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>236305241</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>192942829</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>182106000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>259820000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>240147000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>230254563</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>312000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>247935000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>233117000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>185305000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>135000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>220514575</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>90325322</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>100186010</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>143000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>46906000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>207000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>126000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>112000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>105357378.8</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>237461000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>183885000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>181458000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>275255880.94</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>126632018</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>130650522</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>92195743</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3361792000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>173897681</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>150978970</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>95754423.79</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>77331108</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>175271184</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>180496924</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>138715067.33</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>49117162</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>152177883</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>152446509</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>93431624</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>106868920</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>140121935</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>61772391.21</v>
-      </c>
-[...1 lines deleted...]
-        <v>41141577.34</v>
       </c>
       <c r="BC3">
         <v>41141577.34</v>
       </c>
       <c r="BD3">
+        <v>41141577.34</v>
+      </c>
+      <c r="BE3">
         <v>109361778.02</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>38757569.84</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>229231000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>71938378.33</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>41628122.11</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>319323723.71</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>63752000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>38202229</v>
-      </c>
-[...1 lines deleted...]
-        <v>193953270.68</v>
       </c>
       <c r="BM3">
         <v>193953270.68</v>
       </c>
       <c r="BN3">
-        <v>0</v>
+        <v>193953270.68</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
         <v>1536148000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
         <v>1994980000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
         <v>1371730000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
         <v>784814000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
+        <v>0</v>
+      </c>
+      <c r="CG3">
         <v>433468000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
+        <v>0</v>
+      </c>
+      <c r="CK3">
         <v>393861000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
+        <v>0</v>
+      </c>
+      <c r="CO3">
         <v>422168000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
+        <v>0</v>
+      </c>
+      <c r="CS3">
         <v>511544000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
+        <v>0</v>
+      </c>
+      <c r="CW3">
         <v>398354000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
+      <c r="DB3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -34827,54 +35035,55 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -34936,588 +35145,591 @@
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>210</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>-1135037342.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>624632701.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>32290491.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13681255.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>315154000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>441719000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3133751.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-50249000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-148311000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>91488000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>61675614.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-286947007.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>262806000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>98187000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-92862448.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-103263118.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-696000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-256248000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-435409000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4076000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>359000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2503231886.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>621322746.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1445288894.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>599000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>488839297.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-8000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4751905.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3819000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2874000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-387743519.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>247166128.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>32928140.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-20651875.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-122225349.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-36430618.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-22804562.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-663476339.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>389158027.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>430428423.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-20532313.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-454187609.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>104904498.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>10746670988.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-8428221988.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8718349540.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-314889291.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>267918799.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>148847927.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-72519095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-194428440.0</v>
       </c>
       <c r="BC6">
         <v>-194428440.0</v>
       </c>
       <c r="BD6">
+        <v>-194428440.0</v>
+      </c>
+      <c r="BE6">
         <v>-385402426.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-250439539.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6">
+      <c r="BG6"/>
+      <c r="BH6">
         <v>86757294.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-46085274.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-160650946.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6">
+      <c r="BK6"/>
+      <c r="BL6">
         <v>326418622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>715989307.0</v>
       </c>
       <c r="BM6">
         <v>715989307.0</v>
       </c>
-      <c r="BN6"/>
-      <c r="BO6">
+      <c r="BN6">
+        <v>715989307.0</v>
+      </c>
+      <c r="BO6"/>
+      <c r="BP6">
         <v>4937672620.0</v>
       </c>
-      <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
-      <c r="BS6">
-[...1 lines deleted...]
-      </c>
+      <c r="BS6"/>
       <c r="BT6">
         <v>130289609490.0</v>
       </c>
       <c r="BU6">
+        <v>130289609490.0</v>
+      </c>
+      <c r="BV6">
         <v>780124000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>611488000.0</v>
       </c>
-      <c r="BW6"/>
-      <c r="BX6">
+      <c r="BX6"/>
+      <c r="BY6">
         <v>-11906885000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>836399000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>578837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8948445000.0</v>
       </c>
       <c r="CB6">
         <v>8948445000.0</v>
       </c>
-      <c r="CC6"/>
-      <c r="CD6">
+      <c r="CC6">
+        <v>8948445000.0</v>
+      </c>
+      <c r="CD6"/>
+      <c r="CE6">
         <v>732661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7837367589.24</v>
       </c>
       <c r="CF6">
         <v>-7837367589.24</v>
       </c>
-      <c r="CG6"/>
-      <c r="CH6">
+      <c r="CG6">
+        <v>-7837367589.24</v>
+      </c>
+      <c r="CH6"/>
+      <c r="CI6">
         <v>361207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5511321723.6</v>
       </c>
       <c r="CJ6">
         <v>-5511321723.6</v>
       </c>
       <c r="CK6">
+        <v>-5511321723.6</v>
+      </c>
+      <c r="CL6">
         <v>140231000.0</v>
       </c>
-      <c r="CL6"/>
-      <c r="CM6">
+      <c r="CM6"/>
+      <c r="CN6">
         <v>562192186.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>562192186.71</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>16519000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>73148000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-12627471680.64</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>20179094786.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>106844000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>407686000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>276515000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>20179094786.1</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>262003000.0</v>
       </c>
-      <c r="CX6"/>
-      <c r="CY6">
+      <c r="CY6"/>
+      <c r="CZ6">
         <v>258104000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>251400000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>299500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>211</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-453880502.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>533947871.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>129034074.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-194043419.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-489340000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>204107000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>193110546.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-16164000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-254468000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>477046000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>280395201.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-38004145.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-284672000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>267393000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-141588000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-181807011.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-299000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>118444000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-52337000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-209775000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-325000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>424115338.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>185373677.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-286010821.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-348000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>576842000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>23000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-5000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-471000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>366963328.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>88519000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-235274000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-292726000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>642088663.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>146913981.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2474475.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-107462493.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>351337380.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-29342358.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-56651453.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-155593697.7</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>231783380.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-20328850.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-117562992.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-290403957.67</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-19878061.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>46235391.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>64873973.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-218141537.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>121714614.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>36597818.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-260989202.76</v>
-      </c>
-[...1 lines deleted...]
-        <v>-256587115.46</v>
       </c>
       <c r="BC7">
         <v>-256587115.46</v>
       </c>
       <c r="BD7">
+        <v>-256587115.46</v>
+      </c>
+      <c r="BE7">
         <v>-212510513.8</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-301308849.38</v>
       </c>
-      <c r="BF7"/>
-      <c r="BG7">
+      <c r="BG7"/>
+      <c r="BH7">
         <v>-194235670.94</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-315532755.87</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>340489746.0</v>
       </c>
-      <c r="BJ7"/>
-      <c r="BK7">
+      <c r="BK7"/>
+      <c r="BL7">
         <v>-342039448.66</v>
-      </c>
-[...1 lines deleted...]
-        <v>374335334.0</v>
       </c>
       <c r="BM7">
         <v>374335334.0</v>
       </c>
-      <c r="BN7"/>
-      <c r="BO7">
+      <c r="BN7">
+        <v>374335334.0</v>
+      </c>
+      <c r="BO7"/>
+      <c r="BP7">
         <v>3363000000.0</v>
       </c>
-      <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
-      <c r="BS7">
-[...1 lines deleted...]
-      </c>
+      <c r="BS7"/>
       <c r="BT7">
         <v>1857000000.0</v>
       </c>
-      <c r="BU7"/>
+      <c r="BU7">
+        <v>1857000000.0</v>
+      </c>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -35579,654 +35791,657 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>213</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-183961143.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>305229171.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>40418988.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-85140384.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-237831000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>234695000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>151421882.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-116139000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-188764000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>316696000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>151805676.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-174936421.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-232885000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>197978000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>10432000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-196997538.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>32000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>133640000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>23337000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-52507000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-104000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>165054308.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-85537409.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>59924796.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-140000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>118699000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>33000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-77000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-140000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>220532571.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>76987000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-161510000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-125208000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>43906724.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>62631304.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-34948397.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1821614.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>116399193.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-92390603.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-149384961.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-101952683.53</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>188272803.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-81246179.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-124629951.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-216099334.93</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-3348000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-50022570.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9">
         <v>-155018343.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>207777573.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>5670454.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-356228575.29</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27752306.61</v>
       </c>
       <c r="BC9">
         <v>-27752306.61</v>
       </c>
       <c r="BD9">
+        <v>-27752306.61</v>
+      </c>
+      <c r="BE9">
         <v>-112750146.5</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-10470795.08</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>-239104925.27</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-307038937.01</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>288107114.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>-281417691.19</v>
-      </c>
-[...1 lines deleted...]
-        <v>242214515.0</v>
       </c>
       <c r="BM9">
         <v>242214515.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9">
+      <c r="BN9">
+        <v>242214515.0</v>
+      </c>
+      <c r="BO9"/>
+      <c r="BP9">
         <v>3760000000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
+      <c r="BS9"/>
       <c r="BT9">
         <v>2837000000.0</v>
       </c>
-      <c r="BU9"/>
+      <c r="BU9">
+        <v>2837000000.0</v>
+      </c>
       <c r="BV9"/>
       <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9">
         <v>298347000.0</v>
       </c>
-      <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>214</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>-28517138.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>39559234.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>68020573.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13962844.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-33780000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20753000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>69156233.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>113010000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7456000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-17734000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>123009052.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1463137.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-35071000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-80606000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-109025000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-143139936.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-229000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-72395000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-96324000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-49462000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-123000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1705220.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12729356.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>53180468.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-41000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>27614000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>51000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-35000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-41119505.51</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-31108000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-42689000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-36510000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-74215877.27</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>43865359.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>28837093.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>27191390.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3225123.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-68291173.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>26977288.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-17725864.3</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>28020953.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-31843939.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5540937.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-87147397.04</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-98765911.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-52165816.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-846139.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-41878987.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-14064641.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-24798053.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-15718126.06</v>
-      </c>
-[...1 lines deleted...]
-        <v>7546679.0</v>
       </c>
       <c r="BC10">
         <v>7546679.0</v>
       </c>
       <c r="BD10">
+        <v>7546679.0</v>
+      </c>
+      <c r="BE10">
         <v>19765611.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>44461808.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>37935963.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-131948532.5</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>126919672.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>-110883588.42</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25887060.07</v>
       </c>
       <c r="BM10">
         <v>-25887060.07</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BN10">
+        <v>-25887060.07</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
         <v>-170000000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
-[...1 lines deleted...]
-      </c>
+      <c r="BS10"/>
       <c r="BT10">
         <v>-1185000000.0</v>
       </c>
-      <c r="BU10"/>
+      <c r="BU10">
+        <v>-1185000000.0</v>
+      </c>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>148288000.0</v>
       </c>
-      <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>136370000.0</v>
       </c>
-      <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>57918000.0</v>
       </c>
-      <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>17196000.0</v>
       </c>
-      <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-14902000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-178073000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>93599000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>895000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>205121000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-9615000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>150264000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>25031000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>142627000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-27922000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>313592000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>35478000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-160562000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-168508000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>267537000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-110088000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-922000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-197527000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5781933000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-4131910000.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-3945531000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3635000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-921565000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1074347000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-4885229000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>13729000000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>7532000000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>3807000000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>861000000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
@@ -36236,168 +36451,169 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>209859000.0</v>
       </c>
       <c r="N12">
+        <v>209859000.0</v>
+      </c>
+      <c r="O12">
         <v>63607000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-132119000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-196474000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>83174000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>132419000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-471687000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>705423000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-388054000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>272318000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-465069000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1828820000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>231032000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>136217000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-352760000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>146112000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>102444000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>171204000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-7883530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4249737000.0</v>
       </c>
       <c r="AG12">
         <v>4249737000.0</v>
       </c>
       <c r="AH12">
+        <v>4249737000.0</v>
+      </c>
+      <c r="AI12">
         <v>4638014000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-8146000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2104160000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>887562000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1981850000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-1813000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-339000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>3597000000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>2174000000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
@@ -36407,168 +36623,169 @@
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>7316000.0</v>
       </c>
       <c r="N13">
+        <v>7316000.0</v>
+      </c>
+      <c r="O13">
         <v>-16716000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>150021000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-43677000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-97411000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-16933000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>64607000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>22546000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-112105000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-47048000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-15614000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>148606000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2269000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-7261000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>133665000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-16732000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>48251000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-114184000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>730684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-610290000.0</v>
       </c>
       <c r="AG13">
         <v>-610290000.0</v>
       </c>
       <c r="AH13">
+        <v>-610290000.0</v>
+      </c>
+      <c r="AI13">
         <v>-3568004000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2389000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>808847000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>15190000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2580803000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2913000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1097000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>3732000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-3232000000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
@@ -36578,783 +36795,787 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>218</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>342264777.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>324347016.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>335425033.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>335724400.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>309066000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>311032000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>309305737.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>310349000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>320803000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>219566000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>305878535.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>303033708.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>297713000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>196467000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>286387742.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>285021480.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>281000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>239328000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>270790000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>289949000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>278000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>292668430.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>275724181.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>278746974.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>273000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>272644897.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>261000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>258000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>255000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>46673553.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>261314000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>253764000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>255588000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>158845533.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>205120885.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>222054604.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>219690656.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>158980546.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>215315437.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>215313705.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>232289920.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>217759584.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>232525995.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>237741211.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>226059037.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>209132269.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>255889753.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>281231658.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>270613717.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>282892760.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>279031510.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>257694397.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288559071.0</v>
       </c>
       <c r="BC14">
         <v>288559071.0</v>
       </c>
       <c r="BD14">
+        <v>288559071.0</v>
+      </c>
+      <c r="BE14">
         <v>325382737.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>329751904.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14">
         <v>385359569.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>350517197.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>382333022.0</v>
       </c>
-      <c r="BJ14"/>
-      <c r="BK14">
+      <c r="BK14"/>
+      <c r="BL14">
         <v>378461065.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413738711.0</v>
       </c>
       <c r="BM14">
         <v>413738711.0</v>
       </c>
-      <c r="BN14"/>
-      <c r="BO14">
+      <c r="BN14">
+        <v>413738711.0</v>
+      </c>
+      <c r="BO14"/>
+      <c r="BP14">
         <v>20864000000.0</v>
       </c>
-      <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
-      <c r="BS14">
-[...1 lines deleted...]
-      </c>
+      <c r="BS14"/>
       <c r="BT14">
         <v>17666000000.0</v>
       </c>
-      <c r="BU14"/>
+      <c r="BU14">
+        <v>17666000000.0</v>
+      </c>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>219</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>32091174.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>32635068.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>32609200.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>32818132.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>29818000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>172992000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>29688867.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>29995514.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000000.0</v>
       </c>
       <c r="K15">
         <v>120000000.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>120000000.0</v>
+      </c>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>51000000.0</v>
       </c>
       <c r="P15">
         <v>51000000.0</v>
       </c>
-      <c r="Q15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q15">
+        <v>51000000.0</v>
+      </c>
+      <c r="R15"/>
       <c r="S15">
         <v>24000000.0</v>
       </c>
       <c r="T15">
         <v>24000000.0</v>
       </c>
       <c r="U15">
         <v>24000000.0</v>
       </c>
       <c r="V15">
         <v>24000000.0</v>
       </c>
       <c r="W15">
+        <v>24000000.0</v>
+      </c>
+      <c r="X15">
         <v>24052402.0</v>
       </c>
-      <c r="X15">
-[...3 lines deleted...]
-      <c r="Z15">
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>75000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>75107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74893000.0</v>
       </c>
       <c r="AC15">
         <v>74893000.0</v>
       </c>
       <c r="AD15">
         <v>74893000.0</v>
       </c>
       <c r="AE15">
         <v>74893000.0</v>
       </c>
       <c r="AF15">
         <v>74893000.0</v>
       </c>
-      <c r="AG15"/>
+      <c r="AG15">
+        <v>74893000.0</v>
+      </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>7009000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>506724000.0</v>
       </c>
-      <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
+      <c r="BS15"/>
       <c r="BT15">
         <v>6636000000.0</v>
       </c>
-      <c r="BU15"/>
+      <c r="BU15">
+        <v>6636000000.0</v>
+      </c>
       <c r="BV15"/>
       <c r="BW15"/>
-      <c r="BX15">
+      <c r="BX15"/>
+      <c r="BY15">
         <v>531506000.0</v>
       </c>
-      <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
-      <c r="CB15">
+      <c r="CB15"/>
+      <c r="CC15">
         <v>457659000.0</v>
       </c>
-      <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
-      <c r="CF15">
+      <c r="CF15"/>
+      <c r="CG15">
         <v>387251000.0</v>
       </c>
-      <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
-      <c r="CJ15">
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>352580000.0</v>
       </c>
-      <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>325573000.0</v>
       </c>
-      <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
-      <c r="CR15">
+      <c r="CR15"/>
+      <c r="CS15">
         <v>305079000.0</v>
       </c>
-      <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15">
         <v>229577000.0</v>
       </c>
-      <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>220</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>686998715.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1822395064.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1197762363.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1165471872.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1179154000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>864000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>422320711.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>425440000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>475689000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>624000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>532490108.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>470814494.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>757806000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>495000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>396791562.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>489654010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>613000000.0</v>
       </c>
       <c r="S16">
         <v>613000000.0</v>
       </c>
       <c r="T16">
+        <v>613000000.0</v>
+      </c>
+      <c r="U16">
         <v>869248000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1304657000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1309000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>950057802.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3453289688.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2831966942.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1387000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>787927346.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>299000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>304000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>301000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>308751905.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>304442000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>308261000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>311135000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>699643584.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>450438788.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>417510648.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>438162523.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>557716812.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>593476392.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>616280954.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1274292688.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>886902516.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>456474093.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>477006406.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>929790649.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>11741766000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>995095012.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>9563040000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>844690460.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1159579751.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>891660952.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>745605920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>818125015.0</v>
       </c>
       <c r="BC16">
         <v>818125015.0</v>
       </c>
       <c r="BD16">
+        <v>818125015.0</v>
+      </c>
+      <c r="BE16">
         <v>624404176.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1009806602.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1260246141.82</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>743220165.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>656462871.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>677446560.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>838097506.75</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1467953024.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077957811.0</v>
       </c>
       <c r="BM16">
         <v>1077957811.0</v>
       </c>
       <c r="BN16">
+        <v>1077957811.0</v>
+      </c>
+      <c r="BO16">
         <v>361968504.52</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>13604000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8666327380.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
+      <c r="BS16"/>
       <c r="BT16">
         <v>8666327380.0</v>
       </c>
       <c r="BU16">
+        <v>8666327380.0</v>
+      </c>
+      <c r="BV16">
         <v>780124000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>611488000.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>17045305000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>836399000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>578837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6390230000.0</v>
       </c>
       <c r="CB16">
         <v>6390230000.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16">
+      <c r="CC16">
+        <v>6390230000.0</v>
+      </c>
+      <c r="CD16"/>
+      <c r="CE16">
         <v>732661000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3815629186.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3815629186.74</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>11652996775.98</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>361207000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3270358064.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3270358064.16</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>140231000.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>3749381677.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3749381677.58</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>16519000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>73148000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3901499308.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2970977013.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>106844000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>407686000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>276515000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2970977013.45</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>262003000.0</v>
       </c>
-      <c r="CX16"/>
-      <c r="CY16">
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>258104000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>251400000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>299500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -37416,453 +37637,455 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>222</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>31242500.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>708146720.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>493327850.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>133518560.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-325063000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>700285000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>167678410.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>332495000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-188739000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>288028000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>473731100.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>320327760.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-178062000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>139024000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>79714000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>74914810.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>671000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18288000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>350700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>516153000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-15000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>611425350.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>507042970.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>112342770.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-182000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>658994000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>228000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>255000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-299000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>368305002.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>440626000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>381911000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>23581000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>569888177.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>576744144.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>494521144.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8895238.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>4016718157.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>640986978.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>660747565.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>16393527.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-156647763.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>478334762.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>568955350.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-292893883.3</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-319714459.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>584398227.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>269415474.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-45415924.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-906765233.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>529167281.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-174623532.21</v>
-      </c>
-[...1 lines deleted...]
-        <v>-443631170.22</v>
       </c>
       <c r="BC18">
         <v>-443631170.22</v>
       </c>
       <c r="BD18">
+        <v>-443631170.22</v>
+      </c>
+      <c r="BE18">
         <v>-106702865.02</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-325766751.32</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18">
+      <c r="BG18"/>
+      <c r="BH18">
         <v>-159268384.15</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>32125135.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>272043872.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18">
+      <c r="BK18"/>
+      <c r="BL18">
         <v>65963593.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026751108.0</v>
       </c>
       <c r="BM18">
         <v>1026751108.0</v>
       </c>
-      <c r="BN18"/>
-      <c r="BO18">
+      <c r="BN18">
+        <v>1026751108.0</v>
+      </c>
+      <c r="BO18"/>
+      <c r="BP18">
         <v>-753909060.0</v>
       </c>
-      <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
-      <c r="BS18">
-[...1 lines deleted...]
-      </c>
+      <c r="BS18"/>
       <c r="BT18">
         <v>45601909060.0</v>
       </c>
       <c r="BU18">
+        <v>45601909060.0</v>
+      </c>
+      <c r="BV18">
         <v>780124000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>611488000.0</v>
       </c>
-      <c r="BW18"/>
-      <c r="BX18">
+      <c r="BX18"/>
+      <c r="BY18">
         <v>44086780000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>836399000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>578837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36324530000.0</v>
       </c>
       <c r="CB18">
         <v>36324530000.0</v>
       </c>
-      <c r="CC18"/>
-      <c r="CD18">
+      <c r="CC18">
+        <v>36324530000.0</v>
+      </c>
+      <c r="CD18"/>
+      <c r="CE18">
         <v>732661000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>24842236306.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>24842236306.23</v>
       </c>
-      <c r="CG18"/>
-      <c r="CH18">
+      <c r="CH18"/>
+      <c r="CI18">
         <v>361207000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>17578135357.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>17578135357.2</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>140231000.0</v>
       </c>
-      <c r="CL18"/>
-      <c r="CM18">
+      <c r="CM18"/>
+      <c r="CN18">
         <v>17271386365.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>17271386365.31</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>16519000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>73148000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>21495654097.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>16736108340.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>106844000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>407686000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>276515000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>12895367852.25</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>262003000.0</v>
       </c>
-      <c r="CX18"/>
-      <c r="CY18">
+      <c r="CY18"/>
+      <c r="CZ18">
         <v>258104000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>251400000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>299500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19">
         <v>-72670000.0</v>
       </c>
       <c r="N19">
         <v>-72670000.0</v>
       </c>
       <c r="O19">
+        <v>-72670000.0</v>
+      </c>
+      <c r="P19">
         <v>20709000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20709000.0</v>
       </c>
       <c r="Q19">
         <v>-20709000.0</v>
       </c>
       <c r="R19">
         <v>-20709000.0</v>
       </c>
       <c r="S19">
-        <v>16750000.0</v>
+        <v>-20709000.0</v>
       </c>
       <c r="T19">
         <v>16750000.0</v>
       </c>
       <c r="U19">
         <v>16750000.0</v>
       </c>
       <c r="V19">
+        <v>16750000.0</v>
+      </c>
+      <c r="W19">
         <v>-16750000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-252000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>101000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4286000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-36108000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-148000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-309000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5389000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>272000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5902000.0</v>
       </c>
       <c r="AF19">
         <v>-5902000.0</v>
       </c>
       <c r="AG19">
         <v>-5902000.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>-5902000.0</v>
+      </c>
       <c r="AI19"/>
-      <c r="AJ19">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ19"/>
       <c r="AK19">
         <v>4157464000.0</v>
       </c>
       <c r="AL19">
+        <v>4157464000.0</v>
+      </c>
+      <c r="AM19">
         <v>-4157464000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>69000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>158000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>11000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -37876,54 +38099,55 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37985,172 +38209,173 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>225</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-481000000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>-2000000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-176917000.0</v>
       </c>
       <c r="N21">
+        <v>-176917000.0</v>
+      </c>
+      <c r="O21">
         <v>-400724000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-324896000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-530572000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-245546000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>318014000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>321274000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-752732000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-822358000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-111184000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3136934000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-64275000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1375545000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>531664000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-183187000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>547998000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-304544000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-342267000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-7342612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4330362000.0</v>
       </c>
       <c r="AG21">
         <v>-4330362000.0</v>
       </c>
       <c r="AH21">
+        <v>-4330362000.0</v>
+      </c>
+      <c r="AI21">
         <v>-1592652000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-43044000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8765775000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-10351269000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-11809710000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-48795000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-13059000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-12238000000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>5363000000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
@@ -38160,1272 +38385,1279 @@
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22">
+        <v>346639000.0</v>
+      </c>
+      <c r="C22">
         <v>225396712.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-289524969.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>231897786.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>333387451.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>115469000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>48500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>209821757.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>230387000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>254398000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-441163000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>114844493.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>284951615.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>225444000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-99496000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>261168097.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>258424252.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1558000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>194692000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-376166000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>269940000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>640000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>80576126.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1459100065.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>11024326.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>16000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-150585944.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>154000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>91000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-10000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2059320.26</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>168915000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>375776000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>20260000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-148093183.5</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>285706394.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>294500757.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>356831575.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>158873310.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>279539774.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>200536021.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>49412294.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>140169834.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-43264209.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>112134238.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-130065851.98</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-169216543.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-104215426.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>76000308.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-296538582.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-254890926.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-154582006.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-106299629.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>-271437033.91</v>
       </c>
       <c r="BC22">
         <v>-271437033.91</v>
       </c>
       <c r="BD22">
+        <v>-271437033.91</v>
+      </c>
+      <c r="BE22">
         <v>-178442757.5</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-30240281.3</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22">
+      <c r="BG22"/>
+      <c r="BH22">
         <v>-158455123.16</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-281977966.53</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-599560419.79</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>-352156564.39</v>
-      </c>
-[...1 lines deleted...]
-        <v>246501129.0</v>
       </c>
       <c r="BM22">
         <v>246501129.0</v>
       </c>
       <c r="BN22">
+        <v>246501129.0</v>
+      </c>
+      <c r="BO22">
         <v>178541000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2278000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>164691000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>202249000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>441007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>570542000.0</v>
       </c>
       <c r="BT22">
         <v>570542000.0</v>
       </c>
       <c r="BU22">
+        <v>570542000.0</v>
+      </c>
+      <c r="BV22">
         <v>780124000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>611488000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>400080000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>428338000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>836399000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>578837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258514000.0</v>
       </c>
       <c r="CB22">
         <v>258514000.0</v>
       </c>
       <c r="CC22">
+        <v>258514000.0</v>
+      </c>
+      <c r="CD22">
         <v>681229000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>732661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375621000.0</v>
       </c>
       <c r="CF22">
         <v>375621000.0</v>
       </c>
       <c r="CG22">
+        <v>375621000.0</v>
+      </c>
+      <c r="CH22">
         <v>374051000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>361207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100971000.0</v>
       </c>
       <c r="CJ22">
         <v>100971000.0</v>
       </c>
       <c r="CK22">
+        <v>100971000.0</v>
+      </c>
+      <c r="CL22">
         <v>140231000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>310895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164076000.0</v>
       </c>
       <c r="CN22">
         <v>164076000.0</v>
       </c>
       <c r="CO22">
+        <v>164076000.0</v>
+      </c>
+      <c r="CP22">
         <v>16519000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>73148000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>384297000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>253909000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>106844000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>407686000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>276515000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>253909000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>262003000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>221541000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>258104000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>251400000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>299500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>226</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-269171888.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1184526261.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-179617131.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-75071755.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-53399000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>268547000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-37914483.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-322185486.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-111187000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1063692000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-141722492.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-302181140.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>835607000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2248292000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>94492000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>140009388.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3548000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5504472000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-84826000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>347896000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-31000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-101699922.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>71299510.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-16964622.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-96000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-33423999.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-138000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-320000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-134000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-392827981.71</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-142549000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-39404000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-238430000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-86633706.68</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-207929989.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-91815963.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-458140038.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-560316763.44</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>302986978.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1271012564.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-28963830.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>660269030.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-156507079.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1019019855.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-39314615.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>396763946.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-296638681.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-561945717.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-361470684.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>846167717.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-373827359.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>128431240.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-95591278.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>255775644.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-31677512.1</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>21957413.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23">
+      <c r="BG23"/>
+      <c r="BH23">
         <v>101701989.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-266672272.22</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-248883186.46</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>-44434372.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-856015003.56</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-856015004.06</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>-146668609490.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
-      <c r="BS23">
-[...1 lines deleted...]
-      </c>
+      <c r="BS23"/>
       <c r="BT23">
         <v>130526609490.0</v>
       </c>
-      <c r="BU23"/>
+      <c r="BU23">
+        <v>130526609490.0</v>
+      </c>
       <c r="BV23"/>
       <c r="BW23"/>
-      <c r="BX23">
+      <c r="BX23"/>
+      <c r="BY23">
         <v>-11906885000.0</v>
       </c>
-      <c r="BY23"/>
       <c r="BZ23"/>
-      <c r="CA23">
-[...1 lines deleted...]
-      </c>
+      <c r="CA23"/>
       <c r="CB23">
         <v>8948445000.0</v>
       </c>
-      <c r="CC23"/>
+      <c r="CC23">
+        <v>8948445000.0</v>
+      </c>
       <c r="CD23"/>
-      <c r="CE23">
-[...1 lines deleted...]
-      </c>
+      <c r="CE23"/>
       <c r="CF23">
         <v>-7837367589.24</v>
       </c>
-      <c r="CG23"/>
+      <c r="CG23">
+        <v>-7837367589.24</v>
+      </c>
       <c r="CH23"/>
-      <c r="CI23">
-[...1 lines deleted...]
-      </c>
+      <c r="CI23"/>
       <c r="CJ23">
         <v>-5511321723.6</v>
       </c>
-      <c r="CK23"/>
+      <c r="CK23">
+        <v>-5511321723.6</v>
+      </c>
       <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>562192186.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>562192186.71</v>
       </c>
-      <c r="CO23"/>
       <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>-12627471680.64</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>20179094786.0</v>
       </c>
-      <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>20179094786.1</v>
       </c>
-      <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>-3732599.0</v>
       </c>
       <c r="D24">
+        <v>-3732599.0</v>
+      </c>
+      <c r="E24">
         <v>-3186612.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>414896.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-449000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>755204000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-26246130.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-120672000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-26275000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-156812000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-28136041.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-34964955.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-14935000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-7346000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-67030000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-54783660.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>147785000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-97463000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>64993000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-52472000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>113412458.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-26279314.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-23604457.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>38000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>111936000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-209000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-129000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-114000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-84711515.41</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-70651000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-61390000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-86853000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-273537489.07</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>146890151.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>133125602.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>897753197.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>121765821.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-32215312.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>32700784.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-162545017.03</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>102250166.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>59931427.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-29349332.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-207253546.51</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-186583546.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3752765.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>168104013.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-13276988.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-118266285.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-13883918.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-63001809.11</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>287944454.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>259421000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-115754558.02</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1255612424.3</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>121855000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>7828539.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-19174165.34</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-40460494.94</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>115416056.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-315733833.17</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>684933000.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>1215092000.0</v>
       </c>
-      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>228</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>11532703.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>413519776.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-21394810.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-130200656.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-60075000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>464612000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-278782356.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12351000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-351397000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>260279000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-59107211.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-107230029.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-234441000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-12520000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-107538840.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-79728825.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-520000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-363241000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>741530000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>351344000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-548000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>106281636.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1669948958.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>204681447.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-30000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>23916047.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-39000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-16000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-23000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>20794978.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>159339000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>171530000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>221917000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>93511710.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>65634902.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>111090780.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-367968757.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-47480413.33</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>349371806.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>452528262.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-57869733.43</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-707047852.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>484673010.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>517139817.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-60806604.86</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-290634962.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>538666392.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-243956.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>292082102.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-991714002.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>508241894.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-148029113.71</v>
-      </c>
-[...1 lines deleted...]
-        <v>-280200920.21</v>
       </c>
       <c r="BC25">
         <v>-280200920.21</v>
       </c>
       <c r="BD25">
+        <v>-280200920.21</v>
+      </c>
+      <c r="BE25">
         <v>15858008.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-374604414.92</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>-187803385.71</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>231351442.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>233156422.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>331032026.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>805699631.0</v>
       </c>
       <c r="BM25">
         <v>805699631.0</v>
       </c>
-      <c r="BN25"/>
-      <c r="BO25">
+      <c r="BN25">
+        <v>805699631.0</v>
+      </c>
+      <c r="BO25"/>
+      <c r="BP25">
         <v>-27258909060.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
-      <c r="BS25">
+      <c r="BS25"/>
+      <c r="BT25">
         <v>27792367060.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>25935367060.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-780124000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-611488000.0</v>
       </c>
-      <c r="BW25"/>
-      <c r="BX25">
+      <c r="BX25"/>
+      <c r="BY25">
         <v>43658442000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-836399000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-578837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36066016000.0</v>
       </c>
       <c r="CB25">
         <v>36066016000.0</v>
       </c>
-      <c r="CC25"/>
-      <c r="CD25">
+      <c r="CC25">
+        <v>36066016000.0</v>
+      </c>
+      <c r="CD25"/>
+      <c r="CE25">
         <v>-732661000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>24466615306.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>24466615306.23</v>
       </c>
-      <c r="CG25"/>
-      <c r="CH25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>-361207000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>17477164357.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>17477164357.2</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-140231000.0</v>
       </c>
-      <c r="CL25"/>
-      <c r="CM25">
+      <c r="CM25"/>
+      <c r="CN25">
         <v>17107310365.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>17107310365.31</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-16519000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-73148000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>21111357097.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>16482199340.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-106844000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-407686000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-276515000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>16736108340.6</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-262003000.0</v>
       </c>
-      <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>-258104000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-251400000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-299500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>229</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-100019897.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>994500000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>-994500000.0</v>
       </c>
       <c r="L26">
-        <v>0.0</v>
+        <v>-994500000.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
-        <v>-67000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O26">
         <v>-67000.0</v>
       </c>
       <c r="P26">
+        <v>-67000.0</v>
+      </c>
+      <c r="Q26">
         <v>-110933000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>549088.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-110933000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-994453000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-87108000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>994453000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>83000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-978146.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>909311.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1941644.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-83000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8592999.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-50000000.0</v>
       </c>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
       <c r="AD26">
-        <v>-77340622.35</v>
+        <v>0.0</v>
       </c>
       <c r="AE26">
         <v>-77340622.35</v>
       </c>
-      <c r="AF26"/>
+      <c r="AF26">
+        <v>-77340622.35</v>
+      </c>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>475000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>475000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>475000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
@@ -39439,1038 +39671,1043 @@
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
-[...1 lines deleted...]
-      </c>
+      <c r="F27"/>
       <c r="G27">
         <v>55000000.0</v>
       </c>
-      <c r="H27"/>
+      <c r="H27">
+        <v>55000000.0</v>
+      </c>
       <c r="I27"/>
-      <c r="J27">
-[...1 lines deleted...]
-      </c>
+      <c r="J27"/>
       <c r="K27">
         <v>61000000.0</v>
       </c>
       <c r="L27">
+        <v>61000000.0</v>
+      </c>
+      <c r="M27">
         <v>-365423999.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-735707000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>915917200.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>47000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-669027999.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-709845000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>77000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>-268000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>576670800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318000000.0</v>
       </c>
       <c r="Y27">
         <v>1318000000.0</v>
       </c>
       <c r="Z27">
+        <v>1318000000.0</v>
+      </c>
+      <c r="AA27">
         <v>-123000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>605030400.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-218000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-214000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-92280758.67</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>668083000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>-245134327.89</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>817000000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>-212278636.26</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>742000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>-308696505.98</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>38018399.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>-407954657.14</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
-[...1 lines deleted...]
-      </c>
+      <c r="AX27"/>
       <c r="AY27">
+        <v>0.0</v>
+      </c>
+      <c r="AZ27">
         <v>42101241.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>-460752315.3</v>
       </c>
-      <c r="BB27">
-[...1 lines deleted...]
-      </c>
       <c r="BC27">
+        <v>0.0</v>
+      </c>
+      <c r="BD27">
         <v>-649176762.72</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-462783746.73</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-538386403.59</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>-418547925.15</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-279422459.09</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>-37255066.86</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>-278226739.84</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-1537801.59</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>-278226739.84</v>
       </c>
-      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
-[...1 lines deleted...]
-      </c>
+      <c r="BS27"/>
       <c r="BT27">
         <v>-1857000000.0</v>
       </c>
-      <c r="BU27"/>
+      <c r="BU27">
+        <v>-1857000000.0</v>
+      </c>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>231</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-940255973.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-219459444.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-326504384.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-66473788.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-179214000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-992403000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-142893350.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-188365000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>87010000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-50808000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-270403452.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-523985525.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>417333000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-133671000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-436080000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-107373073.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1543000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-121707000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-851102000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-467757000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-262000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3035989401.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-77776706.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1363010155.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>337000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-187125000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-223000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-320000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-32000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-314335817.05</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-373794000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-323395000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-324881000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-216298218.93</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-689261839.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-662180951.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1088882687.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-718290866.88</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-600937778.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1271012564.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>516019605.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>252674115.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-518117045.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1007774421.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>508141401.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>396763946.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-295005176.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-550527776.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-258987017.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1015660362.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-358868676.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>27912298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255775644.0</v>
       </c>
       <c r="BC28">
         <v>255775644.0</v>
       </c>
       <c r="BD28">
+        <v>255775644.0</v>
+      </c>
+      <c r="BE28">
         <v>-370113948.2</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>86735690.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>189119271.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-28845345.22</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-561848724.19</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>421681383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1985167526.39</v>
       </c>
       <c r="BM28">
         <v>-1985167526.39</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28">
+      <c r="BN28">
+        <v>-1985167526.39</v>
+      </c>
+      <c r="BO28"/>
+      <c r="BP28">
         <v>-146883609490.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
-[...1 lines deleted...]
-      </c>
+      <c r="BS28"/>
       <c r="BT28">
         <v>130289609490.0</v>
       </c>
-      <c r="BU28"/>
+      <c r="BU28">
+        <v>130289609490.0</v>
+      </c>
       <c r="BV28"/>
       <c r="BW28"/>
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28">
         <v>-11906885000.0</v>
       </c>
-      <c r="BY28"/>
       <c r="BZ28"/>
-      <c r="CA28">
-[...1 lines deleted...]
-      </c>
+      <c r="CA28"/>
       <c r="CB28">
         <v>8948445000.0</v>
       </c>
-      <c r="CC28"/>
+      <c r="CC28">
+        <v>8948445000.0</v>
+      </c>
       <c r="CD28"/>
-      <c r="CE28">
-[...1 lines deleted...]
-      </c>
+      <c r="CE28"/>
       <c r="CF28">
         <v>-7837367589.24</v>
       </c>
-      <c r="CG28"/>
+      <c r="CG28">
+        <v>-7837367589.24</v>
+      </c>
       <c r="CH28"/>
-      <c r="CI28">
-[...1 lines deleted...]
-      </c>
+      <c r="CI28"/>
       <c r="CJ28">
         <v>-5511321723.6</v>
       </c>
-      <c r="CK28"/>
+      <c r="CK28">
+        <v>-5511321723.6</v>
+      </c>
       <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>562192186.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>562192186.71</v>
       </c>
-      <c r="CO28"/>
       <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>-12627471680.64</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>20179094786.0</v>
       </c>
-      <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>20179094786.1</v>
       </c>
-      <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
+      <c r="DB28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>232</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>157185432.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1056466477.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>761088404.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>377126031.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-130370000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1083251000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>424350657.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>536923000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-30664000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>576728000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>710036341.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>513270589.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4044000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>398844000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>319861000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>305169373.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>983000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>266223000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>583817000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>701458000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>120000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>831939925.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>597368292.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>212528780.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-39000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>705900000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>435000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>381000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-187000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>473662381.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>678087000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>565796000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>205039000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>845144058.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>703376162.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>625171666.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>101090981.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>654926157.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>814884659.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>811726535.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>112147951.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-79316655.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>653605946.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>749452274.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-154178815.97</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-270597297.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>736576110.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>421861983.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>48015700.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-799896313.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>669289216.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-112851141.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-402489592.89</v>
       </c>
       <c r="BC29">
         <v>-402489592.89</v>
       </c>
       <c r="BD29">
+        <v>-402489592.89</v>
+      </c>
+      <c r="BE29">
         <v>2658913.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-287009181.48</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1620744000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-87330005.81</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>73753258.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>591367596.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1176447000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>104165823.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220704379.0</v>
       </c>
       <c r="BM29">
         <v>1220704379.0</v>
       </c>
-      <c r="BN29"/>
-      <c r="BO29">
+      <c r="BN29">
+        <v>1220704379.0</v>
+      </c>
+      <c r="BO29"/>
+      <c r="BP29">
         <v>-753909060.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>2260844000.0</v>
       </c>
-      <c r="BQ29"/>
       <c r="BR29"/>
-      <c r="BS29">
-[...1 lines deleted...]
-      </c>
+      <c r="BS29"/>
       <c r="BT29">
         <v>45601909060.0</v>
       </c>
       <c r="BU29">
+        <v>45601909060.0</v>
+      </c>
+      <c r="BV29">
         <v>780124000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>611488000.0</v>
       </c>
-      <c r="BW29"/>
-      <c r="BX29">
+      <c r="BX29"/>
+      <c r="BY29">
         <v>44086780000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>836399000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>578837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36324530000.0</v>
       </c>
       <c r="CB29">
         <v>36324530000.0</v>
       </c>
-      <c r="CC29"/>
-      <c r="CD29">
+      <c r="CC29">
+        <v>36324530000.0</v>
+      </c>
+      <c r="CD29"/>
+      <c r="CE29">
         <v>732661000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>24842236306.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>24842236306.23</v>
       </c>
-      <c r="CG29"/>
-      <c r="CH29">
+      <c r="CH29"/>
+      <c r="CI29">
         <v>361207000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>17578135357.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>17578135357.2</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>140231000.0</v>
       </c>
-      <c r="CL29"/>
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29">
         <v>17271386365.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>17271386365.31</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>16519000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>73148000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>21495654097.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>16736108340.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>106844000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>407686000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>276515000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>16736108340.6</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>262003000.0</v>
       </c>
-      <c r="CX29"/>
-      <c r="CY29">
+      <c r="CY29"/>
+      <c r="CZ29">
         <v>258104000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>251400000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>299500000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>233</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-345524193.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-234249564.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-358187719.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-267828121.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>595904000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-337038000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-200761321.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-325100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-184350000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-445512000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-318170623.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-321500657.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-197041000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-267166000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23333999.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-301203452.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-26576000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-345398000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-168124000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-237777000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>487000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-246907023.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>72039516.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-117906987.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>336000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6930999.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-218000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-26000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>272000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-83185751.82</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-308112000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-245275000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-268311000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-382263695.57</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>20258133.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2475080.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>805557454.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>116977190.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-206112993.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-118278186.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-162545017.03</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>24919058.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-115339757.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-170773050.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-247419978.38</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-235700708.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-148425118.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15657504.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-106708612.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-225135205.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-154005853.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7802382.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-18826126.12</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>-115754558.02</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>64387575.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>7828539.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-40703052.73</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>54579889.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>83931592.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1273562929.0</v>
       </c>
-      <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>