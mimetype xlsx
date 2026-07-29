--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9598,51 +9598,53 @@
       <c r="DC15">
         <v>232000.0</v>
       </c>
       <c r="DD15">
         <v>200000.0</v>
       </c>
       <c r="DE15">
         <v>200000.0</v>
       </c>
       <c r="DF15">
         <v>200000.0</v>
       </c>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
     </row>
     <row r="16" spans="1:118">
       <c r="A16" t="s">
         <v>45</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>45706000.0</v>
+      </c>
       <c r="C16">
         <v>45153000.0</v>
       </c>
       <c r="D16">
         <v>48490000.0</v>
       </c>
       <c r="E16">
         <v>44176000.0</v>
       </c>
       <c r="F16">
         <v>49724000.0</v>
       </c>
       <c r="G16">
         <v>50690000.0</v>
       </c>
       <c r="H16">
         <v>47798000.0</v>
       </c>
       <c r="I16">
         <v>30662000.0</v>
       </c>
       <c r="J16">
         <v>29715000.0</v>
       </c>
       <c r="K16">
@@ -15993,51 +15995,51 @@
       </c>
       <c r="DI39">
         <v>3200000.0</v>
       </c>
       <c r="DJ39">
         <v>3600000.0</v>
       </c>
       <c r="DK39">
         <v>3600000.0</v>
       </c>
       <c r="DL39">
         <v>2900000.0</v>
       </c>
       <c r="DM39">
         <v>3400000.0</v>
       </c>
       <c r="DN39">
         <v>3500000.0</v>
       </c>
     </row>
     <row r="40" spans="1:118">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
-        <v>133689000.0</v>
+        <v>87983000.0</v>
       </c>
       <c r="C40">
         <v>108594000.0</v>
       </c>
       <c r="D40">
         <v>99084000.0</v>
       </c>
       <c r="E40">
         <v>78127000.0</v>
       </c>
       <c r="F40">
         <v>66712000.0</v>
       </c>
       <c r="G40">
         <v>92629999.0</v>
       </c>
       <c r="H40">
         <v>92964000.0</v>
       </c>
       <c r="I40">
         <v>70632000.0</v>
       </c>
       <c r="J40">
         <v>62224000.0</v>
       </c>
@@ -26288,51 +26290,51 @@
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
     </row>
     <row r="5" spans="1:118">
       <c r="A5" t="s">
         <v>183</v>
       </c>
       <c r="B5">
-        <v>12291000.0</v>
+        <v>6301000.0</v>
       </c>
       <c r="C5">
         <v>13819000.0</v>
       </c>
       <c r="D5">
         <v>31835000.0</v>
       </c>
       <c r="E5">
         <v>21567000.0</v>
       </c>
       <c r="F5">
         <v>5834000.0</v>
       </c>
       <c r="G5">
         <v>19629000.0</v>
       </c>
       <c r="H5">
         <v>23882000.0</v>
       </c>
       <c r="I5">
         <v>23840000.0</v>
       </c>
       <c r="J5">
         <v>7669000.0</v>
       </c>
@@ -26644,51 +26646,51 @@
       </c>
       <c r="DI5">
         <v>6600000.0</v>
       </c>
       <c r="DJ5">
         <v>6100000.0</v>
       </c>
       <c r="DK5">
         <v>3600000.0</v>
       </c>
       <c r="DL5">
         <v>3500000.0</v>
       </c>
       <c r="DM5">
         <v>3600000.0</v>
       </c>
       <c r="DN5">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:118">
       <c r="A6" t="s">
         <v>184</v>
       </c>
       <c r="B6">
-        <v>94272000.0</v>
+        <v>88282000.0</v>
       </c>
       <c r="C6">
         <v>104773000.0</v>
       </c>
       <c r="D6">
         <v>110664000.0</v>
       </c>
       <c r="E6">
         <v>102288000.0</v>
       </c>
       <c r="F6">
         <v>81036000.0</v>
       </c>
       <c r="G6">
         <v>88829000.0</v>
       </c>
       <c r="H6">
         <v>85952000.0</v>
       </c>
       <c r="I6">
         <v>82103000.0</v>
       </c>
       <c r="J6">
         <v>64643000.0</v>
       </c>