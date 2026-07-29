--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1050,51 +1050,53 @@
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>0.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>-218229000.0</v>
       </c>
       <c r="I5">
         <v>-200554000.0</v>
       </c>
       <c r="J5">
         <v>-161814000.0</v>
       </c>
       <c r="K5">
         <v>-142781000.0</v>
       </c>
       <c r="L5">
         <v>-138549000.0</v>
       </c>
@@ -1846,51 +1848,51 @@
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>2450277000.0</v>
+        <v>3863895000.0</v>
       </c>
       <c r="C28">
         <v>3434038000.0</v>
       </c>
       <c r="D28">
         <v>3815999000.0</v>
       </c>
       <c r="E28">
         <v>3723369000.0</v>
       </c>
       <c r="F28">
         <v>3075293000.0</v>
       </c>
       <c r="G28">
         <v>2409059000.0</v>
       </c>
       <c r="H28">
         <v>2810952000.0</v>
       </c>
       <c r="I28">
         <v>1957197000.0</v>
       </c>
       <c r="J28">
         <v>1677842000.0</v>
       </c>
@@ -2720,51 +2722,51 @@
       <c r="H50">
         <v>862112000.0</v>
       </c>
       <c r="I50">
         <v>898957000.0</v>
       </c>
       <c r="J50">
         <v>983508000.0</v>
       </c>
       <c r="K50">
         <v>631635000.0</v>
       </c>
       <c r="L50">
         <v>52089000.0</v>
       </c>
       <c r="M50">
         <v>32212000.0</v>
       </c>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>2665320000.0</v>
+        <v>4078938000.0</v>
       </c>
       <c r="C51">
         <v>3642460000.0</v>
       </c>
       <c r="D51">
         <v>3855646000.0</v>
       </c>
       <c r="E51">
         <v>3853500000.0</v>
       </c>
       <c r="F51">
         <v>3342625000.0</v>
       </c>
       <c r="G51">
         <v>2575131000.0</v>
       </c>
       <c r="H51">
         <v>2958473000.0</v>
       </c>
       <c r="I51">
         <v>2095754000.0</v>
       </c>
       <c r="J51">
         <v>1902005000.0</v>
       </c>
@@ -3539,58 +3541,64 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>17</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5"/>
-      <c r="D5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5"/>
       <c r="F5">
         <v>0.0</v>
       </c>
-      <c r="G5"/>
+      <c r="G5">
+        <v>0.0</v>
+      </c>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5"/>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
@@ -6013,54 +6021,54 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
     </row>
     <row r="28" spans="1:47">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>2501766000.0</v>
+        <v>3890430000.0</v>
       </c>
       <c r="C28">
-        <v>2450277000.0</v>
+        <v>3863895000.0</v>
       </c>
       <c r="D28">
         <v>3547947000.0</v>
       </c>
       <c r="E28">
         <v>3616194000.0</v>
       </c>
       <c r="F28">
         <v>3784719000.0</v>
       </c>
       <c r="G28">
         <v>3434038000.0</v>
       </c>
       <c r="H28">
         <v>3543732000.0</v>
       </c>
       <c r="I28">
         <v>3835843000.0</v>
       </c>
       <c r="J28">
         <v>4000410000.0</v>
       </c>
       <c r="K28">
         <v>3815999000.0</v>
       </c>
@@ -7011,51 +7019,51 @@
       <c r="AQ35">
         <v>769867000.0</v>
       </c>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
     </row>
     <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
         <v>35902000.0</v>
       </c>
       <c r="C36">
         <v>36446000.0</v>
       </c>
       <c r="D36">
         <v>34524000.0</v>
       </c>
       <c r="E36">
         <v>34168000.0</v>
       </c>
       <c r="F36">
-        <v>241364000.0</v>
+        <v>30778000.0</v>
       </c>
       <c r="G36">
         <v>29689000.0</v>
       </c>
       <c r="H36">
         <v>34339000.0</v>
       </c>
       <c r="I36">
         <v>34387000.0</v>
       </c>
       <c r="J36">
         <v>36013000.0</v>
       </c>
       <c r="K36">
         <v>39829000.0</v>
       </c>
       <c r="L36">
         <v>32058000.0</v>
       </c>
       <c r="M36">
         <v>31732000.0</v>
       </c>
       <c r="N36">
         <v>27010000.0</v>
       </c>
@@ -7515,51 +7523,51 @@
       </c>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39">
         <v>18755000.0</v>
       </c>
     </row>
     <row r="40" spans="1:47">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
         <v>236493000.0</v>
       </c>
       <c r="C40">
         <v>209206000.0</v>
       </c>
       <c r="D40">
         <v>263962000.0</v>
       </c>
       <c r="E40">
         <v>263448000.0</v>
       </c>
       <c r="F40">
-        <v>325624000.0</v>
+        <v>236540000.0</v>
       </c>
       <c r="G40">
         <v>189457000.0</v>
       </c>
       <c r="H40">
         <v>266832000.0</v>
       </c>
       <c r="I40">
         <v>279740000.0</v>
       </c>
       <c r="J40">
         <v>234400000.0</v>
       </c>
       <c r="K40">
         <v>247863000.0</v>
       </c>
       <c r="L40">
         <v>255359000.0</v>
       </c>
       <c r="M40">
         <v>281316000.0</v>
       </c>
       <c r="N40">
         <v>190991000.0</v>
       </c>
@@ -8760,54 +8768,54 @@
       </c>
       <c r="AL50">
         <v>1416438000.0</v>
       </c>
       <c r="AM50">
         <v>6450000.0</v>
       </c>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50">
         <v>52089000.0</v>
       </c>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50">
         <v>32212000.0</v>
       </c>
     </row>
     <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>2701593000.0</v>
+        <v>4090257000.0</v>
       </c>
       <c r="C51">
-        <v>2665320000.0</v>
+        <v>4078938000.0</v>
       </c>
       <c r="D51">
         <v>3778460000.0</v>
       </c>
       <c r="E51">
         <v>3734278000.0</v>
       </c>
       <c r="F51">
         <v>3805635000.0</v>
       </c>
       <c r="G51">
         <v>3642460000.0</v>
       </c>
       <c r="H51">
         <v>3572112000.0</v>
       </c>
       <c r="I51">
         <v>3859586000.0</v>
       </c>
       <c r="J51">
         <v>4030128000.0</v>
       </c>
       <c r="K51">
         <v>3855646000.0</v>
       </c>
@@ -11865,51 +11873,51 @@
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:49">
       <c r="A5" t="s">
         <v>112</v>
       </c>
       <c r="B5">
-        <v>22085000.0</v>
+        <v>21923000.0</v>
       </c>
       <c r="C5">
         <v>-56723000.0</v>
       </c>
       <c r="D5">
         <v>336126000.0</v>
       </c>
       <c r="E5">
         <v>131347000.0</v>
       </c>
       <c r="F5">
         <v>19639000.0</v>
       </c>
       <c r="G5">
         <v>-9578000.0</v>
       </c>
       <c r="H5">
         <v>64014000.0</v>
       </c>
       <c r="I5">
         <v>107951000.0</v>
       </c>
       <c r="J5">
         <v>11634000.0</v>
       </c>
@@ -12014,51 +12022,51 @@
       </c>
       <c r="AR5">
         <v>76317000.0</v>
       </c>
       <c r="AS5">
         <v>93102000.0</v>
       </c>
       <c r="AT5">
         <v>49874000.0</v>
       </c>
       <c r="AU5">
         <v>185109000.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:49">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
-        <v>44803000.0</v>
+        <v>44641000.0</v>
       </c>
       <c r="C6">
         <v>-33005000.0</v>
       </c>
       <c r="D6">
         <v>361780000.0</v>
       </c>
       <c r="E6">
         <v>154766000.0</v>
       </c>
       <c r="F6">
         <v>42183000.0</v>
       </c>
       <c r="G6">
         <v>11707000.0</v>
       </c>
       <c r="H6">
         <v>84597000.0</v>
       </c>
       <c r="I6">
         <v>127983000.0</v>
       </c>
       <c r="J6">
         <v>30924000.0</v>
       </c>
@@ -15530,51 +15538,51 @@
       </c>
       <c r="I2">
         <v>224163000.0</v>
       </c>
       <c r="J2">
         <v>114196000.0</v>
       </c>
       <c r="K2">
         <v>92025000.0</v>
       </c>
       <c r="L2">
         <v>110710000.0</v>
       </c>
       <c r="M2">
         <v>36505000.0</v>
       </c>
       <c r="N2">
         <v>19957000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>143</v>
       </c>
       <c r="B3">
-        <v>129442000</v>
+        <v>252284000</v>
       </c>
       <c r="C3">
         <v>90837000</v>
       </c>
       <c r="D3">
         <v>200492000</v>
       </c>
       <c r="E3">
         <v>211476000</v>
       </c>
       <c r="F3">
         <v>253506000</v>
       </c>
       <c r="G3">
         <v>85099000</v>
       </c>
       <c r="H3">
         <v>88356000</v>
       </c>
       <c r="I3">
         <v>254359000</v>
       </c>
       <c r="J3">
         <v>89515000</v>
       </c>
@@ -16090,51 +16098,51 @@
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>158</v>
       </c>
       <c r="B18">
-        <v>-261427000.0</v>
+        <v>-384269000.0</v>
       </c>
       <c r="C18">
         <v>154322000.0</v>
       </c>
       <c r="D18">
         <v>110315000.0</v>
       </c>
       <c r="E18">
         <v>-21693000.0</v>
       </c>
       <c r="F18">
         <v>-99502000.0</v>
       </c>
       <c r="G18">
         <v>662570000.0</v>
       </c>
       <c r="H18">
         <v>163578000.0</v>
       </c>
       <c r="I18">
         <v>-118067000.0</v>
       </c>
       <c r="J18">
         <v>-98609000.0</v>
       </c>
@@ -16242,51 +16250,51 @@
       <c r="H21">
         <v>-30227000.0</v>
       </c>
       <c r="I21">
         <v>196059000.0</v>
       </c>
       <c r="J21">
         <v>648460000.0</v>
       </c>
       <c r="K21">
         <v>-67263000.0</v>
       </c>
       <c r="L21">
         <v>277590000.0</v>
       </c>
       <c r="M21">
         <v>143388000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
         <v>122</v>
       </c>
       <c r="B22">
-        <v>345956000.0</v>
+        <v>-105638000.0</v>
       </c>
       <c r="C22">
         <v>-38637000.0</v>
       </c>
       <c r="D22">
         <v>52929000.0</v>
       </c>
       <c r="E22">
         <v>351031000.0</v>
       </c>
       <c r="F22">
         <v>642075000.0</v>
       </c>
       <c r="G22">
         <v>344215000.0</v>
       </c>
       <c r="H22">
         <v>-120301000.0</v>
       </c>
       <c r="I22">
         <v>65581000.0</v>
       </c>
       <c r="J22">
         <v>232974000.0</v>
       </c>
@@ -16330,95 +16338,95 @@
       </c>
       <c r="I23">
         <v>-2635000.0</v>
       </c>
       <c r="J23">
         <v>84574000.0</v>
       </c>
       <c r="K23">
         <v>-243230000.0</v>
       </c>
       <c r="L23">
         <v>-3324000.0</v>
       </c>
       <c r="M23">
         <v>-2921000.0</v>
       </c>
       <c r="N23">
         <v>-49475000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>163</v>
       </c>
       <c r="B24">
-        <v>-54802000.0</v>
+        <v>137776000.0</v>
       </c>
       <c r="C24">
         <v>2594999.0</v>
       </c>
       <c r="D24">
         <v>41771000.0</v>
       </c>
       <c r="E24">
         <v>-266725000.0</v>
       </c>
       <c r="F24">
         <v>-347789000.0</v>
       </c>
       <c r="G24">
         <v>-123435000.0</v>
       </c>
       <c r="H24">
         <v>-104537000.0</v>
       </c>
       <c r="I24">
         <v>60910000.0</v>
       </c>
       <c r="J24">
         <v>5272000.0</v>
       </c>
       <c r="K24">
         <v>19762000.0</v>
       </c>
       <c r="L24">
         <v>20698000.0</v>
       </c>
       <c r="M24">
         <v>1769000.0</v>
       </c>
       <c r="N24">
         <v>17983000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>164</v>
       </c>
       <c r="B25">
-        <v>-177338000.0</v>
+        <v>-34793000.0</v>
       </c>
       <c r="C25">
         <v>62409000.0</v>
       </c>
       <c r="D25">
         <v>58213000.0</v>
       </c>
       <c r="E25">
         <v>60140000.0</v>
       </c>
       <c r="F25">
         <v>63952000.0</v>
       </c>
       <c r="G25">
         <v>75658000.0</v>
       </c>
       <c r="H25">
         <v>128175000.0</v>
       </c>
       <c r="I25">
         <v>44164000.0</v>
       </c>
       <c r="J25">
         <v>6267000.0</v>
       </c>
@@ -16966,57 +16974,57 @@
       </c>
       <c r="AR2">
         <v>33413000.0</v>
       </c>
       <c r="AS2">
         <v>25925000.0</v>
       </c>
       <c r="AT2">
         <v>110710000.0</v>
       </c>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
     </row>
     <row r="3" spans="1:49">
       <c r="A3" t="s">
         <v>143</v>
       </c>
       <c r="B3">
         <v>34654000</v>
       </c>
       <c r="C3">
         <v>45312000</v>
       </c>
       <c r="D3">
-        <v>84890000</v>
+        <v>34434000</v>
       </c>
       <c r="E3">
         <v>26185000</v>
       </c>
       <c r="F3">
-        <v>23511000</v>
+        <v>72095000</v>
       </c>
       <c r="G3">
         <v>31003000</v>
       </c>
       <c r="H3">
         <v>19641000</v>
       </c>
       <c r="I3">
         <v>22649000</v>
       </c>
       <c r="J3">
         <v>25927000</v>
       </c>
       <c r="K3">
         <v>35438999</v>
       </c>
       <c r="L3">
         <v>70256000</v>
       </c>
       <c r="M3">
         <v>48113000</v>
       </c>
       <c r="N3">
         <v>43573000</v>
       </c>
@@ -17452,51 +17460,51 @@
         <v>-84785000.0</v>
       </c>
       <c r="AU6">
         <v>74205000.0</v>
       </c>
       <c r="AV6"/>
       <c r="AW6"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" t="s">
         <v>147</v>
       </c>
       <c r="B7">
         <v>-83909000.0</v>
       </c>
       <c r="C7">
         <v>-180312000.0</v>
       </c>
       <c r="D7">
         <v>56557000.0</v>
       </c>
       <c r="E7">
         <v>81100000.0</v>
       </c>
       <c r="F7">
-        <v>-257947999.0</v>
+        <v>-257948000.0</v>
       </c>
       <c r="G7">
         <v>-132504000.0</v>
       </c>
       <c r="H7">
         <v>282961000.0</v>
       </c>
       <c r="I7">
         <v>84135000.0</v>
       </c>
       <c r="J7">
         <v>-68099000.0</v>
       </c>
       <c r="K7">
         <v>-203466000.0</v>
       </c>
       <c r="L7">
         <v>316115000.0</v>
       </c>
       <c r="M7">
         <v>-70783000.0</v>
       </c>
       <c r="N7">
         <v>207960000.0</v>
       </c>
@@ -17650,51 +17658,53 @@
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" t="s">
         <v>149</v>
       </c>
       <c r="B9">
         <v>-79970000.0</v>
       </c>
       <c r="C9">
         <v>53603000.0</v>
       </c>
       <c r="D9">
         <v>67226000.0</v>
       </c>
       <c r="E9">
         <v>-33883000.0</v>
       </c>
       <c r="F9">
         <v>-90359000.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9">
+        <v>48716000.0</v>
+      </c>
       <c r="H9">
         <v>67617000.0</v>
       </c>
       <c r="I9">
         <v>-39938000.0</v>
       </c>
       <c r="J9">
         <v>-66221999.0</v>
       </c>
       <c r="K9">
         <v>48724000.0</v>
       </c>
       <c r="L9">
         <v>16814000.0</v>
       </c>
       <c r="M9">
         <v>-53502000.0</v>
       </c>
       <c r="N9">
         <v>-414000.0</v>
       </c>
       <c r="O9">
         <v>41655000.0</v>
       </c>
       <c r="P9">
@@ -18418,51 +18428,51 @@
         <v>6387000.0</v>
       </c>
       <c r="AS14">
         <v>6037000.0</v>
       </c>
       <c r="AT14">
         <v>5361000.0</v>
       </c>
       <c r="AU14">
         <v>24601000.0</v>
       </c>
       <c r="AV14"/>
       <c r="AW14"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" t="s">
         <v>155</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>7930000.0</v>
       </c>
       <c r="D15">
-        <v>10240000.0</v>
+        <v>7852000.0</v>
       </c>
       <c r="E15">
         <v>7831000.0</v>
       </c>
       <c r="F15">
         <v>7821000.0</v>
       </c>
       <c r="G15">
         <v>16991000.0</v>
       </c>
       <c r="H15">
         <v>5717000.0</v>
       </c>
       <c r="I15">
         <v>14488000.0</v>
       </c>
       <c r="J15">
         <v>5634000.0</v>
       </c>
       <c r="K15">
         <v>5624000.0</v>
       </c>
       <c r="L15">
         <v>20360000.0</v>
       </c>
@@ -18761,57 +18771,57 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" t="s">
         <v>158</v>
       </c>
       <c r="B18">
         <v>-100237000.0</v>
       </c>
       <c r="C18">
         <v>-272533000.0</v>
       </c>
       <c r="D18">
-        <v>54941000.0</v>
+        <v>105397000.0</v>
       </c>
       <c r="E18">
         <v>161699000.0</v>
       </c>
       <c r="F18">
-        <v>-255990000.0</v>
+        <v>-304574000.0</v>
       </c>
       <c r="G18">
         <v>-194385000.0</v>
       </c>
       <c r="H18">
         <v>304559000.0</v>
       </c>
       <c r="I18">
         <v>129674000.0</v>
       </c>
       <c r="J18">
         <v>-93909000.0</v>
       </c>
       <c r="K18">
         <v>-267904999.0</v>
       </c>
       <c r="L18">
         <v>245053000.0</v>
       </c>
       <c r="M18">
         <v>-19366000.0</v>
       </c>
       <c r="N18">
         <v>155644000.0</v>
       </c>
@@ -19196,54 +19206,54 @@
         <v>277590000.0</v>
       </c>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21">
         <v>143388000.0</v>
       </c>
       <c r="AV21"/>
       <c r="AW21"/>
     </row>
     <row r="22" spans="1:49">
       <c r="A22" t="s">
         <v>122</v>
       </c>
       <c r="B22">
         <v>-26661000.0</v>
       </c>
       <c r="C22">
         <v>-109128000.0</v>
       </c>
       <c r="D22">
         <v>-29351000.0</v>
       </c>
       <c r="E22">
-        <v>24682000.0</v>
+        <v>57523000.0</v>
       </c>
       <c r="F22">
-        <v>-12280000.0</v>
+        <v>-24682000.0</v>
       </c>
       <c r="G22">
         <v>-59544000.0</v>
       </c>
       <c r="H22">
         <v>8056000.0</v>
       </c>
       <c r="I22">
         <v>23414000.0</v>
       </c>
       <c r="J22">
         <v>-22307000.0</v>
       </c>
       <c r="K22">
         <v>-14461000.0</v>
       </c>
       <c r="L22">
         <v>30893000.0</v>
       </c>
       <c r="M22">
         <v>64723000.0</v>
       </c>
       <c r="N22">
         <v>4903000.0</v>
       </c>
@@ -19339,57 +19349,57 @@
       </c>
       <c r="AS22">
         <v>74529000.0</v>
       </c>
       <c r="AT22">
         <v>34161000.0</v>
       </c>
       <c r="AU22">
         <v>6102000.0</v>
       </c>
       <c r="AV22">
         <v>48538000.0</v>
       </c>
       <c r="AW22">
         <v>70516000.0</v>
       </c>
     </row>
     <row r="23" spans="1:49">
       <c r="A23" t="s">
         <v>162</v>
       </c>
       <c r="B23">
         <v>-558000.0</v>
       </c>
       <c r="C23">
-        <v>-9288000.0</v>
+        <v>213284000.0</v>
       </c>
       <c r="D23">
-        <v>-1765000.0</v>
+        <v>55846000.0</v>
       </c>
       <c r="E23">
-        <v>-64000.0</v>
+        <v>-39737000.0</v>
       </c>
       <c r="F23">
         <v>-905000.0</v>
       </c>
       <c r="G23">
         <v>339745000.0</v>
       </c>
       <c r="H23">
         <v>498000.0</v>
       </c>
       <c r="I23">
         <v>-96000.0</v>
       </c>
       <c r="J23">
         <v>-10605000.0</v>
       </c>
       <c r="K23">
         <v>-2695000.0</v>
       </c>
       <c r="L23">
         <v>-23000.0</v>
       </c>
       <c r="M23">
         <v>468797000.0</v>
       </c>
@@ -19490,99 +19500,99 @@
         <v>-134013000.0</v>
       </c>
       <c r="AT23">
         <v>-19622000.0</v>
       </c>
       <c r="AU23">
         <v>-2921000.0</v>
       </c>
       <c r="AV23"/>
       <c r="AW23"/>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" t="s">
         <v>163</v>
       </c>
       <c r="B24">
         <v>-1543000.0</v>
       </c>
       <c r="C24">
         <v>-16709000.0</v>
       </c>
       <c r="D24">
         <v>38268000.0</v>
       </c>
       <c r="E24">
-        <v>-88487000.0</v>
+        <v>5578000.0</v>
       </c>
       <c r="F24">
-        <v>-41895000.0</v>
+        <v>7231000.0</v>
       </c>
       <c r="G24">
         <v>-22241000.0</v>
       </c>
       <c r="H24">
         <v>17239000.0</v>
       </c>
       <c r="I24">
         <v>10759000.0</v>
       </c>
       <c r="J24">
         <v>2595000.0</v>
       </c>
       <c r="K24">
-        <v>5334000.0</v>
+        <v>5444000.0</v>
       </c>
       <c r="L24">
         <v>-179895000.0</v>
       </c>
       <c r="M24">
         <v>-107776000.0</v>
       </c>
       <c r="N24">
         <v>4650000.0</v>
       </c>
       <c r="O24">
         <v>-266725000.0</v>
       </c>
       <c r="P24">
-        <v>451000.0</v>
+        <v>343000.0</v>
       </c>
       <c r="Q24">
         <v>455000.0</v>
       </c>
       <c r="R24">
         <v>-516000.0</v>
       </c>
       <c r="S24">
         <v>5336000.0</v>
       </c>
       <c r="T24">
         <v>465000.0</v>
       </c>
       <c r="U24">
-        <v>2335000.0</v>
+        <v>-245000.0</v>
       </c>
       <c r="V24">
         <v>813000.0</v>
       </c>
       <c r="W24">
         <v>-49149000.0</v>
       </c>
       <c r="X24">
         <v>7822000.0</v>
       </c>
       <c r="Y24">
         <v>129000.0</v>
       </c>
       <c r="Z24">
         <v>212000.0</v>
       </c>
       <c r="AA24">
         <v>2660000.0</v>
       </c>
       <c r="AB24">
         <v>18550000.0</v>
       </c>
       <c r="AC24">
         <v>348000.0</v>
       </c>
@@ -19633,54 +19643,54 @@
       </c>
       <c r="AS24">
         <v>10250000.0</v>
       </c>
       <c r="AT24">
         <v>17882000.0</v>
       </c>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" t="s">
         <v>164</v>
       </c>
       <c r="B25">
         <v>22353000.0</v>
       </c>
       <c r="C25">
         <v>35013000.0</v>
       </c>
       <c r="D25">
         <v>18453000.0</v>
       </c>
       <c r="E25">
-        <v>93926000.0</v>
+        <v>18247000.0</v>
       </c>
       <c r="F25">
-        <v>10650999.0</v>
+        <v>15783000.0</v>
       </c>
       <c r="G25">
         <v>10184000.0</v>
       </c>
       <c r="H25">
         <v>14808000.0</v>
       </c>
       <c r="I25">
         <v>15734000.0</v>
       </c>
       <c r="J25">
         <v>-476000.0</v>
       </c>
       <c r="K25">
         <v>-12441000.0</v>
       </c>
       <c r="L25">
         <v>-53978000.0</v>
       </c>
       <c r="M25">
         <v>6929000.0</v>
       </c>
       <c r="N25">
         <v>-38767000.0</v>
       </c>
@@ -19768,53 +19778,55 @@
       <c r="AP25">
         <v>1551000.0</v>
       </c>
       <c r="AQ25">
         <v>2289000.0</v>
       </c>
       <c r="AR25">
         <v>1662000.0</v>
       </c>
       <c r="AS25">
         <v>1571000.0</v>
       </c>
       <c r="AT25">
         <v>1385000.0</v>
       </c>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" t="s">
         <v>165</v>
       </c>
       <c r="B26"/>
       <c r="C26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="D26"/>
+        <v>-3951000.0</v>
+      </c>
+      <c r="D26">
+        <v>-1765000.0</v>
+      </c>
       <c r="E26">
         <v>-304000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>333905000.0</v>
       </c>
       <c r="H26">
         <v>-2356000.0</v>
       </c>
       <c r="I26">
         <v>-96000.0</v>
       </c>
       <c r="J26">
         <v>-658000.0</v>
       </c>
       <c r="K26">
         <v>-2778000.0</v>
       </c>
       <c r="L26">
         <v>-3458000.0</v>
       </c>
       <c r="M26">
@@ -19907,51 +19919,51 @@
         <v>234191000.0</v>
       </c>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26">
         <v>234191000.0</v>
       </c>
       <c r="AV26"/>
       <c r="AW26"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" t="s">
         <v>166</v>
       </c>
       <c r="B27">
         <v>4774000.0</v>
       </c>
       <c r="C27">
         <v>20814000.0</v>
       </c>
       <c r="D27">
         <v>7750000.0</v>
       </c>
       <c r="E27">
-        <v>-7270000.0</v>
+        <v>8444000.0</v>
       </c>
       <c r="F27">
         <v>7270000.0</v>
       </c>
       <c r="G27">
         <v>5418000.0</v>
       </c>
       <c r="H27">
         <v>5573000.0</v>
       </c>
       <c r="I27">
         <v>5397000.0</v>
       </c>
       <c r="J27">
         <v>5197000.0</v>
       </c>
       <c r="K27">
         <v>5770000.0</v>
       </c>
       <c r="L27">
         <v>5466000.0</v>
       </c>
       <c r="M27">
         <v>6492000.0</v>
       </c>