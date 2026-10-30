--- v0 (2026-06-19)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5589,811 +5595,819 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2">
         <v>911724000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>36459000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>32611000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>33177000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>28492000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>29520000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>950131000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>38582000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>45252000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>804521000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>766185000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>28411000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>30461000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>44227000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>750934000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>31044000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>28305000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>32063000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20645000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>25307000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>702603000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>710037000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>699684000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>697154000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>670280000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>640130000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>612236000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>18801000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>18569000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>17130000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>544338000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>16533000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>16016000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>16844000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>16831000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>17088000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>15390000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>17183000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>16294000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>15970000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>16278000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>27230000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>11976000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>23810000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>10879000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>510799000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>511262000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>507536000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>511134000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>527617000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>10553000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>535673000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>539022000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>540099000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>9943000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>529697000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>486640000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>485015000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>11757000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>8444000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>12421000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>6652000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>6929000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>6403000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>6063000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>6572000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>6404000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>5735000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>4992000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>6848000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>4665000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>4434000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>4120000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>4330000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>3855000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>3334000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>3087000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>3073000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>3645000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>3338000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>3263000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>2855000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>3569389.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>2717000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>3011000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>3317000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>196166000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>3347000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>2949000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>2266000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>4452838.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>3875000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>3421000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>1642000.0</v>
       </c>
-      <c r="DC2"/>
-      <c r="DD2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>9600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>5400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>4100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>3900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>2000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>1400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>10000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>2900000.0</v>
       </c>
-      <c r="DL2"/>
-      <c r="DM2"/>
       <c r="DN2"/>
-      <c r="DO2">
+      <c r="DO2"/>
+      <c r="DP2"/>
+      <c r="DQ2">
         <v>200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DR2">
         <v>300000.0</v>
       </c>
-      <c r="DQ2"/>
-      <c r="DR2"/>
+      <c r="DS2"/>
+      <c r="DT2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:124">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...4 lines deleted...]
-      </c>
+      <c r="AC3"/>
+      <c r="AD3"/>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -6438,96 +6452,98 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
+      <c r="DT3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:124">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -6572,424 +6588,428 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:124">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-46355000.0</v>
+      </c>
+      <c r="C5">
+        <v>-35498000.0</v>
+      </c>
+      <c r="D5">
         <v>-39835000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-39623999.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-42214000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-50808000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-52760000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-55115000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-49011000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-60829000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-63889000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-66034000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-86761000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-75868000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-76101000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-81227000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-90622000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-73919000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-49287000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>92000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>10290000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>12874000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-10000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>35000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>11466000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>7423000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1328000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-78000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5731000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>4747000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>922000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-4407000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-7326000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-111000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-73000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>25000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>70000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>87000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-10301000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-29000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>10450000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>13399000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>7975000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-68000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>4913000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>2593000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>6352000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>5377000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>4521000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>4300000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1734000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-2286000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-846000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1315000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>5889000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>7586000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>8104000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>6329000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-9000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>139000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>145000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>3332000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>1058000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>967000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>2667000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>490000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-224000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-1455000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>1045000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-3265000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-1442000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>188000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-2313000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-1947000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>79000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>140000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>87000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-513000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>44000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-117000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-47000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-1371000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-680000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-507000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-223000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>274000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-574000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>330000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>985000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-203000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>1395000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>1123000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>1172000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>2018000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>1741000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>1858000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>2138000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>1202000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>797000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CW5"/>
+      <c r="CX5">
         <v>1738000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>1032000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>1107000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-21000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-29000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-45000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-48000.0</v>
       </c>
-      <c r="DC5"/>
-      <c r="DD5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>-100000.0</v>
       </c>
-      <c r="DE5"/>
-      <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
+      <c r="DT5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:124">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...4 lines deleted...]
-      </c>
+      <c r="AC6"/>
+      <c r="AD6"/>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
@@ -7039,52 +7059,56 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
@@ -7100,96 +7124,98 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
+      <c r="DT6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:124">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -7234,117 +7260,121 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:124">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
+        <v>395699000.0</v>
+      </c>
+      <c r="D8">
         <v>210858000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>210222000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>209671000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>209268000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>208958000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>207816000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>207164000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>206821000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>62801000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>62550000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>46381000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>46293000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>46128000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>45694000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>45566000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>45402000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>44780000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>44431000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>44068000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>43780000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -7400,96 +7430,98 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:124">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...4 lines deleted...]
-      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
-      <c r="AH9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -7534,410 +7566,418 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
+      <c r="DT9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:124">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>178261000.0</v>
+      </c>
+      <c r="C10">
+        <v>73334000.0</v>
+      </c>
+      <c r="D10">
         <v>37925000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>118984000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>121558000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>134373000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>148392000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>120398000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>149013000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>109669000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>60959000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>53728000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>74575000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>128658000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>64262000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>31170000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>41578000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>27233000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>88837000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>208375000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>67693000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>120666000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>73735000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>60540000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>87010000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>118557000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>36162000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>82661000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>42947000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>48526000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>32166000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>31727000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>47276000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>54362000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>68809000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>45869000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>51571000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>38004000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>30177000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>34116000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>45077000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>79522000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>78349000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>35618000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>75020000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>82095000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>85187000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>76962000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>54717000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>66600000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>95271000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>111834000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>82044000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>37383000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>77769000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>52528000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>76198000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>46874000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>48523000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>22894000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>11342000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>93338000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>83570000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>100399000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>61010000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>43414000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>55783000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>48401000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>18601000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>16979000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>13660000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>18061000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>19461000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>26911000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>18291000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>17108000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>16697000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>24011000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>17463000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>24221000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>18048000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>20621000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>19478000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>23083000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>22739000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>20413000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>18807000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>20112000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>23515000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>27921000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>27534000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>24875000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>20073000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>23268000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>18718000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>19303705.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>19612000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>15693000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>15048000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>15744201.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>16923000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>14494000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>10181000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>16539879.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>36401000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>11918000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>10272000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>27396464.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>11300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>74400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>8900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>51000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>13100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>11100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>20600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>14600000.0</v>
       </c>
-      <c r="DL10"/>
-      <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10"/>
+      <c r="DQ10">
         <v>15200000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DR10">
         <v>10200000.0</v>
       </c>
-      <c r="DQ10"/>
-      <c r="DR10"/>
+      <c r="DS10"/>
+      <c r="DT10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:124">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8018,1422 +8058,1444 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
+      <c r="DT11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:124">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>1012502000.0</v>
+      </c>
+      <c r="C12">
+        <v>643422000.0</v>
+      </c>
+      <c r="D12">
         <v>37925000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>118984000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>420791000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>603727000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>617425000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>423813000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>652977000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>641641000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>634493000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-1471000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>668005000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>748417000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>695786000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>679995000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>709878000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>737714000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1250593000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>228086000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1128055000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1073082000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>91323000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>77847000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>718864000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>663059000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>559105000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>101922000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>512874000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>524737000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>511788000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>495632000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>481973000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>81038000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>96513000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>74640000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>81485000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>68954000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>56938000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>56781000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>596152000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>589923000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>580327000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>59038000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>527862000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>512355000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>512998000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>509497000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>501733000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>507823000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>517344000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>555058000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>499877000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>412261000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>445731000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>446493000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>76198000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>46874000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>48523000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>22894000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>11342000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>93338000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>83570000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>100399000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>61010000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>43414000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>55783000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>48401000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>18601000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>16979000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>13660000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>18061000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>19461000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>26911000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>18291000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>17108000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>16697000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>24011000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>17463000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>24221000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>18048000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>20621000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>19478000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>23083000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>22739000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>20413000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>18807000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>20112000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>23515000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>27921000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>27534000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>24875000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>20073000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>23268000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>18718000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>19303705.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>19612000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>15693000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>15048000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>16923000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>14494000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>10181000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>16539879.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>36401000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>11918000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>10272000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>27396464.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>11300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>74400000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>8900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>51000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>13100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>11100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>20600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>14600000.0</v>
       </c>
-      <c r="DL12"/>
-      <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12">
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12">
         <v>15200000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DR12">
         <v>10200000.0</v>
       </c>
-      <c r="DQ12"/>
-      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:124">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
+        <v>396111000.0</v>
+      </c>
+      <c r="C13">
+        <v>395699000.0</v>
+      </c>
+      <c r="D13">
         <v>210858000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>210222000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>209671000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>209268000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>208698000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>207816000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>207164000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>206821000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>62801000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>62550000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>62338000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>62128000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>61924000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>61487000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>61262000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>60975000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>62893000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>44431000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>68265000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>75265000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>43227000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>42909000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>79269000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>79059000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>78854000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>42586000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>94516000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>98210000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>102395000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>103851000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>104506000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>43117000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>42798000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>42604000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>42376000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>42037000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>41704000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>41575000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>54846000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>54699000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>54624000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>42355000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>54345000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>54378000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>54277000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>54216000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>54125000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>54066000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>54016000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>53981000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>53948000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>41422000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>40612000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>40583000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>40960000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>40877000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>33430000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>33422000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>33411000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>33387000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>33369000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>33133000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>33126000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>33120000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>33115000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>33110000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>33103000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>33095000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>33088000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>33081000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>31850000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>31820000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>31751000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>31636000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>31391000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>31225000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>31081000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>30794000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>30581000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>13793000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>13287000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>13053000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>12962000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>12785000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>12437000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>6343000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>6320000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>6304000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>6301000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>6096000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>6092000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>5885000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>5790000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>5854311.0</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>6129000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CU13">
         <v>6129000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>6163000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CW13">
         <v>29798000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CX13">
         <v>6188000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CY13">
         <v>6375000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CZ13">
         <v>6447000.0</v>
       </c>
-      <c r="CY13">
+      <c r="DA13">
         <v>32517989.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DB13">
         <v>33757000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DC13">
         <v>33464000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DD13">
         <v>33728000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>33727959.0</v>
       </c>
-      <c r="DD13">
+      <c r="DF13">
         <v>17600000.0</v>
       </c>
-      <c r="DE13"/>
-[...1 lines deleted...]
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13">
         <v>25250000.0</v>
       </c>
-      <c r="DH13"/>
-      <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:124">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>27144648.0</v>
+      </c>
+      <c r="C14">
+        <v>23145947.0</v>
+      </c>
+      <c r="D14">
         <v>19137134.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>19117789.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>19093544.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>19042750.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>19015000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>18982000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>18844000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>18814000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>11790000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11774085.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>11756000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>11740000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>11731000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>11709000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>11689323.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>11685850.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>11872025.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>8769697.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>12044896.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>12548044.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>8615000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>8474194.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>12496174.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>12486681.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>12779096.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>8496875.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>13450187.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>13635834.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>13755615.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13834662.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>13836828.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>8890476.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>8638095.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>8980000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>8633333.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>8644444.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>8475000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>8375000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>11092674.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>11067890.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>11040790.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>8604762.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>11024954.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>11010000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>11002976.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>11000147.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>11014907.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>10999663.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>10998630.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>10980000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>10959000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>9644938.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>9605000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>9629300.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>9635000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>9619000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>8233000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>5990000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>5988000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>9541000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>9503313.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>9361651.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>9432301.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>9210838.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>9082070.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>5915000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>7781789.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>7760014.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>7770449.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>5915000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>6255652.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>6277690.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>6214000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>6022000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>6304000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>6476000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>6313000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>5824000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>6419231.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>6419231.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>6500000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>5767000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>6416000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>6454000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>6454054.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>5753000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>5867000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>5690000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>5938000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>5827000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>5748571.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>5669000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>5578571.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>5800000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>5437793.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>5413333.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>5464000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>5582353.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>5457667.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>5457667.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>5333333.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>6667477.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>6000000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>6242000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>6084000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>6084091.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>5536000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>5000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>5675000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>5500000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>5000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>5000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>3298000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3081000.0</v>
       </c>
       <c r="DM14">
         <v>3081000.0</v>
       </c>
       <c r="DN14">
         <v>3081000.0</v>
       </c>
       <c r="DO14">
+        <v>3081000.0</v>
+      </c>
+      <c r="DP14">
+        <v>3081000.0</v>
+      </c>
+      <c r="DQ14">
         <v>2946000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DR14">
         <v>2900000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DS14">
         <v>2036000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DT14">
         <v>2036000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:124">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>46293000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>46128000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>45566000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>45402000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>44780000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>44431000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="V15"/>
+      <c r="W15">
         <v>43780000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>43227000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>42909000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>42841000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>42766000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>42671000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>42586000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>42446000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>42372000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>42173000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>42964000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>43318000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>43117000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>42798000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>42604000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>42376000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>42037000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>41704000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>41575000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>41492000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>41670000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>41696000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>42355000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>42272000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>42220000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>42001000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>41957000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>41917000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>41849000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>41807000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>40165000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>40146000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>39905000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>33705000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>33555000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>33449000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>33440000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>33430000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>33422000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>33411000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>33387000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>33103000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>33095000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>33088000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15">
         <v>30190000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>30143000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>30139000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>30139000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>30020000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>30020000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>29922000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>29901000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>29874000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>29833000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29798000.0</v>
       </c>
       <c r="CQ15">
         <v>29798000.0</v>
       </c>
       <c r="CR15">
         <v>29798000.0</v>
       </c>
       <c r="CS15">
         <v>29798000.0</v>
       </c>
       <c r="CT15">
+        <v>29798000.0</v>
+      </c>
+      <c r="CU15">
+        <v>29798000.0</v>
+      </c>
+      <c r="CV15">
         <v>29797590.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>29797590.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>29718000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>31444000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>32518000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>32517989.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>33757000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>33464000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>33728000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>33727959.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>17600000.0</v>
       </c>
-      <c r="DE15"/>
-      <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
+      <c r="DT15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:124">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>-36459000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-32611000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-33177000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
@@ -9494,96 +9556,98 @@
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
+      <c r="DT16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:124">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...4 lines deleted...]
-      </c>
+      <c r="AC17"/>
+      <c r="AD17"/>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -9628,88 +9692,86 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:124">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...4 lines deleted...]
-      </c>
+      <c r="AC18"/>
+      <c r="AD18"/>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
@@ -9759,52 +9821,56 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
+        <v>0.0</v>
+      </c>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
@@ -9820,96 +9886,98 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:124">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19">
         <v>154375000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>151821000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>132103000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>135097000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>134150000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -9956,84 +10024,86 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:124">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
-        <v>96828000.0</v>
+        <v>155088000.0</v>
       </c>
       <c r="C20">
-        <v>96828000.0</v>
+        <v>155249000.0</v>
       </c>
       <c r="D20">
         <v>96828000.0</v>
       </c>
       <c r="E20">
         <v>96828000.0</v>
       </c>
       <c r="F20">
         <v>96828000.0</v>
       </c>
       <c r="G20">
         <v>96828000.0</v>
       </c>
       <c r="H20">
+        <v>96828000.0</v>
+      </c>
+      <c r="I20">
+        <v>96828000.0</v>
+      </c>
+      <c r="J20">
         <v>96379000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>96379000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53777000.0</v>
       </c>
       <c r="L20">
         <v>53777000.0</v>
       </c>
       <c r="M20">
         <v>53777000.0</v>
       </c>
       <c r="N20">
         <v>53777000.0</v>
       </c>
       <c r="O20">
         <v>53777000.0</v>
       </c>
       <c r="P20">
         <v>53777000.0</v>
       </c>
       <c r="Q20">
         <v>53777000.0</v>
       </c>
       <c r="R20">
         <v>53777000.0</v>
       </c>
       <c r="S20">
         <v>53777000.0</v>
       </c>
@@ -10064,1685 +10134,1709 @@
       <c r="AB20">
         <v>53777000.0</v>
       </c>
       <c r="AC20">
         <v>53777000.0</v>
       </c>
       <c r="AD20">
         <v>53777000.0</v>
       </c>
       <c r="AE20">
         <v>53777000.0</v>
       </c>
       <c r="AF20">
         <v>53777000.0</v>
       </c>
       <c r="AG20">
         <v>53777000.0</v>
       </c>
       <c r="AH20">
         <v>53777000.0</v>
       </c>
       <c r="AI20">
         <v>53777000.0</v>
       </c>
       <c r="AJ20">
-        <v>40311000.0</v>
+        <v>53777000.0</v>
       </c>
       <c r="AK20">
-        <v>40311000.0</v>
+        <v>53777000.0</v>
       </c>
       <c r="AL20">
         <v>40311000.0</v>
       </c>
       <c r="AM20">
+        <v>40311000.0</v>
+      </c>
+      <c r="AN20">
+        <v>40311000.0</v>
+      </c>
+      <c r="AO20">
         <v>40231000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29917000.0</v>
       </c>
       <c r="AP20">
         <v>29917000.0</v>
       </c>
       <c r="AQ20">
         <v>29917000.0</v>
       </c>
       <c r="AR20">
         <v>29917000.0</v>
       </c>
       <c r="AS20">
         <v>29917000.0</v>
       </c>
       <c r="AT20">
         <v>29917000.0</v>
       </c>
       <c r="AU20">
         <v>29917000.0</v>
       </c>
       <c r="AV20">
         <v>29917000.0</v>
       </c>
       <c r="AW20">
         <v>29917000.0</v>
       </c>
       <c r="AX20">
         <v>29917000.0</v>
       </c>
       <c r="AY20">
         <v>29917000.0</v>
       </c>
       <c r="AZ20">
+        <v>29917000.0</v>
+      </c>
+      <c r="BA20">
+        <v>29917000.0</v>
+      </c>
+      <c r="BB20">
         <v>29776000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23577000.0</v>
       </c>
       <c r="BC20">
         <v>23577000.0</v>
       </c>
       <c r="BD20">
         <v>23577000.0</v>
       </c>
       <c r="BE20">
         <v>23577000.0</v>
       </c>
       <c r="BF20">
         <v>23577000.0</v>
       </c>
       <c r="BG20">
         <v>23577000.0</v>
       </c>
       <c r="BH20">
         <v>23577000.0</v>
       </c>
       <c r="BI20">
         <v>23577000.0</v>
       </c>
       <c r="BJ20">
         <v>23577000.0</v>
       </c>
       <c r="BK20">
         <v>23577000.0</v>
       </c>
       <c r="BL20">
         <v>23577000.0</v>
       </c>
       <c r="BM20">
         <v>23577000.0</v>
       </c>
       <c r="BN20">
         <v>23577000.0</v>
       </c>
       <c r="BO20">
         <v>23577000.0</v>
       </c>
       <c r="BP20">
-        <v>23773000.0</v>
+        <v>23577000.0</v>
       </c>
       <c r="BQ20">
-        <v>23773000.0</v>
+        <v>23577000.0</v>
       </c>
       <c r="BR20">
         <v>23773000.0</v>
       </c>
       <c r="BS20">
         <v>23773000.0</v>
       </c>
-      <c r="BT20"/>
-      <c r="BU20"/>
+      <c r="BT20">
+        <v>23773000.0</v>
+      </c>
+      <c r="BU20">
+        <v>23773000.0</v>
+      </c>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:124">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>30849000.0</v>
+      </c>
+      <c r="C21">
+        <v>32723000.0</v>
+      </c>
+      <c r="D21">
         <v>8015000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>8266000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8516000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>8767000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>9017000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>9268000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>9518000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-59477000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-59377000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-59577000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>68000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>102000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>242000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>382000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1556000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>662000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>835000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1009000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1183000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1356000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1530000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1704000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1878000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2051000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2225000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2399000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2572000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2746000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>2840000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2934000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>3027000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1243000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1289000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1336000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1383000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>922000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>956000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>990000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>133000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1091000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1176000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1260000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1344000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1428000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1512000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1596000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1680000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1764000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>483000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>533000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>583000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>633000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>683000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>625000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>625000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>887000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>990000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>1094000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>1198000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>1301000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1405000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1508000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1612000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>1716000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1819000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>1923000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>2026000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>10190000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>9515000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>7039000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>6124000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>6293000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>6651000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>5871000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>6148000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>4959000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>5736000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>5114000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>5172000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>5137000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>4470000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>5071000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>3258000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>3344000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>3204000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>9283000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>2499000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>2276000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>2110000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>1960000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>1897000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>2020000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>1929000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>2470000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>2490000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>2809000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>9872000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>13688000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>12149569.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>10893000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>11729000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>14076000.0</v>
       </c>
-      <c r="DC21"/>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21"/>
+      <c r="DI21">
         <v>8300000.0</v>
       </c>
-      <c r="DH21"/>
-      <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
+      <c r="DT21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:124">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22">
         <v>-248656000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-117117000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-134189000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2250000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2389000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2518000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2572000.0</v>
       </c>
       <c r="V22">
         <v>2572000.0</v>
       </c>
       <c r="W22">
+        <v>2572000.0</v>
+      </c>
+      <c r="X22">
+        <v>2572000.0</v>
+      </c>
+      <c r="Y22">
         <v>2614000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2707000.0</v>
       </c>
       <c r="Z22">
         <v>2707000.0</v>
       </c>
       <c r="AA22">
+        <v>2707000.0</v>
+      </c>
+      <c r="AB22">
+        <v>2707000.0</v>
+      </c>
+      <c r="AC22">
         <v>2524000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>317000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1074000.0</v>
       </c>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>213000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>53000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>55466000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>59047000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>61295000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>59956000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>61553000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>62436000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>60215000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>62073000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>64686000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>65697000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>65751000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>64044000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>66896000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>67851000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>71140000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>65931000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>64399000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>64187000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>64133000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>61753000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>68694000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>62894000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>62070000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>58460000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>77303000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>79265000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>76144000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>77440000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>82320000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>93643000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>92798000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>95976000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>104396000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>102892000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>103948000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>102623000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>132932000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>118836000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>123465000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>118950000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>110565000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>97536000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>93747000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>82464000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>76151000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>65629000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>67166000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>57405000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>60513000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>54176000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>47450000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>42689000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>46001000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>36981000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>44633000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>44643000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>42565000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>51427000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>41062000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>42657000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>43855000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>22047000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>24141000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>23166000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>31115000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>34689000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>43939000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>50881000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>37422000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>38577000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>52366000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>78576000.0</v>
       </c>
-      <c r="DC22"/>
-      <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:124">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>5013088000.0</v>
+      </c>
+      <c r="C23">
+        <v>5034281000.0</v>
+      </c>
+      <c r="D23">
         <v>3702983000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3690317000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3612264000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3576811000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3553086000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3521771000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3531298000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3484671000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2415624000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2437865000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2435359000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2489807000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2463893000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2422519000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2425698000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2353592000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2423030000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1157052000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2348377000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2280550000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1018022000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>975435000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1950560000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1913731000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1618646000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>913870000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1584127000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1613227000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1564237000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1537836000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1519426000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>865127000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>865689000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>833315000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>829150000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>784972000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>748300000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>710572000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1307775000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1290809000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1271543000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>621213000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1233995000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1217102000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1198409000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1192183000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1164119000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1160688000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1139502000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1145635000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1091787000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>871372000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>886359000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>890228000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>887737000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>836044000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>623225000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>633348000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>643156000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>792929000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>766690000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>777594000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>765037000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>755989000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>759501000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>765488000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>758744000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>747623000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>766961000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>752713000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>524636000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>522510000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>495561000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>483685000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>477502000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>489516000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>472211000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>500059000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>469924000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>463880000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>474151000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>483677000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>461688000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>450552000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>449551000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>365203000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>357059000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>350865000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>336205000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>327930000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>316072000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>311914000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>288535000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>283006167.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>269928000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>247818000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>237754000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>323863109.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>218888000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>203266000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>193671000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>405255320.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>405421000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>419160000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>482044000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>523846767.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>343400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>325100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>312000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>252000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>171800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>151100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>136400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>95300000.0</v>
       </c>
-      <c r="DL23"/>
-      <c r="DM23"/>
       <c r="DN23"/>
-      <c r="DO23">
+      <c r="DO23"/>
+      <c r="DP23"/>
+      <c r="DQ23">
         <v>80900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>71200000.0</v>
       </c>
-      <c r="DQ23"/>
-      <c r="DR23"/>
+      <c r="DS23"/>
+      <c r="DT23"/>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:124">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>75291000.0</v>
+      </c>
+      <c r="D24">
         <v>69176000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>69526000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>69998000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>69962000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>69925000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>69889000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>69853000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>69817000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>69780000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>69744000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>90000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="O24">
         <v>90000000.0</v>
       </c>
       <c r="P24">
-        <v>110000000.0</v>
+        <v>115000000.0</v>
       </c>
       <c r="Q24">
         <v>90000000.0</v>
       </c>
       <c r="R24">
-        <v>90000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="S24">
         <v>90000000.0</v>
       </c>
       <c r="T24">
         <v>90000000.0</v>
       </c>
       <c r="U24">
         <v>90000000.0</v>
       </c>
       <c r="V24">
+        <v>90000000.0</v>
+      </c>
+      <c r="W24">
+        <v>90000000.0</v>
+      </c>
+      <c r="X24">
         <v>105000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>105000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>190103000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>210103000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>115000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>65000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>45000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>46000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>52750000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>75000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>50000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>81843000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>76843000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>56843000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>55843000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>41800000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>37000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>29000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>5500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10500000.0</v>
       </c>
       <c r="AQ24">
         <v>10500000.0</v>
       </c>
       <c r="AR24">
-        <v>5000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="AS24">
-        <v>20000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="AT24">
         <v>5000000.0</v>
       </c>
       <c r="AU24">
+        <v>20000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>5000000.0</v>
+      </c>
+      <c r="AW24">
         <v>10000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>18000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>18000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>30000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1442000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1442000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>1667000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>7735000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7852000.0</v>
       </c>
       <c r="BE24">
         <v>7852000.0</v>
       </c>
       <c r="BF24">
+        <v>7852000.0</v>
+      </c>
+      <c r="BG24">
+        <v>7852000.0</v>
+      </c>
+      <c r="BH24">
         <v>58852000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>68852000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>72852000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>67862000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>71872000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>72081000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>76085000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>69000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>74000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>89000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>80000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>119000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>120000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>110000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>100500000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>105000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>111000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>121000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>109000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>96000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>98000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>95000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>85000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>71500000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>61500000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>63500000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>64204000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>61634000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>41226000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>24410000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>23469000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>26831000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>22876000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>26100000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>32151000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>37773000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>44423000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>50473000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>58202000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>66386000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>77501000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>89351000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>97723000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>111158000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>118393000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>130755000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>138360000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>151807000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>159284000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:124">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25">
         <v>90000000.0</v>
       </c>
-      <c r="S25">
-[...2 lines deleted...]
-      <c r="T25"/>
       <c r="U25">
         <v>90000000.0</v>
       </c>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
+        <v>90000000.0</v>
+      </c>
+      <c r="X25">
         <v>105000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>105000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>190103000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>210103000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>115000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>65000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>45000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>46000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>52750000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>75000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>50000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>81843000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>76843000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>56843000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>55843000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>41800000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>37000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>29000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>5500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10500000.0</v>
       </c>
       <c r="AQ25">
         <v>10500000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25"/>
+      <c r="AR25">
+        <v>10500000.0</v>
+      </c>
+      <c r="AS25">
+        <v>10500000.0</v>
+      </c>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>1442000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1442000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1667000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>7735000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7852000.0</v>
       </c>
       <c r="BE25">
         <v>7852000.0</v>
       </c>
       <c r="BF25">
+        <v>7852000.0</v>
+      </c>
+      <c r="BG25">
+        <v>7852000.0</v>
+      </c>
+      <c r="BH25">
         <v>58852000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>68852000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>72852000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>67862000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
@@ -11758,237 +11852,241 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
+      <c r="DT25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:124">
       <c r="A26" t="s">
         <v>55</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
+        <v>856268000.0</v>
+      </c>
+      <c r="D26">
         <v>755704000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>763324000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>766926000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>767464000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>776877000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>785058000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>812674000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>840421000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>882625000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>906287000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>17591000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>17241000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>18225000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>29470000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>59909000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>60513000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>21805000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>22773000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>23608000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>23247000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>21570000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>22043000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>23562000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>24221000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>23909000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>25563000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>28707000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>30414000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>31562000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>32353000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>33421000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>33720000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>34988000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>7565000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>8190000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>8362000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>8613000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>9002000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>9218000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>6774000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>6916000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>7025000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>7245000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>7509000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>7931000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>8447000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>8578000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>9118000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>9410000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>9688000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>10149000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>10912000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>11651000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>12036000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>12822000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>13083000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>14270000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>15335000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>14817000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>15185000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
@@ -12004,96 +12102,98 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:124">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...4 lines deleted...]
-      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -12138,490 +12238,500 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:124">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>-62349000.0</v>
+      </c>
+      <c r="C28">
+        <v>176957000.0</v>
+      </c>
+      <c r="D28">
         <v>65251000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>23542000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-31560000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>21589000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>55910000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>82933000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>53348000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>110786000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>75821000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>105136000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-4867000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-58987000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5373000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>84429000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>52985000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>21617000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-49347000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-118375000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-62538000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-115511000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>31265000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>44460000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-81855000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-113402000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-31007000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-17661000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-32792000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>10629000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-20011000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-16572000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-42121000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>27481000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>8034000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>10974000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4272000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3796000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>6823000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-5116000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-39922000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-74367000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-73194000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-25118000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-69865000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-76940000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-80032000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-71807000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-49562000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-61445000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-90116000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-106679000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-76889000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-32266000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-72614000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-43373000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-67043000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-37719000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>10329000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>45958000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>53658000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-84183000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-74415000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-81244000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-41855000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-24259000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-36628000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-24246000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>5554000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>17176000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>20495000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>12462000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>19439000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>11989000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>5709000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2892000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-6384000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-13386000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-16525000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-20971000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-14485000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-6958000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-15290000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-16583000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-16239000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-13913000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-12307000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-11612000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-16515000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-20921000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-19534000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-17875000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-12073000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-15268000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-9718000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-10303705.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-8612000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-693000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-2048000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>73606590.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-16923000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-14489000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-10160000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>119508016.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>107295000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>145320000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>156298000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>147242504.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>-11300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>-74400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>-8900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>21100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>-13100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>-11100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>-20600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>-14600000.0</v>
       </c>
-      <c r="DL28"/>
-      <c r="DM28"/>
       <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28">
         <v>-15200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>-10200000.0</v>
       </c>
-      <c r="DQ28"/>
-      <c r="DR28"/>
+      <c r="DS28"/>
+      <c r="DT28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:124">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>858111000.0</v>
+      </c>
+      <c r="D29">
         <v>522379000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>552114000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>487574000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>535964000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>576499000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>566016000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>565876000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>570697000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>348497000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>356808000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>90000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="O29">
         <v>90000000.0</v>
       </c>
       <c r="P29">
-        <v>110000000.0</v>
+        <v>115000000.0</v>
       </c>
       <c r="Q29">
         <v>90000000.0</v>
       </c>
       <c r="R29">
-        <v>90000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="S29">
         <v>90000000.0</v>
       </c>
       <c r="T29">
         <v>90000000.0</v>
       </c>
       <c r="U29">
         <v>90000000.0</v>
       </c>
       <c r="V29">
+        <v>90000000.0</v>
+      </c>
+      <c r="W29">
+        <v>90000000.0</v>
+      </c>
+      <c r="X29">
         <v>105000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>151098000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>276820000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>294196000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>155490000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -12672,549 +12782,553 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:124">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>924976000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>78531000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>76865000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>80644000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>68765000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>55461000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>858271000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>31628000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>32706000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>877615000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>847383000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>31055000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>33313000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>33828000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>766846000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>30907000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>30480000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>31554000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>25181000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>26822000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>751268000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>737319000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>726189000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>714383000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>684836000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>660761000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>623355000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>26149000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>14284000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>26466000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>536546000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>17421000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>19590000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>16998000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>19118000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>15590000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>15604000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>17147000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>20940000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>20237000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>17150000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>12312000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>11697000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>10669000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>12970000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>504641000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>532716000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>549854000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>15828000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>18777000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>18304000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>18007000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>19440000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>20953000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>21798000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>16426000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>19092000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>18578000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>16775000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>10190000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>9515000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>7039000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>6124000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>6293000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>6651000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>5871000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>6148000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>4959000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>5736000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>5114000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>5172000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>5137000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>4470000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>5071000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>5944000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>9472000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>10847000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>9283000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1239000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>9223000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>8661000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>8873000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>8632128.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>8275000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>8466000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>7294000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>13496224.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>9960000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>9872000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>13688000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>12149569.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>10893000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>11729000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>14076000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>11507978.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>12700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>10500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>10200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>8300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>2000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>1300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>3100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>2400000.0</v>
       </c>
-      <c r="DL30"/>
-      <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
-      <c r="DP30">
+      <c r="DP30"/>
+      <c r="DQ30"/>
+      <c r="DR30">
         <v>1600000.0</v>
       </c>
-      <c r="DQ30"/>
-      <c r="DR30"/>
+      <c r="DS30"/>
+      <c r="DT30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:124">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>113941000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>112789000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>112650000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>109821000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>107142000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>104828000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>101375000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>98767000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>95457000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>91791000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>89007000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>86717000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>84093000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>83161000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>81978000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>79596000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>77829000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>76453000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>76151000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>75557000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>73448000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>71711000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>70070000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>69766000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>68216000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>66567000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>65336000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>64212000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>63238000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>62439000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>61944000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>60338000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>58974000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>61508000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>59993000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>57958000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>56484000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>54862000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>51956000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>49106000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>46611000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>38662000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>37708000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>35538000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>35164000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>35969000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>35552000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>44362000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>46897000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
@@ -13230,52 +13344,54 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:124">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13356,567 +13472,575 @@
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
+      <c r="DT32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:124">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>4000586000.0</v>
+      </c>
+      <c r="C33">
+        <v>227258000.0</v>
+      </c>
+      <c r="D33">
         <v>3665058000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3571333000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3191473000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2973084000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2935661000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3097958000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2878321000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2843030000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1781131000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2373238999.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1767354000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1741390000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1689576000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1665659000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1635176000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1547113000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1116976000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>22773000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1188694000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1174762000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>6992000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>7154000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1200641000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1217359000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1025713000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>7655000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1040346000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1058010000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1020895000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1017023000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1010631000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>5976000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>5706000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>5581000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>5132000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>4883000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>4591000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>3931000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>685474000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>686602000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>664750000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>2993000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>688712000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>685157000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>668413000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>663568000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>646796000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>637261000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>605011000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>569637000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>571673000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>441961000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>428316000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>432038000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>800870000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>776200000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>3067000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>42638000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>3018000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>683763000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>664343000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>658891000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>686020000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>693135000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>682765000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>695289000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>723717000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>711552000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>734723000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>717877000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>494985000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>486084000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>470231000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>460453000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>454512000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>458854000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>448877000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>469690000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>446917000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>437523000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>449559000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>455422000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>433812000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>425669000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>425673000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>342091000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>324072000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>312097000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>299388000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>301816000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>286776000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>279985000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>260944000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>255070334.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>242041000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>223659000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>215412000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CW33"/>
+      <c r="CX33">
         <v>201965000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>188772000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>183490000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>7511161.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>10006000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>10180000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>9807000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>10716409.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>36400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>35800000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DH33">
         <v>23600000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DI33">
         <v>24200000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>7200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DK33">
         <v>6300000.0</v>
       </c>
-      <c r="DL33"/>
-      <c r="DM33"/>
+      <c r="DL33">
+        <v>6000000.0</v>
+      </c>
+      <c r="DM33">
+        <v>6300000.0</v>
+      </c>
       <c r="DN33"/>
-      <c r="DO33">
+      <c r="DO33"/>
+      <c r="DP33"/>
+      <c r="DQ33">
         <v>4600000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DR33">
         <v>3400000.0</v>
       </c>
-      <c r="DQ33"/>
-      <c r="DR33"/>
+      <c r="DS33"/>
+      <c r="DT33"/>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:124">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>15765000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>18990000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>16268000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>15022000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>16035000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>15546000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="V34"/>
+      <c r="W34">
         <v>12993000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>16710000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>15243000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>16099000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>16493000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>15448000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>15958000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>16984000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>16627000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>18462000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>10134000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>9210000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>7233000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>7098000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>6718000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>6387000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>4676000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>4603000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>4000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>4223000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>3702000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>3741000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>4431000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>8339000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>22129000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>9098000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>13227000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>21639000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>21167000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>33270000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>33867000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>38300000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>37474000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>37299000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>36980000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>38165000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>36472000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>2464000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>2608000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>3399000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>2997000.0</v>
       </c>
-      <c r="BJ34"/>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
@@ -13932,784 +14056,792 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
+      <c r="DT34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:124">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>149420000.0</v>
+      </c>
+      <c r="C35">
+        <v>75291000.0</v>
+      </c>
+      <c r="D35">
         <v>3249780000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3207729000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>118757000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>115888000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>117834000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>114867000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>113580000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>114491000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>105658000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>319856000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>104867000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>102153000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>69635000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>69599000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>69563000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>39526000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>39490000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>90000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>5155000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>5155000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>105000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>105000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5155000.0</v>
       </c>
       <c r="Z35">
         <v>5155000.0</v>
       </c>
       <c r="AA35">
-        <v>65000000.0</v>
+        <v>5155000.0</v>
       </c>
       <c r="AB35">
         <v>5155000.0</v>
       </c>
       <c r="AC35">
-        <v>5155000.0</v>
+        <v>65000000.0</v>
       </c>
       <c r="AD35">
         <v>5155000.0</v>
       </c>
       <c r="AE35">
         <v>5155000.0</v>
       </c>
       <c r="AF35">
         <v>5155000.0</v>
       </c>
       <c r="AG35">
+        <v>5155000.0</v>
+      </c>
+      <c r="AH35">
+        <v>5155000.0</v>
+      </c>
+      <c r="AI35">
         <v>81843000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>76843000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>56843000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>55843000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>41800000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>37000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>29000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5155000.0</v>
       </c>
       <c r="AP35">
         <v>5155000.0</v>
       </c>
       <c r="AQ35">
-        <v>10500000.0</v>
+        <v>5155000.0</v>
       </c>
       <c r="AR35">
         <v>5155000.0</v>
       </c>
       <c r="AS35">
-        <v>5155000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="AT35">
         <v>5155000.0</v>
       </c>
       <c r="AU35">
         <v>5155000.0</v>
       </c>
       <c r="AV35">
         <v>5155000.0</v>
       </c>
       <c r="AW35">
         <v>5155000.0</v>
       </c>
       <c r="AX35">
         <v>5155000.0</v>
       </c>
       <c r="AY35">
         <v>5155000.0</v>
       </c>
       <c r="AZ35">
         <v>5155000.0</v>
       </c>
       <c r="BA35">
         <v>5155000.0</v>
       </c>
       <c r="BB35">
         <v>5155000.0</v>
       </c>
       <c r="BC35">
         <v>5155000.0</v>
       </c>
       <c r="BD35">
         <v>5155000.0</v>
       </c>
       <c r="BE35">
         <v>5155000.0</v>
       </c>
       <c r="BF35">
+        <v>5155000.0</v>
+      </c>
+      <c r="BG35">
+        <v>5155000.0</v>
+      </c>
+      <c r="BH35">
         <v>58852000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>61000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>76251000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>20190000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>22970000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>9155000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>20026000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>19229000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>19048000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>19155000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>30259000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>30151000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>30838000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>24155000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="BV35">
         <v>19000000.0</v>
       </c>
       <c r="BW35">
+        <v>19000000.0</v>
+      </c>
+      <c r="BX35">
+        <v>19000000.0</v>
+      </c>
+      <c r="BY35">
         <v>121000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>109000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>96000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>98000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>95000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>313000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>625000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>938000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>3250000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>3562000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>3875000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>3719000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>6500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="CL35">
         <v>4000000.0</v>
       </c>
       <c r="CM35">
+        <v>4000000.0</v>
+      </c>
+      <c r="CN35">
+        <v>4000000.0</v>
+      </c>
+      <c r="CO35">
         <v>26100000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>1000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>1000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>2000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>7000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>8000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>8000000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>7000000.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CW35"/>
+      <c r="CX35">
         <v>97700000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>5000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>21000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>130800000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>138400000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>151800000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>159300000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>167300000.0</v>
       </c>
-      <c r="DD35"/>
-[...1 lines deleted...]
-      <c r="DF35">
+      <c r="DF35"/>
+      <c r="DG35"/>
+      <c r="DH35">
         <v>72100000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DI35">
         <v>72100000.0</v>
       </c>
-      <c r="DH35"/>
-      <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
+      <c r="DS35"/>
+      <c r="DT35"/>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:124">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>235348000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>154917000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>66249000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>173315000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>181545000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>177342000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>177332000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>177456000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>184819000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>132210000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2223366999.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>134192000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>126045000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>46955000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>46706000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>46458000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>46209000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>45390000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-21704000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>44904000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>44657000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-21570000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-22043000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>35364000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>35186000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>36007000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-25563000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>36199000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>36002000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>36585000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>35345000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>35203000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-33720000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-34988000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-36348000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-38117000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>-39326000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>-35389000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>-31683000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>25201000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>25835000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>25977000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-30466000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>25646000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>25474000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>26759000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>26114000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>25924000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>25733000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>25248000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>24350000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>24067000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>16188000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>16417000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>16441000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>16634000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>18519000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>-32146000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>544443000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>-39640000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>14917000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>15655000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>16365000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>18180000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>18495000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>17925000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>17249000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>51064000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>26545000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>42329000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>15405000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>32780000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>26295000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>9663000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>23281000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>19596000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>17759000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>14794000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>32255000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>31450000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>21765000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>39776000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>38214000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>26074000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>26830000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>33475000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>33802000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>24822000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>17007000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>14789000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>19138000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>11526000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>10870000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>13214000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>17917873.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>18864000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>10467000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>8691000.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36">
+      <c r="CW36"/>
+      <c r="CX36">
         <v>12744000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>15484000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>11692000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>3443344.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>5660000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>5738000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>5815000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>6249955.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>-36400000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>-35800000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DH36">
         <v>-23600000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DI36">
         <v>-24200000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DJ36">
         <v>-7200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="DK36">
         <v>-6300000.0</v>
       </c>
-      <c r="DL36"/>
-      <c r="DM36"/>
+      <c r="DL36">
+        <v>-6000000.0</v>
+      </c>
+      <c r="DM36">
+        <v>-6300000.0</v>
+      </c>
       <c r="DN36"/>
-      <c r="DO36">
+      <c r="DO36"/>
+      <c r="DP36"/>
+      <c r="DQ36">
         <v>2200000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DR36">
         <v>-3400000.0</v>
       </c>
-      <c r="DQ36"/>
-      <c r="DR36"/>
+      <c r="DS36"/>
+      <c r="DT36"/>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:124">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...4 lines deleted...]
-      </c>
+      <c r="AC37"/>
+      <c r="AD37"/>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
@@ -14759,52 +14891,56 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
-      <c r="BK37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
@@ -14820,1662 +14956,1682 @@
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
+      <c r="DT37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:124">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38">
+        <v>4170928000.0</v>
+      </c>
+      <c r="C38">
+        <v>4163601000.0</v>
+      </c>
+      <c r="D38">
         <v>3066957000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3612264000.0</v>
       </c>
       <c r="E38"/>
       <c r="F38">
+        <v>3612264000.0</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38">
         <v>3553086000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>3521771000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>-1350078000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>982089000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>983634000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>981483000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>964550000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>913627000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1040421000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>896329000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1112947000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1106315000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1033881000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>990835000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>966695000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1011208000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1030417000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>896648000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>903679000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>871655000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>872077000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>849956000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>867935000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>820392000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>829090000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>828806000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>824095000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>791735000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>747206000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>715137000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>704256000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>636588000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>613082000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>588646000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>615452000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>572271000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>558527000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>544463000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>552656000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>545176000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>532075000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>525201000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>534568000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>474514000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>484263000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>482125000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>501167000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>509402000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>525118000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>559162000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>675986000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>604213000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>609603000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>624092000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>711536000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>719466000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>712347000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>719536000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>728841000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>719188000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>711894000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>713820000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>699835000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>683189000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>692603000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>672763000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>652621000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>622089000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>602251000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>589963000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>554017000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>534882000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>504911000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>410467000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>480641000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>451551000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>354219000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>333258000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>315972000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>298040000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>300336000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>348447000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>267021000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>272858000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>270459000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>269750000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>286248000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>246103000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>255496000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>264576000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>24572000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>291270000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>29906000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>34755000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>33629000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>34131000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>33361000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DD38">
         <v>34782000.0</v>
       </c>
-      <c r="DC38"/>
-      <c r="DD38">
+      <c r="DE38"/>
+      <c r="DF38">
         <v>283000000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DG38">
         <v>204400000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DH38">
         <v>269300000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DI38">
         <v>168500000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DJ38">
         <v>149500000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DK38">
         <v>132400000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DL38">
         <v>106700000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DM38">
         <v>72000000.0</v>
       </c>
-      <c r="DL38"/>
-      <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
-      <c r="DP38">
+      <c r="DP38"/>
+      <c r="DQ38"/>
+      <c r="DR38">
         <v>56000000.0</v>
       </c>
-      <c r="DQ38"/>
-      <c r="DR38"/>
+      <c r="DS38"/>
+      <c r="DT38"/>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:124">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39">
         <v>149013000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>119758804.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>65711000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>64626000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>147561000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>135995000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>170125000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>66940000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>53545000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>-99915000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>97069000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>-206754000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>76863000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>130083000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>-88716000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>-76261000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>-143283000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>35090000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>39458000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>45046000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>44816000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>45447000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>46995000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>51255000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>50944000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>52886000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>52767000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>58694000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>58561000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>60933000.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39">
+      <c r="AN39"/>
+      <c r="AO39">
         <v>63016000.0</v>
       </c>
-      <c r="AN39"/>
-      <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39">
         <v>65488000.0</v>
       </c>
-      <c r="AR39"/>
-      <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39">
         <v>67459000.0</v>
       </c>
-      <c r="AV39"/>
-      <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39">
         <v>567816000.0</v>
       </c>
-      <c r="BH39"/>
-      <c r="BI39"/>
       <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39">
         <v>617181000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>620693000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>624447000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>620534000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>634045000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>623385000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>625169000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>621295000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>609164000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>591401000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>596408000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>578038000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>559446000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>533833000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>515640000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>506503000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>474487000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>456172000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>427792000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>402705000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>402705000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>372017000.0</v>
       </c>
-      <c r="CG39"/>
-      <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
-      <c r="CL39">
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39">
         <v>271586000.0</v>
       </c>
-      <c r="CM39"/>
-      <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
-      <c r="CW39">
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39">
         <v>379399000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>385513000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>369054711.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>348121000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>385333000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>447889000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DE39">
         <v>474225916.0</v>
       </c>
-      <c r="DD39"/>
-      <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
-      <c r="DO39">
+      <c r="DO39"/>
+      <c r="DP39"/>
+      <c r="DQ39">
         <v>61100000.0</v>
       </c>
-      <c r="DP39"/>
-      <c r="DQ39"/>
       <c r="DR39"/>
+      <c r="DS39"/>
+      <c r="DT39"/>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:124">
       <c r="A40" t="s">
         <v>69</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>4220482000.0</v>
+      </c>
       <c r="C40">
+        <v>4176170000.0</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
         <v>-73000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3075931000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>2994921000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>2928678000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>2910777000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>2921695000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>2869300000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>2031249000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1828731000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>2148842000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2200294000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>2175747000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>2099649000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>2139144000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>2105997000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>2162360000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1913255000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>2058092000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1979094000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>804521000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>766185000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1681214000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1649557000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1350591000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>750934000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1309746000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1294087000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1292564000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1282298000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1275529000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>702603000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>710037000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>699684000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>697154000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>670280000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>640130000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>612236000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1127497000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1110410000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1103479000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>544338000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1074854000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1062623000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1041863000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1039152000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1008863000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1009212000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>990996000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1004143000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>943789000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>738397000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>736759000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>751432000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>737286000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>702751000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>510799000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>511262000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>507536000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>668897000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>644177000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>650495000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>636517000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>631309000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>636293000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>640167000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>638063000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>621719000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>639076000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>635058000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>422186000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>417047000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>410267000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>402562000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>408076000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>421907000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>413750000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>440627000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>412745000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>400727000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>420101000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>430989000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>410706000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>401213000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>402731000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>326186000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>317528000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>313753000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>297074000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>290565000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>278732000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>275016000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>251981000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>246337740.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>232279000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>207581000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>200191000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CW40"/>
+      <c r="CX40">
         <v>194490000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>180330000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>171756000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>233947162.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>225725000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>226879000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>284758000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>322600000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>-9600000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>-5400000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DH40">
         <v>-4100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DI40">
         <v>222400000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>-2000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>-1400000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DL40">
         <v>-10000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DM40">
         <v>-2900000.0</v>
       </c>
-      <c r="DL40"/>
-      <c r="DM40"/>
       <c r="DN40"/>
-      <c r="DO40">
+      <c r="DO40"/>
+      <c r="DP40"/>
+      <c r="DQ40">
         <v>-200000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DR40">
         <v>-300000.0</v>
       </c>
-      <c r="DQ40"/>
-      <c r="DR40"/>
+      <c r="DS40"/>
+      <c r="DT40"/>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:124">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>13340000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>13768000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>16268000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>15022000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>16035000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>15546000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>14881000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>7442000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>16710000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>8288000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>9946000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>10628000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>9356000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>9642000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>10446000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>9870000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>10362000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>10134000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>9210000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>7233000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>7098000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>6718000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>6387000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>4676000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>4603000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>4000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>4223000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>3702000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>3741000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>4431000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>3339000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>2129000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>4098000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>3227000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>3639000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>3167000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>3270000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>3867000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>4300000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>3474000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>3299000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>2980000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>4165000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>2472000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>2464000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>2608000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>3399000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>2997000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>3807000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>3988000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>3930000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>3570000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>3385000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>3517000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>4331000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>4915000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>5015000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>4924000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>5667000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>6479000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>7406000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>4952000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>6899000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>6142000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>5422000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>6048000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>5762000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>4473000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>5026000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>4381000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>5256000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>6592000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>6044000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>4984000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>6508000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>6444000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>5492000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>4570000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>4012000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>3982000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>3814000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>5567000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>4984000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>4684000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>4392000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>4989000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>5308000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>4041000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>2906000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DA41">
         <v>4452000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>3875000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>3421000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DD41">
         <v>1642000.0</v>
       </c>
-      <c r="DC41"/>
-      <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
+      <c r="DT41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:124">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42">
         <v>-1680000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-1253000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42">
+      <c r="Q42"/>
+      <c r="R42">
         <v>-754000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-447000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-158000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-44431000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>138000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>95457000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-10000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-42909000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>17000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-53000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-42671000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-42586000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-67000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-71000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-134000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-42964000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-159000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-111000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-73000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>25000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>70000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>87000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42">
+      <c r="AN42"/>
+      <c r="AO42">
         <v>-29000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>-13000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>33000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>49000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>-68000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>-30000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-122000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>17000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>31000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>-86000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>-120000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>-179000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>-274000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>-222000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>-103000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>12000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>35000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>33449000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>-88000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>33430000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>33422000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>33411000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>40645000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>38987000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>39745000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>39678000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>39590000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>38113000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>37611000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>31261000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>31193000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>31016000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>30479000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>14016000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>13900000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>13689000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>13571000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>12683000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>12475000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>13567000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>14007000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>14183000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>-171000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>30439000.0</v>
       </c>
-      <c r="CE42"/>
-      <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
       <c r="CU42"/>
       <c r="CV42"/>
-      <c r="CW42">
+      <c r="CW42"/>
+      <c r="CX42"/>
+      <c r="CY42">
         <v>14000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>-7000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>-20760.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>-1265000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>-1281000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>-1284000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>-1291089.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>-1300000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>16200000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>16100000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>-8050000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>12700000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>12600000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>9500000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DM42">
         <v>8500000.0</v>
       </c>
-      <c r="DL42"/>
-      <c r="DM42"/>
       <c r="DN42"/>
-      <c r="DO42">
+      <c r="DO42"/>
+      <c r="DP42"/>
+      <c r="DQ42">
         <v>8100000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DR42">
         <v>7900000.0</v>
       </c>
-      <c r="DQ42"/>
-      <c r="DR42"/>
+      <c r="DS42"/>
+      <c r="DT42"/>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:124">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...4 lines deleted...]
-      </c>
+      <c r="AC43"/>
+      <c r="AD43"/>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
-      <c r="AH43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -16520,1775 +16676,1795 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
+      <c r="DT43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:124">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...4 lines deleted...]
-      </c>
+      <c r="AC44"/>
+      <c r="AD44"/>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
         <v>5574000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AU44">
         <v>5574000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AV44">
         <v>5995000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AW44">
         <v>7014000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AX44">
         <v>7796000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AY44">
         <v>7796000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AZ44">
         <v>15600000.0</v>
       </c>
-      <c r="AY44">
+      <c r="BA44">
         <v>15600000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BB44">
         <v>15542000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BC44">
         <v>15475000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BD44">
         <v>15408000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BE44">
         <v>15341000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BF44">
         <v>15275000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BG44">
         <v>15214000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BH44">
         <v>15141000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BI44">
         <v>15074000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BJ44">
         <v>15007000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BK44">
         <v>14941000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BL44">
         <v>14874000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BM44">
         <v>14807000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BN44">
         <v>14740000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BO44">
         <v>14674000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BP44">
         <v>14607000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BQ44">
         <v>14540000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BR44">
         <v>14473000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BS44">
         <v>14406000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BT44">
         <v>14340000.0</v>
       </c>
-      <c r="BS44">
+      <c r="BU44">
         <v>14300000.0</v>
       </c>
-      <c r="BT44"/>
-      <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
+      <c r="DT44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:124">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45">
         <v>60495000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45">
         <v>43969000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45">
         <v>31692000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45">
         <v>19962000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45">
         <v>6992000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>7154000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>7224000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>7328000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>7501000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>7655000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>7836000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>8002000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>6194000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>6381000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>6207000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>5976000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>5706000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>5581000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>5132000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>4883000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>4591000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>3931000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>3388000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>2888000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>2913000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>2993000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>2956000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>2959000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>3018000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>3053000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>2978000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>2969000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>2942000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>2983000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>2985000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>3028000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>3083000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>3068000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>3112000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>3003000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>3067000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>3090000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>3018000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>2999000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>2947000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>2915000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>2999000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>3093000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>3189000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>3279000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>3373000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>3489000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>3610000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>3718000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>3818000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>3985000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>3819000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>3284000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>3114000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>3020000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>2811000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>2802000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>2276000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>2225000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>2112000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>2146000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>1996000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>2087000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>1878000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>1763000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>1676000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>1574000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>1594000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>1632000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>1709000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>1759000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>1842000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>1959000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>2117000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>2300000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>2725701.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>2725701.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>3056000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>3886000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>3868000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>4067817.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>4346000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>4442000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>3992000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>4466454.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>4800000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>4900000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DH45">
         <v>4700000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DI45">
         <v>4500000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>4000000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>3000000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DL45">
         <v>2800000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DM45">
         <v>2700000.0</v>
       </c>
-      <c r="DL45"/>
-      <c r="DM45"/>
       <c r="DN45"/>
-      <c r="DO45">
+      <c r="DO45"/>
+      <c r="DP45"/>
+      <c r="DQ45">
         <v>2400000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DR45">
         <v>1900000.0</v>
       </c>
-      <c r="DQ45"/>
-      <c r="DR45"/>
+      <c r="DS45"/>
+      <c r="DT45"/>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:124">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>47792000.0</v>
+      </c>
+      <c r="C46">
+        <v>39286000.0</v>
+      </c>
+      <c r="D46">
         <v>25387000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>23545000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>23569000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>23974000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>23828000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>24469000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>23524000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>21752000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>14102000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>22353000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>9703000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>10939000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>8040000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>7987000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>7909000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>8060000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>8178000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>6576000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>8429000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>8465000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>6992000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>7154000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>7224000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>7328000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>7410000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>7655000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>7836000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>7742000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>8096000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>8484000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>8869000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>5976000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>5706000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>5581000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>5132000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>4883000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>4591000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>3931000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>8906000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>8742000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>9002000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>2993000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>9494000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>9577000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>9787000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>9949000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>10443000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>10540000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>10561000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>10541000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>10565000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>6370000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>6313000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>6252000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>6296000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>6287000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>3067000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>3090000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>3018000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>5845000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>5591000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>5843000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>5837000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>6038000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>6241000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>6525000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>6518000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>6566000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>6673000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>6900000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>5940000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>6043000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>5742000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>5767000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>5940000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>5984000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>5573000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>4655000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>3700000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>2981000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>3078000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>2912000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>2899000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>3014000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>3080000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>2724000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>2829000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>2897000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>2897000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>2985000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>3048000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>3055000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>3087000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>3135757.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>3357000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>3604000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>3773000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CW46"/>
+      <c r="CX46">
         <v>3401000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>3781000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>4127000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>4067817.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>4346000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>4442000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>3992000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>4466454.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>4800000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>4900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>4700000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>4500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>4000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>3000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>2800000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DM46">
         <v>2700000.0</v>
       </c>
-      <c r="DL46"/>
-      <c r="DM46"/>
       <c r="DN46"/>
-      <c r="DO46">
+      <c r="DO46"/>
+      <c r="DP46"/>
+      <c r="DQ46">
         <v>2400000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DR46">
         <v>1900000.0</v>
       </c>
-      <c r="DQ46"/>
-      <c r="DR46"/>
+      <c r="DS46"/>
+      <c r="DT46"/>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:124">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>5998000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>6077000.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47">
+      <c r="Q47"/>
+      <c r="R47">
         <v>6332000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>6365000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>6466000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>6576000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>11957000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>12330000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>6992000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>13054000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>7224000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>7328000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>7501000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>7655000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>14536000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>8002000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>6194000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>6381000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>6207000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>5976000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>5706000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>5581000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>5132000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>4883000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>4591000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>3931000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>3388000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>2888000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>2913000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>2993000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>2956000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>2959000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>3018000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>3053000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>2978000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>2969000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>2942000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>2983000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>2985000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>3028000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>3083000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>3068000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>3112000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>3003000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>3067000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>3090000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>3018000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>2999000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>2947000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>2915000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>2999000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>3093000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>3189000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>3279000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>3373000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>3489000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>3610000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>3718000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>3818000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>3985000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>3819000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>3284000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>3114000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>3020000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>2811000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>2802000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>2276000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>2225000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>2112000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>2146000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>1996000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>2087000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>1878000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>1763000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>1676000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>1574000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>1594000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>1632000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>1709000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>1759000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>1842000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>1959000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>2117000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>2300000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>2492000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>2726000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>3056000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>3648000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>3868000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>4068000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>4346000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>4442000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DD47">
         <v>3992000.0</v>
       </c>
-      <c r="DC47"/>
-      <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
+      <c r="DT47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:124">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>252430000.0</v>
+      </c>
+      <c r="C48">
+        <v>247619000.0</v>
+      </c>
+      <c r="D48">
         <v>248180000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>238990000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>230119000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>221542000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>215999000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>209984000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>205362000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>204250000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>212805000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>210548000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>206073000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>201100000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>196229000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>194400000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>188174000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>183197000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>178054000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>56852000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>167993000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>162910000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>48574000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>46063000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>145045000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>142076000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>141147000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>39470000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>132935000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>128723000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>124138000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>120294000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>116255000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>30442000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>28986000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>27441000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>27320000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>26092000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>24863000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>23790000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>91026000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>88577000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>83180000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>19657000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>78195000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>76337000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>73918000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>71452000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>74367000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>72565000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>70418000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>68348000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>66771000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>64435000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>63714000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>62496000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>61422000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>59053000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>2548000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>1991000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>10806000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>52978000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>51306000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>49815000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>49296000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>48530000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>48124000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>46931000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>46515000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>46247000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>45918000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>44708000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>43403000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>42189000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>40874000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>40483000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>39940000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>38959000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>37340000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>35888000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>33745000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>32076000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>30407000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>28977000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>27309000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>25660000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>24127000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>22933000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>21892000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>20924000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>20362000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>19501000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>18738000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>17732000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>17168000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>16386727.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>15665000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>14895000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>14286000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>3559141.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>13125000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>12575000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>12074000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>3537379.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>4909000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>4836000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>3950000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>1495272.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>10800000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>10100000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DH48">
         <v>8200000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DI48">
         <v>7400000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DJ48">
         <v>5400000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DK48">
         <v>4600000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DL48">
         <v>3900000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DM48">
         <v>3600000.0</v>
       </c>
-      <c r="DL48"/>
-      <c r="DM48"/>
       <c r="DN48"/>
-      <c r="DO48">
+      <c r="DO48"/>
+      <c r="DP48"/>
+      <c r="DQ48">
         <v>2000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DR48">
         <v>1700000.0</v>
       </c>
-      <c r="DQ48"/>
-      <c r="DR48"/>
+      <c r="DS48"/>
+      <c r="DT48"/>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:124">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>69328000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>67914000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="Q49"/>
+      <c r="R49">
         <v>65009000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>62187000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>60206000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>56852000.0</v>
       </c>
-      <c r="T49"/>
-      <c r="U49">
+      <c r="V49"/>
+      <c r="W49">
         <v>51527000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>48574000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>46063000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>43859000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>41380000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>40602000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>39470000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>37217000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>35528000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>34414000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>33328000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>32398000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>30442000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>28986000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>27441000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>27320000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>26092000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>24863000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>23790000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>22733000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>21535000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>20694000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>19657000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>18096000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>16876000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>19490000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>18005000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>16127000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>14755000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>13234000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>12065000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>9182000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>6809000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>4945000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>4118000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>2047000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>1689000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>2548000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>1991000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>10806000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>13374000.0</v>
       </c>
-      <c r="BJ49"/>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
@@ -18304,157 +18480,161 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
+      <c r="DT49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:124">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
+        <v>175000000.0</v>
+      </c>
+      <c r="D50">
         <v>34000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>73000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>20000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>86000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>134377000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>133442000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>132508000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>150638000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>67000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>80000000.0</v>
       </c>
-      <c r="L50">
-[...4 lines deleted...]
-      </c>
       <c r="N50">
         <v>0.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50"/>
+      <c r="O50">
+        <v>0.0</v>
+      </c>
+      <c r="P50">
+        <v>0.0</v>
+      </c>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>20000000.0</v>
+      </c>
+      <c r="AD50"/>
       <c r="AE50">
+        <v>0.0</v>
+      </c>
+      <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
         <v>40500000.0</v>
       </c>
-      <c r="AF50">
-[...2 lines deleted...]
-      <c r="AG50">
+      <c r="AH50">
+        <v>0.0</v>
+      </c>
+      <c r="AI50">
         <v>43984.29</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>76843000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>684000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>55843000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>41800000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>37000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>29000000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50">
         <v>10500000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>10000000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -18484,1004 +18664,1020 @@
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
+      <c r="DT50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:124">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>115912000.0</v>
+      </c>
+      <c r="C51">
+        <v>250291000.0</v>
+      </c>
+      <c r="D51">
         <v>103176000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>142526000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>89998000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>155962000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>204302000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>203331000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>202361000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>220455000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>136780000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>158864000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>69708000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>69671000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>69635000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>115599000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>94563000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>48850000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>39490000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>91978000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>5155000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>5155000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>112852000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>112852000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5155000.0</v>
       </c>
       <c r="Z51">
         <v>5155000.0</v>
       </c>
       <c r="AA51">
+        <v>5155000.0</v>
+      </c>
+      <c r="AB51">
+        <v>5155000.0</v>
+      </c>
+      <c r="AC51">
         <v>85000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>10155000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>59155000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>12155000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>15155000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>5155000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>81886984.29</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>76843000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>57527000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>55843000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>41800000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>37000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>29000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5155000.0</v>
       </c>
       <c r="AP51">
         <v>5155000.0</v>
       </c>
       <c r="AQ51">
-        <v>10500000.0</v>
+        <v>5155000.0</v>
       </c>
       <c r="AR51">
         <v>5155000.0</v>
       </c>
       <c r="AS51">
-        <v>5155000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="AT51">
         <v>5155000.0</v>
       </c>
       <c r="AU51">
         <v>5155000.0</v>
       </c>
       <c r="AV51">
         <v>5155000.0</v>
       </c>
       <c r="AW51">
         <v>5155000.0</v>
       </c>
       <c r="AX51">
         <v>5155000.0</v>
       </c>
       <c r="AY51">
         <v>5155000.0</v>
       </c>
       <c r="AZ51">
         <v>5155000.0</v>
       </c>
       <c r="BA51">
         <v>5155000.0</v>
       </c>
       <c r="BB51">
         <v>5155000.0</v>
       </c>
       <c r="BC51">
-        <v>9155000.0</v>
+        <v>5155000.0</v>
       </c>
       <c r="BD51">
-        <v>9155000.0</v>
+        <v>5155000.0</v>
       </c>
       <c r="BE51">
         <v>9155000.0</v>
       </c>
       <c r="BF51">
+        <v>9155000.0</v>
+      </c>
+      <c r="BG51">
+        <v>9155000.0</v>
+      </c>
+      <c r="BH51">
         <v>66704000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>76704000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>137852000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>9155000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>9155000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19155000.0</v>
       </c>
       <c r="BM51">
         <v>19155000.0</v>
       </c>
       <c r="BN51">
         <v>19155000.0</v>
       </c>
       <c r="BO51">
+        <v>19155000.0</v>
+      </c>
+      <c r="BP51">
+        <v>19155000.0</v>
+      </c>
+      <c r="BQ51">
         <v>24155000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>24155000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>34155000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>34155000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>30523000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>38900000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>38900000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>24000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>20000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>10313000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>10625000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>938000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>3250000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>3563000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>13663000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>4188000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6500000.0</v>
       </c>
       <c r="CG51">
         <v>6500000.0</v>
       </c>
       <c r="CH51">
         <v>6500000.0</v>
       </c>
       <c r="CI51">
+        <v>6500000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>6500000.0</v>
+      </c>
+      <c r="CK51">
         <v>8500000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>7000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="CM51">
         <v>7000000.0</v>
       </c>
       <c r="CN51">
         <v>8000000.0</v>
       </c>
       <c r="CO51">
+        <v>7000000.0</v>
+      </c>
+      <c r="CP51">
         <v>8000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
+        <v>8000000.0</v>
+      </c>
+      <c r="CR51">
         <v>9000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>9000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>11000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>15000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>13000000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>89350791.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>97723000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>5000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>21000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>136047895.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>143696000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>157238000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>166570000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>174638968.0</v>
       </c>
-      <c r="DD51"/>
-[...1 lines deleted...]
-      <c r="DF51">
+      <c r="DF51"/>
+      <c r="DG51"/>
+      <c r="DH51">
         <v>72100000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DI51">
         <v>72100000.0</v>
       </c>
-      <c r="DH51"/>
-      <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
+      <c r="DS51"/>
+      <c r="DT51"/>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:124">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>41000000.0</v>
+      </c>
+      <c r="C52">
+        <v>175000000.0</v>
+      </c>
+      <c r="D52">
         <v>34000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>73000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>20000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>86000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>134377000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>133442000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>132508000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>150638000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>67000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>82214000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>260000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>508000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>25761000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>46000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>25000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>9324000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="T52"/>
+      <c r="U52">
         <v>1978000.0</v>
       </c>
-      <c r="T52"/>
-[...1 lines deleted...]
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52">
         <v>7852000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>7852000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52">
         <v>20000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>5000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>54000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>7000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>10000000.0</v>
       </c>
-      <c r="AF52">
-[...2 lines deleted...]
-      <c r="AG52">
+      <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52">
         <v>43984.29</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>76843000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>684000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>55843000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>41800000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>37000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>29000000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52">
         <v>10500000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52">
         <v>10000000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
-[...4 lines deleted...]
-      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
       <c r="BE52">
         <v>4000000.0</v>
       </c>
       <c r="BF52">
+        <v>4000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>4000000.0</v>
+      </c>
+      <c r="BH52">
         <v>7852000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>7852000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>65000000.0</v>
       </c>
-      <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>8081000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="BM52">
         <v>10000000.0</v>
       </c>
       <c r="BN52">
         <v>10000000.0</v>
       </c>
       <c r="BO52">
+        <v>10000000.0</v>
+      </c>
+      <c r="BP52">
+        <v>10000000.0</v>
+      </c>
+      <c r="BQ52">
         <v>5000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>5000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>15000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>15000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>6368000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>19900000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>19900000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>5000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>20000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>10313000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>10625000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>938000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>3250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13038000.0</v>
       </c>
       <c r="CD52">
         <v>3250000.0</v>
       </c>
       <c r="CE52">
+        <v>13038000.0</v>
+      </c>
+      <c r="CF52">
         <v>3250000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
+        <v>3250000.0</v>
+      </c>
+      <c r="CH52">
         <v>2938000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>2625000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>2781000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>2000000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>3000000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>3000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="CO52">
         <v>7000000.0</v>
       </c>
       <c r="CP52">
         <v>7000000.0</v>
       </c>
       <c r="CQ52">
+        <v>7000000.0</v>
+      </c>
+      <c r="CR52">
+        <v>7000000.0</v>
+      </c>
+      <c r="CS52">
         <v>2000000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>3000000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>7000000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>6000000.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
+      <c r="DS52"/>
+      <c r="DT52"/>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:124">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>834241000.0</v>
+      </c>
+      <c r="C53">
+        <v>570088000.0</v>
+      </c>
+      <c r="D53">
         <v>467871000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>293940000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>299233000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>469354000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>469033000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>303415000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>503964000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>531972000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>573534000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>597196000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>593430000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>619759000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>631524000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>648825000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>668300000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>710481000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1161756000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>19711000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1060362000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>952416000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>17588000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>17308000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>631854000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>544502000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>522943000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>19264000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>469927000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>476211000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>479622000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>463905000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>434697000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>26685000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>27715000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>28783000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>29927000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>30964000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>26776000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>22681000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>551075000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>510401000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>501978000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>23540000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>452842000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>430260000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>427811000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>432535000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>447016000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>441223000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>422073000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>443224000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>417833000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>374840000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>367962000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>393965000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>12001000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>16391000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>17876000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>23588000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>24823000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>23718000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>23261000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>315000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>22652000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>18468000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>17642000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>1245000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>18483000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>12397000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>12847000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>812000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>5041000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>5390000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>6266000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>778000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>20371000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>20987000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>21593000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>7689000.0</v>
       </c>
-      <c r="CB53"/>
-      <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53">
         <v>9434000.0</v>
       </c>
-      <c r="CF53"/>
-      <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>22083000.0</v>
       </c>
-      <c r="CJ53"/>
-      <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53">
         <v>17090000.0</v>
       </c>
-      <c r="CN53"/>
-      <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53">
         <v>22657000.0</v>
       </c>
-      <c r="CR53"/>
-      <c r="CS53"/>
       <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53">
         <v>25538000.0</v>
       </c>
-      <c r="CV53"/>
-      <c r="CW53"/>
       <c r="CX53"/>
-      <c r="CY53">
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53">
         <v>23108000.0</v>
       </c>
-      <c r="CZ53"/>
-      <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
+      <c r="DT53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:124">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...4 lines deleted...]
-      </c>
+      <c r="AC54"/>
+      <c r="AD54"/>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
@@ -19531,52 +19727,56 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
-      <c r="BK54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
@@ -19592,1518 +19792,1540 @@
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
+      <c r="DT54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:124">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>5013088000.0</v>
+      </c>
+      <c r="C55">
+        <v>5034281000.0</v>
+      </c>
+      <c r="D55">
         <v>3702983000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3690317000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3612264000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3576811000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>3553086000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>3521771000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3531298000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3484671000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2415624000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>2437865000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>2435359000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2489807000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2463893000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2422519000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2425698000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2353592000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2423030000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1157052000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2348377000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2280550000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1018022000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>975435000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1950560000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1913731000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1618646000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>913870000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1584127000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1613227000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1564237000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1537836000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1519426000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>865127000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>865689000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>833315000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>829150000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>784972000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>748300000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>710572000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1307775000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1290809000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1271543000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>621213000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1233995000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1217102000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1198409000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1192183000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1164119000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1160688000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1139502000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1145635000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1091787000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>871372000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>886359000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>890228000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>887737000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>836044000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>623225000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>633348000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>643156000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>792929000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>766690000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>777594000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>765037000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>755989000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>759501000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>765488000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>758744000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>747623000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>766961000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>752713000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>524636000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>522510000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>495561000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>483685000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>477502000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>489516000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>472211000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>500059000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>469924000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>463880000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>474151000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>483677000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>461688000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>450552000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>449551000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>365203000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>357059000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>350865000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>336205000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>327930000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>316072000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>311914000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>288535000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>283006167.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>269928000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>247818000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>237754000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>323863109.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>218888000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>203266000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>193671000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>405255320.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>405421000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>419160000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>482044000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>523846767.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>343400000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>325100000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>312000000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>252000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>171800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>151100000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>136400000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DM55">
         <v>95300000.0</v>
       </c>
-      <c r="DL55"/>
-      <c r="DM55"/>
       <c r="DN55"/>
-      <c r="DO55">
+      <c r="DO55"/>
+      <c r="DP55"/>
+      <c r="DQ55">
         <v>80900000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DR55">
         <v>71200000.0</v>
       </c>
-      <c r="DQ55"/>
-      <c r="DR55"/>
+      <c r="DS55"/>
+      <c r="DT55"/>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:124">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>1012502000.0</v>
+      </c>
+      <c r="C56">
+        <v>643422000.0</v>
+      </c>
+      <c r="D56">
         <v>37925000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>118984000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>420791000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>603727000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>617425000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>423813000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>652977000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>641641000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>634493000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>64626000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>668005000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>748417000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>774317000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>756860000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>790522000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>806479000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1306054000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>21332000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1159683000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1105788000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>20195000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1586000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>749919000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>696372000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>592933000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>2536000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>543781000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>555217000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>543342000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>520813000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>508795000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>30061000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>31177000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>3639000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>32283000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>32883000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>28572000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>2385000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>622301000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>604207000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>606793000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>2768000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>545283000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>531945000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>529996000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>528615000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>517323000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>523427000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>534491000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>575998000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>520114000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>429411000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>458043000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>458190000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>86867000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>59844000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>60996000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>590710000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>35925000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>109166000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>102347000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>118703000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>79017000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>62854000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>76736000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>70199000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>35027000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>36071000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>32238000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>34836000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>29651000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>36426000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>25330000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>23232000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>22990000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>30662000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>23334000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>30369000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>23007000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>26357000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>24592000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>28255000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>27876000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>24883000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>23878000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>26056000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>32987000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>38768000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>36817000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>26114000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>29296000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>31929000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>27591000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>27935833.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>27887000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>24159000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>22342000.0</v>
       </c>
-      <c r="CU56"/>
-      <c r="CV56">
+      <c r="CW56"/>
+      <c r="CX56">
         <v>16923000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>14494000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>10181000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>397744159.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>395415000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>408980000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>472237000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>513130358.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>24000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>84900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DH56">
         <v>19100000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DI56">
         <v>59300000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>15100000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>12400000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DL56">
         <v>23700000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DM56">
         <v>17000000.0</v>
       </c>
-      <c r="DL56"/>
-      <c r="DM56"/>
       <c r="DN56"/>
-      <c r="DO56">
+      <c r="DO56"/>
+      <c r="DP56"/>
+      <c r="DQ56">
         <v>76300000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DR56">
         <v>11800000.0</v>
       </c>
-      <c r="DQ56"/>
-      <c r="DR56"/>
+      <c r="DS56"/>
+      <c r="DT56"/>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:124">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>4261482000.0</v>
+      </c>
+      <c r="C57">
+        <v>4351170000.0</v>
+      </c>
+      <c r="D57">
         <v>34000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>73000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3095931000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3080921000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3063055000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>3044219000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>3054203000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>3019938000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>2098249000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1910945000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>2148842000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2200294000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2212206000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>2178260000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>2197321000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>2143813000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>2191880000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1915233000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2096674000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2024346000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>804521000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1709625000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1680018000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1394818000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>800000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1345790000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1376392000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1331627000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1312943000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1300836000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>784900000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>787200000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>756400000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>755600000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>715000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>679700000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>616200000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1146298000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1128979000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1120609000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>548800000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1091387000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1078639000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1058707000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1055983000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1025951000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1024602000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1008179000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1020437000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>959759000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>754675000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>763989000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>767408000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>765096000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>717630000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>510799000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>7852000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>65000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>668897000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>644177000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>671048000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>646517000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>641309000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>646293000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>655110000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>643063000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>636719000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>654076000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>653183000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>450530000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>449368000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>421919000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>429491000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>424792000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>438595000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>421260000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>450281000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>421730000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>418757000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>430199000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>438904000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>418078000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>407958000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>409842000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>332041000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>323862000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>319840000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>304147000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>301210000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>289070000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>285279000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>261836000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>251907129.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>237996000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>217592000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>209508000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>201100000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>197837000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>183279000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>174022000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>238400000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>229600000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>230300000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>286400000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>322600000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>9600000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>5400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>4100000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>226300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>2000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>1400000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>10000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DM57">
         <v>2900000.0</v>
       </c>
-      <c r="DL57"/>
-      <c r="DM57"/>
       <c r="DN57"/>
-      <c r="DO57">
+      <c r="DO57"/>
+      <c r="DP57"/>
+      <c r="DQ57">
         <v>200000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DR57">
         <v>300000.0</v>
       </c>
-      <c r="DQ57"/>
-      <c r="DR57"/>
+      <c r="DS57"/>
+      <c r="DT57"/>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:124">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>4410902000.0</v>
+      </c>
+      <c r="C58">
+        <v>4426461000.0</v>
+      </c>
+      <c r="D58">
         <v>3283780000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>3280729000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3214688000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3196809000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>3181149000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3159086000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3167783000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3134429000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2203907000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2230801000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2253709000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2302447000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2281841000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2247859000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2266884000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2183339000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2231370000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1055677000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2101829000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2029501000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>926231000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>886428000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1714780000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1685173000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1399973000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>831892000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1350945000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1381547000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1336782000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1318098000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1305991000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>791679000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>793978000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>763245000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>759384000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>716756000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>681733000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>645236000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1151453000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1134134000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1125764000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>559269000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1096542000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1083794000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1063862000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1061138000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1031106000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1029757000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1013334000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1025592000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>964914000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>759830000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>769144000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>772563000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>770251000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>722785000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>572115000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>582722000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>583787000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>689087000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>667147000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>680203000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>666543000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>660538000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>665341000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>674265000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>673322000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>666870000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>684914000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>677338000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>469530000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>468368000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>440919000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>429491000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>424792000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>438595000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>421260000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>450281000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>422043000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>419382000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>431137000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>442154000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>421640000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>411833000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>413561000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>338541000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>327862000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>323840000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>308147000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>301210000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>290070000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>286279000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>263990000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>258907129.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>245996000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>225592000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>216508000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>290506378.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>197837000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>183284000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>174043000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>369220712.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>368020000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>382141000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>445650000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>489914625.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>316300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>298800000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>287700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>227400000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>153700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>133900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>123000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DM58">
         <v>83200000.0</v>
       </c>
-      <c r="DL58"/>
-      <c r="DM58"/>
       <c r="DN58"/>
-      <c r="DO58">
+      <c r="DO58"/>
+      <c r="DP58"/>
+      <c r="DQ58">
         <v>70800000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DR58">
         <v>61600000.0</v>
       </c>
-      <c r="DQ58"/>
-      <c r="DR58"/>
+      <c r="DS58"/>
+      <c r="DT58"/>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:124">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...4 lines deleted...]
-      </c>
+      <c r="AC59"/>
+      <c r="AD59"/>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
@@ -21153,52 +21375,56 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
-      <c r="BK59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
@@ -21214,446 +21440,450 @@
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
+      <c r="DT59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:124">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>602186000.0</v>
+      </c>
+      <c r="C60">
+        <v>607820000.0</v>
+      </c>
+      <c r="D60">
         <v>419203000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>409588000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>397576000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>380002000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>371937000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>362685000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>363515000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>350242000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>211717000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>207064000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>181650000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>187360000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>182052000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>174660000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>158814000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>170253000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>191660000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>101375000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>246548000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>251049000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>91791000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>89007000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>235780000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>228558000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>218673000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>81978000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>233182000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>231680000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>227455000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>219738000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>213435000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>73448000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>71711000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>70070000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>69766000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>68216000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>66567000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>65336000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>156322000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>156675000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>145779000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>61944000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>137453000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>133308000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>134547000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>131045000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>133013000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>130931000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>126168000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>120043000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>126873000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>111542000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>117215000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>117665000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>117486000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>113259000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>51110000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>50626000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>59369000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>103842000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>99543000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>97391000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>98494000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>95451000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>94160000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>91223000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>85422000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>80753000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>82047000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>75375000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>55106000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>54142000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>54642000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>54194000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>52710000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>50921000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>50951000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>49778000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>47881000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>44327000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>43405000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>41523000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>40048000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>38719000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>35990000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>29606000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>29197000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>27025000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>28058000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>26720000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>26002000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>25635000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>24699000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>24099038.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>23932000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>22226000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>21246000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>33357000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>21051000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>19982000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>19628000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>36034608.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>37401000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>37019000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>36394000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>33932142.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>27100000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>26300000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>24300000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>24600000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>18100000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>17200000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>13400000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DM60">
         <v>12100000.0</v>
       </c>
-      <c r="DL60"/>
-      <c r="DM60"/>
       <c r="DN60"/>
-      <c r="DO60">
+      <c r="DO60"/>
+      <c r="DP60"/>
+      <c r="DQ60">
         <v>10100000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DR60">
         <v>9600000.0</v>
       </c>
-      <c r="DQ60"/>
-      <c r="DR60"/>
+      <c r="DS60"/>
+      <c r="DT60"/>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:124">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...4 lines deleted...]
-      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
@@ -21703,163 +21933,169 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
-      <c r="BK61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61">
+        <v>0.0</v>
+      </c>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
-      <c r="CZ61">
-[...4 lines deleted...]
-      </c>
+      <c r="CZ61"/>
+      <c r="DA61"/>
       <c r="DB61">
         <v>-1236000.0</v>
       </c>
-      <c r="DC61"/>
-      <c r="DD61"/>
+      <c r="DC61">
+        <v>-1236000.0</v>
+      </c>
+      <c r="DD61">
+        <v>-1236000.0</v>
+      </c>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
+      <c r="DT61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:124">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...4 lines deleted...]
-      </c>
+      <c r="AC62"/>
+      <c r="AD62"/>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
-      <c r="AH62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -21904,50 +22140,52 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
+      <c r="DT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22034,51 +22272,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>53284000.0</v>
       </c>
       <c r="C2">
         <v>61134000.0</v>
       </c>
       <c r="D2">
         <v>20298000.0</v>
       </c>
       <c r="E2">
         <v>4417000.0</v>
       </c>
       <c r="F2">
         <v>-3133000.0</v>
       </c>
       <c r="G2">
         <v>4870000.0</v>
       </c>
       <c r="H2">
         <v>3584000.0</v>
       </c>
       <c r="I2">
         <v>1534000.0</v>
       </c>
@@ -22123,51 +22361,51 @@
       </c>
       <c r="W2">
         <v>1978000.0</v>
       </c>
       <c r="X2">
         <v>2290000.0</v>
       </c>
       <c r="Y2">
         <v>2727808.0</v>
       </c>
       <c r="Z2">
         <v>4760542.0</v>
       </c>
       <c r="AA2">
         <v>4297076.0</v>
       </c>
       <c r="AB2">
         <v>4614393.0</v>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>4281000.0</v>
       </c>
       <c r="C3">
         <v>2206000.0</v>
       </c>
       <c r="D3">
         <v>891000.0</v>
       </c>
       <c r="E3">
         <v>755000.0</v>
       </c>
       <c r="F3">
         <v>8999000.0</v>
       </c>
       <c r="G3">
         <v>5503000.0</v>
       </c>
       <c r="H3">
         <v>6306000.0</v>
       </c>
       <c r="I3">
         <v>8160000.0</v>
       </c>
@@ -22218,94 +22456,94 @@
       </c>
       <c r="Y3">
         <v>2193378.0</v>
       </c>
       <c r="Z3">
         <v>1949710.0</v>
       </c>
       <c r="AA3">
         <v>1972105.0</v>
       </c>
       <c r="AB3">
         <v>1974000.0</v>
       </c>
       <c r="AC3">
         <v>1000000.0</v>
       </c>
       <c r="AD3">
         <v>600000.0</v>
       </c>
       <c r="AE3">
         <v>500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B5">
         <v>52528000.0</v>
       </c>
       <c r="C5">
         <v>10998000.0</v>
       </c>
       <c r="D5">
         <v>33840000.0</v>
       </c>
       <c r="E5">
         <v>35141000.0</v>
       </c>
       <c r="F5">
         <v>38017000.0</v>
       </c>
       <c r="G5">
         <v>27261000.0</v>
       </c>
       <c r="H5">
         <v>29952000.0</v>
       </c>
       <c r="I5">
         <v>27909000.0</v>
       </c>
@@ -22356,51 +22594,51 @@
       </c>
       <c r="Y5">
         <v>4031544.0</v>
       </c>
       <c r="Z5">
         <v>3652690.0</v>
       </c>
       <c r="AA5">
         <v>2676842.0</v>
       </c>
       <c r="AB5">
         <v>24063000.0</v>
       </c>
       <c r="AC5">
         <v>14100000.0</v>
       </c>
       <c r="AD5">
         <v>5700000.0</v>
       </c>
       <c r="AE5">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>56809000.0</v>
       </c>
       <c r="C6">
         <v>13204000.0</v>
       </c>
       <c r="D6">
         <v>34731000.0</v>
       </c>
       <c r="E6">
         <v>35896000.0</v>
       </c>
       <c r="F6">
         <v>47016000.0</v>
       </c>
       <c r="G6">
         <v>32764000.0</v>
       </c>
       <c r="H6">
         <v>36258000.0</v>
       </c>
       <c r="I6">
         <v>36069000.0</v>
       </c>
@@ -22451,137 +22689,137 @@
       </c>
       <c r="Y6">
         <v>6224922.0</v>
       </c>
       <c r="Z6">
         <v>5602400.0</v>
       </c>
       <c r="AA6">
         <v>4648947.0</v>
       </c>
       <c r="AB6">
         <v>924499.0</v>
       </c>
       <c r="AC6">
         <v>15100000.0</v>
       </c>
       <c r="AD6">
         <v>6300000.0</v>
       </c>
       <c r="AE6">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>-1300000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B9">
         <v>141318000.0</v>
       </c>
       <c r="C9">
         <v>103062000.0</v>
       </c>
       <c r="D9">
         <v>87804000.0</v>
       </c>
       <c r="E9">
         <v>82238000.0</v>
       </c>
       <c r="F9">
         <v>84583000.0</v>
       </c>
       <c r="G9">
         <v>73183000.0</v>
       </c>
       <c r="H9">
         <v>74150000.0</v>
       </c>
       <c r="I9">
         <v>71308000.0</v>
       </c>
@@ -22632,51 +22870,51 @@
       </c>
       <c r="Y9">
         <v>16019405.0</v>
       </c>
       <c r="Z9">
         <v>14508149.0</v>
       </c>
       <c r="AA9">
         <v>12791101.0</v>
       </c>
       <c r="AB9">
         <v>2996651.0</v>
       </c>
       <c r="AC9">
         <v>25300000.0</v>
       </c>
       <c r="AD9">
         <v>14500000.0</v>
       </c>
       <c r="AE9">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B10">
         <v>52528000.0</v>
       </c>
       <c r="C10">
         <v>10998000.0</v>
       </c>
       <c r="D10">
         <v>33840000.0</v>
       </c>
       <c r="E10">
         <v>35141000.0</v>
       </c>
       <c r="F10">
         <v>38017000.0</v>
       </c>
       <c r="G10">
         <v>27261000.0</v>
       </c>
       <c r="H10">
         <v>29952000.0</v>
       </c>
       <c r="I10">
         <v>27909000.0</v>
       </c>
@@ -22727,51 +22965,51 @@
       </c>
       <c r="Y10">
         <v>4031544.0</v>
       </c>
       <c r="Z10">
         <v>3652690.0</v>
       </c>
       <c r="AA10">
         <v>2676842.0</v>
       </c>
       <c r="AB10">
         <v>924499.0</v>
       </c>
       <c r="AC10">
         <v>4800000.0</v>
       </c>
       <c r="AD10">
         <v>2800000.0</v>
       </c>
       <c r="AE10">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B11">
         <v>14360000.0</v>
       </c>
       <c r="C11">
         <v>3332000.0</v>
       </c>
       <c r="D11">
         <v>8304000.0</v>
       </c>
       <c r="E11">
         <v>8496000.0</v>
       </c>
       <c r="F11">
         <v>9616000.0</v>
       </c>
       <c r="G11">
         <v>6914000.0</v>
       </c>
       <c r="H11">
         <v>8509000.0</v>
       </c>
       <c r="I11">
         <v>6620000.0</v>
       </c>
@@ -22822,51 +23060,51 @@
       </c>
       <c r="Y11">
         <v>1247600.0</v>
       </c>
       <c r="Z11">
         <v>1274600.0</v>
       </c>
       <c r="AA11">
         <v>904100.0</v>
       </c>
       <c r="AB11">
         <v>207700.0</v>
       </c>
       <c r="AC11">
         <v>1900000.0</v>
       </c>
       <c r="AD11">
         <v>1200000.0</v>
       </c>
       <c r="AE11">
         <v>800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B12">
         <v>49530000.0</v>
       </c>
       <c r="C12">
         <v>50021000.0</v>
       </c>
       <c r="D12">
         <v>19989000.0</v>
       </c>
       <c r="E12">
         <v>3422000.0</v>
       </c>
       <c r="F12">
         <v>1302000.0</v>
       </c>
       <c r="G12">
         <v>1595000.0</v>
       </c>
       <c r="H12">
         <v>2559000.0</v>
       </c>
       <c r="I12">
         <v>1484000.0</v>
       </c>
@@ -22917,51 +23155,51 @@
       </c>
       <c r="Y12">
         <v>2727808.0</v>
       </c>
       <c r="Z12">
         <v>4138042.0</v>
       </c>
       <c r="AA12">
         <v>4247076.0</v>
       </c>
       <c r="AB12">
         <v>3344393.0</v>
       </c>
       <c r="AC12">
         <v>9300000.0</v>
       </c>
       <c r="AD12">
         <v>2900000.0</v>
       </c>
       <c r="AE12">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B13">
         <v>185710000.0</v>
       </c>
       <c r="C13">
         <v>160388000.0</v>
       </c>
       <c r="D13">
         <v>102418000.0</v>
       </c>
       <c r="E13">
         <v>49138000.0</v>
       </c>
       <c r="F13">
         <v>46078000.0</v>
       </c>
       <c r="G13">
         <v>43854000.0</v>
       </c>
       <c r="H13">
         <v>45739000.0</v>
       </c>
       <c r="I13">
         <v>42631000.0</v>
       </c>
@@ -22974,94 +23212,94 @@
       <c r="L13">
         <v>30222000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B15">
         <v>38168000.0</v>
       </c>
       <c r="C15">
         <v>7666000.0</v>
       </c>
       <c r="D15">
         <v>25536000.0</v>
       </c>
       <c r="E15">
         <v>26645000.0</v>
       </c>
       <c r="F15">
         <v>28401000.0</v>
       </c>
       <c r="G15">
         <v>20347000.0</v>
       </c>
       <c r="H15">
         <v>21443000.0</v>
       </c>
       <c r="I15">
         <v>21289000.0</v>
       </c>
@@ -23112,51 +23350,51 @@
       </c>
       <c r="Y15">
         <v>2783944.0</v>
       </c>
       <c r="Z15">
         <v>2378090.0</v>
       </c>
       <c r="AA15">
         <v>1747511.0</v>
       </c>
       <c r="AB15">
         <v>717993.0</v>
       </c>
       <c r="AC15">
         <v>2900000.0</v>
       </c>
       <c r="AD15">
         <v>1600000.0</v>
       </c>
       <c r="AE15">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>13449000.0</v>
       </c>
       <c r="F16">
         <v>13101000.0</v>
       </c>
       <c r="G16">
         <v>8245000.0</v>
       </c>
       <c r="H16">
         <v>7963000.0</v>
       </c>
       <c r="I16">
         <v>7409000.0</v>
       </c>
       <c r="J16">
         <v>4915000.0</v>
       </c>
       <c r="K16">
         <v>5229000.0</v>
       </c>
@@ -23189,51 +23427,51 @@
         <v>5328000.0</v>
       </c>
       <c r="V16">
         <v>5642000.0</v>
       </c>
       <c r="W16">
         <v>3835000.0</v>
       </c>
       <c r="X16">
         <v>2183000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16">
         <v>22000.0</v>
       </c>
       <c r="AA16">
         <v>2697000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B17">
         <v>38168000.0</v>
       </c>
       <c r="C17">
         <v>7666000.0</v>
       </c>
       <c r="D17">
         <v>25536000.0</v>
       </c>
       <c r="E17">
         <v>13449000.0</v>
       </c>
       <c r="F17">
         <v>13101000.0</v>
       </c>
       <c r="G17">
         <v>8245000.0</v>
       </c>
       <c r="H17">
         <v>7963000.0</v>
       </c>
       <c r="I17">
         <v>7409000.0</v>
       </c>
@@ -23254,51 +23492,51 @@
       </c>
       <c r="O17">
         <v>3173000.0</v>
       </c>
       <c r="P17">
         <v>-10485000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>136180000.0</v>
       </c>
       <c r="C18">
         <v>110367000.0</v>
       </c>
       <c r="D18">
         <v>82429000.0</v>
       </c>
       <c r="E18">
         <v>45810000.0</v>
       </c>
       <c r="F18">
         <v>42374000.0</v>
       </c>
       <c r="G18">
         <v>36589000.0</v>
       </c>
       <c r="H18">
         <v>34357000.0</v>
       </c>
       <c r="I18">
         <v>33643000.0</v>
       </c>
@@ -23311,139 +23549,139 @@
       <c r="L18">
         <v>27706000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>7095000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B21">
         <v>52528000.0</v>
       </c>
       <c r="C21">
         <v>10998000.0</v>
       </c>
       <c r="D21">
         <v>33840000.0</v>
       </c>
       <c r="E21">
         <v>35141000.0</v>
       </c>
       <c r="F21">
         <v>38017000.0</v>
       </c>
       <c r="G21">
         <v>27261000.0</v>
       </c>
       <c r="H21">
         <v>29952000.0</v>
       </c>
       <c r="I21">
         <v>27909000.0</v>
       </c>
@@ -23494,94 +23732,94 @@
       </c>
       <c r="Y21">
         <v>4031544.0</v>
       </c>
       <c r="Z21">
         <v>3652690.0</v>
       </c>
       <c r="AA21">
         <v>2676842.0</v>
       </c>
       <c r="AB21">
         <v>924499.0</v>
       </c>
       <c r="AC21">
         <v>14100000.0</v>
       </c>
       <c r="AD21">
         <v>5700000.0</v>
       </c>
       <c r="AE21">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>142074000.0</v>
       </c>
       <c r="C23">
         <v>153198000.0</v>
       </c>
       <c r="D23">
         <v>74262000.0</v>
       </c>
       <c r="E23">
         <v>51514000.0</v>
       </c>
       <c r="F23">
         <v>43433000.0</v>
       </c>
       <c r="G23">
         <v>50792000.0</v>
       </c>
       <c r="H23">
         <v>47782000.0</v>
       </c>
       <c r="I23">
         <v>44933000.0</v>
       </c>
@@ -23632,102 +23870,102 @@
       </c>
       <c r="Y23">
         <v>14715669.0</v>
       </c>
       <c r="Z23">
         <v>15616001.0</v>
       </c>
       <c r="AA23">
         <v>14411335.0</v>
       </c>
       <c r="AB23">
         <v>6686545.0</v>
       </c>
       <c r="AC23">
         <v>11200000.0</v>
       </c>
       <c r="AD23">
         <v>8800000.0</v>
       </c>
       <c r="AE23">
         <v>6700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>316000.0</v>
       </c>
       <c r="M24">
         <v>778000.0</v>
       </c>
       <c r="N24">
         <v>1039000.0</v>
       </c>
       <c r="O24">
         <v>1046000.0</v>
       </c>
       <c r="P24">
         <v>1047000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
         <v>4281000.0</v>
       </c>
       <c r="C25">
         <v>2206000.0</v>
       </c>
       <c r="D25">
         <v>9896000.0</v>
       </c>
       <c r="E25">
         <v>711000.0</v>
       </c>
       <c r="F25">
         <v>780000.0</v>
       </c>
       <c r="G25">
         <v>821000.0</v>
       </c>
       <c r="H25">
         <v>864000.0</v>
       </c>
       <c r="I25">
         <v>764000.0</v>
       </c>
@@ -23736,102 +23974,102 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>854000.0</v>
       </c>
       <c r="D27">
         <v>542000.0</v>
       </c>
       <c r="E27">
         <v>557000.0</v>
       </c>
       <c r="F27">
         <v>527000.0</v>
       </c>
       <c r="G27">
         <v>663000.0</v>
       </c>
       <c r="H27">
         <v>756000.0</v>
       </c>
       <c r="I27">
         <v>758000.0</v>
       </c>
       <c r="J27">
         <v>638000.0</v>
@@ -23878,51 +24116,51 @@
       <c r="X27"/>
       <c r="Y27">
         <v>478000.0</v>
       </c>
       <c r="Z27">
         <v>661448.0</v>
       </c>
       <c r="AA27">
         <v>705566.0</v>
       </c>
       <c r="AB27">
         <v>1151000.0</v>
       </c>
       <c r="AC27">
         <v>800000.0</v>
       </c>
       <c r="AD27">
         <v>600000.0</v>
       </c>
       <c r="AE27">
         <v>300000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>61584000.0</v>
       </c>
       <c r="C28">
         <v>49845000.0</v>
       </c>
       <c r="D28">
         <v>32640000.0</v>
       </c>
       <c r="E28">
         <v>29733000.0</v>
       </c>
       <c r="F28">
         <v>29698000.0</v>
       </c>
       <c r="G28">
         <v>29550000.0</v>
       </c>
       <c r="H28">
         <v>33666000.0</v>
       </c>
       <c r="I28">
         <v>31894000.0</v>
       </c>
@@ -23973,51 +24211,51 @@
       </c>
       <c r="Y28">
         <v>6232024.0</v>
       </c>
       <c r="Z28">
         <v>5365426.0</v>
       </c>
       <c r="AA28">
         <v>4699781.0</v>
       </c>
       <c r="AB28">
         <v>3853412.0</v>
       </c>
       <c r="AC28">
         <v>12900000.0</v>
       </c>
       <c r="AD28">
         <v>7300000.0</v>
       </c>
       <c r="AE28">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>14360000.0</v>
       </c>
       <c r="C29">
         <v>3332000.0</v>
       </c>
       <c r="D29">
         <v>8304000.0</v>
       </c>
       <c r="E29">
         <v>5262000.0</v>
       </c>
       <c r="F29">
         <v>5212000.0</v>
       </c>
       <c r="G29">
         <v>3510000.0</v>
       </c>
       <c r="H29">
         <v>3411000.0</v>
       </c>
       <c r="I29">
         <v>2809000.0</v>
       </c>
@@ -24030,51 +24268,51 @@
       <c r="L29">
         <v>2138000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>88790000.0</v>
       </c>
       <c r="C30">
         <v>92064000.0</v>
       </c>
       <c r="D30">
         <v>53964000.0</v>
       </c>
       <c r="E30">
         <v>47097000.0</v>
       </c>
       <c r="F30">
         <v>46566000.0</v>
       </c>
       <c r="G30">
         <v>45922000.0</v>
       </c>
       <c r="H30">
         <v>44198000.0</v>
       </c>
       <c r="I30">
         <v>43399000.0</v>
       </c>
@@ -24125,51 +24363,51 @@
       </c>
       <c r="Y30">
         <v>11987861.0</v>
       </c>
       <c r="Z30">
         <v>10855459.0</v>
       </c>
       <c r="AA30">
         <v>10114259.0</v>
       </c>
       <c r="AB30">
         <v>2072152.0</v>
       </c>
       <c r="AC30">
         <v>-11200000.0</v>
       </c>
       <c r="AD30">
         <v>-8800000.0</v>
       </c>
       <c r="AE30">
         <v>-6700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B31">
         <v>-29115000.0</v>
       </c>
       <c r="C31">
         <v>-9607000.0</v>
       </c>
       <c r="D31">
         <v>44138000.0</v>
       </c>
       <c r="E31">
         <v>-1577000.0</v>
       </c>
       <c r="F31">
         <v>-485000.0</v>
       </c>
       <c r="G31">
         <v>-565000.0</v>
       </c>
       <c r="H31">
         <v>-427000.0</v>
       </c>
       <c r="I31">
         <v>-770000.0</v>
       </c>
@@ -24220,51 +24458,51 @@
       </c>
       <c r="Y31">
         <v>-13466000.0</v>
       </c>
       <c r="Z31">
         <v>-19967000.0</v>
       </c>
       <c r="AA31">
         <v>-26060000.0</v>
       </c>
       <c r="AB31">
         <v>924499.0</v>
       </c>
       <c r="AC31">
         <v>-31700000.0</v>
       </c>
       <c r="AD31">
         <v>-20500000.0</v>
       </c>
       <c r="AE31">
         <v>-15800000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B32">
         <v>194602000.0</v>
       </c>
       <c r="C32">
         <v>164196000.0</v>
       </c>
       <c r="D32">
         <v>108102000.0</v>
       </c>
       <c r="E32">
         <v>86655000.0</v>
       </c>
       <c r="F32">
         <v>81450000.0</v>
       </c>
       <c r="G32">
         <v>78053000.0</v>
       </c>
       <c r="H32">
         <v>77734000.0</v>
       </c>
       <c r="I32">
         <v>72842000.0</v>
       </c>
@@ -24334,1157 +24572,1169 @@
       <c r="AE32">
         <v>11000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR32"/>
+  <dimension ref="A1:DT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>15414000.0</v>
+      </c>
+      <c r="C2">
+        <v>20842000.0</v>
+      </c>
+      <c r="D2">
         <v>11979000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>12424000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12611000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15334000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12915000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14679000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14553000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>24771000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7129000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="M2"/>
+      <c r="N2">
         <v>6125000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5439000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3195000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1854000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1323000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>655000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>585000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>-51000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>-213000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>-1226000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>-1508000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>-1380000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>988000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3410000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1852000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1049000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>972000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1134000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>429000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>401000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>383000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>446000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>304000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>326000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>-653000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>132000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>182000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>318000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>-730000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>-4342000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>476000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>256000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>371000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>763000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>257000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>8656000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>272000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>-110000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>321000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>347000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>367000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>336000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>335000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>585000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>434000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>618000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>946000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>950000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1108000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1022000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>912000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1834000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>2327000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2121000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1802000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>4255000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>4781000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>4204000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>3901000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>2397000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>2288000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1908000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1975000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>2084000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>2215000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>2232000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>2007000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>2106000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1889000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1638000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1726000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>1752000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>1122000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>954000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>821000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>535000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>483000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>464000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>496000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>527000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>548000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>600000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>615000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>678808.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>690000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>683000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>676000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>7812000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>1040000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>1138000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>1690000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>10146000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>8601000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>6570000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>7537000.0</v>
       </c>
-      <c r="DC2"/>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
+      <c r="DT2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:124">
       <c r="A3" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>186</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>3210000.0</v>
+      </c>
+      <c r="D3">
         <v>1084000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1090000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1080000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1306000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>805000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>-498000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>-387000.0</v>
       </c>
-      <c r="I3">
-[...2 lines deleted...]
-      <c r="J3">
+      <c r="K3">
+        <v>806000.0</v>
+      </c>
+      <c r="L3">
         <v>381000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>184000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2397000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2409000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2464000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2630000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2469000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2795000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2523000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2559000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2395000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2189000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1856000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1507000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1406000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1408000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1182000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1340000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1375000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1735000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1856000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1695000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1702000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2365000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2398000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2460000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2294000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2661000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2533000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2474000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>2229000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2185000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2344000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2378000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2342000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2303000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2393000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2444000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2378000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2294000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2188000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2480000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2656000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2559000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2617000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2564000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2095000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1968000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>1894000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>1549000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>1210000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>1024000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>1019000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>890000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>801000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>788000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>797000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>2579000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>2349000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>-1233000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>526000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>105000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>176000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>259000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>274000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>266000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>260000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>265000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>286000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>309000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>382000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>434000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>494000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>560000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>563000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>684000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>561000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>466000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>446000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>550000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>642000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>777000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>835000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>584000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>655000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>590378.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>511000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>576000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>516000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>407513.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>501000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>456000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>483000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>687048.0</v>
       </c>
-      <c r="CZ3">
-[...4 lines deleted...]
-      </c>
       <c r="DB3">
+        <v>166000.0</v>
+      </c>
+      <c r="DC3">
+        <v>486000.0</v>
+      </c>
+      <c r="DD3">
         <v>368000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>773739.0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>200000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>897000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>403000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>300000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>300000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>200000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>200000.0</v>
       </c>
-      <c r="DK3"/>
-      <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
-      <c r="DO3">
+      <c r="DO3"/>
+      <c r="DP3"/>
+      <c r="DQ3">
         <v>200000.0</v>
       </c>
-      <c r="DP3"/>
-      <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
+      <c r="DT3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:124">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -25669,826 +25919,838 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
-      <c r="DD4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4">
+        <v>0.0</v>
+      </c>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:124">
       <c r="A5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>188</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>4164000.0</v>
+      </c>
+      <c r="D5">
         <v>15714000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>15329000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>15076000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>10759000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>11364000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>9915000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>4160000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-7877000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>4801000.0</v>
       </c>
-      <c r="K5">
-[...2 lines deleted...]
-      <c r="L5">
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
         <v>8488000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>8337000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>9318000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>10312000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>8346000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>8497000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>7986000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>9227000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>8796000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>10028000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>9966000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>9236000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>5786000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>3121000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>9117000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6168000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>8143000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>8472000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>7169000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>6967000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>7579000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>6534000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>6829000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>4398000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>6638000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>7243000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>5541000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>4098000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>4475000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>8945000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>4581000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>3514000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>2946000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>3964000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>3123000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-5116000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>2886000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>3615000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>3340000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>2619000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>3358000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1482000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>2138000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1835000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>3201000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>2163000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>2006000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>2249000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1922000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>2074000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>2093000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>101000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>757000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>535000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>1516000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-157000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>83000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>520000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>1466000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>1826000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>1786000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>1899000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>1980000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>2498000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>2277000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>2370000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>2302000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>2671000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>2668000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>2645000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>2225000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>2567000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>2589000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>2391000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>1841000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>1410000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>1512000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>1265000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>1454000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>1231000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>1426000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>1130000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>1084000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>1011544.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>1117000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>847000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>1056000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-5194295.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>841000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>757000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>1123000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>4934717.0</v>
       </c>
-      <c r="CZ5">
-[...4 lines deleted...]
-      </c>
       <c r="DB5">
+        <v>0.0</v>
+      </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
+      <c r="DD5">
         <v>6577056.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>6577056.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>3500000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>3403000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>3195000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>7100000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>2900000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>2700000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>1500000.0</v>
       </c>
-      <c r="DK5"/>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5">
         <v>1100000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DR5">
         <v>500000.0</v>
       </c>
-      <c r="DQ5"/>
-      <c r="DR5"/>
+      <c r="DS5"/>
+      <c r="DT5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:124">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>26114000.0</v>
+      </c>
+      <c r="C6">
+        <v>7374000.0</v>
+      </c>
+      <c r="D6">
         <v>16798000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>16419000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>16156000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>12065000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>12169000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>9417000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>3773000.0</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6">
+      <c r="K6">
+        <v>-7071000.0</v>
+      </c>
+      <c r="L6">
         <v>5182000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>184000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>10885000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>10746000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>11782000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>12942000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>10815000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>11292000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>10509000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>11786000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>11191000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>12217000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>11822000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>10743000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>7192000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4529000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>10299000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>7508000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>9518000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>10207000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>9025000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>8662000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>9281000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>8899000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>9227000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>6858000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>8932000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>9904000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>8074000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>6572000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>6704000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>11130000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>6925000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>5892000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>5288000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>6267000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>5516000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-2672000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>5264000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>5909000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>5528000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>5099000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>6014000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>4041000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>4755000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>4399000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>5296000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>4131000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>3900000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>3798000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>3132000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>3098000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>3112000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>991000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>1558000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>1323000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>2313000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>2422000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>2432000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-713000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>1992000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>1931000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>1962000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>2158000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>2254000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>2764000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>2537000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>2635000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>2588000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>2980000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>3050000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>3079000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>2719000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>3127000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>3152000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>3075000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>2402000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>1876000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>1958000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>1815000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>2096000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>2008000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>2261000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>1714000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>1739000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>1601922.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>1628000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>1423000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>1572000.0</v>
       </c>
-      <c r="CU6"/>
-      <c r="CV6">
+      <c r="CW6"/>
+      <c r="CX6">
         <v>1342000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>1213000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>1606000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>5621765.0</v>
       </c>
-      <c r="CZ6">
-[...4 lines deleted...]
-      </c>
       <c r="DB6">
+        <v>166000.0</v>
+      </c>
+      <c r="DC6">
+        <v>486000.0</v>
+      </c>
+      <c r="DD6">
         <v>7350795.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>7350795.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>3700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>4300000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>3598000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>7400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>3200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>2900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>1700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DM6">
         <v>400000.0</v>
       </c>
       <c r="DN6">
+        <v>400000.0</v>
+      </c>
+      <c r="DO6">
+        <v>400000.0</v>
+      </c>
+      <c r="DP6">
         <v>300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>1300000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>1100000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DS6">
         <v>300000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DT6">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:124">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -26673,104 +26935,106 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
-      <c r="DD7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7">
+        <v>0.0</v>
+      </c>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:124">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -26955,1596 +27219,1628 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
-      <c r="DD8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8">
+        <v>0.0</v>
+      </c>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:124">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>57446000.0</v>
+      </c>
+      <c r="C9">
+        <v>27814999.0</v>
+      </c>
+      <c r="D9">
         <v>38123000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>36741000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>36632000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>33055000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>34229000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>32130000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>31031000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>20074000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>19828000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>15547000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>21626000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>21898000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>22192000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>22158000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>20817000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>20247000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>19165000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>21641000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>20605000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>21383000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>20940000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>21308000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>17203000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>14250000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>20691000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>16804000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>19192000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>19859000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>18304000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>18002000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>18006000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>17682000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>17713000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>17057000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>16635000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>17689000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>15249000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>14613000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>13801000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>17968000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>13242000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>12212000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>11662000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>12361000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>12027000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>3393000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>11637000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>12093000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>11797000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>11018000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>12070000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>8520000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>8890000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>8449000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>9856000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>8881000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>8840000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>9021000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>9144000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>9141000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>9277000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>6387000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>8166000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>8377000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>8720000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>6459000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>7029000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>7649000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>8306000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>7880000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>6770000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>6865000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>6952000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>7272000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>7141000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>7126000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>7007000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>7738000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>7299000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>7093000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>6622000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>6378000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>6610000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>6369000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>5892000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>5022000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>4663000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>4365000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>4708000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>4312000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>4440000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>4330000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>4144000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>4156405.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>4138000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>3987000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>3738000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>24022000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>3482000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>3455000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>3867000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>11211000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>9158000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>9836000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>11798000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>4570328.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>9000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>12500000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>8300000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>9400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>6000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>5700000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>4200000.0</v>
       </c>
-      <c r="DK9"/>
-      <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
-      <c r="DO9">
+      <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9">
         <v>2900000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DR9">
         <v>2800000.0</v>
       </c>
-      <c r="DQ9"/>
-      <c r="DR9"/>
+      <c r="DS9"/>
+      <c r="DT9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:124">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B10">
+        <v>11278000.0</v>
+      </c>
+      <c r="C10">
+        <v>4164000.0</v>
+      </c>
+      <c r="D10">
         <v>15714000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>15329000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>15076000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>10759000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>11364000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9915000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4160000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-7877000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4801000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>939000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8488000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8337000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>9318000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>10312000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>8346000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>8497000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>7986000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9227000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8796000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>10028000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>9966000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>9236000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5786000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3121000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>9117000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>6168000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8143000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>8472000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7169000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>6967000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7579000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>6534000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>6829000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>4398000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>6638000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>7243000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>5541000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>4098000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>4475000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>8945000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>4581000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>3514000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2946000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>3964000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3123000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-5116000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2886000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>3615000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3340000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2619000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>3358000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1482000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2138000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1835000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>3201000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2163000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2006000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2249000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1922000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2074000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>2093000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>101000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>757000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>535000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1516000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-157000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>83000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>520000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1466000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1826000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1786000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1899000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>1980000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2498000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>2277000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2370000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2302000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>2671000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>2668000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>2645000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>2225000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>2567000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>2589000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>2391000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>1841000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>1410000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>1512000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>1263000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>1454000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>1231000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>1426000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>1130000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>1084000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>1011544.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>1117000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>847000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>1056000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-5194295.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>841000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>757000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>1123000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-1984397.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>498000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>2049000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>4672000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>-9068174.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>-200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>698000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>1700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>1300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>1600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>900000.0</v>
       </c>
-      <c r="DK10"/>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10"/>
+      <c r="DQ10">
         <v>500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DR10">
         <v>500000.0</v>
       </c>
-      <c r="DQ10"/>
-      <c r="DR10"/>
+      <c r="DS10"/>
+      <c r="DT10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:124">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B11">
+        <v>3212000.0</v>
+      </c>
+      <c r="C11">
+        <v>1469000.0</v>
+      </c>
+      <c r="D11">
         <v>4225000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>4159000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4203000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2927000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3071000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3020000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>775000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1587000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1125000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>460000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2098000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2055000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2348000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2679000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1962000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1955000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1900000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2389000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2275000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2465000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2487000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2157000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1442000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>820000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2494000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1719000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2452000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2385000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1953000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1686000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1827000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1569000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1538000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>4063000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2144000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2295000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1291000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1491000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1361000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2887000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1178000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>611000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>429000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>886000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>657000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-2750000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>535000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>922000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>724000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>408000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>389000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>195000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>355000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>193000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>745000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>454000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>293000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>541000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>514000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>301000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>505000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-518000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-107000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>31000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>224000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-643000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-296000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>56000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>207000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>521000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>572000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>584000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>675000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>865000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>701000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>751000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>850000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>528000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>999000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>976000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>795000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>899000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>940000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>858000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>647000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>369000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>544000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>438000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>593000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>468000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>420000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>308000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>303000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>289600.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>347000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>238000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>373000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>-1276057.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>292000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>257000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>400000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>-567534.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>198000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>912000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>1995000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>-3421838.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>-100000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>100000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>244000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DI11">
         <v>600000.0</v>
       </c>
       <c r="DJ11">
+        <v>500000.0</v>
+      </c>
+      <c r="DK11">
+        <v>600000.0</v>
+      </c>
+      <c r="DL11">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DM11">
         <v>-400000.0</v>
       </c>
       <c r="DN11">
+        <v>-400000.0</v>
+      </c>
+      <c r="DO11">
+        <v>-400000.0</v>
+      </c>
+      <c r="DP11">
         <v>-300000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DQ11">
         <v>200000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DR11">
         <v>200000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DS11">
         <v>-300000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DT11">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:124">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B12">
+        <v>14836000.0</v>
+      </c>
+      <c r="C12">
+        <v>15207000.0</v>
+      </c>
+      <c r="D12">
         <v>11889000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>11909000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>11944000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>12721000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>12956000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>13455000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>15071000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>14940000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6554000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>226000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5939000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5782000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2555000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1354000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>828000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>655000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>585000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>449000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>287000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>274000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>292000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>320000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>388000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>410000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>477000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>549000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>722000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>834000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>454000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>401000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>383000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>396000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>304000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>326000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>247000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>282000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>282000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>318000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>270000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>258000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>250000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>256000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>271000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>263000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>257000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>271000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>272000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>290000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>321000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>347000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>367000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>336000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>335000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>385000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>434000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>518000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>546000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>650000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>708000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>772000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>812000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>934000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>1027000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1121000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>1202000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1391000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1548000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>1704000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>1984000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2012000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>1653000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>1773000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>1840000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>1964000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>2095000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>2112000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>1887000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>1906000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>1789000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>1538000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>1326000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>1252000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1112000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>954000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>821000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>535000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>483000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>464000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>496000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>527000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>548000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>600000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>615000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>678808.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>690000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>683000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>676000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>4189531.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>990000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>1103000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>1227000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>6919000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>6558000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>5942000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>6641000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>15645230.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>3300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>3600000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>2564000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>5400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>2500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>2300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>1700000.0</v>
       </c>
-      <c r="DK12"/>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12">
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12">
         <v>600000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DR12">
         <v>600000.0</v>
       </c>
-      <c r="DQ12"/>
-      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:124">
       <c r="A13" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>196</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>66119000.0</v>
+      </c>
+      <c r="D13">
         <v>47892000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>47658000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>46888000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>46025000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>45138000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>45479000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>45285000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>43997000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>25627000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>25822000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>14553000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>14715000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>13585000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>13278000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>12654000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>11706000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>11500000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>11537000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>11835000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>11651000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>11055000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>10986000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>11116000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>10777000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>10975000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>11628000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>11719000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>11367000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>11025000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -28591,88 +28887,86 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:124">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -28857,939 +29151,951 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
-      <c r="DD14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14">
+        <v>0.0</v>
+      </c>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
+      <c r="DT14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:124">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B15">
+        <v>8066000.0</v>
+      </c>
+      <c r="C15">
+        <v>2695000.0</v>
+      </c>
+      <c r="D15">
         <v>11489000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>11170000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>10873000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>7832000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>8293000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>6895000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3385000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-6290000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3676000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>479000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>6390000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>6282000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>6970000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>7633000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>6384000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>6542000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>6086000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>6838000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>6521000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>7563000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>7479000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>7079000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4344000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2301000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>6623000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4449000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>5691000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>6087000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>5216000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>5281000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>5752000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>4965000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>5291000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>335000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>4494000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>4948000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>4250000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2607000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>3114000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>6058000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>3403000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>2903000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>2517000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>3078000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2466000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-2366000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>2351000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>2693000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>2616000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>2211000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>2969000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1287000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1783000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1642000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>2456000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1709000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1713000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1708000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1408000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1773000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1588000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>619000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>864000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>504000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>1292000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>486000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>379000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>464000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>1259000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>1305000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>1214000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>1315000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>1305000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1633000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>1576000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1619000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1452000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>2143000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>1669000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>1669000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>1430000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1668000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>1649000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>1533000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>1194000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1041000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>967000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>825000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>861000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>763000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>1006000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>822000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>781000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>721944.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>770000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>609000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>683000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-3918238.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>550000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>500000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>720000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>-1416863.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>300000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>1137000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>2677000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>-5646336.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>-100000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>200000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>454000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>1100000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>800000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>1000000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DM15">
         <v>400000.0</v>
       </c>
       <c r="DN15">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DO15">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DP15">
         <v>300000.0</v>
       </c>
       <c r="DQ15">
         <v>300000.0</v>
       </c>
       <c r="DR15">
+        <v>300000.0</v>
+      </c>
+      <c r="DS15">
+        <v>300000.0</v>
+      </c>
+      <c r="DT15">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:124">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>2121000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2464000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3376000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3478000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2635000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3960000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2894000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3635000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3551000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3021000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2627000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2860000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1160000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1598000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2719000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2154000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1580000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1510000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1359000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2369000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1867000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1814000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>449000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1554000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1556000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1356000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1340000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1481000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1125000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1283000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1807000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1466000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-2368000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1649000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>2042000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1536000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1521000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1169000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2883000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>2373000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1864000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>827000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2069000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>360000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-859000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>557000.0</v>
       </c>
-      <c r="BG16">
-[...2 lines deleted...]
-      <c r="BH16">
+      <c r="BI16">
+        <v>0.0</v>
+      </c>
+      <c r="BJ16">
         <v>-2568000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>-483000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>333000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>795000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>784000.0</v>
       </c>
-      <c r="BM16">
-[...4 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
         <v>-538000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>538000.0</v>
       </c>
-      <c r="BR16">
-[...2 lines deleted...]
-      <c r="BS16">
+      <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>26000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>675000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>-997000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>997000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>748000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>963000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1252000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>826000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1491000.0</v>
       </c>
       <c r="CC16">
         <v>1289000.0</v>
       </c>
       <c r="CD16">
+        <v>1491000.0</v>
+      </c>
+      <c r="CE16">
+        <v>1289000.0</v>
+      </c>
+      <c r="CF16">
         <v>1259000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1394000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>2151000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>1119000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>978000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>954000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>967000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>1040000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>874000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>452000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>885000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>498000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>348000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>979000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>672000.0</v>
       </c>
-      <c r="CS16">
-[...4 lines deleted...]
-      </c>
       <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
+        <v>0.0</v>
+      </c>
+      <c r="CW16">
         <v>22000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>-4559000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>4559000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>502000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>2397000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>300000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>1137000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>2677000.0</v>
       </c>
-      <c r="DC16"/>
-      <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
+      <c r="DT16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:124">
       <c r="A17" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>200</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>2695000.0</v>
+      </c>
+      <c r="D17">
         <v>11489000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>11170000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>10873000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>7832000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>8293000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>6895000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>3385000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-6290000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>3676000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>5894000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>2252000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>2121000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>2464000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>3376000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>3478000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>2635000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>3960000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>2894000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3635000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>3551000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>3021000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2627000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>2860000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1160000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>1598000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>2719000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>2154000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>1580000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>1510000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>1359000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>2369000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>1867000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>1814000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>449000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>1554000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>1556000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>1356000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>1340000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>1481000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>1125000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>1283000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>1851000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>1591000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-2342000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>1770000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>2186000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>1712000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>1706000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>1442000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>3136000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>2635000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>2126000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>1089000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>2332000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>613000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>-591000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>819000.0</v>
       </c>
-      <c r="BG17">
-[...2 lines deleted...]
-      <c r="BH17">
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>-2307000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>-221000.0</v>
       </c>
-      <c r="BJ17">
-[...4 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -29875,160 +30181,168 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
-      <c r="DD17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17">
+        <v>0.0</v>
+      </c>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:124">
       <c r="A18" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>201</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>50912000.0</v>
+      </c>
+      <c r="D18">
         <v>36003000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>35749000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>34944000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>33304000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>32182000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>32024000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>30214000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>29057000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>19073000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>20116000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>10519000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>10717000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>11030000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>12141000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>11923000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>11010000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>10736000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>10717000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>10929000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>10686000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>10042000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>9793000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>9552000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>8781000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>8463000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>8838000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>8798000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>8498000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>8223000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -30075,96 +30389,98 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:124">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...4 lines deleted...]
-      </c>
+      <c r="AC19"/>
+      <c r="AD19"/>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -30209,145 +30525,143 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:124">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>7095000.0</v>
       </c>
-      <c r="AR20">
-[...4 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>7095000.0</v>
       </c>
-      <c r="AV20">
-[...4 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
@@ -30475,468 +30789,476 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
-      <c r="DD20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20">
+        <v>0.0</v>
+      </c>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:124">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B21">
+        <v>11278000.0</v>
+      </c>
+      <c r="C21">
+        <v>4164000.0</v>
+      </c>
+      <c r="D21">
         <v>15714000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>15329000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>15076000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>10759000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11364000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>9915000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4160000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-7877000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4801000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="M21"/>
+      <c r="N21">
         <v>8488000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>8337000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>9318000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10312000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>8346000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>8497000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>7986000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>9227000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>8796000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>10028000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>9966000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>9236000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>5786000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3121000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>9117000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>6168000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>8143000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>8472000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>7169000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>6967000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>7579000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>6534000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>6829000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>4398000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>6638000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>7243000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>5541000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>4098000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>4475000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>8945000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>4581000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>3514000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2946000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>3964000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>3123000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-5116000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>2886000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>3615000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>3340000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>2619000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>3358000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1482000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2138000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1835000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>3201000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>2163000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>2006000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>2249000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1922000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>2074000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>2093000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>101000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>757000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>535000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1516000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-157000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>83000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>520000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>1466000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>1826000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>1786000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>1899000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>1980000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>2498000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>2277000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>2370000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>2302000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>2671000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>2668000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>2645000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>2225000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>2567000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>2589000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>2391000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>1841000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>1410000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>1512000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>1263000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>1454000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>1231000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>1426000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>1130000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>1084000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>1011544.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>1117000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>847000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>1056000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>628000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>841000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>757000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>1123000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>4935000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>7056000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>7991000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>11313000.0</v>
       </c>
-      <c r="DC21"/>
-      <c r="DD21">
+      <c r="DE21"/>
+      <c r="DF21">
         <v>4900000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>7000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>4500000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>7100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>2800000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>2700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>1500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DM21">
         <v>400000.0</v>
       </c>
       <c r="DN21">
+        <v>400000.0</v>
+      </c>
+      <c r="DO21">
+        <v>400000.0</v>
+      </c>
+      <c r="DP21">
         <v>300000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DQ21">
         <v>1100000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DR21">
         <v>1100000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DS21">
         <v>300000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DT21">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:124">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -31121,543 +31443,555 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
-      <c r="DD22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22">
+        <v>0.0</v>
+      </c>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:124">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23">
+        <v>61582000.0</v>
+      </c>
+      <c r="C23">
+        <v>44493000.0</v>
+      </c>
+      <c r="D23">
         <v>34388000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>33836000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>34167000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>37630000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>35780000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>36894000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>41424000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>52722000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>22156000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>14608000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>19263000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>16069000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>13700000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>13794000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>12405000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>11764000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>12363000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11596000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10129000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>9466000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>10692000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>12405000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>14539000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>13426000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>11685000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>12021000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>12521000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>11564000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>11436000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>10810000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>11594000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>11188000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>12985000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>9344000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>10578000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>9890000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>10833000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>8596000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>4681000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>8661000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>8954000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>9087000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>9160000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>9161000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>17165000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>9023000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>8368000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>8778000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>8746000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>9079000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>7374000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>7087000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>7199000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>7089000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>7336000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7780000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>7722000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>8330000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>8089000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>8096000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>8120000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>9736000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>9963000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>9006000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>10871000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>11727000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>11333000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>10741000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>8451000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>7272000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>6874000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>6947000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>6858000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>7079000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>6988000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>6712000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>7173000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>6520000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>6086000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>6123000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>5563000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>5143000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>4932000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>4872000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>4147000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>3634000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>3566000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>3750000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>3608000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>3562000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>3800000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>3675000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>3823669.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>3711000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>3823000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>3358000.0</v>
       </c>
-      <c r="CU23">
-[...2 lines deleted...]
-      <c r="CV23">
+      <c r="CW23">
+        <v>0.0</v>
+      </c>
+      <c r="CX23">
         <v>3681000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>3836000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>4434000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>6277000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>2102000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>1845000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>485000.0</v>
       </c>
-      <c r="DC23"/>
-      <c r="DD23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>4100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>5500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>3800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>2300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>3200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>3000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>2700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DM23">
         <v>400000.0</v>
       </c>
       <c r="DN23">
+        <v>400000.0</v>
+      </c>
+      <c r="DO23">
+        <v>400000.0</v>
+      </c>
+      <c r="DP23">
         <v>300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>1800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>1700000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>300000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:124">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...4 lines deleted...]
-      </c>
+      <c r="AC24"/>
+      <c r="AD24"/>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>44000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>125000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>26000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>121000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>144000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>176000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>185000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>273000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>253000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>262000.0</v>
       </c>
       <c r="BB24">
         <v>262000.0</v>
       </c>
       <c r="BC24">
+        <v>262000.0</v>
+      </c>
+      <c r="BD24">
+        <v>262000.0</v>
+      </c>
+      <c r="BE24">
         <v>263000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>253000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>268000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>262000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>261000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>262000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
@@ -31673,442 +32007,444 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:124">
       <c r="A25" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>208</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>3210000.0</v>
+      </c>
+      <c r="D25">
         <v>1084000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1090000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1080000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1306000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>805000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-498000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-387000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1408000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1683000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2626000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>183000.0</v>
       </c>
       <c r="N25">
         <v>180000.0</v>
       </c>
       <c r="O25">
+        <v>183000.0</v>
+      </c>
+      <c r="P25">
+        <v>180000.0</v>
+      </c>
+      <c r="Q25">
         <v>176000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>173000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>179000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>183000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>186000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>191000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>198000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>202000.0</v>
       </c>
       <c r="X25">
         <v>205000.0</v>
       </c>
       <c r="Y25">
+        <v>202000.0</v>
+      </c>
+      <c r="Z25">
+        <v>205000.0</v>
+      </c>
+      <c r="AA25">
         <v>206000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>208000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>214000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>219000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>218000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>213000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>212000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>199000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>186000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>167000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>166000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>168000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>188000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>163000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>192000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>162000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>175000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>149000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>109000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>103000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>96000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>91000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>86000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>82000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>81000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>75000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>74000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>77000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="BC25">
         <v>75000.0</v>
       </c>
       <c r="BD25">
+        <v>74000.0</v>
+      </c>
+      <c r="BE25">
+        <v>75000.0</v>
+      </c>
+      <c r="BF25">
         <v>78000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>76000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>77000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>88000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>93000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>95000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>98000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>102000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>102000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>108000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>113000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>119000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>122000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>125000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>125000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>42000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>142000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>133000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>116000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>137000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>126000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>100000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>134000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>125000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>119000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>123000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>127000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>107000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>284000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>145000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>222000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>249000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>276000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>550000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>214000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>196000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>439000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>598000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>545000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>132000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>2461000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>198000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>407513.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>407513.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>351000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>391000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>447000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>687048.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>363000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>289000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>368000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>773739.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DH25">
         <v>300000.0</v>
       </c>
       <c r="DI25">
+        <v>300000.0</v>
+      </c>
+      <c r="DJ25">
+        <v>300000.0</v>
+      </c>
+      <c r="DK25">
         <v>200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>200000.0</v>
       </c>
-      <c r="DK25"/>
-      <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
-      <c r="DO25">
+      <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25">
         <v>200000.0</v>
       </c>
-      <c r="DP25"/>
-      <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
+      <c r="DT25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:124">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -32293,838 +32629,856 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
-      <c r="DD26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26">
+        <v>0.0</v>
+      </c>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:124">
       <c r="A27" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>210</v>
+      </c>
+      <c r="B27">
+        <v>218000.0</v>
+      </c>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>185000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>241000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="H27">
         <v>261000.0</v>
       </c>
       <c r="I27">
+        <v>153000.0</v>
+      </c>
+      <c r="J27">
+        <v>261000.0</v>
+      </c>
+      <c r="K27">
         <v>289000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>151000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>160000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>133000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>124000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>125000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>141000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>138000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>138000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>140000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>141000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>128000.0</v>
       </c>
       <c r="V27">
         <v>129000.0</v>
       </c>
       <c r="W27">
+        <v>128000.0</v>
+      </c>
+      <c r="X27">
+        <v>129000.0</v>
+      </c>
+      <c r="Y27">
         <v>156000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>167000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>167000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>173000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>166000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>190000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>198000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>202000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>189000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>192000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>188000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>189000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>154000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>154000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>160000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>170000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>132000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>131000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>154000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>159000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>134000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>157000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>158000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>159000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>127000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="AX27">
         <v>155000.0</v>
       </c>
       <c r="AY27">
+        <v>153000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>155000.0</v>
+      </c>
+      <c r="BA27">
         <v>130000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>124000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>80000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>142000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>139000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>139000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>140000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>140000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>187000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>182000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>182000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>184000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>112000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>183000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>183000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>192000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>722000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>182000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>184000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>185000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>500000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>106000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>149000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>107000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>481000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27">
         <v>114000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27">
         <v>203000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CP27">
         <v>68000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CQ27">
         <v>80000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CR27">
         <v>56000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CS27">
         <v>56000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CT27">
         <v>119000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CU27">
         <v>75000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CV27">
         <v>228000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CW27">
         <v>222448.0</v>
       </c>
-      <c r="CV27">
+      <c r="CX27">
         <v>127000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CY27">
         <v>180000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CZ27">
         <v>132000.0</v>
       </c>
-      <c r="CY27">
+      <c r="DA27">
         <v>203566.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DB27">
         <v>152000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DC27">
         <v>218000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DD27">
         <v>132000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DE27">
         <v>451317.0</v>
       </c>
-      <c r="DD27">
+      <c r="DF27">
         <v>300000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DG27">
         <v>200000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DH27">
         <v>200000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DI27">
         <v>300000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DJ27">
         <v>300000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DK27">
         <v>200000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DL27">
         <v>200000.0</v>
       </c>
-      <c r="DK27"/>
-      <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
-      <c r="DO27">
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27">
         <v>300000.0</v>
       </c>
-      <c r="DP27"/>
-      <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:124">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>23300000.0</v>
+      </c>
+      <c r="C28">
+        <v>20146000.0</v>
+      </c>
+      <c r="D28">
         <v>15657000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>15069000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>12778000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12593000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>13276000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>13261000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>13956000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13690000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8938000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8320000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7675000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8190000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>8456000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1909000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7648000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7164000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7141000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9952000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8952000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>8500000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8820000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>9389000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8204000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8250000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>9148000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>8176000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7850000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>8245000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8381000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>8808000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>7294000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>7496000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>7597000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>8168000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>6692000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>6714000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>7052000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>7033000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>6295000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>6182000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>6283000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>6304000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>5888000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>5676000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>6073000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>5922000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>5701000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>5501000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>5935000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>5412000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>5625000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>4417000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>4759000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>5084000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>4210000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>4409000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4793000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>5948000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>4534000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>3518000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>4643000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>6067000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>4552000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>4425000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>4269000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>7918000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4056000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>4199000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>4169000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>3087000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>2775000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>2847000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>2869000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2726000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>2731000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>2664000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>2708000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2981000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2689000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2624000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>2577000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>2080000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>2353000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>2355000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2390000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1889000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>1897000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>1833000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>1920000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1777000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>1801000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>1823000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>1751000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1654024.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>1652000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>1525000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>1401000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>4418138.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>1328000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>1328000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>1259000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>3881000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>3702000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>4082000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>3576000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>2128271.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>6100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>6300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>4093000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>4600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>3400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>3200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>2500000.0</v>
       </c>
-      <c r="DK28"/>
-      <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28">
         <v>1500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>1300000.0</v>
       </c>
-      <c r="DQ28"/>
-      <c r="DR28"/>
+      <c r="DS28"/>
+      <c r="DT28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:124">
       <c r="A29" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>212</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>1469000.0</v>
+      </c>
+      <c r="D29">
         <v>4225000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4159000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4203000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2927000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3071000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3020000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>775000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1587000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1125000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1803000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>942000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>876000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1216000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1411000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1409000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1062000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1380000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1135000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1467000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1379000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1231000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1111000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1209000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>496000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>694000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1179000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>902000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>673000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>657000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -33171,1122 +33525,1138 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:124">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>46168000.0</v>
+      </c>
+      <c r="C30">
+        <v>23651000.0</v>
+      </c>
+      <c r="D30">
         <v>22409000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>21412000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>21556000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>22296000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22865000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>22215000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>26871000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>27951000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>15027000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2715000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>13138000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13561000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>12874000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>11846000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12471000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11750000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>11179000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12414000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>11809000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>11355000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10974000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>12072000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>11417000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11129000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>11574000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10636000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>11049000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>11387000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>11135000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>11035000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>10427000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>11148000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>10884000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>12659000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>9997000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>10446000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>9708000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>10515000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>9326000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9023000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>8661000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>8698000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>8716000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>8397000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>8904000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>8509000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>8751000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>8478000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>8457000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>8399000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>8712000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>7038000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>6752000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>6614000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>6655000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>6718000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>6834000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>6772000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>7222000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>7067000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>7184000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>6286000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>7409000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>7842000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>7204000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>6616000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>6946000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>7129000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>6840000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>6054000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>4984000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>4966000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>4972000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>4774000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>4864000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>4756000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>4705000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>5067000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>4631000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>4448000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>4397000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>3811000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>4021000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>3978000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>4051000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>3612000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>3151000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>3102000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>3254000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>3081000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>3014000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>3200000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>3060000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>3144861.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>3021000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>3140000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>2682000.0</v>
       </c>
-      <c r="CU30">
-[...2 lines deleted...]
-      <c r="CV30">
+      <c r="CW30">
+        <v>0.0</v>
+      </c>
+      <c r="CX30">
         <v>2641000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>2698000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>2744000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-6277000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-2102000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-1845000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-485000.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>-4100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-5500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-3800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-2300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-3200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-3000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-2700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DM30">
         <v>400000.0</v>
       </c>
       <c r="DN30">
+        <v>400000.0</v>
+      </c>
+      <c r="DO30">
+        <v>400000.0</v>
+      </c>
+      <c r="DP30">
         <v>300000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>-1800000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>-1700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DT30">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:124">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
+      <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
+        <v>-7479000.0</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31">
         <v>149000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-276000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>9915000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>387000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-7877000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>13365000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>939000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-331000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-276000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-182000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1111000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-131000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-164000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-171000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-146000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-127000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-121000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-91000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-165000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-123000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-133000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-144000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-118000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>15000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-154000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-170000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-223000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-169000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-164000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-214000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-203000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-172000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-179000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-110000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-106000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-74000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-777000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-97000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-92000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-49000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-584000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-71000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>350000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-83000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>100000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-120000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-265000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-467000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-336000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-5060000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-88000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-6066000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-7222000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-6640000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>2249000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-11380000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-8473000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-7321000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-4114000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-7149000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-9086000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-9219000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-157000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-9082000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-7882000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-20213000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-5234000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-9202000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-10808000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-9692000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-6024000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-5877000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-5630000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-5303000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-4891000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-4489000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-3908000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-3516000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-3091000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-2786000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-2411000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-2060000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-2007000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-1954000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-1945000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-1939000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-2099000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-2198000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-2427000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-2618000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-2989000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-3171000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>847000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-3864000.0</v>
       </c>
-      <c r="CU31">
-[...2 lines deleted...]
-      <c r="CV31">
+      <c r="CW31">
+        <v>0.0</v>
+      </c>
+      <c r="CX31">
         <v>-4732000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-5342000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>1123000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-19473000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-10762000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-9632000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>-11632000.0</v>
       </c>
-      <c r="DC31"/>
-      <c r="DD31">
+      <c r="DE31"/>
+      <c r="DF31">
         <v>-5100000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>-6700000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DH31">
         <v>-3802000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>-10000000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DJ31">
         <v>-1500000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DK31">
         <v>-7500000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DL31">
         <v>-6200000.0</v>
       </c>
-      <c r="DK31"/>
-      <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
-      <c r="DO31">
+      <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31">
         <v>-4200000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DR31">
         <v>-600000.0</v>
       </c>
-      <c r="DQ31"/>
-      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:124">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B32">
+        <v>72860000.0</v>
+      </c>
+      <c r="C32">
+        <v>48656999.0</v>
+      </c>
+      <c r="D32">
         <v>50102000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>49165000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>49243000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>48389000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>47144000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>46809000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>45584000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>44845000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>26957000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>15547000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>27751000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>27337000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>25387000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>24012000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>22140000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>20902000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>19750000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>21590000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>20392000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>20157000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>19432000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>19928000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>18191000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>17660000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>22543000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>17853000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>20164000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>20993000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>18733000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>18403000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>18389000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>18128000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>18017000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>17383000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>15982000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>17821000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>15431000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>14931000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>13071000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>13626000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>13242000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>12468000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>12033000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>13124000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>12284000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>12049000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>11909000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>11983000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>12118000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>11365000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>12437000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>8856000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>9225000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>9034000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>10290000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>9499000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>9786000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>9971000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>10252000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>10163000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>10189000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>8221000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>10493000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>10498000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>10522000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>10714000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>11810000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>11853000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>12207000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>10277000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>9058000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>8773000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>8927000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>9356000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>9356000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>9358000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>9014000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>9844000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>9188000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>8731000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>8348000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>8130000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>7732000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>7323000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>6713000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>5557000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>5146000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>4829000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>5204000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>4839000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>4988000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>4930000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>4759000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>4835213.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>4828000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>4670000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>4414000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>13559797.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>4522000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>4593000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>5557000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>11211000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>9158000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>9836000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>11798000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>4570328.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>10600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>12200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>6995000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>9400000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>6800000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>6500000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>5000000.0</v>
       </c>
-      <c r="DK32"/>
-      <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
-      <c r="DO32">
+      <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32">
         <v>2900000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DR32">
         <v>2800000.0</v>
       </c>
-      <c r="DQ32"/>
-      <c r="DR32"/>
+      <c r="DS32"/>
+      <c r="DT32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -34373,51 +34743,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B2">
         <v>120398000.0</v>
       </c>
       <c r="C2">
         <v>53728000.0</v>
       </c>
       <c r="D2">
         <v>31170000.0</v>
       </c>
       <c r="E2">
         <v>208375000.0</v>
       </c>
       <c r="F2">
         <v>60540000.0</v>
       </c>
       <c r="G2">
         <v>82661000.0</v>
       </c>
       <c r="H2">
         <v>56915000.0</v>
       </c>
       <c r="I2">
         <v>100383000.0</v>
       </c>
@@ -34468,51 +34838,51 @@
       </c>
       <c r="Y2">
         <v>18123456.0</v>
       </c>
       <c r="Z2">
         <v>23076547.0</v>
       </c>
       <c r="AA2">
         <v>23008796.0</v>
       </c>
       <c r="AB2">
         <v>21241115.0</v>
       </c>
       <c r="AC2">
         <v>18800000.0</v>
       </c>
       <c r="AD2">
         <v>12800000.0</v>
       </c>
       <c r="AE2">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B3">
         <v>2509000</v>
       </c>
       <c r="C3">
         <v>5039000</v>
       </c>
       <c r="D3">
         <v>9806000</v>
       </c>
       <c r="E3">
         <v>239000</v>
       </c>
       <c r="F3">
         <v>206000</v>
       </c>
       <c r="G3">
         <v>338000</v>
       </c>
       <c r="H3">
         <v>2145000</v>
       </c>
       <c r="I3">
         <v>791000</v>
       </c>
@@ -34563,51 +34933,51 @@
       </c>
       <c r="Y3">
         <v>1858686</v>
       </c>
       <c r="Z3">
         <v>580060</v>
       </c>
       <c r="AA3">
         <v>2422248</v>
       </c>
       <c r="AB3">
         <v>2078497</v>
       </c>
       <c r="AC3">
         <v>2600000</v>
       </c>
       <c r="AD3">
         <v>900000</v>
       </c>
       <c r="AE3">
         <v>1300000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>147835000.0</v>
       </c>
       <c r="G4">
         <v>-22121000.0</v>
       </c>
       <c r="H4">
         <v>25746000.0</v>
       </c>
       <c r="I4">
         <v>11046000.0</v>
       </c>
       <c r="J4">
         <v>11753000.0</v>
       </c>
       <c r="K4">
         <v>-1403000.0</v>
       </c>
       <c r="L4">
         <v>16560000.0</v>
@@ -34620,51 +34990,51 @@
       </c>
       <c r="O4">
         <v>5212000.0</v>
       </c>
       <c r="P4">
         <v>16453000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>201000.0</v>
       </c>
       <c r="G5">
         <v>-3402000.0</v>
       </c>
       <c r="H5">
         <v>131000.0</v>
       </c>
       <c r="I5">
         <v>-2132000.0</v>
       </c>
       <c r="J5">
         <v>-1804000.0</v>
       </c>
       <c r="K5">
         <v>-493000.0</v>
       </c>
       <c r="L5">
         <v>2052000.0</v>
@@ -34677,51 +35047,51 @@
       </c>
       <c r="O5">
         <v>8011000.0</v>
       </c>
       <c r="P5">
         <v>-6526000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B6">
         <v>-1414000.0</v>
       </c>
       <c r="C6">
         <v>66670000.0</v>
       </c>
       <c r="D6">
         <v>22558000.0</v>
       </c>
       <c r="E6">
         <v>-143685000.0</v>
       </c>
       <c r="F6">
         <v>147835000.0</v>
       </c>
       <c r="G6">
         <v>-22121000.0</v>
       </c>
       <c r="H6">
         <v>25746000.0</v>
       </c>
       <c r="I6">
         <v>-68656000.0</v>
       </c>
@@ -34772,51 +35142,51 @@
       </c>
       <c r="Y6">
         <v>18358249.0</v>
       </c>
       <c r="Z6">
         <v>-4953091.0</v>
       </c>
       <c r="AA6">
         <v>67751.0</v>
       </c>
       <c r="AB6">
         <v>1767681.0</v>
       </c>
       <c r="AC6">
         <v>30600000.0</v>
       </c>
       <c r="AD6">
         <v>-700000.0</v>
       </c>
       <c r="AE6">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B7">
         <v>-803000.0</v>
       </c>
       <c r="C7">
         <v>254000.0</v>
       </c>
       <c r="D7">
         <v>-7132000.0</v>
       </c>
       <c r="E7">
         <v>-10854000.0</v>
       </c>
       <c r="F7">
         <v>1294000.0</v>
       </c>
       <c r="G7">
         <v>-3803000.0</v>
       </c>
       <c r="H7">
         <v>-470000.0</v>
       </c>
       <c r="I7">
         <v>2619000.0</v>
       </c>
@@ -34867,94 +35237,94 @@
       </c>
       <c r="Y7">
         <v>-157247.0</v>
       </c>
       <c r="Z7">
         <v>862415.0</v>
       </c>
       <c r="AA7">
         <v>914476.0</v>
       </c>
       <c r="AB7">
         <v>3927047.0</v>
       </c>
       <c r="AC7">
         <v>-4600000.0</v>
       </c>
       <c r="AD7">
         <v>1000000.0</v>
       </c>
       <c r="AE7">
         <v>400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B9">
         <v>4919000.0</v>
       </c>
       <c r="C9">
         <v>1101000.0</v>
       </c>
       <c r="D9">
         <v>-8798000.0</v>
       </c>
       <c r="E9">
         <v>-7361000.0</v>
       </c>
       <c r="F9">
         <v>-2209000.0</v>
       </c>
       <c r="G9">
         <v>-1128000.0</v>
       </c>
       <c r="H9">
         <v>-9521000.0</v>
       </c>
       <c r="I9">
         <v>3218000.0</v>
       </c>
@@ -34983,51 +35353,51 @@
         <v>3281000.0</v>
       </c>
       <c r="R9">
         <v>-1106000.0</v>
       </c>
       <c r="S9">
         <v>-426000.0</v>
       </c>
       <c r="T9">
         <v>645000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>4656000.0</v>
@@ -35040,51 +35410,51 @@
       </c>
       <c r="Q10">
         <v>2332000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10">
         <v>673000.0</v>
       </c>
       <c r="U10">
         <v>369000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>1093000.0</v>
       </c>
       <c r="G11">
         <v>-401000.0</v>
       </c>
       <c r="H11">
         <v>-1366000.0</v>
       </c>
       <c r="I11">
         <v>3416000.0</v>
       </c>
       <c r="J11">
         <v>2719000.0</v>
       </c>
       <c r="K11">
         <v>-431000.0</v>
       </c>
@@ -35099,51 +35469,51 @@
       </c>
       <c r="O11">
         <v>-316000.0</v>
       </c>
       <c r="P11">
         <v>-1418000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>6982000.0</v>
       </c>
       <c r="G12">
         <v>10580000.0</v>
       </c>
       <c r="H12">
         <v>6238000.0</v>
       </c>
       <c r="I12">
         <v>6764000.0</v>
       </c>
       <c r="J12">
         <v>7728000.0</v>
       </c>
       <c r="K12">
         <v>2887000.0</v>
       </c>
       <c r="L12">
         <v>420000.0</v>
@@ -35156,102 +35526,102 @@
       </c>
       <c r="O12">
         <v>-1072000.0</v>
       </c>
       <c r="P12">
         <v>24332000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>1294000.0</v>
       </c>
       <c r="G13">
         <v>-3803000.0</v>
       </c>
       <c r="H13">
         <v>-470000.0</v>
       </c>
       <c r="I13">
         <v>1284000.0</v>
       </c>
       <c r="J13">
         <v>915000.0</v>
       </c>
       <c r="K13">
         <v>-924000.0</v>
       </c>
       <c r="L13">
         <v>3325000.0</v>
       </c>
       <c r="M13">
         <v>5418000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B14">
         <v>4281000.0</v>
       </c>
       <c r="C14">
         <v>2206000.0</v>
       </c>
       <c r="D14">
         <v>891000.0</v>
       </c>
       <c r="E14">
         <v>711000.0</v>
       </c>
       <c r="F14">
         <v>780000.0</v>
       </c>
       <c r="G14">
         <v>821000.0</v>
       </c>
       <c r="H14">
         <v>864000.0</v>
       </c>
       <c r="I14">
         <v>8160000.0</v>
       </c>
@@ -35302,51 +35672,51 @@
       </c>
       <c r="Y14">
         <v>2193378.0</v>
       </c>
       <c r="Z14">
         <v>1949710.0</v>
       </c>
       <c r="AA14">
         <v>1972105.0</v>
       </c>
       <c r="AB14">
         <v>1973739.0</v>
       </c>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
         <v>600000.0</v>
       </c>
       <c r="AE14">
         <v>500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B15">
         <v>9162000.0</v>
       </c>
       <c r="C15">
         <v>8230000.0</v>
       </c>
       <c r="D15">
         <v>5657000.0</v>
       </c>
       <c r="E15">
         <v>2574000.0</v>
       </c>
       <c r="F15">
         <v>2312000.0</v>
       </c>
       <c r="G15">
         <v>1652000.0</v>
       </c>
       <c r="H15">
         <v>1821000.0</v>
       </c>
       <c r="I15">
         <v>4270000.0</v>
       </c>
@@ -35391,51 +35761,51 @@
       </c>
       <c r="W15">
         <v>263000.0</v>
       </c>
       <c r="X15">
         <v>258000.0</v>
       </c>
       <c r="Y15">
         <v>129748.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15">
         <v>130346.0</v>
       </c>
       <c r="AB15">
         <v>871005.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15">
         <v>100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B16">
         <v>118984000.0</v>
       </c>
       <c r="C16">
         <v>120398000.0</v>
       </c>
       <c r="D16">
         <v>53728000.0</v>
       </c>
       <c r="E16">
         <v>64690000.0</v>
       </c>
       <c r="F16">
         <v>208375000.0</v>
       </c>
       <c r="G16">
         <v>60540000.0</v>
       </c>
       <c r="H16">
         <v>82661000.0</v>
       </c>
       <c r="I16">
         <v>31727000.0</v>
       </c>
@@ -35486,94 +35856,94 @@
       </c>
       <c r="Y16">
         <v>36481705.0</v>
       </c>
       <c r="Z16">
         <v>18123456.0</v>
       </c>
       <c r="AA16">
         <v>23076547.0</v>
       </c>
       <c r="AB16">
         <v>23008796.0</v>
       </c>
       <c r="AC16">
         <v>49400000.0</v>
       </c>
       <c r="AD16">
         <v>12100000.0</v>
       </c>
       <c r="AE16">
         <v>12800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B18">
         <v>43611000.0</v>
       </c>
       <c r="C18">
         <v>17163000.0</v>
       </c>
       <c r="D18">
         <v>17721000.0</v>
       </c>
       <c r="E18">
         <v>5617000.0</v>
       </c>
       <c r="F18">
         <v>22014000.0</v>
       </c>
       <c r="G18">
         <v>15505000.0</v>
       </c>
       <c r="H18">
         <v>11792000.0</v>
       </c>
       <c r="I18">
         <v>29120000.0</v>
       </c>
@@ -35624,51 +35994,51 @@
       </c>
       <c r="Y18">
         <v>2834184.0</v>
       </c>
       <c r="Z18">
         <v>4868450.0</v>
       </c>
       <c r="AA18">
         <v>3599185.0</v>
       </c>
       <c r="AB18">
         <v>2233465.0</v>
       </c>
       <c r="AC18">
         <v>-14200000.0</v>
       </c>
       <c r="AD18">
         <v>-1800000.0</v>
       </c>
       <c r="AE18">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B19">
         <v>38419000.0</v>
       </c>
       <c r="C19">
         <v>64473000.0</v>
       </c>
       <c r="D19">
         <v>24194000.0</v>
       </c>
       <c r="E19">
         <v>-72894000.0</v>
       </c>
       <c r="F19">
         <v>-42017000.0</v>
       </c>
       <c r="G19">
         <v>-91567000.0</v>
       </c>
       <c r="H19">
         <v>-9237000.0</v>
       </c>
       <c r="I19">
         <v>-36975000.0</v>
       </c>
@@ -35689,86 +36059,86 @@
       </c>
       <c r="O19">
         <v>90647000.0</v>
       </c>
       <c r="P19">
         <v>2152000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B21">
         <v>-62508000.0</v>
       </c>
       <c r="C21">
         <v>-35000000.0</v>
       </c>
       <c r="D21">
         <v>34000000.0</v>
       </c>
       <c r="E21">
         <v>76000000.0</v>
       </c>
       <c r="F21">
         <v>-15000000.0</v>
       </c>
       <c r="G21">
         <v>40000000.0</v>
       </c>
       <c r="H21">
         <v>-10000000.0</v>
       </c>
       <c r="I21">
         <v>18157000.0</v>
       </c>
@@ -35789,51 +36159,51 @@
       </c>
       <c r="O21">
         <v>-27000000.0</v>
       </c>
       <c r="P21">
         <v>-14000000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B22">
         <v>38168000.0</v>
       </c>
       <c r="C22">
         <v>7666000.0</v>
       </c>
       <c r="D22">
         <v>25536000.0</v>
       </c>
       <c r="E22">
         <v>13449000.0</v>
       </c>
       <c r="F22">
         <v>13101000.0</v>
       </c>
       <c r="G22">
         <v>8245000.0</v>
       </c>
       <c r="H22">
         <v>7963000.0</v>
       </c>
       <c r="I22">
         <v>21289000.0</v>
       </c>
@@ -35884,51 +36254,51 @@
       </c>
       <c r="Y22">
         <v>2783944.0</v>
       </c>
       <c r="Z22">
         <v>2378090.0</v>
       </c>
       <c r="AA22">
         <v>1747511.0</v>
       </c>
       <c r="AB22">
         <v>717993.0</v>
       </c>
       <c r="AC22">
         <v>2900000.0</v>
       </c>
       <c r="AD22">
         <v>1600000.0</v>
       </c>
       <c r="AE22">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B23">
         <v>183394000.0</v>
       </c>
       <c r="C23">
         <v>23263000.0</v>
       </c>
       <c r="D23">
         <v>-57830000.0</v>
       </c>
       <c r="E23">
         <v>-29073000.0</v>
       </c>
       <c r="F23">
         <v>170150000.0</v>
       </c>
       <c r="G23">
         <v>55255000.0</v>
       </c>
       <c r="H23">
         <v>35198000.0</v>
       </c>
       <c r="I23">
         <v>-142438000.0</v>
       </c>
@@ -35979,51 +36349,51 @@
       </c>
       <c r="Y23">
         <v>54205474.0</v>
       </c>
       <c r="Z23">
         <v>11180003.0</v>
       </c>
       <c r="AA23">
         <v>31804880.0</v>
       </c>
       <c r="AB23">
         <v>3799117.0</v>
       </c>
       <c r="AC23">
         <v>74900000.0</v>
       </c>
       <c r="AD23">
         <v>10100000.0</v>
       </c>
       <c r="AE23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B24">
         <v>-196416000.0</v>
       </c>
       <c r="C24">
         <v>-114856000.0</v>
       </c>
       <c r="D24">
         <v>-32677000.0</v>
       </c>
       <c r="E24">
         <v>-64801000.0</v>
       </c>
       <c r="F24">
         <v>-421000.0</v>
       </c>
       <c r="G24">
         <v>534000.0</v>
       </c>
       <c r="H24">
         <v>844000.0</v>
       </c>
       <c r="I24">
         <v>-20477000.0</v>
       </c>
@@ -36074,51 +36444,51 @@
       </c>
       <c r="Y24">
         <v>-27517706.0</v>
       </c>
       <c r="Z24">
         <v>-37865928.0</v>
       </c>
       <c r="AA24">
         <v>-16398074.0</v>
       </c>
       <c r="AB24">
         <v>26669902.0</v>
       </c>
       <c r="AC24">
         <v>-35200000.0</v>
       </c>
       <c r="AD24">
         <v>-9800000.0</v>
       </c>
       <c r="AE24">
         <v>-5200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B25">
         <v>857000.0</v>
       </c>
       <c r="C25">
         <v>12064000.0</v>
       </c>
       <c r="D25">
         <v>7264000.0</v>
       </c>
       <c r="E25">
         <v>2011000.0</v>
       </c>
       <c r="F25">
         <v>7232000.0</v>
       </c>
       <c r="G25">
         <v>11220000.0</v>
       </c>
       <c r="H25">
         <v>5526000.0</v>
       </c>
       <c r="I25">
         <v>-3042000.0</v>
       </c>
@@ -36169,51 +36539,51 @@
       </c>
       <c r="Y25">
         <v>-224205.0</v>
       </c>
       <c r="Z25">
         <v>193295.0</v>
       </c>
       <c r="AA25">
         <v>511341.0</v>
       </c>
       <c r="AB25">
         <v>2948969.0</v>
       </c>
       <c r="AC25">
         <v>-6700000.0</v>
       </c>
       <c r="AD25">
         <v>-4200000.0</v>
       </c>
       <c r="AE25">
         <v>-1900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B26">
         <v>-151000.0</v>
       </c>
       <c r="C26">
         <v>-38000.0</v>
       </c>
       <c r="D26">
         <v>-1000.0</v>
       </c>
       <c r="E26">
         <v>-974000.0</v>
       </c>
       <c r="F26">
         <v>1204000.0</v>
       </c>
       <c r="G26">
         <v>4000.0</v>
       </c>
       <c r="H26">
         <v>-1030000.0</v>
       </c>
       <c r="I26">
         <v>-894000.0</v>
       </c>
@@ -36242,51 +36612,51 @@
       <c r="R26"/>
       <c r="S26">
         <v>-56000.0</v>
       </c>
       <c r="T26">
         <v>-2707000.0</v>
       </c>
       <c r="U26">
         <v>-395000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>-213000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B27">
         <v>1158000.0</v>
       </c>
       <c r="C27">
         <v>879000.0</v>
       </c>
       <c r="D27">
         <v>858000.0</v>
       </c>
       <c r="E27">
         <v>289000.0</v>
       </c>
       <c r="F27">
         <v>318000.0</v>
       </c>
       <c r="G27">
         <v>319000.0</v>
       </c>
       <c r="H27">
         <v>382000.0</v>
       </c>
       <c r="I27">
         <v>478000.0</v>
       </c>
@@ -36329,51 +36699,51 @@
       <c r="V27">
         <v>-1561000.0</v>
       </c>
       <c r="W27">
         <v>-2000.0</v>
       </c>
       <c r="X27">
         <v>-3480000.0</v>
       </c>
       <c r="Y27">
         <v>132000.0</v>
       </c>
       <c r="Z27">
         <v>-158281.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>-6300000.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B28">
         <v>112972000.0</v>
       </c>
       <c r="C28">
         <v>-20005000.0</v>
       </c>
       <c r="D28">
         <v>-29488000.0</v>
       </c>
       <c r="E28">
         <v>-76647000.0</v>
       </c>
       <c r="F28">
         <v>167838000.0</v>
       </c>
       <c r="G28">
         <v>53603000.0</v>
       </c>
       <c r="H28">
         <v>22347000.0</v>
       </c>
       <c r="I28">
         <v>-137602000.0</v>
       </c>
@@ -36424,51 +36794,51 @@
       </c>
       <c r="Y28">
         <v>59794320.0</v>
       </c>
       <c r="Z28">
         <v>13728071.0</v>
       </c>
       <c r="AA28">
         <v>31460081.0</v>
       </c>
       <c r="AB28">
         <v>-3481414.0</v>
       </c>
       <c r="AC28">
         <v>74900000.0</v>
       </c>
       <c r="AD28">
         <v>10100000.0</v>
       </c>
       <c r="AE28">
         <v>9900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B29">
         <v>46120000.0</v>
       </c>
       <c r="C29">
         <v>22202000.0</v>
       </c>
       <c r="D29">
         <v>27527000.0</v>
       </c>
       <c r="E29">
         <v>5856000.0</v>
       </c>
       <c r="F29">
         <v>22220000.0</v>
       </c>
       <c r="G29">
         <v>15843000.0</v>
       </c>
       <c r="H29">
         <v>13937000.0</v>
       </c>
       <c r="I29">
         <v>29911000.0</v>
       </c>
@@ -36519,51 +36889,51 @@
       </c>
       <c r="Y29">
         <v>4692870.0</v>
       </c>
       <c r="Z29">
         <v>5448510.0</v>
       </c>
       <c r="AA29">
         <v>6021433.0</v>
       </c>
       <c r="AB29">
         <v>4311962.0</v>
       </c>
       <c r="AC29">
         <v>-11600000.0</v>
       </c>
       <c r="AD29">
         <v>-900000.0</v>
       </c>
       <c r="AE29">
         <v>300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B30">
         <v>-160506000.0</v>
       </c>
       <c r="C30">
         <v>64473000.0</v>
       </c>
       <c r="D30">
         <v>24519000.0</v>
       </c>
       <c r="E30">
         <v>-197075000.0</v>
       </c>
       <c r="F30">
         <v>-42223000.0</v>
       </c>
       <c r="G30">
         <v>-91567000.0</v>
       </c>
       <c r="H30">
         <v>-10538000.0</v>
       </c>
       <c r="I30">
         <v>39035000.0</v>
       </c>
@@ -36633,1252 +37003,1270 @@
       <c r="AE30">
         <v>-8500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK30"/>
+  <dimension ref="A1:DM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:117">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:117">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B2">
+        <v>206837000.0</v>
+      </c>
+      <c r="C2">
+        <v>130326000.0</v>
+      </c>
+      <c r="D2">
         <v>118984000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>121558000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>134373000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>148392000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>120398000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>149013000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>109669000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>60959000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>53728000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>74575000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>130555000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>167875000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>64690000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>51295000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>27233000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>88837000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>163467000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>67693000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>120666000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>214841000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>70278000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>87010000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>118557000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>36162000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>52574000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>43037000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>48603000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>32235000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>31727000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>47307000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>46630000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>42223000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>100383000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>35689000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>54585000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>69528000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>38568000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>45078000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>79552000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>78656000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>94617000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>75286000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>82332000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>85371000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>77328000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>55048000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>66895000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>95531000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>112052000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>82198000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>37451000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>78078000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>52956000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>76919000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>47484000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>51900000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>44804000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>98073000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>93869000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>84431000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>100999000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>61572000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>44164000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>56924000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>48680000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>52523000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>26926000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>39394000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>19518000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>43220000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>39280000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>19119000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>31644000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>27864000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>33383000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>23900000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>48116000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>39898000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>32879000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>49875000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>51995000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>38555000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>36155000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>41606000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>43814000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>43259000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>42060000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>41823000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>35331000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>31099000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>33638000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>31432000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>36482000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>38476000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>26160000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>23739000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>18123000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>33484000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>23666000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>16281000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>23077000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>38934000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>31568000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>80092000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>36103000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>11300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>70400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>8931000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>49500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>19300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>21500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>54800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>12100000.0</v>
       </c>
-      <c r="DK2"/>
+      <c r="DM2"/>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:117">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>2110000</v>
+      </c>
+      <c r="D3">
         <v>2719000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>813000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>424000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>955000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>317000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1625000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2534000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>439000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>441000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5197000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>73000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>104000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>153000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>52000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>31000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>82000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>160000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>185000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>360000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>344000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1185000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>206000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>69000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>32000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>146000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>426000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>171000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>133000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>36000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>106000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>192000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>457000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>327000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>110000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>335000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>87000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>253000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>485000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>64000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>59000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>147000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>272000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>144000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>178000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>216000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>373000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>324000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>415000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>307000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>232000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>309000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>311000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>211000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>242000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>241000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>659000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>222000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>414000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>553000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>57000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>319000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>125000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>112000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>39000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>335000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>297000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>241000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>118000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>11849000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>12199000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>536000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>206000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>62000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>193000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>652000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1136000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1166000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>780000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>152000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>401000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>254000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>129000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>188000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>210000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>105000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>133000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>196000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>105000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>131000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>177000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>157000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>121000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>409686</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>142000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>246000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>1061000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>200000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>34000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>178000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>192000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>741000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>484000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>221395</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>300000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>695000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>605000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>700000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>1100000</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000</v>
       </c>
       <c r="DK3">
         <v>600000</v>
       </c>
+      <c r="DL3">
+        <v>200000</v>
+      </c>
+      <c r="DM3">
+        <v>600000</v>
+      </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:117">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-37320000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>103185000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-50981000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-90912000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-15187000.0</v>
       </c>
-      <c r="S4"/>
-[...1 lines deleted...]
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4">
         <v>38545000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>13195000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-69024000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-17938000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>57837000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>7004000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>26314000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-834000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>3775000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-3509000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>9162000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-6609000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-14447000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>22940000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-5702000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>13567000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>7827000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-3939000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>16457000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-9510000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-1768000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-6582000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>11826000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>405000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-12159000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>16488000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-10383000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>11939000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-1647000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-428000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-23092000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>8498000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-1617000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>7798000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-4522000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>3868000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-14707000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>20573000.0</v>
       </c>
-      <c r="BG4"/>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
@@ -37890,200 +38278,202 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:117">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>-766000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>9999000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-165000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-69000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1775000.0</v>
       </c>
-      <c r="S5"/>
-[...1 lines deleted...]
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>180000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>106000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1886000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1446000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3605000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-237000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>95000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>738000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1111000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>409000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>265000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1965000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-898000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>466000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-636000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-916000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-334000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>82000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1090000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-419000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1481000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>317000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1504000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>139000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>52000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>357000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1200000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>4728000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-54000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>695000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-6651000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>213000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>2449000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1952000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>7686000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>47000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>613000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-335000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
@@ -38095,790 +38485,802 @@
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:117">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B6">
+        <v>-206837000.0</v>
+      </c>
+      <c r="C6">
+        <v>76511000.0</v>
+      </c>
+      <c r="D6">
         <v>11342000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2574000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-12815000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-14019000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>27994000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-28615000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>39344000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>48710000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>7231000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-20847000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>10064000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-37320000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>103185000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>13395000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>14345000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-61604000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-74630000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>95774000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-52973000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-94175000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>144563000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-16732000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-31547000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>82395000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-16412000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>9537000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5566000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16368000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>508000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-15580000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>677000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>4407000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-58160000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>64694000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-18896000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-14943000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>30960000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-6510000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-34474000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>896000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-15961000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>19331000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-7046000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3039000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>8043000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>22280000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-11847000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-28636000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-16521000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>29854000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>44747000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-40627000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>25122000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-23963000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>29435000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-4416000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>7096000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-53269000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>4204000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>9438000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-16568000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>39427000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>17408000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-12760000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>8244000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-3843000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>25597000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-12468000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>19876000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-23702000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>3940000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>20161000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-12525000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>3780000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-5519000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>9483000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-24216000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>8218000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>7019000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-16996000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-2120000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>13440000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>2400000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-5451000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-2208000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>555000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>1199000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>237000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>6492000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>4232000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-2539000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>2206000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-5050000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-1994295.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>12316000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>2421000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>5616000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-4077799.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-398000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>7385000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-6796000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-2450350.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>7366000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-48524000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>43989000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>24803262.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>-59100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>9800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>58700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>-700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-2200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>13600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>42700000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:117">
       <c r="A7" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>221</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>900000.0</v>
+      </c>
+      <c r="D7">
         <v>-1797000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-2197000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1085000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>86000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2393000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-8118000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>7150000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3202000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2230000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-4306000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2141000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-2501000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>16664000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-13167000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-80000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-4138000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-8675000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1287000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4781000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>10867000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-435000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>3067000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2029000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3109000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2108000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1660000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>2504000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-2006000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1282000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>700000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>359000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>2336000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-776000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-3985000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>767000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>954000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>1371000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-5460000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-143000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>520000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>1193000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-512000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>906000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-611000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>1363000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-1570000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-33000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-159000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-722000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-527000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-539000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>1292000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-79000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-12135000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>13745000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-676000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-7574000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>6520000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>1576000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-2129000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>2553000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>2463000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>51000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>1293000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>756000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-5655000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-103000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>3000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-1350000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-69000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-4336000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>4713000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-709000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>1005000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>471000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-902000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>373000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>523000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>564000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-1774000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>2391000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>549000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-215000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>170000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>1931000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-1322000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-185000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>21000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-467000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>265000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-13000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>519000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-776000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>870753.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-491000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>29000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-566000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-6700000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>484000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>463000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>120000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>2875894.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>933000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>1580000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>-2066000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>2727047.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>-1600000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>1519000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>-1419000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>-1900000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>200000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>-1000000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>-1900000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:117">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -38916,686 +39318,694 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:117">
       <c r="A9" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>223</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>-3621000.0</v>
+      </c>
+      <c r="D9">
         <v>2793000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>7550000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-4296000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2230000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-565000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-9416000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>8011000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>5156000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-2900000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-4038000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-2691000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>440000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2509000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1049000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-4770000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-2837000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1574000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-174000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1889000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-3263000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-504000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>266000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>24000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-2062000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>644000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-801000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-235000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-65000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-8420000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>213000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-327000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1843000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1489000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-4857000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-363000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>765000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>2192000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-3471000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-378000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-916000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>54000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>30000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>390000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>218000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1471000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-2516000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-527000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-623000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>645000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-463000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>1078000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-933000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>728000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-721000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>687000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-290000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>304000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>24000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-436000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>410000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-698000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>2531000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-862000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>935000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>677000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-752000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-211000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>699000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-842000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:117">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
+      <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
+        <v>-2826000.0</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10">
         <v>108000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3460000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-742000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
-[...4 lines deleted...]
-      </c>
+      <c r="AC10"/>
+      <c r="AD10"/>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>1186.63</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2327000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>6375000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2855000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>483000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1605000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3072000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2107000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>4402000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2591000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2403000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1351000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1382000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3071000.0</v>
       </c>
-      <c r="AU10">
-[...4 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
         <v>4656000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>4841000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>4833000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>6060000.0</v>
       </c>
-      <c r="BC10">
-[...4 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>2429000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1920000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>3139000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>3385000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>3171000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>2332000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>4794000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>5795000.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>3081000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1318000.0</v>
       </c>
-      <c r="BR10"/>
-[...1 lines deleted...]
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10">
         <v>354000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1374000.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10">
+      <c r="BX10"/>
+      <c r="BY10">
         <v>673000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>1729000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2041000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1319000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>369000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>1404000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>2473000.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
+      <c r="DL10"/>
+      <c r="DM10"/>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:117">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>-3252000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4916000.0</v>
       </c>
-      <c r="O11">
-[...2 lines deleted...]
-      <c r="P11">
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
         <v>1246000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1307000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>783000.0</v>
       </c>
-      <c r="S11">
-[...4 lines deleted...]
-      </c>
       <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-3581000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1691000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-670000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-724000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1275000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-282000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1026000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>357000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-675000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-22000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>846000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2008000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>156000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>406000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>382000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1721000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>12000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>604000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-223000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>555000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-39000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-724000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1289000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1076000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-1976000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>894000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-424000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>471000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-15000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>782000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-628000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>631000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>120000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>101000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-1387000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1506000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-143000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-292000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
@@ -39607,206 +40017,208 @@
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:117">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>3265000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1751000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-3000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1346000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1138000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-866000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>845000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2597000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2310000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1217000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>754000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1947000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4693000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3157000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2562000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>496000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1587000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1593000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2946000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1292000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>365000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2161000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4780000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1751000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-730000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1847000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1055000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-2446000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1746000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2614000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>742000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-514000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-2239000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2431000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>883000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-5714000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-2834000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1826000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-1605000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-2507000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>5819000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-2608000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-1664000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>-749000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>3949000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
@@ -39818,159 +40230,161 @@
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:117">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>16664000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>16664000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1079000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-1353000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2587000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1287000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1660000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-3398000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1745000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1176000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2169000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-2347000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-463000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-124000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1077000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-1786000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>363000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1099000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>78000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-765000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>872000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>915000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>805000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-322000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>82000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-924000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13">
         <v>3325000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>5418000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -39993,1103 +40407,1117 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:117">
       <c r="A14" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>228</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>3210000.0</v>
+      </c>
+      <c r="D14">
         <v>1084000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1090000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1080000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1306000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>805000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-498000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-387000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>806000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>381000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>437000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>183000.0</v>
       </c>
       <c r="N14">
         <v>180000.0</v>
       </c>
       <c r="O14">
+        <v>183000.0</v>
+      </c>
+      <c r="P14">
+        <v>180000.0</v>
+      </c>
+      <c r="Q14">
         <v>176000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2469000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2795000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2523000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2559000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2395000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2189000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1856000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1507000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1406000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1408000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1182000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1340000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1375000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1735000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1856000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1695000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1702000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2365000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2398000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2460000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2294000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2661000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2533000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2474000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2229000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2185000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2344000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2378000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2342000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2303000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2393000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2444000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2378000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2294000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2188000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2480000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2656000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2559000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2617000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2564000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2095000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>1968000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>1894000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1549000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1210000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1024000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1019000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>890000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>801000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>788000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>797000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>2579000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>2349000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>-1233000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>526000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>105000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>176000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>259000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>274000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>266000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>260000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>265000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>286000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>309000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>382000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>434000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>494000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>560000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>563000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>684000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>561000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>466000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>446000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>550000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>642000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>777000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>835000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>584000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>655000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>590378.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>511000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>576000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>516000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>407513.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>501000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>456000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>483000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>687048.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>166000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>486000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>368000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>773739.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>200000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>897000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>403000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>300000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DK14">
         <v>200000.0</v>
       </c>
+      <c r="DL14">
+        <v>200000.0</v>
+      </c>
+      <c r="DM14">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:117">
       <c r="A15" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>229</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>3256000.0</v>
+      </c>
+      <c r="D15">
         <v>2299000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2299000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2296000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>2289000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2278000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2273000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>2273000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>2265000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1419000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1419000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>708000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>707000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>704000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>658000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1407000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1399000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1425000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1438000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1438000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1504000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1377000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1375000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1375000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1372000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1408000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1452000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1479000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1502000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1372000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1242000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1102000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>964000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>962000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>814000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>732000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>734000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>730000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>729000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>665000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>660000.0</v>
       </c>
       <c r="AQ15">
         <v>661000.0</v>
       </c>
       <c r="AR15">
+        <v>660000.0</v>
+      </c>
+      <c r="AS15">
+        <v>661000.0</v>
+      </c>
+      <c r="AT15">
         <v>659000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>659000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>317000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>549000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>549000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>546000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>546000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>722000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>633000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>566000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>565000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>568000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>87000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>87000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>88000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>42000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>90000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>87000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>88000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>88000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>86000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="BO15">
         <v>87000.0</v>
       </c>
       <c r="BP15">
         <v>88000.0</v>
       </c>
       <c r="BQ15">
+        <v>87000.0</v>
+      </c>
+      <c r="BR15">
+        <v>88000.0</v>
+      </c>
+      <c r="BS15">
         <v>102000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>261000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>35000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>709000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>598000.0</v>
       </c>
       <c r="BW15">
         <v>354000.0</v>
       </c>
       <c r="BX15">
+        <v>598000.0</v>
+      </c>
+      <c r="BY15">
+        <v>354000.0</v>
+      </c>
+      <c r="BZ15">
         <v>352000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>352000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>349000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>348000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>347000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>347000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>288000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>286000.0</v>
       </c>
       <c r="CG15">
         <v>288000.0</v>
       </c>
       <c r="CH15">
+        <v>286000.0</v>
+      </c>
+      <c r="CI15">
+        <v>288000.0</v>
+      </c>
+      <c r="CJ15">
         <v>230000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>228000.0</v>
       </c>
       <c r="CK15">
         <v>229000.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15"/>
+      <c r="CL15">
+        <v>228000.0</v>
+      </c>
+      <c r="CM15">
+        <v>229000.0</v>
+      </c>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15">
         <v>252.0</v>
       </c>
-      <c r="CR15"/>
-[...1 lines deleted...]
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15">
         <v>130000.0</v>
       </c>
-      <c r="CU15"/>
-      <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>654.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>654.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>23000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>222000.0</v>
       </c>
       <c r="DC15"/>
       <c r="DD15">
+        <v>222000.0</v>
+      </c>
+      <c r="DE15"/>
+      <c r="DF15">
         <v>300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>180000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>220000.0</v>
       </c>
-      <c r="DG15"/>
-      <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15"/>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:117">
       <c r="A16" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>230</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>206837000.0</v>
+      </c>
+      <c r="D16">
         <v>130326000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>118984000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>121558000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>134373000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>148392000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>120398000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>149013000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>109669000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>60959000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>53728000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>140619000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>130555000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>167875000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>64690000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>41578000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>27233000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>88837000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>163467000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>67693000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>120666000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>214841000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>70278000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>87010000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>118557000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>36162000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>52574000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>43037000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>48603000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>32235000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>31727000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>47307000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>46630000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>42223000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>100383000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>35689000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>54585000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>69528000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>38568000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>45078000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>79552000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>78656000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>94617000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>75286000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>82332000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>85371000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>77328000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>55048000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>66895000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>95531000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>112052000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>82198000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>37451000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>78078000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>52956000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>76919000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>47484000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>51900000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>44804000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>98073000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>93869000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>84431000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>100999000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>61572000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>44164000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>56924000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>48680000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>52523000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>26926000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>39394000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>19518000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>43220000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>39280000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>19119000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>31644000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>27864000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>33383000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>23900000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>48116000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>39898000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>32879000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>49875000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>51995000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>38555000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>36155000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>41606000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>43814000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>43259000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>42060000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>41823000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>35331000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>31099000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>33638000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>31432000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>36481705.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>38476000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>26160000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>23739000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>29406201.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>23268000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>23666000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>16281000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>36483650.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>38934000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>31568000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>80092000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>36103262.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>11300000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>70400000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>8931000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>-700000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>19300000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>13600000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>54800000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:117">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...4 lines deleted...]
-      </c>
+      <c r="AC17"/>
+      <c r="AD17"/>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -41127,575 +41555,583 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:117">
       <c r="A18" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>232</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>17454000.0</v>
+      </c>
+      <c r="D18">
         <v>8203000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>9506000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>12781000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>10574000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>10750000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-701000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>8438000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4783000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3582000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-782000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4673000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1415000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>19152000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-8548000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>8389000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>6077000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-637000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>10616000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>4119000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>21036000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>6035000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>8983000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>4845000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-4229000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>5899000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>4855000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>6618000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2603000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>6769000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>7632000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1506000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>14090000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>5892000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>4176000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>6201000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>6095000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>7887000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>2238000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>2997000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>2681000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>4222000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>3080000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>5191000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>3677000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>4829000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>4417000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>4008000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>3920000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>3484000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>4176000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>3801000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>3804000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>2647000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-9049000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>16845000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>2530000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-4417000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>9892000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>4017000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>815000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>4614000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>3594000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>3497000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>4020000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>2471000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-845000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>3166000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>2499000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>1165000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>12930000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-14828000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>5797000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>685000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>2560000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>1964000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>350000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>958000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>932000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>1780000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>117000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>4176000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>2793000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>1856000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>2029000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>3474000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-592000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>957000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>1287000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>377000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>1431000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>1096000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>1649000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>580000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>1604184.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>780000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>674000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-224000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>12629137.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>992000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>1332000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>1391000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>2804275.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>1500000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>-926000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>-271000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>-201051395.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>-5800000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>-415000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>-2685000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>-7800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>-800000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>-1800000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DL18">
         <v>-3800000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DM18">
         <v>-1300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:117">
       <c r="A19" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>233</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>38398000.0</v>
+      </c>
+      <c r="D19">
         <v>5819000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>6089000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>11358000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-40228000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>804000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-14161000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1840000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>52514000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>27960000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>3343000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1644000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-6544000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>13829000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>19704000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-33837000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-62468000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>3626000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1592000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-416000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-9070000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-31102000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-5262000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>653000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-79131000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-7614000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>12837000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-612000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-19100000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-2362000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-16197000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>4486000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-13136000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-12128000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-13703000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-31049000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-27403000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-42935000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-30273000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-27885000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-22144000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-11034000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-10911000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-12972000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-24969000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-1196000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>3267000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-9078000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-6043000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-9901000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-23050000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>9586000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-5964000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-2894000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>14333000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>20947000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>53569000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>1798000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
@@ -41707,54 +42143,56 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:117">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41826,202 +42264,206 @@
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:117">
       <c r="A21" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>235</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>141000000.0</v>
+      </c>
+      <c r="D21">
         <v>-39386000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>52492000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-66000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-49000000.0</v>
       </c>
-      <c r="F21">
-[...4 lines deleted...]
-      </c>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
+      <c r="J21">
         <v>-19065000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-25000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>25000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>25000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="R21">
         <v>20000000.0</v>
       </c>
       <c r="S21">
         <v>20000000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>20000000.0</v>
+      </c>
       <c r="U21">
+        <v>20000000.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21">
         <v>-15000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-15000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-85103000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-20000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>95103000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>50000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>20000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-6750000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-22250000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>25000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-31843000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>5000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>20000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>14043000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>4800000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>23500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-5000000.0</v>
       </c>
-      <c r="AO21"/>
-[...1 lines deleted...]
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21">
         <v>5500000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-15000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>15000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-5000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-8000000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-12000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-34000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-4000000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21">
         <v>-17000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-10000000.0</v>
       </c>
-      <c r="BG21"/>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
@@ -42033,2979 +42475,3021 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
+      <c r="DL21"/>
+      <c r="DM21"/>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:117">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B22">
+        <v>8066000.0</v>
+      </c>
+      <c r="C22">
+        <v>2695000.0</v>
+      </c>
+      <c r="D22">
         <v>11489000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>11170000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10873000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7832000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>8293000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6895000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3385000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-6290000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3676000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5893000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2252000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2121000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2464000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3376000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6384000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>6542000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>6086000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6838000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>6521000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>7563000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>7479000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>7079000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4344000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2301000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6623000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4449000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5691000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>6087000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5216000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5281000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>5752000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>4965000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>5291000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>335000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>4493000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>4948000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>4250000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2607000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>3114000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>6058000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>3403000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2903000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>2517000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3078000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2466000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-2366000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>2351000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2693000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2616000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2211000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2969000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1287000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1783000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1642000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>2456000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1709000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1713000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1708000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1408000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1773000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1588000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>619000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>864000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>504000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1292000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>486000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>379000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>464000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1259000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1305000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1214000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1315000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1305000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1633000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1576000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1619000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1452000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2143000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1669000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1669000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1430000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1668000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1649000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>1533000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>1194000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>1041000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>968000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>825000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>861000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>763000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>1006000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>822000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>781000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>721944.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>770000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>609000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>683000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>-3918238.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>550000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>501000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>720000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-1416863.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>300000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>1137000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>2677000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>-5646336.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>-200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>246000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>454000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>1100000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>700000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:117">
       <c r="A23" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>236</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-80763000.0</v>
+      </c>
+      <c r="D23">
         <v>46466000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>18226000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>80830000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>66040000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>18481000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-13602000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>52504000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-7146000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-10362000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3343000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4382000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-33989000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>70908000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>47949000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>33147000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-56043000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>39752000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>99084000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>79056000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>56957000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>199693000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>41535000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>31755000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>299042000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>17571000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>23697000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>15702000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1639000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>10441000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>5966000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-48550000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-66564000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-34184000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>37630000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-27000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-21830000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>11708000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-9462000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>17144000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>6953000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-12640000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>41437000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>12233000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>20800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2711000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>30300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-329000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>18237000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-13137000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>53362000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>31194000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2424000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-14670000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>14171000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>34599000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-639000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-9335000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>6694000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>37210000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>25007000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-5809000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>13979000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>5237000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-4881000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-3428000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>9939000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>16344000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-17252000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>11018000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>19384000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>5139000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>6829000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>7713000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-5488000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-14222000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>8287000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-26842000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>27943000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>12131000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-19132000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-10853000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>20283000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>9493000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-1517000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>12775000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>10158000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>3775000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>16415000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>6510000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>11834000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>3716000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>21777000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>5643000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>14058474.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>24699000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>7389000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>8059000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-15250952.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>14159000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>8575000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-9197000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>100650624.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-85535000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>-63446000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-43741000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>109270469.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-30100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>9980000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>-100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>-700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>19300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>13600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>42700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:117">
       <c r="A24" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>237</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-97789000.0</v>
+      </c>
+      <c r="D24">
         <v>-7517000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-87735000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-49557000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-55768000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-9093000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-28977000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-40402000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>12683000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3661000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="M24"/>
+      <c r="N24">
         <v>1457000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2505000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>10607000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>10607000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-88489000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-124684000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>27125000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>43145000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-14411000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8504000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>13509000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>8257000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>15452000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-188479000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>14147000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1680000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>17696000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-37602000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-4239000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-6889000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>28927000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-25795000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-16720000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-3900000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-9294000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-4307000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-8041000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-3940000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-7226000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-17478000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-9821000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1857000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-3447000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-17070000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-4749000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-25087000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-9209000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-31537000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-3555000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>2364000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>44232000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-13803000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>3855000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>3671000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>17727000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-7122000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>15094000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-1466000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>10135000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-14185000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>11106000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>28440000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>7981000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-17937000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>7118000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>18938000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>8807000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-6046000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-6890000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-22259000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>16140000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-8710000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-7430000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-3656000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>1698000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-12006000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-4768000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-10367000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-5859000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-11314000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>7633000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-39161000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>5501000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-17836000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>5285000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-632000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-10652000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-16972000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>2766000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-2205000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-10072000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-1271000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-14168000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-2508706.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-2003000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-11266000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>-11740000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>-9792000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>-7418000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-8513000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>-2052469.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>21890000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>15447000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>88469000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>-61000000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>-60708000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DH24">
         <v>-95292000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DI24">
         <v>33000000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>-16800000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>-20100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>-33300000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DM24">
         <v>-2700000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:117">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B25">
+        <v>-8066000.0</v>
+      </c>
+      <c r="C25">
+        <v>12454000.0</v>
+      </c>
+      <c r="D25">
         <v>-1128000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-216000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1624000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1338000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1889000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>759000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>304000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>10911000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1183000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1868000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2239000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1644000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-4000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>815000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-398000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>726000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-231000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-211000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-204000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-210000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-2727000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1769000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>708000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-3764000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-3491000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-9000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-2030000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-2698000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1377000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-334000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-6396000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4972000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-1284000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-734000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1339000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-2677000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-681000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-787000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-1946000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-5680000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-1988000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-657000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-425000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-988000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-1243000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>7654000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-740000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-991000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-645000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-601000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-433000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-655000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1235000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-885000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-1481000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-155000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-191000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-7000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-88000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-12000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-458000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-554000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>1278000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>1667000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>485000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1230000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>764000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>3425000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>788000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>151000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>440000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>57000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>32000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>96000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-150000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>20000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-17000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-877000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-55000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-60000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>262000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>270000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-12000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-170000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-2000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-672000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-139000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>85000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-554000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>-243000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>-555000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-119000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>41000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>6795.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>132000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-294000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>31000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>970992.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>-343000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>-54000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>246000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>-3744823.0</v>
       </c>
-      <c r="CZ25">
-[...4 lines deleted...]
-      </c>
       <c r="DB25">
+        <v>293000.0</v>
+      </c>
+      <c r="DC25">
+        <v>-3388000.0</v>
+      </c>
+      <c r="DD25">
         <v>-766000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>-198684450.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>-1300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>4677000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>-1577000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>-6600000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>-900000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>-1100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>-2300000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:117">
       <c r="A26" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>239</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-170000.0</v>
+      </c>
+      <c r="D26">
         <v>-57000.0</v>
       </c>
-      <c r="C26">
-[...4 lines deleted...]
-      </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-71000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-80000.0</v>
       </c>
-      <c r="G26">
-[...2 lines deleted...]
-      <c r="H26">
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-19000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-19000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>292000.0</v>
       </c>
-      <c r="K26">
-[...2 lines deleted...]
-      <c r="L26">
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-13000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>91000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>188000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-54000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-20093000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-2328000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-4486000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-1619000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-7158000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-4842000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>250000.0</v>
       </c>
-      <c r="W26">
-[...2 lines deleted...]
-      <c r="X26">
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>4000.0</v>
       </c>
-      <c r="Y26">
-[...2 lines deleted...]
-      <c r="Z26">
+      <c r="AA26">
+        <v>0.0</v>
+      </c>
+      <c r="AB26">
         <v>-11052000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-5420000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-3873000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-4452000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-1874000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-669000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>120000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>232000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>78000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>145000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>56000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>247000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-1000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-1000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-357000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-226000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-754000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-5581000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-21000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-311000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-1000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-767000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>39000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-7660000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>3000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>4000.0</v>
       </c>
-      <c r="BA26">
-[...2 lines deleted...]
-      <c r="BB26">
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>17000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-427000.0</v>
       </c>
-      <c r="BD26">
-[...4 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-15450000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:117">
       <c r="A27" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>240</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>305000.0</v>
+      </c>
+      <c r="D27">
         <v>278000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>283000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>275000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>309000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>291000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>258000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>253000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>187000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>181000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>169000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>75000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="O27">
         <v>74000.0</v>
       </c>
       <c r="P27">
+        <v>246000.0</v>
+      </c>
+      <c r="Q27">
+        <v>74000.0</v>
+      </c>
+      <c r="R27">
         <v>143000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>363000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>97000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>95000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>100000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>109000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>101000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>108000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>114000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>127000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>121000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>125000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>136000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>151000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>143000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>150000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>148000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>110000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>74000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>74000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>77000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>30000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>203000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>88000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>88000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>56000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>52000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>54000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="AT27">
         <v>61000.0</v>
       </c>
       <c r="AU27">
+        <v>62000.0</v>
+      </c>
+      <c r="AV27">
+        <v>61000.0</v>
+      </c>
+      <c r="AW27">
         <v>80000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>39000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>29000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>25000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="BA27">
         <v>25000.0</v>
       </c>
       <c r="BB27">
-        <v>25000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="BC27">
         <v>25000.0</v>
       </c>
       <c r="BD27">
+        <v>25000.0</v>
+      </c>
+      <c r="BE27">
+        <v>25000.0</v>
+      </c>
+      <c r="BF27">
         <v>19000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>14000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>50000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>47000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>47000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>52000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>50000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>67000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>59000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>57000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>56000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>67000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>68000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>72000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>77000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>181000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>-488000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>40000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>283000.0</v>
       </c>
-      <c r="BX27"/>
-[...1 lines deleted...]
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27">
         <v>44000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
-[...1 lines deleted...]
-      </c>
+      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27">
+        <v>5284719.0</v>
+      </c>
+      <c r="CW27"/>
+      <c r="CX27">
         <v>-2025000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CY27">
         <v>-3418000.0</v>
       </c>
-      <c r="CX27"/>
-      <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:117">
       <c r="A28" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>241</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>56875000.0</v>
+      </c>
+      <c r="D28">
         <v>4837000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>69566000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>12603000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14680000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>16123000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-15378000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>30212000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-12365000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-24711000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-28605000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3674000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-34696000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>70204000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2291000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>77560000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-50446000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>33841000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>96027000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>70460000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>50611000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>198373000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>40160000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>30380000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>297670000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5111000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11825000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-38650000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>42685000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4195000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>14724000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-79652000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-37528000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-35146000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>29816000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-27732000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-22564000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>10578000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-10191000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>16479000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>6292000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-13300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>40776000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>11574000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>20141000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2711000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>29751000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-878000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>17691000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-13683000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>52640000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>30561000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1858000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-19235000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>13176000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>34512000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-726000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-9423000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>6652000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>37120000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>24920000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-15897000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>13891000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>5151000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-4968000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-8516000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>9853000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>6256000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-17354000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>14650000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-7769000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>5196000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>21832000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>11162000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>3894000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-14578000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>16693000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-29666000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>27354000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2268000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-9408000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-13035000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>20363000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>9601000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-1255000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>10783000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>10174000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>3790000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>15418000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>7580000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>10838000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>3844000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>21873000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>5579000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>11783320.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>20674000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>9294000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>18043000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-1218052.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>13967000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>8488000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-9249000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-1828623.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-14501000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>-63420000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-43963000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>109270469.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>6900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>121475000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>56125000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>-700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>19300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>13600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>42700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:117">
       <c r="A29" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>242</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>19564000.0</v>
+      </c>
+      <c r="D29">
         <v>10922000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>10319000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>13205000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>11529000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>11067000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>924000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10972000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5222000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4023000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4415000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4746000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1519000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>19305000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-8600000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>8420000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6159000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-635000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>10776000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4304000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>21396000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6379000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>10168000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5051000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-4160000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>5931000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>5001000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>7044000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2774000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>6902000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>7668000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1612000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>14282000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>6349000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>4503000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>6311000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>6430000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>7974000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>2491000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>3482000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>2745000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>4281000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>3227000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>5463000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>3821000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>5007000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>4633000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>4381000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>4244000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>3899000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>4483000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>4033000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>4113000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>2958000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-8838000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>17087000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>2771000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-3758000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>10114000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>4431000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>1368000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>4671000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>3913000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>3622000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>4132000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>2510000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-510000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>3463000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>2740000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>1283000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>1081000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-2629000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>6333000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>891000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>2622000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>2157000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>1002000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>2094000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>2098000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>2560000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>269000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>4577000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>3047000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>1985000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>2217000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>3684000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-487000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>1090000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>1483000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>482000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>1562000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>1273000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>1806000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>701000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>2013870.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>922000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>920000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>837000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>12391555.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>1192000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>1366000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>1569000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>2775658.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>1692000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>-185000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>213000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>-200830000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>-6000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>280000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>-2080000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>-7100000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>300000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>-1200000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>-3600000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:117">
       <c r="A30" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>243</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>72000.0</v>
+      </c>
+      <c r="D30">
         <v>-4417000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-82459000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-38623000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-40228000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>804000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-14161000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-1840000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>55853000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>27919000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="M30"/>
+      <c r="N30">
         <v>-9217000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4143000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13676000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13676000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-71635000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-17317000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-107836000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-11029000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-127737000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-166182000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-60189000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-67060000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-66978000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-211115000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-27454000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-7289000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>26040000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-29091000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-10589000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-37972000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>78717000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>27653000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-29363000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>30375000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2525000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1191000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>12408000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1190000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-54435000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-8141000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-6942000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-24672000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-24083000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-27001000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>325000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-12104000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-15350000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-50571000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-6737000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-27269000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>10153000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-46598000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>41399000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-28301000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-22164000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-6461000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>20277000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-70035000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-37347000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-16850000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-5342000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>21623000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>8635000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-11924000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>14250000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-13186000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>15878000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2146000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>3943000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-17014000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1373000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-8004000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-24578000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-2736000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>6902000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-8212000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>3356000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-21234000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>2191000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-7857000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>6338000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-9970000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-9186000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-6413000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-16675000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-9132000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-3681000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-16664000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-1570000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-8168000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-7656000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-21473000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-11330000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-15791941.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-9280000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-7793000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-13264000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>-15558000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-2468000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>884000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-3397647.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>20175000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>15081000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>87739000.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>-60000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-60307000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-94593000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>37500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-17100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-20200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-32900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-4100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>