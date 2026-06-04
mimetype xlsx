--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1300,84 +1303,84 @@
       </c>
       <c r="H13">
         <v>152000.0</v>
       </c>
       <c r="I13">
         <v>145000.0</v>
       </c>
       <c r="J13">
         <v>133000.0</v>
       </c>
       <c r="K13">
         <v>59654000.0</v>
       </c>
       <c r="L13">
         <v>59654000.0</v>
       </c>
       <c r="M13">
         <v>20497000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
-        <v>224277000.0</v>
+        <v>1121385000.0</v>
       </c>
       <c r="C14">
-        <v>132205999.0</v>
+        <v>661029995.0</v>
       </c>
       <c r="D14">
         <v>200578000.0</v>
       </c>
       <c r="E14">
-        <v>100828000.0</v>
+        <v>504140000.0</v>
       </c>
       <c r="F14">
-        <v>82805000.0</v>
+        <v>414025000.0</v>
       </c>
       <c r="G14">
-        <v>64980999.0</v>
+        <v>324904995.0</v>
       </c>
       <c r="H14">
-        <v>46847000.0</v>
+        <v>234235000.0</v>
       </c>
       <c r="I14">
-        <v>30043000.0</v>
+        <v>150215000.0</v>
       </c>
       <c r="J14">
-        <v>15241000.0</v>
+        <v>76205000.0</v>
       </c>
       <c r="K14">
-        <v>15000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="L14">
-        <v>15000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="M14">
-        <v>15000000.0</v>
+        <v>75000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>173000.0</v>
       </c>
       <c r="H15">
         <v>152000.0</v>
       </c>
       <c r="I15">
         <v>145000.0</v>
       </c>
       <c r="J15">
         <v>133000.0</v>
       </c>
       <c r="K15">
         <v>59654000.0</v>
@@ -2856,51 +2859,51 @@
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59">
         <v>279544000.0</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
         <v>3441000000.0</v>
       </c>
       <c r="C60">
         <v>1260000000.0</v>
       </c>
       <c r="D60">
-        <v>243000000.0</v>
+        <v>-384000000.0</v>
       </c>
       <c r="E60">
         <v>-518000000.0</v>
       </c>
       <c r="F60">
         <v>306000000.0</v>
       </c>
       <c r="G60">
         <v>387600000.0</v>
       </c>
       <c r="H60">
         <v>98112000.0</v>
       </c>
       <c r="I60">
         <v>73408000.0</v>
       </c>
       <c r="J60">
         <v>125736000.0</v>
       </c>
       <c r="K60">
         <v>135011000.0</v>
       </c>
       <c r="L60">
         <v>65204000.0</v>
       </c>
@@ -2943,644 +2946,657 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>320000000.0</v>
+      </c>
+      <c r="C2">
         <v>236000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>291000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>257000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>204000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>236000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>231000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>275000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>272000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>224000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>251000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>249000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>251000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>216000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>292000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>294000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>154000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>114000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>200000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>154000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>143000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>67000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>96477000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>69996000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>56008000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>54027000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>45266000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>55849000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>44106000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29141000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>28972000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>23996000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15866000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10546000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11543000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7071000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7844000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6208000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19866000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>341000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-228000000.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-146241000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-125064000.0</v>
       </c>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
         <v>-62278000.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-24627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98507000.0</v>
       </c>
       <c r="AG5">
         <v>-98507000.0</v>
       </c>
       <c r="AH5">
+        <v>-98507000.0</v>
+      </c>
+      <c r="AI5">
         <v>-97127000.0</v>
       </c>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
         <v>-258233000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-250972000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-2821000.0</v>
       </c>
-      <c r="AP5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>41375000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>35447000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>34145000.0</v>
       </c>
-      <c r="AK6">
-[...2 lines deleted...]
-      <c r="AL6"/>
+      <c r="AL6">
+        <v>0.0</v>
+      </c>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>392000000.0</v>
+      </c>
+      <c r="C7">
         <v>406000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402000000.0</v>
       </c>
       <c r="D7">
         <v>402000000.0</v>
       </c>
       <c r="E7">
         <v>402000000.0</v>
       </c>
       <c r="F7">
+        <v>402000000.0</v>
+      </c>
+      <c r="G7">
         <v>414000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>429000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>444000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>424000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>433000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>453000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>466000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>493000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>507000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>669000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>640000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>474000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>361000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>256000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>150000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>147000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>147478000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>140010000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>163210000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>159751000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>116071000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>87266000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>85776000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>74641000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -3597,5500 +3613,5619 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1597000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1576000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1558000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1544000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1526000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>829000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>795000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>785000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>771000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>755000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>741601000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>721174000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>709536000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>285874000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>280994000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>274210000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>263409000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>157830000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>147916000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>130284000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>95008000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>41603000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>41375000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>35447000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>34145000.0</v>
       </c>
-      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>2410000000.0</v>
+      </c>
+      <c r="C10">
         <v>2327000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2221000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1857000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1858000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1716000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>871000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>542000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>252000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>530000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>616000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>541000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>488000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>434000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>316000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1047000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>247000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>403000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>297000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>201000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>370000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>301000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>173704000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>246299000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>72435000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>76016000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>94943000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>40200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>85321000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>78861000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>439794000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>199192000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>121497000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>172680000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>103454000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>144433000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8307000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>39184000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>80354000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-43134000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>43134000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>2410000000.0</v>
+      </c>
+      <c r="C12">
         <v>2327000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2707000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2323000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2333000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2180000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1334000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>963000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>640000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>896000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>987000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>876000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>800000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>755000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>666000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1448000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>663000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>785000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>609000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>440000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>547000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>432000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>285838000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>362862000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>191358000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>174796000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>170775000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>85392000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>104852000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>78861000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>439794000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>199192000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>121497000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>172680000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>103454000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>144433000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8307000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>39184000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>80354000.0</v>
       </c>
-      <c r="AN12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO12"/>
       <c r="AP12">
         <v>43134000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12">
+        <v>43134000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>173000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>172000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="Z13">
         <v>152000.0</v>
       </c>
       <c r="AA13">
-        <v>151000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="AB13">
         <v>151000.0</v>
       </c>
       <c r="AC13">
-        <v>145000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="AD13">
         <v>145000.0</v>
       </c>
       <c r="AE13">
+        <v>145000.0</v>
+      </c>
+      <c r="AF13">
         <v>144000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="AH13">
         <v>133000.0</v>
       </c>
       <c r="AI13">
         <v>133000.0</v>
       </c>
       <c r="AJ13">
         <v>133000.0</v>
       </c>
       <c r="AK13">
-        <v>59654000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AL13">
         <v>59654000.0</v>
       </c>
       <c r="AM13">
+        <v>59654000.0</v>
+      </c>
+      <c r="AN13">
         <v>-73061000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>59654000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
-        <v>225522000.0</v>
+        <v>740425000.0</v>
       </c>
       <c r="C14">
-        <v>146274000.0</v>
+        <v>1127610000.0</v>
       </c>
       <c r="D14">
-        <v>143230000.0</v>
+        <v>731370000.0</v>
       </c>
       <c r="E14">
-        <v>142587000.0</v>
+        <v>716150000.0</v>
       </c>
       <c r="F14">
-        <v>139859000.0</v>
+        <v>712935000.0</v>
       </c>
       <c r="G14">
-        <v>133555000.0</v>
+        <v>699295000.0</v>
       </c>
       <c r="H14">
-        <v>128465000.0</v>
+        <v>667775000.0</v>
       </c>
       <c r="I14">
-        <v>116298000.0</v>
+        <v>642325000.0</v>
       </c>
       <c r="J14">
+        <v>581490000.0</v>
+      </c>
+      <c r="K14">
         <v>200578000.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
-        <v>106222000.0</v>
+        <v>550830000.0</v>
       </c>
       <c r="M14">
-        <v>106011000.0</v>
+        <v>531110000.0</v>
       </c>
       <c r="N14">
-        <v>105909000.0</v>
+        <v>530055000.0</v>
       </c>
       <c r="O14">
-        <v>105857000.0</v>
+        <v>529545000.0</v>
       </c>
       <c r="P14">
-        <v>101450000.0</v>
+        <v>529285000.0</v>
       </c>
       <c r="Q14">
-        <v>90095000.0</v>
+        <v>507250000.0</v>
       </c>
       <c r="R14">
-        <v>86939000.0</v>
+        <v>450475000.0</v>
       </c>
       <c r="S14">
-        <v>84779000.0</v>
+        <v>434695000.0</v>
       </c>
       <c r="T14">
-        <v>81441000.0</v>
+        <v>423895000.0</v>
       </c>
       <c r="U14">
-        <v>78103000.0</v>
+        <v>407205000.0</v>
       </c>
       <c r="V14">
-        <v>73193000.0</v>
+        <v>390515000.0</v>
       </c>
       <c r="W14">
-        <v>70005000.0</v>
+        <v>365965000.0</v>
       </c>
       <c r="X14">
-        <v>66327000.0</v>
+        <v>350025000.0</v>
       </c>
       <c r="Y14">
-        <v>50399000.0</v>
+        <v>331635000.0</v>
       </c>
       <c r="Z14">
-        <v>50211000.0</v>
+        <v>251995000.0</v>
       </c>
       <c r="AA14">
-        <v>49787000.0</v>
+        <v>251055000.0</v>
       </c>
       <c r="AB14">
-        <v>46038000.0</v>
+        <v>248935000.0</v>
       </c>
       <c r="AC14">
-        <v>41352000.0</v>
+        <v>230190000.0</v>
       </c>
       <c r="AD14">
-        <v>39392000.0</v>
+        <v>206760000.0</v>
       </c>
       <c r="AE14">
-        <v>34655000.0</v>
+        <v>196960000.0</v>
       </c>
       <c r="AF14">
-        <v>27780000.0</v>
+        <v>173275000.0</v>
       </c>
       <c r="AG14">
-        <v>18346000.0</v>
+        <v>138900000.0</v>
       </c>
       <c r="AH14">
-        <v>15891000.0</v>
+        <v>91730000.0</v>
       </c>
       <c r="AI14">
-        <v>15045000.0</v>
+        <v>79455000.0</v>
       </c>
       <c r="AJ14">
-        <v>15026000.0</v>
+        <v>75225000.0</v>
       </c>
       <c r="AK14">
-        <v>15000000.0</v>
+        <v>75130000.0</v>
       </c>
       <c r="AL14">
-        <v>15000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AM14">
-        <v>15000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AN14">
-        <v>15000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AO14">
-        <v>15000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AP14">
-        <v>15000000.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:42">
+        <v>75000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>75000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>173000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>172000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="Z15">
         <v>152000.0</v>
       </c>
       <c r="AA15">
-        <v>151000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="AB15">
         <v>151000.0</v>
       </c>
       <c r="AC15">
-        <v>145000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="AD15">
         <v>145000.0</v>
       </c>
       <c r="AE15">
+        <v>145000.0</v>
+      </c>
+      <c r="AF15">
         <v>144000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="AH15">
         <v>133000.0</v>
       </c>
       <c r="AI15">
         <v>133000.0</v>
       </c>
       <c r="AJ15">
         <v>133000.0</v>
       </c>
       <c r="AK15">
-        <v>59654000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AL15">
         <v>59654000.0</v>
       </c>
-      <c r="AM15"/>
+      <c r="AM15">
+        <v>59654000.0</v>
+      </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>46000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>57000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>63000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>50000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>49000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>39000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>31000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>39000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="Q16">
         <v>37000000.0</v>
       </c>
       <c r="R16">
+        <v>37000000.0</v>
+      </c>
+      <c r="S16">
         <v>34000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>32000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="V16">
         <v>17000000.0</v>
       </c>
       <c r="W16">
+        <v>17000000.0</v>
+      </c>
+      <c r="X16">
         <v>17541000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8928000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6249000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6379000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6532000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4476000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>126657000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2890000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>-39760000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>58000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>75000000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>82000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>85000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>88000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="S18">
         <v>34000000.0</v>
       </c>
       <c r="T18">
+        <v>34000000.0</v>
+      </c>
+      <c r="U18">
         <v>27000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>28000000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
+      <c r="AH18"/>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
-      <c r="AL18"/>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
         <v>10000000.0</v>
       </c>
       <c r="C20">
+        <v>10000000.0</v>
+      </c>
+      <c r="D20">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="E20">
         <v>2000000.0</v>
       </c>
       <c r="F20">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="G20"/>
+        <v>2000000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
-        <v>847000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P20">
         <v>847000000.0</v>
       </c>
       <c r="Q20">
-        <v>9000000.0</v>
+        <v>847000000.0</v>
       </c>
       <c r="R20">
         <v>9000000.0</v>
       </c>
       <c r="S20">
         <v>9000000.0</v>
       </c>
       <c r="T20">
         <v>9000000.0</v>
       </c>
       <c r="U20">
         <v>9000000.0</v>
       </c>
       <c r="V20">
         <v>9000000.0</v>
       </c>
       <c r="W20">
-        <v>9353000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="X20">
         <v>9353000.0</v>
       </c>
       <c r="Y20">
         <v>9353000.0</v>
       </c>
       <c r="Z20">
         <v>9353000.0</v>
       </c>
       <c r="AA20">
         <v>9353000.0</v>
       </c>
       <c r="AB20">
         <v>9353000.0</v>
       </c>
       <c r="AC20">
         <v>9353000.0</v>
       </c>
       <c r="AD20">
         <v>9353000.0</v>
       </c>
       <c r="AE20">
         <v>9353000.0</v>
       </c>
       <c r="AF20">
+        <v>9353000.0</v>
+      </c>
+      <c r="AG20">
         <v>6868000.0</v>
       </c>
-      <c r="AG20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-      <c r="AL20"/>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>49000000.0</v>
+      </c>
+      <c r="C21">
         <v>47000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>35000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>32000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>35000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>34000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>39000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>43000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>48000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>52000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>56000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>61000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>65000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>70000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>76000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="R21">
         <v>4000000.0</v>
       </c>
       <c r="S21">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="T21">
         <v>5000000.0</v>
       </c>
       <c r="U21">
         <v>5000000.0</v>
       </c>
       <c r="V21">
+        <v>5000000.0</v>
+      </c>
+      <c r="W21">
         <v>6000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5990000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6337000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6685000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7232000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7680000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8096000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8496000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8869000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>9243000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9616000.0</v>
       </c>
-      <c r="AG21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH21"/>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
-      <c r="AL21"/>
+      <c r="AL21">
+        <v>0.0</v>
+      </c>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>2664000000.0</v>
+      </c>
+      <c r="C22">
         <v>2408000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2316000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2023000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1503000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1608000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1305000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1221000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1162000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1150000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1085000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1302000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1485000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1876000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2577000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2865000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3304000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3149000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2285000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1974000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1439000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1036000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>967547000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>629401000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>844681000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>762696000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>629798000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>606534000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>525694000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>412243000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>339005000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>302989000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>299780000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>227446000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>192242000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>174369000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>199882000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>185506000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>130373000.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
-      <c r="AP22">
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>68038000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>13771000000.0</v>
+      </c>
+      <c r="C23">
         <v>13201000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9853000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9366000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8878000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8484000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7368000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7170000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6983000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7071000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7025000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7849000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8646000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8698000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9621000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10502000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7585000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7015000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5360000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4581000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3819000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3034531000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2732798000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2476806000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2239218000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2057748000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1684321000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1474404000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1338401000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>991013000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1212103000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>881763000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>720734000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>641137000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>495172000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>484883000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>349003000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>335833000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>278230000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>-2821000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>136012000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>4846000000.0</v>
+      </c>
+      <c r="C24">
         <v>4830000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4810000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5323000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5269000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5256000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5431000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5428000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5544000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5416000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5305000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6542000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6553000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6574000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6616000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6605000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3286000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3208000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3134000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2327000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2254000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1617002000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1080929000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>965668000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>936121000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>883060000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>776580000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>743132000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>479039000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>425349000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>342481000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>76873000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>66788000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>48469000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>16363000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>10279000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>25460000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4404000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>5428000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5544000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5416000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5305000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6542000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6553000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6574000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6616000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6605000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3286000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3208000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3134000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2327000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2254000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1617002000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1080929000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>965668000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>936121000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>883060000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>776580000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>743132000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>479039000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>425349000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>96179000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>76873000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>66788000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>48469000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>16363000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10279000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>-1789000000.0</v>
+      </c>
+      <c r="C28">
         <v>-1694000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3527000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4252000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4185000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4330000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5274000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5605000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6185000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6176000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5853000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7830000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8462000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8382000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7757000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7528000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6477000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5371000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3622000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3027000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2222000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1569000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1228529000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>966049000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1888937000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1540686000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1071340000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>849121000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>918467000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>554584000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>356096000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>231432000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>299962000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>129712000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>111367000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>34559000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>208252000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>131590000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10179000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>43134000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-832000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>8874000000.0</v>
+      </c>
+      <c r="C29">
         <v>8556000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7482000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7437000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7145000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6892000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6327000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6229000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6302000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6516000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6273000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7205000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7797000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7791000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7678000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8474000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6330000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5719000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4048000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3481000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2810000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2109919000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1692733000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1475093000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1844726000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>339000000.0</v>
+      </c>
+      <c r="C30">
         <v>245000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1076000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>325000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>373000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>303000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>367000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>349000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>351000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>266000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>968000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>340000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>342000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>253000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>359000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>428000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>208000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>206000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>178000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>185000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>118000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>79000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>82932000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>45543000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26591000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>39864000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>59043000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>42128000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>38179000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>33120000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23498000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>23573000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>20969000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>14105000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11639000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>13759000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8023000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5692000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3858000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>4392000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>283000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-758000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-725000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-588000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-649000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-390000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>67000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>293000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>371000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>389000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>351000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>372604000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>415167000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>410265000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>27067000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>81527000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>88499000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>116299000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>36924000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>55186000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>65883000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>48757000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>21794000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>28609000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>28161000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>31239000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-161503000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-115961000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-2821000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>5436000000.0</v>
+      </c>
+      <c r="C32">
         <v>5030000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4717000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4256000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3790000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3531000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2606000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2359000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1958000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1785000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1791000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1733000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1766000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2002000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2591000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3123000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1329000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2002000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2429000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1912000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1932000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1456010000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1198318000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1198223000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>265160000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>6574000000.0</v>
+      </c>
+      <c r="C33">
         <v>6652000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3588000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3693000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3741000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3615000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3603000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3693000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3751000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3750000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3839000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3937000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4030000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4104000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5152000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5011000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2515000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2123000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1670000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1336000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1191000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1112000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>985694000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>905320000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>845634000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>698326000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>586363000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>516862000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>461615000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>328159000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>276738000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>238270000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>179411000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>151419000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>128965000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>108020000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>83830000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>60592000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>40407000.0</v>
       </c>
-      <c r="AN33"/>
-      <c r="AO33">
+      <c r="AO33"/>
+      <c r="AP33">
         <v>-43134000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>16794000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:42">
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34">
+        <v>2140000000.0</v>
+      </c>
+      <c r="C34">
         <v>2243000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="E34">
         <v>45000000.0</v>
       </c>
       <c r="F34">
+        <v>45000000.0</v>
+      </c>
+      <c r="G34">
         <v>101000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>46000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>65000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>52000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>70000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>66000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>68000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>565000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>78000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>753000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>665000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>32000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>392000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>257000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>148000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>148889000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>141507000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1584000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1696000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844000.0</v>
       </c>
       <c r="AB34">
         <v>1844000.0</v>
       </c>
       <c r="AC34">
         <v>1844000.0</v>
       </c>
       <c r="AD34">
+        <v>1844000.0</v>
+      </c>
+      <c r="AE34">
         <v>8725000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>9072000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>6957000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>7250000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>7093000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>6920000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>5337000.0</v>
       </c>
-      <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>7378000000.0</v>
+      </c>
+      <c r="C35">
         <v>7479000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5354000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5832000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5758000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5771000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5923000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5937000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6020000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5919000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5832000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>7076000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>7118000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7159000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7369000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7270000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3792000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3600000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3391000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2478000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2402000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1765891000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1222436000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1130462000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1097568000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1000939000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>865690000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>830752000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>555524000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>434074000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>447732000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>83830000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>74038000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>55562000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>23283000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>15616000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>27714000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4404000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>242674000.0</v>
       </c>
-      <c r="AN35"/>
-      <c r="AO35">
+      <c r="AO35"/>
+      <c r="AP35">
         <v>2821000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>68025000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:42">
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>232000000.0</v>
+      </c>
+      <c r="C36">
         <v>274000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>385000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>507000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>531000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>368000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>286000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>317000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>337000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>261000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>259000000.0</v>
       </c>
       <c r="L36">
         <v>259000000.0</v>
       </c>
       <c r="M36">
+        <v>259000000.0</v>
+      </c>
+      <c r="N36">
         <v>251000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>254000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>214000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>159000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>167000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>173000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>43000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="V36">
         <v>32000000.0</v>
       </c>
       <c r="W36">
+        <v>32000000.0</v>
+      </c>
+      <c r="X36">
         <v>23505000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>7943000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>14370000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>8512000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>16785000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>15566000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>12426000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>11203000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>6200000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4372000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3152000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2738000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2969000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1893000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2856000.0</v>
       </c>
-      <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36">
         <v>-43134000.0</v>
       </c>
-      <c r="AP36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:42">
+      <c r="AQ36"/>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-709000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-662000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-535000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>100000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>325000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-28000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>219000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>323000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>367000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>356000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>413903000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>531066000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>547126000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>-29879000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>93827000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>205646000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>260069000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>98074000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>154020000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>197662000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>195361000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>106639000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>153808000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>199315000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>234191000.0</v>
       </c>
-      <c r="AK37">
-[...2 lines deleted...]
-      <c r="AL37"/>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>259000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>261000000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>254000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>214000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>162000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>171000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>181000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>50000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>60000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>39000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>187222000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>28513000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>18545000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>14370000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>14850000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>16785000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>15566000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>12526000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13098000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>6200000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>4372000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3152000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2738000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2969000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1893000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2856000.0</v>
       </c>
-      <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-    </row>
-    <row r="39" spans="1:42">
+      <c r="AQ38"/>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>1784000000.0</v>
+      </c>
+      <c r="C39">
         <v>1569000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>166000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1002000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>928000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>778000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>759000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>944000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1079000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>138000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>146000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1394000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1989000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1710000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>867000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>750000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>895000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>752000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>618000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>646000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>524000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>376000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>410787000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>533680000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>330954000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>382066000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>238342000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>223488000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>208061000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>138630000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>133068000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>117739000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>99077000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>75487000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>58872000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>44302000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>48961000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>44859000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>23238000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>3654000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:42">
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>1532000000.0</v>
+      </c>
+      <c r="C40">
         <v>1292000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>721000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>638000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>614000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>576000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>506000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>424000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>491000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>425000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>312000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>445000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>581000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>542000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>680000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>607000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>482000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>435000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>364000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>285000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>235000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>206633000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>187803000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>153215000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>150303000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>141081000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>114854000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>90333000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>98955000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>61733000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>48797000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>42538000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>35604000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>32528000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>26777000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>23066000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>20712000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>19575000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>28165000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:42">
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>77000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>68000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>78000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>84000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>25000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>32000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="T41">
         <v>1000000.0</v>
       </c>
       <c r="U41">
         <v>1000000.0</v>
       </c>
       <c r="V41">
+        <v>1000000.0</v>
+      </c>
+      <c r="W41">
         <v>1411000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1497000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1584000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1696000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844000.0</v>
       </c>
       <c r="AB41">
         <v>1844000.0</v>
       </c>
       <c r="AC41">
         <v>1844000.0</v>
       </c>
       <c r="AD41">
+        <v>1844000.0</v>
+      </c>
+      <c r="AE41">
         <v>8725000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>9072000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>6957000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>7250000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>7093000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>6920000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>5337000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2254000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>250972000.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>68025000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:42">
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>3479000000.0</v>
+      </c>
+      <c r="C42">
         <v>3450000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3145000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2747000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2704000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2676000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2106000000.0</v>
       </c>
       <c r="H42">
         <v>2106000000.0</v>
       </c>
       <c r="I42">
+        <v>2106000000.0</v>
+      </c>
+      <c r="J42">
         <v>1887000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1869000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1851000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1597000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1576000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1558000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1544000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1526000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>829000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>795000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>785000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>771000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>755000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>741601000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>721174000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>709536000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>285874000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>280994000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>274210000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>263409000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>157830000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>147916000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>130284000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>193515000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>41603000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>138502000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>35447000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>34145000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>258233000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>250972000.0</v>
       </c>
-      <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-    </row>
-    <row r="43" spans="1:42">
+      <c r="AQ42"/>
+    </row>
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
+      <c r="AE44"/>
+      <c r="AF44">
         <v>24627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98507000.0</v>
       </c>
       <c r="AG44">
         <v>98507000.0</v>
       </c>
       <c r="AH44">
+        <v>98507000.0</v>
+      </c>
+      <c r="AI44">
         <v>97127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000.0</v>
       </c>
       <c r="AJ44">
         <v>117000.0</v>
       </c>
       <c r="AK44">
+        <v>117000.0</v>
+      </c>
+      <c r="AL44">
         <v>258233000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>250972000.0</v>
       </c>
-      <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-      <c r="AP44">
+      <c r="AP44"/>
+      <c r="AQ44">
         <v>68025000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:42">
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>4567000000.0</v>
+      </c>
+      <c r="C45">
         <v>4507000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4350000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4275000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4234000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4207000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4253000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4244000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4214000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4212000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4231000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3615000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4326000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3780000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4503000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1262000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1138000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1064630000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>941838000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>871085000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>815226000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>666891000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>552545000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>483847000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>431240000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>296839000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>251942000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>217414000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>176259000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>148681000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>125996000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>106127000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>80974000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>60592000.0</v>
       </c>
-      <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45"/>
+    </row>
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>3252000000.0</v>
+      </c>
+      <c r="C46">
         <v>3257000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3165000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3152000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3173000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3213000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3278000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3333000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3366000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3437000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3524000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3615000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3714000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3780000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4015000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3920000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2331000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1929000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1606000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1262000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1138000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1065000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>941838000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>871085000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>815226000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>666891000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>552545000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>483847000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>431240000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>296839000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>251942000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>217414000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>176259000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>148681000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>125996000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>106127000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>80974000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>60592000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>40407000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>16794000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:42">
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>3524000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3615000000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>3780000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4015000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3920000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2331000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1929000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1606000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1262000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1138000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1064630000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>941838000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>871085000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>815226000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>666891000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>552545000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>483847000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>431240000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>296839000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>251942000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>217414000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>176259000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>148681000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>125996000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>106127000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>80974000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>60592000.0</v>
       </c>
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>16794000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:42">
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>241000000.0</v>
+      </c>
+      <c r="C48">
         <v>-9000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-866000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1017000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1200000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1416000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1495000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1580000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1598000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1626000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1512000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2294000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2236000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2076000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1270000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-987000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-749000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-489000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-400000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-368000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-390000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-354174000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-290836000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-283751000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-242921000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-183034000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-168829000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-129812000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-103202000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-74653000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-45949000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-29907000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-19942000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-12899000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-7419000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-3039000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-221157000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-175615000.0</v>
       </c>
-      <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-62475000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:42">
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-2294000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-2236000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-2076000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1270000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-987000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-749000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-489000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-400000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-368000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-390000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-354174000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-290836000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-283751000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-242921000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-183034000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-168829000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-129812000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-103202000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-74653000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-45949000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-29907000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-19942000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-12899000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-7419000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-3039000.0</v>
       </c>
-      <c r="AK49">
-[...2 lines deleted...]
-      <c r="AL49"/>
+      <c r="AL49">
+        <v>0.0</v>
+      </c>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>308000000.0</v>
+      </c>
+      <c r="C50">
         <v>285000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>393000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>384000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>372000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>376000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>285000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>275000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>469000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>857000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>629000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1360000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1904000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1735000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>788000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1330000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2964000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2205000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>529000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>751000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>191000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>105317000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>181294000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>83470000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>865500000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>617571000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>302437000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>60413000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>450108000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>8148000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>7838000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>6664000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6138000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>5131000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3375000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>178992000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>216559000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1057000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>42302000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:42">
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>621000000.0</v>
+      </c>
+      <c r="C51">
         <v>633000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5748000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6109000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6043000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6046000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6145000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6147000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6437000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6706000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6469000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8371000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8950000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8816000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8073000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>8575000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6724000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5774000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3919000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3228000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2592000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1870000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1402233000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1212348000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1961372000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1616702000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1166283000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>889321000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1003788000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>633445000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>795890000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>430624000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>421459000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>302392000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>214821000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>178992000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>216559000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>170774000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>90533000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>42302000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:42">
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>229000000.0</v>
+      </c>
+      <c r="C52">
         <v>227000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>536000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>384000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>372000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>376000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>285000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>275000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>469000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>857000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>714000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1363000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1904000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1735000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>788000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1330000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2964000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2205000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>529000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>751000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>191000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>105000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>181294000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>83470000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>865500000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>617571000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>302437000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>60413000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>450108000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>208096000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>357230000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>353751000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>354671000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>253923000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>198458000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>168713000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>191099000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>166370000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>88751000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>42302000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:42">
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
-        <v>486000000.0</v>
+        <v>492000000.0</v>
       </c>
       <c r="C53">
         <v>486000000.0</v>
       </c>
       <c r="D53">
+        <v>486000000.0</v>
+      </c>
+      <c r="E53">
         <v>466000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>475000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>464000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>463000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>421000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>388000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>366000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>371000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>335000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>312000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>321000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>350000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>401000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>416000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>382000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>312000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>239000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>177000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>131000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>112134000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>116563000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>118923000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>98780000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>75832000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>45192000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>19531000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>18471000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>18356000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>18428000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>14443000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>11755000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>10339000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>11488000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>10266000.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>86268000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>2115000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:42">
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-      <c r="AH54">
-[...1 lines deleted...]
-      </c>
+      <c r="AH54"/>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
-      <c r="AL54"/>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>13771000000.0</v>
+      </c>
+      <c r="C55">
         <v>13201000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9853000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9366000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8878000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8484000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7368000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7170000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6983000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7071000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7025000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7849000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8646000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8698000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9621000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>10502000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7585000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7015000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5360000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4581000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3819000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3035000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2732798000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2476806000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2239218000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2057748000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1684321000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1474404000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1338401000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>991013000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1212103000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>881763000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>720734000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>641137000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>495172000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>484883000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>349003000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>335833000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>278230000.0</v>
       </c>
-      <c r="AN55"/>
       <c r="AO55"/>
-      <c r="AP55">
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>136012000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:42">
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>7197000000.0</v>
+      </c>
+      <c r="C56">
         <v>6549000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6265000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5673000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5137000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4869000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3765000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3477000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3232000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3321000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3186000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3912000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4616000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4594000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4469000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5491000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5070000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4892000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3690000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3245000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2628000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1923000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1747104000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1571486000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1393584000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1359422000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1097958000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>957542000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>876786000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>662854000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>935365000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>643493000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>541323000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>489718000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>366207000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>376863000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>265173000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>275241000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>237823000.0</v>
       </c>
-      <c r="AN56"/>
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56">
         <v>43134000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>119218000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:42">
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>1761000000.0</v>
+      </c>
+      <c r="C57">
         <v>1519000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1548000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1417000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1347000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1338000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1159000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1118000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1274000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1536000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1395000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2179000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2850000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2592000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1878000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2368000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3741000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2890000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1261000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1333000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>696000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>467137000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>548786000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>373263000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1128424000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>864870000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>507453000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>249835000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>630030000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>329511000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>457603000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>438824000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>419756000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>306031000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>244413000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>203837000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>224559000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>196418000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>108617000.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>70808000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:42">
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>9139000000.0</v>
+      </c>
+      <c r="C58">
         <v>8998000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6902000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7249000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7105000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7109000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7082000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7055000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7294000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7455000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7227000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9255000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9968000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9751000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9247000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9638000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7533000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6490000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4652000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3811000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3098000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2233028000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1771222000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1503725000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2225992000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1865809000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1373143000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1080587000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1185554000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>763585000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>905335000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>522654000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>493794000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>361593000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>267696000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>219453000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>252273000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>200822000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>351291000.0</v>
       </c>
-      <c r="AN58"/>
-      <c r="AO58">
+      <c r="AO58"/>
+      <c r="AP58">
         <v>2821000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>70808000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:42">
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-      <c r="AH59">
+      <c r="AH59"/>
+      <c r="AI59">
         <v>279544000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>227476000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>265430000.0</v>
       </c>
-      <c r="AK59">
-[...2 lines deleted...]
-      <c r="AL59"/>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>3720000000.0</v>
+      </c>
+      <c r="C60">
         <v>3441000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2279000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1730000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1504000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1260000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>611000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>526000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>289000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>243000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>339000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-697000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-660000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-518000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>274000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>539000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>80000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>306000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>385000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>403000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>365000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>387600000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>430510000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>425955000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>43105000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>98112000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>105532000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>133748000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>54773000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>73408000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>109106000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>163748000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>120301000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>125736000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>28161000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>31239000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>96730000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>135011000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-73061000.0</v>
       </c>
-      <c r="AN60"/>
-      <c r="AO60">
+      <c r="AO60"/>
+      <c r="AP60">
         <v>-2821000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>65204000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:42">
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-      <c r="AH61">
-[...1 lines deleted...]
-      </c>
+      <c r="AH61"/>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
-      <c r="AL61"/>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9135,1055 +9270,1057 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>16130000000.0</v>
       </c>
       <c r="C2">
         <v>10962000000.0</v>
       </c>
       <c r="D2">
         <v>9047000000.0</v>
       </c>
       <c r="E2">
         <v>12603000000.0</v>
       </c>
       <c r="F2">
         <v>10988000000.0</v>
       </c>
       <c r="G2">
         <v>4864991000.0</v>
       </c>
       <c r="H2">
         <v>3433482000.0</v>
       </c>
       <c r="I2">
         <v>1758758000.0</v>
       </c>
       <c r="J2">
         <v>790779000.0</v>
       </c>
       <c r="K2">
         <v>345951000.0</v>
       </c>
       <c r="L2">
         <v>129046000.0</v>
       </c>
       <c r="M2">
         <v>42103000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>275000000.0</v>
       </c>
       <c r="C3">
         <v>305000000.0</v>
       </c>
       <c r="D3">
         <v>352000000.0</v>
       </c>
       <c r="E3">
         <v>261000000.0</v>
       </c>
       <c r="F3">
         <v>105000000.0</v>
       </c>
       <c r="G3">
         <v>73791000.0</v>
       </c>
       <c r="H3">
         <v>41265000.0</v>
       </c>
       <c r="I3">
         <v>23539000.0</v>
       </c>
       <c r="J3">
         <v>11568000.0</v>
       </c>
       <c r="K3">
         <v>4658000.0</v>
       </c>
       <c r="L3">
         <v>2800000.0</v>
       </c>
       <c r="M3">
         <v>1705000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
-        <v>1884000000.0</v>
+        <v>-385000000.0</v>
       </c>
       <c r="C5">
         <v>1051000000.0</v>
       </c>
       <c r="D5">
         <v>807000000.0</v>
       </c>
       <c r="E5">
         <v>-2407000000.0</v>
       </c>
       <c r="F5">
         <v>-110000000.0</v>
       </c>
       <c r="G5">
         <v>-330949000.0</v>
       </c>
       <c r="H5">
         <v>-34053000.0</v>
       </c>
       <c r="I5">
         <v>-36736000.0</v>
       </c>
       <c r="J5">
         <v>-10654000.0</v>
       </c>
       <c r="K5">
         <v>-89525000.0</v>
       </c>
       <c r="L5">
         <v>-2597000.0</v>
       </c>
       <c r="M5">
         <v>-15130000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>2159000000.0</v>
+        <v>-110000000.0</v>
       </c>
       <c r="C6">
         <v>1356000000.0</v>
       </c>
       <c r="D6">
         <v>1159000000.0</v>
       </c>
       <c r="E6">
         <v>-2146000000.0</v>
       </c>
       <c r="F6">
         <v>-5000000.0</v>
       </c>
       <c r="G6">
         <v>-257158000.0</v>
       </c>
       <c r="H6">
         <v>7212000.0</v>
       </c>
       <c r="I6">
         <v>-13197000.0</v>
       </c>
       <c r="J6">
         <v>914000.0</v>
       </c>
       <c r="K6">
         <v>-84867000.0</v>
       </c>
       <c r="L6">
         <v>203000.0</v>
       </c>
       <c r="M6">
         <v>-13425000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
         <v>4192000000.0</v>
       </c>
       <c r="C9">
         <v>2711000000.0</v>
       </c>
       <c r="D9">
         <v>1724000000.0</v>
       </c>
       <c r="E9">
         <v>1001000000.0</v>
       </c>
       <c r="F9">
         <v>1826000000.0</v>
       </c>
       <c r="G9">
         <v>721574000.0</v>
       </c>
       <c r="H9">
         <v>506414000.0</v>
       </c>
       <c r="I9">
         <v>196709000.0</v>
       </c>
       <c r="J9">
         <v>68091000.0</v>
       </c>
       <c r="K9">
         <v>19197000.0</v>
       </c>
       <c r="L9">
         <v>1346000.0</v>
       </c>
       <c r="M9">
         <v>-424000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>-890000000.0</v>
       </c>
       <c r="C10">
         <v>400000000.0</v>
       </c>
       <c r="D10">
         <v>175000000.0</v>
       </c>
       <c r="E10">
         <v>-2893000000.0</v>
       </c>
       <c r="F10">
         <v>-286000000.0</v>
       </c>
       <c r="G10">
         <v>-462477000.0</v>
       </c>
       <c r="H10">
         <v>-364639000.0</v>
       </c>
       <c r="I10">
         <v>-254745000.0</v>
       </c>
       <c r="J10">
         <v>-164316000.0</v>
       </c>
       <c r="K10">
         <v>-93112000.0</v>
       </c>
       <c r="L10">
         <v>-36780000.0</v>
       </c>
       <c r="M10">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>-2785000000.0</v>
       </c>
       <c r="C11">
         <v>-4000000.0</v>
       </c>
       <c r="D11">
         <v>25000000.0</v>
       </c>
       <c r="E11">
         <v>1000000.0</v>
       </c>
       <c r="F11">
         <v>1000000.0</v>
       </c>
       <c r="G11">
         <v>-255000.0</v>
       </c>
       <c r="H11">
         <v>-249980000.0</v>
       </c>
       <c r="I11">
         <v>-192991000.0</v>
       </c>
       <c r="J11">
         <v>-146003000.0</v>
       </c>
       <c r="K11">
         <v>3541000.0</v>
       </c>
       <c r="L11">
         <v>-32771000.0</v>
       </c>
       <c r="M11">
         <v>86000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
         <v>505000000.0</v>
       </c>
       <c r="C12">
         <v>651000000.0</v>
       </c>
       <c r="D12">
         <v>632000000.0</v>
       </c>
       <c r="E12">
         <v>486000000.0</v>
       </c>
       <c r="F12">
         <v>176000000.0</v>
       </c>
       <c r="G12">
         <v>131527999.0</v>
       </c>
       <c r="H12">
         <v>80606000.0</v>
       </c>
       <c r="I12">
         <v>25018000.0</v>
       </c>
       <c r="J12">
         <v>7659000.0</v>
       </c>
       <c r="K12">
         <v>3587000.0</v>
       </c>
       <c r="L12">
         <v>1412000.0</v>
       </c>
       <c r="M12">
         <v>108000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14">
         <v>-488000000.0</v>
       </c>
       <c r="C14">
         <v>-194000000.0</v>
       </c>
       <c r="D14">
         <v>300000000.0</v>
       </c>
       <c r="E14">
         <v>1307000000.0</v>
       </c>
       <c r="F14">
         <v>-152000000.0</v>
       </c>
       <c r="G14">
         <v>-291082000.0</v>
       </c>
       <c r="H14">
         <v>-249980000.0</v>
       </c>
       <c r="I14">
         <v>-199269000.0</v>
       </c>
       <c r="J14">
         <v>-101475000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
         <v>1407000000.0</v>
       </c>
       <c r="C15">
         <v>210000000.0</v>
       </c>
       <c r="D15">
         <v>450000000.0</v>
       </c>
       <c r="E15">
         <v>-1587000000.0</v>
       </c>
       <c r="F15">
         <v>-135000000.0</v>
       </c>
       <c r="G15">
         <v>-171140000.0</v>
       </c>
       <c r="H15">
         <v>-114659000.0</v>
       </c>
       <c r="I15">
         <v>-61754000.0</v>
       </c>
       <c r="J15">
         <v>-18313000.0</v>
       </c>
       <c r="K15">
         <v>-93112000.0</v>
       </c>
       <c r="L15">
         <v>-4009000.0</v>
       </c>
       <c r="M15">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-1587000000.0</v>
       </c>
       <c r="F16">
         <v>-135000000.0</v>
       </c>
       <c r="G16">
         <v>-171140000.0</v>
       </c>
       <c r="H16">
         <v>-114659000.0</v>
       </c>
       <c r="I16">
         <v>-61062000.0</v>
       </c>
       <c r="J16">
         <v>-64491000.0</v>
       </c>
       <c r="K16">
         <v>-93112000.0</v>
       </c>
       <c r="L16">
         <v>-4009000.0</v>
       </c>
       <c r="M16">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
         <v>1895000000.0</v>
       </c>
       <c r="C17">
         <v>404000000.0</v>
       </c>
       <c r="D17">
         <v>150000000.0</v>
       </c>
       <c r="E17">
         <v>-2894000000.0</v>
       </c>
       <c r="F17">
         <v>-287000000.0</v>
       </c>
       <c r="G17">
         <v>-462222000.0</v>
       </c>
       <c r="H17">
         <v>-364639000.0</v>
       </c>
       <c r="I17">
         <v>-254745000.0</v>
       </c>
       <c r="J17">
         <v>-164316000.0</v>
       </c>
       <c r="K17">
         <v>-93112000.0</v>
       </c>
       <c r="L17">
         <v>-36780000.0</v>
       </c>
       <c r="M17">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>-505000000.0</v>
       </c>
       <c r="C18">
         <v>-651000000.0</v>
       </c>
       <c r="D18">
         <v>-632000000.0</v>
       </c>
       <c r="E18">
         <v>-486000000.0</v>
       </c>
       <c r="F18">
         <v>-176000000.0</v>
       </c>
       <c r="G18">
         <v>-131528000.0</v>
       </c>
       <c r="H18">
         <v>-80606000.0</v>
       </c>
       <c r="I18">
         <v>-25018000.0</v>
       </c>
       <c r="J18">
         <v>-7659000.0</v>
       </c>
       <c r="K18">
         <v>-3587000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-70000000.0</v>
       </c>
       <c r="F19">
         <v>-6000000.0</v>
       </c>
       <c r="G19">
         <v>1447000.0</v>
       </c>
       <c r="H19">
         <v>-3730000.0</v>
       </c>
       <c r="I19">
         <v>-1178000.0</v>
       </c>
       <c r="J19">
         <v>-1348000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>847000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>1881000000.0</v>
       </c>
       <c r="C21">
         <v>1002000000.0</v>
       </c>
       <c r="D21">
         <v>-80000000.0</v>
       </c>
       <c r="E21">
         <v>-1490000000.0</v>
       </c>
       <c r="F21">
         <v>-104000000.0</v>
       </c>
       <c r="G21">
         <v>-332396000.0</v>
       </c>
       <c r="H21">
         <v>-280303000.0</v>
       </c>
       <c r="I21">
         <v>-228549000.0</v>
       </c>
       <c r="J21">
         <v>-155309000.0</v>
       </c>
       <c r="K21">
         <v>-89479000.0</v>
       </c>
       <c r="L21">
         <v>-35332000.0</v>
       </c>
       <c r="M21">
         <v>-15108000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
-        <v>18438000000.0</v>
+        <v>18441000000.0</v>
       </c>
       <c r="C23">
         <v>12671000000.0</v>
       </c>
       <c r="D23">
         <v>10851000000.0</v>
       </c>
       <c r="E23">
         <v>15094000000.0</v>
       </c>
       <c r="F23">
         <v>12918000000.0</v>
       </c>
       <c r="G23">
         <v>5918961000.0</v>
       </c>
       <c r="H23">
         <v>4220199000.0</v>
       </c>
       <c r="I23">
         <v>2184016000.0</v>
       </c>
       <c r="J23">
         <v>1014179000.0</v>
       </c>
       <c r="K23">
         <v>454627000.0</v>
       </c>
       <c r="L23">
         <v>165724000.0</v>
       </c>
       <c r="M23">
         <v>56787000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>4206000.0</v>
       </c>
       <c r="J24">
         <v>413000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>275000000.0</v>
       </c>
       <c r="C25">
         <v>305000000.0</v>
       </c>
       <c r="D25">
         <v>352000000.0</v>
       </c>
       <c r="E25">
         <v>261000000.0</v>
       </c>
       <c r="F25">
         <v>105000000.0</v>
       </c>
       <c r="G25">
         <v>73791000.0</v>
       </c>
       <c r="H25">
         <v>41265000.0</v>
       </c>
       <c r="I25">
         <v>23539000.0</v>
       </c>
       <c r="J25">
         <v>11568000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>130</v>
+      </c>
+      <c r="B27">
+        <v>363000000.0</v>
+      </c>
       <c r="C27">
         <v>229000000.0</v>
       </c>
       <c r="D27">
         <v>228000000.0</v>
       </c>
       <c r="E27">
         <v>490000000.0</v>
       </c>
       <c r="F27">
         <v>479000000.0</v>
       </c>
       <c r="G27">
         <v>567000000.0</v>
       </c>
       <c r="H27">
         <v>204020000.0</v>
       </c>
       <c r="I27">
         <v>111229000.0</v>
       </c>
       <c r="J27">
         <v>55697000.0</v>
       </c>
       <c r="K27">
         <v>26988000.0</v>
       </c>
       <c r="L27">
         <v>10779000.0</v>
       </c>
       <c r="M27">
         <v>4078000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
-        <v>2308000000.0</v>
+        <v>1945000000.0</v>
       </c>
       <c r="C28">
         <v>1480000000.0</v>
       </c>
       <c r="D28">
         <v>1378000000.0</v>
       </c>
       <c r="E28">
         <v>1996000000.0</v>
       </c>
       <c r="F28">
         <v>1449000000.0</v>
       </c>
       <c r="G28">
         <v>559000000.0</v>
       </c>
       <c r="H28">
         <v>582697000.0</v>
       </c>
       <c r="I28">
         <v>314029000.0</v>
       </c>
       <c r="J28">
         <v>167703000.0</v>
       </c>
       <c r="K28">
         <v>81688000.0</v>
       </c>
       <c r="L28">
         <v>25899000.0</v>
       </c>
       <c r="M28">
         <v>10606000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>-2785000000.0</v>
       </c>
       <c r="C29">
         <v>-4000000.0</v>
       </c>
       <c r="D29">
         <v>25000000.0</v>
       </c>
       <c r="E29">
         <v>1000000.0</v>
       </c>
       <c r="F29">
         <v>1000000.0</v>
       </c>
       <c r="G29">
         <v>-255000.0</v>
       </c>
       <c r="H29">
         <v>-238000.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
-        <v>2308000000.0</v>
+        <v>2311000000.0</v>
       </c>
       <c r="C30">
         <v>1709000000.0</v>
       </c>
       <c r="D30">
         <v>1804000000.0</v>
       </c>
       <c r="E30">
         <v>2491000000.0</v>
       </c>
       <c r="F30">
         <v>1930000000.0</v>
       </c>
       <c r="G30">
         <v>1053970000.0</v>
       </c>
       <c r="H30">
         <v>786717000.0</v>
       </c>
       <c r="I30">
         <v>425258000.0</v>
       </c>
       <c r="J30">
         <v>223400000.0</v>
       </c>
       <c r="K30">
         <v>108676000.0</v>
       </c>
       <c r="L30">
         <v>36678000.0</v>
       </c>
       <c r="M30">
         <v>14684000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
-        <v>-2774000000.0</v>
+        <v>-2771000000.0</v>
       </c>
       <c r="C31">
         <v>-602000000.0</v>
       </c>
       <c r="D31">
         <v>255000000.0</v>
       </c>
       <c r="E31">
         <v>-1403000000.0</v>
       </c>
       <c r="F31">
         <v>-182000000.0</v>
       </c>
       <c r="G31">
         <v>-130081000.0</v>
       </c>
       <c r="H31">
         <v>-84336000.0</v>
       </c>
       <c r="I31">
         <v>-26196000.0</v>
       </c>
       <c r="J31">
         <v>-9007000.0</v>
       </c>
       <c r="K31">
         <v>-3633000.0</v>
       </c>
       <c r="L31">
         <v>-1448000.0</v>
       </c>
       <c r="M31">
         <v>-130000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
         <v>20322000000.0</v>
       </c>
       <c r="C32">
         <v>13673000000.0</v>
       </c>
       <c r="D32">
         <v>10771000000.0</v>
       </c>
       <c r="E32">
         <v>13604000000.0</v>
       </c>
       <c r="F32">
         <v>12814000000.0</v>
       </c>
       <c r="G32">
         <v>5586565000.0</v>
       </c>
       <c r="H32">
         <v>3939896000.0</v>
       </c>
       <c r="I32">
         <v>1955467000.0</v>
       </c>
@@ -10199,3784 +10336,3862 @@
       <c r="M32">
         <v>41679000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS32"/>
+  <dimension ref="A1:AT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="AR1" t="s">
         <v>136</v>
       </c>
       <c r="AS1" t="s">
         <v>137</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
-        <v>4473000000.0</v>
+        <v>5161000000.0</v>
       </c>
       <c r="C2">
+        <v>4552000000.0</v>
+      </c>
+      <c r="D2">
         <v>4499000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3813000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3345000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2825000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2888000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2736000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2513000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2065000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2336000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2469000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2353000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2720000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3099000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3549000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3199000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3268000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2984000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2784000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1929000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1603857000.0</v>
       </c>
-      <c r="W2">
-[...1 lines deleted...]
-      </c>
       <c r="X2">
+        <v>1280000000.0</v>
+      </c>
+      <c r="Y2">
         <v>968128000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>959794000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>974401000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>957311000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>848428000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>666702000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>535542000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>484054000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>431508000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>330793000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>246985000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>208063000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>195910000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>151388000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>104390000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>92078000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>80489000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>68994000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41454000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35438000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>28193000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>23461000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>69000000.0</v>
       </c>
       <c r="C3">
+        <v>69000000.0</v>
+      </c>
+      <c r="D3">
         <v>65000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>68000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>73000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>74000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>73000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="J3">
         <v>82000000.0</v>
       </c>
       <c r="K3">
+        <v>82000000.0</v>
+      </c>
+      <c r="L3">
         <v>87000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>90000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>93000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>82000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>78000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>65000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>37000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>32000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>24000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>22000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>21715000.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
+        <v>19000000.0</v>
+      </c>
+      <c r="Y3">
         <v>17629000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15811000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13760000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10675000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8887000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7943000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7238000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6439000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5257000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4605000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3822000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3100000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2584000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2061000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1638000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1196000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>958000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>866000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>897000.0</v>
       </c>
-      <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
-        <v>424000000.0</v>
+        <v>581000000.0</v>
       </c>
       <c r="C5">
+        <v>-1734000000.0</v>
+      </c>
+      <c r="D5">
         <v>384000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>451000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>514000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304000000.0</v>
       </c>
       <c r="G5">
         <v>304000000.0</v>
       </c>
       <c r="H5">
+        <v>304000000.0</v>
+      </c>
+      <c r="I5">
         <v>222000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>221000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-37000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>923000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>50000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-129000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1288000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-355000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-322000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-196000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-126000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-20000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>65000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-52000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-92237000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>-7000000.0</v>
+      </c>
+      <c r="Y5">
         <v>-21153000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-31025000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-101087000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18027000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7295000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-12901000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-74741000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-58770000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-47085000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-49131000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-44983000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-38931000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-36363000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-36380000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-34338000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-21260000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-17312000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-16615000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-12642000.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>493000000.0</v>
+        <v>650000000.0</v>
       </c>
       <c r="C6">
+        <v>-1665000000.0</v>
+      </c>
+      <c r="D6">
         <v>449000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>519000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>587000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>378000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>377000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>298000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>303000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>45000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1010000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>140000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-36000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1206000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-277000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-257000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-159000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-94000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>89000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-30000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-70522000.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
+        <v>12000000.0</v>
+      </c>
+      <c r="Y6">
         <v>-3524000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-15214000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-87327000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7352000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1592000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4958000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-67503000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-52331000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-41828000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-44526000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-41161000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-35831000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-33779000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-34319000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-32700000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-20064000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-16354000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-15749000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-11745000.0</v>
       </c>
-      <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
-        <v>1130000000.0</v>
+        <v>1271000000.0</v>
       </c>
       <c r="C9">
+        <v>1051000000.0</v>
+      </c>
+      <c r="D9">
         <v>1148000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1027000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>887000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>722000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>767000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>674000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>548000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>359000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>437000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>499000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>253000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>117000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>287000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>335000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>298000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>485000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>496000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>552000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>316000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>222549000.0</v>
       </c>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
       <c r="X9">
+        <v>264000000.0</v>
+      </c>
+      <c r="Y9">
         <v>150206000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>138422000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>129187000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>137543000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>137793000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>88532000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>49296000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>50867000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>43778000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>29629000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>18068000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>17316000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>13455000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>7685000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2437000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6766000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6037000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3957000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1060000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>441000000.0</v>
+      </c>
+      <c r="C10">
         <v>-1832000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>259000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>308000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>375000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>156000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>147000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>49000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-202000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>770000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-105000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-288000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1441000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-508000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-438000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-506000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-181000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-68000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>45000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-82000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-154712000.0</v>
       </c>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
       <c r="X10">
+        <v>-18000000.0</v>
+      </c>
+      <c r="Y10">
         <v>-106564000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-183557000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-125740000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-92244000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-64059000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-82596000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-86404000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-64419000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-51250000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-52672000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-47238000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-39769000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-38870000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-38439000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-35694000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-21985000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-18108000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-17325000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-13091000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>36000000.0</v>
+      </c>
+      <c r="C11">
         <v>-2783000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-4000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>125000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>29000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-47000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>153000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-225000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-246000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-36000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>23000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-46000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-93000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>76000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-238000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-123670000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-105257000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-53227000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-37449000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-54047000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-57700000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-48377000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-41285000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-45629000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-86286000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-35389000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-24328000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1841000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1286000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>694000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>791000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>770000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3495000.0</v>
       </c>
-      <c r="AQ11">
-[...1 lines deleted...]
-      </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>99000000.0</v>
+      </c>
+      <c r="C12">
         <v>98000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>125000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>143000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>139000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>148000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000000.0</v>
       </c>
       <c r="I12">
         <v>173000000.0</v>
       </c>
       <c r="J12">
+        <v>173000000.0</v>
+      </c>
+      <c r="K12">
         <v>165000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>153000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>155000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000000.0</v>
       </c>
       <c r="O12">
         <v>153000000.0</v>
       </c>
       <c r="P12">
+        <v>153000000.0</v>
+      </c>
+      <c r="Q12">
         <v>116000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>64000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>48000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>43000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>30000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>62475000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20276000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19915000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28862000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24653000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>20990000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>19315000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15648000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11663000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5649000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4165000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3541000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2255000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>838000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2507000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2059000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1356000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>725000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>796000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>710000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>394000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>310000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>439000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>269000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:45">
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14">
+        <v>-155000000.0</v>
+      </c>
+      <c r="C14">
         <v>-94000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-112000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-125000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-157000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-80000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-63000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-30000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-21000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>86000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>47000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-126000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>635000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>225000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-201000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-246000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-93000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-36000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>23000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-46000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-91281000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-10635000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-65496000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-123670000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>93827000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-62156000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-43736000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-59481000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>154020000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-48377000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>41285000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-45629000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-45507000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-35389000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-24328000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>234191000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>153808000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>153808000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>405000000.0</v>
+      </c>
+      <c r="C15">
         <v>857000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>151000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>183000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>216000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>79000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>85000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>18000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>28000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-114000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>782000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-58000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-160000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-806000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-283000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-238000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-260000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-89000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-32000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>22000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-36000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-63338000.0</v>
       </c>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
       <c r="X15">
+        <v>-7000000.0</v>
+      </c>
+      <c r="Y15">
         <v>-40830000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-59887000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-41133000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-39017000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-26610000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-28549000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-22426000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-16042000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-9965000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-7043000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-5480000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4380000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-4276000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-38439000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-35694000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-21985000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-18108000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-17325000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-16586000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>782000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-58000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-160000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-806000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-283000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-238000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-260000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-89000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-32000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-36000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-63338000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-7085000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-40830000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-59887000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-20483000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-39017000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-26610000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-23115000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-28960000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-17272000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-11340000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-9768000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-60369000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-4380000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-14542000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-4190000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-93112000.0</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-36780000.0</v>
       </c>
-      <c r="AQ16">
-[...1 lines deleted...]
-      </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>405000000.0</v>
+      </c>
+      <c r="C17">
         <v>951000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>263000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>308000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>373000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>159000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>148000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>48000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>49000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-200000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>741000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-105000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-286000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1441000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-508000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-439000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-506000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-182000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-68000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>45000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-82000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-154619000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-17720000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-106326000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-183557000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-125740000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-92244000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-64059000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-82596000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-86404000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-64419000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-51250000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-52672000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-125840000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-39769000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-38870000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-38439000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-93112000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-36780000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>-99000000.0</v>
+      </c>
+      <c r="C18">
         <v>-98000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-125000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-143000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-139000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-148000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-173000000.0</v>
       </c>
       <c r="I18">
         <v>-173000000.0</v>
       </c>
       <c r="J18">
+        <v>-173000000.0</v>
+      </c>
+      <c r="K18">
         <v>-165000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-153000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-155000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-153000000.0</v>
       </c>
       <c r="O18">
         <v>-153000000.0</v>
       </c>
       <c r="P18">
+        <v>-153000000.0</v>
+      </c>
+      <c r="Q18">
         <v>-116000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-64000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-55000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-48000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-43000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-30000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-62475000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-20276000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19915000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-28862000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-24653000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-20990000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-19315000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-15648000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>3000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-58000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-13000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-22000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>6000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>7000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>6573000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>9201000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3079000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-17406000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-827000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-694000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-239000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-308000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-468000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-179000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-671000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-391000.0</v>
       </c>
-      <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>847000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>581000000.0</v>
+      </c>
+      <c r="C21">
         <v>424000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>552000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>513000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>394000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>269000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>338000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>260000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>135000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-37000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>49000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-131000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-439000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-297000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-325000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-429000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-104000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-23000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>82000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-59000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-98810000.0</v>
       </c>
-      <c r="W21">
-[...1 lines deleted...]
-      </c>
       <c r="X21">
+        <v>-7000000.0</v>
+      </c>
+      <c r="Y21">
         <v>-89728000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-137289000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-99116000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-70427000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-44050000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-66709000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-74518000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-58462000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-46617000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-48952000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-44915000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-38260000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-35972000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-36162000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-34268000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-21229000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-17307000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-16675000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-12642000.0</v>
       </c>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>5851000000.0</v>
+      </c>
+      <c r="C23">
         <v>5179000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5095000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4327000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3838000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3278000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3317000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3150000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2926000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2461000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2724000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2926000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2737000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3276000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3683000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4209000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3926000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3857000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3503000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3254000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2304000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1925216000.0</v>
       </c>
-      <c r="W23">
-[...1 lines deleted...]
-      </c>
       <c r="X23">
+        <v>1551000000.0</v>
+      </c>
+      <c r="Y23">
         <v>1208062000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1235505000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1202704000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1165281000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1030271000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>821943000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>659356000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>593383000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>521903000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>409374000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>309968000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>263639000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>245337000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>195235000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>141095000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>120073000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>103833000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>89626000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>55211000.0</v>
       </c>
-      <c r="AQ23">
-[...1 lines deleted...]
-      </c>
       <c r="AR23">
         <v>0.0</v>
       </c>
       <c r="AS23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:45">
+      <c r="AT23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>1230000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1375000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1345000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>69000000.0</v>
       </c>
       <c r="C25">
+        <v>69000000.0</v>
+      </c>
+      <c r="D25">
         <v>65000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>68000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>73000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>74000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>73000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="J25">
         <v>82000000.0</v>
       </c>
       <c r="K25">
+        <v>82000000.0</v>
+      </c>
+      <c r="L25">
         <v>87000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>90000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>93000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>82000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>78000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>64000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>37000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>26000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>24000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>21715000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>18636000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>17629000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15811000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13760000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10675000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8887000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7943000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7238000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6439000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5257000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4605000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3822000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3101000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2584000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2061000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1638000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1196000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>958000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>866000.0</v>
       </c>
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>130</v>
+      </c>
+      <c r="B27">
+        <v>118000000.0</v>
+      </c>
       <c r="C27">
+        <v>105000000.0</v>
+      </c>
+      <c r="D27">
         <v>102000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>84000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>72000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>64000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>56000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>55000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>54000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>59000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>56000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>86000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>56000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>87000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>174000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>202000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>155000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>134000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>166000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>119000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>100000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>84167000.0</v>
       </c>
-      <c r="W27">
-[...1 lines deleted...]
-      </c>
       <c r="X27">
+        <v>65000000.0</v>
+      </c>
+      <c r="Y27">
         <v>62330000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>74788000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>58867000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>55264000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>50367000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>39522000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>31970000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>27467000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>26782000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>25009000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>16398000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>15475000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>12385000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>11439000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>9060000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6677000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5591000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5660000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3732000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
-        <v>627000000.0</v>
+        <v>572000000.0</v>
       </c>
       <c r="C28">
+        <v>522000000.0</v>
+      </c>
+      <c r="D28">
         <v>493000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>467000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>463000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>265000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>413000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>400000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>402000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>197000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>377000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>366000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>412000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>292000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>482000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>519000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>572000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>455000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>380000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>351000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>297000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>258507000.0</v>
       </c>
-      <c r="W28">
-[...1 lines deleted...]
-      </c>
       <c r="X28">
+        <v>206000000.0</v>
+      </c>
+      <c r="Y28">
         <v>177604000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>200923000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>182796000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>152706000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>131476000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>115719000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>98682000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>82741000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>70011000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>59218000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>51407000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>43801000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>40226000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>35069000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>27645000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>21318000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>17753000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>14972000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9970000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9218000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7621000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6637000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:45">
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>36000000.0</v>
+      </c>
+      <c r="C29">
         <v>-2783000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4000000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>2000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29000000.0</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
         <v>-2000000.0</v>
       </c>
-      <c r="N29">
-[...1 lines deleted...]
-      </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
         <v>1000000.0</v>
       </c>
-      <c r="Q29">
-[...1 lines deleted...]
-      </c>
       <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>1000000.0</v>
       </c>
-      <c r="S29">
-[...1 lines deleted...]
-      </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>-93000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>76000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-238000.0</v>
       </c>
-      <c r="Y29">
-[...1 lines deleted...]
-      </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AD29"/>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
-        <v>705000000.0</v>
+        <v>690000000.0</v>
       </c>
       <c r="C30">
+        <v>627000000.0</v>
+      </c>
+      <c r="D30">
         <v>596000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>514000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>493000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>453000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>429000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>414000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>413000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>396000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>388000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>457000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>384000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>556000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>584000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>660000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>727000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>589000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>519000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>470000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>375000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>321359000.0</v>
       </c>
-      <c r="W30">
-[...1 lines deleted...]
-      </c>
       <c r="X30">
+        <v>271000000.0</v>
+      </c>
+      <c r="Y30">
         <v>239934000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>275711000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>228303000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>207970000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>181843000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>155241000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>123814000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>109329000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>90395000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>78581000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>62983000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>55576000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>49427000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>43847000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>36705000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>27995000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>23344000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20632000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>13757000.0</v>
       </c>
-      <c r="AQ30">
-[...1 lines deleted...]
-      </c>
       <c r="AR30">
         <v>0.0</v>
       </c>
       <c r="AS30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:45">
+      <c r="AT30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>-140000000.0</v>
+      </c>
+      <c r="C31">
         <v>-2256000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-293000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-205000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-19000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-113000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-191000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-211000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-87000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-165000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>721000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-147000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-157000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1002000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-211000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77000000.0</v>
       </c>
       <c r="R31">
         <v>-77000000.0</v>
       </c>
       <c r="S31">
+        <v>-77000000.0</v>
+      </c>
+      <c r="T31">
         <v>-45000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-37000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-23000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-55902000.0</v>
       </c>
-      <c r="W31">
-[...1 lines deleted...]
-      </c>
       <c r="X31">
+        <v>-11000000.0</v>
+      </c>
+      <c r="Y31">
         <v>-16836000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-46268000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-26624000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-21817000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-20009000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-15887000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-11886000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5957000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4633000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3720000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2323000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1509000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2898000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2277000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1426000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-756000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-801000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-650000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-449000.0</v>
       </c>
-      <c r="AQ31">
-[...1 lines deleted...]
-      </c>
       <c r="AR31">
         <v>0.0</v>
       </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:45">
+      <c r="AT31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>6432000000.0</v>
+      </c>
+      <c r="C32">
         <v>5603000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5647000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4840000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4232000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3547000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3655000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3410000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3061000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2424000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2773000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2968000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2606000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2837000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3386000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3884000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3497000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3753000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3480000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3336000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2245000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1826406000.0</v>
       </c>
-      <c r="W32">
-[...1 lines deleted...]
-      </c>
       <c r="X32">
+        <v>1544000000.0</v>
+      </c>
+      <c r="Y32">
         <v>1118334000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1098216000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1103588000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1094854000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>986221000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>755234000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>584838000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>534921000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>475286000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>360422000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>265053000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>225379000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>209365000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>159073000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>106827000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>98844000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>86526000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>72951000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>42514000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>35668000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>28607000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>23603000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -14023,1097 +14238,1097 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
         <v>1760000000.0</v>
       </c>
       <c r="C2">
         <v>594000000.0</v>
       </c>
       <c r="D2">
         <v>628000000.0</v>
       </c>
       <c r="E2">
         <v>636000000.0</v>
       </c>
       <c r="F2">
         <v>329000000.0</v>
       </c>
       <c r="G2">
         <v>118459000.0</v>
       </c>
       <c r="H2">
         <v>88709000.0</v>
       </c>
       <c r="I2">
         <v>187123000.0</v>
       </c>
       <c r="J2">
         <v>39184000.0</v>
       </c>
       <c r="K2">
         <v>43134000.0</v>
       </c>
       <c r="L2">
         <v>6929000.0</v>
       </c>
       <c r="M2">
         <v>1244000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
         <v>147000000</v>
       </c>
       <c r="C3">
         <v>91000000</v>
       </c>
       <c r="D3">
         <v>87000000</v>
       </c>
       <c r="E3">
         <v>512000000</v>
       </c>
       <c r="F3">
         <v>557000000</v>
       </c>
       <c r="G3">
         <v>360000000</v>
       </c>
       <c r="H3">
         <v>230538000</v>
       </c>
       <c r="I3">
         <v>143668000</v>
       </c>
       <c r="J3">
         <v>78490000</v>
       </c>
       <c r="K3">
         <v>39539000</v>
       </c>
       <c r="L3">
         <v>13950000</v>
       </c>
       <c r="M3">
         <v>3768000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-8000000.0</v>
       </c>
       <c r="F4">
         <v>307000000.0</v>
       </c>
       <c r="G4">
         <v>210652000.0</v>
       </c>
       <c r="H4">
         <v>29750000.0</v>
       </c>
       <c r="I4">
         <v>-98414000.0</v>
       </c>
       <c r="J4">
         <v>133496000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>379000000.0</v>
       </c>
       <c r="F5">
         <v>467000000.0</v>
       </c>
       <c r="G5">
         <v>236939000.0</v>
       </c>
       <c r="H5">
         <v>34566000.0</v>
       </c>
       <c r="I5">
         <v>77751000.0</v>
       </c>
       <c r="J5">
         <v>20930000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
         <v>669000000.0</v>
       </c>
       <c r="C6">
         <v>1166000000.0</v>
       </c>
       <c r="D6">
         <v>-34000000.0</v>
       </c>
       <c r="E6">
         <v>-8000000.0</v>
       </c>
       <c r="F6">
         <v>307000000.0</v>
       </c>
       <c r="G6">
         <v>210652000.0</v>
       </c>
       <c r="H6">
         <v>29750000.0</v>
       </c>
       <c r="I6">
         <v>-98414000.0</v>
       </c>
       <c r="J6">
         <v>133496000.0</v>
       </c>
       <c r="K6">
         <v>-3950000.0</v>
       </c>
       <c r="L6">
         <v>36205000.0</v>
       </c>
       <c r="M6">
         <v>5685000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7">
         <v>-480000000.0</v>
       </c>
       <c r="C7">
         <v>-177000000.0</v>
       </c>
       <c r="D7">
         <v>564000000.0</v>
       </c>
       <c r="E7">
         <v>1393000000.0</v>
       </c>
       <c r="F7">
         <v>-2082000000.0</v>
       </c>
       <c r="G7">
         <v>-232936000.0</v>
       </c>
       <c r="H7">
         <v>-291460000.0</v>
       </c>
       <c r="I7">
         <v>-146832000.0</v>
       </c>
       <c r="J7">
         <v>-33181000.0</v>
       </c>
       <c r="K7">
         <v>-129747000.0</v>
       </c>
       <c r="L7">
         <v>-19609000.0</v>
       </c>
       <c r="M7">
         <v>-16381000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>145000000.0</v>
       </c>
       <c r="F8">
         <v>-148000000.0</v>
       </c>
       <c r="G8">
         <v>-42995000.0</v>
       </c>
       <c r="H8">
         <v>-9741000.0</v>
       </c>
       <c r="I8">
         <v>368233000.0</v>
       </c>
       <c r="J8">
         <v>-8715000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
         <v>49000000.0</v>
       </c>
       <c r="C9">
         <v>-47000000.0</v>
       </c>
       <c r="D9">
         <v>-22000000.0</v>
       </c>
       <c r="E9">
         <v>145000000.0</v>
       </c>
       <c r="F9">
         <v>-148000000.0</v>
       </c>
       <c r="G9">
         <v>-42995000.0</v>
       </c>
       <c r="H9">
         <v>-9741000.0</v>
       </c>
       <c r="I9">
         <v>-19212000.0</v>
       </c>
       <c r="J9">
         <v>-8715000.0</v>
       </c>
       <c r="K9">
         <v>-3492000.0</v>
       </c>
       <c r="L9">
         <v>-2711000.0</v>
       </c>
       <c r="M9">
         <v>-450000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
         <v>-734000000.0</v>
       </c>
       <c r="C10">
         <v>-455000000.0</v>
       </c>
       <c r="D10">
         <v>711000000.0</v>
       </c>
       <c r="E10">
         <v>1354000000.0</v>
       </c>
       <c r="F10">
         <v>-2086000000.0</v>
       </c>
       <c r="G10">
         <v>-263321000.0</v>
       </c>
       <c r="H10">
         <v>-344861000.0</v>
       </c>
       <c r="I10">
         <v>-183068000.0</v>
       </c>
       <c r="J10">
         <v>-40839000.0</v>
       </c>
       <c r="K10">
         <v>-117468000.0</v>
       </c>
       <c r="L10">
         <v>-41667000.0</v>
       </c>
       <c r="M10">
         <v>-17387000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-13000000.0</v>
       </c>
       <c r="F11">
         <v>247000000.0</v>
       </c>
       <c r="G11">
         <v>-397000.0</v>
       </c>
       <c r="H11">
         <v>-418000.0</v>
       </c>
       <c r="I11">
         <v>1236000.0</v>
       </c>
       <c r="J11">
         <v>16904000.0</v>
       </c>
       <c r="K11">
         <v>-1630000.0</v>
       </c>
       <c r="L11">
         <v>25558000.0</v>
       </c>
       <c r="M11">
         <v>1625000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-295000000.0</v>
       </c>
       <c r="F12">
         <v>-493000000.0</v>
       </c>
       <c r="G12">
         <v>-76416000.0</v>
       </c>
       <c r="H12">
         <v>-72041000.0</v>
       </c>
       <c r="I12">
         <v>348838000.0</v>
       </c>
       <c r="J12">
         <v>-117116000.0</v>
       </c>
       <c r="K12">
         <v>-22024000.0</v>
       </c>
       <c r="L12">
         <v>81000.0</v>
       </c>
       <c r="M12">
         <v>-247000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-60000000.0</v>
       </c>
       <c r="F13">
         <v>-95000000.0</v>
       </c>
       <c r="G13">
         <v>-20799000.0</v>
       </c>
       <c r="H13">
         <v>-34770000.0</v>
       </c>
       <c r="I13">
         <v>-13102000.0</v>
       </c>
       <c r="J13">
         <v>-531000.0</v>
       </c>
       <c r="K13">
         <v>-7157000.0</v>
       </c>
       <c r="L13">
         <v>-789000.0</v>
       </c>
       <c r="M13">
         <v>-169000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
         <v>275000000.0</v>
       </c>
       <c r="C14">
         <v>305000000.0</v>
       </c>
       <c r="D14">
         <v>352000000.0</v>
       </c>
       <c r="E14">
         <v>261000000.0</v>
       </c>
       <c r="F14">
         <v>105000000.0</v>
       </c>
       <c r="G14">
         <v>73791000.0</v>
       </c>
       <c r="H14">
         <v>41265000.0</v>
       </c>
       <c r="I14">
         <v>23539000.0</v>
       </c>
       <c r="J14">
         <v>11568000.0</v>
       </c>
       <c r="K14">
         <v>4658000.0</v>
       </c>
       <c r="L14">
         <v>2800000.0</v>
       </c>
       <c r="M14">
         <v>1705000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>6844000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>23000000.0</v>
       </c>
       <c r="H15">
         <v>6000000.0</v>
       </c>
       <c r="I15">
         <v>4619000.0</v>
       </c>
       <c r="J15">
         <v>4619000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>33533000.0</v>
       </c>
       <c r="M15">
         <v>33533000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16">
         <v>2429000000.0</v>
       </c>
       <c r="C16">
         <v>1760000000.0</v>
       </c>
       <c r="D16">
         <v>594000000.0</v>
       </c>
       <c r="E16">
         <v>628000000.0</v>
       </c>
       <c r="F16">
         <v>636000000.0</v>
       </c>
       <c r="G16">
         <v>329111000.0</v>
       </c>
       <c r="H16">
         <v>118459000.0</v>
       </c>
       <c r="I16">
         <v>88709000.0</v>
       </c>
       <c r="J16">
         <v>172680000.0</v>
       </c>
       <c r="K16">
         <v>39184000.0</v>
       </c>
       <c r="L16">
         <v>43134000.0</v>
       </c>
       <c r="M16">
         <v>6929000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
         <v>889000000.0</v>
       </c>
       <c r="C18">
         <v>827000000.0</v>
       </c>
       <c r="D18">
         <v>716000000.0</v>
       </c>
       <c r="E18">
         <v>-1836000000.0</v>
       </c>
       <c r="F18">
         <v>-3151000000.0</v>
       </c>
       <c r="G18">
         <v>-968412000.0</v>
       </c>
       <c r="H18">
         <v>-987672000.0</v>
       </c>
       <c r="I18">
         <v>-558008000.0</v>
       </c>
       <c r="J18">
         <v>-278414000.0</v>
       </c>
       <c r="K18">
         <v>-279764000.0</v>
       </c>
       <c r="L18">
         <v>-67458000.0</v>
       </c>
       <c r="M18">
         <v>-33929000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-13000000.0</v>
       </c>
       <c r="D19">
         <v>7000000.0</v>
       </c>
       <c r="E19">
         <v>-2583000000.0</v>
       </c>
       <c r="F19">
         <v>-126000000.0</v>
       </c>
       <c r="G19">
         <v>-345926000.0</v>
       </c>
       <c r="H19">
         <v>-227739000.0</v>
       </c>
       <c r="I19">
         <v>-150338000.0</v>
       </c>
       <c r="J19">
         <v>-82667000.0</v>
       </c>
       <c r="K19">
         <v>-47690000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20">
         <v>536000000.0</v>
       </c>
       <c r="C20">
         <v>1264000000.0</v>
       </c>
       <c r="D20">
         <v>453000000.0</v>
       </c>
       <c r="E20">
         <v>1227000000.0</v>
       </c>
       <c r="F20">
         <v>-60000.0</v>
       </c>
       <c r="G20">
         <v>1058940000.0</v>
       </c>
       <c r="H20">
         <v>297611000.0</v>
       </c>
       <c r="I20">
         <v>172287000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
         <v>-653000000.0</v>
       </c>
       <c r="C21">
         <v>-987000000.0</v>
       </c>
       <c r="D21">
         <v>-1237000000.0</v>
       </c>
       <c r="E21">
         <v>2676000000.0</v>
       </c>
       <c r="F21">
         <v>3590000000.0</v>
       </c>
       <c r="G21">
         <v>123776000.0</v>
       </c>
       <c r="H21">
         <v>721146000.0</v>
       </c>
       <c r="I21">
         <v>300322000.0</v>
       </c>
       <c r="J21">
         <v>113918000.0</v>
       </c>
       <c r="K21">
         <v>122727000.0</v>
       </c>
       <c r="L21">
         <v>74931000.0</v>
       </c>
       <c r="M21">
         <v>17371000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
         <v>1895000000.0</v>
       </c>
       <c r="C22">
         <v>404000000.0</v>
       </c>
       <c r="D22">
         <v>150000000.0</v>
       </c>
       <c r="E22">
         <v>-2894000000.0</v>
       </c>
       <c r="F22">
         <v>-287000000.0</v>
       </c>
       <c r="G22">
         <v>-462222000.0</v>
       </c>
       <c r="H22">
         <v>-364639000.0</v>
       </c>
       <c r="I22">
         <v>-254745000.0</v>
       </c>
       <c r="J22">
         <v>-164316000.0</v>
       </c>
       <c r="K22">
         <v>-93112000.0</v>
       </c>
       <c r="L22">
         <v>-36780000.0</v>
       </c>
       <c r="M22">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
         <v>-51000000.0</v>
       </c>
       <c r="C23">
         <v>-16000000.0</v>
       </c>
       <c r="D23">
         <v>-84000000.0</v>
       </c>
       <c r="E23">
         <v>-79000000.0</v>
       </c>
       <c r="F23">
         <v>-22000000.0</v>
       </c>
       <c r="G23">
         <v>-47010000.0</v>
       </c>
       <c r="H23">
         <v>-15377000.0</v>
       </c>
       <c r="I23">
         <v>-13116000.0</v>
       </c>
       <c r="J23">
         <v>95971000.0</v>
       </c>
       <c r="K23">
         <v>161636000.0</v>
       </c>
       <c r="L23">
         <v>64850000.0</v>
       </c>
       <c r="M23">
         <v>22243000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B24">
         <v>77000000.0</v>
       </c>
       <c r="C24">
         <v>78000000.0</v>
       </c>
       <c r="D24">
         <v>125000000.0</v>
       </c>
       <c r="E24">
         <v>125000000.0</v>
       </c>
       <c r="F24">
         <v>56000000.0</v>
       </c>
       <c r="G24">
         <v>199000.0</v>
       </c>
       <c r="H24">
         <v>2799000.0</v>
       </c>
       <c r="I24">
         <v>-6670000.0</v>
       </c>
       <c r="J24">
         <v>-4177000.0</v>
       </c>
       <c r="K24">
         <v>-8151000.0</v>
       </c>
       <c r="L24">
         <v>-2115000.0</v>
       </c>
       <c r="M24">
         <v>-2115000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
         <v>2034000000.0</v>
       </c>
       <c r="C25">
         <v>295000000.0</v>
       </c>
       <c r="D25">
         <v>-336000000.0</v>
       </c>
       <c r="E25">
         <v>-153000000.0</v>
       </c>
       <c r="F25">
         <v>-415000000.0</v>
       </c>
       <c r="G25">
         <v>-72820000.0</v>
       </c>
       <c r="H25">
         <v>-189963000.0</v>
       </c>
       <c r="I25">
         <v>-62889000.0</v>
       </c>
       <c r="J25">
         <v>-21939000.0</v>
       </c>
       <c r="K25">
         <v>-36942000.0</v>
       </c>
       <c r="L25">
         <v>-80070000.0</v>
       </c>
       <c r="M25">
         <v>-247000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26">
         <v>64000000.0</v>
       </c>
       <c r="C26">
         <v>-115000000.0</v>
       </c>
       <c r="D26">
         <v>-3000000.0</v>
       </c>
       <c r="E26">
         <v>-8000000.0</v>
       </c>
       <c r="F26">
         <v>-40000000.0</v>
       </c>
       <c r="G26">
         <v>-23000000.0</v>
       </c>
       <c r="H26">
         <v>-6000000.0</v>
       </c>
       <c r="I26">
         <v>-2509000.0</v>
       </c>
       <c r="J26">
         <v>-704000.0</v>
       </c>
       <c r="K26">
         <v>-398000.0</v>
       </c>
       <c r="L26">
         <v>65000000.0</v>
       </c>
       <c r="M26">
         <v>22243000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27">
         <v>96000000.0</v>
       </c>
       <c r="C27">
         <v>91000000.0</v>
       </c>
       <c r="D27">
         <v>73000000.0</v>
       </c>
       <c r="E27">
         <v>69000000.0</v>
       </c>
       <c r="F27">
         <v>39000000.0</v>
       </c>
       <c r="G27">
         <v>25000000.0</v>
       </c>
       <c r="H27">
         <v>33063000.0</v>
       </c>
       <c r="I27">
         <v>24095000.0</v>
       </c>
       <c r="J27">
         <v>5611000.0</v>
       </c>
       <c r="K27">
         <v>555000.0</v>
       </c>
       <c r="L27">
         <v>490000.0</v>
       </c>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
         <v>-137000000.0</v>
       </c>
       <c r="C28">
         <v>261000000.0</v>
       </c>
       <c r="D28">
         <v>-868000000.0</v>
       </c>
       <c r="E28">
         <v>3899000000.0</v>
       </c>
       <c r="F28">
         <v>3528000000.0</v>
       </c>
       <c r="G28">
         <v>1164990000.0</v>
       </c>
       <c r="H28">
         <v>1014623000.0</v>
       </c>
       <c r="I28">
         <v>466264000.0</v>
       </c>
       <c r="J28">
         <v>416087000.0</v>
       </c>
       <c r="K28">
         <v>283965000.0</v>
       </c>
       <c r="L28">
         <v>105778000.0</v>
       </c>
       <c r="M28">
         <v>39614000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
         <v>1036000000.0</v>
       </c>
       <c r="C29">
         <v>918000000.0</v>
       </c>
       <c r="D29">
         <v>803000000.0</v>
       </c>
       <c r="E29">
         <v>-1324000000.0</v>
       </c>
       <c r="F29">
         <v>-2594000000.0</v>
       </c>
       <c r="G29">
         <v>-608412000.0</v>
       </c>
       <c r="H29">
         <v>-757134000.0</v>
       </c>
       <c r="I29">
         <v>-414340000.0</v>
       </c>
       <c r="J29">
         <v>-199924000.0</v>
       </c>
       <c r="K29">
         <v>-240225000.0</v>
       </c>
       <c r="L29">
         <v>-53508000.0</v>
       </c>
       <c r="M29">
         <v>-30161000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
         <v>-230000000.0</v>
       </c>
       <c r="C30">
         <v>-13000000.0</v>
       </c>
       <c r="D30">
         <v>31000000.0</v>
       </c>
       <c r="E30">
         <v>-2583000000.0</v>
       </c>
       <c r="F30">
         <v>-627000000.0</v>
       </c>
       <c r="G30">
         <v>-345926000.0</v>
       </c>
       <c r="H30">
         <v>-227739000.0</v>
       </c>
       <c r="I30">
         <v>-150338000.0</v>
       </c>
@@ -15129,3460 +15344,3530 @@
       <c r="M30">
         <v>-3768000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP30"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>2429000000.0</v>
+      </c>
+      <c r="C2">
         <v>2221000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1930000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1904000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1760000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>932000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>607000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>327000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>594000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>616000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>677000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>694000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>628000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>477000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1197000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>542000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>636000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>404000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>310000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>415000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>329000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>196323000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>366286000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>145035000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>118459000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>108474000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>42396000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>107055000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>88709000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>458265000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>217548000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>139925000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>187123000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>103454000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>144433000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8307000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39184000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>80354000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>60089000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12366000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>43134000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>53859000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
         <v>51000000</v>
       </c>
       <c r="C3">
+        <v>51000000</v>
+      </c>
+      <c r="D3">
         <v>38000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000</v>
       </c>
       <c r="J3">
         <v>18000000</v>
       </c>
       <c r="K3">
+        <v>18000000</v>
+      </c>
+      <c r="L3">
         <v>19000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>32000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>61000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>90000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>141000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>220000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>167000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>196000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>112000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>82000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>90000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>99000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>81000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>90000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>79158000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>63243000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>44938000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>43199000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36440000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>33803000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>45414000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>28011000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19082000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>16832000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>24020000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>18556000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>18518000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>8330000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5870000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6821000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6375000</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-17000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>66000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>151000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-720000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>655000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-94000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>232000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>94000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-105000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>86000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>132788000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-169963000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>221251000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>26576000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>9985000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>66078000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-64659000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>18346000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-369556000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>240717000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>77623000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-47198000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-40979000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>105249000.0</v>
       </c>
-      <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>28000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>282000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-93000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>95000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>182000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>195000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>20000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>164000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>107000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>176000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>23812000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>95109000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>64738000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>53280000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-23651000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-84203000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>101760000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>40660000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>28922000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13092000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>20876000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>14861000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>10610000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2856000.0</v>
       </c>
-      <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>83000000.0</v>
+      </c>
+      <c r="C6">
         <v>208000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>291000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>26000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>144000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>828000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>325000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>280000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-267000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-22000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-61000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-17000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>66000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>151000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-720000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>655000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-94000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>232000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>94000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-105000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>86000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>132788000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-169963000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>221251000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>26576000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9985000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>66078000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-64659000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>18346000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-369556000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>240717000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>77623000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-47198000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>69226000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-40979000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>136126000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-30877000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-41170000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>20265000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>47723000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-30768000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-10725000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7">
+        <v>-144000000.0</v>
+      </c>
+      <c r="C7">
         <v>60000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-153000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-415000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>28000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-84000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-103000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-93000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>203000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>57000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>397000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>596000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>358000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>495000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-56000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-978000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-225000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-563000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-316000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-88302000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-313575000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>237593000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-68652000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-87162000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-33575000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-86935000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-83788000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-60818000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-28827000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>10599000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-67786000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-34004000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-6430000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>24259000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-17006000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-49107000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-23747000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-24396000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-32497000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-31224000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:42">
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>5000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-91000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>105000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>69000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-24000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-5000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-37000000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>-70000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-41000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>2580000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-38534000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-20036000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>12995000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>179947000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-361216000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>304673000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-133145000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>630708000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-252975000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-2531000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-6969000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>2134000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-8293000.0</v>
       </c>
-      <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>-96000000.0</v>
+      </c>
+      <c r="C9">
         <v>105000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-34000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>46000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-68000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>58000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-17000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-87000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>51000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-91000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>105000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>69000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-24000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37000000.0</v>
       </c>
       <c r="S9">
         <v>-37000000.0</v>
       </c>
       <c r="T9">
+        <v>-37000000.0</v>
+      </c>
+      <c r="U9">
         <v>-70000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-41000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2580000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-38534000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-20036000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>12995000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>18166000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-18160000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4312000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5435000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9778000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>66000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-2531000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-6969000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2556000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2134000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-5823000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2470000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1983000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-635000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>255000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1129000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2077000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>-247000000.0</v>
+      </c>
+      <c r="C10">
         <v>-58000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-272000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-518000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>114000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-301000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-84000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-56000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-14000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-66000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>213000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>179000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>385000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>716000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>305000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>466000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-133000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-856000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-304000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-529000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-397000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-65359000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-335186000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>217238000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-80014000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-131099000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-21771000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-79455000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-112536000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-72756000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-35495000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2787000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-72030000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-34877000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-17630000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>25712000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-14044000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-55133000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-13734000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-25503000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-23098000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-28705000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-60000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="N11">
         <v>-6000000.0</v>
       </c>
       <c r="O11">
+        <v>-6000000.0</v>
+      </c>
+      <c r="P11">
         <v>-1000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>117000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-72000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>103000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>65000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>151000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-86000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-112000.0</v>
       </c>
       <c r="Y11">
         <v>-112000.0</v>
       </c>
       <c r="Z11">
+        <v>-112000.0</v>
+      </c>
+      <c r="AA11">
         <v>-65488000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>63678000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-74000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1466000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>32000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-51000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>298000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>957000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>16904000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1556000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5622000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-182000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1630000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>25558000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:42">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-479000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>406000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-350000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-20000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-58000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-221000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-320000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-141000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-75000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-93000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-188000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>31964000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>25136000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-162466000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28950000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-156428000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2531721000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2556672000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>59436000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>122673000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>255052000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-12968000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-15919000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-117116000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-11782000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2870000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>317000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-22024000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>81000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="M13">
         <v>-2000000.0</v>
       </c>
       <c r="N13">
+        <v>-2000000.0</v>
+      </c>
+      <c r="O13">
         <v>-24000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-49000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>48000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-35000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-13000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29000000.0</v>
       </c>
       <c r="U13">
         <v>-29000000.0</v>
       </c>
       <c r="V13">
+        <v>-29000000.0</v>
+      </c>
+      <c r="W13">
         <v>-7207000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-13075000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2936000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-3453000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-6689000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1944000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-11688000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-14449000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-297000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-5542000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-4719000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2544000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-531000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1341000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2961000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-310000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-7157000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-789000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
         <v>69000000.0</v>
       </c>
       <c r="C14">
+        <v>69000000.0</v>
+      </c>
+      <c r="D14">
         <v>65000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>68000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>73000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>74000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="J14">
         <v>82000000.0</v>
       </c>
       <c r="K14">
+        <v>82000000.0</v>
+      </c>
+      <c r="L14">
         <v>87000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>90000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>93000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>82000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>78000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>64000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>37000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21715000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18636000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>17629000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15811000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>13760000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10675000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8887000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7943000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7238000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6439000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5257000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4605000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3822000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3101000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2584000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2061000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1638000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1196000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>958000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>866000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>897000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>10000000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>3000000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>340000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1375000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1376000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1528000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4619000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>4619000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>33533000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16">
+        <v>2512000000.0</v>
+      </c>
+      <c r="C16">
         <v>2429000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2221000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1930000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1904000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1760000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>932000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>607000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>327000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>594000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>616000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>677000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>694000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>628000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>477000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1197000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>542000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>636000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>404000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>310000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>415000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>329111000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>196323000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>366286000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>145035000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>118459000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>108474000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>42396000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>107055000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>88709000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>458265000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>217548000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>139925000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>172680000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>103454000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>144433000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8307000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39184000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>80354000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>60089000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>12366000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>43134000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>56000000.0</v>
+      </c>
+      <c r="C18">
         <v>379000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>307000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>205000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>36000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>376000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>332000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>83000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-257000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>580000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>491000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-98000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-800000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-188000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-35000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-813000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1339000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-479000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-719000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-614000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-251708000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-370282000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-87964000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-258458000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-401617000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-203084000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-125263000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-257708000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-186905000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-118193000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-93450000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-159460000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-102992000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-71555000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-32425000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-71442000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-113965000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-52516000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-48091000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-65192000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-36392000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:42">
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-46000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-19000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-35000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-15000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>2000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>7000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>9000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>16000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>25000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-19000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-15000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-43000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2317000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-208000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-126000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-178000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-99000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-75000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-84222000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-94516000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-78480000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-88708000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-78936000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-61774000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-43830000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>11227000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>536000000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>917000000.0</v>
       </c>
-      <c r="G20">
-[...2 lines deleted...]
-      <c r="H20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>453000000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>54000000.0</v>
+      </c>
+      <c r="C21">
         <v>-91000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-548000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>20000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-34000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-128000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-61000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-1069000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-549000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>151000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>905000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-579000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1698000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>717000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1696000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>563000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>612000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>702000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>392732000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>196877000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-751786000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>285953000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>413454000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>268561000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-236930000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>276061000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-181331000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>360865000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6889000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>113899000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>113918000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>32363000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2866000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>44163000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>122727000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>74931000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>405000000.0</v>
+      </c>
+      <c r="C22">
         <v>857000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>263000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>308000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>373000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>159000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>148000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>18000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>28000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-200000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>741000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-105000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-286000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1441000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-508000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-439000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-506000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-182000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-68000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>45000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-82000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-154619000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-17720000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-106326000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-183557000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-125740000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-92244000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-64059000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-82596000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-86404000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-64419000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-51250000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-52672000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-47238000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-39769000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-38870000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-38439000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-35694000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-21985000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-18108000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-17325000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-13091000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
+        <v>-48000000.0</v>
+      </c>
+      <c r="C23">
         <v>-9000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-24000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="H23">
         <v>-2000000.0</v>
       </c>
       <c r="I23">
+        <v>-2000000.0</v>
+      </c>
+      <c r="J23">
         <v>-1000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-17000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-60000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1877000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>959000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-14000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-57000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-12000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-10000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-7000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-32190000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-11250999.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3135000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-5403000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-5300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2951000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-8024000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-6214000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-7037000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-347000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-250000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>97342000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-399000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>207699000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1823000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>59681000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>99962000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-228000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>27018000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>160</v>
+      </c>
+      <c r="B24">
         <v>31000000.0</v>
       </c>
+      <c r="C24"/>
       <c r="D24">
+        <v>31000000.0</v>
+      </c>
+      <c r="E24">
         <v>12000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>16000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>21000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>20000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>27000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>35000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>43000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>20000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>53000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>47000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>13000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="S24">
         <v>18000000.0</v>
       </c>
       <c r="T24">
+        <v>18000000.0</v>
+      </c>
+      <c r="U24">
         <v>13000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5093000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4484000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2520000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1292000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>222000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1469000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1108000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>6670000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-6670000.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>-2688000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1416000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1149000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1222000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-5852000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-657000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>183000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1825000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1351000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:42">
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
+        <v>-284000000.0</v>
+      </c>
+      <c r="C25">
         <v>2228000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>146000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>41000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-265000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-111000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>261000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>229000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-33000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-5000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-479000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>433000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-285000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-41000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-28000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-96000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-85000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-36000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-129000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-165000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8106000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>31327000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-168983000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>56642000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-137319000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-38669000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>51238000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-65213000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-17170000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-11990000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-15923000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-17806000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-8758000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-14140000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1104000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-145000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-23951000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-403000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1042000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-11546000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>13313000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:42">
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>162</v>
+      </c>
+      <c r="B26">
+        <v>42000000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-3000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-123000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-2000000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-75000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-10000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>80000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-12000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="T26">
         <v>-8000000.0</v>
       </c>
       <c r="U26">
+        <v>-8000000.0</v>
+      </c>
+      <c r="V26">
         <v>-9000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-14000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-3000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-4000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2278000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1562000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1557000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-433000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1133000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1053000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-163000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-160000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-410000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-399000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>206323000.0</v>
       </c>
-      <c r="AK26">
-[...2 lines deleted...]
-      <c r="AL26"/>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27">
+        <v>26000000.0</v>
+      </c>
+      <c r="C27">
         <v>22000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>27000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>23000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>22000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>24000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>23000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>22000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>18000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>19000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>15000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>15000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>28000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="T27">
         <v>10000000.0</v>
       </c>
       <c r="U27">
+        <v>10000000.0</v>
+      </c>
+      <c r="V27">
         <v>8000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>7077000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5851000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6220000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5940000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7697000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>9621000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8034000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7711000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6114000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>13888000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2583000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1510000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1622000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1887000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1944000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>158000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>134000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>138000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>136000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>147000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>88000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:42">
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>7000000.0</v>
+      </c>
+      <c r="C28">
         <v>-92000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-53000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>775000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-63000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-76000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-375000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>208000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-676000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-551000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>151000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>905000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-579000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2866000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>707000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1679000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>555000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>601000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>693000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>378718000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>195835000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>306695000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>283742000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>411380000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>267693000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>59496000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>276054000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-182651000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>358910000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>177743000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>112262000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>174906000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>31992000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>167402000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>41787000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>78647000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>73438000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>95631000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>36249000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>27018000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>107000000.0</v>
+      </c>
+      <c r="C29">
         <v>430000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>345000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>232000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>60000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>403000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>354000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>101000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-239000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>599000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>509000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-66000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-739000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-98000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>106000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-593000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1172000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-283000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-607000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-532000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-161708000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-271282000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-6964000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-168458000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-322459000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-139841000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-80325000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-214509000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-150465000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-84390000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-48036000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-131449000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-83910000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-54723000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-8405000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-52886000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-95447000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-44186000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-42221000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-58371000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-30017000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:42">
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>-31000000.0</v>
+      </c>
+      <c r="C30">
         <v>-130000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-46000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-19000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-35000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-15000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-15000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-43000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2317000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-208000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-275000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-178000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-99000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-75000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-84222000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-94516000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-78480000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-88708000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-78936000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-61774000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-43830000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-43199000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-36440000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-33803000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-52084000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-28011000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-21770000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-18248000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-22871000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-19778000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-24370000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-8987000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5687000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8646000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-7726000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>