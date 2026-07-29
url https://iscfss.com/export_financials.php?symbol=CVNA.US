--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1231,51 +1231,51 @@
         <v>6929000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
-        <v>2327000000.0</v>
+        <v>2813000000.0</v>
       </c>
       <c r="C12">
         <v>2180000000.0</v>
       </c>
       <c r="D12">
         <v>896000000.0</v>
       </c>
       <c r="E12">
         <v>755000000.0</v>
       </c>
       <c r="F12">
         <v>785000000.0</v>
       </c>
       <c r="G12">
         <v>432000000.0</v>
       </c>
       <c r="H12">
         <v>174796000.0</v>
       </c>
       <c r="I12">
         <v>78861000.0</v>
       </c>
       <c r="J12">
         <v>172680000.0</v>
       </c>
@@ -1372,51 +1372,53 @@
       <c r="F15"/>
       <c r="G15">
         <v>173000.0</v>
       </c>
       <c r="H15">
         <v>152000.0</v>
       </c>
       <c r="I15">
         <v>145000.0</v>
       </c>
       <c r="J15">
         <v>133000.0</v>
       </c>
       <c r="K15">
         <v>59654000.0</v>
       </c>
       <c r="L15">
         <v>59654000.0</v>
       </c>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>27</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>51000000.0</v>
+      </c>
       <c r="C16">
         <v>63000000.0</v>
       </c>
       <c r="D16">
         <v>30000000.0</v>
       </c>
       <c r="E16">
         <v>23000000.0</v>
       </c>
       <c r="F16">
         <v>34000000.0</v>
       </c>
       <c r="G16">
         <v>17000000.0</v>
       </c>
       <c r="H16">
         <v>6379000.0</v>
       </c>
       <c r="I16">
         <v>2890000.0</v>
       </c>
       <c r="J16">
         <v>-39760000.0</v>
       </c>
       <c r="K16"/>
@@ -1717,51 +1719,51 @@
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>-1694000000.0</v>
+        <v>3194000000.0</v>
       </c>
       <c r="C28">
         <v>4330000000.0</v>
       </c>
       <c r="D28">
         <v>6176000000.0</v>
       </c>
       <c r="E28">
         <v>8382000000.0</v>
       </c>
       <c r="F28">
         <v>5371000000.0</v>
       </c>
       <c r="G28">
         <v>1569000000.0</v>
       </c>
       <c r="H28">
         <v>1540686000.0</v>
       </c>
       <c r="I28">
         <v>554584000.0</v>
       </c>
       <c r="J28">
         <v>129712000.0</v>
       </c>
@@ -1793,51 +1795,51 @@
       </c>
       <c r="F29">
         <v>5719000000.0</v>
       </c>
       <c r="G29">
         <v>2109919000.0</v>
       </c>
       <c r="H29">
         <v>1598743000.0</v>
       </c>
       <c r="I29">
         <v>706853000.0</v>
       </c>
       <c r="J29">
         <v>331001000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
-        <v>245000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="C30">
         <v>303000000.0</v>
       </c>
       <c r="D30">
         <v>266000000.0</v>
       </c>
       <c r="E30">
         <v>253000000.0</v>
       </c>
       <c r="F30">
         <v>206000000.0</v>
       </c>
       <c r="G30">
         <v>79000000.0</v>
       </c>
       <c r="H30">
         <v>39864000.0</v>
       </c>
       <c r="I30">
         <v>33120000.0</v>
       </c>
       <c r="J30">
         <v>14105000.0</v>
       </c>
@@ -2116,92 +2118,92 @@
       </c>
       <c r="F38">
         <v>181000000.0</v>
       </c>
       <c r="G38">
         <v>187222000.0</v>
       </c>
       <c r="H38">
         <v>14850000.0</v>
       </c>
       <c r="I38">
         <v>13098000.0</v>
       </c>
       <c r="J38">
         <v>2738000.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
-        <v>1569000000.0</v>
+        <v>1078000000.0</v>
       </c>
       <c r="C39">
         <v>778000000.0</v>
       </c>
       <c r="D39">
         <v>138000000.0</v>
       </c>
       <c r="E39">
         <v>1710000000.0</v>
       </c>
       <c r="F39">
         <v>752000000.0</v>
       </c>
       <c r="G39">
         <v>376000000.0</v>
       </c>
       <c r="H39">
         <v>382066000.0</v>
       </c>
       <c r="I39">
         <v>138630000.0</v>
       </c>
       <c r="J39">
         <v>75487000.0</v>
       </c>
       <c r="K39">
         <v>44859000.0</v>
       </c>
       <c r="L39">
         <v>3654000.0</v>
       </c>
       <c r="M39">
         <v>1035000.0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>1292000000.0</v>
+        <v>947000000.0</v>
       </c>
       <c r="C40">
         <v>576000000.0</v>
       </c>
       <c r="D40">
         <v>425000000.0</v>
       </c>
       <c r="E40">
         <v>542000000.0</v>
       </c>
       <c r="F40">
         <v>435000000.0</v>
       </c>
       <c r="G40">
         <v>206633000.0</v>
       </c>
       <c r="H40">
         <v>141081000.0</v>
       </c>
       <c r="I40">
         <v>61733000.0</v>
       </c>
       <c r="J40">
         <v>32528000.0</v>
       </c>
@@ -2532,92 +2534,92 @@
       </c>
       <c r="H50">
         <v>617571000.0</v>
       </c>
       <c r="I50">
         <v>208096000.0</v>
       </c>
       <c r="J50">
         <v>253923000.0</v>
       </c>
       <c r="K50">
         <v>166370000.0</v>
       </c>
       <c r="L50">
         <v>42302000.0</v>
       </c>
       <c r="M50">
         <v>17371000.0</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
-        <v>633000000.0</v>
+        <v>5521000000.0</v>
       </c>
       <c r="C51">
         <v>6046000000.0</v>
       </c>
       <c r="D51">
         <v>6706000000.0</v>
       </c>
       <c r="E51">
         <v>8816000000.0</v>
       </c>
       <c r="F51">
         <v>5774000000.0</v>
       </c>
       <c r="G51">
         <v>1870000000.0</v>
       </c>
       <c r="H51">
         <v>1616702000.0</v>
       </c>
       <c r="I51">
         <v>633445000.0</v>
       </c>
       <c r="J51">
         <v>302392000.0</v>
       </c>
       <c r="K51">
         <v>170774000.0</v>
       </c>
       <c r="L51">
         <v>42302000.0</v>
       </c>
       <c r="M51">
         <v>17371000.0</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
-        <v>227000000.0</v>
+        <v>285000000.0</v>
       </c>
       <c r="C52">
         <v>376000000.0</v>
       </c>
       <c r="D52">
         <v>857000000.0</v>
       </c>
       <c r="E52">
         <v>1735000000.0</v>
       </c>
       <c r="F52">
         <v>2205000000.0</v>
       </c>
       <c r="G52">
         <v>105000000.0</v>
       </c>
       <c r="H52">
         <v>617571000.0</v>
       </c>
       <c r="I52">
         <v>208096000.0</v>
       </c>
       <c r="J52">
         <v>253923000.0</v>
       </c>
@@ -3917,54 +3919,54 @@
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
     </row>
     <row r="12" spans="1:43">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
-        <v>2410000000.0</v>
+        <v>2902000000.0</v>
       </c>
       <c r="C12">
-        <v>2327000000.0</v>
+        <v>2813000000.0</v>
       </c>
       <c r="D12">
         <v>2707000000.0</v>
       </c>
       <c r="E12">
         <v>2323000000.0</v>
       </c>
       <c r="F12">
         <v>2333000000.0</v>
       </c>
       <c r="G12">
         <v>2180000000.0</v>
       </c>
       <c r="H12">
         <v>1334000000.0</v>
       </c>
       <c r="I12">
         <v>963000000.0</v>
       </c>
       <c r="J12">
         <v>640000000.0</v>
       </c>
       <c r="K12">
         <v>896000000.0</v>
       </c>
@@ -4342,52 +4344,56 @@
       </c>
       <c r="AI15">
         <v>133000.0</v>
       </c>
       <c r="AJ15">
         <v>133000.0</v>
       </c>
       <c r="AK15">
         <v>133000.0</v>
       </c>
       <c r="AL15">
         <v>59654000.0</v>
       </c>
       <c r="AM15">
         <v>59654000.0</v>
       </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>27</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>47000000.0</v>
+      </c>
+      <c r="C16">
+        <v>51000000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16">
         <v>46000000.0</v>
       </c>
       <c r="F16">
         <v>57000000.0</v>
       </c>
       <c r="G16">
         <v>63000000.0</v>
       </c>
       <c r="H16">
         <v>50000000.0</v>
       </c>
       <c r="I16">
         <v>49000000.0</v>
       </c>
       <c r="J16">
         <v>39000000.0</v>
       </c>
       <c r="K16">
         <v>30000000.0</v>
       </c>
       <c r="L16">
         <v>31000000.0</v>
       </c>
@@ -5417,54 +5423,54 @@
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>-1789000000.0</v>
+        <v>3136000000.0</v>
       </c>
       <c r="C28">
-        <v>-1694000000.0</v>
+        <v>3194000000.0</v>
       </c>
       <c r="D28">
         <v>3527000000.0</v>
       </c>
       <c r="E28">
         <v>4252000000.0</v>
       </c>
       <c r="F28">
         <v>4185000000.0</v>
       </c>
       <c r="G28">
         <v>4330000000.0</v>
       </c>
       <c r="H28">
         <v>5274000000.0</v>
       </c>
       <c r="I28">
         <v>5605000000.0</v>
       </c>
       <c r="J28">
         <v>6185000000.0</v>
       </c>
       <c r="K28">
         <v>6176000000.0</v>
       </c>
@@ -5643,54 +5649,54 @@
         <v>1844726000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
     </row>
     <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
-        <v>339000000.0</v>
+        <v>346000000.0</v>
       </c>
       <c r="C30">
-        <v>245000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="D30">
         <v>1076000000.0</v>
       </c>
       <c r="E30">
         <v>325000000.0</v>
       </c>
       <c r="F30">
         <v>373000000.0</v>
       </c>
       <c r="G30">
         <v>303000000.0</v>
       </c>
       <c r="H30">
         <v>367000000.0</v>
       </c>
       <c r="I30">
         <v>349000000.0</v>
       </c>
       <c r="J30">
         <v>351000000.0</v>
       </c>
       <c r="K30">
         <v>266000000.0</v>
       </c>
@@ -6670,54 +6676,54 @@
         <v>3152000.0</v>
       </c>
       <c r="AI38">
         <v>2738000.0</v>
       </c>
       <c r="AJ38">
         <v>2969000.0</v>
       </c>
       <c r="AK38">
         <v>1893000.0</v>
       </c>
       <c r="AL38">
         <v>2856000.0</v>
       </c>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
     </row>
     <row r="39" spans="1:43">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
-        <v>1784000000.0</v>
+        <v>1285000000.0</v>
       </c>
       <c r="C39">
-        <v>1569000000.0</v>
+        <v>1078000000.0</v>
       </c>
       <c r="D39">
         <v>166000000.0</v>
       </c>
       <c r="E39">
         <v>1002000000.0</v>
       </c>
       <c r="F39">
         <v>928000000.0</v>
       </c>
       <c r="G39">
         <v>778000000.0</v>
       </c>
       <c r="H39">
         <v>759000000.0</v>
       </c>
       <c r="I39">
         <v>944000000.0</v>
       </c>
       <c r="J39">
         <v>1079000000.0</v>
       </c>
       <c r="K39">
         <v>138000000.0</v>
       </c>
@@ -6797,54 +6803,54 @@
         <v>58872000.0</v>
       </c>
       <c r="AK39">
         <v>44302000.0</v>
       </c>
       <c r="AL39">
         <v>48961000.0</v>
       </c>
       <c r="AM39">
         <v>44859000.0</v>
       </c>
       <c r="AN39">
         <v>23238000.0</v>
       </c>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39">
         <v>3654000.0</v>
       </c>
     </row>
     <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>1532000000.0</v>
+        <v>1086000000.0</v>
       </c>
       <c r="C40">
-        <v>1292000000.0</v>
+        <v>947000000.0</v>
       </c>
       <c r="D40">
         <v>721000000.0</v>
       </c>
       <c r="E40">
         <v>638000000.0</v>
       </c>
       <c r="F40">
         <v>614000000.0</v>
       </c>
       <c r="G40">
         <v>576000000.0</v>
       </c>
       <c r="H40">
         <v>506000000.0</v>
       </c>
       <c r="I40">
         <v>424000000.0</v>
       </c>
       <c r="J40">
         <v>491000000.0</v>
       </c>
       <c r="K40">
         <v>425000000.0</v>
       </c>
@@ -7956,54 +7962,54 @@
       </c>
       <c r="AJ50">
         <v>3375000.0</v>
       </c>
       <c r="AK50">
         <v>178992000.0</v>
       </c>
       <c r="AL50">
         <v>216559000.0</v>
       </c>
       <c r="AM50">
         <v>1057000.0</v>
       </c>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50">
         <v>42302000.0</v>
       </c>
     </row>
     <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
-        <v>621000000.0</v>
+        <v>5546000000.0</v>
       </c>
       <c r="C51">
-        <v>633000000.0</v>
+        <v>5521000000.0</v>
       </c>
       <c r="D51">
         <v>5748000000.0</v>
       </c>
       <c r="E51">
         <v>6109000000.0</v>
       </c>
       <c r="F51">
         <v>6043000000.0</v>
       </c>
       <c r="G51">
         <v>6046000000.0</v>
       </c>
       <c r="H51">
         <v>6145000000.0</v>
       </c>
       <c r="I51">
         <v>6147000000.0</v>
       </c>
       <c r="J51">
         <v>6437000000.0</v>
       </c>
       <c r="K51">
         <v>6706000000.0</v>
       </c>
@@ -8083,54 +8089,54 @@
         <v>214821000.0</v>
       </c>
       <c r="AK51">
         <v>178992000.0</v>
       </c>
       <c r="AL51">
         <v>216559000.0</v>
       </c>
       <c r="AM51">
         <v>170774000.0</v>
       </c>
       <c r="AN51">
         <v>90533000.0</v>
       </c>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51">
         <v>42302000.0</v>
       </c>
     </row>
     <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
-        <v>229000000.0</v>
+        <v>308000000.0</v>
       </c>
       <c r="C52">
-        <v>227000000.0</v>
+        <v>285000000.0</v>
       </c>
       <c r="D52">
         <v>536000000.0</v>
       </c>
       <c r="E52">
         <v>384000000.0</v>
       </c>
       <c r="F52">
         <v>372000000.0</v>
       </c>
       <c r="G52">
         <v>376000000.0</v>
       </c>
       <c r="H52">
         <v>285000000.0</v>
       </c>
       <c r="I52">
         <v>275000000.0</v>
       </c>
       <c r="J52">
         <v>469000000.0</v>
       </c>
       <c r="K52">
         <v>857000000.0</v>
       </c>
@@ -10848,51 +10854,51 @@
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:46">
       <c r="A5" t="s">
         <v>108</v>
       </c>
       <c r="B5">
-        <v>581000000.0</v>
+        <v>540000000.0</v>
       </c>
       <c r="C5">
         <v>-1734000000.0</v>
       </c>
       <c r="D5">
         <v>384000000.0</v>
       </c>
       <c r="E5">
         <v>451000000.0</v>
       </c>
       <c r="F5">
         <v>514000000.0</v>
       </c>
       <c r="G5">
         <v>304000000.0</v>
       </c>
       <c r="H5">
         <v>304000000.0</v>
       </c>
       <c r="I5">
         <v>222000000.0</v>
       </c>
       <c r="J5">
         <v>221000000.0</v>
       </c>
@@ -10988,51 +10994,51 @@
       </c>
       <c r="AO5">
         <v>-17312000.0</v>
       </c>
       <c r="AP5">
         <v>-16615000.0</v>
       </c>
       <c r="AQ5">
         <v>-12642000.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
-        <v>650000000.0</v>
+        <v>609000000.0</v>
       </c>
       <c r="C6">
         <v>-1665000000.0</v>
       </c>
       <c r="D6">
         <v>449000000.0</v>
       </c>
       <c r="E6">
         <v>519000000.0</v>
       </c>
       <c r="F6">
         <v>587000000.0</v>
       </c>
       <c r="G6">
         <v>378000000.0</v>
       </c>
       <c r="H6">
         <v>377000000.0</v>
       </c>
       <c r="I6">
         <v>298000000.0</v>
       </c>
       <c r="J6">
         <v>303000000.0</v>
       </c>