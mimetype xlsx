--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2948,662 +2951,675 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>1461000000.0</v>
+      </c>
+      <c r="C2">
         <v>320000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>236000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>291000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>257000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>204000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>236000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>231000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>275000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>272000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>224000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>251000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>249000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>251000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>216000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>292000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>294000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>154000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>114000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>200000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>154000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>143000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>67000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>96477000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>69996000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>56008000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>54027000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>45266000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>55849000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>44106000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>29141000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>28972000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23996000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15866000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10546000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11543000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7071000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7844000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6208000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>19866000.0</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>341000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-228000000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-146241000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-125064000.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
         <v>-62278000.0</v>
       </c>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
         <v>-24627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98507000.0</v>
       </c>
       <c r="AH5">
         <v>-98507000.0</v>
       </c>
       <c r="AI5">
+        <v>-98507000.0</v>
+      </c>
+      <c r="AJ5">
         <v>-97127000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
+        <v>0.0</v>
+      </c>
+      <c r="AM5">
         <v>-258233000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-250972000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>-2821000.0</v>
       </c>
-      <c r="AQ5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-      <c r="AI6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>41375000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>35447000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>34145000.0</v>
       </c>
-      <c r="AL6">
-[...2 lines deleted...]
-      <c r="AM6"/>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>385000000.0</v>
+      </c>
+      <c r="C7">
         <v>392000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>406000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402000000.0</v>
       </c>
       <c r="E7">
         <v>402000000.0</v>
       </c>
       <c r="F7">
         <v>402000000.0</v>
       </c>
       <c r="G7">
+        <v>402000000.0</v>
+      </c>
+      <c r="H7">
         <v>414000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>429000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>444000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>424000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>433000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>453000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>466000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>493000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>507000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>669000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>640000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>474000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>361000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>256000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>150000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>147000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>147478000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>140010000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>163210000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>159751000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>116071000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>87266000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>85776000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>74641000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
@@ -3618,5620 +3634,5741 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1597000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1576000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1558000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1544000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1526000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>829000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>795000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>785000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>771000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>755000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>741601000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>721174000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>709536000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>285874000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>280994000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>274210000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>263409000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>157830000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>147916000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>130284000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>95008000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>41603000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>41375000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>35447000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>34145000.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>2630000000.0</v>
+      </c>
+      <c r="C10">
         <v>2410000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2327000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2221000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1857000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1858000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1716000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>871000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>542000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>252000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>530000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>616000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>541000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>488000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>434000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>316000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1047000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>247000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>403000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>297000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>201000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>370000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>301000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>173704000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>246299000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>72435000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>76016000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>94943000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>40200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>85321000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>78861000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>439794000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>199192000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>121497000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>172680000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>103454000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>144433000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8307000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>39184000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>80354000.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-43134000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>43134000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>3132000000.0</v>
+      </c>
+      <c r="C12">
         <v>2902000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2813000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2707000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2323000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2333000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2180000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1334000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>963000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>640000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>896000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>987000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>876000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>800000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>755000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>666000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1448000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>663000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>785000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>609000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>440000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>547000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>432000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>285838000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>362862000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>191358000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>174796000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>170775000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>85392000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>104852000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>78861000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>439794000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>199192000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>121497000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>172680000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>103454000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>144433000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8307000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>39184000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>80354000.0</v>
       </c>
-      <c r="AO12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP12"/>
       <c r="AQ12">
         <v>43134000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12">
+        <v>43134000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
         <v>24</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1000000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>173000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>172000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="AA13">
         <v>152000.0</v>
       </c>
       <c r="AB13">
-        <v>151000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="AC13">
         <v>151000.0</v>
       </c>
       <c r="AD13">
-        <v>145000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="AE13">
         <v>145000.0</v>
       </c>
       <c r="AF13">
+        <v>145000.0</v>
+      </c>
+      <c r="AG13">
         <v>144000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="AI13">
         <v>133000.0</v>
       </c>
       <c r="AJ13">
         <v>133000.0</v>
       </c>
       <c r="AK13">
         <v>133000.0</v>
       </c>
       <c r="AL13">
-        <v>59654000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AM13">
         <v>59654000.0</v>
       </c>
       <c r="AN13">
+        <v>59654000.0</v>
+      </c>
+      <c r="AO13">
         <v>-73061000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>59654000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:43">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>739960000.0</v>
+      </c>
+      <c r="C14">
         <v>740425000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1127610000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>731370000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>716150000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>712935000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>699295000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>667775000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>642325000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>581490000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>200578000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>550830000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>531110000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>530055000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>529545000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>529285000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>507250000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>450475000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>434695000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>423895000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>407205000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>390515000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>365965000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>350025000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>331635000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>251995000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>251055000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>248935000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>230190000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>206760000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>196960000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>173275000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>138900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>91730000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>79455000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>75225000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>75130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="AM14">
         <v>75000000.0</v>
       </c>
       <c r="AN14">
         <v>75000000.0</v>
       </c>
       <c r="AO14">
         <v>75000000.0</v>
       </c>
       <c r="AP14">
         <v>75000000.0</v>
       </c>
       <c r="AQ14">
         <v>75000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="AR14">
+        <v>75000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>173000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>172000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="AA15">
         <v>152000.0</v>
       </c>
       <c r="AB15">
-        <v>151000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="AC15">
         <v>151000.0</v>
       </c>
       <c r="AD15">
-        <v>145000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="AE15">
         <v>145000.0</v>
       </c>
       <c r="AF15">
+        <v>145000.0</v>
+      </c>
+      <c r="AG15">
         <v>144000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="AI15">
         <v>133000.0</v>
       </c>
       <c r="AJ15">
         <v>133000.0</v>
       </c>
       <c r="AK15">
         <v>133000.0</v>
       </c>
       <c r="AL15">
-        <v>59654000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AM15">
         <v>59654000.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>59654000.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
         <v>27</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>47000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>51000000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>46000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>57000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>63000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>50000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>49000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>39000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>30000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>31000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>39000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>34000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>23000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="R16">
         <v>37000000.0</v>
       </c>
       <c r="S16">
+        <v>37000000.0</v>
+      </c>
+      <c r="T16">
         <v>34000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>32000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="W16">
         <v>17000000.0</v>
       </c>
       <c r="X16">
+        <v>17000000.0</v>
+      </c>
+      <c r="Y16">
         <v>17541000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8928000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6249000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6379000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6532000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4476000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>126657000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2890000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-39760000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>58000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>75000000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>82000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>85000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>88000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="T18">
         <v>34000000.0</v>
       </c>
       <c r="U18">
+        <v>34000000.0</v>
+      </c>
+      <c r="V18">
         <v>27000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>28000000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
+      <c r="AI18"/>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
-      <c r="AM18"/>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C20">
         <v>10000000.0</v>
       </c>
       <c r="D20">
+        <v>10000000.0</v>
+      </c>
+      <c r="E20">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="F20">
         <v>2000000.0</v>
       </c>
       <c r="G20">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="H20"/>
+        <v>2000000.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
-        <v>847000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>847000000.0</v>
       </c>
       <c r="R20">
-        <v>9000000.0</v>
+        <v>847000000.0</v>
       </c>
       <c r="S20">
         <v>9000000.0</v>
       </c>
       <c r="T20">
         <v>9000000.0</v>
       </c>
       <c r="U20">
         <v>9000000.0</v>
       </c>
       <c r="V20">
         <v>9000000.0</v>
       </c>
       <c r="W20">
         <v>9000000.0</v>
       </c>
       <c r="X20">
-        <v>9353000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="Y20">
         <v>9353000.0</v>
       </c>
       <c r="Z20">
         <v>9353000.0</v>
       </c>
       <c r="AA20">
         <v>9353000.0</v>
       </c>
       <c r="AB20">
         <v>9353000.0</v>
       </c>
       <c r="AC20">
         <v>9353000.0</v>
       </c>
       <c r="AD20">
         <v>9353000.0</v>
       </c>
       <c r="AE20">
         <v>9353000.0</v>
       </c>
       <c r="AF20">
         <v>9353000.0</v>
       </c>
       <c r="AG20">
+        <v>9353000.0</v>
+      </c>
+      <c r="AH20">
         <v>6868000.0</v>
       </c>
-      <c r="AH20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI20"/>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
-      <c r="AM20"/>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>53000000.0</v>
+      </c>
+      <c r="C21">
         <v>49000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>47000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>35000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>32000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>34000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>39000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>43000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>48000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>52000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>56000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>61000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>65000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>70000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>76000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="S21">
         <v>4000000.0</v>
       </c>
       <c r="T21">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="U21">
         <v>5000000.0</v>
       </c>
       <c r="V21">
         <v>5000000.0</v>
       </c>
       <c r="W21">
+        <v>5000000.0</v>
+      </c>
+      <c r="X21">
         <v>6000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5990000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6337000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6685000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7232000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7680000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8096000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8496000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8869000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9243000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9616000.0</v>
       </c>
-      <c r="AH21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI21"/>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
-      <c r="AM21"/>
+      <c r="AM21">
+        <v>0.0</v>
+      </c>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21"/>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>3263000000.0</v>
+      </c>
+      <c r="C22">
         <v>2664000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2408000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2316000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2023000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1503000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1608000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1305000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1221000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1162000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1150000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1085000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1302000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1485000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1876000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2577000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2865000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3304000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3149000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2285000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1974000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1439000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1036000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>967547000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>629401000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>844681000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>762696000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>629798000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>606534000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>525694000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>412243000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>339005000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>302989000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>299780000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>227446000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>192242000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>174369000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>199882000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>185506000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>130373000.0</v>
       </c>
-      <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>68038000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>14552000000.0</v>
+      </c>
+      <c r="C23">
         <v>13771000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13201000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9853000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9366000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8878000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8484000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7368000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7170000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6983000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7071000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7025000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7849000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8646000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8698000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9621000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10502000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7585000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7015000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5360000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4581000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3819000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3034531000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2732798000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2476806000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2239218000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2057748000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1684321000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1474404000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1338401000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>991013000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1212103000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>881763000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>720734000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>641137000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>495172000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>484883000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>349003000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>335833000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>278230000.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>-2821000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>136012000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>4854000000.0</v>
+      </c>
+      <c r="C24">
         <v>4846000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4830000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4810000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5323000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5269000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5256000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5431000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5428000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5544000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5416000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5305000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6542000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6553000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6574000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6616000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6605000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3286000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3208000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3134000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2327000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2254000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1617002000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1080929000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>965668000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>936121000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>883060000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>776580000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>743132000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>479039000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>425349000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>342481000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>76873000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>66788000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>48469000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>16363000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10279000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>25460000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4404000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>5428000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5544000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5416000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5305000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6542000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6553000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6574000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6616000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6605000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3286000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3208000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3134000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2327000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2254000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1617002000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1080929000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>965668000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>936121000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>883060000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>776580000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>743132000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>479039000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>425349000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>96179000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>76873000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>66788000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>48469000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>16363000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10279000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>2991000000.0</v>
+      </c>
+      <c r="C28">
         <v>3136000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3194000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3527000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4252000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4185000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4330000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5274000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5605000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6185000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6176000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5853000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7830000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8462000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8382000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7757000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7528000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6477000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5371000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3622000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3027000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2222000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1569000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1228529000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>966049000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1888937000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1540686000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1071340000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>849121000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>918467000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>554584000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>356096000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>231432000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>299962000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>129712000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>111367000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>34559000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>208252000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>131590000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10179000.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>43134000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-832000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>9264000000.0</v>
+      </c>
+      <c r="C29">
         <v>8874000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8556000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7482000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7437000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7145000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6892000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6327000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6229000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6302000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6516000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6273000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7205000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7797000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7791000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7678000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8474000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6330000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5719000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4048000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3481000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2810000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2109919000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1692733000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1475093000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1844726000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>1498000000.0</v>
+      </c>
+      <c r="C30">
         <v>346000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>250000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1076000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>325000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>373000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>303000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>367000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>349000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>351000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>266000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>968000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>340000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>342000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>253000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>359000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>428000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>208000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>206000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>178000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>185000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>118000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>79000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>82932000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>45543000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>26591000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>39864000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>59043000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>42128000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>38179000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>33120000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>23498000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>23573000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20969000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>14105000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>11639000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13759000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8023000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5692000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3858000.0</v>
       </c>
-      <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>4392000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>283000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-758000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-725000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-588000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-649000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-390000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>67000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>293000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>371000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>389000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>351000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>372604000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>415167000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>410265000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>27067000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>81527000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>88499000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>116299000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>36924000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>55186000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>65883000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>48757000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>21794000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>28609000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>28161000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>31239000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-161503000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-115961000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-2821000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>5967000000.0</v>
+      </c>
+      <c r="C32">
         <v>5436000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5030000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4717000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4256000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3790000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3531000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2606000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2359000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1958000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1785000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1791000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1733000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1766000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2002000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2591000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3123000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1329000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2002000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2429000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1912000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1932000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1456010000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1198318000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1198223000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>265160000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>6546000000.0</v>
+      </c>
+      <c r="C33">
         <v>6574000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6652000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3588000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3693000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3741000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3615000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3603000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3693000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3751000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3750000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3839000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3937000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4030000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4104000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5152000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5011000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2515000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2123000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1670000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1336000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1191000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1112000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>985694000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>905320000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>845634000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>698326000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>586363000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>516862000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>461615000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>328159000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>276738000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>238270000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>179411000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>151419000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>128965000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>108020000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>83830000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>60592000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>40407000.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>-43134000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>16794000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:43">
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34">
+        <v>2136000000.0</v>
+      </c>
+      <c r="C34">
         <v>2140000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2243000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="F34">
         <v>45000000.0</v>
       </c>
       <c r="G34">
+        <v>45000000.0</v>
+      </c>
+      <c r="H34">
         <v>101000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>46000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>65000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>52000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>70000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>66000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>68000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>565000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>78000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>753000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>665000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>32000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>392000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>257000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>148000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>148889000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>141507000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1584000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1696000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844000.0</v>
       </c>
       <c r="AC34">
         <v>1844000.0</v>
       </c>
       <c r="AD34">
         <v>1844000.0</v>
       </c>
       <c r="AE34">
+        <v>1844000.0</v>
+      </c>
+      <c r="AF34">
         <v>8725000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>9072000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>6957000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>7250000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>7093000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>6920000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>5337000.0</v>
       </c>
-      <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>7375000000.0</v>
+      </c>
+      <c r="C35">
         <v>7378000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7479000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5354000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5832000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5758000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5771000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5923000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5937000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>6020000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5919000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5832000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>7076000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7118000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7159000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7369000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7270000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3792000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3600000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3391000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2478000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2402000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1765891000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1222436000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1130462000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1097568000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1000939000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>865690000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>830752000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>555524000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>434074000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>447732000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>83830000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>74038000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>55562000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>23283000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>15616000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>27714000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4404000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>242674000.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>2821000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>68025000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:43">
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>229000000.0</v>
+      </c>
+      <c r="C36">
         <v>232000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>274000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>385000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>507000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>531000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>368000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>286000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>317000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>337000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>261000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>259000000.0</v>
       </c>
       <c r="M36">
         <v>259000000.0</v>
       </c>
       <c r="N36">
+        <v>259000000.0</v>
+      </c>
+      <c r="O36">
         <v>251000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>254000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>214000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>159000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>167000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>173000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>43000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="W36">
         <v>32000000.0</v>
       </c>
       <c r="X36">
+        <v>32000000.0</v>
+      </c>
+      <c r="Y36">
         <v>23505000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7943000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>14370000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>8512000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>16785000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>15566000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>12426000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>11203000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>6200000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4372000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>3152000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2738000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2969000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1893000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2856000.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-43134000.0</v>
       </c>
-      <c r="AQ36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:43">
+      <c r="AR36"/>
+    </row>
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>-709000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-662000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-535000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>100000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>325000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-28000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>219000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>323000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>367000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>356000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>413903000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>531066000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>547126000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>-29879000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>93827000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>205646000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>260069000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>98074000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>154020000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>197662000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>195361000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>106639000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>153808000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>199315000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>234191000.0</v>
       </c>
-      <c r="AL37">
-[...2 lines deleted...]
-      <c r="AM37"/>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>259000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>261000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>254000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>214000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>162000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>171000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>181000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>50000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>60000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>39000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>187222000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>28513000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>18545000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>14370000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>14850000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>16785000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>15566000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>12526000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>13098000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>6200000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4372000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>3152000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2738000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2969000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1893000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2856000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38"/>
+    </row>
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>113000000.0</v>
+      </c>
+      <c r="C39">
         <v>1285000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1078000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>166000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1002000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>928000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>778000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>759000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>944000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1079000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>138000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>146000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1394000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1989000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1710000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>867000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>750000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>895000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>752000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>618000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>646000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>524000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>376000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>410787000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>533680000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>330954000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>382066000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>238342000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>223488000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>208061000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>138630000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>133068000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>117739000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>99077000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>75487000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>58872000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>44302000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>48961000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>44859000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>23238000.0</v>
       </c>
-      <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>3654000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:43">
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>92000000.0</v>
+      </c>
+      <c r="C40">
         <v>1086000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>947000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>721000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>638000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>614000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>576000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>506000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>424000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>491000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>425000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>312000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>445000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>581000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>542000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>680000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>607000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>482000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>435000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>364000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>285000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>235000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>206633000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>187803000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>153215000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>150303000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>141081000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>114854000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>90333000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>98955000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>61733000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>48797000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>42538000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>35604000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>32528000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>26777000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>23066000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>20712000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>19575000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1.0</v>
       </c>
-      <c r="AO40"/>
       <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>28165000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:43">
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>77000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>68000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>78000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>84000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>25000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>32000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="U41">
         <v>1000000.0</v>
       </c>
       <c r="V41">
         <v>1000000.0</v>
       </c>
       <c r="W41">
+        <v>1000000.0</v>
+      </c>
+      <c r="X41">
         <v>1411000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1497000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1584000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1696000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844000.0</v>
       </c>
       <c r="AC41">
         <v>1844000.0</v>
       </c>
       <c r="AD41">
         <v>1844000.0</v>
       </c>
       <c r="AE41">
+        <v>1844000.0</v>
+      </c>
+      <c r="AF41">
         <v>8725000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>9072000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>6957000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>7250000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>7093000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>6920000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5337000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2254000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>250972000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>68025000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:43">
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>3476000000.0</v>
+      </c>
+      <c r="C42">
         <v>3479000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3450000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3145000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2747000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2704000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2676000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2106000000.0</v>
       </c>
       <c r="I42">
         <v>2106000000.0</v>
       </c>
       <c r="J42">
+        <v>2106000000.0</v>
+      </c>
+      <c r="K42">
         <v>1887000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1869000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1851000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1597000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1576000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1558000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1544000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1526000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>829000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>795000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>785000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>771000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>755000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>741601000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>721174000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>709536000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>285874000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>280994000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>274210000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>263409000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>157830000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>147916000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>130284000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>193515000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>41603000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>138502000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>35447000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>34145000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>258233000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>250972000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42"/>
+    </row>
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
+      <c r="AF44"/>
+      <c r="AG44">
         <v>24627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98507000.0</v>
       </c>
       <c r="AH44">
         <v>98507000.0</v>
       </c>
       <c r="AI44">
+        <v>98507000.0</v>
+      </c>
+      <c r="AJ44">
         <v>97127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000.0</v>
       </c>
       <c r="AK44">
         <v>117000.0</v>
       </c>
       <c r="AL44">
+        <v>117000.0</v>
+      </c>
+      <c r="AM44">
         <v>258233000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>250972000.0</v>
       </c>
-      <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-      <c r="AQ44">
+      <c r="AQ44"/>
+      <c r="AR44">
         <v>68025000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:43">
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>4663000000.0</v>
+      </c>
+      <c r="C45">
         <v>4567000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4507000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4350000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4275000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4234000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4207000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4253000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4244000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4214000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4212000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4231000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3615000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4326000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3780000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4503000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1262000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1138000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1064630000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>941838000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>871085000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>815226000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>666891000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>552545000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>483847000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>431240000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>296839000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>251942000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>217414000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>176259000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>148681000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>125996000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>106127000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>80974000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>60592000.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45"/>
+    </row>
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>3284000000.0</v>
+      </c>
+      <c r="C46">
         <v>3252000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3257000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3165000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3152000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3173000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3213000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3278000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3333000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3366000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3437000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3524000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3615000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3714000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3780000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4015000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3920000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2331000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1929000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1606000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1262000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1138000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1065000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>941838000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>871085000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>815226000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>666891000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>552545000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>483847000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>431240000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>296839000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>251942000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>217414000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>176259000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>148681000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>125996000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>106127000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>80974000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>60592000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>40407000.0</v>
       </c>
-      <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>16794000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3524000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3615000000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>3780000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4015000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3920000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2331000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1929000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1606000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1262000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1138000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1064630000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>941838000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>871085000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>815226000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>666891000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>552545000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>483847000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>431240000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>296839000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>251942000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>217414000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>176259000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>148681000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>125996000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>106127000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>80974000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>60592000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>16794000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>551000000.0</v>
+      </c>
+      <c r="C48">
         <v>241000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-9000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-866000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1017000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1200000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1416000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1495000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1580000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1598000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1626000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1512000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2294000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2236000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2076000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1270000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-987000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-749000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-489000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-400000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-368000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-390000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-354174000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-290836000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-283751000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-242921000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-183034000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-168829000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-129812000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-103202000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-74653000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-45949000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-29907000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-19942000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-12899000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-7419000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-3039000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-221157000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-175615000.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-62475000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:43">
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-2294000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-2236000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-2076000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1270000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-987000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-749000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-489000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-400000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-368000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-390000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-354174000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-290836000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-283751000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-242921000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-183034000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-168829000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-129812000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-103202000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-74653000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-45949000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-29907000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-19942000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-12899000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-7419000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-3039000.0</v>
       </c>
-      <c r="AL49">
-[...2 lines deleted...]
-      <c r="AM49"/>
+      <c r="AM49">
+        <v>0.0</v>
+      </c>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-    </row>
-    <row r="50" spans="1:43">
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>382000000.0</v>
+      </c>
+      <c r="C50">
         <v>308000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>285000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>393000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>384000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>372000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>376000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>285000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>275000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>469000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>857000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>629000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1360000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1904000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1735000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>788000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1330000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2964000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2205000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>529000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>751000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>191000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>105317000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>181294000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>83470000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>865500000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>617571000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>302437000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>60413000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>450108000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>8148000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>7838000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6664000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>6138000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>5131000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3375000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>178992000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>216559000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1057000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>42302000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:43">
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>5621000000.0</v>
+      </c>
+      <c r="C51">
         <v>5546000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5521000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5748000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6109000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6043000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6046000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6145000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6147000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6437000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6706000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6469000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8371000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8950000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8816000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>8073000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>8575000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6724000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5774000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3919000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3228000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2592000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1870000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1402233000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1212348000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1961372000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1616702000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1166283000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>889321000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1003788000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>633445000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>795890000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>430624000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>421459000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>302392000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>214821000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>178992000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>216559000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>170774000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>90533000.0</v>
       </c>
-      <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>42302000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:43">
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>382000000.0</v>
+      </c>
+      <c r="C52">
         <v>308000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>285000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>536000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>384000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>372000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>376000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>285000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>275000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>469000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>857000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>714000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1363000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1904000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1735000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>788000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1330000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2964000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2205000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>529000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>751000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>191000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>105000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>181294000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>83470000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>865500000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>617571000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>302437000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>60413000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>450108000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>208096000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>357230000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>353751000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>354671000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>253923000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>198458000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>168713000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>191099000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>166370000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>88751000.0</v>
       </c>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>42302000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:43">
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
+        <v>502000000.0</v>
+      </c>
+      <c r="C53">
         <v>492000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486000000.0</v>
       </c>
       <c r="D53">
         <v>486000000.0</v>
       </c>
       <c r="E53">
+        <v>486000000.0</v>
+      </c>
+      <c r="F53">
         <v>466000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>475000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>464000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>463000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>421000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>388000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>366000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>371000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>335000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>312000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>321000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>350000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>401000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>416000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>382000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>312000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>239000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>177000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>131000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>112134000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>116563000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>118923000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>98780000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>75832000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>45192000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>19531000.0</v>
       </c>
-      <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>18471000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>18356000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>18428000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>14443000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>11755000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>10339000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>11488000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>10266000.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>86268000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>2115000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:43">
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-      <c r="AI54">
-[...1 lines deleted...]
-      </c>
+      <c r="AI54"/>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
-      <c r="AM54"/>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
-    </row>
-    <row r="55" spans="1:43">
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>14552000000.0</v>
+      </c>
+      <c r="C55">
         <v>13771000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>13201000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9853000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9366000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8878000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8484000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7368000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7170000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6983000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7071000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7025000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7849000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8646000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>8698000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9621000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>10502000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7585000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7015000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5360000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4581000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3819000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3035000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2732798000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2476806000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2239218000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2057748000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1684321000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1474404000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1338401000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>991013000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1212103000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>881763000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>720734000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>641137000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>495172000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>484883000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>349003000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>335833000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>278230000.0</v>
       </c>
-      <c r="AO55"/>
       <c r="AP55"/>
-      <c r="AQ55">
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>136012000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:43">
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>8006000000.0</v>
+      </c>
+      <c r="C56">
         <v>7197000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6549000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6265000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5673000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5137000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4869000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3765000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3477000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3232000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3321000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3186000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3912000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4616000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4594000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4469000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5491000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5070000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4892000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3690000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3245000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2628000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1923000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1747104000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1571486000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1393584000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1359422000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1097958000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>957542000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>876786000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>662854000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>935365000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>643493000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>541323000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>489718000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>366207000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>376863000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>265173000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>275241000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>237823000.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>43134000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>119218000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:43">
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>2039000000.0</v>
+      </c>
+      <c r="C57">
         <v>1761000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1519000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1548000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1417000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1347000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1338000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1159000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1118000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1274000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1536000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1395000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2179000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2850000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2592000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1878000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2368000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3741000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2890000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1261000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1333000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>696000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>467137000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>548786000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>373263000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1128424000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>864870000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>507453000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>249835000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>630030000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>329511000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>457603000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>438824000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>419756000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>306031000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>244413000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>203837000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>224559000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>196418000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>108617000.0</v>
       </c>
-      <c r="AO57"/>
       <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>70808000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:43">
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>9414000000.0</v>
+      </c>
+      <c r="C58">
         <v>9139000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8998000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6902000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7249000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7105000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7109000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7082000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7055000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7294000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7455000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7227000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9255000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9968000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9751000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9247000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9638000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7533000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6490000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4652000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3811000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3098000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2233028000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1771222000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1503725000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2225992000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1865809000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1373143000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1080587000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1185554000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>763585000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>905335000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>522654000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>493794000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>361593000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>267696000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>219453000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>252273000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>200822000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>351291000.0</v>
       </c>
-      <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>2821000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>70808000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:43">
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-      <c r="AI59">
+      <c r="AI59"/>
+      <c r="AJ59">
         <v>279544000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>227476000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>265430000.0</v>
       </c>
-      <c r="AL59">
-[...2 lines deleted...]
-      <c r="AM59"/>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
-    </row>
-    <row r="60" spans="1:43">
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>4028000000.0</v>
+      </c>
+      <c r="C60">
         <v>3720000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3441000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2279000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1730000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1504000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1260000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>611000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>526000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>289000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>243000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>339000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-697000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-660000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-518000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>274000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>539000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>80000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>306000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>385000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>403000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>365000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>387600000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>430510000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>425955000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>43105000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>98112000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>105532000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>133748000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>54773000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>73408000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>109106000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>163748000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>120301000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>125736000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>28161000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>31239000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>96730000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>135011000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-73061000.0</v>
       </c>
-      <c r="AO60"/>
-      <c r="AP60">
+      <c r="AP60"/>
+      <c r="AQ60">
         <v>-2821000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>65204000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:43">
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-      <c r="AI61">
-[...1 lines deleted...]
-      </c>
+      <c r="AI61"/>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
-      <c r="AM61"/>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
-    </row>
-    <row r="62" spans="1:43">
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9276,1057 +9413,1057 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
         <v>16130000000.0</v>
       </c>
       <c r="C2">
         <v>10962000000.0</v>
       </c>
       <c r="D2">
         <v>9047000000.0</v>
       </c>
       <c r="E2">
         <v>12603000000.0</v>
       </c>
       <c r="F2">
         <v>10988000000.0</v>
       </c>
       <c r="G2">
         <v>4864991000.0</v>
       </c>
       <c r="H2">
         <v>3433482000.0</v>
       </c>
       <c r="I2">
         <v>1758758000.0</v>
       </c>
       <c r="J2">
         <v>790779000.0</v>
       </c>
       <c r="K2">
         <v>345951000.0</v>
       </c>
       <c r="L2">
         <v>129046000.0</v>
       </c>
       <c r="M2">
         <v>42103000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>275000000.0</v>
       </c>
       <c r="C3">
         <v>305000000.0</v>
       </c>
       <c r="D3">
         <v>352000000.0</v>
       </c>
       <c r="E3">
         <v>261000000.0</v>
       </c>
       <c r="F3">
         <v>105000000.0</v>
       </c>
       <c r="G3">
         <v>73791000.0</v>
       </c>
       <c r="H3">
         <v>41265000.0</v>
       </c>
       <c r="I3">
         <v>23539000.0</v>
       </c>
       <c r="J3">
         <v>11568000.0</v>
       </c>
       <c r="K3">
         <v>4658000.0</v>
       </c>
       <c r="L3">
         <v>2800000.0</v>
       </c>
       <c r="M3">
         <v>1705000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5">
         <v>-385000000.0</v>
       </c>
       <c r="C5">
         <v>1051000000.0</v>
       </c>
       <c r="D5">
         <v>807000000.0</v>
       </c>
       <c r="E5">
         <v>-2407000000.0</v>
       </c>
       <c r="F5">
         <v>-110000000.0</v>
       </c>
       <c r="G5">
         <v>-330949000.0</v>
       </c>
       <c r="H5">
         <v>-34053000.0</v>
       </c>
       <c r="I5">
         <v>-36736000.0</v>
       </c>
       <c r="J5">
         <v>-10654000.0</v>
       </c>
       <c r="K5">
         <v>-89525000.0</v>
       </c>
       <c r="L5">
         <v>-2597000.0</v>
       </c>
       <c r="M5">
         <v>-15130000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
         <v>-110000000.0</v>
       </c>
       <c r="C6">
         <v>1356000000.0</v>
       </c>
       <c r="D6">
         <v>1159000000.0</v>
       </c>
       <c r="E6">
         <v>-2146000000.0</v>
       </c>
       <c r="F6">
         <v>-5000000.0</v>
       </c>
       <c r="G6">
         <v>-257158000.0</v>
       </c>
       <c r="H6">
         <v>7212000.0</v>
       </c>
       <c r="I6">
         <v>-13197000.0</v>
       </c>
       <c r="J6">
         <v>914000.0</v>
       </c>
       <c r="K6">
         <v>-84867000.0</v>
       </c>
       <c r="L6">
         <v>203000.0</v>
       </c>
       <c r="M6">
         <v>-13425000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
         <v>4192000000.0</v>
       </c>
       <c r="C9">
         <v>2711000000.0</v>
       </c>
       <c r="D9">
         <v>1724000000.0</v>
       </c>
       <c r="E9">
         <v>1001000000.0</v>
       </c>
       <c r="F9">
         <v>1826000000.0</v>
       </c>
       <c r="G9">
         <v>721574000.0</v>
       </c>
       <c r="H9">
         <v>506414000.0</v>
       </c>
       <c r="I9">
         <v>196709000.0</v>
       </c>
       <c r="J9">
         <v>68091000.0</v>
       </c>
       <c r="K9">
         <v>19197000.0</v>
       </c>
       <c r="L9">
         <v>1346000.0</v>
       </c>
       <c r="M9">
         <v>-424000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
         <v>-890000000.0</v>
       </c>
       <c r="C10">
         <v>400000000.0</v>
       </c>
       <c r="D10">
         <v>175000000.0</v>
       </c>
       <c r="E10">
         <v>-2893000000.0</v>
       </c>
       <c r="F10">
         <v>-286000000.0</v>
       </c>
       <c r="G10">
         <v>-462477000.0</v>
       </c>
       <c r="H10">
         <v>-364639000.0</v>
       </c>
       <c r="I10">
         <v>-254745000.0</v>
       </c>
       <c r="J10">
         <v>-164316000.0</v>
       </c>
       <c r="K10">
         <v>-93112000.0</v>
       </c>
       <c r="L10">
         <v>-36780000.0</v>
       </c>
       <c r="M10">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11">
         <v>-2785000000.0</v>
       </c>
       <c r="C11">
         <v>-4000000.0</v>
       </c>
       <c r="D11">
         <v>25000000.0</v>
       </c>
       <c r="E11">
         <v>1000000.0</v>
       </c>
       <c r="F11">
         <v>1000000.0</v>
       </c>
       <c r="G11">
         <v>-255000.0</v>
       </c>
       <c r="H11">
         <v>-249980000.0</v>
       </c>
       <c r="I11">
         <v>-192991000.0</v>
       </c>
       <c r="J11">
         <v>-146003000.0</v>
       </c>
       <c r="K11">
         <v>3541000.0</v>
       </c>
       <c r="L11">
         <v>-32771000.0</v>
       </c>
       <c r="M11">
         <v>86000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12">
         <v>505000000.0</v>
       </c>
       <c r="C12">
         <v>651000000.0</v>
       </c>
       <c r="D12">
         <v>632000000.0</v>
       </c>
       <c r="E12">
         <v>486000000.0</v>
       </c>
       <c r="F12">
         <v>176000000.0</v>
       </c>
       <c r="G12">
         <v>131527999.0</v>
       </c>
       <c r="H12">
         <v>80606000.0</v>
       </c>
       <c r="I12">
         <v>25018000.0</v>
       </c>
       <c r="J12">
         <v>7659000.0</v>
       </c>
       <c r="K12">
         <v>3587000.0</v>
       </c>
       <c r="L12">
         <v>1412000.0</v>
       </c>
       <c r="M12">
         <v>108000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
         <v>-488000000.0</v>
       </c>
       <c r="C14">
         <v>-194000000.0</v>
       </c>
       <c r="D14">
         <v>300000000.0</v>
       </c>
       <c r="E14">
         <v>1307000000.0</v>
       </c>
       <c r="F14">
         <v>-152000000.0</v>
       </c>
       <c r="G14">
         <v>-291082000.0</v>
       </c>
       <c r="H14">
         <v>-249980000.0</v>
       </c>
       <c r="I14">
         <v>-199269000.0</v>
       </c>
       <c r="J14">
         <v>-101475000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
         <v>1407000000.0</v>
       </c>
       <c r="C15">
         <v>210000000.0</v>
       </c>
       <c r="D15">
         <v>450000000.0</v>
       </c>
       <c r="E15">
         <v>-1587000000.0</v>
       </c>
       <c r="F15">
         <v>-135000000.0</v>
       </c>
       <c r="G15">
         <v>-171140000.0</v>
       </c>
       <c r="H15">
         <v>-114659000.0</v>
       </c>
       <c r="I15">
         <v>-61754000.0</v>
       </c>
       <c r="J15">
         <v>-18313000.0</v>
       </c>
       <c r="K15">
         <v>-93112000.0</v>
       </c>
       <c r="L15">
         <v>-4009000.0</v>
       </c>
       <c r="M15">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-1587000000.0</v>
       </c>
       <c r="F16">
         <v>-135000000.0</v>
       </c>
       <c r="G16">
         <v>-171140000.0</v>
       </c>
       <c r="H16">
         <v>-114659000.0</v>
       </c>
       <c r="I16">
         <v>-61062000.0</v>
       </c>
       <c r="J16">
         <v>-64491000.0</v>
       </c>
       <c r="K16">
         <v>-93112000.0</v>
       </c>
       <c r="L16">
         <v>-4009000.0</v>
       </c>
       <c r="M16">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
         <v>1895000000.0</v>
       </c>
       <c r="C17">
         <v>404000000.0</v>
       </c>
       <c r="D17">
         <v>150000000.0</v>
       </c>
       <c r="E17">
         <v>-2894000000.0</v>
       </c>
       <c r="F17">
         <v>-287000000.0</v>
       </c>
       <c r="G17">
         <v>-462222000.0</v>
       </c>
       <c r="H17">
         <v>-364639000.0</v>
       </c>
       <c r="I17">
         <v>-254745000.0</v>
       </c>
       <c r="J17">
         <v>-164316000.0</v>
       </c>
       <c r="K17">
         <v>-93112000.0</v>
       </c>
       <c r="L17">
         <v>-36780000.0</v>
       </c>
       <c r="M17">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
         <v>-505000000.0</v>
       </c>
       <c r="C18">
         <v>-651000000.0</v>
       </c>
       <c r="D18">
         <v>-632000000.0</v>
       </c>
       <c r="E18">
         <v>-486000000.0</v>
       </c>
       <c r="F18">
         <v>-176000000.0</v>
       </c>
       <c r="G18">
         <v>-131528000.0</v>
       </c>
       <c r="H18">
         <v>-80606000.0</v>
       </c>
       <c r="I18">
         <v>-25018000.0</v>
       </c>
       <c r="J18">
         <v>-7659000.0</v>
       </c>
       <c r="K18">
         <v>-3587000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-70000000.0</v>
       </c>
       <c r="F19">
         <v>-6000000.0</v>
       </c>
       <c r="G19">
         <v>1447000.0</v>
       </c>
       <c r="H19">
         <v>-3730000.0</v>
       </c>
       <c r="I19">
         <v>-1178000.0</v>
       </c>
       <c r="J19">
         <v>-1348000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>847000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
         <v>1881000000.0</v>
       </c>
       <c r="C21">
         <v>1002000000.0</v>
       </c>
       <c r="D21">
         <v>-80000000.0</v>
       </c>
       <c r="E21">
         <v>-1490000000.0</v>
       </c>
       <c r="F21">
         <v>-104000000.0</v>
       </c>
       <c r="G21">
         <v>-332396000.0</v>
       </c>
       <c r="H21">
         <v>-280303000.0</v>
       </c>
       <c r="I21">
         <v>-228549000.0</v>
       </c>
       <c r="J21">
         <v>-155309000.0</v>
       </c>
       <c r="K21">
         <v>-89479000.0</v>
       </c>
       <c r="L21">
         <v>-35332000.0</v>
       </c>
       <c r="M21">
         <v>-15108000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
         <v>18441000000.0</v>
       </c>
       <c r="C23">
         <v>12671000000.0</v>
       </c>
       <c r="D23">
         <v>10851000000.0</v>
       </c>
       <c r="E23">
         <v>15094000000.0</v>
       </c>
       <c r="F23">
         <v>12918000000.0</v>
       </c>
       <c r="G23">
         <v>5918961000.0</v>
       </c>
       <c r="H23">
         <v>4220199000.0</v>
       </c>
       <c r="I23">
         <v>2184016000.0</v>
       </c>
       <c r="J23">
         <v>1014179000.0</v>
       </c>
       <c r="K23">
         <v>454627000.0</v>
       </c>
       <c r="L23">
         <v>165724000.0</v>
       </c>
       <c r="M23">
         <v>56787000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>4206000.0</v>
       </c>
       <c r="J24">
         <v>413000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
         <v>275000000.0</v>
       </c>
       <c r="C25">
         <v>305000000.0</v>
       </c>
       <c r="D25">
         <v>352000000.0</v>
       </c>
       <c r="E25">
         <v>261000000.0</v>
       </c>
       <c r="F25">
         <v>105000000.0</v>
       </c>
       <c r="G25">
         <v>73791000.0</v>
       </c>
       <c r="H25">
         <v>41265000.0</v>
       </c>
       <c r="I25">
         <v>23539000.0</v>
       </c>
       <c r="J25">
         <v>11568000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27">
         <v>363000000.0</v>
       </c>
       <c r="C27">
         <v>229000000.0</v>
       </c>
       <c r="D27">
         <v>228000000.0</v>
       </c>
       <c r="E27">
         <v>490000000.0</v>
       </c>
       <c r="F27">
         <v>479000000.0</v>
       </c>
       <c r="G27">
         <v>567000000.0</v>
       </c>
       <c r="H27">
         <v>204020000.0</v>
       </c>
       <c r="I27">
         <v>111229000.0</v>
       </c>
       <c r="J27">
         <v>55697000.0</v>
       </c>
       <c r="K27">
         <v>26988000.0</v>
       </c>
       <c r="L27">
         <v>10779000.0</v>
       </c>
       <c r="M27">
         <v>4078000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
         <v>1945000000.0</v>
       </c>
       <c r="C28">
         <v>1480000000.0</v>
       </c>
       <c r="D28">
         <v>1378000000.0</v>
       </c>
       <c r="E28">
-        <v>1996000000.0</v>
+        <v>2001000000.0</v>
       </c>
       <c r="F28">
-        <v>1449000000.0</v>
+        <v>1451000000.0</v>
       </c>
       <c r="G28">
         <v>559000000.0</v>
       </c>
       <c r="H28">
         <v>582697000.0</v>
       </c>
       <c r="I28">
         <v>314029000.0</v>
       </c>
       <c r="J28">
         <v>167703000.0</v>
       </c>
       <c r="K28">
         <v>81688000.0</v>
       </c>
       <c r="L28">
         <v>25899000.0</v>
       </c>
       <c r="M28">
         <v>10606000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
         <v>-2785000000.0</v>
       </c>
       <c r="C29">
         <v>-4000000.0</v>
       </c>
       <c r="D29">
         <v>25000000.0</v>
       </c>
       <c r="E29">
         <v>1000000.0</v>
       </c>
       <c r="F29">
         <v>1000000.0</v>
       </c>
       <c r="G29">
         <v>-255000.0</v>
       </c>
       <c r="H29">
         <v>-238000.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
         <v>2311000000.0</v>
       </c>
       <c r="C30">
         <v>1709000000.0</v>
       </c>
       <c r="D30">
         <v>1804000000.0</v>
       </c>
       <c r="E30">
         <v>2491000000.0</v>
       </c>
       <c r="F30">
         <v>1930000000.0</v>
       </c>
       <c r="G30">
         <v>1053970000.0</v>
       </c>
       <c r="H30">
         <v>786717000.0</v>
       </c>
       <c r="I30">
         <v>425258000.0</v>
       </c>
       <c r="J30">
         <v>223400000.0</v>
       </c>
       <c r="K30">
         <v>108676000.0</v>
       </c>
       <c r="L30">
         <v>36678000.0</v>
       </c>
       <c r="M30">
         <v>14684000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31">
         <v>-2771000000.0</v>
       </c>
       <c r="C31">
         <v>-602000000.0</v>
       </c>
       <c r="D31">
         <v>255000000.0</v>
       </c>
       <c r="E31">
         <v>-1403000000.0</v>
       </c>
       <c r="F31">
         <v>-182000000.0</v>
       </c>
       <c r="G31">
         <v>-130081000.0</v>
       </c>
       <c r="H31">
         <v>-84336000.0</v>
       </c>
       <c r="I31">
         <v>-26196000.0</v>
       </c>
       <c r="J31">
         <v>-9007000.0</v>
       </c>
       <c r="K31">
         <v>-3633000.0</v>
       </c>
       <c r="L31">
         <v>-1448000.0</v>
       </c>
       <c r="M31">
         <v>-130000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
         <v>20322000000.0</v>
       </c>
       <c r="C32">
         <v>13673000000.0</v>
       </c>
       <c r="D32">
         <v>10771000000.0</v>
       </c>
       <c r="E32">
         <v>13604000000.0</v>
       </c>
       <c r="F32">
         <v>12814000000.0</v>
       </c>
       <c r="G32">
         <v>5586565000.0</v>
       </c>
       <c r="H32">
         <v>3939896000.0</v>
       </c>
       <c r="I32">
         <v>1955467000.0</v>
       </c>
@@ -10342,3862 +10479,3938 @@
       <c r="M32">
         <v>41679000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT32"/>
+  <dimension ref="A1:AU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="AS1" t="s">
         <v>137</v>
       </c>
       <c r="AT1" t="s">
         <v>138</v>
       </c>
-    </row>
-    <row r="2" spans="1:46">
+      <c r="AU1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>5992000000.0</v>
+      </c>
+      <c r="C2">
         <v>5161000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4552000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4499000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3813000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3345000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2825000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2888000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2736000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2513000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2065000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2336000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2469000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2353000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2720000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3099000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3549000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3199000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3268000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2984000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2784000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1929000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1603857000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1280000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>968128000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>959794000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>974401000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>957311000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>848428000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>666702000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>535542000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>484054000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>431508000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>330793000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>246985000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>208063000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>195910000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>151388000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>104390000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>92078000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>80489000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>68994000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>41454000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>35438000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>28193000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>23461000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:46">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>69000000.0</v>
       </c>
       <c r="C3">
         <v>69000000.0</v>
       </c>
       <c r="D3">
+        <v>69000000.0</v>
+      </c>
+      <c r="E3">
         <v>65000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>68000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>73000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>74000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>73000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="K3">
         <v>82000000.0</v>
       </c>
       <c r="L3">
+        <v>82000000.0</v>
+      </c>
+      <c r="M3">
         <v>87000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>90000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>93000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>82000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>78000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>65000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>37000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>32000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>28000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>24000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>22000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>21715000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>17629000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15811000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>13760000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10675000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8887000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7943000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7238000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6439000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5257000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4605000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3822000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3100000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2584000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2061000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1638000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1196000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>958000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>866000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>897000.0</v>
       </c>
-      <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5">
+        <v>680000000.0</v>
+      </c>
+      <c r="C5">
         <v>540000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1734000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>384000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>451000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>514000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304000000.0</v>
       </c>
       <c r="H5">
         <v>304000000.0</v>
       </c>
       <c r="I5">
+        <v>304000000.0</v>
+      </c>
+      <c r="J5">
         <v>222000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>221000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-37000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>923000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>50000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-129000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1288000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-355000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-322000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-196000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-126000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-20000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>65000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-52000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-92237000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-21153000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-31025000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-101087000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-18027000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7295000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-12901000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-74741000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-58770000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-47085000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-49131000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-44983000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-38931000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-36363000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-36380000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-34338000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-21260000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-17312000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-16615000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-12642000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>749000000.0</v>
+      </c>
+      <c r="C6">
         <v>609000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1665000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>449000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>519000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>587000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>378000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>377000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>298000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>303000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>45000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1010000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>140000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-36000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1206000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-277000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-257000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-159000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-94000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>8000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>89000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-30000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-70522000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3524000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-15214000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-87327000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7352000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1592000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4958000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-67503000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-52331000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-41828000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-44526000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-41161000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-35831000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-33779000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-34319000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-32700000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-20064000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-16354000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-15749000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-11745000.0</v>
       </c>
-      <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9">
+        <v>1384000000.0</v>
+      </c>
+      <c r="C9">
         <v>1271000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1051000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1148000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1027000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>887000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>722000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>767000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>674000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>548000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>359000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>437000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>499000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>253000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>117000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>287000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>335000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>298000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>485000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>496000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>552000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>316000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>222549000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>264000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>150206000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>138422000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>129187000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>137543000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>137793000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>88532000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>49296000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>50867000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>43778000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>29629000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>18068000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>17316000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13455000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7685000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2437000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6766000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6037000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3957000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1060000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10">
+        <v>579000000.0</v>
+      </c>
+      <c r="C10">
         <v>441000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1832000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>259000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>308000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>375000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>156000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>147000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>49000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>48000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-202000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>770000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-105000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-288000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1441000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-508000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-438000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-506000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-181000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-68000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>45000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-82000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-154712000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-18000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-106564000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-183557000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-125740000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-92244000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-64059000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-82596000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-86404000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-64419000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-51250000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-52672000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-47238000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-39769000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-38870000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-38439000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-35694000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-21985000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-18108000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-17325000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-13091000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:46">
+      <c r="AU10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11">
+        <v>66000000.0</v>
+      </c>
+      <c r="C11">
         <v>36000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2783000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-4000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>125000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>29000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-47000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>153000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-225000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-246000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-36000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>23000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-46000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-93000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>76000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-238000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-123670000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-105257000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-53227000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-37449000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-54047000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-57700000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-48377000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-41285000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-45629000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-86286000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-35389000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-24328000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1841000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1286000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>694000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>791000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>770000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3495000.0</v>
       </c>
-      <c r="AR11">
-[...1 lines deleted...]
-      </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12">
+        <v>101000000.0</v>
+      </c>
+      <c r="C12">
         <v>99000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>98000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>125000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>143000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>139000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>148000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000000.0</v>
       </c>
       <c r="J12">
         <v>173000000.0</v>
       </c>
       <c r="K12">
+        <v>173000000.0</v>
+      </c>
+      <c r="L12">
         <v>165000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>153000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>155000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000000.0</v>
       </c>
       <c r="P12">
         <v>153000000.0</v>
       </c>
       <c r="Q12">
+        <v>153000000.0</v>
+      </c>
+      <c r="R12">
         <v>116000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>64000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>55000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>48000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>43000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>30000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>62475000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>20276000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19915000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>28862000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>24653000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20990000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>19315000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15648000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11663000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5649000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4165000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3541000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2255000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>838000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2507000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2059000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1356000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>725000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>796000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>710000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>394000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>310000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>439000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>269000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:46">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
+        <v>-203000000.0</v>
+      </c>
+      <c r="C14">
         <v>-155000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-94000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-112000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-125000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-157000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-80000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-63000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-30000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-21000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>86000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>41000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>47000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-126000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>635000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>225000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-201000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-246000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-93000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-36000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>23000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-46000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-91281000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-10635000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-65496000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-123670000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>93827000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-62156000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-43736000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-59481000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>154020000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-48377000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>41285000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-45629000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-45507000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-35389000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-24328000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>234191000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>153808000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>153808000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15">
-        <v>405000000.0</v>
+        <v>310000000.0</v>
       </c>
       <c r="C15">
+        <v>250000000.0</v>
+      </c>
+      <c r="D15">
         <v>857000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>151000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>183000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>216000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>79000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>85000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>28000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-114000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>782000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-58000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-160000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-806000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-283000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-238000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-260000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-89000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-32000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>22000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-36000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-63338000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-40830000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-59887000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-41133000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-39017000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-26610000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-28549000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-22426000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-16042000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-9965000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-7043000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-5480000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-4380000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-4276000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-38439000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-35694000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-21985000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-18108000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-17325000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-16586000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>782000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-58000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-160000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-806000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-283000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-238000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-260000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-89000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-32000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-36000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-63338000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-7085000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-40830000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-59887000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-20483000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-39017000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-26610000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-23115000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-28960000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-17272000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-11340000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-9768000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-60369000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-4380000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-14542000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-4190000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-93112000.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
       <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-36780000.0</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17">
+        <v>513000000.0</v>
+      </c>
+      <c r="C17">
         <v>405000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>951000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>263000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>308000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>373000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>159000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>148000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>48000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>49000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-200000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>741000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-105000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-286000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1441000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-508000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-439000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-506000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-182000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-68000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>45000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-82000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-154619000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-17720000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-106326000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-183557000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-125740000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-92244000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-64059000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-82596000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-86404000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-64419000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-51250000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-52672000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-125840000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-39769000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-38870000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-38439000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-93112000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-36780000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>-101000000.0</v>
+      </c>
+      <c r="C18">
         <v>-99000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-98000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-125000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-143000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-139000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-148000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-173000000.0</v>
       </c>
       <c r="J18">
         <v>-173000000.0</v>
       </c>
       <c r="K18">
+        <v>-173000000.0</v>
+      </c>
+      <c r="L18">
         <v>-165000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-153000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-155000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-153000000.0</v>
       </c>
       <c r="P18">
         <v>-153000000.0</v>
       </c>
       <c r="Q18">
+        <v>-153000000.0</v>
+      </c>
+      <c r="R18">
         <v>-116000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-64000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-55000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-48000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-43000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-30000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-62475000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-20276000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19915000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-28862000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-24653000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-20990000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-19315000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-15648000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-    </row>
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>3000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-58000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>3000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-13000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-22000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>6000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>7000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>6573000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>9201000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>3079000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-17406000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-827000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-694000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-239000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-308000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-468000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-179000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-671000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-391000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>847000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>680000000.0</v>
+      </c>
+      <c r="C21">
         <v>581000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>424000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>552000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>513000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>394000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>269000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>338000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>260000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>135000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-37000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>49000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>42000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-131000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-439000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-297000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-325000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-429000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-104000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-23000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>82000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-59000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-98810000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-89728000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-137289000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-99116000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-70427000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-44050000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-66709000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-74518000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-58462000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-46617000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-48952000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-44915000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-38260000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-35972000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-36162000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-34268000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-21229000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-17307000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-16675000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-12642000.0</v>
       </c>
-      <c r="AR21">
-[...1 lines deleted...]
-      </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:46">
+      <c r="AU21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:46">
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
+        <v>6696000000.0</v>
+      </c>
+      <c r="C23">
         <v>5851000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5179000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5095000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4327000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3838000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3278000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3317000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3150000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2926000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2461000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2724000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2926000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2737000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3276000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3683000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4209000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3926000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3857000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3503000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3254000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2304000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1925216000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1551000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1208062000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1235505000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1202704000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1165281000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1030271000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>821943000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>659356000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>593383000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>521903000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>409374000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>309968000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>263639000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>245337000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>195235000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>141095000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>120073000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>103833000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>89626000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>55211000.0</v>
       </c>
-      <c r="AR23">
-[...1 lines deleted...]
-      </c>
       <c r="AS23">
         <v>0.0</v>
       </c>
       <c r="AT23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:46">
+      <c r="AU23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>1230000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1375000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1345000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
         <v>69000000.0</v>
       </c>
       <c r="C25">
         <v>69000000.0</v>
       </c>
       <c r="D25">
+        <v>69000000.0</v>
+      </c>
+      <c r="E25">
         <v>65000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>68000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>73000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>74000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>73000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="K25">
         <v>82000000.0</v>
       </c>
       <c r="L25">
+        <v>82000000.0</v>
+      </c>
+      <c r="M25">
         <v>87000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>90000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>93000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>82000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>78000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>64000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>37000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>33000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>22000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>21715000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18636000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>17629000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15811000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13760000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10675000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8887000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7943000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7238000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6439000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5257000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4605000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3822000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3101000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2584000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2061000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1638000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1196000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>958000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>866000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-    </row>
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27">
+        <v>121000000.0</v>
+      </c>
+      <c r="C27">
         <v>118000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>105000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>102000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>84000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>72000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>64000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>56000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>55000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>54000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>59000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>56000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>86000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>56000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>87000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>174000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>202000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>155000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>134000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>166000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>119000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>100000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>84167000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>65000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>62330000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>74788000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>58867000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>55264000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>50367000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>39522000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>31970000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>27467000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>26782000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>25009000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>16398000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>15475000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>12385000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>11439000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>9060000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>6677000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5591000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5660000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3732000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
+        <v>583000000.0</v>
+      </c>
+      <c r="C28">
         <v>572000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>522000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>493000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>467000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>463000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>265000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>413000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>400000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>402000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>197000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>377000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>366000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>412000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>292000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>482000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>519000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>572000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>455000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>380000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>351000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>297000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>258507000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>206000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>177604000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>200923000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>182796000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>152706000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>131476000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>115719000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>98682000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>82741000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>70011000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>59218000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>51407000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>43801000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>40226000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>35069000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>27645000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>21318000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17753000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14972000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9970000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9218000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7621000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6637000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>66000000.0</v>
+      </c>
+      <c r="C29">
         <v>36000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2783000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4000000.0</v>
       </c>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
       <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>2000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>29000000.0</v>
       </c>
-      <c r="M29">
-[...1 lines deleted...]
-      </c>
       <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
         <v>-2000000.0</v>
       </c>
-      <c r="O29">
-[...1 lines deleted...]
-      </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
         <v>1000000.0</v>
       </c>
-      <c r="R29">
-[...1 lines deleted...]
-      </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>1000000.0</v>
       </c>
-      <c r="T29">
-[...1 lines deleted...]
-      </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>-93000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>76000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-238000.0</v>
       </c>
-      <c r="Z29">
-[...1 lines deleted...]
-      </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
-      <c r="AE29"/>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
-    </row>
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
+        <v>704000000.0</v>
+      </c>
+      <c r="C30">
         <v>690000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>627000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>596000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>514000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>493000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>453000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>429000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>414000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>413000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>396000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>388000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>457000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>384000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>556000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>584000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>660000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>727000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>589000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>519000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>470000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>375000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>321359000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>271000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>239934000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>275711000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>228303000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>207970000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>181843000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>155241000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>123814000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>109329000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>90395000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>78581000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>62983000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>55576000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>49427000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>43847000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>36705000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>27995000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>23344000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>20632000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>13757000.0</v>
       </c>
-      <c r="AR30">
-[...1 lines deleted...]
-      </c>
       <c r="AS30">
         <v>0.0</v>
       </c>
       <c r="AT30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:46">
+      <c r="AU30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B31">
+        <v>-101000000.0</v>
+      </c>
+      <c r="C31">
         <v>-140000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2256000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-293000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-205000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-19000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-113000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-191000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-211000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-87000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-165000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>721000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-147000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-157000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1002000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-211000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77000000.0</v>
       </c>
       <c r="S31">
         <v>-77000000.0</v>
       </c>
       <c r="T31">
+        <v>-77000000.0</v>
+      </c>
+      <c r="U31">
         <v>-45000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-37000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-23000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-55902000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-16836000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-46268000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-26624000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-21817000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-20009000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-15887000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-11886000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5957000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4633000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3720000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2323000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1509000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2898000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2277000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1426000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-756000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-801000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-650000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-449000.0</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:46">
+      <c r="AU31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32">
+        <v>7376000000.0</v>
+      </c>
+      <c r="C32">
         <v>6432000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5603000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5647000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4840000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4232000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3547000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3655000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3410000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3061000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2424000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2773000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2968000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2606000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2837000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3386000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3884000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3497000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3753000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3480000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3336000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2245000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1826406000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1544000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1118334000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1098216000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1103588000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1094854000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>986221000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>755234000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>584838000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>534921000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>475286000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>360422000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>265053000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>225379000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>209365000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>159073000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>106827000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>98844000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>86526000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>72951000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>42514000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>35668000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>28607000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>23603000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -14244,1097 +14457,1097 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>1760000000.0</v>
       </c>
       <c r="C2">
         <v>594000000.0</v>
       </c>
       <c r="D2">
         <v>628000000.0</v>
       </c>
       <c r="E2">
         <v>636000000.0</v>
       </c>
       <c r="F2">
         <v>329000000.0</v>
       </c>
       <c r="G2">
         <v>118459000.0</v>
       </c>
       <c r="H2">
         <v>88709000.0</v>
       </c>
       <c r="I2">
         <v>187123000.0</v>
       </c>
       <c r="J2">
         <v>39184000.0</v>
       </c>
       <c r="K2">
         <v>43134000.0</v>
       </c>
       <c r="L2">
         <v>6929000.0</v>
       </c>
       <c r="M2">
         <v>1244000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>147000000</v>
       </c>
       <c r="C3">
         <v>91000000</v>
       </c>
       <c r="D3">
         <v>87000000</v>
       </c>
       <c r="E3">
         <v>512000000</v>
       </c>
       <c r="F3">
         <v>557000000</v>
       </c>
       <c r="G3">
         <v>360000000</v>
       </c>
       <c r="H3">
         <v>230538000</v>
       </c>
       <c r="I3">
         <v>143668000</v>
       </c>
       <c r="J3">
         <v>78490000</v>
       </c>
       <c r="K3">
         <v>39539000</v>
       </c>
       <c r="L3">
         <v>13950000</v>
       </c>
       <c r="M3">
         <v>3768000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-8000000.0</v>
       </c>
       <c r="F4">
         <v>307000000.0</v>
       </c>
       <c r="G4">
         <v>210652000.0</v>
       </c>
       <c r="H4">
         <v>29750000.0</v>
       </c>
       <c r="I4">
         <v>-98414000.0</v>
       </c>
       <c r="J4">
         <v>133496000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>379000000.0</v>
       </c>
       <c r="F5">
         <v>467000000.0</v>
       </c>
       <c r="G5">
         <v>236939000.0</v>
       </c>
       <c r="H5">
         <v>34566000.0</v>
       </c>
       <c r="I5">
         <v>77751000.0</v>
       </c>
       <c r="J5">
         <v>20930000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>669000000.0</v>
       </c>
       <c r="C6">
         <v>1166000000.0</v>
       </c>
       <c r="D6">
         <v>-34000000.0</v>
       </c>
       <c r="E6">
         <v>-8000000.0</v>
       </c>
       <c r="F6">
         <v>307000000.0</v>
       </c>
       <c r="G6">
         <v>210652000.0</v>
       </c>
       <c r="H6">
         <v>29750000.0</v>
       </c>
       <c r="I6">
         <v>-98414000.0</v>
       </c>
       <c r="J6">
         <v>133496000.0</v>
       </c>
       <c r="K6">
         <v>-3950000.0</v>
       </c>
       <c r="L6">
         <v>36205000.0</v>
       </c>
       <c r="M6">
         <v>5685000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
         <v>-480000000.0</v>
       </c>
       <c r="C7">
         <v>-177000000.0</v>
       </c>
       <c r="D7">
         <v>564000000.0</v>
       </c>
       <c r="E7">
         <v>1393000000.0</v>
       </c>
       <c r="F7">
         <v>-2082000000.0</v>
       </c>
       <c r="G7">
         <v>-232936000.0</v>
       </c>
       <c r="H7">
         <v>-291460000.0</v>
       </c>
       <c r="I7">
         <v>-146832000.0</v>
       </c>
       <c r="J7">
         <v>-33181000.0</v>
       </c>
       <c r="K7">
         <v>-129747000.0</v>
       </c>
       <c r="L7">
         <v>-19609000.0</v>
       </c>
       <c r="M7">
         <v>-16381000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>145000000.0</v>
       </c>
       <c r="F8">
         <v>-148000000.0</v>
       </c>
       <c r="G8">
         <v>-42995000.0</v>
       </c>
       <c r="H8">
         <v>-9741000.0</v>
       </c>
       <c r="I8">
         <v>368233000.0</v>
       </c>
       <c r="J8">
         <v>-8715000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
         <v>49000000.0</v>
       </c>
       <c r="C9">
         <v>-47000000.0</v>
       </c>
       <c r="D9">
         <v>-22000000.0</v>
       </c>
       <c r="E9">
         <v>145000000.0</v>
       </c>
       <c r="F9">
         <v>-148000000.0</v>
       </c>
       <c r="G9">
         <v>-42995000.0</v>
       </c>
       <c r="H9">
         <v>-9741000.0</v>
       </c>
       <c r="I9">
         <v>-19212000.0</v>
       </c>
       <c r="J9">
         <v>-8715000.0</v>
       </c>
       <c r="K9">
         <v>-3492000.0</v>
       </c>
       <c r="L9">
         <v>-2711000.0</v>
       </c>
       <c r="M9">
         <v>-450000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
         <v>-734000000.0</v>
       </c>
       <c r="C10">
         <v>-455000000.0</v>
       </c>
       <c r="D10">
         <v>711000000.0</v>
       </c>
       <c r="E10">
         <v>1354000000.0</v>
       </c>
       <c r="F10">
         <v>-2086000000.0</v>
       </c>
       <c r="G10">
         <v>-263321000.0</v>
       </c>
       <c r="H10">
         <v>-344861000.0</v>
       </c>
       <c r="I10">
         <v>-183068000.0</v>
       </c>
       <c r="J10">
         <v>-40839000.0</v>
       </c>
       <c r="K10">
         <v>-117468000.0</v>
       </c>
       <c r="L10">
         <v>-41667000.0</v>
       </c>
       <c r="M10">
         <v>-17387000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-13000000.0</v>
       </c>
       <c r="F11">
         <v>247000000.0</v>
       </c>
       <c r="G11">
         <v>-397000.0</v>
       </c>
       <c r="H11">
         <v>-418000.0</v>
       </c>
       <c r="I11">
         <v>1236000.0</v>
       </c>
       <c r="J11">
         <v>16904000.0</v>
       </c>
       <c r="K11">
         <v>-1630000.0</v>
       </c>
       <c r="L11">
         <v>25558000.0</v>
       </c>
       <c r="M11">
         <v>1625000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-295000000.0</v>
       </c>
       <c r="F12">
         <v>-493000000.0</v>
       </c>
       <c r="G12">
         <v>-76416000.0</v>
       </c>
       <c r="H12">
         <v>-72041000.0</v>
       </c>
       <c r="I12">
         <v>348838000.0</v>
       </c>
       <c r="J12">
         <v>-117116000.0</v>
       </c>
       <c r="K12">
         <v>-22024000.0</v>
       </c>
       <c r="L12">
         <v>81000.0</v>
       </c>
       <c r="M12">
         <v>-247000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-60000000.0</v>
       </c>
       <c r="F13">
         <v>-95000000.0</v>
       </c>
       <c r="G13">
         <v>-20799000.0</v>
       </c>
       <c r="H13">
         <v>-34770000.0</v>
       </c>
       <c r="I13">
         <v>-13102000.0</v>
       </c>
       <c r="J13">
         <v>-531000.0</v>
       </c>
       <c r="K13">
         <v>-7157000.0</v>
       </c>
       <c r="L13">
         <v>-789000.0</v>
       </c>
       <c r="M13">
         <v>-169000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
         <v>275000000.0</v>
       </c>
       <c r="C14">
         <v>305000000.0</v>
       </c>
       <c r="D14">
         <v>352000000.0</v>
       </c>
       <c r="E14">
         <v>261000000.0</v>
       </c>
       <c r="F14">
         <v>105000000.0</v>
       </c>
       <c r="G14">
         <v>73791000.0</v>
       </c>
       <c r="H14">
         <v>41265000.0</v>
       </c>
       <c r="I14">
         <v>23539000.0</v>
       </c>
       <c r="J14">
         <v>11568000.0</v>
       </c>
       <c r="K14">
         <v>4658000.0</v>
       </c>
       <c r="L14">
         <v>2800000.0</v>
       </c>
       <c r="M14">
         <v>1705000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>6844000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>23000000.0</v>
       </c>
       <c r="H15">
         <v>6000000.0</v>
       </c>
       <c r="I15">
         <v>4619000.0</v>
       </c>
       <c r="J15">
         <v>4619000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>33533000.0</v>
       </c>
       <c r="M15">
         <v>33533000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
         <v>2429000000.0</v>
       </c>
       <c r="C16">
         <v>1760000000.0</v>
       </c>
       <c r="D16">
         <v>594000000.0</v>
       </c>
       <c r="E16">
         <v>628000000.0</v>
       </c>
       <c r="F16">
         <v>636000000.0</v>
       </c>
       <c r="G16">
         <v>329111000.0</v>
       </c>
       <c r="H16">
         <v>118459000.0</v>
       </c>
       <c r="I16">
         <v>88709000.0</v>
       </c>
       <c r="J16">
         <v>172680000.0</v>
       </c>
       <c r="K16">
         <v>39184000.0</v>
       </c>
       <c r="L16">
         <v>43134000.0</v>
       </c>
       <c r="M16">
         <v>6929000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>889000000.0</v>
       </c>
       <c r="C18">
         <v>827000000.0</v>
       </c>
       <c r="D18">
         <v>716000000.0</v>
       </c>
       <c r="E18">
         <v>-1836000000.0</v>
       </c>
       <c r="F18">
         <v>-3151000000.0</v>
       </c>
       <c r="G18">
         <v>-968412000.0</v>
       </c>
       <c r="H18">
         <v>-987672000.0</v>
       </c>
       <c r="I18">
         <v>-558008000.0</v>
       </c>
       <c r="J18">
         <v>-278414000.0</v>
       </c>
       <c r="K18">
         <v>-279764000.0</v>
       </c>
       <c r="L18">
         <v>-67458000.0</v>
       </c>
       <c r="M18">
         <v>-33929000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-13000000.0</v>
       </c>
       <c r="D19">
         <v>7000000.0</v>
       </c>
       <c r="E19">
         <v>-2583000000.0</v>
       </c>
       <c r="F19">
         <v>-126000000.0</v>
       </c>
       <c r="G19">
         <v>-345926000.0</v>
       </c>
       <c r="H19">
         <v>-227739000.0</v>
       </c>
       <c r="I19">
         <v>-150338000.0</v>
       </c>
       <c r="J19">
         <v>-82667000.0</v>
       </c>
       <c r="K19">
         <v>-47690000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20">
         <v>536000000.0</v>
       </c>
       <c r="C20">
         <v>1264000000.0</v>
       </c>
       <c r="D20">
         <v>453000000.0</v>
       </c>
       <c r="E20">
         <v>1227000000.0</v>
       </c>
       <c r="F20">
         <v>-60000.0</v>
       </c>
       <c r="G20">
         <v>1058940000.0</v>
       </c>
       <c r="H20">
         <v>297611000.0</v>
       </c>
       <c r="I20">
         <v>172287000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
         <v>-653000000.0</v>
       </c>
       <c r="C21">
         <v>-987000000.0</v>
       </c>
       <c r="D21">
         <v>-1237000000.0</v>
       </c>
       <c r="E21">
         <v>2676000000.0</v>
       </c>
       <c r="F21">
         <v>3590000000.0</v>
       </c>
       <c r="G21">
         <v>123776000.0</v>
       </c>
       <c r="H21">
         <v>721146000.0</v>
       </c>
       <c r="I21">
         <v>300322000.0</v>
       </c>
       <c r="J21">
         <v>113918000.0</v>
       </c>
       <c r="K21">
         <v>122727000.0</v>
       </c>
       <c r="L21">
         <v>74931000.0</v>
       </c>
       <c r="M21">
         <v>17371000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
         <v>1895000000.0</v>
       </c>
       <c r="C22">
         <v>404000000.0</v>
       </c>
       <c r="D22">
         <v>150000000.0</v>
       </c>
       <c r="E22">
         <v>-2894000000.0</v>
       </c>
       <c r="F22">
         <v>-287000000.0</v>
       </c>
       <c r="G22">
         <v>-462222000.0</v>
       </c>
       <c r="H22">
         <v>-364639000.0</v>
       </c>
       <c r="I22">
         <v>-254745000.0</v>
       </c>
       <c r="J22">
         <v>-164316000.0</v>
       </c>
       <c r="K22">
         <v>-93112000.0</v>
       </c>
       <c r="L22">
         <v>-36780000.0</v>
       </c>
       <c r="M22">
         <v>-15238000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>-51000000.0</v>
       </c>
       <c r="C23">
         <v>-16000000.0</v>
       </c>
       <c r="D23">
         <v>-84000000.0</v>
       </c>
       <c r="E23">
         <v>-79000000.0</v>
       </c>
       <c r="F23">
         <v>-22000000.0</v>
       </c>
       <c r="G23">
         <v>-47010000.0</v>
       </c>
       <c r="H23">
         <v>-15377000.0</v>
       </c>
       <c r="I23">
         <v>-13116000.0</v>
       </c>
       <c r="J23">
         <v>95971000.0</v>
       </c>
       <c r="K23">
         <v>161636000.0</v>
       </c>
       <c r="L23">
         <v>64850000.0</v>
       </c>
       <c r="M23">
         <v>22243000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
         <v>77000000.0</v>
       </c>
       <c r="C24">
         <v>78000000.0</v>
       </c>
       <c r="D24">
         <v>125000000.0</v>
       </c>
       <c r="E24">
         <v>125000000.0</v>
       </c>
       <c r="F24">
         <v>56000000.0</v>
       </c>
       <c r="G24">
         <v>199000.0</v>
       </c>
       <c r="H24">
         <v>2799000.0</v>
       </c>
       <c r="I24">
         <v>-6670000.0</v>
       </c>
       <c r="J24">
         <v>-4177000.0</v>
       </c>
       <c r="K24">
         <v>-8151000.0</v>
       </c>
       <c r="L24">
         <v>-2115000.0</v>
       </c>
       <c r="M24">
         <v>-2115000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>2034000000.0</v>
       </c>
       <c r="C25">
         <v>295000000.0</v>
       </c>
       <c r="D25">
         <v>-336000000.0</v>
       </c>
       <c r="E25">
         <v>-153000000.0</v>
       </c>
       <c r="F25">
         <v>-415000000.0</v>
       </c>
       <c r="G25">
         <v>-72820000.0</v>
       </c>
       <c r="H25">
         <v>-189963000.0</v>
       </c>
       <c r="I25">
         <v>-62889000.0</v>
       </c>
       <c r="J25">
         <v>-21939000.0</v>
       </c>
       <c r="K25">
         <v>-36942000.0</v>
       </c>
       <c r="L25">
         <v>-80070000.0</v>
       </c>
       <c r="M25">
         <v>-247000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
         <v>64000000.0</v>
       </c>
       <c r="C26">
         <v>-115000000.0</v>
       </c>
       <c r="D26">
         <v>-3000000.0</v>
       </c>
       <c r="E26">
         <v>-8000000.0</v>
       </c>
       <c r="F26">
         <v>-40000000.0</v>
       </c>
       <c r="G26">
         <v>-23000000.0</v>
       </c>
       <c r="H26">
         <v>-6000000.0</v>
       </c>
       <c r="I26">
         <v>-2509000.0</v>
       </c>
       <c r="J26">
         <v>-704000.0</v>
       </c>
       <c r="K26">
         <v>-398000.0</v>
       </c>
       <c r="L26">
         <v>65000000.0</v>
       </c>
       <c r="M26">
         <v>22243000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
         <v>96000000.0</v>
       </c>
       <c r="C27">
         <v>91000000.0</v>
       </c>
       <c r="D27">
         <v>73000000.0</v>
       </c>
       <c r="E27">
         <v>69000000.0</v>
       </c>
       <c r="F27">
         <v>39000000.0</v>
       </c>
       <c r="G27">
         <v>25000000.0</v>
       </c>
       <c r="H27">
         <v>33063000.0</v>
       </c>
       <c r="I27">
         <v>24095000.0</v>
       </c>
       <c r="J27">
         <v>5611000.0</v>
       </c>
       <c r="K27">
         <v>555000.0</v>
       </c>
       <c r="L27">
         <v>490000.0</v>
       </c>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>-137000000.0</v>
       </c>
       <c r="C28">
         <v>261000000.0</v>
       </c>
       <c r="D28">
         <v>-868000000.0</v>
       </c>
       <c r="E28">
         <v>3899000000.0</v>
       </c>
       <c r="F28">
         <v>3528000000.0</v>
       </c>
       <c r="G28">
         <v>1164990000.0</v>
       </c>
       <c r="H28">
         <v>1014623000.0</v>
       </c>
       <c r="I28">
         <v>466264000.0</v>
       </c>
       <c r="J28">
         <v>416087000.0</v>
       </c>
       <c r="K28">
         <v>283965000.0</v>
       </c>
       <c r="L28">
         <v>105778000.0</v>
       </c>
       <c r="M28">
         <v>39614000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>1036000000.0</v>
       </c>
       <c r="C29">
         <v>918000000.0</v>
       </c>
       <c r="D29">
         <v>803000000.0</v>
       </c>
       <c r="E29">
         <v>-1324000000.0</v>
       </c>
       <c r="F29">
         <v>-2594000000.0</v>
       </c>
       <c r="G29">
         <v>-608412000.0</v>
       </c>
       <c r="H29">
         <v>-757134000.0</v>
       </c>
       <c r="I29">
         <v>-414340000.0</v>
       </c>
       <c r="J29">
         <v>-199924000.0</v>
       </c>
       <c r="K29">
         <v>-240225000.0</v>
       </c>
       <c r="L29">
         <v>-53508000.0</v>
       </c>
       <c r="M29">
         <v>-30161000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>-230000000.0</v>
       </c>
       <c r="C30">
         <v>-13000000.0</v>
       </c>
       <c r="D30">
         <v>31000000.0</v>
       </c>
       <c r="E30">
         <v>-2583000000.0</v>
       </c>
       <c r="F30">
         <v>-627000000.0</v>
       </c>
       <c r="G30">
         <v>-345926000.0</v>
       </c>
       <c r="H30">
         <v>-227739000.0</v>
       </c>
       <c r="I30">
         <v>-150338000.0</v>
       </c>
@@ -15350,3530 +15563,3600 @@
       <c r="M30">
         <v>-3768000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>2512000000.0</v>
+      </c>
+      <c r="C2">
         <v>2429000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2221000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1930000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1904000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1760000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>932000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>607000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>327000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>594000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>616000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>677000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>694000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>628000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>477000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1197000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>542000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>636000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>404000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>310000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>415000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>329000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>196323000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>366286000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>145035000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>118459000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>108474000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>42396000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>107055000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>88709000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>458265000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>217548000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>139925000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>187123000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>103454000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>144433000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>8307000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>39184000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>80354000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>60089000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12366000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>43134000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>53859000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>51000000</v>
       </c>
       <c r="C3">
         <v>51000000</v>
       </c>
       <c r="D3">
+        <v>51000000</v>
+      </c>
+      <c r="E3">
         <v>38000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>31000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>22000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000</v>
       </c>
       <c r="K3">
         <v>18000000</v>
       </c>
       <c r="L3">
+        <v>18000000</v>
+      </c>
+      <c r="M3">
         <v>19000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>32000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>61000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>90000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>141000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>220000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>167000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>196000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>112000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>82000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>90000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>99000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>81000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>90000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>79158000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>63243000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>44938000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>43199000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>36440000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>33803000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>45414000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>28011000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>19082000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>16832000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>24020000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>18556000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>18518000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8330000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5870000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6821000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6375000</v>
       </c>
     </row>
-    <row r="4" spans="1:43">
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-17000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>66000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>151000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-720000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>655000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-94000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>232000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>94000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-105000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>86000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>132788000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-169963000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>221251000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>26576000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>9985000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>66078000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-64659000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>18346000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-369556000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>240717000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>77623000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-47198000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-40979000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>105249000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>28000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>282000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-93000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>95000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>182000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>195000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>20000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>164000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>107000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>176000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>23812000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>95109000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>64738000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>53280000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-23651000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-84203000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>101760000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>40660000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>28922000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>13092000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>20876000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>14861000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>10610000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2856000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>231000000.0</v>
+      </c>
+      <c r="C6">
         <v>83000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>208000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>291000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>26000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>144000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>828000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>325000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>280000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-267000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-22000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-61000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>66000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>151000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-720000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>655000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-94000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>232000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>94000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-105000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>86000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>132788000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-169963000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>221251000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26576000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9985000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>66078000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-64659000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>18346000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-369556000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>240717000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>77623000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-47198000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>69226000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-40979000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>136126000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-30877000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-41170000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>20265000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>47723000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-30768000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10725000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:43">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>-823000000.0</v>
+      </c>
+      <c r="C7">
         <v>-144000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>60000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-153000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-415000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>28000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-84000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-103000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-93000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>203000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>57000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>397000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>596000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>358000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>495000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-56000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-978000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-225000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-563000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-316000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-88302000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-313575000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>237593000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-68652000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-87162000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-33575000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-86935000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-83788000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-60818000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-28827000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>10599000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-67786000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-34004000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-6430000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>24259000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-17006000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-49107000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-23747000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-24396000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-32497000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-31224000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:43">
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>5000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-91000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>105000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>69000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-24000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-5000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-37000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>-70000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-41000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>2580000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-38534000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-20036000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>12995000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>179947000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-361216000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>304673000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-133145000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>630708000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-252975000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-2531000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-6969000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>2134000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-8293000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>-41000000.0</v>
+      </c>
+      <c r="C9">
         <v>-96000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>105000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-34000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>46000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-68000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>58000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-17000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-87000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>51000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-91000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>105000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>69000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-24000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37000000.0</v>
       </c>
       <c r="T9">
         <v>-37000000.0</v>
       </c>
       <c r="U9">
+        <v>-37000000.0</v>
+      </c>
+      <c r="V9">
         <v>-70000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-41000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2580000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-38534000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-20036000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12995000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>18166000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-18160000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4312000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-5435000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-9778000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>66000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2531000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-6969000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2556000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2134000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-5823000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2470000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1983000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-635000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>255000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1129000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2077000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:43">
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
+        <v>-586000000.0</v>
+      </c>
+      <c r="C10">
         <v>-247000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-58000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-272000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-518000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>114000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-301000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-84000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-56000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-14000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-66000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>213000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>179000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>385000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>716000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>305000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>466000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-133000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-856000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-304000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-529000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-397000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-65359000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-335186000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>217238000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-80014000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-131099000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-21771000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-79455000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-112536000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-72756000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-35495000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2787000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-72030000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-34877000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-17630000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>25712000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-14044000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-55133000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-13734000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-25503000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-23098000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-28705000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-60000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="O11">
         <v>-6000000.0</v>
       </c>
       <c r="P11">
+        <v>-6000000.0</v>
+      </c>
+      <c r="Q11">
         <v>-1000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>117000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-72000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>103000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>65000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>151000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-86000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-112000.0</v>
       </c>
       <c r="Z11">
         <v>-112000.0</v>
       </c>
       <c r="AA11">
+        <v>-112000.0</v>
+      </c>
+      <c r="AB11">
         <v>-65488000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>63678000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-74000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1466000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>32000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-51000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>298000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>957000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>16904000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1556000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5622000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-182000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1630000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>25558000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:43">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-479000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>406000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-350000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-20000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-58000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-221000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-320000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-141000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-75000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-93000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-188000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>31964000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25136000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-162466000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>28950000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-156428000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-2531721000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2556672000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>59436000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>122673000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>255052000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-12968000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-15919000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-117116000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-11782000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2870000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>317000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-22024000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>81000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:43">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="N13">
         <v>-2000000.0</v>
       </c>
       <c r="O13">
+        <v>-2000000.0</v>
+      </c>
+      <c r="P13">
         <v>-24000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-49000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>48000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-35000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-13000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29000000.0</v>
       </c>
       <c r="V13">
         <v>-29000000.0</v>
       </c>
       <c r="W13">
+        <v>-29000000.0</v>
+      </c>
+      <c r="X13">
         <v>-7207000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-13075000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2936000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3453000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-6689000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1944000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-11688000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-14449000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-297000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-5542000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-4719000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2544000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-531000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1341000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2961000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-310000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-7157000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-789000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:43">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
         <v>69000000.0</v>
       </c>
       <c r="C14">
         <v>69000000.0</v>
       </c>
       <c r="D14">
+        <v>69000000.0</v>
+      </c>
+      <c r="E14">
         <v>65000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>68000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>73000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>74000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>73000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="K14">
         <v>82000000.0</v>
       </c>
       <c r="L14">
+        <v>82000000.0</v>
+      </c>
+      <c r="M14">
         <v>87000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>90000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>93000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>82000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>78000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>64000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>37000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21715000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18636000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17629000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15811000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>13760000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10675000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8887000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7943000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7238000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6439000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5257000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4605000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3822000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3101000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2584000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2061000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1638000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1196000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>958000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>866000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>897000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:43">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>10000000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>3000000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>340000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1375000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1376000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1528000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4619000.0</v>
       </c>
-      <c r="AJ15">
-[...1 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>4619000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>33533000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:43">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>2743000000.0</v>
+      </c>
+      <c r="C16">
         <v>2512000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2429000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2221000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1930000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1904000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1760000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>932000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>607000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>327000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>594000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>616000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>677000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>694000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>628000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>477000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1197000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>542000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>636000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>404000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>310000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>415000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>329111000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>196323000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>366286000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>145035000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>118459000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>108474000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>42396000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>107055000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>88709000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>458265000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>217548000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>139925000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>172680000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>103454000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>144433000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>8307000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>39184000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>80354000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>60089000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12366000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>43134000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>187000000.0</v>
+      </c>
+      <c r="C18">
         <v>56000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>379000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>307000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>205000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>36000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>376000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>332000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>83000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-257000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>580000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>491000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-98000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-800000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-188000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-35000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-813000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1339000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-479000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-719000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-614000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-251708000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-370282000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-87964000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-258458000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-401617000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-203084000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-125263000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-257708000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-186905000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-118193000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-93450000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-159460000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-102992000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-71555000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-32425000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-71442000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-113965000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-52516000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-48091000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-65192000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-36392000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:43">
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-46000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-19000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-35000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-15000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>2000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>7000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>9000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>16000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>25000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-19000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-15000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-43000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2317000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-208000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-126000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-178000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-99000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-75000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-84222000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-94516000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-78480000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-88708000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-78936000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-61774000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-43830000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>11227000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>536000000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>917000000.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>453000000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
+        <v>81000000.0</v>
+      </c>
+      <c r="C21">
         <v>54000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-91000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-548000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>20000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-34000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-128000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-61000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-1069000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-549000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>151000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>905000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-579000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1698000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>717000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1696000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>563000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>612000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>702000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>392732000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>196877000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-751786000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>285953000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>413454000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>268561000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-236930000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>276061000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-181331000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>360865000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6889000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>113899000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>113918000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>32363000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2866000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>44163000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>122727000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>74931000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22">
+        <v>513000000.0</v>
+      </c>
+      <c r="C22">
         <v>405000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>857000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>263000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>308000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>373000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>159000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>148000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>28000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-200000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>741000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-105000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-286000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1441000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-508000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-439000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-506000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-182000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-68000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>45000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-82000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-154619000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-17720000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-106326000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-183557000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-125740000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-92244000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-64059000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-82596000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-86404000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-64419000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-51250000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-52672000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-47238000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-39769000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-38870000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-38439000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-35694000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-21985000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-18108000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-17325000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-13091000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>69000000.0</v>
+      </c>
+      <c r="C23">
         <v>-48000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-9000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-11000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-24000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="I23">
         <v>-2000000.0</v>
       </c>
       <c r="J23">
+        <v>-2000000.0</v>
+      </c>
+      <c r="K23">
         <v>-1000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-17000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-60000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1877000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>959000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-14000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-57000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-12000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-10000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-7000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-32190000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-11250999.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3135000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-5403000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-5300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2951000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-8024000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-6214000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-7037000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-347000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-250000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>97342000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-399000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>207699000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1823000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>59681000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>99962000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-228000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>27018000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
+        <v>2000000.0</v>
+      </c>
+      <c r="C24">
         <v>31000000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>31000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>16000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>21000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>20000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>27000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>35000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>43000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>20000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>53000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>47000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>13000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="T24">
         <v>18000000.0</v>
       </c>
       <c r="U24">
+        <v>18000000.0</v>
+      </c>
+      <c r="V24">
         <v>13000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5093000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4484000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2520000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1292000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>222000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1469000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1108000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>6670000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-6670000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-2688000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1416000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1149000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1222000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-5852000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-657000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>183000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1825000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1351000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:43">
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>391000000.0</v>
+      </c>
+      <c r="C25">
         <v>-284000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2228000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>146000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>41000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-265000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-111000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>261000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>229000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-33000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-5000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-479000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>433000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-285000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-41000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-28000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-96000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-85000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-36000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-129000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-165000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8106000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>31327000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-168983000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>56642000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-137319000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-38669000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>51238000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-65213000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-17170000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-11990000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-15923000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-17806000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-8758000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-14140000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1104000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-145000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-23951000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-403000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1042000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-11546000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>13313000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:43">
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
+        <v>-36000000.0</v>
+      </c>
+      <c r="C26">
         <v>42000000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-3000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-123000000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-2000000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-75000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-10000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2000000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>80000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-12000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="U26">
         <v>-8000000.0</v>
       </c>
       <c r="V26">
+        <v>-8000000.0</v>
+      </c>
+      <c r="W26">
         <v>-9000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-14000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-3000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2278000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1562000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1557000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-433000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1133000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1053000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-163000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-160000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-410000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-399000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>206323000.0</v>
       </c>
-      <c r="AL26">
-[...2 lines deleted...]
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>25000000.0</v>
+      </c>
+      <c r="C27">
         <v>26000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>24000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>27000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>22000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>23000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>19000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>15000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>14000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>28000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="U27">
         <v>10000000.0</v>
       </c>
       <c r="V27">
+        <v>10000000.0</v>
+      </c>
+      <c r="W27">
         <v>8000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7077000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5851000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6220000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5940000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7697000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>9621000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>8034000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7711000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6114000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>13888000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2583000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1510000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1622000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1887000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1944000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>158000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>134000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>138000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>136000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>147000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>88000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:43">
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>45000000.0</v>
+      </c>
+      <c r="C28">
         <v>7000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-92000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-53000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>775000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-63000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-76000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-375000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>208000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-676000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-551000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>151000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>905000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-579000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2866000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>707000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1679000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>555000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>601000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>693000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>378718000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>195835000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>306695000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>283742000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>411380000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>267693000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>59496000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>276054000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-182651000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>358910000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>177743000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>112262000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>174906000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>31992000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>167402000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>41787000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>78647000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>73438000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>95631000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>36249000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>27018000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>238000000.0</v>
+      </c>
+      <c r="C29">
         <v>107000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>430000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>345000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>29000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>232000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>60000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>403000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>354000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>101000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-239000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>599000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>509000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-66000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-739000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-98000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>106000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-593000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1172000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-283000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-607000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-532000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-161708000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-271282000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6964000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-168458000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-322459000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-139841000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-80325000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-214509000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-150465000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-84390000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-48036000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-131449000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-83910000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-54723000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-8405000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-52886000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-95447000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-44186000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-42221000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-58371000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-30017000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:43">
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>-52000000.0</v>
+      </c>
+      <c r="C30">
         <v>-31000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-130000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-46000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-19000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-35000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-15000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-19000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-15000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-43000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2317000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-208000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-275000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-178000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-99000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-75000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-84222000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-94516000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-78480000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-88708000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-78936000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-61774000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-43830000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-43199000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-36440000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-33803000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-52084000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-28011000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-21770000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-18248000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-22871000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-19778000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-24370000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-8987000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5687000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-8646000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7726000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>