--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1721,51 +1721,51 @@
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
-        <v>296297000.0</v>
+        <v>4946000.0</v>
       </c>
       <c r="C10">
         <v>35619000.0</v>
       </c>
       <c r="D10">
         <v>2294000.0</v>
       </c>
       <c r="E10">
         <v>68665000.0</v>
       </c>
       <c r="F10">
         <v>8412000.0</v>
       </c>
       <c r="G10">
         <v>8407000.0</v>
       </c>
       <c r="H10">
         <v>43591000.0</v>
       </c>
       <c r="I10">
         <v>23127000.0</v>
       </c>
       <c r="J10">
         <v>15356000.0</v>
       </c>
@@ -1859,51 +1859,51 @@
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
-        <v>296297000.0</v>
+        <v>4946000.0</v>
       </c>
       <c r="C12">
         <v>35619000.0</v>
       </c>
       <c r="D12">
         <v>2294000.0</v>
       </c>
       <c r="E12">
         <v>68665000.0</v>
       </c>
       <c r="F12">
         <v>8412000.0</v>
       </c>
       <c r="G12">
         <v>8407000.0</v>
       </c>
       <c r="H12">
         <v>43591000.0</v>
       </c>
       <c r="I12">
         <v>23127000.0</v>
       </c>
       <c r="J12">
         <v>15356000.0</v>
       </c>
@@ -2957,51 +2957,51 @@
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
-        <v>42401000.0</v>
+        <v>333752000.0</v>
       </c>
       <c r="C28">
         <v>261270000.0</v>
       </c>
       <c r="D28">
         <v>291170000.0</v>
       </c>
       <c r="E28">
         <v>110964000.0</v>
       </c>
       <c r="F28">
         <v>65839000.0</v>
       </c>
       <c r="G28">
         <v>103179000.0</v>
       </c>
       <c r="H28">
         <v>305165000.0</v>
       </c>
       <c r="I28">
         <v>214568000.0</v>
       </c>
       <c r="J28">
         <v>198444000.0</v>
       </c>
@@ -3579,51 +3579,51 @@
       </c>
       <c r="AB35">
         <v>187909000.0</v>
       </c>
       <c r="AC35">
         <v>111690216.0</v>
       </c>
       <c r="AD35">
         <v>102966783.0</v>
       </c>
       <c r="AE35">
         <v>96996000.0</v>
       </c>
       <c r="AF35">
         <v>32900000.0</v>
       </c>
       <c r="AG35">
         <v>32900000.0</v>
       </c>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>577377000.0</v>
+        <v>11914000.0</v>
       </c>
       <c r="C36">
         <v>12228000.0</v>
       </c>
       <c r="D36">
         <v>11740000.0</v>
       </c>
       <c r="E36">
         <v>5141000.0</v>
       </c>
       <c r="F36">
         <v>9463000.0</v>
       </c>
       <c r="G36">
         <v>11689000.0</v>
       </c>
       <c r="H36">
         <v>-73549000.0</v>
       </c>
       <c r="I36">
         <v>-66158000.0</v>
       </c>
       <c r="J36">
         <v>3137000.0</v>
       </c>
@@ -3780,51 +3780,51 @@
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
     </row>
     <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
-        <v>-237041000.0</v>
+        <v>47968000.0</v>
       </c>
       <c r="C39">
         <v>20450000.0</v>
       </c>
       <c r="D39">
         <v>25193000.0</v>
       </c>
       <c r="E39">
         <v>22069000.0</v>
       </c>
       <c r="F39">
         <v>15461000.0</v>
       </c>
       <c r="G39">
         <v>27196000.0</v>
       </c>
       <c r="H39">
         <v>111467000.0</v>
       </c>
       <c r="I39">
         <v>15573000.0</v>
       </c>
       <c r="J39">
         <v>11960000.0</v>
       </c>
@@ -6619,51 +6619,51 @@
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
         <v>649000.0</v>
       </c>
       <c r="C5">
         <v>612000.0</v>
       </c>
       <c r="D5">
         <v>604000.0</v>
       </c>
       <c r="E5">
         <v>658000.0</v>
       </c>
       <c r="F5">
-        <v>782000.0</v>
+        <v>781999.0</v>
       </c>
       <c r="G5">
         <v>1035000.0</v>
       </c>
       <c r="H5">
         <v>579000.0</v>
       </c>
       <c r="I5">
         <v>1110000.0</v>
       </c>
       <c r="J5">
         <v>1076000.0</v>
       </c>
       <c r="K5">
         <v>816000.0</v>
       </c>
       <c r="L5">
         <v>1447000.0</v>
       </c>
       <c r="M5">
         <v>1042000.0</v>
       </c>
       <c r="N5">
         <v>683000.0</v>
       </c>
@@ -7629,60 +7629,60 @@
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
     </row>
     <row r="10" spans="1:126">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
-        <v>245256000.0</v>
+        <v>11245000.0</v>
       </c>
       <c r="C10">
-        <v>296297000.0</v>
+        <v>4946000.0</v>
       </c>
       <c r="D10">
         <v>2686000.0</v>
       </c>
       <c r="E10">
-        <v>268694000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="F10">
         <v>11239000.0</v>
       </c>
       <c r="G10">
         <v>35619000.0</v>
       </c>
       <c r="H10">
         <v>35197000.0</v>
       </c>
       <c r="I10">
         <v>1280000.0</v>
       </c>
       <c r="J10">
         <v>2952000.0</v>
       </c>
       <c r="K10">
         <v>2294000.0</v>
       </c>
       <c r="L10">
         <v>7388000.0</v>
       </c>
       <c r="M10">
         <v>7817000.0</v>
       </c>
@@ -8139,60 +8139,60 @@
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
     </row>
     <row r="12" spans="1:126">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
-        <v>245256000.0</v>
+        <v>11245000.0</v>
       </c>
       <c r="C12">
-        <v>296297000.0</v>
+        <v>4946000.0</v>
       </c>
       <c r="D12">
         <v>2686000.0</v>
       </c>
       <c r="E12">
-        <v>268694000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="F12">
         <v>11239000.0</v>
       </c>
       <c r="G12">
         <v>35619000.0</v>
       </c>
       <c r="H12">
         <v>35197000.0</v>
       </c>
       <c r="I12">
         <v>1280000.0</v>
       </c>
       <c r="J12">
         <v>2952000.0</v>
       </c>
       <c r="K12">
         <v>2294000.0</v>
       </c>
       <c r="L12">
         <v>7388000.0</v>
       </c>
       <c r="M12">
         <v>7817000.0</v>
       </c>
@@ -11088,51 +11088,51 @@
       </c>
       <c r="DR22">
         <v>800000.0</v>
       </c>
       <c r="DS22">
         <v>500000.0</v>
       </c>
       <c r="DT22">
         <v>600000.0</v>
       </c>
       <c r="DU22">
         <v>700000.0</v>
       </c>
       <c r="DV22">
         <v>600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:126">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
         <v>1016828000.0</v>
       </c>
       <c r="C23">
-        <v>1098327000.0</v>
+        <v>1045548000.0</v>
       </c>
       <c r="D23">
         <v>1025200000.0</v>
       </c>
       <c r="E23">
         <v>1009092000.0</v>
       </c>
       <c r="F23">
         <v>979969000.0</v>
       </c>
       <c r="G23">
         <v>997568000.0</v>
       </c>
       <c r="H23">
         <v>1009645000.0</v>
       </c>
       <c r="I23">
         <v>994987000.0</v>
       </c>
       <c r="J23">
         <v>943431000.0</v>
       </c>
       <c r="K23">
         <v>954438000.0</v>
       </c>
@@ -12069,60 +12069,60 @@
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
     </row>
     <row r="28" spans="1:126">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
-        <v>46493000.0</v>
+        <v>280504000.0</v>
       </c>
       <c r="C28">
-        <v>42401000.0</v>
+        <v>333752000.0</v>
       </c>
       <c r="D28">
         <v>306420000.0</v>
       </c>
       <c r="E28">
-        <v>41845000.0</v>
+        <v>310396000.0</v>
       </c>
       <c r="F28">
         <v>266933000.0</v>
       </c>
       <c r="G28">
         <v>261270000.0</v>
       </c>
       <c r="H28">
         <v>281291000.0</v>
       </c>
       <c r="I28">
         <v>317172000.0</v>
       </c>
       <c r="J28">
         <v>289341000.0</v>
       </c>
       <c r="K28">
         <v>291170000.0</v>
       </c>
       <c r="L28">
         <v>234308000.0</v>
       </c>
       <c r="M28">
         <v>242849000.0</v>
       </c>
@@ -13356,51 +13356,51 @@
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
     </row>
     <row r="33" spans="1:126">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
         <v>805695000.0</v>
       </c>
       <c r="C33">
-        <v>865506000.0</v>
+        <v>812727000.0</v>
       </c>
       <c r="D33">
         <v>830628000.0</v>
       </c>
       <c r="E33">
         <v>812495000.0</v>
       </c>
       <c r="F33">
         <v>800195000.0</v>
       </c>
       <c r="G33">
         <v>783718000.0</v>
       </c>
       <c r="H33">
         <v>794898000.0</v>
       </c>
       <c r="I33">
         <v>793196000.0</v>
       </c>
       <c r="J33">
         <v>762987000.0</v>
       </c>
       <c r="K33">
         <v>768493000.0</v>
       </c>
@@ -13920,51 +13920,51 @@
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
     </row>
     <row r="35" spans="1:126">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
         <v>407050000.0</v>
       </c>
       <c r="C35">
-        <v>484353000.0</v>
+        <v>431574000.0</v>
       </c>
       <c r="D35">
         <v>409044000.0</v>
       </c>
       <c r="E35">
         <v>412288000.0</v>
       </c>
       <c r="F35">
         <v>372022000.0</v>
       </c>
       <c r="G35">
         <v>377951000.0</v>
       </c>
       <c r="H35">
         <v>383447000.0</v>
       </c>
       <c r="I35">
         <v>387930000.0</v>
       </c>
       <c r="J35">
         <v>362781000.0</v>
       </c>
       <c r="K35">
         <v>380727000.0</v>
       </c>
@@ -14298,57 +14298,57 @@
       </c>
       <c r="DR35">
         <v>88100000.0</v>
       </c>
       <c r="DS35">
         <v>32900000.0</v>
       </c>
       <c r="DT35">
         <v>73200000.0</v>
       </c>
       <c r="DU35">
         <v>70800000.0</v>
       </c>
       <c r="DV35">
         <v>57300000.0</v>
       </c>
     </row>
     <row r="36" spans="1:126">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
         <v>-236447000.0</v>
       </c>
       <c r="C36">
-        <v>577377000.0</v>
+        <v>28445000.0</v>
       </c>
       <c r="D36">
         <v>116036000.0</v>
       </c>
       <c r="E36">
-        <v>637348000.0</v>
+        <v>113936000.0</v>
       </c>
       <c r="F36">
         <v>101184000.0</v>
       </c>
       <c r="G36">
         <v>12228000.0</v>
       </c>
       <c r="H36">
         <v>86268000.0</v>
       </c>
       <c r="I36">
         <v>86501000.0</v>
       </c>
       <c r="J36">
         <v>82457000.0</v>
       </c>
       <c r="K36">
         <v>11740000.0</v>
       </c>
       <c r="L36">
         <v>-94195000.0</v>
       </c>
       <c r="M36">
         <v>74217000.0</v>
       </c>
@@ -14999,60 +14999,60 @@
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
     </row>
     <row r="39" spans="1:126">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
-        <v>-207417000.0</v>
+        <v>19424000.0</v>
       </c>
       <c r="C39">
-        <v>-237041000.0</v>
+        <v>47968000.0</v>
       </c>
       <c r="D39">
         <v>21825000.0</v>
       </c>
       <c r="E39">
-        <v>-232556000.0</v>
+        <v>30605000.0</v>
       </c>
       <c r="F39">
         <v>17956000.0</v>
       </c>
       <c r="G39">
         <v>20450000.0</v>
       </c>
       <c r="H39">
         <v>26398000.0</v>
       </c>
       <c r="I39">
         <v>32440000.0</v>
       </c>
       <c r="J39">
         <v>22048000.0</v>
       </c>
       <c r="K39">
         <v>25193000.0</v>
       </c>
       <c r="L39">
         <v>31691000.0</v>
       </c>
       <c r="M39">
         <v>39755000.0</v>
       </c>
@@ -15931,51 +15931,51 @@
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
     </row>
     <row r="42" spans="1:126">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
         <v>125816000.0</v>
       </c>
       <c r="C42">
         <v>124908000.0</v>
       </c>
       <c r="D42">
         <v>124625000.0</v>
       </c>
       <c r="E42">
         <v>125069000.0</v>
       </c>
       <c r="F42">
-        <v>159758000.0</v>
+        <v>159758001.0</v>
       </c>
       <c r="G42">
         <v>158907000.0</v>
       </c>
       <c r="H42">
         <v>27009000.0</v>
       </c>
       <c r="I42">
         <v>25882000.0</v>
       </c>
       <c r="J42">
         <v>24536000.0</v>
       </c>
       <c r="K42">
         <v>23500000.0</v>
       </c>
       <c r="L42">
         <v>24830000.0</v>
       </c>
       <c r="M42">
         <v>22946000.0</v>
       </c>
       <c r="N42">
         <v>25654000.0</v>
       </c>
@@ -19222,51 +19222,51 @@
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
     </row>
     <row r="55" spans="1:126">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
         <v>1016828000.0</v>
       </c>
       <c r="C55">
-        <v>1098327000.0</v>
+        <v>1045548000.0</v>
       </c>
       <c r="D55">
         <v>1025200000.0</v>
       </c>
       <c r="E55">
         <v>1009092000.0</v>
       </c>
       <c r="F55">
         <v>979969000.0</v>
       </c>
       <c r="G55">
         <v>997568000.0</v>
       </c>
       <c r="H55">
         <v>1009645000.0</v>
       </c>
       <c r="I55">
         <v>994987000.0</v>
       </c>
       <c r="J55">
         <v>943431000.0</v>
       </c>
       <c r="K55">
         <v>954438000.0</v>
       </c>
@@ -20362,51 +20362,51 @@
       </c>
       <c r="DR57">
         <v>10800000.0</v>
       </c>
       <c r="DS57">
         <v>16200000.0</v>
       </c>
       <c r="DT57">
         <v>6600000.0</v>
       </c>
       <c r="DU57">
         <v>6100000.0</v>
       </c>
       <c r="DV57">
         <v>5800000.0</v>
       </c>
     </row>
     <row r="58" spans="1:126">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
         <v>609224000.0</v>
       </c>
       <c r="C58">
-        <v>694331000.0</v>
+        <v>641552000.0</v>
       </c>
       <c r="D58">
         <v>601484000.0</v>
       </c>
       <c r="E58">
         <v>592218000.0</v>
       </c>
       <c r="F58">
         <v>536325000.0</v>
       </c>
       <c r="G58">
         <v>559228000.0</v>
       </c>
       <c r="H58">
         <v>578093000.0</v>
       </c>
       <c r="I58">
         <v>575614000.0</v>
       </c>
       <c r="J58">
         <v>536184000.0</v>
       </c>
       <c r="K58">
         <v>551018000.0</v>
       </c>
@@ -20872,51 +20872,51 @@
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
     </row>
     <row r="60" spans="1:126">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
         <v>407604000.0</v>
       </c>
       <c r="C60">
-        <v>403997000.0</v>
+        <v>403996000.0</v>
       </c>
       <c r="D60">
         <v>423716000.0</v>
       </c>
       <c r="E60">
         <v>416874000.0</v>
       </c>
       <c r="F60">
         <v>443644000.0</v>
       </c>
       <c r="G60">
         <v>438340000.0</v>
       </c>
       <c r="H60">
         <v>431552000.0</v>
       </c>
       <c r="I60">
         <v>419373000.0</v>
       </c>
       <c r="J60">
         <v>407247000.0</v>
       </c>
       <c r="K60">
         <v>403420000.0</v>
       </c>
@@ -21916,54 +21916,54 @@
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>191</v>
       </c>
       <c r="B5">
         <v>17646000.0</v>
       </c>
       <c r="C5">
         <v>59473000.0</v>
       </c>
       <c r="D5">
         <v>80207000.0</v>
       </c>
       <c r="E5">
-        <v>80360000.0</v>
+        <v>145875000.0</v>
       </c>
       <c r="F5">
-        <v>63363000.0</v>
+        <v>81944000.0</v>
       </c>
       <c r="G5">
         <v>-10083000.0</v>
       </c>
       <c r="H5">
         <v>7119000.0</v>
       </c>
       <c r="I5">
         <v>58986000.0</v>
       </c>
       <c r="J5">
         <v>28155000.0</v>
       </c>
       <c r="K5">
         <v>32446000.0</v>
       </c>
       <c r="L5">
         <v>67782000.0</v>
       </c>
       <c r="M5">
         <v>39646000.0</v>
       </c>
       <c r="N5">
         <v>23147000.0</v>
       </c>
@@ -22017,54 +22017,54 @@
       </c>
       <c r="AE5">
         <v>-66435898.0</v>
       </c>
       <c r="AF5">
         <v>61800000.0</v>
       </c>
       <c r="AG5">
         <v>41700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>192</v>
       </c>
       <c r="B6">
         <v>116867000.0</v>
       </c>
       <c r="C6">
         <v>146002000.0</v>
       </c>
       <c r="D6">
         <v>150150000.0</v>
       </c>
       <c r="E6">
-        <v>137872000.0</v>
+        <v>203387000.0</v>
       </c>
       <c r="F6">
-        <v>117244000.0</v>
+        <v>135825000.0</v>
       </c>
       <c r="G6">
         <v>55397000.0</v>
       </c>
       <c r="H6">
         <v>87648000.0</v>
       </c>
       <c r="I6">
         <v>134845000.0</v>
       </c>
       <c r="J6">
         <v>100577000.0</v>
       </c>
       <c r="K6">
         <v>104094000.0</v>
       </c>
       <c r="L6">
         <v>129792000.0</v>
       </c>
       <c r="M6">
         <v>88689000.0</v>
       </c>
       <c r="N6">
         <v>67604000.0</v>
       </c>
@@ -25220,51 +25220,51 @@
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>191</v>
       </c>
       <c r="B5">
-        <v>6620000.0</v>
+        <v>9969000.0</v>
       </c>
       <c r="C5">
         <v>-21092000.0</v>
       </c>
       <c r="D5">
         <v>11504000.0</v>
       </c>
       <c r="E5">
         <v>15831000.0</v>
       </c>
       <c r="F5">
         <v>11403000.0</v>
       </c>
       <c r="G5">
         <v>11563000.0</v>
       </c>
       <c r="H5">
         <v>20228000.0</v>
       </c>
       <c r="I5">
         <v>19671000.0</v>
       </c>
       <c r="J5">
         <v>8011000.0</v>
       </c>
@@ -25600,51 +25600,51 @@
       </c>
       <c r="DQ5">
         <v>13713000.0</v>
       </c>
       <c r="DR5">
         <v>15600000.0</v>
       </c>
       <c r="DS5">
         <v>17500000.0</v>
       </c>
       <c r="DT5">
         <v>16300000.0</v>
       </c>
       <c r="DU5">
         <v>14800000.0</v>
       </c>
       <c r="DV5">
         <v>13000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>192</v>
       </c>
       <c r="B6">
-        <v>30596000.0</v>
+        <v>33945000.0</v>
       </c>
       <c r="C6">
         <v>3765000.0</v>
       </c>
       <c r="D6">
         <v>34457000.0</v>
       </c>
       <c r="E6">
         <v>38952000.0</v>
       </c>
       <c r="F6">
         <v>33198000.0</v>
       </c>
       <c r="G6">
         <v>33632000.0</v>
       </c>
       <c r="H6">
         <v>41450000.0</v>
       </c>
       <c r="I6">
         <v>41801000.0</v>
       </c>
       <c r="J6">
         <v>29119000.0</v>
       </c>
@@ -34289,54 +34289,54 @@
       </c>
       <c r="AB23">
         <v>3465000.0</v>
       </c>
       <c r="AC23">
         <v>80248.0</v>
       </c>
       <c r="AD23">
         <v>-22914.0</v>
       </c>
       <c r="AE23">
         <v>-132216.0</v>
       </c>
       <c r="AF23">
         <v>84000000.0</v>
       </c>
       <c r="AG23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>240</v>
       </c>
       <c r="B24">
-        <v>-113008000.0</v>
+        <v>-956000.0</v>
       </c>
       <c r="C24">
-        <v>-103119000.0</v>
+        <v>-597000.0</v>
       </c>
       <c r="D24">
         <v>91824000.0</v>
       </c>
       <c r="E24">
         <v>53002000.0</v>
       </c>
       <c r="F24">
         <v>44147000.0</v>
       </c>
       <c r="G24">
         <v>120836000.0</v>
       </c>
       <c r="H24">
         <v>46609000.0</v>
       </c>
       <c r="I24">
         <v>61687000.0</v>
       </c>
       <c r="J24">
         <v>48749000.0</v>
       </c>
       <c r="K24">
         <v>65507000.0</v>
       </c>
@@ -41257,51 +41257,51 @@
       </c>
       <c r="DQ23">
         <v>-132000.0</v>
       </c>
       <c r="DR23">
         <v>-13600000.0</v>
       </c>
       <c r="DS23">
         <v>21000000.0</v>
       </c>
       <c r="DT23">
         <v>1000000.0</v>
       </c>
       <c r="DU23">
         <v>14000000.0</v>
       </c>
       <c r="DV23">
         <v>48000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:126">
       <c r="A24" t="s">
         <v>240</v>
       </c>
       <c r="B24">
-        <v>24225000.0</v>
+        <v>35595000.0</v>
       </c>
       <c r="C24">
         <v>-142871000.0</v>
       </c>
       <c r="D24">
         <v>13524000.0</v>
       </c>
       <c r="E24">
         <v>6994000.0</v>
       </c>
       <c r="F24">
         <v>9345000.0</v>
       </c>
       <c r="G24">
         <v>17999000.0</v>
       </c>
       <c r="H24">
         <v>14863000.0</v>
       </c>
       <c r="I24">
         <v>7544000.0</v>
       </c>
       <c r="J24">
         <v>9437000.0</v>
       </c>
@@ -41635,51 +41635,51 @@
       </c>
       <c r="DQ24">
         <v>2049000.0</v>
       </c>
       <c r="DR24">
         <v>500000.0</v>
       </c>
       <c r="DS24">
         <v>10800000.0</v>
       </c>
       <c r="DT24">
         <v>1000000.0</v>
       </c>
       <c r="DU24">
         <v>1300000.0</v>
       </c>
       <c r="DV24">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="25" spans="1:126">
       <c r="A25" t="s">
         <v>241</v>
       </c>
       <c r="B25">
-        <v>-1508000.0</v>
+        <v>-3507000.0</v>
       </c>
       <c r="C25">
         <v>16424000.0</v>
       </c>
       <c r="D25">
         <v>-3965000.0</v>
       </c>
       <c r="E25">
         <v>-2303000.0</v>
       </c>
       <c r="F25">
         <v>-3250000.0</v>
       </c>
       <c r="G25">
         <v>-3057000.0</v>
       </c>
       <c r="H25">
         <v>-341000.0</v>
       </c>
       <c r="I25">
         <v>-3096000.0</v>
       </c>
       <c r="J25">
         <v>-2977000.0</v>
       </c>