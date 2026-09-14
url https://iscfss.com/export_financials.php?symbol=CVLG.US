--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2658,51 +2661,51 @@
       </c>
       <c r="AB22">
         <v>3046000.0</v>
       </c>
       <c r="AC22">
         <v>1928639.0</v>
       </c>
       <c r="AD22">
         <v>1120684.0</v>
       </c>
       <c r="AE22">
         <v>880086.0</v>
       </c>
       <c r="AF22">
         <v>500000.0</v>
       </c>
       <c r="AG22">
         <v>500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
-        <v>1098327000.0</v>
+        <v>1045548000.0</v>
       </c>
       <c r="C23">
         <v>997568000.0</v>
       </c>
       <c r="D23">
         <v>954438000.0</v>
       </c>
       <c r="E23">
         <v>796645000.0</v>
       </c>
       <c r="F23">
         <v>651662000.0</v>
       </c>
       <c r="G23">
         <v>676716000.0</v>
       </c>
       <c r="H23">
         <v>881850000.0</v>
       </c>
       <c r="I23">
         <v>773524000.0</v>
       </c>
       <c r="J23">
         <v>649668000.0</v>
       </c>
@@ -3320,51 +3323,51 @@
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
     </row>
     <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
-        <v>865506000.0</v>
+        <v>812727000.0</v>
       </c>
       <c r="C33">
         <v>783718000.0</v>
       </c>
       <c r="D33">
         <v>768493000.0</v>
       </c>
       <c r="E33">
         <v>573989000.0</v>
       </c>
       <c r="F33">
         <v>463135000.0</v>
       </c>
       <c r="G33">
         <v>528920000.0</v>
       </c>
       <c r="H33">
         <v>627255000.0</v>
       </c>
       <c r="I33">
         <v>561880000.0</v>
       </c>
       <c r="J33">
         <v>487354000.0</v>
       </c>
@@ -3478,51 +3481,51 @@
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
     </row>
     <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
-        <v>484353000.0</v>
+        <v>431574000.0</v>
       </c>
       <c r="C35">
         <v>377951000.0</v>
       </c>
       <c r="D35">
         <v>380727000.0</v>
       </c>
       <c r="E35">
         <v>263396000.0</v>
       </c>
       <c r="F35">
         <v>159218000.0</v>
       </c>
       <c r="G35">
         <v>252693000.0</v>
       </c>
       <c r="H35">
         <v>370272000.0</v>
       </c>
       <c r="I35">
         <v>303050000.0</v>
       </c>
       <c r="J35">
         <v>273247000.0</v>
       </c>
@@ -3579,57 +3582,57 @@
       </c>
       <c r="AB35">
         <v>187909000.0</v>
       </c>
       <c r="AC35">
         <v>111690216.0</v>
       </c>
       <c r="AD35">
         <v>102966783.0</v>
       </c>
       <c r="AE35">
         <v>96996000.0</v>
       </c>
       <c r="AF35">
         <v>32900000.0</v>
       </c>
       <c r="AG35">
         <v>32900000.0</v>
       </c>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>11914000.0</v>
+        <v>28445000.0</v>
       </c>
       <c r="C36">
-        <v>12228000.0</v>
+        <v>12437000.0</v>
       </c>
       <c r="D36">
-        <v>11740000.0</v>
+        <v>12149000.0</v>
       </c>
       <c r="E36">
         <v>5141000.0</v>
       </c>
       <c r="F36">
         <v>9463000.0</v>
       </c>
       <c r="G36">
         <v>11689000.0</v>
       </c>
       <c r="H36">
         <v>-73549000.0</v>
       </c>
       <c r="I36">
         <v>-66158000.0</v>
       </c>
       <c r="J36">
         <v>3137000.0</v>
       </c>
       <c r="K36">
         <v>1578000.0</v>
       </c>
       <c r="L36">
         <v>1984000.0</v>
       </c>
@@ -4934,51 +4937,51 @@
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
     </row>
     <row r="55" spans="1:33">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
-        <v>1098327000.0</v>
+        <v>1045548000.0</v>
       </c>
       <c r="C55">
         <v>997568000.0</v>
       </c>
       <c r="D55">
         <v>954438000.0</v>
       </c>
       <c r="E55">
         <v>796645000.0</v>
       </c>
       <c r="F55">
         <v>651662000.0</v>
       </c>
       <c r="G55">
         <v>676716000.0</v>
       </c>
       <c r="H55">
         <v>881850000.0</v>
       </c>
       <c r="I55">
         <v>773524000.0</v>
       </c>
       <c r="J55">
         <v>649668000.0</v>
       </c>
@@ -5237,51 +5240,51 @@
       </c>
       <c r="AB57">
         <v>32211000.0</v>
       </c>
       <c r="AC57">
         <v>19746708.0</v>
       </c>
       <c r="AD57">
         <v>16692354.0</v>
       </c>
       <c r="AE57">
         <v>8422359.0</v>
       </c>
       <c r="AF57">
         <v>16200000.0</v>
       </c>
       <c r="AG57">
         <v>16200000.0</v>
       </c>
     </row>
     <row r="58" spans="1:33">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
-        <v>694331000.0</v>
+        <v>641552000.0</v>
       </c>
       <c r="C58">
         <v>559228000.0</v>
       </c>
       <c r="D58">
         <v>551018000.0</v>
       </c>
       <c r="E58">
         <v>419517000.0</v>
       </c>
       <c r="F58">
         <v>301963000.0</v>
       </c>
       <c r="G58">
         <v>386074000.0</v>
       </c>
       <c r="H58">
         <v>531740000.0</v>
       </c>
       <c r="I58">
         <v>430382000.0</v>
       </c>
       <c r="J58">
         <v>354467000.0</v>
       </c>
@@ -5375,51 +5378,51 @@
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
-        <v>403997000.0</v>
+        <v>403996000.0</v>
       </c>
       <c r="C60">
         <v>438340000.0</v>
       </c>
       <c r="D60">
         <v>403420000.0</v>
       </c>
       <c r="E60">
         <v>377128000.0</v>
       </c>
       <c r="F60">
         <v>349699000.0</v>
       </c>
       <c r="G60">
         <v>290642000.0</v>
       </c>
       <c r="H60">
         <v>350110000.0</v>
       </c>
       <c r="I60">
         <v>343142000.0</v>
       </c>
       <c r="J60">
         <v>295201000.0</v>
       </c>
@@ -5572,813 +5575,819 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV62"/>
+  <dimension ref="A1:DW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>34159000.0</v>
+      </c>
+      <c r="C2">
         <v>50352000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45479000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32618000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34994000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31903000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31939000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31644000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31584000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31605000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33155000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>34199000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>33798000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>28290000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>33896000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>33411000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36582000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27851000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29907000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25094000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>34973000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32421000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31695000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21933000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18514000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23742000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>19500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>26762000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24754000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>26824000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22101000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21488000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12295000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12520000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11857000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12374000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10828000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9042000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13032000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10081000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10860000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8818000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12272000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9263000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11974000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10257000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9623000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9604000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12431000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10622000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8322000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11919000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>10887000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9606000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10035000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11720000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9953000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9758000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8752000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6404000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7342000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8134000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6902000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8566000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9001000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>8210000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7528000.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>8235000.0</v>
       </c>
-      <c r="BT2"/>
       <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>45482000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>35029000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>18253000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>15309000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>13710000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>10424000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>17483000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7217000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>12535000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7016000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8349000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7772000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10752000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>6574000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6130000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>11865000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>10766000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>8822000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>8661000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>13594000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7214000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>6921000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>7334000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8430000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6171000.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>8929000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>10038000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>5649000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6988000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8792000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6685000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>5271000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7260000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4735000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>9333000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>9116000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>3485000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>7003000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5123000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>6748000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>5300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>3599000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>5652000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>3331000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>3892208.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>3585000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>3513000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>5800000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>3600000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>2500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>3100000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6463,85 +6472,86 @@
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-202887000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-171923000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-160550000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>-155623000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
@@ -6601,432 +6611,436 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>744000.0</v>
+      </c>
+      <c r="C5">
         <v>649000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>612000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>604000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>658000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>781999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1035000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>579000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1110000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1076000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>816000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1447000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1042000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>683000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1086000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1113000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>353000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1306000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1483000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1611000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1319000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2251000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2839000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2964000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3364000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1014000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1483000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-918000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-228000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>204000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1487000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1544000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>964000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>293000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1442000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3797000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3619000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2640000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7969000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-10403000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-16162000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-17544000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-14310000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-9389000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-12713000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-13101000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2379000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>886000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-181000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>833000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-92000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-801000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>443000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>320000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1423000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1913000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2132000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>50000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1271000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>303000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>659000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>476000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>727000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>300000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>498000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>305000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>116000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-122944000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-121226000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-116839000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-118510000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-116851000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-111570000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-102628000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-93502000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-90806000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-78149000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-74689000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-66654000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-74950000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-86168000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-86767000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-83453000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-85248000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-84314000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-88967000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-90797000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-90101000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-90656000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-99175000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-125872000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-140772000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-146784000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-154010000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>355000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>122000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>149000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-137533000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-99000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-110302000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-106071000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-100581000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-100026000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-94339000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-87016000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-80638000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-75627000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-77680000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-80280000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-81821335.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-72219000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-65621000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-64419000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-67310934.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-50614000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-47170000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-44281000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-38752116.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-36893000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-22020000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-27100000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-17200000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>-21300000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-21100000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-17900000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7111,140 +7125,143 @@
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
+      <c r="DW6"/>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7">
+        <v>35368000.0</v>
+      </c>
+      <c r="C7">
         <v>38207000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>40647000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>41472000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43562000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>45280000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>45594000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>50926000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>49183000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>43011000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>48919000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>56352000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>58914000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>55676000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>70365000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>49598000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>51862000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>42569000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>48182000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>54621000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>47331000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>50186000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>54906000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>62267000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>81366000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>86772000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>93610000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>91052000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>76655000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7297,116 +7314,119 @@
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
         <v>266000.0</v>
       </c>
       <c r="C8">
         <v>266000.0</v>
       </c>
       <c r="D8">
         <v>266000.0</v>
       </c>
       <c r="E8">
         <v>266000.0</v>
       </c>
       <c r="F8">
         <v>266000.0</v>
       </c>
       <c r="G8">
+        <v>266000.0</v>
+      </c>
+      <c r="H8">
         <v>265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000.0</v>
       </c>
       <c r="I8">
         <v>185000.0</v>
       </c>
       <c r="J8">
         <v>185000.0</v>
       </c>
       <c r="K8">
         <v>185000.0</v>
       </c>
       <c r="L8">
         <v>185000.0</v>
       </c>
       <c r="M8">
         <v>185000.0</v>
       </c>
       <c r="N8">
         <v>185000.0</v>
       </c>
       <c r="O8">
         <v>185000.0</v>
       </c>
       <c r="P8">
         <v>185000.0</v>
       </c>
       <c r="Q8">
         <v>185000.0</v>
       </c>
       <c r="R8">
         <v>185000.0</v>
       </c>
       <c r="S8">
         <v>185000.0</v>
       </c>
       <c r="T8">
+        <v>185000.0</v>
+      </c>
+      <c r="U8">
         <v>196000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>197000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7467,110 +7487,111 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>154348000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>152921000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>152575000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>151238000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>150436000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>149406000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>148056000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>146420000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>143438000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>142345000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>141885000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>141840000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>141337000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
@@ -7623,432 +7644,436 @@
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>289686000.0</v>
+      </c>
+      <c r="C10">
         <v>11245000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4946000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2686000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>143000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11239000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35619000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>35197000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1280000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2952000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2294000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7388000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7817000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>54584000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>68665000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>59257000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4463000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7144000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8412000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22188000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4966000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4790000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8407000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13734000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>67127000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>39655000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>43591000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>39795000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>28823000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>31001000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>23127000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19612000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>122146000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>38371000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15356000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8277000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18691000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7252000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7750000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5027000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8433000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3690000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4490000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14022000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>23770000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>16290000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>21330000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>17234000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19351000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>19918000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>9263000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>10526000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>9054000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>8549000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6846000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7664000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4386000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3814000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3895000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3377000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2281000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5235000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>9361000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6546000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4304000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9931000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>12221000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>7132000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>11789000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>19534000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>6300000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>6166000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>8844000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>5222000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>4500000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>4372000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4804000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4305000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5407000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>8328000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2583000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1135000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3618000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3656000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>143000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1459000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>5066000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>943000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5915000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2194000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3306000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1837000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2863000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1593000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>42000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1132000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1155000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>366000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>383000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1054000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>589000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>780000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2287000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>383000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1061000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>729000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1046000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>661000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>763000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>794000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>2926135.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>450000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>111000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>7353000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>2609520.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2666000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>390000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>4265000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>3491543.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>3222000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>461000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>900000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>500000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>200000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>500000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8133,1774 +8158,1786 @@
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>289686000.0</v>
+      </c>
+      <c r="C12">
         <v>11245000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4946000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2686000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>143000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11239000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35619000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>35197000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1280000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2952000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2294000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7388000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7817000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>54584000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>68665000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>59257000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4463000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7144000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8412000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22188000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4966000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4790000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8407000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13734000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>67127000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>39655000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>43591000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>39795000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28823000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>31001000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>23127000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>19612000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>122146000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>38371000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15356000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8277000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>18691000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7252000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7750000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5027000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8433000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3690000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4490000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14022000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>23770000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16290000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>21330000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17234000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19351000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>19918000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9263000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10526000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9054000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8549000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6846000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7664000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4386000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3814000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3895000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3377000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2281000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5235000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9361000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>6546000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4304000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>9931000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>12221000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7132000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>11789000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>19534000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6300000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6166000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>8844000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5222000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4500000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4372000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4804000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4305000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5407000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>8328000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2583000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1135000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3618000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3656000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>143000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1459000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>5066000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>943000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5915000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2194000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3306000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1837000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2863000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1593000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>42000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1132000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1155000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>366000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>1054000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>589000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>780000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2287000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>383000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1061000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>729000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>1046000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>661000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>763000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>794000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>2926135.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>450000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>111000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>7353000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>2609520.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2666000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>390000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>4265000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>3491543.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>3222000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>461000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>900000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>500000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>200000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>500000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
         <v>266000.0</v>
       </c>
       <c r="C13">
         <v>266000.0</v>
       </c>
       <c r="D13">
         <v>266000.0</v>
       </c>
       <c r="E13">
         <v>266000.0</v>
       </c>
       <c r="F13">
         <v>266000.0</v>
       </c>
       <c r="G13">
+        <v>266000.0</v>
+      </c>
+      <c r="H13">
         <v>265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000.0</v>
       </c>
       <c r="I13">
         <v>185000.0</v>
       </c>
       <c r="J13">
         <v>185000.0</v>
       </c>
       <c r="K13">
         <v>185000.0</v>
       </c>
       <c r="L13">
         <v>185000.0</v>
       </c>
       <c r="M13">
         <v>185000.0</v>
       </c>
       <c r="N13">
         <v>185000.0</v>
       </c>
       <c r="O13">
         <v>185000.0</v>
       </c>
       <c r="P13">
         <v>185000.0</v>
       </c>
       <c r="Q13">
         <v>185000.0</v>
       </c>
       <c r="R13">
         <v>185000.0</v>
       </c>
       <c r="S13">
         <v>185000.0</v>
       </c>
       <c r="T13">
+        <v>185000.0</v>
+      </c>
+      <c r="U13">
         <v>196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000.0</v>
       </c>
       <c r="V13">
         <v>197000.0</v>
       </c>
       <c r="W13">
         <v>197000.0</v>
       </c>
       <c r="X13">
         <v>197000.0</v>
       </c>
       <c r="Y13">
         <v>197000.0</v>
       </c>
       <c r="Z13">
         <v>197000.0</v>
       </c>
       <c r="AA13">
         <v>197000.0</v>
       </c>
       <c r="AB13">
-        <v>196000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="AC13">
         <v>196000.0</v>
       </c>
       <c r="AD13">
         <v>196000.0</v>
       </c>
       <c r="AE13">
-        <v>195000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="AF13">
         <v>195000.0</v>
       </c>
       <c r="AG13">
         <v>195000.0</v>
       </c>
       <c r="AH13">
         <v>195000.0</v>
       </c>
       <c r="AI13">
         <v>195000.0</v>
       </c>
       <c r="AJ13">
-        <v>194000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="AK13">
         <v>194000.0</v>
       </c>
       <c r="AL13">
         <v>194000.0</v>
       </c>
       <c r="AM13">
         <v>194000.0</v>
       </c>
       <c r="AN13">
         <v>194000.0</v>
       </c>
       <c r="AO13">
         <v>194000.0</v>
       </c>
       <c r="AP13">
         <v>194000.0</v>
       </c>
       <c r="AQ13">
         <v>194000.0</v>
       </c>
       <c r="AR13">
         <v>194000.0</v>
       </c>
       <c r="AS13">
         <v>194000.0</v>
       </c>
       <c r="AT13">
         <v>194000.0</v>
       </c>
       <c r="AU13">
+        <v>194000.0</v>
+      </c>
+      <c r="AV13">
         <v>192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="AW13">
         <v>169000.0</v>
       </c>
       <c r="AX13">
         <v>169000.0</v>
       </c>
       <c r="AY13">
         <v>169000.0</v>
       </c>
       <c r="AZ13">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="BA13">
         <v>168000.0</v>
       </c>
       <c r="BB13">
         <v>168000.0</v>
       </c>
       <c r="BC13">
-        <v>167000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="BD13">
         <v>167000.0</v>
       </c>
       <c r="BE13">
         <v>167000.0</v>
       </c>
       <c r="BF13">
         <v>167000.0</v>
       </c>
       <c r="BG13">
         <v>167000.0</v>
       </c>
       <c r="BH13">
         <v>167000.0</v>
       </c>
       <c r="BI13">
-        <v>166000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="BJ13">
         <v>166000.0</v>
       </c>
       <c r="BK13">
-        <v>164000.0</v>
+        <v>166000.0</v>
       </c>
       <c r="BL13">
         <v>164000.0</v>
       </c>
       <c r="BM13">
+        <v>164000.0</v>
+      </c>
+      <c r="BN13">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="BO13">
         <v>160000.0</v>
       </c>
       <c r="BP13">
         <v>160000.0</v>
       </c>
       <c r="BQ13">
-        <v>159000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="BR13">
         <v>159000.0</v>
       </c>
       <c r="BS13">
         <v>159000.0</v>
       </c>
       <c r="BT13">
         <v>159000.0</v>
       </c>
       <c r="BU13">
         <v>159000.0</v>
       </c>
       <c r="BV13">
         <v>159000.0</v>
       </c>
       <c r="BW13">
         <v>159000.0</v>
       </c>
       <c r="BX13">
         <v>159000.0</v>
       </c>
       <c r="BY13">
         <v>159000.0</v>
       </c>
       <c r="BZ13">
         <v>159000.0</v>
       </c>
       <c r="CA13">
         <v>159000.0</v>
       </c>
       <c r="CB13">
         <v>159000.0</v>
       </c>
       <c r="CC13">
         <v>159000.0</v>
       </c>
       <c r="CD13">
         <v>159000.0</v>
       </c>
       <c r="CE13">
-        <v>158000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="CF13">
         <v>158000.0</v>
       </c>
       <c r="CG13">
-        <v>154000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="CH13">
         <v>154000.0</v>
       </c>
       <c r="CI13">
+        <v>154000.0</v>
+      </c>
+      <c r="CJ13">
         <v>158000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>157000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000.0</v>
       </c>
       <c r="CM13">
         <v>157000.0</v>
       </c>
       <c r="CN13">
+        <v>157000.0</v>
+      </c>
+      <c r="CO13">
         <v>156000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000.0</v>
       </c>
       <c r="CQ13">
         <v>154000.0</v>
       </c>
       <c r="CR13">
         <v>154000.0</v>
       </c>
       <c r="CS13">
+        <v>154000.0</v>
+      </c>
+      <c r="CT13">
         <v>153000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>151000.0</v>
       </c>
-      <c r="CU13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CV13"/>
       <c r="CW13">
         <v>150000.0</v>
       </c>
       <c r="CX13">
         <v>150000.0</v>
       </c>
       <c r="CY13">
         <v>150000.0</v>
       </c>
       <c r="CZ13">
+        <v>150000.0</v>
+      </c>
+      <c r="DA13">
         <v>140000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="DC13">
         <v>150000.0</v>
       </c>
       <c r="DD13">
         <v>150000.0</v>
       </c>
       <c r="DE13">
         <v>150000.0</v>
       </c>
       <c r="DF13">
         <v>150000.0</v>
       </c>
       <c r="DG13">
+        <v>150000.0</v>
+      </c>
+      <c r="DH13">
         <v>149103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="DI13">
         <v>150000.0</v>
       </c>
       <c r="DJ13">
+        <v>150000.0</v>
+      </c>
+      <c r="DK13">
         <v>134000.0</v>
       </c>
-      <c r="DK13">
+      <c r="DL13">
         <v>133603.0</v>
       </c>
-      <c r="DL13">
+      <c r="DM13">
         <v>133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000.0</v>
       </c>
       <c r="DN13">
         <v>134000.0</v>
       </c>
       <c r="DO13">
+        <v>134000.0</v>
+      </c>
+      <c r="DP13">
         <v>133500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000.0</v>
       </c>
       <c r="DQ13">
         <v>134000.0</v>
       </c>
-      <c r="DR13"/>
+      <c r="DR13">
+        <v>134000.0</v>
+      </c>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>26529000.0</v>
+      </c>
+      <c r="C14">
         <v>26434000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>25010000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>27156000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27564000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27877000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27802000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>27662000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27420000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>27358000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27148000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27754000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28410000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>29784000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>31522000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33538000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33948000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>33950000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34044000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34172000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34270000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>34534000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>34178000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>36176000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>37362000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>36916000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>37212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37066000.0</v>
       </c>
       <c r="AE14">
         <v>37066000.0</v>
       </c>
       <c r="AF14">
+        <v>37066000.0</v>
+      </c>
+      <c r="AG14">
         <v>36994000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>36882000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>36812000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>36736000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>36848000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>36718000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>36672000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>36582000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>36574000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>36550000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>36544000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>36410000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>36640000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>36826000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>36614000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>32886000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>30290000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>30358000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>29830000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>30168000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>30086000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>30104000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>29524000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>29830000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>29614000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>29574000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>29444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29438000.0</v>
       </c>
       <c r="BH14">
         <v>29438000.0</v>
       </c>
       <c r="BI14">
+        <v>29438000.0</v>
+      </c>
+      <c r="BJ14">
         <v>29666000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>29354000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>28998000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>29218000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>28722000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>28382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28354000.0</v>
       </c>
       <c r="BP14">
         <v>28354000.0</v>
       </c>
       <c r="BQ14">
+        <v>28354000.0</v>
+      </c>
+      <c r="BR14">
         <v>28152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28098000.0</v>
       </c>
       <c r="BS14">
         <v>28098000.0</v>
       </c>
       <c r="BT14">
         <v>28098000.0</v>
       </c>
       <c r="BU14">
+        <v>28098000.0</v>
+      </c>
+      <c r="BV14">
         <v>28056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28052000.0</v>
       </c>
       <c r="BW14">
         <v>28052000.0</v>
       </c>
       <c r="BX14">
         <v>28052000.0</v>
       </c>
       <c r="BY14">
+        <v>28052000.0</v>
+      </c>
+      <c r="BZ14">
         <v>28038000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>28010000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>28000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>28118000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>27994000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>27970000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>27958000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>28088000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>28364000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>29338000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>29170000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>29622000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>29574000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>29716000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>28922000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>29384000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>29328000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>29340000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>28634000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>29408000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>28798000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>28168000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>92111100.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>28466000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>28514000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>28416000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>27920000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>28050000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>29580000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>29964000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>29824000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>30116000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>29932000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>30080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29818000.0</v>
       </c>
       <c r="DH14">
         <v>29818000.0</v>
       </c>
       <c r="DI14">
+        <v>29818000.0</v>
+      </c>
+      <c r="DJ14">
         <v>28826000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>26774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26718000.0</v>
       </c>
       <c r="DL14">
         <v>26718000.0</v>
       </c>
       <c r="DM14">
-        <v>26700000.0</v>
+        <v>26718000.0</v>
       </c>
       <c r="DN14">
         <v>26700000.0</v>
       </c>
       <c r="DO14">
         <v>26700000.0</v>
       </c>
       <c r="DP14">
         <v>26700000.0</v>
       </c>
       <c r="DQ14">
         <v>26700000.0</v>
       </c>
       <c r="DR14">
+        <v>26700000.0</v>
+      </c>
+      <c r="DS14">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="DT14">
         <v>26000000.0</v>
       </c>
       <c r="DU14">
-        <v>26250000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="DV14">
         <v>26250000.0</v>
       </c>
+      <c r="DW14">
+        <v>26250000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>185000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>185000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>185000.0</v>
       </c>
       <c r="R15">
         <v>185000.0</v>
       </c>
       <c r="S15">
         <v>185000.0</v>
       </c>
       <c r="T15">
+        <v>185000.0</v>
+      </c>
+      <c r="U15">
         <v>196000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197000.0</v>
       </c>
       <c r="W15">
         <v>197000.0</v>
       </c>
       <c r="X15">
         <v>197000.0</v>
       </c>
       <c r="Y15">
         <v>197000.0</v>
       </c>
       <c r="Z15">
         <v>197000.0</v>
       </c>
       <c r="AA15">
         <v>197000.0</v>
       </c>
       <c r="AB15">
-        <v>196000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="AC15">
         <v>196000.0</v>
       </c>
       <c r="AD15">
         <v>196000.0</v>
       </c>
       <c r="AE15">
-        <v>195000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="AF15">
         <v>195000.0</v>
       </c>
       <c r="AG15">
         <v>195000.0</v>
       </c>
       <c r="AH15">
         <v>195000.0</v>
       </c>
       <c r="AI15">
         <v>195000.0</v>
       </c>
       <c r="AJ15">
-        <v>194000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="AK15">
         <v>194000.0</v>
       </c>
       <c r="AL15">
         <v>194000.0</v>
       </c>
       <c r="AM15">
         <v>194000.0</v>
       </c>
       <c r="AN15">
         <v>194000.0</v>
       </c>
       <c r="AO15">
         <v>194000.0</v>
       </c>
       <c r="AP15">
         <v>194000.0</v>
       </c>
       <c r="AQ15">
         <v>194000.0</v>
       </c>
       <c r="AR15">
         <v>194000.0</v>
       </c>
       <c r="AS15">
         <v>194000.0</v>
       </c>
       <c r="AT15">
         <v>194000.0</v>
       </c>
       <c r="AU15">
+        <v>194000.0</v>
+      </c>
+      <c r="AV15">
         <v>192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="AW15">
         <v>169000.0</v>
       </c>
       <c r="AX15">
         <v>169000.0</v>
       </c>
       <c r="AY15">
         <v>169000.0</v>
       </c>
       <c r="AZ15">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="BA15">
         <v>168000.0</v>
       </c>
       <c r="BB15">
         <v>168000.0</v>
       </c>
       <c r="BC15">
-        <v>167000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="BD15">
         <v>167000.0</v>
       </c>
       <c r="BE15">
         <v>167000.0</v>
       </c>
       <c r="BF15">
         <v>167000.0</v>
       </c>
       <c r="BG15">
         <v>167000.0</v>
       </c>
       <c r="BH15">
         <v>167000.0</v>
       </c>
       <c r="BI15">
-        <v>166000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="BJ15">
         <v>166000.0</v>
       </c>
       <c r="BK15">
-        <v>164000.0</v>
+        <v>166000.0</v>
       </c>
       <c r="BL15">
         <v>164000.0</v>
       </c>
       <c r="BM15">
+        <v>164000.0</v>
+      </c>
+      <c r="BN15">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="BO15">
         <v>160000.0</v>
       </c>
       <c r="BP15">
         <v>160000.0</v>
       </c>
       <c r="BQ15">
-        <v>159000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="BR15">
         <v>159000.0</v>
       </c>
       <c r="BS15">
         <v>159000.0</v>
       </c>
       <c r="BT15">
         <v>159000.0</v>
       </c>
       <c r="BU15">
         <v>159000.0</v>
       </c>
       <c r="BV15">
         <v>159000.0</v>
       </c>
       <c r="BW15">
         <v>159000.0</v>
       </c>
       <c r="BX15">
         <v>159000.0</v>
       </c>
       <c r="BY15">
         <v>159000.0</v>
       </c>
       <c r="BZ15">
         <v>159000.0</v>
       </c>
       <c r="CA15">
         <v>159000.0</v>
       </c>
       <c r="CB15">
         <v>159000.0</v>
       </c>
       <c r="CC15">
         <v>159000.0</v>
       </c>
       <c r="CD15">
         <v>159000.0</v>
       </c>
       <c r="CE15">
-        <v>158000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="CF15">
         <v>158000.0</v>
       </c>
       <c r="CG15">
-        <v>154000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="CH15">
         <v>154000.0</v>
       </c>
       <c r="CI15">
+        <v>154000.0</v>
+      </c>
+      <c r="CJ15">
         <v>158000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>157000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000.0</v>
       </c>
       <c r="CM15">
         <v>157000.0</v>
       </c>
       <c r="CN15">
+        <v>157000.0</v>
+      </c>
+      <c r="CO15">
         <v>156000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000.0</v>
       </c>
       <c r="CQ15">
         <v>154000.0</v>
       </c>
       <c r="CR15">
+        <v>154000.0</v>
+      </c>
+      <c r="CS15">
         <v>153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000.0</v>
       </c>
       <c r="CT15">
         <v>151000.0</v>
       </c>
       <c r="CU15">
         <v>151000.0</v>
       </c>
       <c r="CV15">
-        <v>150000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="CW15">
         <v>150000.0</v>
       </c>
       <c r="CX15">
         <v>150000.0</v>
       </c>
       <c r="CY15">
         <v>150000.0</v>
       </c>
       <c r="CZ15">
+        <v>150000.0</v>
+      </c>
+      <c r="DA15">
         <v>140000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="DC15">
         <v>150000.0</v>
       </c>
       <c r="DD15">
         <v>150000.0</v>
       </c>
       <c r="DE15">
         <v>150000.0</v>
       </c>
       <c r="DF15">
         <v>150000.0</v>
       </c>
       <c r="DG15">
+        <v>150000.0</v>
+      </c>
+      <c r="DH15">
         <v>149103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="DI15">
         <v>150000.0</v>
       </c>
       <c r="DJ15">
+        <v>150000.0</v>
+      </c>
+      <c r="DK15">
         <v>134000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>133603.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000.0</v>
       </c>
       <c r="DN15">
         <v>134000.0</v>
       </c>
       <c r="DO15">
+        <v>134000.0</v>
+      </c>
+      <c r="DP15">
         <v>133500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000.0</v>
       </c>
       <c r="DQ15">
         <v>134000.0</v>
       </c>
-      <c r="DR15"/>
+      <c r="DR15">
+        <v>134000.0</v>
+      </c>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-64210000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-771000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2096000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>89536000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>85861000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>83900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>149255000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>113203000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>60416000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>74553000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>72672000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>61706000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>56178000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>53640000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>77467000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>41562000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>42544000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>38128000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>38454000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>43784000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37120000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>38771000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>41151000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>47277000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>44361000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>49956000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>50039000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>57035000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>5234000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>677000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>458000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>7129000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>17947000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>18484000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>16021000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>16158000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>59913000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>60480000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>62996000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>19832000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>16716000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>14331000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>15266000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>14420000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>48899000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>17220000.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>32619000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>13684000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>17589000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>19783000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>17998000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>17176000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>21526000.0</v>
       </c>
-      <c r="DA16"/>
-      <c r="DB16">
+      <c r="DB16"/>
+      <c r="DC16">
         <v>17934000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>1310000.0</v>
       </c>
-      <c r="DD16"/>
       <c r="DE16"/>
-      <c r="DF16">
+      <c r="DF16"/>
+      <c r="DG16">
         <v>2306000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>1404172.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>2060000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>37000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>138000.0</v>
       </c>
-      <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9985,87 +10022,88 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>96753000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>89536000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>86011000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>73485000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>74553000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
@@ -10125,52 +10163,53 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10255,1344 +10294,1359 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
+        <v>80600000.0</v>
+      </c>
+      <c r="C20">
         <v>80440000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>80477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78941000.0</v>
       </c>
       <c r="E20">
         <v>78941000.0</v>
       </c>
       <c r="F20">
         <v>78941000.0</v>
       </c>
       <c r="G20">
         <v>78941000.0</v>
       </c>
       <c r="H20">
         <v>78941000.0</v>
       </c>
       <c r="I20">
         <v>78941000.0</v>
       </c>
       <c r="J20">
+        <v>78941000.0</v>
+      </c>
+      <c r="K20">
         <v>80303000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>75747000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>73154000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>68946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58217000.0</v>
       </c>
       <c r="O20">
         <v>58217000.0</v>
       </c>
       <c r="P20">
         <v>58217000.0</v>
       </c>
       <c r="Q20">
         <v>58217000.0</v>
       </c>
       <c r="R20">
+        <v>58217000.0</v>
+      </c>
+      <c r="S20">
         <v>72006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42518000.0</v>
       </c>
       <c r="T20">
         <v>42518000.0</v>
       </c>
       <c r="U20">
         <v>42518000.0</v>
       </c>
       <c r="V20">
         <v>42518000.0</v>
       </c>
       <c r="W20">
         <v>42518000.0</v>
       </c>
       <c r="X20">
         <v>42518000.0</v>
       </c>
       <c r="Y20">
         <v>42518000.0</v>
       </c>
       <c r="Z20">
         <v>42518000.0</v>
       </c>
       <c r="AA20">
         <v>42518000.0</v>
       </c>
       <c r="AB20">
         <v>42518000.0</v>
       </c>
       <c r="AC20">
         <v>42518000.0</v>
       </c>
       <c r="AD20">
+        <v>42518000.0</v>
+      </c>
+      <c r="AE20">
         <v>40730000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>41598000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>41086000.0</v>
       </c>
-      <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-      <c r="BI20">
-[...1 lines deleted...]
-      </c>
+      <c r="BI20"/>
       <c r="BJ20">
         <v>11539000.0</v>
       </c>
       <c r="BK20">
         <v>11539000.0</v>
       </c>
       <c r="BL20">
         <v>11539000.0</v>
       </c>
       <c r="BM20">
         <v>11539000.0</v>
       </c>
       <c r="BN20">
         <v>11539000.0</v>
       </c>
       <c r="BO20">
         <v>11539000.0</v>
       </c>
       <c r="BP20">
         <v>11539000.0</v>
       </c>
       <c r="BQ20">
         <v>11539000.0</v>
       </c>
       <c r="BR20">
         <v>11539000.0</v>
       </c>
       <c r="BS20">
         <v>11539000.0</v>
       </c>
       <c r="BT20">
-        <v>36210000.0</v>
+        <v>11539000.0</v>
       </c>
       <c r="BU20">
         <v>36210000.0</v>
       </c>
       <c r="BV20">
         <v>36210000.0</v>
       </c>
       <c r="BW20">
         <v>36210000.0</v>
       </c>
       <c r="BX20">
         <v>36210000.0</v>
       </c>
       <c r="BY20">
         <v>36210000.0</v>
       </c>
       <c r="BZ20">
         <v>36210000.0</v>
       </c>
       <c r="CA20">
         <v>36210000.0</v>
       </c>
-      <c r="CB20"/>
+      <c r="CB20">
+        <v>36210000.0</v>
+      </c>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>11539000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>99608000.0</v>
+      </c>
+      <c r="C21">
         <v>102608000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>105609000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>93559000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>96206000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>98157000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>90126000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>92498000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>94870000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>97242000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>99615000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>101987000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>98116000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>47049000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>48169000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>49290000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>50411000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19887000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20475000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>21063000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>22214000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>23366000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>24518000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>25670000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>26822000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>28884000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>29615000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>30346000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>31077000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>31807000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>32538000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>33269000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>169000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
-[...1 lines deleted...]
-      </c>
+      <c r="AT21"/>
       <c r="AU21">
         <v>235000.0</v>
       </c>
-      <c r="AV21"/>
+      <c r="AV21">
+        <v>235000.0</v>
+      </c>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>326000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>553000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>871000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>13183000.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>4292000.0</v>
       </c>
-      <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
-      <c r="DK21">
+      <c r="DK21"/>
+      <c r="DL21">
         <v>3691000.0</v>
       </c>
-      <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
-      <c r="DO21">
+      <c r="DO21"/>
+      <c r="DP21">
         <v>253000.0</v>
       </c>
-      <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>6728000.0</v>
+      </c>
+      <c r="C22">
         <v>7170000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6342000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6145000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5390000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5496000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5648000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6109000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5605000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5127000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4848000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4863000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4125000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3308000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3516000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3722000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3961000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3731000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3323000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3659000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3554000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3471000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3119000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3296000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3571000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3812000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4210000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4178000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4142000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4125000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4067000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4337000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4313000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4273000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4232000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4049000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3961000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4034000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3980000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4112000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4210000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4189000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4004000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4152000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4316000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4318000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4402000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4504000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4708000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4754000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4718000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4608000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4670000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4514000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4550000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4483000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4350000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4640000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>4611000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4562000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4624000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4635000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4481000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4142000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>3846000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3993000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4004000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3849000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3829000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3754000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3894000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4286000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4491000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4314000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4102000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3932000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4592000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4774000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4985000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4572000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4656000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4716000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4661000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>4532000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4140000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3829000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3581000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3566000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>3252000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3170000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3581000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>3340000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3373000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3180000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3226000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>3126000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2924000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>3324000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>3471000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>3514000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3616000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3196000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2949000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>3139000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3189000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3295000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>3046000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>2820000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2507000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>2126000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>1928639.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1597000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1589000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1187000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1120684.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>852000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>991000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>988000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>880086.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>678000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>801000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>800000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>500000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>600000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>700000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>1005765000.0</v>
+      </c>
+      <c r="C23">
         <v>1016828000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1045548000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1025200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1009092000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>979969000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>997568000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1009645000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>994987000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>943431000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>954438000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>892158000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>870506000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>764855000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>796645000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>756716000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>701018000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>660069000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>651662000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>703954000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>663739000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>647912000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>676716000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>723833000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>861089000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>912684000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>881850000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>901607000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>851529000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>836074000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>773524000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>747482000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>729826000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>655333000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>649668000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>650289000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>615920000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>609429000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>619788000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>606982000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>587679000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>569531000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>646329000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>595337000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>545298000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>528778000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>553716000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>470163000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>471886000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>461959000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>469741000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>424865000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>416471000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>397648000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>400232000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>395945000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>403879000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>433466000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>439825000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>429830000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>425013000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>430201000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>432366000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>441678000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>423191000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>392849000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>398312000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>382733000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>379368000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>367885000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>393676000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>456622000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>489956000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>436347000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>439794000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>454233000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>470173000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>480866000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>475094000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>478990000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>355690000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>370673000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>371261000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>368461000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>373343000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>347588000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>360026000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>351977000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>351623000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>335331000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>354281000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>339590000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>336467000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>349739000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>361541000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>344693000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>355777000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>350109000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>349782000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>386792000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>385839000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>388321000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>390513000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>386243000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>374835000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>386701000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>383972000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>294850000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>276093000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>273090000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>272958851.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>249059000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>250084000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>238891000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>215256136.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>204074000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>202847000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>202406000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>187148175.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>191297000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>169381000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>172100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>112600000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>150100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>144600000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>128700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>224732000.0</v>
+      </c>
+      <c r="C24">
         <v>201389000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>234046000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>203911000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>214101000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>182349000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>187085000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>192461000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>197346000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>187400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>196894000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>153641000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>163195000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>95788000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>90367000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>69558000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>48053000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>43167000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>20347000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>22020000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>38697000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>71803000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>47888000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>89347000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>216632000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>228203000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>200177000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>229716000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>208848000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
@@ -11645,98 +11699,99 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>69558000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>22020000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>47888000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>253104000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>226187000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>258813000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>239668000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
@@ -11789,96 +11844,97 @@
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>85512000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>77405000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>66327000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>54727000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>44196000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>34365000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>31906000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
@@ -11933,52 +11989,53 @@
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12063,511 +12120,517 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>34748000.0</v>
+      </c>
+      <c r="C28">
         <v>280504000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>333752000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>306420000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>310396000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>266933000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>261270000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>281291000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>317172000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>289341000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>291170000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>234308000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>242849000.0</v>
       </c>
-      <c r="N28">
-[...1 lines deleted...]
-      </c>
       <c r="O28">
+        <v>118249000.0</v>
+      </c>
+      <c r="P28">
         <v>110964000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>75699000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>105856000.0</v>
       </c>
-      <c r="R28">
-[...1 lines deleted...]
-      </c>
       <c r="S28">
+        <v>83199000.0</v>
+      </c>
+      <c r="T28">
         <v>65839000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>62840000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>88069000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>124047000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>103179000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>152947000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>284966000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>337204000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>305165000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>329976000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>296084000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>279760000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>214568000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>216624000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>146365000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>175532000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>198444000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>213070000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>192195000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>199542000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>208264000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>219444000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>197803000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>188147000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>250944000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>222425000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>139860000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>154136000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>181003000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>205975000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>214646000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>215854000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>229134000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>191828000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>180999000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>173984000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>176359000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>172606000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>192453000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>218672000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>244579000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>236395000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>221588000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>231451000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>220593000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>236335000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>219786000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>192697000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>207636000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>189067000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>166664000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>138307000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>160824000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>153482000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>125801000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>73485000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>88874000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>96733000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>107272000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>118792000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>103773000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>103387000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>21417000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>31865000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>29382000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>29234000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>46874000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1440000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2956000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>15081000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>5411000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-894000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>9994000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1463000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1563000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>24707000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>44258000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>21868000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>44263000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>52734000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>48767000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>71197000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>77301000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>85505000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>78513000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>142620000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>135306000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>141638000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>143669000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>88269000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>72913000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>73848000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>83348718.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>66697000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>78929000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>92658000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>79767902.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>78444000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>84770000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>89895000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>79668457.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>86938000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>79739000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>78400000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>37000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>65200000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>63900000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>51400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>701940000.0</v>
+      </c>
+      <c r="C29">
         <v>661147000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>702047000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>691350000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>683851000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>676536000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>689635000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>697114000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>688642000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>656529000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>647965000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>579367000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>571416000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>488319000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>486392000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>465471000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>414488000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>406656000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>375768000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>360302000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>359241000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>375308000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>347322000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>419210000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>577658000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>618580000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12623,498 +12686,502 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>182427000.0</v>
+      </c>
+      <c r="C30">
         <v>173294000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>173565000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>163916000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>160459000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>145083000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>152133000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>147043000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>162466000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>150317000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>153610000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>158564000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>147251000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>125649000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>128406000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>137281000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>147280000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>146271000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>161331000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>200038000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>174935000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>113605000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>109074000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>112342000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>100375000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>207212000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>95117000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>181255000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>172321000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>173926000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>168877000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>151882000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>120956000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>118464000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>130766000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>124618000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>96804000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>92252000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>109649000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>87402000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>81751000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>82465000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>130039000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>80171000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>86374000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>88841000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>103022000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>86056000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>89496000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>86765000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>86744000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>81605000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>83224000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>82520000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>80130000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>79900000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>77651000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>72220000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>70619000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>68520000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>65512000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>68187000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>66984000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>75645000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>75872000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>70914000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>68425000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>67350000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>62759000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>58293000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>78170000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>109816000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>105308000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>95448000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>86707000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>84130000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>79374000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>78290000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>83211000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>95716000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>82379000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>76205000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>85528000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>86034000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>75313000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>72336000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>87216000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>83759000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>84396000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>67999000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>72898000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>70152000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>68010000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>71196000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>68521000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>75258000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>79975000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>73784000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>71271000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>81392000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>78777000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>78739000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>87526000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>84790000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>81068000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>83598000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>84333000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>58545000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>54739000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>54049000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>2476000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>48217000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>47638000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>40460000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>38800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>35287000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>37030000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>36617000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>33186434.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>34558000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>36723000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>28200000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>17500000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>26900000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>25400000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>17800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>379664000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>265896000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>270742000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>247403000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>266989000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>286706000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>266314000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>248805000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>230773000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223606000.0</v>
       </c>
       <c r="W31">
         <v>223606000.0</v>
       </c>
       <c r="X31">
+        <v>223606000.0</v>
+      </c>
+      <c r="Y31">
         <v>246608000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>237591000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>257091000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>277978000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>275570000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>278090000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
@@ -13167,131 +13234,134 @@
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
+      <c r="DW31"/>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>26568000.0</v>
+      </c>
+      <c r="C32">
         <v>8959000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>22843000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2132000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16667000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15471000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>32573000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>20101000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>14107000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7041000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15654000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>31157000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>44906000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>65949000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>66535000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>52509000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>22544000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>38935000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>45782000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>31516000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>21453000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>20272000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>14415000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>53485000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>180241000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>114140000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13347,518 +13417,524 @@
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
+      <c r="DW32"/>
     </row>
-    <row r="33" spans="1:126">
+    <row r="33" spans="1:127">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>785773000.0</v>
+      </c>
+      <c r="C33">
         <v>805695000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>812727000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>830628000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>812495000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>800195000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>783718000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>794898000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>793196000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>762987000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>768493000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>689652000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>671558000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>559866000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>573989000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>543439000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>528031000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>491103000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>463135000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>464763000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>462864000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>503515000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>528920000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>523035000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>514750000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>630140000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>627255000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>655539000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>625915000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>610029000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>561880000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>555948000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>463753000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>483546000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>487354000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>501079000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>481874000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>494141000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>485575000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>492138000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>479277000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>470888000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>474586000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>476948000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>391456000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>396454000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>397254000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>345556000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>334794000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>333189000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>342972000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>306748000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>299350000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>283485000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>291922000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>283428000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>289605000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>328709000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>331424000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>336017000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>332489000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>339602000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>341228000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>343614000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>324360000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>296052000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>296485000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>286308000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>271331000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>256943000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>266386000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>286997000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>324570000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>286819000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>303044000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>310005000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>322382000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>327889000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>331727000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>306639000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>226904000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>257953000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>241165000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>237048000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>254277000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>238189000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>232688000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>238711000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>231057000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>230706000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>244849000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>242030000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>236803000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>245199000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>261612000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>249983000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>256386000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>255756000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>288201000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>289313000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>288248000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>281247000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>283514000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>275250000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>286523000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>284672000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>224149000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>208576000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>207226000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>206839609.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>189992000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>192598000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>181033000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>167884493.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>160057000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>159751000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>154234000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>145561109.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>148316000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>128528000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>137100000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>88100000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>119600000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>114600000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>106300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:126">
+    <row r="34" spans="1:127">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34">
+        <v>8848000.0</v>
+      </c>
+      <c r="C34">
         <v>9490000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>13817000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>369177000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>13891000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>13488000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>18753000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>12513000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>12613000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>12371000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>14169000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>14076000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>12204000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>62112000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>7494000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>56741000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>8914000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5940000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2149000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>13426000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>8477000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>8050000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>9794000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>11251000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>7995000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>4754000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2578000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>3169000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2855000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -13911,810 +13987,817 @@
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
+      <c r="DW34"/>
     </row>
-    <row r="35" spans="1:126">
+    <row r="35" spans="1:127">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
-        <v>407050000.0</v>
+        <v>399467000.0</v>
       </c>
       <c r="C35">
+        <v>407049000.0</v>
+      </c>
+      <c r="D35">
         <v>431574000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>409044000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>412288000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>372022000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>377951000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>383447000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>387930000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>362781000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>380727000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>326786000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>336800000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>254653000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>263396000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>215835000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>194544000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>171156000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>159218000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>166384000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>170780000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>227130000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>252693000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>261724000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>388060000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>415787000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>370272000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>400333000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>367175000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>355094000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>303050000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>293940000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>322653000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>274732000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>273247000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>316031000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>294484000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>295338000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>296343000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>293899000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>275025000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>261718000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>318791000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>296623000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>233300000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>251992000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>280726000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>269340000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>261291000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>252834000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>256684000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>219993000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>214038000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>184444000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>177269000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>169731000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>175554000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>205110000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>202265000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>214779000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>201075000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>209500000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>209785000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>232847000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>209829000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>183620000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>183964000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>159670000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>151542000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>141155000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>165413000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>170951000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>152458000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>147119000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>157468000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>169346000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>75303000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>188231000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>176038000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>167425000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>77435000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>86758000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>66910000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>63297000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>80288000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>43540000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>52143000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>55919000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>49921000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>48324000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>61824000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>51872000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>52872000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>83372000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>58372000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>76634000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>95703000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>106703000.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>121907000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>125291000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>137143000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>130022000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>190362000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>183022000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>187795000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>187909000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>115037000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>100662000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>100570000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>111690216.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>89807000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>101678000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>121845000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>102966783.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>99263000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>102290000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>109207000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>96996000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>102455000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>89914000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>88100000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>32900000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>73200000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>70800000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>57300000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:126">
+    <row r="36" spans="1:127">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>-236447000.0</v>
+        <v>-244704000.0</v>
       </c>
       <c r="C36">
+        <v>132649000.0</v>
+      </c>
+      <c r="D36">
         <v>28445000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>116036000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>113936000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>101184000.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
+        <v>12437000.0</v>
+      </c>
+      <c r="I36">
         <v>86268000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>86501000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>82457000.0</v>
       </c>
-      <c r="K36">
-[...1 lines deleted...]
-      </c>
       <c r="L36">
-        <v>-94195000.0</v>
+        <v>12149000.0</v>
       </c>
       <c r="M36">
+        <v>70593000.0</v>
+      </c>
+      <c r="N36">
         <v>74217000.0</v>
       </c>
-      <c r="N36">
-[...1 lines deleted...]
-      </c>
       <c r="O36">
+        <v>66076000.0</v>
+      </c>
+      <c r="P36">
         <v>5141000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>62987000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>61759000.0</v>
       </c>
-      <c r="R36">
-[...1 lines deleted...]
-      </c>
       <c r="S36">
+        <v>3026000.0</v>
+      </c>
+      <c r="T36">
         <v>9463000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>50829000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>46780000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>67119000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>26532000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>67619000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>52458000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>59220000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>6013000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>41990000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>41117000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>37485000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>11043000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>32828000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-43377000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-40063000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3137000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-76383000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-58668000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-60108000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1578000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-55806000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-53034000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-50639000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1984000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>15854000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>12606000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1629000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>491000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>9328000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>10039000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>7210000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>595000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5989000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>15567000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>6313000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1064000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>6379000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>7134000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>20440000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>9121000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1742000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>7309000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>6150000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>5735000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>6058000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>5336000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>5922000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>6611000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>8461000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>18390000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>18818000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>18829000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>18952000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>69157000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>18809000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>19304000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>19808000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>19847000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>20337000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>20543000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>31389000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>7062000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>7135000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>15264000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>6776000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>6166000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>6197000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>23266000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>9869000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>22988000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>23066000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>23115000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>23193000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>23276000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>23359000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>23124000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>22538000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>22620000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>22883000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>24667000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>24895000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>24900000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>25277000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>25198000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>25752000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>15611000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>15790000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>2455000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>7443000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>6194000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>6284000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>2010525.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>5067000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>5327000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>6066000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>2572491.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>3780000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>1633000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>1170000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>924158.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>1146000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>1120000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>1200000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>200000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>800000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>400000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:126">
+    <row r="37" spans="1:127">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -14799,170 +14882,173 @@
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
+      <c r="DW37"/>
     </row>
-    <row r="38" spans="1:126">
+    <row r="38" spans="1:127">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38">
+        <v>716079000.0</v>
+      </c>
+      <c r="C38">
         <v>771572000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>751251000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>757272000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>740398000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>200000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-21807000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>943431000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>954438000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>19057000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>13034000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>140016000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>5141000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4849000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3671000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3026000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>9463000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>8905000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>118808000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>29838000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>36067000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>21739000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>20758000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>28020000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>210000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>9590000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>9617000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>-750000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>-1094000.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38">
+      <c r="AS38"/>
+      <c r="AT38">
         <v>17792000.0</v>
       </c>
-      <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>-301000.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>3319000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
@@ -14993,874 +15079,881 @@
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
+      <c r="DW38"/>
     </row>
-    <row r="39" spans="1:126">
+    <row r="39" spans="1:127">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
+        <v>-252121000.0</v>
+      </c>
+      <c r="C39">
         <v>19424000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>47968000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>21825000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>30605000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17956000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20450000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>26398000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>32440000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>22048000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>25193000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>31691000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>39755000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21448000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>22069000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13017000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17283000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11820000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15461000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>13306000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>17420000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>22531000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>27196000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>71426000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>175266000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>31865000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>111467000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>20840000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>20328000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>16993000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>15573000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>15703000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>18658000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10679000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11960000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>12266000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>14590000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11750000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>13584000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>18303000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>14008000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8299000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>34304000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>20044000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>21590000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>22875000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>13296000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>16813000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>23537000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>17333000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>22725000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>21378000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>20173000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>18580000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>16784000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>20470000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>27887000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>24083000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>29276000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>17354000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>20107000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>12542000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>10312000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>11731000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>14809000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>11959000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>17177000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>18094000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>29660000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>29361000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>37342000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>49357000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>46743000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>44544000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>41441000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>51794000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>59021000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>65608000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>49764000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>63735000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>39168000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>30664000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>39493000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>37191000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>39470000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>31775000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>28832000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>24997000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>27003000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>31262000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>29647000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>22231000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>25418000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>28571000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>28140000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>15194000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>15337000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>16879000.0</v>
       </c>
-      <c r="CU39"/>
-      <c r="CV39">
+      <c r="CV39"/>
+      <c r="CW39">
         <v>12631000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>13544000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>17358000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>16504000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>14417000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>14267000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>12556000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>10877000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>8675000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>9508000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>8895000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>58788000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>8803000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>8148000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>8858000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>4900000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>5212000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>4685000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>6302000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>4029003.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>4523000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>2868000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>5100000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>6000000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>2800000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>3400000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:126">
+    <row r="40" spans="1:127">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
+        <v>81307000.0</v>
+      </c>
+      <c r="C40">
         <v>86250000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>87472000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>84016000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>80232000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>70487000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>74028000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>77936000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>72609000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>70035000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>76754000.0</v>
       </c>
-      <c r="L40">
-[...1 lines deleted...]
-      </c>
       <c r="M40">
+        <v>90093000.0</v>
+      </c>
+      <c r="N40">
         <v>75317000.0</v>
       </c>
-      <c r="N40">
-[...1 lines deleted...]
-      </c>
       <c r="O40">
+        <v>73978000.0</v>
+      </c>
+      <c r="P40">
         <v>79823000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>91191000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>83373740.0</v>
       </c>
-      <c r="R40">
-[...1 lines deleted...]
-      </c>
       <c r="S40">
+        <v>76850000.0</v>
+      </c>
+      <c r="T40">
         <v>84457000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>149848000.0</v>
       </c>
-      <c r="U40">
-[...1 lines deleted...]
-      </c>
       <c r="V40">
+        <v>114633000.0</v>
+      </c>
+      <c r="W40">
         <v>61865000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>70218000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>86871000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>67957000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>57264000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>60070000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>52036000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>47597000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>51474000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>53783000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>72582000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>44014000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>37872000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>41805000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>44262000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>42756000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>42904000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>47172000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>45012000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>49190000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>60922000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>65826000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>58779000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>60966000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>60566000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>62106000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>47043000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>46171000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>48030000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>45336000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>49204000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>51805000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>51960000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>44267000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>43877000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>42707000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>40527000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>37575000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>41799000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>36924000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>34416000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>40408000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>37113000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>40815000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>38530000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>38844000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>50594000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>46084000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>47222000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>41790000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>60321000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>119018000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>76744000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>68124000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>90020000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>91930000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>83744000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>79487000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>98529000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>82326000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>82328000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>107611000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>107194000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>100761000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>103277000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>105601000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>87982000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>93050000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>82028000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>90193000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>90252000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>89294000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>82673000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>77660000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>88202000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>81749000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>75529000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>80471000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>74913000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>71128000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>79176000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>21734000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>21405000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>25177000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>20733000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>13516000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>13292000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>14560000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>12914223.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>12831000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>11314000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>10241000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>9101715.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>9598000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>7734000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>6250000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>4480151.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>5731000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>3152000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>4900000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>2800000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>3400000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>2300000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:126">
+    <row r="41" spans="1:127">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>131061000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>118592000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>126169000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>117045000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>114649000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>106143000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>113348000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>114089000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>107561000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>128132000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>172575000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>133552000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>115594000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>126326000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>103203000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>104604000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>102586000.0</v>
       </c>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
@@ -15913,430 +16006,434 @@
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
+      <c r="DW41"/>
     </row>
-    <row r="42" spans="1:126">
+    <row r="42" spans="1:127">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>124228000.0</v>
+      </c>
+      <c r="C42">
         <v>125816000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>124908000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>124625000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>125069000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>159758001.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>158907000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>27009000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>25882000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>24536000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>23500000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>24830000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>22946000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>25654000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>46386000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>59752000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>85746000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>112801000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>125744000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>123838000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>122069000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>120314000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>126371000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>125450000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>125211000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>124830000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>141885000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>141840000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>141337000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>142770000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>142177000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>140404000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>139362000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>138050000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>137242000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>137467000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>137228000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>136780000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>136828000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>137125000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>136815000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>136321000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>136560000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>138451000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>143109000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>142185000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>141248000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>77387000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>76526000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>76237000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>76301000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>76209000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>76070000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>76248000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>76373000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>76080000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>75623000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>75241000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>75090000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>74928000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>74739000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>74339000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>74043000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>73722000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>71945000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>71715000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>71484000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>71214000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>194130000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>192187000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>187744000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>189489000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>187687000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>182306000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>173588000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>164462000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>161655000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>148771000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>145160000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>137058000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>145191000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>156350000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>156738000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>153396000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>155195000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>160410000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>170100000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>171691000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>169282000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>171659000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>180128000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>205592000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>218445000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>223394000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>76557000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>76487000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>74286000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>72371000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>71291000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>181519000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>176532000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>170989000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>170443000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>166240000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>165353000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>158951000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>153919000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>155961000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>158560000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>160082335.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>150457000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>78236000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>50684000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>50663396.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>101229000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>97640000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>50469000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>89221712.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50469000.0</v>
       </c>
       <c r="DQ42">
         <v>50469000.0</v>
       </c>
       <c r="DR42">
+        <v>50469000.0</v>
+      </c>
+      <c r="DS42">
         <v>77700000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>67800000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>71900000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>71700000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>68500000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:126">
+    <row r="43" spans="1:127">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16421,52 +16518,53 @@
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
+      <c r="DW43"/>
     </row>
-    <row r="44" spans="1:126">
+    <row r="44" spans="1:127">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -16551,876 +16649,883 @@
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
+      <c r="DW44"/>
     </row>
-    <row r="45" spans="1:126">
+    <row r="45" spans="1:127">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45">
+        <v>750881000.0</v>
+      </c>
+      <c r="C45">
         <v>739164000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>753717000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>773638000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>743381000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>738766000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>729404000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>735810000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>726082000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>690996000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>692532000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>613086000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>430279000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>591411000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>619686000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>372945000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>357644000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>345173000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>518406000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>510903000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>351352000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>370512000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>391452000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>387228000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>392952000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>499518000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>517203000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>540685000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>511203000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>500007000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>450595000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>448765000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>436578000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>458070000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>464072000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>476022000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>455923000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>468226000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>465471000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>472254000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>459435000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>450500000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>454049000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>456851000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>374405000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>380495000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>382491000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>331664000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>320124000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>320544000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>329608000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>295051000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>278768000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>270944000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>279017000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>272003000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>279503000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>304419000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>322303000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>329062000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>313641000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>321913000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>323954000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>326017000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>307485000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>278591000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>278335000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>266308000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>241402000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>226586000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>236018000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>231835000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>219203000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>231800000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>247530000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>253987000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>266325000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>271342000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>274974000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>259346000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>203079000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>234055000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>214362000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>211044000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>228279000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>212160000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>209422000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>215801000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>208069000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>207640000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>221734000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>218837000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>213527000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>221840000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>238488000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>233766000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>231536000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>232873000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>231536000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>263306000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>264413000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>262971000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>256049000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>257762000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>259639000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>270733000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>269034000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>216706000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>202382000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>200942000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>200537084.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>184925000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>187271000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>174967000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>161621002.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>156277000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>158118000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>153064000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>144383951.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>147170000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>127408000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>135900000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>87900000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>118800000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>114200000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>105700000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:126">
+    <row r="46" spans="1:127">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
-        <v>739164000.0</v>
+        <v>750881000.0</v>
       </c>
       <c r="C46">
+        <v>489998000.0</v>
+      </c>
+      <c r="D46">
         <v>512684000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>542092000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>523412000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>521913000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>524809000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>537191000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>532884000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>502985000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>514655000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>443918000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>430279000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>388524000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>407735000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>372945000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>357644000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>345173000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>346483000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>350353000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>351352000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>370512000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>391452000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>387228000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>392952000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>499518000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>517203000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>540685000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>511203000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>500007000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>450595000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>448765000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>436578000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>458070000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>464072000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>476022000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>455923000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>468226000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>465471000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>472254000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>459435000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>450500000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>454049000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>456851000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>374405000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>380495000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>382491000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>331664000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>320124000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>320544000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>329608000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>295051000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>278768000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>270944000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>279017000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>272003000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>279503000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>304419000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>322303000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>329062000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>313641000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>321913000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>323954000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>326017000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>307485000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>278591000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>278335000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>266308000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>241402000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>226586000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>236018000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>231835000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>219203000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>231800000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>247530000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>253987000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>266325000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>271342000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>274974000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>259346000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>203079000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>234055000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>214362000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>211044000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>228279000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>212160000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>209422000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>215801000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>208069000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>207640000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>221734000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>218837000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>213527000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>221840000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>238488000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>227445000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>233766000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>232873000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>263306000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>264413000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>262971000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>256049000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>257762000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>259639000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>270733000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>269034000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>216706000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>202382000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>200942000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>200537084.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>184925000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>187271000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>174967000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>161621002.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>156277000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>158118000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>153064000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>144383951.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>147170000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>127408000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>135900000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>87900000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>118800000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>114200000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>105700000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:126">
+    <row r="47" spans="1:127">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>430279000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>388524000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>407735000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>372945000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>357644000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>345173000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>346483000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>350353000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>351352000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>370512000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>391452000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>387228000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>392952000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>499518000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>517203000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>540685000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>511203000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
@@ -17473,475 +17578,479 @@
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
+      <c r="DW47"/>
     </row>
-    <row r="48" spans="1:126">
+    <row r="48" spans="1:127">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>287636000.0</v>
+      </c>
+      <c r="C48">
         <v>280874000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>278210000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>298221000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>290881000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>282838000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>278133000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>403779000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>392196000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>381450000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>378919000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>367561000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>355491000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>344640000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>329471000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>319063000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>269747000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>246196000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>225076000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>207344000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>192882000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>177465000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>166325000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>191988000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>184487000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>206830000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>209043000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>207881000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>211070000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>204999000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>200566000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>184064000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>172450000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>162479000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>157471000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>108173000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>103542000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>101993000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>102032000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>96050000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>93181000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>86747000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>82950000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>69720000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>62093000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>51092000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>40865000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>27320000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>25463000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>21683000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>23057000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>19718000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>17745000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>15854000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>17813000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>16360000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>15359000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>11108000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>11748000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>13993000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>25206000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>23551000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>26015000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>25323000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>23439000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>20550000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>22726000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>25467000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>39066000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>42212000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>47756000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>87561000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>90977000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>93325000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>101147000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>100971000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>104547000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>115803000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>118214000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>119108000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>118312000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>118711000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>119595000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>115630000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>114412000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>113760000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>114408000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>120886000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>116141000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>111753000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>111032000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>106929000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>102879000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>99716000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>98877000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>95527000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>91916000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>88935000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>90602000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>98892000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>98047000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>97494000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>97264000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>93400000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>90321000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>87422000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>85389000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>78994000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>72293000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>66361000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>63111896.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>57509000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>52064000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>47504000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>44829027.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>40616000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>36517000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>32965000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>31126720.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>28873000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>22149000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>22600000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>12900000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>19700000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>17100000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:126">
+    <row r="49" spans="1:127">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>355491000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>344640000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>319063000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>269747000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>246196000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>225076000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>207344000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>192882000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>166325000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
@@ -18001,140 +18110,143 @@
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
+      <c r="DW49"/>
     </row>
-    <row r="50" spans="1:126">
+    <row r="50" spans="1:127">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50">
+        <v>64334000.0</v>
+      </c>
+      <c r="C50">
         <v>52153000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>64005000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>63723000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>52876000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>50543000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>64210000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>73101000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>71923000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>61882000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>47651000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>31703000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>28557000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>21369000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>18897000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>15800000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>10404000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4607000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>5722000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>8387000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>7007000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>6848000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>8792000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>15067000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>54095000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>61884000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>54969000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>49003000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>39404000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
@@ -18187,838 +18299,845 @@
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
+      <c r="DW50"/>
     </row>
-    <row r="51" spans="1:126">
+    <row r="51" spans="1:127">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>324434000.0</v>
+      </c>
+      <c r="C51">
         <v>291749000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>338698000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>309106000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>310539000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>278172000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>296889000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>316488000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>318452000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>292293000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>293464000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>241696000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>250666000.0</v>
       </c>
-      <c r="N51">
-[...1 lines deleted...]
-      </c>
       <c r="O51">
+        <v>172833000.0</v>
+      </c>
+      <c r="P51">
         <v>179629000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>134956000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>110319000.0</v>
       </c>
-      <c r="R51">
-[...1 lines deleted...]
-      </c>
       <c r="S51">
+        <v>90343000.0</v>
+      </c>
+      <c r="T51">
         <v>74251000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>85028000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>93035000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>128837000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>111586000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>166681000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>352093000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>376859000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>348756000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>369771000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>324907000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>310761000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>237695000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>236236000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>268511000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>213903000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>213800000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>221347000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>210886000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>206794000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>216014000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>224471000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>206236000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>191837000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>255434000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>236447000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>163630000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>170426000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>202333000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>223209000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>233997000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>235772000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>238397000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>202354000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>190053000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>182533000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>183205000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>180270000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>196839000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>222486000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>248474000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>239772000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>223869000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>236686000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>229954000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>242881000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>224090000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>202628000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>219857000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>196199000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>178453000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>157841000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>167124000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>159648000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>134645000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>78707000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>93374000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>101105000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>112076000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>123097000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>109180000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>111715000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="CE51">
         <v>33000000.0</v>
       </c>
       <c r="CF51">
+        <v>33000000.0</v>
+      </c>
+      <c r="CG51">
         <v>32890000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>47017000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>19000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>8022000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>16024000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>11326000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>1300000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>13300000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>3300000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>1300000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>26300000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>44300000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>23000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>45418000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>53100000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>49150000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>72251000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>77890000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>86285000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>80800000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>143003000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>136367000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>142367000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>144715000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>88930000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>73676000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>74642000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>86274853.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>67147000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>79040000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>100011000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>82377422.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>81110000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>85160000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>94160000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>83160000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>90160000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>80200000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>79300000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>37500000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>65400000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>64400000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>51800000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:126">
+    <row r="52" spans="1:127">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>77958000.0</v>
+      </c>
+      <c r="C52">
         <v>65572000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>77027000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>75806000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>64704000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>61913000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>75310000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>85066000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>83491000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>71763000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>60382000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>47057000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>44927000.0</v>
       </c>
-      <c r="N52">
-[...1 lines deleted...]
-      </c>
       <c r="O52">
+        <v>36772000.0</v>
+      </c>
+      <c r="P52">
         <v>42402000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>36166000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>30424000.0</v>
       </c>
-      <c r="R52">
-[...1 lines deleted...]
-      </c>
       <c r="S52">
+        <v>25330000.0</v>
+      </c>
+      <c r="T52">
         <v>28381000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>32733000.0</v>
       </c>
-      <c r="U52">
-[...1 lines deleted...]
-      </c>
       <c r="V52">
+        <v>29816000.0</v>
+      </c>
+      <c r="W52">
         <v>29839000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>31468000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>38509000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>79627000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>87398000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>81687000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>74042000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>60318000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>54945000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>35941000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>33322000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>37313000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>28521000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>27558000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>33230000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>30685000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>26797000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>27577000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>32590000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>32817000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>30973000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>48124000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>36617000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>25259000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>25205000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>29430000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>41679000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>48949000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>52565000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>55720000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>47746000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>46559000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>58925000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>73988000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>76587000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>86429000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>89423000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>104178000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>79031000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>79258000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>79436000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>74573000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>63216000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>67701000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>69566000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>73301000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>75512000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>71331000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>66176000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>59418000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>66651000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>56508000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>2782000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>6907000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>4524000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>112076000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>8597000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>4280000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>5882000.0</v>
       </c>
-      <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>42731000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>3890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="CH52">
         <v>9000.0</v>
       </c>
       <c r="CI52">
         <v>9000.0</v>
       </c>
       <c r="CJ52">
         <v>9000.0</v>
       </c>
       <c r="CK52">
+        <v>9000.0</v>
+      </c>
+      <c r="CL52">
         <v>1309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="CM52">
         <v>1300000.0</v>
       </c>
       <c r="CN52">
+        <v>1300000.0</v>
+      </c>
+      <c r="CO52">
         <v>2000000.0</v>
       </c>
-      <c r="CO52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP52"/>
       <c r="CQ52">
         <v>43000000.0</v>
       </c>
       <c r="CR52">
-        <v>3418000.0</v>
+        <v>43000000.0</v>
       </c>
       <c r="CS52">
         <v>3418000.0</v>
       </c>
       <c r="CT52">
+        <v>3418000.0</v>
+      </c>
+      <c r="CU52">
         <v>100000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>20150000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>5251000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>6183000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>6296000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>6505000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>1398000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>1359000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>2549000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>4218000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>4126000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>2082000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>1747000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>1943485.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>1461000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>1482000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>1597000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>1565639.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="DN52">
         <v>50000.0</v>
       </c>
       <c r="DO52">
         <v>50000.0</v>
       </c>
       <c r="DP52">
         <v>50000.0</v>
       </c>
       <c r="DQ52">
         <v>50000.0</v>
       </c>
       <c r="DR52">
+        <v>50000.0</v>
+      </c>
+      <c r="DS52">
         <v>100000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>9800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DU52">
         <v>700000.0</v>
       </c>
       <c r="DV52">
+        <v>700000.0</v>
+      </c>
+      <c r="DW52">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:126">
+    <row r="53" spans="1:127">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>184001000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>-201507000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>4588000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>15634000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>-21261.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-13861.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
@@ -19083,52 +19202,53 @@
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
+      <c r="DW53"/>
     </row>
-    <row r="54" spans="1:126">
+    <row r="54" spans="1:127">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -19213,1572 +19333,1585 @@
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
+      <c r="DW54"/>
     </row>
-    <row r="55" spans="1:126">
+    <row r="55" spans="1:127">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>1005765000.0</v>
+      </c>
+      <c r="C55">
         <v>1016828000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1045548000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1025200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1009092000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>979969000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>997568000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1009645000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>994987000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>943431000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>954438000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>892158000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>870506000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>764855000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>796645000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>756716000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>701018000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>660069000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>651662000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>703954000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>663739000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>647912000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>676716000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>723833000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>861089000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>912684000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>881850000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>901607000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>851529000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>836074000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>773524000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>747482000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>729826000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>655333000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>649668000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>650289000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>615920000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>609429000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>619788000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>606982000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>587679000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>569531000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>646329000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>595337000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>545298000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>528778000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>553716000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>470163000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>471886000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>461959000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>469741000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>424865000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>416471000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>397648000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>400232000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>395945000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>403879000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>433466000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>439825000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>429830000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>425013000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>430201000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>432366000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>441678000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>423191000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>392849000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>398312000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>382733000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>379368000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>367885000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>393676000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>456622000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>489956000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>436347000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>439794000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>454233000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>470173000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>480866000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>475094000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>478990000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>355690000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>370673000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>371261000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>368461000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>373343000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>347588000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>360026000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>351976000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>351623000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>335331000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>354281000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>339590000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>336467000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>349739000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>361541000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>344693000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>355777000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>350109000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>349782000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>386792000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>385839000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>388321000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>390513000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>386243000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>374835000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>386701000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>383974000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>294850000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>276093000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>273090000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>272958851.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>249059000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>250084000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>238891000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>215256136.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>204074000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>202847000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>202406000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>187148175.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>191297000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>169381000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>172100000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>112600000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>150100000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>144600000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>128700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:126">
+    <row r="56" spans="1:127">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>219992000.0</v>
+      </c>
+      <c r="C56">
         <v>211133000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>232821000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>194572000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>196597000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>179774000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>213850000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>214747000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>201791000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>180444000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>185945000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>202506000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>198948000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>204989000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>222656000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>213277000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>172987000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>168966000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>188527000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>239191000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>200875000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>144397000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>147796000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>200798000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>346339000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>282544000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>254385000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>246068000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>225614000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>226045000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>211644000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>191534000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>266073000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>171787000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>162314000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>149210000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>134046000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>115288000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>134963000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>114844000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>108402000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>98643000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>172837000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>118389000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>136050000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>132324000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>156763000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>124607000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>137092000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>128770000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>123450000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>118117000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>117121000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>114163000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>108310000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>112517000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>114274000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>104757000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>108401000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>93813000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>92524000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>90599000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>91138000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>98064000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>98831000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>96797000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>101827000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>96425000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>108037000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>110942000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>127290000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>169625000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>165386000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>149528000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>136750000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>144228000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>147791000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>152977000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>143367000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>172351000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>128786000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>112720000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>130096000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>131413000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>119066000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>109399000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>127338000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>113265000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>120566000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>104625000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>109432000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>97560000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>99664000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>104540000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>99929000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>94710000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>99391000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>94353000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>93579000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>98591000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>96526000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>100073000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>109266000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>102729000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>99585000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>100178000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>99302000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>70701000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>67517000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>65864000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>66119242.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>59067000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>57486000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>57858000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>47371643.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>44017000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>43096000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>48172000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>41587066.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>42981000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>40853000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>35000000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>24500000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>30500000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>30000000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>22400000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:126">
+    <row r="57" spans="1:127">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>193424000.0</v>
+      </c>
+      <c r="C57">
         <v>202174000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>209978000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>192440000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>179930000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>164303000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>181277000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>194646000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>187684000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>173403000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>170291000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>171349000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>154042000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>139040000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>156121000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>160768000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>150443000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>130031000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>142745000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>207675000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>179422000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>124125000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>133381000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>147313000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>166098000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>168404000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>161257000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>152840000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>132669000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>133243000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>127332000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>127392000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>93622000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>78913000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>81220000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>89866000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>84269000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>78743000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>87781000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>87683000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>92867000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>100713000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>126472000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>104659000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>98199000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>96028000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>104087000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>98326000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>107551000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>111217000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>109378000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>108869000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>109251000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>120491000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>128290000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>132184000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>139089000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>139708000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>150505000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>127234000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>123524000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>121986000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>121883000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>108895000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>117517000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>116306000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>119673000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>126106000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>117415000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>113398000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>109443000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>126972000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>175526000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>125008000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>110060000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>112797000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>219315000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>106051000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>110212000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>121894000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>89543000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>94863000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>114627000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>119433000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>108542000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>114038000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>112184000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>94121000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>106224000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>94094000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>100315000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>100913000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>102888000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>89887000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>127581000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>95536000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>93597000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>81800000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>105246000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>94651000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>91134000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>83073000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>92669000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>31924000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>29449000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>32997000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>32211000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>22377000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>24707000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>27729000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>19746708.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>23355000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>17956000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>18724000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>16692354.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>13447000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>13436000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>9631000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>8422359.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>9366000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>6715000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>10800000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>16200000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>6600000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>6100000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:126">
+    <row r="58" spans="1:127">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
-        <v>609224000.0</v>
+        <v>592892000.0</v>
       </c>
       <c r="C58">
+        <v>609223000.0</v>
+      </c>
+      <c r="D58">
         <v>641552000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>601484000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>592218000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>536325000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>559228000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>578093000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>575614000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>536184000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>551018000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>498135000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>490842000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>393693000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>419517000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>376603000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>344987000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>301187000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>301963000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>374059000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>350202000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>351255000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>386074000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>409037000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>554158000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>584191000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>531740000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>553174000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>499844000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>488337000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>430382000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>421332000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>416275000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>353645000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>354467000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>405897000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>378753000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>373573000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>383375000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>381582000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>367892000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>362431000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>444169000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>401282000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>349291000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>348020000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>384512000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>367666000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>368842000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>364051000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>369381000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>328862000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>323289000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>304935000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>305559000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>301915000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>314643000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>344818000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>352770000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>342013000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>324599000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>331486000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>331668000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>341742000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>327346000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>299926000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>303637000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>285776000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>268957000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>254553000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>274856000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>297923000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>327984000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>272127000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>267528000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>282143000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>294618000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>294282000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>286250000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>289319000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>166978000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>181621000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>181537000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>182730000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>188830000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>157578000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>164327000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>150040000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>156145000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>142418000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>162139000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>152785000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>155760000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>173259000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>185953000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>172170000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>189300000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>188503000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>187880000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>216558000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>216425000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>220216000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>222691000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>222286000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>212471000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>220792000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>220120000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>137414000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>125369000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>128299000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>131436924.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>113162000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>119634000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>140569000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>119659137.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>112710000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>115726000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>118838000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>105418359.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>111821000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>96629000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>98900000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>49100000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>79800000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>76900000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>63100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:126">
+    <row r="59" spans="1:127">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -20863,475 +20996,479 @@
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
+      <c r="DW59"/>
     </row>
-    <row r="60" spans="1:126">
+    <row r="60" spans="1:127">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
-        <v>407604000.0</v>
+        <v>412874000.0</v>
       </c>
       <c r="C60">
+        <v>407605000.0</v>
+      </c>
+      <c r="D60">
         <v>403996000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>423716000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>416874000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>443644000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>438340000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>431552000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>419373000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>407247000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>403420000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>394023000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>379664000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>371162000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>377128000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>380113000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>356031000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>358882000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>349699000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>329895000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>313537000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>296657000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>290642000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>314796000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>306931000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>328493000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>350110000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>348433000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>351685000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>347737000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>343142000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>326150000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>313551000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>301688000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>295201000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>244392000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>237167000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>235856000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>236413000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>225400000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>219787000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>207100000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>202160000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>194055000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>196007000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>180758000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>169204000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>102497000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>103044000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>97908000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>100360000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>96003000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>93182000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>92713000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>94673000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>94030000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>89236000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>88648000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>87055000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>87817000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>100414000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>98715000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>100698000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>99936000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>95845000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>92923000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>94675000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>96957000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>110411000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>113332000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>118820000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>158699000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>161972000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>164220000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>172266000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>172090000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>175555000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>186584000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>188844000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>189671000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>188712000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>189052000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>189724000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>185731000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>184513000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>190010000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>195699000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>201937000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>195478000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>192913000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>192142000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>186805000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>180707000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>176480000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>175588000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>172523000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>166477000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>161606000.0</v>
       </c>
-      <c r="CU60"/>
-      <c r="CV60">
+      <c r="CV60"/>
+      <c r="CW60">
         <v>170234000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>169414000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>168105000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>167822000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>163957000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>162364000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>165909000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>163852000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>157436000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>150724000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>144791000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>141521927.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>135897000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>130450000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>98322000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>95597000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>91364000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>87121000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>83568000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>81729816.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>79476000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>72752000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>73200000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>63500000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>70300000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>67700000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>65600000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:126">
+    <row r="61" spans="1:127">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-92823000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-65492000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-37635000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-23662000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-24218000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-24351000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-17067000.0</v>
       </c>
-      <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
+      <c r="Z61"/>
+      <c r="AA61">
         <v>-17515000.0</v>
       </c>
-      <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
@@ -21387,52 +21524,53 @@
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
+      <c r="DW61"/>
     </row>
-    <row r="62" spans="1:126">
+    <row r="62" spans="1:127">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21517,50 +21655,51 @@
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
+      <c r="DW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21653,51 +21792,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>1071160000.0</v>
       </c>
       <c r="C2">
         <v>941827000.0</v>
       </c>
       <c r="D2">
         <v>939371000.0</v>
       </c>
       <c r="E2">
         <v>1030873000.0</v>
       </c>
       <c r="F2">
         <v>898722000.0</v>
       </c>
       <c r="G2">
         <v>729011000.0</v>
       </c>
       <c r="H2">
         <v>780468000.0</v>
       </c>
       <c r="I2">
         <v>741017000.0</v>
       </c>
@@ -21754,51 +21893,51 @@
       </c>
       <c r="AA2">
         <v>322509000.0</v>
       </c>
       <c r="AB2">
         <v>242770000.0</v>
       </c>
       <c r="AC2">
         <v>165295000.0</v>
       </c>
       <c r="AD2">
         <v>121366000.0</v>
       </c>
       <c r="AE2">
         <v>85898000.0</v>
       </c>
       <c r="AF2">
         <v>41800000.0</v>
       </c>
       <c r="AG2">
         <v>32300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>99221000.0</v>
       </c>
       <c r="C3">
         <v>86529000.0</v>
       </c>
       <c r="D3">
         <v>69943000.0</v>
       </c>
       <c r="E3">
         <v>57512000.0</v>
       </c>
       <c r="F3">
         <v>53881000.0</v>
       </c>
       <c r="G3">
         <v>65480000.0</v>
       </c>
       <c r="H3">
         <v>80529000.0</v>
       </c>
       <c r="I3">
         <v>75859000.0</v>
       </c>
@@ -21855,100 +21994,100 @@
       </c>
       <c r="AA3">
         <v>39181000.0</v>
       </c>
       <c r="AB3">
         <v>35658000.0</v>
       </c>
       <c r="AC3">
         <v>32074888.0</v>
       </c>
       <c r="AD3">
         <v>27363501.0</v>
       </c>
       <c r="AE3">
         <v>22781481.0</v>
       </c>
       <c r="AF3">
         <v>-16800000.0</v>
       </c>
       <c r="AG3">
         <v>-9400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>750000.0</v>
       </c>
       <c r="F4">
         <v>2540000.0</v>
       </c>
       <c r="G4">
         <v>-28598000.0</v>
       </c>
       <c r="H4">
         <v>3258000.0</v>
       </c>
       <c r="I4">
         <v>1643000.0</v>
       </c>
       <c r="J4">
         <v>1643000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5">
         <v>17646000.0</v>
       </c>
       <c r="C5">
         <v>59473000.0</v>
       </c>
       <c r="D5">
         <v>80207000.0</v>
       </c>
       <c r="E5">
         <v>145875000.0</v>
       </c>
       <c r="F5">
         <v>81944000.0</v>
       </c>
       <c r="G5">
         <v>-10083000.0</v>
       </c>
       <c r="H5">
         <v>7119000.0</v>
       </c>
       <c r="I5">
         <v>58986000.0</v>
       </c>
@@ -22005,51 +22144,51 @@
       </c>
       <c r="AA5">
         <v>-369860000.0</v>
       </c>
       <c r="AB5">
         <v>-249340000.0</v>
       </c>
       <c r="AC5">
         <v>-63277888.0</v>
       </c>
       <c r="AD5">
         <v>43097499.0</v>
       </c>
       <c r="AE5">
         <v>-66435898.0</v>
       </c>
       <c r="AF5">
         <v>61800000.0</v>
       </c>
       <c r="AG5">
         <v>41700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>116867000.0</v>
       </c>
       <c r="C6">
         <v>146002000.0</v>
       </c>
       <c r="D6">
         <v>150150000.0</v>
       </c>
       <c r="E6">
         <v>203387000.0</v>
       </c>
       <c r="F6">
         <v>135825000.0</v>
       </c>
       <c r="G6">
         <v>55397000.0</v>
       </c>
       <c r="H6">
         <v>87648000.0</v>
       </c>
       <c r="I6">
         <v>134845000.0</v>
       </c>
@@ -22106,127 +22245,127 @@
       </c>
       <c r="AA6">
         <v>-330679000.0</v>
       </c>
       <c r="AB6">
         <v>-213682000.0</v>
       </c>
       <c r="AC6">
         <v>-31203000.0</v>
       </c>
       <c r="AD6">
         <v>70461000.0</v>
       </c>
       <c r="AE6">
         <v>-43654417.0</v>
       </c>
       <c r="AF6">
         <v>45000000.0</v>
       </c>
       <c r="AG6">
         <v>32300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>40123000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>93312000.0</v>
       </c>
       <c r="C9">
         <v>189649000.0</v>
       </c>
       <c r="D9">
         <v>164202000.0</v>
       </c>
       <c r="E9">
         <v>185985000.0</v>
       </c>
       <c r="F9">
         <v>147281000.0</v>
       </c>
       <c r="G9">
         <v>109550000.0</v>
       </c>
       <c r="H9">
         <v>104919000.0</v>
       </c>
       <c r="I9">
         <v>144438000.0</v>
       </c>
@@ -22283,51 +22422,51 @@
       </c>
       <c r="AA9">
         <v>229920000.0</v>
       </c>
       <c r="AB9">
         <v>229971000.0</v>
       </c>
       <c r="AC9">
         <v>205250721.0</v>
       </c>
       <c r="AD9">
         <v>176495080.0</v>
       </c>
       <c r="AE9">
         <v>150368945.0</v>
       </c>
       <c r="AF9">
         <v>138500000.0</v>
       </c>
       <c r="AG9">
         <v>99600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
         <v>5591000.0</v>
       </c>
       <c r="C10">
         <v>45897000.0</v>
       </c>
       <c r="D10">
         <v>72240000.0</v>
       </c>
       <c r="E10">
         <v>142792000.0</v>
       </c>
       <c r="F10">
         <v>79153000.0</v>
       </c>
       <c r="G10">
         <v>-16924000.0</v>
       </c>
       <c r="H10">
         <v>7568000.0</v>
       </c>
       <c r="I10">
         <v>58010000.0</v>
       </c>
@@ -22384,51 +22523,51 @@
       </c>
       <c r="AA10">
         <v>19774000.0</v>
       </c>
       <c r="AB10">
         <v>37177000.0</v>
       </c>
       <c r="AC10">
         <v>29772443.0</v>
       </c>
       <c r="AD10">
         <v>21850307.0</v>
       </c>
       <c r="AE10">
         <v>14079954.0</v>
       </c>
       <c r="AF10">
         <v>14600000.0</v>
       </c>
       <c r="AG10">
         <v>11300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11">
         <v>1181000.0</v>
       </c>
       <c r="C11">
         <v>10576000.0</v>
       </c>
       <c r="D11">
         <v>17611000.0</v>
       </c>
       <c r="E11">
         <v>34860000.0</v>
       </c>
       <c r="F11">
         <v>20962000.0</v>
       </c>
       <c r="G11">
         <v>-2804000.0</v>
       </c>
       <c r="H11">
         <v>2349000.0</v>
       </c>
       <c r="I11">
         <v>15507000.0</v>
       </c>
@@ -22485,51 +22624,51 @@
       </c>
       <c r="AA11">
         <v>7899000.0</v>
       </c>
       <c r="AB11">
         <v>14900000.0</v>
       </c>
       <c r="AC11">
         <v>11489574.0</v>
       </c>
       <c r="AD11">
         <v>8148000.0</v>
       </c>
       <c r="AE11">
         <v>5102000.0</v>
       </c>
       <c r="AF11">
         <v>5300000.0</v>
       </c>
       <c r="AG11">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12">
         <v>12055000.0</v>
       </c>
       <c r="C12">
         <v>13576000.0</v>
       </c>
       <c r="D12">
         <v>7967000.0</v>
       </c>
       <c r="E12">
         <v>3083000.0</v>
       </c>
       <c r="F12">
         <v>2791000.0</v>
       </c>
       <c r="G12">
         <v>6841000.0</v>
       </c>
       <c r="H12">
         <v>11110000.0</v>
       </c>
       <c r="I12">
         <v>8708000.0</v>
       </c>
@@ -22586,133 +22725,133 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>4093000.0</v>
       </c>
       <c r="I13">
         <v>976000.0</v>
       </c>
       <c r="J13">
         <v>4858000.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>7239000.0</v>
       </c>
       <c r="C15">
         <v>35921000.0</v>
       </c>
       <c r="D15">
         <v>55229000.0</v>
       </c>
       <c r="E15">
         <v>108682000.0</v>
       </c>
       <c r="F15">
         <v>60731000.0</v>
       </c>
       <c r="G15">
         <v>-42718000.0</v>
       </c>
       <c r="H15">
         <v>8477000.0</v>
       </c>
       <c r="I15">
         <v>42503000.0</v>
       </c>
@@ -22769,102 +22908,102 @@
       </c>
       <c r="AA15">
         <v>11875000.0</v>
       </c>
       <c r="AB15">
         <v>22277000.0</v>
       </c>
       <c r="AC15">
         <v>18282869.0</v>
       </c>
       <c r="AD15">
         <v>13702307.0</v>
       </c>
       <c r="AE15">
         <v>8977954.0</v>
       </c>
       <c r="AF15">
         <v>9300000.0</v>
       </c>
       <c r="AG15">
         <v>7300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>108682000.0</v>
       </c>
       <c r="F16">
         <v>60731000.0</v>
       </c>
       <c r="G16">
         <v>-42718000.0</v>
       </c>
       <c r="H16">
         <v>8477000.0</v>
       </c>
       <c r="I16">
         <v>42503000.0</v>
       </c>
       <c r="J16">
         <v>55439000.0</v>
       </c>
       <c r="K16">
         <v>16835000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17">
         <v>4410000.0</v>
       </c>
       <c r="C17">
         <v>35321000.0</v>
       </c>
       <c r="D17">
         <v>53262000.0</v>
       </c>
       <c r="E17">
         <v>107932000.0</v>
       </c>
       <c r="F17">
         <v>58191000.0</v>
       </c>
       <c r="G17">
         <v>-14120000.0</v>
       </c>
       <c r="H17">
         <v>8477000.0</v>
       </c>
       <c r="I17">
         <v>42503000.0</v>
       </c>
@@ -22877,51 +23016,51 @@
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>-12055000.0</v>
       </c>
       <c r="C18">
         <v>-13576000.0</v>
       </c>
       <c r="D18">
         <v>-6357000.0</v>
       </c>
       <c r="E18">
         <v>-3083000.0</v>
       </c>
       <c r="F18">
         <v>-2791000.0</v>
       </c>
       <c r="G18">
         <v>-6841000.0</v>
       </c>
       <c r="H18">
         <v>-11110000.0</v>
       </c>
       <c r="I18">
         <v>-8708000.0</v>
       </c>
@@ -22934,133 +23073,133 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>14782000.0</v>
       </c>
       <c r="G19">
         <v>3944000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>-3799000.0</v>
       </c>
       <c r="G20">
         <v>18863000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>13972000.0</v>
       </c>
       <c r="C21">
         <v>44760000.0</v>
       </c>
       <c r="D21">
         <v>58823000.0</v>
       </c>
       <c r="E21">
         <v>80360000.0</v>
       </c>
       <c r="F21">
         <v>63363000.0</v>
       </c>
       <c r="G21">
         <v>-14027000.0</v>
       </c>
       <c r="H21">
         <v>8769000.0</v>
       </c>
       <c r="I21">
         <v>58986000.0</v>
       </c>
@@ -23117,88 +23256,88 @@
       </c>
       <c r="AA21">
         <v>28780000.0</v>
       </c>
       <c r="AB21">
         <v>42690000.0</v>
       </c>
       <c r="AC21">
         <v>35696929.0</v>
       </c>
       <c r="AD21">
         <v>28123631.0</v>
       </c>
       <c r="AE21">
         <v>20067102.0</v>
       </c>
       <c r="AF21">
         <v>28200000.0</v>
       </c>
       <c r="AG21">
         <v>22900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>1150500000.0</v>
       </c>
       <c r="C23">
         <v>1086716000.0</v>
       </c>
       <c r="D23">
         <v>1044750000.0</v>
       </c>
       <c r="E23">
         <v>1136498000.0</v>
       </c>
       <c r="F23">
         <v>982640000.0</v>
       </c>
       <c r="G23">
         <v>852588000.0</v>
       </c>
       <c r="H23">
         <v>876618000.0</v>
       </c>
       <c r="I23">
         <v>826469000.0</v>
       </c>
@@ -23255,88 +23394,88 @@
       </c>
       <c r="AA23">
         <v>922289000.0</v>
       </c>
       <c r="AB23">
         <v>722081000.0</v>
       </c>
       <c r="AC23">
         <v>524393792.0</v>
       </c>
       <c r="AD23">
         <v>399595449.0</v>
       </c>
       <c r="AE23">
         <v>302702843.0</v>
       </c>
       <c r="AF23">
         <v>152100000.0</v>
       </c>
       <c r="AG23">
         <v>109000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>92726000.0</v>
       </c>
       <c r="C25">
         <v>86529000.0</v>
       </c>
       <c r="D25">
         <v>67479000.0</v>
       </c>
       <c r="E25">
         <v>57512000.0</v>
       </c>
       <c r="F25">
         <v>53881000.0</v>
       </c>
       <c r="G25">
         <v>65480000.0</v>
       </c>
       <c r="H25">
         <v>80529000.0</v>
       </c>
       <c r="I25">
         <v>75859000.0</v>
       </c>
@@ -23347,127 +23486,127 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>50099000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>174827000.0</v>
       </c>
       <c r="C28">
         <v>131305000.0</v>
       </c>
       <c r="D28">
         <v>104555000.0</v>
       </c>
       <c r="E28">
         <v>93694000.0</v>
       </c>
       <c r="F28">
         <v>73019000.0</v>
       </c>
       <c r="G28">
         <v>93093000.0</v>
       </c>
       <c r="H28">
         <v>84776000.0</v>
       </c>
       <c r="I28">
         <v>73621000.0</v>
       </c>
@@ -23524,51 +23663,51 @@
       </c>
       <c r="AA28">
         <v>100766000.0</v>
       </c>
       <c r="AB28">
         <v>74051000.0</v>
       </c>
       <c r="AC28">
         <v>43647219.0</v>
       </c>
       <c r="AD28">
         <v>24768834.0</v>
       </c>
       <c r="AE28">
         <v>13430287.0</v>
       </c>
       <c r="AF28">
         <v>98200000.0</v>
       </c>
       <c r="AG28">
         <v>70800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>1181000.0</v>
       </c>
       <c r="C29">
         <v>10576000.0</v>
       </c>
       <c r="D29">
         <v>16431000.0</v>
       </c>
       <c r="E29">
         <v>34860000.0</v>
       </c>
       <c r="F29">
         <v>20962000.0</v>
       </c>
       <c r="G29">
         <v>-2804000.0</v>
       </c>
       <c r="H29">
         <v>3464000.0</v>
       </c>
       <c r="I29">
         <v>15507000.0</v>
       </c>
@@ -23581,51 +23720,51 @@
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>79340000.0</v>
       </c>
       <c r="C30">
         <v>144889000.0</v>
       </c>
       <c r="D30">
         <v>105379000.0</v>
       </c>
       <c r="E30">
         <v>105625000.0</v>
       </c>
       <c r="F30">
         <v>83918000.0</v>
       </c>
       <c r="G30">
         <v>123577000.0</v>
       </c>
       <c r="H30">
         <v>96150000.0</v>
       </c>
       <c r="I30">
         <v>85452000.0</v>
       </c>
@@ -23682,51 +23821,51 @@
       </c>
       <c r="AA30">
         <v>599780000.0</v>
       </c>
       <c r="AB30">
         <v>479311000.0</v>
       </c>
       <c r="AC30">
         <v>359098792.0</v>
       </c>
       <c r="AD30">
         <v>278229449.0</v>
       </c>
       <c r="AE30">
         <v>216804843.0</v>
       </c>
       <c r="AF30">
         <v>110300000.0</v>
       </c>
       <c r="AG30">
         <v>76700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B31">
         <v>-8381000.0</v>
       </c>
       <c r="C31">
         <v>1137000.0</v>
       </c>
       <c r="D31">
         <v>13417000.0</v>
       </c>
       <c r="E31">
         <v>62432000.0</v>
       </c>
       <c r="F31">
         <v>15790000.0</v>
       </c>
       <c r="G31">
         <v>-2897000.0</v>
       </c>
       <c r="H31">
         <v>-1201000.0</v>
       </c>
       <c r="I31">
         <v>7732000.0</v>
       </c>
@@ -23783,51 +23922,51 @@
       </c>
       <c r="AA31">
         <v>-9006000.0</v>
       </c>
       <c r="AB31">
         <v>-5513000.0</v>
       </c>
       <c r="AC31">
         <v>-5924000.0</v>
       </c>
       <c r="AD31">
         <v>-6323631.0</v>
       </c>
       <c r="AE31">
         <v>-5987148.0</v>
       </c>
       <c r="AF31">
         <v>-13600000.0</v>
       </c>
       <c r="AG31">
         <v>-11600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32">
         <v>1164472000.0</v>
       </c>
       <c r="C32">
         <v>1131476000.0</v>
       </c>
       <c r="D32">
         <v>1103573000.0</v>
       </c>
       <c r="E32">
         <v>1216858000.0</v>
       </c>
       <c r="F32">
         <v>1046003000.0</v>
       </c>
       <c r="G32">
         <v>838561000.0</v>
       </c>
       <c r="H32">
         <v>885387000.0</v>
       </c>
       <c r="I32">
         <v>885455000.0</v>
       </c>
@@ -23903,1264 +24042,1273 @@
       <c r="AG32">
         <v>131900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV32"/>
+  <dimension ref="A1:DW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>306431000.0</v>
+      </c>
+      <c r="C2">
         <v>281319000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>258491000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>254464000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>254115000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>227470000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>230476000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>242706000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>253051000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>232742000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>230852000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>244699000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>235870000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>227950000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>257173000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>262776000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>265041000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>245882000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>254155000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>234655000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>218461000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>191450000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>193876000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>180817000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>169518000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>184798000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>203736000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>198148000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>187573000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>190888000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>226468000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>202869000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>161643000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>149916000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>171219000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>154069000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>145185000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>141627000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>159004000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>142926000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>136764000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>134733000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>165061000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>145735000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>144034000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>138534000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>162706000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>148310000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>148502000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>146506000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>152038000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>150049000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>150210000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>148988000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>154437000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>87330000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>85686000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>79540000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>115352000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>72455000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>86737000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>29487000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>20008000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>15889000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>15353000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>15267000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12322000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>12003000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6518000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8004000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7452000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>37457000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>54136000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>110560000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>64735000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>111125000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>107402000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>83559000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>34162000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>119024000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>113632000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>83133000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>41617000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>114474000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>103568000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>90746000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>53913000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>98326000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>97981000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>94198000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>17496000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>95674000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>94589000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>89377000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>15464000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>85022000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>85034000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>80248000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>85864000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>83750000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>83433000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>76859000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>83993000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>82290000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>80580000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>75649000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>78015000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>61735000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>56247000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>46775000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>48264000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>41191000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>38611000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>37137000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>41488000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>28834000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>26098000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>24944000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>24120000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>21908000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>21132000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>12700000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>1200000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>14500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>14100000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>22819000.0</v>
+      </c>
+      <c r="C3">
         <v>23976000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24857000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22953000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>23121000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21795000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22069000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>21222000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>22130000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21108000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18242000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18182000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18944000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14575000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15778000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14357000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13932000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13445000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12565000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>13365000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13864000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14087000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14199000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13428000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>19666000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18187000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>19279000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>20824000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>20575000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>19851000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>19489000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>19541000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>18215000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>18614000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17933000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17221000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>18602000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>18666000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>19505000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>18907000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16601000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>16634000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>18269000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14768000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>14467000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>14506000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>12633000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>11440000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>12362000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>12608000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>12129000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>10752000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>9955000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>11621000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>12101000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>11647000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>11181000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>9364000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>13511000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>12722000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12426000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>14342000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>14435000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>14467000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>13942000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>13256000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>13714000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>12406000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>10977000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>10890000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>50838000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>12410000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>11178000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>11534000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>11992000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>12725000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>14691000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>12393000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>13288000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>9732000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>10054000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>10160000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8762000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>10940000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>10553000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>9514000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>-76060000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>10028000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>10186000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>10845000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>-11833000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-52634000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>32026000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-10600000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>-12031000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>-62059000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>38651000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>-14058000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>26807000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>10348000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>10119000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>9050000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>8403000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>8811000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>11281000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>10686000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>60910000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>-8721000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>-8560000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>-7971000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>54011888.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>-7902000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>-7262000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>-6773000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>46859501.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>-6807000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>-6333000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>-6356000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>38752481.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>-5421000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>-5350000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>-5200000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>-4800000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>-4400000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>-4200000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>-3400000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>150000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>525000.0</v>
       </c>
       <c r="Q4">
         <v>525000.0</v>
       </c>
       <c r="R4">
         <v>525000.0</v>
       </c>
       <c r="S4">
         <v>525000.0</v>
       </c>
-      <c r="T4"/>
-      <c r="U4">
+      <c r="T4">
+        <v>525000.0</v>
+      </c>
+      <c r="U4"/>
+      <c r="V4">
         <v>-19000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>2559000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-33114000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>2788000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>871000.0</v>
       </c>
       <c r="AA4">
         <v>871000.0</v>
       </c>
       <c r="AB4">
         <v>871000.0</v>
       </c>
-      <c r="AC4"/>
+      <c r="AC4">
+        <v>871000.0</v>
+      </c>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
@@ -25214,814 +25362,821 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5">
-        <v>9969000.0</v>
+        <v>9140000.0</v>
       </c>
       <c r="C5">
+        <v>6620000.0</v>
+      </c>
+      <c r="D5">
         <v>-21092000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>11504000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15831000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11403000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11563000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>20228000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19671000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8011000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18992000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>20476000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>17164000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23575000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14835000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>66459000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>33949000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>30632000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>23447000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>23313000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>21714000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13469000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>27459000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7987000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-28420000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2189000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3695000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-544000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9405000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8461000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>22315000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>16181000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>14065000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>6425000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>13943000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>9041000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3962000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1209000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>12266000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5446000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7316000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7418000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>25186000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>14629000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>20109000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>11428000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>25854000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6467000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>9910000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1158000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>9447000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7033000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>6902000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-235000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5792000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4259000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>11489000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2613000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1398000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-9363000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4204000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1459000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>6017000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>6437000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>9386000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1191000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-581000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-9682000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-543000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4968000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-45006000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-919000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>525000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-10091000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>16123000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-775000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-10928000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-2403000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>4908000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3560000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2953000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>350000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>13953000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3656000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2924000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>705000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>81762000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>10942000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>9216000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-105249000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>64956000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-42518000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-103702000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-79248000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>60745000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-17402000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>7563000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-66084000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-110740000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-95370000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>21518000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-38379000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-95105000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-92189000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-71979000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>12257000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-196891000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-2339000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>400000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-7000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-130392071.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>8850000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>7082000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>4671000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-101610369.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>13396000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>13530000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>11945000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-71806898.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>14312000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>13713000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>15600000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>17500000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>16300000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>14800000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
-        <v>33945000.0</v>
+        <v>31959000.0</v>
       </c>
       <c r="C6">
+        <v>30596000.0</v>
+      </c>
+      <c r="D6">
         <v>3765000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>34457000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>38952000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>33198000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>33632000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>41450000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>41801000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>29119000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>37234000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>38658000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36108000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>38150000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>30613000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>80816000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>47881000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>44077000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>36012000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>36678000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>35578000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>27556000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>41658000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>21415000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8754000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15998000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>22974000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>20280000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>29980000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>28312000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>41804000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>35722000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>32280000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>25039000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>31876000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>26262000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>22564000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>19875000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>31771000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>24353000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>23917000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>24052000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>43455000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>29397000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>34576000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>25934000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>38487000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>17907000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>22272000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>13766000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>21576000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>17785000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>16857000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>11386000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>17893000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>15906000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>22670000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>11977000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>14909000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3359000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>16630000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>12883000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>20452000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>20904000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>23328000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>14447000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>13133000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2724000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>10434000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>5922000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>5832000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>11491000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>11703000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1443000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>28115000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>11950000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3763000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>9990000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>18196000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>13292000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>13007000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>10510000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>22715000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>14596000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>13477000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>10219000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>5702000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>20970000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>19402000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-94404000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>53123000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-95152000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-71676000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-89848000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>48714000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-79461000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>46214000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-80142000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-83933000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-85022000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>31637000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-29329000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-86702000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-83378000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-60698000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>22943000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-135981000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-11060000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-8160000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-7978000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-76380183.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>948000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-180000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-2102000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-54750868.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>6589000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>7197000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>5589000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-33054417.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>8891000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>8363000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>10400000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>12700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>11900000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>10600000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>9600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -26104,54 +26259,55 @@
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26234,1536 +26390,1549 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>26442000.0</v>
+      </c>
+      <c r="C9">
         <v>25842000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>36883000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>42425000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>48739000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>41885000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>46855000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>45179000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>34446000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>46021000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>43133000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>44022000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>38146000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>38901000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>38884000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>49063000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>52336000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>45703000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>40073000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>39906000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>37863000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>29439000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>31352000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>30013000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>22171000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>26015000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>29399000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>24766000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>31725000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>28293000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>45800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>40434000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>34675000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>23650000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>32087000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>24562000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>19141000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>17117000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>31974000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>21574000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>22068000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>21608000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>43001000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>27777000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>31417000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>28682000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>44082000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>29271000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>25152000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>14451000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>24450000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>20794000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>22278000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>15743000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>23058000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>81097000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>85615000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>77491000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>46601000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>88963000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>86128000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>126904000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>143939000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>148923000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>153626000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>136744000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>145458000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>141045000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>137564000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>125772000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>163518000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>175088000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>154590000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>71114000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>128167000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>64662000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>70043000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>82833000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>152119000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>57637000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>55730000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>68392000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>136802000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>55421000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>53245000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>47180000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>110260000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>53609000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>51866000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>43469000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>134661000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>50809000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>51353000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>48498000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>131200000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>56201000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>59278000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>51971000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>50095000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>54307000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>58250000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>54470000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>60890000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>59377000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>58818000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>50832000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>63647000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>58369000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>56964000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>50989000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>57881721.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>54375000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>50399000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>42687000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>48417080.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>46474000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>43962000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>37644000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>40040945.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>41115000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>38494000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>36800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>48900000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>32600000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>30500000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>27400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
+        <v>11125000.0</v>
+      </c>
+      <c r="C10">
         <v>6083000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-24352000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8036000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13361000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8546000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8328000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17024000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15872000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4673000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16555000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17839000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15040000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22806000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>14008000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>65524000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>33183000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>30077000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>22831000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22589000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>21006000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12726000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11616000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6052000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-30504000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4088000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>175000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2785000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8536000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6015000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>22292000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>15863000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>13899000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5955000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13625000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7617000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2801000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>153000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3937000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6511000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5973000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>22703000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13588000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18392000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>9224000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>23155000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3832000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7188000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1593000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6684000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4647000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4285000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2868000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3024000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2148000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8134000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-905000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-2687000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-13465000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3458000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-3745000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1834000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3972000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5747000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2089000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-4988000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-13264000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-3858000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-7939000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-47984000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-4086000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-2356000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-11756000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2098000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-4922000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-13903000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-5579000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-174000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1937000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2022000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-584000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>8814000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2763000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2155000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-58000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-8509000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>9248000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8649000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2441000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>8496000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>8242000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>6817000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2916000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7083000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7192000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>6270000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>34000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-11876000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>2225000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>893000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>369000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>6430000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>5131000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4829000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>3384000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>10672000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>11188000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>9887000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5430000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>9185443.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>8910000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>7359000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4319000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>6791307.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>6504000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>5641000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2914000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>3539954.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>5186000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>4600000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>800000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>4000000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="DV10">
         <v>3300000.0</v>
       </c>
+      <c r="DW10">
+        <v>3300000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11">
+        <v>2590000.0</v>
+      </c>
+      <c r="C11">
         <v>1663000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-6095000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1772000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3521000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1983000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1759000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4141000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3828000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>849000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3910000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4483000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2897000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6321000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2730000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15563000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8657000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7910000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5099000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6147000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5570000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4145000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4196000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1339000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-7336000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1004000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-987000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>404000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2465000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1582000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5791000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4249000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3928000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1538000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-35673000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2985000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1253000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-317000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4818000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1068000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2879000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2176000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>9473000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5961000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7391000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1003000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>9610000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1975000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3408000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-219000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3345000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2674000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2394000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-909000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1571000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1146000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3883000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-265000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-442000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-2252000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1803000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-1281000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1142000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2088000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2858000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>87000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-2247000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>336000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-712000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-2396000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-8179000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-670000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-7000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-3935000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1922000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-1347000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-2646000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-3509000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>720000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1142000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2420000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>300000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4363000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1546000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1503000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>591000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-2032000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4503000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>4261000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1720000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>4392000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>4192000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>3653000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2077000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>3733000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3581000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3288000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>811000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-3586000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1380000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>339000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>140000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2565000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2053000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1929000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1351000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>4278000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>4486000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>3955000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>2181000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>3582574.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>3463000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>2799000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1645000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>2578000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>2406000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>2088000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1076000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>1286000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>1868000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>1676000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DT11">
         <v>1500000.0</v>
       </c>
       <c r="DU11">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="DV11">
         <v>1200000.0</v>
       </c>
+      <c r="DW11">
+        <v>1200000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12">
+        <v>2981000.0</v>
+      </c>
+      <c r="C12">
         <v>3886000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3260000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3468000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2470000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2857000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3235000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3204000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3799000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3338000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2437000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2637000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2124000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>769000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>827000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>935000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>766000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>555000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>616000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>724000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>708000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>743000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>924000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1935000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2084000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1899000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11110000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2992000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2683000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2446000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8708000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2460000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1941000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1960000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8258000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2174000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1961000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2081000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2016000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1959000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1955000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2295000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2483000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2041000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1717000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2204000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2699000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2635000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2722000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2751000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2763000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2386000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2617000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2633000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2769000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3056000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3355000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3518000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4085000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4102000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3926000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4096000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4183000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4140000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4290000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3954000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4400000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3593000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3315000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2876000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2978000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2914000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2198000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2282000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>12285000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2917000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2975000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3032000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7153000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1752000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1075000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1124000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4203000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1290000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1038000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>614000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3098000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1116000.0</v>
       </c>
-      <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>3627000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3520000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>854000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>308000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -27816,54 +27985,55 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -27946,498 +28116,502 @@
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
+      <c r="DW14"/>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
+        <v>8535000.0</v>
+      </c>
+      <c r="C15">
         <v>4420000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-18257000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9093000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>9840000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6563000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6719000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13033000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12194000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3974000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12795000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>13506000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>12293000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>16635000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11503000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>50486000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>24526000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22167000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>17732000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>16442000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>15417000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11140000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-25663000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7501000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-22343000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2213000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1162000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-3189000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6071000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4433000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16501000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11614000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9971000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4417000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>49298000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4632000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1548000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>470000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5982000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2869000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3632000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4352000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>13230000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7627000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11001000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>10227000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>13545000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1857000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3780000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-1374000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3339000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1973000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1891000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1959000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1453000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1002000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4251000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-640000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-2245000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-11213000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1655000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-2464000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>692000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1884000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2889000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-2176000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-2741000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-13600000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-3146000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-5543000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-39805000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-3416000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-2349000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-7821000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>176000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-3575000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-11257000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-2070000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-894000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>795000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-398000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-884000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3966000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1217000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>652000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-649000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-6477000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>4745000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4388000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>721000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>4104000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>4050000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>3164000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>839000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3350000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3611000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2982000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-1667000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-8290000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>845000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>554000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>229000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>3865000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>3078000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2900000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2033000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>6394000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>6702000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>5932000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>3249000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>5602869.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>5447000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>4560000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2674000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>4213307.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>4098000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>3553000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1838000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>2253954.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>3318000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>2924000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>500000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>2500000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DV15">
         <v>2100000.0</v>
       </c>
+      <c r="DW15">
+        <v>2100000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>12293000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>16635000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11503000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>50486000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24526000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22167000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>17732000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16442000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15417000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11140000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-25665000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7501000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-22343000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2213000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1162000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-3189000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6071000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
@@ -28490,140 +28664,143 @@
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17">
+        <v>8535000.0</v>
+      </c>
+      <c r="C17">
         <v>4420000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-18257000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6264000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>9840000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6563000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6569000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>12883000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>12044000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>3824000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12645000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>13356000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>12143000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>16485000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>11279000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>49961000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>24526000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>22167000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>17732000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>16442000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>15436000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>8581000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7449000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>4713000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-23168000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2213000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1162000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-3189000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>6071000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
@@ -28676,140 +28853,143 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>-2981000.0</v>
+      </c>
+      <c r="C18">
         <v>-3886000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3260000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3468000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2470000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2857000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3235000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3204000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3799000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3338000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2437000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2637000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2124000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-769000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-827000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-935000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-766000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-555000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-616000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-724000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-708000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-743000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-924000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1935000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2084000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2892000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2989000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2992000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2683000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28862,95 +29042,96 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>5381000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5943000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>7400000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>7076000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>6785000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>5210000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3230000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3382000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2973000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
@@ -29010,95 +29191,96 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>-1987000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>-9791000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>-38721000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-399000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>-167000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>-117000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-871000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-1888000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>-2182000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
@@ -29158,434 +29340,438 @@
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>9140000.0</v>
+      </c>
+      <c r="C21">
         <v>6620000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-6783000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7926000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11563000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7627000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8613000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16235000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>16414000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4335000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14267000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15141000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11783000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17632000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10903000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>59059000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>26873000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>23847000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>18237000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>20083000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>18332000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10509000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9567000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6811000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-28950000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1454000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3695000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1931000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8844000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5426000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>22315000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>16181000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14065000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6425000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14842000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9041000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3962000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1209000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>12266000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5446000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7316000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7418000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>24336000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>14629000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>18774000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10043000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>24650000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5586000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>9056000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>354000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>8877000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5882000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>6350000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-715000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5149000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4645000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11059000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2357000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1159000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-9754000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7234000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>45635000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5978000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>8172000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10042000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1816000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-770000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1829000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-637000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-5145000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-45109000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-720000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-256000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-9594000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>5303000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-2168000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-11072000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-2744000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2807000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3520000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2953000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>350000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>9898000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3850000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3042000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>276000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-8072000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>10242000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>8725000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3058000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>8772000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>8486000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>7449000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>3514000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>7779000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>8780000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7563000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>851000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-110740000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>4947000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>3067000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2652000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>8392000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>7435000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>7265000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5687000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-196891000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-19781000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-16720000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-15949000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-130392071.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-6953000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>-7442000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-8875000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-101610369.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-218000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>864000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-767000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-71806898.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>3470000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>2952000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>5200000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>7900000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>7300000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>6600000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>6200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -29668,434 +29854,438 @@
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>323733000.0</v>
+      </c>
+      <c r="C23">
         <v>300541000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>302157000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>288963000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>291291000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>261728000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>268718000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>271650000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>271083000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>274428000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>259718000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>273580000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>262233000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>249219000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>285154000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>252780000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>290504000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>267738000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>275991000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>254478000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>237992000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>210380000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>215661000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>204019000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>220639000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>212267000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>229440000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>224845000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>210454000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>213755000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>249953000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>227122000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>182253000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>167141000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>188464000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>169590000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>160364000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>157535000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>178712000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>159054000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>151516000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>148923000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>183726000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>158883000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>156677000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>157173000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>182138000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>171995000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>164598000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>160603000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>167611000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>164961000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>166138000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>165446000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>172346000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>163782000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>160242000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>154674000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>160794000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>159633000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>165631000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>110756000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>105799000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>100200000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>101873000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>96957000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>100716000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>95637000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>89899000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>90277000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>123232000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>139475000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>150474000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>301828000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>205616000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>304486000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>294254000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>252695000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>171038000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>308627000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>295499000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>234308000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>164466000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>295782000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>272388000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>243756000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>172413000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>256612000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>257692000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>247371000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>110867000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>252305000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>249644000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>238556000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>109981000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>232176000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>236638000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>226419000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>246699000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>233544000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>239372000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>222451000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>239988000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>235070000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>232073000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>215162000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>338553000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>139885000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>129931000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>113713000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>236537792.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>102519000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>96452000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>88699000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>191515449.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>75526000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>69196000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>63355000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>135967843.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>59553000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>56674000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>44300000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>42200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>39800000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>38000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>32200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30178,434 +30368,438 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>22819000.0</v>
+      </c>
+      <c r="C25">
         <v>23976000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24857000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22953000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23121000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21795000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22069000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21222000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>22130000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21108000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18242000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18182000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18944000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14575000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15778000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14357000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13932000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13445000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12565000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13365000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13864000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14087000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14199000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13428000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19666000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18187000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19279000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>20824000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>20575000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>19851000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>19489000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>19541000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>18215000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>18614000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17933000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17221000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>18602000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>18666000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>19505000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>18907000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>16601000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>16634000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>18269000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>14768000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>14467000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>14506000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>12633000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>11440000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>12362000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>12608000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>12129000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>10752000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>9955000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>11621000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>12101000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>11647000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>12061000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>12326000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>13511000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>12722000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12426000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>14342000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>14435000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>14467000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>13942000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>13256000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>13714000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>12406000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>10977000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>10890000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>50838000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>12410000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>11178000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>11534000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>11992000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>12725000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>14691000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>12393000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>13288000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>9732000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>10054000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>10160000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>8762000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>10940000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>10553000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>9514000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-76060000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>10028000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>10186000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>10845000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-11833000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-52634000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>32026000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-10600000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-12031000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>38651000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>10348000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-14058000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>26807000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>10465000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>10119000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>9050000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>8403000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>8811000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>11281000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>10686000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>60910000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-8721000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-8560000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-7971000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>54011888.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-7902000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-7262000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-6773000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>46859501.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-6807000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-6333000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-6356000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>38752481.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-5421000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-5350000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-5200000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-4800000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-4400000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-4200000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-3400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -30688,74 +30882,75 @@
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>32538000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17148000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15390000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13289000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
@@ -30826,518 +31021,524 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>32414000.0</v>
+      </c>
+      <c r="C28">
         <v>28879000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>40216000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>31682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30346000.0</v>
       </c>
       <c r="F28">
         <v>30346000.0</v>
       </c>
       <c r="G28">
+        <v>30346000.0</v>
+      </c>
+      <c r="H28">
         <v>35277000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>25508000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32897000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>37623000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25823000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>26102000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25033000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>27597000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>25803000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>25487000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23122000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19283000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19285000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18007000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18459000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17268000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20377000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>22296000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>24880000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>25539000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>22399000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>23527000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>19516000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>19684000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>20303000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20876000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17997000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>14565000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>14564000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13157000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13082000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13173000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13313000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11871000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11482000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15811000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10269000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10021000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>15978000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>16513000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>20952000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>13534000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11352000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>12819000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>12132000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>13266000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>13685000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>15163000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>65746000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>63375000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>65770000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>65182000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>63831000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>69648000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>65635000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>69965000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>68523000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>70148000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>66779000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>70987000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>68680000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>69583000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>68197000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>84963000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>86082000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>81055000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>72645000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>229773000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>21207000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5838000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5682000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>221373000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>22137000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>21198000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>4304000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>41117000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>20022000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>19363000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>19510000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>71935000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>27672000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>22113000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>22061000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>46045000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>22161000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>20388000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>17991000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>40418000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>18290000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>18492000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>18314000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>11962000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>22099000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>23362000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>22113000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>20259000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>26790000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>27559000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>26158000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>109629000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>65790000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>62098000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>55792000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>98065781.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>51314000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>47639000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>42668000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>77594166.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>37747000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>34717000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>29898000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>70938713.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>30622000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>28635000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>27900000.0</v>
       </c>
-      <c r="DS28"/>
-      <c r="DT28">
+      <c r="DT28"/>
+      <c r="DU28">
         <v>21800000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>21100000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>18900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>2590000.0</v>
+      </c>
+      <c r="C29">
         <v>1663000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6095000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1772000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3521000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1983000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1759000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4141000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3828000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>849000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3910000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4483000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2897000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6321000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2729000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15563000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8657000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7910000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5099000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6147000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5570000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4145000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4166000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1339000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-7336000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-706000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-987000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>404000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2465000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -31390,1186 +31591,1196 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>17302000.0</v>
+      </c>
+      <c r="C30">
         <v>19222000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>43666000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34499000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>37176000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34258000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38242000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28944000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18032000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41686000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>28866000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28881000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>26363000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21269000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27981000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-9996000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25463000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21856000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21836000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19823000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19531000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18930000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>21785000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23202000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>51121000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>27469000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>25704000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>26697000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>22881000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22867000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23485000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>24253000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>20610000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17225000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17245000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15521000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15179000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15908000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>19708000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>16128000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>14752000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14190000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18665000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13148000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>12643000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18639000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>19432000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>23685000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>16096000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>14097000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15573000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14912000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15928000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>16458000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>17909000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>76452000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>74556000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>75134000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>45442000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>87178000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>78894000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>81269000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>85791000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>84311000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>86520000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>81690000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>88394000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>83634000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>83381000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>82273000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>115780000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>102018000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>96338000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>191268000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>140881000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>193361000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>186852000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>169136000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>136876000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>189603000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>181867000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>151175000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>122849000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>181308000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>168820000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>153010000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>118500000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>158286000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>159711000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>153173000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>93371000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>156631000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>155055000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>149179000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>94517000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>147154000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>151604000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>146171000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>160835000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>149794000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>155939000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>145592000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>155995000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>152780000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>151493000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>139513000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>260538000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>78150000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>73684000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>66938000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>188273792.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>61328000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>57841000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>51562000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>150027449.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>46692000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>43098000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>38411000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>111847843.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>37645000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>35542000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>31600000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>41000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>25300000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>23900000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>21200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B31">
+        <v>1985000.0</v>
+      </c>
+      <c r="C31">
         <v>-537000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-17569000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>110000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1798000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>919000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-285000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>789000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-542000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>338000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2288000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2698000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3257000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5174000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3105000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6465000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6310000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6230000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>4594000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2506000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2674000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2217000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2049000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-759000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1554000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2634000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3520000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1836000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1506000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>589000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-23000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-318000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-166000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-470000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-317000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1424000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1161000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1056000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1466000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1509000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-805000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1445000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1633000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1041000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-382000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-819000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1496000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1754000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1868000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1947000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2194000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1235000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2065000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2153000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2125000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2497000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2925000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3262000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3846000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3711000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3776000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-4046000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-4144000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-4200000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-4295000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3905000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4218000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-15093000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>52418000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>47799000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-2875000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>99734000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2100000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>85001000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-3205000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-2754000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-2831000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-2835000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-2981000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1583000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-931000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-934000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-1084000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1087000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-887000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-334000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-437000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-994000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-76000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-617000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-276000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-244000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-632000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-598000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-696000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-1588000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1293000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-817000.0</v>
       </c>
-      <c r="CU31"/>
-      <c r="CV31">
+      <c r="CV31"/>
+      <c r="CW31">
         <v>-2722000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-2174000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2283000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-1962000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-2304000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-2436000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-2303000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>207563000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>30969000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>26607000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>21379000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>139577514.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>15863000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>14801000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>13194000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>108401676.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>6722000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>4777000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>3681000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>75346852.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>1716000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>1648000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-4400000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-3900000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-3200000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-3300000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-2900000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32">
+        <v>332873000.0</v>
+      </c>
+      <c r="C32">
         <v>307161000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>295374000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>296889000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>302854000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>269355000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>277331000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>287885000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>287497000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>278763000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>273985000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>288721000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>274016000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>266851000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>296057000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>311839000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>317377000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>291585000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>294228000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>274561000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>256324000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>220889000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>225228000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>210830000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>191689000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>210813000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>233135000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>222914000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>219298000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>219181000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>272268000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>243303000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>196318000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>173566000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>203306000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>178631000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>164326000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>158744000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>190978000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>164500000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>158832000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>156341000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>208062000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>173512000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>175451000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>167216000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>206788000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>177581000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>173654000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>160957000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>176488000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>170843000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>172488000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>164731000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>177495000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>168427000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>171301000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>157031000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>161953000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>161418000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>172865000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>156391000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>163947000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>164812000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>168979000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>152011000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>157780000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>153048000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>144082000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>133776000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>170970000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>212545000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>208726000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>181674000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>192902000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>175787000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>177445000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>166392000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>186281000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>176661000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>169362000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>151525000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>178419000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>169895000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>156813000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>137926000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>164173000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>151935000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>149847000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>137667000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>152157000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>146483000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>145942000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>137875000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>146664000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>141223000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>144312000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>132219000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>135959000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>138057000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>141683000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>131329000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>144883000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>141667000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>139398000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>126481000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>141662000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>120104000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>113211000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>97764000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>106145721.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>95566000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>89010000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>79824000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>89905080.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>75308000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>70060000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>62588000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>64160945.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>63023000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>59626000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>49500000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>50100000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>47100000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>44600000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>38400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -32664,51 +32875,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2">
         <v>35619000.0</v>
       </c>
       <c r="C2">
         <v>2294000.0</v>
       </c>
       <c r="D2">
         <v>68665000.0</v>
       </c>
       <c r="E2">
         <v>8412000.0</v>
       </c>
       <c r="F2">
         <v>8407000.0</v>
       </c>
       <c r="G2">
         <v>43591000.0</v>
       </c>
       <c r="H2">
         <v>23127000.0</v>
       </c>
       <c r="I2">
         <v>15356000.0</v>
       </c>
@@ -32765,51 +32976,51 @@
       </c>
       <c r="AA2">
         <v>1046000.0</v>
       </c>
       <c r="AB2">
         <v>2926000.0</v>
       </c>
       <c r="AC2">
         <v>2609520.0</v>
       </c>
       <c r="AD2">
         <v>3491543.0</v>
       </c>
       <c r="AE2">
         <v>461288.0</v>
       </c>
       <c r="AF2">
         <v>4900000.0</v>
       </c>
       <c r="AG2">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B3">
         <v>147570000</v>
       </c>
       <c r="C3">
         <v>152962000</v>
       </c>
       <c r="D3">
         <v>217607000</v>
       </c>
       <c r="E3">
         <v>100468000</v>
       </c>
       <c r="F3">
         <v>35285000</v>
       </c>
       <c r="G3">
         <v>94049000</v>
       </c>
       <c r="H3">
         <v>138273000</v>
       </c>
       <c r="I3">
         <v>75142000</v>
       </c>
@@ -32866,133 +33077,133 @@
       </c>
       <c r="AA3">
         <v>71427000</v>
       </c>
       <c r="AB3">
         <v>101653000</v>
       </c>
       <c r="AC3">
         <v>80522553</v>
       </c>
       <c r="AD3">
         <v>55277486</v>
       </c>
       <c r="AE3">
         <v>49142303</v>
       </c>
       <c r="AF3">
         <v>72400000</v>
       </c>
       <c r="AG3">
         <v>53600000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>5000.0</v>
       </c>
       <c r="G4">
         <v>-35184000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>283000.0</v>
       </c>
       <c r="G5">
         <v>3821000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B6">
         <v>-30673000.0</v>
       </c>
       <c r="C6">
         <v>33325000.0</v>
       </c>
       <c r="D6">
         <v>-66371000.0</v>
       </c>
       <c r="E6">
         <v>60253000.0</v>
       </c>
       <c r="F6">
         <v>5000.0</v>
       </c>
       <c r="G6">
         <v>-35184000.0</v>
       </c>
       <c r="H6">
         <v>20464000.0</v>
       </c>
       <c r="I6">
         <v>7771000.0</v>
       </c>
@@ -33049,51 +33260,51 @@
       </c>
       <c r="AA6">
         <v>1241000.0</v>
       </c>
       <c r="AB6">
         <v>-1880000.0</v>
       </c>
       <c r="AC6">
         <v>316615.0</v>
       </c>
       <c r="AD6">
         <v>-882023.0</v>
       </c>
       <c r="AE6">
         <v>3030255.0</v>
       </c>
       <c r="AF6">
         <v>-4500000.0</v>
       </c>
       <c r="AG6">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B7">
         <v>1351000.0</v>
       </c>
       <c r="C7">
         <v>2930000.0</v>
       </c>
       <c r="D7">
         <v>-39463000.0</v>
       </c>
       <c r="E7">
         <v>23494000.0</v>
       </c>
       <c r="F7">
         <v>-52766000.0</v>
       </c>
       <c r="G7">
         <v>-7193000.0</v>
       </c>
       <c r="H7">
         <v>-20930000.0</v>
       </c>
       <c r="I7">
         <v>-7514000.0</v>
       </c>
@@ -33150,92 +33361,92 @@
       </c>
       <c r="AA7">
         <v>-8454000.0</v>
       </c>
       <c r="AB7">
         <v>-22651000.0</v>
       </c>
       <c r="AC7">
         <v>-13174198.0</v>
       </c>
       <c r="AD7">
         <v>449113.0</v>
       </c>
       <c r="AE7">
         <v>2461397.0</v>
       </c>
       <c r="AF7">
         <v>-21000000.0</v>
       </c>
       <c r="AG7">
         <v>-4100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-36544000.0</v>
       </c>
       <c r="G8">
         <v>-60849000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B9">
         <v>-9710000.0</v>
       </c>
       <c r="C9">
         <v>2749000.0</v>
       </c>
       <c r="D9">
         <v>-22416000.0</v>
       </c>
       <c r="E9">
         <v>39465000.0</v>
       </c>
       <c r="F9">
         <v>-36544000.0</v>
       </c>
       <c r="G9">
         <v>-60849000.0</v>
       </c>
       <c r="H9">
         <v>-6706000.0</v>
       </c>
       <c r="I9">
         <v>-27199000.0</v>
       </c>
@@ -33284,51 +33495,51 @@
       </c>
       <c r="AA9">
         <v>-3965000.0</v>
       </c>
       <c r="AB9">
         <v>-11974000.0</v>
       </c>
       <c r="AC9">
         <v>-12554000.0</v>
       </c>
       <c r="AD9">
         <v>-2581000.0</v>
       </c>
       <c r="AE9">
         <v>3011000.0</v>
       </c>
       <c r="AF9">
         <v>-19600000.0</v>
       </c>
       <c r="AG9">
         <v>-5800000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B10">
         <v>-678000.0</v>
       </c>
       <c r="C10">
         <v>-800000.0</v>
       </c>
       <c r="D10">
         <v>-317000.0</v>
       </c>
       <c r="E10">
         <v>-193000.0</v>
       </c>
       <c r="F10">
         <v>-204000.0</v>
       </c>
       <c r="G10">
         <v>1091000.0</v>
       </c>
       <c r="H10">
         <v>-143000.0</v>
       </c>
       <c r="I10">
         <v>168000.0</v>
       </c>
@@ -33385,204 +33596,204 @@
       </c>
       <c r="AA10">
         <v>97000.0</v>
       </c>
       <c r="AB10">
         <v>-750000.0</v>
       </c>
       <c r="AC10">
         <v>-617000.0</v>
       </c>
       <c r="AD10">
         <v>-156000.0</v>
       </c>
       <c r="AE10">
         <v>-79000.0</v>
       </c>
       <c r="AF10">
         <v>-300000.0</v>
       </c>
       <c r="AG10">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-6217000.0</v>
       </c>
       <c r="F11">
         <v>16345000.0</v>
       </c>
       <c r="G11">
         <v>19831000.0</v>
       </c>
       <c r="H11">
         <v>-15513000.0</v>
       </c>
       <c r="I11">
         <v>19232000.0</v>
       </c>
       <c r="J11">
         <v>-3425000.0</v>
       </c>
       <c r="K11">
         <v>-5116000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-30458000.0</v>
       </c>
       <c r="F12">
         <v>11372000.0</v>
       </c>
       <c r="G12">
         <v>47317000.0</v>
       </c>
       <c r="H12">
         <v>-4192000.0</v>
       </c>
       <c r="I12">
         <v>13804000.0</v>
       </c>
       <c r="J12">
         <v>-18506000.0</v>
       </c>
       <c r="K12">
         <v>394000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9561000.0</v>
       </c>
       <c r="F13">
         <v>-32363000.0</v>
       </c>
       <c r="G13">
         <v>32734000.0</v>
       </c>
       <c r="H13">
         <v>1432000.0</v>
       </c>
       <c r="I13">
         <v>285000.0</v>
       </c>
       <c r="J13">
         <v>603000.0</v>
       </c>
       <c r="K13">
         <v>-2854000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B14">
         <v>92726000.0</v>
       </c>
       <c r="C14">
         <v>86529000.0</v>
       </c>
       <c r="D14">
         <v>69943000.0</v>
       </c>
       <c r="E14">
         <v>57512000.0</v>
       </c>
       <c r="F14">
         <v>53881000.0</v>
       </c>
       <c r="G14">
         <v>65480000.0</v>
       </c>
       <c r="H14">
         <v>80529000.0</v>
       </c>
       <c r="I14">
         <v>75859000.0</v>
       </c>
@@ -33639,51 +33850,51 @@
       </c>
       <c r="AA14">
         <v>39181000.0</v>
       </c>
       <c r="AB14">
         <v>35658000.0</v>
       </c>
       <c r="AC14">
         <v>32074888.0</v>
       </c>
       <c r="AD14">
         <v>27363501.0</v>
       </c>
       <c r="AE14">
         <v>22781481.0</v>
       </c>
       <c r="AF14">
         <v>-16800000.0</v>
       </c>
       <c r="AG14">
         <v>-9400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B15">
         <v>7162000.0</v>
       </c>
       <c r="C15">
         <v>5796000.0</v>
       </c>
       <c r="D15">
         <v>5781000.0</v>
       </c>
       <c r="E15">
         <v>4287000.0</v>
       </c>
       <c r="F15">
         <v>4287000.0</v>
       </c>
       <c r="G15">
         <v>4287000.0</v>
       </c>
       <c r="H15">
         <v>4287000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
@@ -33694,51 +33905,51 @@
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
         <v>122000000.0</v>
       </c>
       <c r="W15">
         <v>57026000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B16">
         <v>4946000.0</v>
       </c>
       <c r="C16">
         <v>35619000.0</v>
       </c>
       <c r="D16">
         <v>2294000.0</v>
       </c>
       <c r="E16">
         <v>68665000.0</v>
       </c>
       <c r="F16">
         <v>8412000.0</v>
       </c>
       <c r="G16">
         <v>8407000.0</v>
       </c>
       <c r="H16">
         <v>43591000.0</v>
       </c>
       <c r="I16">
         <v>23127000.0</v>
       </c>
@@ -33795,88 +34006,88 @@
       </c>
       <c r="AA16">
         <v>2287000.0</v>
       </c>
       <c r="AB16">
         <v>1046000.0</v>
       </c>
       <c r="AC16">
         <v>2926135.0</v>
       </c>
       <c r="AD16">
         <v>2609520.0</v>
       </c>
       <c r="AE16">
         <v>3491543.0</v>
       </c>
       <c r="AF16">
         <v>400000.0</v>
       </c>
       <c r="AG16">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B18">
         <v>-33922000.0</v>
       </c>
       <c r="C18">
         <v>-30069000.0</v>
       </c>
       <c r="D18">
         <v>-132766000.0</v>
       </c>
       <c r="E18">
         <v>58762000.0</v>
       </c>
       <c r="F18">
         <v>37933000.0</v>
       </c>
       <c r="G18">
         <v>-31009000.0</v>
       </c>
       <c r="H18">
         <v>-74242000.0</v>
       </c>
       <c r="I18">
         <v>49658000.0</v>
       </c>
@@ -33933,51 +34144,51 @@
       </c>
       <c r="AA18">
         <v>-22766000.0</v>
       </c>
       <c r="AB18">
         <v>-57168000.0</v>
       </c>
       <c r="AC18">
         <v>-40619637.0</v>
       </c>
       <c r="AD18">
         <v>-10031911.0</v>
       </c>
       <c r="AE18">
         <v>-10016805.0</v>
       </c>
       <c r="AF18">
         <v>-63300000.0</v>
       </c>
       <c r="AG18">
         <v>-38200000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B19">
         <v>-956000.0</v>
       </c>
       <c r="C19">
         <v>-107675000.0</v>
       </c>
       <c r="D19">
         <v>-180981000.0</v>
       </c>
       <c r="E19">
         <v>-86208000.0</v>
       </c>
       <c r="F19">
         <v>1495000.0</v>
       </c>
       <c r="G19">
         <v>138046000.0</v>
       </c>
       <c r="H19">
         <v>-1365000.0</v>
       </c>
       <c r="I19">
         <v>-120897000.0</v>
       </c>
@@ -33990,88 +34201,88 @@
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B21">
         <v>45802000.0</v>
       </c>
       <c r="C21">
         <v>30041000.0</v>
       </c>
       <c r="D21">
         <v>129663000.0</v>
       </c>
       <c r="E21">
         <v>77463000.0</v>
       </c>
       <c r="F21">
         <v>-71877000.0</v>
       </c>
       <c r="G21">
         <v>-218487000.0</v>
       </c>
       <c r="H21">
         <v>50572000.0</v>
       </c>
       <c r="I21">
         <v>4120000.0</v>
       </c>
@@ -34084,51 +34295,51 @@
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22">
         <v>7239000.0</v>
       </c>
       <c r="C22">
         <v>35921000.0</v>
       </c>
       <c r="D22">
         <v>54629000.0</v>
       </c>
       <c r="E22">
         <v>108682000.0</v>
       </c>
       <c r="F22">
         <v>60731000.0</v>
       </c>
       <c r="G22">
         <v>-42718000.0</v>
       </c>
       <c r="H22">
         <v>8477000.0</v>
       </c>
       <c r="I22">
         <v>42503000.0</v>
       </c>
@@ -34185,57 +34396,57 @@
       </c>
       <c r="AA22">
         <v>11875000.0</v>
       </c>
       <c r="AB22">
         <v>22277000.0</v>
       </c>
       <c r="AC22">
         <v>18283000.0</v>
       </c>
       <c r="AD22">
         <v>13702000.0</v>
       </c>
       <c r="AE22">
         <v>8978000.0</v>
       </c>
       <c r="AF22">
         <v>9300000.0</v>
       </c>
       <c r="AG22">
         <v>7300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B23">
         <v>-6728000.0</v>
       </c>
       <c r="C23">
-        <v>-6138000.0</v>
+        <v>-7894000.0</v>
       </c>
       <c r="D23">
         <v>-13743000.0</v>
       </c>
       <c r="E23">
         <v>154155000.0</v>
       </c>
       <c r="F23">
         <v>-1332000.0</v>
       </c>
       <c r="G23">
         <v>-297000.0</v>
       </c>
       <c r="H23">
         <v>-1110000.0</v>
       </c>
       <c r="I23">
         <v>-252000.0</v>
       </c>
       <c r="J23">
         <v>-945000.0</v>
       </c>
       <c r="K23">
         <v>-1218000.0</v>
       </c>
@@ -34286,51 +34497,51 @@
       </c>
       <c r="AA23">
         <v>-717000.0</v>
       </c>
       <c r="AB23">
         <v>3465000.0</v>
       </c>
       <c r="AC23">
         <v>80248.0</v>
       </c>
       <c r="AD23">
         <v>-22914.0</v>
       </c>
       <c r="AE23">
         <v>-132216.0</v>
       </c>
       <c r="AF23">
         <v>84000000.0</v>
       </c>
       <c r="AG23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B24">
         <v>-956000.0</v>
       </c>
       <c r="C24">
         <v>-597000.0</v>
       </c>
       <c r="D24">
         <v>91824000.0</v>
       </c>
       <c r="E24">
         <v>53002000.0</v>
       </c>
       <c r="F24">
         <v>44147000.0</v>
       </c>
       <c r="G24">
         <v>120836000.0</v>
       </c>
       <c r="H24">
         <v>46609000.0</v>
       </c>
       <c r="I24">
         <v>61687000.0</v>
       </c>
@@ -34385,51 +34596,51 @@
       <c r="Z24"/>
       <c r="AA24">
         <v>-5307000.0</v>
       </c>
       <c r="AB24">
         <v>46632000.0</v>
       </c>
       <c r="AC24">
         <v>27760004.0</v>
       </c>
       <c r="AD24">
         <v>32022802.0</v>
       </c>
       <c r="AE24">
         <v>10219276.0</v>
       </c>
       <c r="AF24">
         <v>16700000.0</v>
       </c>
       <c r="AG24">
         <v>3400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B25">
         <v>5982000.0</v>
       </c>
       <c r="C25">
         <v>-9471000.0</v>
       </c>
       <c r="D25">
         <v>-23843000.0</v>
       </c>
       <c r="E25">
         <v>-50487000.0</v>
       </c>
       <c r="F25">
         <v>-15766000.0</v>
       </c>
       <c r="G25">
         <v>60126000.0</v>
       </c>
       <c r="H25">
         <v>-8213000.0</v>
       </c>
       <c r="I25">
         <v>-5021000.0</v>
       </c>
@@ -34486,51 +34697,51 @@
       </c>
       <c r="AA25">
         <v>-121000.0</v>
       </c>
       <c r="AB25">
         <v>64000.0</v>
       </c>
       <c r="AC25">
         <v>-7.0</v>
       </c>
       <c r="AD25">
         <v>-199039.0</v>
       </c>
       <c r="AE25">
         <v>1089620.0</v>
       </c>
       <c r="AF25">
         <v>33500000.0</v>
       </c>
       <c r="AG25">
         <v>18700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B26">
         <v>-36571000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-25430000.0</v>
       </c>
       <c r="E26">
         <v>-84723000.0</v>
       </c>
       <c r="F26">
         <v>-10348000.0</v>
       </c>
       <c r="G26">
         <v>-17486000.0</v>
       </c>
       <c r="H26">
         <v>-1110000.0</v>
       </c>
       <c r="I26">
         <v>-242000.0</v>
       </c>
@@ -34557,51 +34768,51 @@
       <c r="R26">
         <v>-115000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-11657000.0</v>
       </c>
       <c r="W26">
         <v>-1990000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B27">
         <v>3570000.0</v>
       </c>
       <c r="C27">
         <v>3691000.0</v>
       </c>
       <c r="D27">
         <v>7100000.0</v>
       </c>
       <c r="E27">
         <v>6587000.0</v>
       </c>
       <c r="F27">
         <v>9059000.0</v>
       </c>
       <c r="G27">
         <v>2270000.0</v>
       </c>
       <c r="H27">
         <v>819000.0</v>
       </c>
       <c r="I27">
         <v>5177000.0</v>
       </c>
@@ -34650,51 +34861,51 @@
       </c>
       <c r="Y27">
         <v>5256000.0</v>
       </c>
       <c r="Z27">
         <v>1079000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>-1427000.0</v>
       </c>
       <c r="AD27">
         <v>-424000.0</v>
       </c>
       <c r="AE27">
         <v>-235000.0</v>
       </c>
       <c r="AF27">
         <v>-600000.0</v>
       </c>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B28">
         <v>-4260000.0</v>
       </c>
       <c r="C28">
         <v>18107000.0</v>
       </c>
       <c r="D28">
         <v>84709000.0</v>
       </c>
       <c r="E28">
         <v>-12769000.0</v>
       </c>
       <c r="F28">
         <v>-83557000.0</v>
       </c>
       <c r="G28">
         <v>-236270000.0</v>
       </c>
       <c r="H28">
         <v>49462000.0</v>
       </c>
       <c r="I28">
         <v>3868000.0</v>
       </c>
@@ -34751,51 +34962,51 @@
       </c>
       <c r="AA28">
         <v>-6201000.0</v>
       </c>
       <c r="AB28">
         <v>34462000.0</v>
       </c>
       <c r="AC28">
         <v>19471248.0</v>
       </c>
       <c r="AD28">
         <v>-18522914.0</v>
       </c>
       <c r="AE28">
         <v>2827784.0</v>
       </c>
       <c r="AF28">
         <v>42100000.0</v>
       </c>
       <c r="AG28">
         <v>38500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B29">
         <v>113648000.0</v>
       </c>
       <c r="C29">
         <v>122893000.0</v>
       </c>
       <c r="D29">
         <v>84841000.0</v>
       </c>
       <c r="E29">
         <v>159230000.0</v>
       </c>
       <c r="F29">
         <v>73218000.0</v>
       </c>
       <c r="G29">
         <v>63040000.0</v>
       </c>
       <c r="H29">
         <v>64031000.0</v>
       </c>
       <c r="I29">
         <v>124800000.0</v>
       </c>
@@ -34852,51 +35063,51 @@
       </c>
       <c r="AA29">
         <v>48661000.0</v>
       </c>
       <c r="AB29">
         <v>44485000.0</v>
       </c>
       <c r="AC29">
         <v>39902916.0</v>
       </c>
       <c r="AD29">
         <v>45245575.0</v>
       </c>
       <c r="AE29">
         <v>39125498.0</v>
       </c>
       <c r="AF29">
         <v>9100000.0</v>
       </c>
       <c r="AG29">
         <v>15400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B30">
         <v>-140061000.0</v>
       </c>
       <c r="C30">
         <v>-107675000.0</v>
       </c>
       <c r="D30">
         <v>-235921000.0</v>
       </c>
       <c r="E30">
         <v>-86208000.0</v>
       </c>
       <c r="F30">
         <v>10344000.0</v>
       </c>
       <c r="G30">
         <v>138046000.0</v>
       </c>
       <c r="H30">
         <v>-93029000.0</v>
       </c>
       <c r="I30">
         <v>-120897000.0</v>
       </c>
@@ -34970,1246 +35181,1255 @@
       <c r="AG30">
         <v>-50200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV30"/>
+  <dimension ref="A1:DW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2">
+        <v>11245000.0</v>
+      </c>
+      <c r="C2">
         <v>4946000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2686000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>143000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11239000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35619000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35197000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1280000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2952000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2294000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7388000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7817000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>54584000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>68665000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>59257000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4463000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7144000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8412000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22188000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4966000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4790000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8407000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13734000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>67127000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39655000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43591000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>39795000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28823000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31001000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>23127000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>19612000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>122146000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>38371000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15356000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8277000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18691000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7252000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7750000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5027000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8433000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3690000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4490000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14022000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>23770000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>16290000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>21330000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17234000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19351000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>19918000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>9263000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10526000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9054000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8549000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6846000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>7664000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4386000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3814000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3895000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3377000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2281000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5235000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9361000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6546000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4304000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9931000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12221000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7132000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>11789000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>19534000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6300000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6166000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8844000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5222000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4500000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4372000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4804000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4305000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5407000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>8328000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2583000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1135000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3618000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3656000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>143000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1459000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5066000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>943000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5915000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2194000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3306000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1837000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2863000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1593000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>42000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1132000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1155000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>366000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>383000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1054000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>589000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>780000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2287000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>383000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1061000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>729000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1046000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>661000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>763000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>794000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2926000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>450000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>111000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>7353000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>2610000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>2666000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>390000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4265000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>3492000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>3222000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1457000.0</v>
       </c>
-      <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2">
         <v>500000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>800000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>12600000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>19000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B3">
+        <v>33801000</v>
+      </c>
+      <c r="C3">
         <v>11370000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>119044000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>49180000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36439000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>33425000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21468000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>32598000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>50534000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>48362000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>105560000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>52980000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>42846000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16221000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>39060000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>33848000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>18870000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8690000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13484000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7830000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10064000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3907000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>30435000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16623000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11751000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>35240000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8870000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>50278000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>41199000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>37926000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>30614000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>12757000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>389000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>32160000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>20885000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>39740000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>27666000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>22511000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11874000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>40247000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>43279000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>17394000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>36352000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>108480000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>18867000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>18264000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>70263000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>33999000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>41673000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>17744000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>53552000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>37731000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>29181000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>15432000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>21007000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>9841000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4005000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6934000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>27579000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>42252000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>22179000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>22790000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>15509000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>48278000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>54171000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>19389000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>37155000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>36108000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>33735000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6065000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>45445000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>35188000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5264000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3127000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>12933000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>11906000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>15434000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>23988000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>43792000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>41201000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>33530000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>44227000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>20829000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>22114000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>40302000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>26673000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>18140000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>28812000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>25190000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>9473000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>35425000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>30613000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>26221000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2103000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>30476000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>11126000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>12879000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>16239000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1511000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>9896000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>20249000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>23810000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>24803000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>6635000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>23349000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>16640000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>31547000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>26409000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>23070000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>20627000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>16100553</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>7190000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>27398000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>29834000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>13995486</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>9152000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>15842000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>16288000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>9054303</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>8772000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>17216000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>14100000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>24200000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>9700000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>13900000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>24600000</v>
       </c>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-46767000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-14081000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>54794000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-2681000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-1268000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-13776000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>17222000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>176000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-5327000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
@@ -36269,95 +36489,96 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-9483000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1965000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-2044000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1135000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3113000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-585000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3165000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1915000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-32367000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
@@ -36417,855 +36638,862 @@
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B6">
+        <v>-8630000.0</v>
+      </c>
+      <c r="C6">
         <v>6299000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2260000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2543000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11096000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-24380000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>422000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>33917000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1672000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>658000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5094000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-429000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-46767000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-14081000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9408000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>54794000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2681000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1268000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-13776000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>17222000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>176000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3617000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5327000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-53393000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>27472000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3936000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3796000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10972000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2178000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7874000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3515000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-102534000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>83775000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>23015000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7079000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-10414000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11439000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-498000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2723000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3406000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4743000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-800000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-9532000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-9748000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7480000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-5040000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4096000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2117000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-567000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10655000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1263000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1472000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>505000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1703000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-818000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3278000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>572000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-81000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>518000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1096000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2954000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-4126000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2815000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2242000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-5627000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-2290000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>5089000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-4657000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-7745000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>13234000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>134000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-2678000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3622000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>722000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>128000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-432000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>499000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-1102000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-2921000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>5745000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1448000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-2483000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-38000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3513000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-1316000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-3607000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>4123000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-4972000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3721000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1112000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1469000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1026000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1270000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1551000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1090000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-23000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>789000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-17000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-671000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>465000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-191000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-1507000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1904000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-678000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>332000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-317000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>385000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-102000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-31000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-2132000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>2476135.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>339000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-7242000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>4743000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-56480.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>2276000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-3875000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>773000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>269543.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1765000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>10868000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-1000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>14600000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>800000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>12600000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>14100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B7">
+        <v>-37551000.0</v>
+      </c>
+      <c r="C7">
         <v>2075000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5024000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4039000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9363000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1651000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3315000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>22920000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-20916000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4241000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-9203000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1141000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-23390000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8011000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3250000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>13756000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5257000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7731000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-30863000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1294000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4700000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-15909000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>14286000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-15332000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>12480000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-18627000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4547000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1195000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-9767000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-14515000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-19208000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>6350000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-6340000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>11684000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-8576000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-21050000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-6907000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>9789000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-11030000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-5588000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-8313000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>38192000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-45237000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>206000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1121000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>9252000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4789000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>8951000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3977000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>357000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-8992000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1891000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-6785000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1294000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-258000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>804000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-526000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>2056000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-4576000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>3051000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-789000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-8048000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>6484000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-6793000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-3014000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-963000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-5154000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>2585000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-8646000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>12958000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>26707000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-5096000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-13146000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-2279000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1516000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-5568000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>8702000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-9080000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>20780000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-12075000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-11028000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>18716000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-4471000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-10389000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-12954000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>13216000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>14427000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-3459000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-10600000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>6674000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-15062000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>925000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>14993000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>413000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-1935000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>9032000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>3125000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2138000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-15607000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>2822000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>7980000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>8031000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-5294000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-2598000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>2588000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-3150000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-15736000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-8026000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-5258000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>6369000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-6680198.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>4376000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-7130000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-3740000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-251887.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>1032000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>4409000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-4740000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-565603.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-2005000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-5168000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>10200000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-9500000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-500000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-6900000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-4100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-16088000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2863000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>9654000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-763000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>22213000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>36304000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-28177000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-37754000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>11564000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -37325,856 +37553,863 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B9">
+        <v>-8947000.0</v>
+      </c>
+      <c r="C9">
         <v>-1292000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1743000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3351000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7632000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-470000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4955000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15837000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-11945000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3812000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2147000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-11338000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-16088000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8361000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9654000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-763000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>199000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>36304000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-28177000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-37754000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-6917000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11564000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-37611000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13416000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-48218000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2393000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-9263000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2646000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2482000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-22482000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-16538000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1174000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>12995000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-3695000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-26239000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-5775000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12039000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-22536000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-5577000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1623000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>47697000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-50775000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6098000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2466000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>14091000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-17204000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3330000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-3010000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-112000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-5303000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>11537000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-9396000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1150000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>902000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-3989000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-5624000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>103000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>139000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9">
         <v>166000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9">
         <v>188000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7575000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-7575000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-3887000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-1523000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-2251000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>30000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>9831000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-3489000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-7858000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>15965000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-1748000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-11685000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-3153000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>11745000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-3559000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>647000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-11441000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>4899000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-4594000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-2303000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2968000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-264000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1682000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>4645000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-6436000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-1208000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>9561000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>438000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-3749000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>10360000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1699000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-6501000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>476000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>361000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-7452000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-3737000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-728000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-57000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-3685000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-384000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-6784000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-1701000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>399000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>1608000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-1066000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>-3522000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1139000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-1041000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-5487000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>8400000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>-9900000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>-1700000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>-7500000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B10">
+        <v>442000.0</v>
+      </c>
+      <c r="C10">
         <v>-828000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-181000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-755000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>106000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>152000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>461000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-504000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-478000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-279000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-738000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>198000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>208000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>206000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>239000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-230000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-408000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>336000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-104000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-84000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-352000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>177000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>275000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>241000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>398000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-32000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-36000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-17000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-58000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>270000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-21000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-39000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-42000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-183000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-88000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>73000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-54000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>132000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>98000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-21000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-185000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>148000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>164000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>84000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>102000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>204000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>46000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-36000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-110000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>62000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-156000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>36000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-67000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-133000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>290000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-29000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-49000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>62000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>11000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-154000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-340000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-295000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>147000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>11000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-155000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-20000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-67000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>132000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>427000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>221000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-154000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-208000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-158000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>639000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>145000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>239000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-413000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>125000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>60000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-55000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-130000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-392000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-311000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-248000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-16000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-313000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-82000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>411000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-242000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>33000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-193000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>46000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-100000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-202000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>400000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>147000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>43000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>102000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-420000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-247000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>189000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>51000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>106000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-249000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>42000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-214000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-381000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-197000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-141000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-8000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-402000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-66000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-184000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>139000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-3000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-108000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-203000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-37000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-33148000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-26500000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DV10">
         <v>-100000.0</v>
       </c>
+      <c r="DW10">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1825000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-13637000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-7062000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5225000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7204000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-17102000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-8486000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>26033000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>14934000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1163000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6664000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4586000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2586000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>96000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>966000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-6931000.0</v>
       </c>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
@@ -38227,118 +38462,119 @@
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-2569000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-15361000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14130000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-33751000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-6047000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-4012000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-5826000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3393000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>298000.0</v>
       </c>
       <c r="W12">
         <v>298000.0</v>
       </c>
       <c r="X12">
+        <v>298000.0</v>
+      </c>
+      <c r="Y12">
         <v>-4823000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17779000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-797000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-271000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-2488000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
@@ -38391,118 +38627,119 @@
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-12610000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4755000.0</v>
       </c>
       <c r="P13">
         <v>-4755000.0</v>
       </c>
       <c r="Q13">
+        <v>-4755000.0</v>
+      </c>
+      <c r="R13">
         <v>1020000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-5278000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-26654000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>18253000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>18204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9803000.0</v>
       </c>
       <c r="W13">
         <v>-9803000.0</v>
       </c>
       <c r="X13">
+        <v>-9803000.0</v>
+      </c>
+      <c r="Y13">
         <v>15340000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5763000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>26607000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2090000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7138000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-5465000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -38555,496 +38792,502 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B14">
+        <v>22819000.0</v>
+      </c>
+      <c r="C14">
         <v>23976000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24857000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22953000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23121000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21795000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>22069000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21222000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>22130000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>21108000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18242000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18182000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18944000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14575000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15778000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14357000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13932000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13445000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12565000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13365000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>13864000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>14087000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14199000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13428000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19666000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18187000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19279000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>20824000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>20575000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19851000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19489000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>19541000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18215000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18614000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17933000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17221000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18602000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18666000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>19505000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>18907000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16601000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>16634000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18269000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>14768000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>14467000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>14506000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>12633000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11440000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>12362000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>12608000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>12129000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>10752000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9955000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>11621000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>12101000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>11647000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>12061000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12326000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>13511000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>12722000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>12426000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>14342000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>14435000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>14467000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>13942000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>13256000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13714000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>12406000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10977000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10890000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>50838000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>12410000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>11178000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>11534000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>11992000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12725000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>14691000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>12393000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>13288000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>9732000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>10054000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>10160000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>8762000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>10940000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>10553000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>9514000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>-76060000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>10028000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>10186000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>10845000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-11833000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-52634000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>32026000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>-10600000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>-12031000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-62059000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>38651000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>-14058000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-85841000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>10348000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>10119000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>9050000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>8403000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>8811000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>11281000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>10686000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>60910000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>-8721000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>-8560000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>-7971000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>54011888.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>-7902000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>-7262000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>-6773000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>46859501.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>-6807000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>-6333000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>-6356000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>38752481.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>-5421000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>-5350000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>-5200000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>-4800000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>-4400000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>-4200000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>-3400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B15">
+        <v>1773000.0</v>
+      </c>
+      <c r="C15">
         <v>1756000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1754000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1753000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1797000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1858000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1455000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1450000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1448000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1443000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1437000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1436000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1442000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1466000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1095000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1170000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047000.0</v>
       </c>
       <c r="S15">
         <v>1047000.0</v>
       </c>
       <c r="T15">
         <v>1047000.0</v>
       </c>
       <c r="U15">
         <v>1047000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>1047000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
@@ -39064,477 +39307,481 @@
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>27000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B16">
+        <v>2615000.0</v>
+      </c>
+      <c r="C16">
         <v>11245000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4946000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2686000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>143000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11239000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35619000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>35197000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1280000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2952000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2294000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7388000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7817000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>54584000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>68665000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>59257000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4463000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7144000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8412000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22188000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4966000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4790000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8407000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13734000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>67127000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>39655000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>43591000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>39795000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>28823000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>31001000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>23127000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>19612000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>122146000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>38371000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15356000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8277000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>18691000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7252000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7750000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5027000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8433000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3690000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4490000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14022000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>23770000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>16290000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>21330000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17234000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>19351000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>19918000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>9263000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>10526000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9054000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>8549000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6846000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7664000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4386000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3814000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3895000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3377000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2281000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>5235000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>9361000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6546000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4304000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9931000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>12221000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>7132000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>11789000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>19534000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>6300000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>6166000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8844000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5222000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>4500000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>4372000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4804000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4305000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>5407000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>8328000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2583000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1135000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3618000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3656000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>143000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1459000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>5066000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>943000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5915000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2194000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3306000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1837000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2863000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1593000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>42000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1132000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1155000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>366000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>383000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1054000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>589000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>780000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>2287000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>383000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1061000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>729000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>1046000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>661000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>763000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>794000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>2926135.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>450000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>111000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>7353000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>2609520.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>2666000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>390000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>4265000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>3491543.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>3222000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>10868000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>-500000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>14600000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>800000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>12600000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -39617,520 +39864,526 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B18">
+        <v>-44654000.0</v>
+      </c>
+      <c r="C18">
         <v>17593000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>144591000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7816000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14532000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8595000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>464000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>24262000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-28134000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-26661000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-73692000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12375000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-37726000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8973000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-899000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10318000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>18617000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>30726000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8504000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>26285000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14443000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5709000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7648000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-15768000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>15867000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-38756000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>15358000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-34072000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-26772000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-28756000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-7428000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>26225000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>26325000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4536000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-819000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-23263000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-12023000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8156000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8467000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-22539000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-30411000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>34119000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-29435000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-86829000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3289000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>16489000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-45112000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-10526000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-27757000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-6540000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-43078000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-21796000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-22200000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-8377000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-6702000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>4687000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>10700000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>4629000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-21405000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-29126000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-10143000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-22065000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>7044000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-38279000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-38060000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>2787000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-31863000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-25701000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-34539000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>9938000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-13513000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-25007000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-8467000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-1729000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>2643000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-3098000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-9141000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-20944000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-24425000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-24197000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-36231000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-17233000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-9101000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-18193000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-52428000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-4623000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-467000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-16636000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-28624000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>8225000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-37413000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-16023000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-2792000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>9582000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-19026000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>13901000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>5516000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-3944000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>20749000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>6466000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-3079000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-5838000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-13624000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>5575000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-7948000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-6769000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-24714000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-17277000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-12248000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-2929000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-6584637.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>10652000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-21851000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-22836000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-3235911.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>4109000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>622000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-11527000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>1549195.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-145000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-12421000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>1000000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-25200000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-2100000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>-13800000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-22200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B19">
+        <v>-579000.0</v>
+      </c>
+      <c r="C19">
         <v>-18000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-168000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-35656000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-29445000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-24080000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3469000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-17735000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-42990000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-43481000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-91326000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-31266000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-340000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1108000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-36386000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-13000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-17967000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-12000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>46000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2185000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-13000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-33000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>7049000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>126914000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>20581000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-16498000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>6519000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-34212000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-31841000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -40183,54 +40436,55 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40313,132 +40567,135 @@
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B21">
+        <v>35297000.0</v>
+      </c>
+      <c r="C21">
         <v>-44778000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>30018000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>467000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>33900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-18583000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-16663000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3896000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>74595000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7893000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>23540000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>26898000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10686000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>21489000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>65105000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15296000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-33582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14515000.0</v>
       </c>
       <c r="W21">
         <v>-14515000.0</v>
       </c>
       <c r="X21">
+        <v>-14515000.0</v>
+      </c>
+      <c r="Y21">
         <v>-181103000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-20753000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33599000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-26603000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>29073000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>15235000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
@@ -40491,3290 +40748,3318 @@
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22">
+        <v>8535000.0</v>
+      </c>
+      <c r="C22">
         <v>4420000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-18257000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9093000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9840000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6563000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6719000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13034000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12194000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3974000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12645000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13506000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12293000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>16635000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11503000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>50486000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>24526000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>22167000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>17732000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>16440000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>15419000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11140000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-25663000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7501000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-22343000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2213000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1162000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-3189000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6071000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4433000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>16501000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11614000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9971000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4417000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>49298000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4631000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1549000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-39000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5982000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2869000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4187000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3797000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13230000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7627000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>11001000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>10227000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13545000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1857000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3780000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1374000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3339000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1973000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1891000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1959000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1453000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1001000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4251000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-640000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-2245000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-11213000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1655000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-2464000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>692000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1884000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2889000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-2176000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-2741000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-13599000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-3147000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-5543000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-39805000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-3416000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-2349000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-7821000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>176000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-3575000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-11257000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-2070000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-894000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>796000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-399000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-884000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4482000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>820000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>384000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-500000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-8627000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5447000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4877000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1679000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3237000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4049000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3164000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>839000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1689000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>5272000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2980000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-777000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-8290000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>845000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>554000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>229000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>3865000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>3078000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2899000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2033000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>6394000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>6702000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>5932000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>3249000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>5603000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>5445000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>4561000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>2674000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>4213000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>4099000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>3552000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1838000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>2254000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>3318000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>2906000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>500000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>2500000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DV22">
         <v>2100000.0</v>
       </c>
+      <c r="DW22">
+        <v>2100000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B23">
+        <v>-6959000.0</v>
+      </c>
+      <c r="C23">
         <v>-455000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-678000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-862000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
-        <v>-4689000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="G23">
-        <v>77000.0</v>
+        <v>-5089000.0</v>
       </c>
       <c r="H23">
+        <v>-532000.0</v>
+      </c>
+      <c r="I23">
         <v>138000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>581000.0</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
+        <v>-7362000.0</v>
+      </c>
+      <c r="L23">
         <v>-3272000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>81374000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-35000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12788000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>30293000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>133000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-345000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-35000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-363000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-82000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-356000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-531000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-229000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-59000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-6000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-348000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-95000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-668000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-161000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-56000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>468428000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-35000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-688000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-54000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>359862000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-203000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-561000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>261806000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-57000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2267000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-5220000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2060000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>654000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>63461000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>137000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>37000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-100000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-367000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-4000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-438000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-6000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-26000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-228000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-42000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>14000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-130000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-12665000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1148000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7364000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-7631000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>40594000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-127000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-550000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>158239000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-293000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>44342000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>136382000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>15346000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>15806000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-435000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-261000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-226000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>68307000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>16000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-3892000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3939000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>36000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>20000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-404000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9913000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>30200000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>6000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>19000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-3000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-315000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>31000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-3368000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>3368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1326000.0</v>
       </c>
       <c r="CU23">
         <v>-1326000.0</v>
       </c>
       <c r="CV23">
+        <v>-1326000.0</v>
+      </c>
+      <c r="CW23">
         <v>1325000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-1000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-93000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-758000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-3346000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-195000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-17000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3446000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-12000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>17000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>8000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>79494.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-27552000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>27552000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>22000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-123277.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>145000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-9000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>11000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-216.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-40000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-132000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-13600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>21000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>1000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>14000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B24">
+        <v>9374000.0</v>
+      </c>
+      <c r="C24">
         <v>35595000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-142871000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13524000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6994000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9345000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17999000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14863000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7544000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9437000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-26479000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>29749000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-77221000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>24407000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2890000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>48181000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1227000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>704000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1876000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10015000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>19926000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>13871000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>35723000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>143451000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>32332000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>18497000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>15374000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>15666000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9358000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4228000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>12385000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-96381000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>19698000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>18429000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>16010000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>6679000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>19437000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6623000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>10548000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5527000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>20839000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>28593000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3183000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9484000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>10578000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>11042000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>9924000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>20619000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>28620000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>19920000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>12510000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>12545000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>15185000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>11690000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2951000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>15166000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>15520000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>21304000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>13449000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>19281000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>19992000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>11337000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>11103000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>20581000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>11133000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>12258000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>17799000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>12695000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>6188000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>13373000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>5880000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>58768000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-44972000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>6702000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>10716000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>14755000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>16746000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>11269000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>26705000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-25147000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>46178000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>14542000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>8929000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>28833000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>13929000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>14301000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>12775000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>10429000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>14162000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>11813000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>20857000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>15397000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>24002000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>8231000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>7502000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>6038000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>39000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>790000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>239000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>8527000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>7756000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>16861000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-9544000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>18112000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>5149000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>8342000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>1923000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>13203000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>12389000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>8074004.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>1579000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>8012000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>9895000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>21897802.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>2072000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>4503000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>1300000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>5719276.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>1951000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>2049000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>500000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>10800000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>1000000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>1300000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B25">
+        <v>-6738000.0</v>
+      </c>
+      <c r="C25">
         <v>-3507000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16424000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3965000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2303000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3250000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3057000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-341000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3096000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2977000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6273000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3604000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-7297000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-15737000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3420000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-39424000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-7700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6783000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2094000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1929000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-4832000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-6911000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>41979000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-7105000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>25686000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-434000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>134000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1578000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3798000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-2971000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-135000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2320000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-2026000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-540000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>205000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>36000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3243000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-383000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>489000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-81000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-597000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-688000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-365000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1269000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2753000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>472000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-5610000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1727000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-45000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>91000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1533000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-316000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1027000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-958000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-490000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-5338000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-2408000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-310000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>10978000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-3402000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-2213000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-640000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-1932000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-360000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>128000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1070000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>12348000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>251000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>498000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>307000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>266000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>321000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-219000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1481000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>398000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>439000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>571000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-19660000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>20135000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-1328000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>18000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>491000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>396000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>269000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-149000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>88607000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>160000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-491000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-958000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>24493000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>63248000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-21254000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>21433000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>24977000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>71610000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-27610000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>26720000.0</v>
       </c>
-      <c r="CU25"/>
-      <c r="CV25">
+      <c r="CV25"/>
+      <c r="CW25">
         <v>433000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>796000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-13000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>161000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1429000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1057000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-655000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-50625000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>17355000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>17175000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>16072000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-45583007.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>15923000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>15167000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>14534000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-39350039.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>13652000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>12782000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>12717000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-31466380.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>11311000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>10745000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>10500000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>9500000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>9000000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>8200000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>7000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1017000.0</v>
       </c>
-      <c r="E26"/>
-[...1 lines deleted...]
-      <c r="G26">
+      <c r="F26">
+        <v>-35561000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>339000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-339000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>58000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4683000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-20805000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-13837000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-27521000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-28565000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-14800000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-363000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1988000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-242000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-8118000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-229000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-59000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>29000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-17515000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-348000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-95000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-668000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-161000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-63000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-18000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-528000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-54000.0</v>
       </c>
-      <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-203000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-561000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-6000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-575000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-494000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-4994000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-24000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-1762000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-658000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-107000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-67000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-137000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-3000.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-200000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-3000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-6000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>-452000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>-1000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>-9850000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-1807000.0</v>
       </c>
-      <c r="CI26"/>
-      <c r="CJ26">
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>-77000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-1913000.0</v>
       </c>
-      <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B27">
+        <v>228000.0</v>
+      </c>
+      <c r="C27">
         <v>934000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>574000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1065000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>920000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1011000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>991000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>988000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>765000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884000.0</v>
       </c>
       <c r="L27">
         <v>1884000.0</v>
       </c>
       <c r="M27">
+        <v>1884000.0</v>
+      </c>
+      <c r="N27">
         <v>1774000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1558000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1445000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1394000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1855000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1893000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2256000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1857000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2352000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2594000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1150000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>298000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>356000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>466000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>393000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>597000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-1433000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1262000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1934000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1105000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1312000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>826000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>305000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>292000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>449000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>155000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>264000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>310000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>500000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>304000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>360000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>336000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>515000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>285000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>423000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>710000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>250000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>230000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>142000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-179000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>188000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>302000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>448000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>383000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>151000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>160000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>190000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>368000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>508000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>320000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>205000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>362000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>231000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>271000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>143000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>225000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>56000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1699000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>144000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>100000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-224000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-310000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>1301000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>625000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>151000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>813000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-1225000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>1000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>4000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-516000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>533000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>-128000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>569000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>1889000.0</v>
       </c>
-      <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>594000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>958000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>279000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>1000.0</v>
       </c>
-      <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>-396000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>963000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>1098000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>1266000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>1929000.0</v>
       </c>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
-      <c r="DA27">
+      <c r="DA27"/>
+      <c r="DB27">
         <v>1000.0</v>
       </c>
-      <c r="DB27"/>
       <c r="DC27"/>
-      <c r="DD27">
+      <c r="DD27"/>
+      <c r="DE27">
         <v>122000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>-58000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>23000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>-16000.0</v>
       </c>
-      <c r="DH27"/>
-      <c r="DI27">
+      <c r="DI27"/>
+      <c r="DJ27">
         <v>-479000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>-973000.0</v>
       </c>
-      <c r="DK27">
+      <c r="DL27">
         <v>-559000.0</v>
       </c>
-      <c r="DL27">
+      <c r="DM27">
         <v>63000.0</v>
       </c>
-      <c r="DM27">
+      <c r="DN27">
         <v>26000.0</v>
       </c>
-      <c r="DN27">
+      <c r="DO27">
         <v>46000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DP27">
         <v>125000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>-324000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>-36000.0</v>
       </c>
-      <c r="DR27"/>
       <c r="DS27"/>
-      <c r="DT27">
+      <c r="DT27"/>
+      <c r="DU27">
         <v>-400000.0</v>
       </c>
-      <c r="DU27"/>
-      <c r="DV27">
+      <c r="DV27"/>
+      <c r="DW27">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B28">
+        <v>27229000.0</v>
+      </c>
+      <c r="C28">
         <v>-46889000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27593000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3165000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3558000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-25130000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-18041000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5208000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18918000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22438000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>54364000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-9768000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>68520000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-28407000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7633000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2515000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-22201000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4314000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7135000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-19078000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-34180000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-23164000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-50459000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-181162000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-20727000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16078000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-26951000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>28978000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15236000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>32199000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1556000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-32378000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>37752000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>50000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-8112000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6170000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4025000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-15277000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-16292000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13606000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>14315000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-63512000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>16720000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>67597000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-6387000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-32571000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>39591000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-12210000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1737000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2725000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>29240000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>10723000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7520000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1110000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2933000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-16575000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-25648000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-26014000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8474000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>10941000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-12803000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6602000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-15332000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>19940000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>21300000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-17335000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>18903000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>8432000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>20690000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-9994000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7517000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-36356000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>57145000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-4168000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-13148000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-12006000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-7022000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>8656000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-5061000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>55089000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-8499000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>208000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>134000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-7127000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>37183000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-13285000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-8185000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1235000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>18183000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-21150000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>18025000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-400000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-19940000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-16262000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>10434000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-19962000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-4766000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>3137000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-29039000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-6240000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-5639000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-3425000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-962000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>3290000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-9832000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1303000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>31788000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>15252000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-986000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-11592000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>7082248.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-11892000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>6597000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>17684000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-16617914.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-3905000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-9000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>11000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-7000216.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-40000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>10868000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-1000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>14600000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>800000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>12600000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>14100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B29">
+        <v>-10853000.0</v>
+      </c>
+      <c r="C29">
         <v>28963000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>25547000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>41364000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21907000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24830000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21932000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56860000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>21701000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31868000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>40605000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5120000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7248000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>38161000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>44166000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>37487000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>39416000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4980000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>34115000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>24507000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9616000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>38083000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>855000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>27618000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3516000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>24228000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>16206000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14427000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>9170000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>23186000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>38982000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>25936000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>36696000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>20066000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>16477000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>15643000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>30667000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>20341000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>17708000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>12868000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>51513000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>6917000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>21651000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>22156000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>34753000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>25151000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>23473000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>13916000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>11204000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>10474000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>15935000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>6981000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7055000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>14305000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>14528000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>14705000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>11563000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>6174000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>13126000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>12036000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>725000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>22553000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>9999000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>16111000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>22176000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>5292000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>10407000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-804000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>16003000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>31932000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>10181000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-3203000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1398000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>15576000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>8808000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>6293000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>3044000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>19367000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>17004000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-2701000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>26994000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>11728000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>3921000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-12126000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>22050000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>17673000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>12176000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-3434000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>17698000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-1988000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>14590000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>23429000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>11685000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>11450000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>25027000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>18395000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>12295000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>22260000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>16362000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>17170000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>17972000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>11179000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>12210000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>15401000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>9871000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>6833000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>9132000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>10822000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>17698000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>9515916.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>17842000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>5547000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>6998000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>10759575.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>13261000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>16464000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>4761000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>10603498.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>8627000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>4795000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>15100000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>-1000000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>7600000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>100000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B30">
+        <v>-25006000.0</v>
+      </c>
+      <c r="C30">
         <v>24225000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-50880000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-35656000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-29445000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-24080000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3469000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17735000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-42990000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-43481000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-91326000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-31266000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-120407000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7078000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-36386000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13143000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-17967000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-44998000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-11621000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2185000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9849000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9931000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7049000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>126914000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20581000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-16498000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6519000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-34212000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-31841000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-33495000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-18115000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-109138000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>20087000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13731000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4875000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-33061000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-8229000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-15888000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1326000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-34720000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-22440000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11199000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-33169000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-98996000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-8289000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-7222000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-60646000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-13380000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-12746000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2176000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-40977000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-25186000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-13996000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-4242000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-18056000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5325000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>11515000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>14370000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-14130000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-22971000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2187000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-11453000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-4406000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-27697000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-43038000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-7131000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-19106000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-23496000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-27631000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7225000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-39315000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>23497000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-50320000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3492000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2300000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2766000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1228000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-12802000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-17227000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-66348000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12648000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-29685000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-11900000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>6719000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-26373000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-12372000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-5365000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-18383000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-11028000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2340000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-14568000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-15216000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-2219000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>6128000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-22974000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-5088000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-12840000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-15449000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-9657000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-11722000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-16054000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-8312000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-16179000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-5237000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-11491000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-38236000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-24486000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-9867000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-8238000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-14121549.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-5611000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-19386000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-19939000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>5802316.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-7080000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-11339000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-14988000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-3335027.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-6821000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-15167000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-13600000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-13400000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-8700000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-12600000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-21000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>