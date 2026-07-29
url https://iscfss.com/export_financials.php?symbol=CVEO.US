--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3883,60 +3883,60 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
-        <v>-385918000.0</v>
+        <v>-385917999.0</v>
       </c>
       <c r="C5">
         <v>-390813000.0</v>
       </c>
       <c r="D5">
         <v>-393337000.0</v>
       </c>
       <c r="E5">
-        <v>-392573000.0</v>
+        <v>-392572999.0</v>
       </c>
       <c r="F5">
         <v>-403507000.0</v>
       </c>
       <c r="G5">
         <v>-404600000.0</v>
       </c>
       <c r="H5">
         <v>-382017000.0</v>
       </c>
       <c r="I5">
         <v>-389229000.0</v>
       </c>
       <c r="J5">
         <v>-390877000.0</v>
       </c>
       <c r="K5">
         <v>-380715000.0</v>
       </c>
       <c r="L5">
         <v>-392080000.0</v>
       </c>
       <c r="M5">
         <v>-385350000.0</v>
       </c>
@@ -7804,51 +7804,51 @@
       <c r="M35">
         <v>160947000.0</v>
       </c>
       <c r="N35">
         <v>155770000.0</v>
       </c>
       <c r="O35">
         <v>134226000.0</v>
       </c>
       <c r="P35">
         <v>129408000.0</v>
       </c>
       <c r="Q35">
         <v>154524000.0</v>
       </c>
       <c r="R35">
         <v>180973000.0</v>
       </c>
       <c r="S35">
         <v>172705000.0</v>
       </c>
       <c r="T35">
         <v>194309000.0</v>
       </c>
       <c r="U35">
-        <v>223042000.0</v>
+        <v>223041999.0</v>
       </c>
       <c r="V35">
         <v>235263000.0</v>
       </c>
       <c r="W35">
         <v>248731000.0</v>
       </c>
       <c r="X35">
         <v>272468000.0</v>
       </c>
       <c r="Y35">
         <v>300844000.0</v>
       </c>
       <c r="Z35">
         <v>316532000.0</v>
       </c>
       <c r="AA35">
         <v>369067000.0</v>
       </c>
       <c r="AB35">
         <v>401862000.0</v>
       </c>
       <c r="AC35">
         <v>417853000.0</v>
       </c>
@@ -8823,51 +8823,51 @@
         <v>18530000.0</v>
       </c>
       <c r="AZ41">
         <v>8285000.0</v>
       </c>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41">
         <v>12534000.0</v>
       </c>
     </row>
     <row r="42" spans="1:55">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
         <v>1624023000.0</v>
       </c>
       <c r="C42">
         <v>1624108000.0</v>
       </c>
       <c r="D42">
         <v>1623308000.0</v>
       </c>
       <c r="E42">
-        <v>1622247000.0</v>
+        <v>1622246999.0</v>
       </c>
       <c r="F42">
         <v>1621645000.0</v>
       </c>
       <c r="G42">
         <v>1621693000.0</v>
       </c>
       <c r="H42">
         <v>1620721000.0</v>
       </c>
       <c r="I42">
         <v>1620000000.0</v>
       </c>
       <c r="J42">
         <v>1619391000.0</v>
       </c>
       <c r="K42">
         <v>1619909000.0</v>
       </c>
       <c r="L42">
         <v>1618746000.0</v>
       </c>
       <c r="M42">
         <v>1617493000.0</v>
       </c>
@@ -13616,51 +13616,51 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>120</v>
       </c>
       <c r="B5">
-        <v>2785000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C5">
         <v>107000.0</v>
       </c>
       <c r="D5">
         <v>7004000.0</v>
       </c>
       <c r="E5">
         <v>2994000.0</v>
       </c>
       <c r="F5">
         <v>-5143000.0</v>
       </c>
       <c r="G5">
         <v>-10453000.0</v>
       </c>
       <c r="H5">
         <v>298000.0</v>
       </c>
       <c r="I5">
         <v>13476000.0</v>
       </c>
       <c r="J5">
         <v>-1285000.0</v>
       </c>
@@ -13783,51 +13783,51 @@
       </c>
       <c r="AX5">
         <v>53433000.0</v>
       </c>
       <c r="AY5">
         <v>63679000.0</v>
       </c>
       <c r="AZ5">
         <v>53384000.0</v>
       </c>
       <c r="BA5">
         <v>52299000.0</v>
       </c>
       <c r="BB5">
         <v>91743000.0</v>
       </c>
       <c r="BC5">
         <v>70992000.0</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
-        <v>20093000.0</v>
+        <v>20408000.0</v>
       </c>
       <c r="C6">
         <v>18633000.0</v>
       </c>
       <c r="D6">
         <v>27016000.0</v>
       </c>
       <c r="E6">
         <v>20821000.0</v>
       </c>
       <c r="F6">
         <v>11110000.0</v>
       </c>
       <c r="G6">
         <v>6316000.0</v>
       </c>
       <c r="H6">
         <v>17738000.0</v>
       </c>
       <c r="I6">
         <v>30535000.0</v>
       </c>
       <c r="J6">
         <v>15485000.0</v>
       </c>
@@ -22246,51 +22246,51 @@
         <v>-770000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>-2976000.0</v>
       </c>
       <c r="I23">
         <v>189261.0</v>
       </c>
       <c r="J23">
         <v>-1067000.0</v>
       </c>
       <c r="K23">
         <v>-735309.0</v>
       </c>
       <c r="L23">
         <v>141654.0</v>
       </c>
       <c r="M23">
         <v>-3715.0</v>
       </c>
       <c r="N23">
         <v>-2507000.0</v>
       </c>
       <c r="O23">
-        <v>-30618000.0</v>
+        <v>-31630999.0</v>
       </c>
       <c r="P23">
         <v>49239000.0</v>
       </c>
       <c r="Q23">
         <v>-73886.0</v>
       </c>
       <c r="R23">
         <v>-1013000.0</v>
       </c>
       <c r="S23">
         <v>-5000.0</v>
       </c>
       <c r="T23">
         <v>-4407000.0</v>
       </c>
       <c r="U23">
         <v>-2797000.0</v>
       </c>
       <c r="V23">
         <v>-1120000.0</v>
       </c>
       <c r="W23">
         <v>1887000.0</v>
       </c>
@@ -22747,51 +22747,51 @@
       <c r="G26">
         <v>-5556000.0</v>
       </c>
       <c r="H26">
         <v>-14208000.0</v>
       </c>
       <c r="I26">
         <v>-6644000.0</v>
       </c>
       <c r="J26">
         <v>-3208000.0</v>
       </c>
       <c r="K26">
         <v>-2412000.0</v>
       </c>
       <c r="L26">
         <v>-1252000.0</v>
       </c>
       <c r="M26">
         <v>-4199000.0</v>
       </c>
       <c r="N26">
         <v>-3771000.0</v>
       </c>
       <c r="O26">
-        <v>-30553000.0</v>
+        <v>1012999.0</v>
       </c>
       <c r="P26">
         <v>-13667000.0</v>
       </c>
       <c r="Q26">
         <v>-533000.0</v>
       </c>
       <c r="R26">
         <v>-9000.0</v>
       </c>
       <c r="S26">
         <v>-4204000.0</v>
       </c>
       <c r="T26">
         <v>-445000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26">
         <v>-1120000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>-16000.0</v>
       </c>