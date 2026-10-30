--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>2018-01-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -830,2623 +839,2853 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>56764000.0</v>
+      </c>
+      <c r="C2">
         <v>72378000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46183000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>76207000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>77448000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>70853000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35946000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29691000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25694000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-606000.0</v>
+      </c>
+      <c r="C5">
         <v>-898000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-313000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-261000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>76000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-8000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>18999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>153000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>134818000.0</v>
+      </c>
+      <c r="C7">
         <v>178074000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>199315000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>217111000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>257809000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>298882000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>336036000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>1053000.0</v>
+      </c>
+      <c r="C8">
         <v>1049000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1043000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1038000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1078000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1100000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>128205000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>20023000.0</v>
+      </c>
+      <c r="C10">
         <v>48523000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11735000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13569000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>29025000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>122953000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>28804000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9180000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7528000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>20023000.0</v>
+      </c>
+      <c r="C12">
         <v>48523000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11735000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13569000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>29025000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>122953000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28804000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9180000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7528000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>1053000.0</v>
+      </c>
+      <c r="C13">
         <v>1049000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1043000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1038000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1078000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1100000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>101442000.0</v>
+      </c>
+      <c r="C14">
         <v>105684000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>104400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>104489000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>109886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000000.0</v>
       </c>
       <c r="G14">
         <v>110000000.0</v>
       </c>
       <c r="H14">
         <v>110000000.0</v>
       </c>
       <c r="I14">
         <v>110000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>110000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>1038000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>2492000.0</v>
+      </c>
+      <c r="C16">
         <v>2777000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1949000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1471000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2879000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1512000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2362000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>4246000.0</v>
       </c>
-      <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
         <v>8400000.0</v>
       </c>
       <c r="C21">
         <v>8400000.0</v>
       </c>
       <c r="D21">
         <v>8400000.0</v>
       </c>
       <c r="E21">
         <v>8400000.0</v>
       </c>
       <c r="F21">
         <v>8400000.0</v>
       </c>
       <c r="G21">
         <v>8400000.0</v>
       </c>
       <c r="H21">
+        <v>8400000.0</v>
+      </c>
+      <c r="I21">
         <v>8900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9031000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>136483000.0</v>
+      </c>
+      <c r="C22">
         <v>148493000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>142199000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>180055000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>170608000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>105843000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>119705000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>106225000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>125528000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>400340000.0</v>
+      </c>
+      <c r="C23">
         <v>488441000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>476947000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>527264000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>578501000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>648209000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>635988000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>257149000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>326552000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>256264000.0</v>
+      </c>
+      <c r="C24">
         <v>272409000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>288553000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>304697000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>320841000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>193406000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>240393000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>304697000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>418223000.0</v>
+      </c>
+      <c r="C28">
         <v>418104000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>499547000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>533860000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>566153000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>380841000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>556655000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20118000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>90021000.0</v>
+      </c>
+      <c r="C29">
         <v>97464000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>100250000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>98997000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>83041000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>141744000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>153925000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>2948000.0</v>
+      </c>
+      <c r="C30">
         <v>2810000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2447000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15349000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5122000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8880000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5108000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6213000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-238624000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-266719000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-71568000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-103898000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>117522000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>128787000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>-55456000.0</v>
+      </c>
+      <c r="C32">
         <v>-36966000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-52984000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-51206000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-76087000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-18966000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-22570000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>206858000.0</v>
+      </c>
+      <c r="C33">
         <v>262275000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>297824000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>311143000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>357575000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>406066000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>471975000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>181111000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>170973000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="D34">
+        <v>42</v>
+      </c>
+      <c r="B34">
+        <v>204000.0</v>
+      </c>
+      <c r="C34">
+        <v>271000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>181218000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>364809000.0</v>
+      </c>
+      <c r="C35">
         <v>416398000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>456557000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>490161000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>539807000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>450268000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>544903000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>68761000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>19570000.0</v>
+      </c>
+      <c r="C36">
         <v>18935000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14783000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8650000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7100000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3560000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6717000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3257000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2461000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>11951000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>11973000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>9699000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6717000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3257000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2461000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>34028000.0</v>
+      </c>
+      <c r="C39">
         <v>26340000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>25189000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22497000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>21293000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>13347000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>15504000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>20744000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>22523000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>96593000.0</v>
+      </c>
+      <c r="C40">
         <v>124267000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>115130000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>116451000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>146315000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>111294000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>100849000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>85556000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>81944000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>13361000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>11917000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>10404000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>8642000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>60111000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>53450000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>124449000.0</v>
+      </c>
+      <c r="C42">
         <v>140029000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>135140000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>128205000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>118286000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>10326000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2535000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>266295000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>365278000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>377615000.0</v>
+      </c>
+      <c r="C45">
         <v>463881000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>490354000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>290792000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>337202000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>387967000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>456858000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>159823000.0</v>
+      </c>
+      <c r="C46">
         <v>218320000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>265960000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>290792000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>337202000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>387967000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>456858000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>168954000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>159481000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>113613000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>337202000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>387967000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>456858000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>168954000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>159481000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-338303000.0</v>
+      </c>
+      <c r="C48">
         <v>-331269000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-347587000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-359206000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-377759000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-74591000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-98023000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-139892000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-227613000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-359206000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>47164000.0</v>
+      </c>
+      <c r="C50">
         <v>16144000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>23414000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>24524000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>20519000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>11506000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9030000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>438246000.0</v>
+      </c>
+      <c r="C51">
         <v>466627000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>511282000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>547429000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>595178000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>503794000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>585459000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>15480000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>27646000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>81098000.0</v>
+      </c>
+      <c r="C52">
         <v>59466000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>66174000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>69532000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>66235000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>62504000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>47426000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>15480000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12335000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>400340000.0</v>
+      </c>
+      <c r="C55">
         <v>488441000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>476947000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>527264000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>578501000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>648209000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>635988000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>317260000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>326552000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>193482000.0</v>
+      </c>
+      <c r="C56">
         <v>226166000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>179123000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>216121000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>220926000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>242143000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>164013000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>136149000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>155579000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>248938000.0</v>
+      </c>
+      <c r="C57">
         <v>263132000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>232107000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>267327000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>297013000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>261109000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>186583000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>130727000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>119973000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>613747000.0</v>
+      </c>
+      <c r="C58">
         <v>679530000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>688664000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>757488000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>836820000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>711377000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>731486000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>130727000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>188734000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>-213407000.0</v>
+      </c>
+      <c r="C60">
         <v>-191089000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-211717000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-230224000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-258319000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-63168000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-95498000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>126422000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>137818000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AC1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>57718000.0</v>
+      </c>
+      <c r="C2">
+        <v>78160000.0</v>
+      </c>
+      <c r="D2">
+        <v>56764000.0</v>
+      </c>
+      <c r="E2">
         <v>66010000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>53198000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>62146000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>72378000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>77478000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>68371000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>58850000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>46183000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>79031000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>62339000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>77516000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>76207000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>109336000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>79048000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>83315000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>77448000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>83486000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>66381000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>87032000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>70853000.0</v>
       </c>
       <c r="X2">
         <v>70853000.0</v>
       </c>
       <c r="Y2">
+        <v>70853000.0</v>
+      </c>
+      <c r="Z2">
+        <v>70853000.0</v>
+      </c>
+      <c r="AA2">
+        <v>70853000.0</v>
+      </c>
+      <c r="AB2">
         <v>35946000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>29691000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-798000.0</v>
+      </c>
+      <c r="C5">
+        <v>-591000.0</v>
+      </c>
+      <c r="D5">
+        <v>-606000.0</v>
+      </c>
+      <c r="E5">
         <v>-668000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-507000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-523000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-898000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>-586000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>-500000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-402000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-313000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-475000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-204000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-431000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-261000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-404000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>61000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>36000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>76000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>227000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>182000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>203000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-8000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-8000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-8000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-95498000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-10000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>18999.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>113463000.0</v>
+      </c>
+      <c r="C7">
+        <v>123946000.0</v>
+      </c>
+      <c r="D7">
+        <v>134818000.0</v>
+      </c>
+      <c r="E7">
         <v>139918000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>147172000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>164068000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>178074000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>184718000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>180871000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>187579000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>199315000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>203534000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>194384000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>208075000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>217111000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>222932000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>234112000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>250404000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>257809000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>269369000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>275323000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>283727000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>297456000.0</v>
       </c>
-      <c r="V7"/>
-[...1 lines deleted...]
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>1055000.0</v>
+      </c>
+      <c r="C8">
+        <v>1055000.0</v>
+      </c>
+      <c r="D8">
         <v>1053000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
+        <v>1053000.0</v>
+      </c>
+      <c r="F8">
         <v>1052000.0</v>
       </c>
-      <c r="D8">
+      <c r="G8">
         <v>1050000.0</v>
       </c>
-      <c r="E8">
+      <c r="H8">
         <v>1049000.0</v>
       </c>
-      <c r="F8">
+      <c r="I8">
         <v>1049000.0</v>
       </c>
-      <c r="G8">
+      <c r="J8">
         <v>1048000.0</v>
       </c>
-      <c r="H8">
+      <c r="K8">
         <v>1044000.0</v>
       </c>
-      <c r="I8">
+      <c r="L8">
         <v>1043000.0</v>
       </c>
-      <c r="J8">
+      <c r="M8">
         <v>1042000.0</v>
       </c>
-      <c r="K8">
+      <c r="N8">
         <v>1041000.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>1039000.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>1038000.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>1036000.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>1036000.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>1049000.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>1078000.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>1101000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>1101000.0</v>
       </c>
-      <c r="T8">
+      <c r="W8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
-[...1 lines deleted...]
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>132275000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>130458000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>128205000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>125646000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>122886000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>120588000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="T9"/>
+      <c r="U9">
         <v>115773000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>113898000.0</v>
       </c>
-      <c r="T9"/>
-[...1 lines deleted...]
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>22004000.0</v>
+      </c>
+      <c r="C10">
+        <v>22841000.0</v>
+      </c>
+      <c r="D10">
+        <v>20023000.0</v>
+      </c>
+      <c r="E10">
         <v>17213000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>21543000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>23693000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>48523000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>43953000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>53940000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>20864000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>12134000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>15596000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>18544000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>18260000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>13569000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>18559000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>23303000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>24813000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>29025000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>61849000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>50503000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>190782000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>122953000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>122953000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>122953000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-28804000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>28804000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>9180000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>22004000.0</v>
+      </c>
+      <c r="C12">
+        <v>22841000.0</v>
+      </c>
+      <c r="D12">
+        <v>20023000.0</v>
+      </c>
+      <c r="E12">
         <v>17213000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>21543000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>23693000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>48523000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>43953000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>53940000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>20864000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>12134000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>15596000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>18544000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>18260000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>13569000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>18559000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>23303000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>24813000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>29025000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>61849000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>50503000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>190782000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>122953000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>122953000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>122953000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>28804000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>28804000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>9180000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>1057000.0</v>
+      </c>
+      <c r="C13">
+        <v>1055000.0</v>
+      </c>
+      <c r="D13">
         <v>1053000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
+        <v>1053000.0</v>
+      </c>
+      <c r="F13">
         <v>1052000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>1050000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>1049000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>1049000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>1048000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>1044000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>1043000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>1042000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>1041000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>1039000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>1038000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>1036000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>1036000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>1049000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>1078000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>1101000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>1101000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="W13"/>
+      <c r="X13">
         <v>1100000.0</v>
       </c>
-      <c r="V13"/>
-[...1 lines deleted...]
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>100213000.0</v>
+      </c>
+      <c r="C14">
+        <v>99546000.0</v>
+      </c>
+      <c r="D14">
+        <v>99236000.0</v>
+      </c>
+      <c r="E14">
         <v>99161000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>102746000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>106041000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>104137000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>104698000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>106074000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>105247000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>104137000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>104081000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>104172000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>104027000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>103693000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>103805000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>103953000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>106243000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>109445000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>110078000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>110016000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>110000000.0</v>
       </c>
       <c r="W14">
         <v>110000000.0</v>
       </c>
       <c r="X14">
         <v>110000000.0</v>
       </c>
       <c r="Y14">
         <v>110000000.0</v>
       </c>
       <c r="Z14">
         <v>110000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>110000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>110000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>110000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>1041000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>1039000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>1038000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>1036000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>1036000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>1049000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="T15"/>
+      <c r="U15">
         <v>1101000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>1101000.0</v>
       </c>
-      <c r="T15"/>
-[...1 lines deleted...]
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>24</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>2492000.0</v>
+      </c>
+      <c r="E16">
         <v>3100000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>3600000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="G16">
+        <v>3700000.0</v>
+      </c>
+      <c r="H16">
         <v>2777000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>2496000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>2981000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>2442000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>1949000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>2155000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>1310000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>1683000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>1471000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>1317000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>3134000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>2190000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>2879000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>2355000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>1032000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>2069000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>1512000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>417000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>9336000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>9336000.0</v>
       </c>
-      <c r="Y16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>4854000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>4541000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>4246000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>4172000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>5842000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>5685000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="T18"/>
+      <c r="U18">
         <v>7021000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>7521000.0</v>
       </c>
-      <c r="T18"/>
-[...1 lines deleted...]
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
         <v>8400000.0</v>
       </c>
       <c r="C21">
         <v>8400000.0</v>
       </c>
       <c r="D21">
         <v>8400000.0</v>
       </c>
       <c r="E21">
         <v>8400000.0</v>
       </c>
       <c r="F21">
         <v>8400000.0</v>
       </c>
       <c r="G21">
         <v>8400000.0</v>
       </c>
       <c r="H21">
         <v>8400000.0</v>
       </c>
       <c r="I21">
         <v>8400000.0</v>
       </c>
@@ -3477,8296 +3716,9098 @@
       <c r="R21">
         <v>8400000.0</v>
       </c>
       <c r="S21">
         <v>8400000.0</v>
       </c>
       <c r="T21">
         <v>8400000.0</v>
       </c>
       <c r="U21">
         <v>8400000.0</v>
       </c>
       <c r="V21">
         <v>8400000.0</v>
       </c>
       <c r="W21">
         <v>8400000.0</v>
       </c>
       <c r="X21">
         <v>8400000.0</v>
       </c>
       <c r="Y21">
         <v>8400000.0</v>
       </c>
       <c r="Z21">
+        <v>8400000.0</v>
+      </c>
+      <c r="AA21">
+        <v>8400000.0</v>
+      </c>
+      <c r="AB21">
+        <v>8400000.0</v>
+      </c>
+      <c r="AC21">
         <v>8900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>125600000.0</v>
+      </c>
+      <c r="C22">
+        <v>142642000.0</v>
+      </c>
+      <c r="D22">
+        <v>136483000.0</v>
+      </c>
+      <c r="E22">
         <v>128817000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>130235000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>149570000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>148493000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>138261000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>128431000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>144808000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>142199000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>171034000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>157819000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>174806000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>180055000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>199877000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>180738000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>178831000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>170608000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>159499000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>110330000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>111929000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>105843000.0</v>
       </c>
       <c r="X22">
         <v>105843000.0</v>
       </c>
       <c r="Y22">
+        <v>105843000.0</v>
+      </c>
+      <c r="Z22">
+        <v>105843000.0</v>
+      </c>
+      <c r="AA22">
+        <v>105843000.0</v>
+      </c>
+      <c r="AB22">
         <v>119705000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>106225000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>371446000.0</v>
+      </c>
+      <c r="C23">
+        <v>402523000.0</v>
+      </c>
+      <c r="D23">
+        <v>400340000.0</v>
+      </c>
+      <c r="E23">
         <v>402936000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>414465000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>451378000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>488441000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>492982000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>487489000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>479678000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>476947000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>509455000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>492384000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>515482000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>527264000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>564324000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>556550000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>567171000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>578501000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>636306000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>662504000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>711117000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>648209000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>648209000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>648209000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-95498000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>635988000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>257149000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>248192000.0</v>
+      </c>
+      <c r="C24">
+        <v>252228000.0</v>
+      </c>
+      <c r="D24">
+        <v>256264000.0</v>
+      </c>
+      <c r="E24">
         <v>260300000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>264337000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>268373000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>272409000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>276445000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>280481000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>284517000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>288553000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>292589000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>296625000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>300661000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>304697000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>308733000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>312769000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>316805000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>320841000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>324877000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>328913000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>190530000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>193406000.0</v>
       </c>
-      <c r="V24"/>
-[...1 lines deleted...]
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>296625000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>300661000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>304697000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>308733000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>312769000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>316805000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="T25"/>
+      <c r="U25">
         <v>324877000.0</v>
       </c>
-      <c r="S25"/>
-[...1 lines deleted...]
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>395485000.0</v>
+      </c>
+      <c r="C28">
+        <v>402317000.0</v>
+      </c>
+      <c r="D28">
+        <v>418223000.0</v>
+      </c>
+      <c r="E28">
         <v>521225000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>414010000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>424892000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>418104000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>433354000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>423556000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>467775000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>499547000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>505432000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>491621000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>521528000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>533860000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>531400000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>545990000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>582840000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>566153000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>548541000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>565502000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>294981000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>380841000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>429311000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>378313000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>28804000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>554883000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>6300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>98211000.0</v>
+      </c>
+      <c r="C29">
+        <v>89292000.0</v>
+      </c>
+      <c r="D29">
+        <v>90021000.0</v>
+      </c>
+      <c r="E29">
         <v>84799000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>87265000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>100696000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>97464000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>103303000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>107679000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>102021000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>100250000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>104597000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>105112000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>112423000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>98997000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>97943000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>96207000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>102393000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>83041000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>126446000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>183089000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>191783000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>141744000.0</v>
       </c>
-      <c r="V29"/>
-[...1 lines deleted...]
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="D30">
+        <v>2948000.0</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30">
         <v>2810000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>2564000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>2961000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>2197000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>2759000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>2334000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>2991000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>2216000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>2447000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>15163000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>10683000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>11504000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>87061000.0</v>
       </c>
       <c r="T30"/>
       <c r="U30"/>
-      <c r="V30"/>
+      <c r="V30">
+        <v>87061000.0</v>
+      </c>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30">
         <v>2736000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>5108000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-217636000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-216057000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-224732000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-238624000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-237484000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-247056000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-263256000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-266719000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-222975000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-165993000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-18653000.0</v>
       </c>
-      <c r="U31"/>
-[...2 lines deleted...]
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-103898000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-103898000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>117522000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>-48324000.0</v>
+      </c>
+      <c r="C32">
+        <v>-55934000.0</v>
+      </c>
+      <c r="D32">
+        <v>-55456000.0</v>
+      </c>
+      <c r="E32">
         <v>-44092000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>-39105000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>-29617000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>-36966000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>-28403000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>-28428000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>-40027000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>-52984000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>-36137000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>-31608000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>-37751000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>-51206000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>-51134000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>-56440000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>-74521000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>-76087000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>-31482000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>30584000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>34235000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>-18966000.0</v>
       </c>
-      <c r="V32"/>
-[...1 lines deleted...]
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>184909000.0</v>
+      </c>
+      <c r="C33">
+        <v>198087000.0</v>
+      </c>
+      <c r="D33">
+        <v>206858000.0</v>
+      </c>
+      <c r="E33">
         <v>214270000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>225379000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>248987000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>262275000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>270409000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>270290000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>285382000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>297824000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>293186000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>287615000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>298323000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>311143000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>320953000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>333276000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>346311000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>357575000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>372281000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>375283000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>391143000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>406066000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>406066000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>406066000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>-28804000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>471975000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>181111000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>3257000.0</v>
+      </c>
+      <c r="C34">
+        <v>3431000.0</v>
+      </c>
+      <c r="D34">
+        <v>204000.0</v>
+      </c>
+      <c r="E34">
         <v>5261000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>5577000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>5781000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="H34">
+        <v>271000.0</v>
+      </c>
+      <c r="I34">
         <v>5986000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>6308000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>6489000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="L34"/>
+      <c r="M34">
         <v>8363000.0</v>
       </c>
-      <c r="K34">
+      <c r="N34">
         <v>162185000.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>8833000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>181218000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>185998000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>196881000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>204156000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="T34"/>
+      <c r="U34">
         <v>223476000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>4127000.0</v>
       </c>
-      <c r="T34"/>
-[...1 lines deleted...]
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>342398000.0</v>
+      </c>
+      <c r="C35">
+        <v>354073000.0</v>
+      </c>
+      <c r="D35">
+        <v>364809000.0</v>
+      </c>
+      <c r="E35">
         <v>376693000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>387390000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>403191000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>416398000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>431292000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>430808000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>443995000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>456557000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>466285000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>463664000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>476904000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>490161000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>498903000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>515492000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>526646000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>539807000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>555374000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>563460000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>435631000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>450268000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>450268000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>450268000.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>95498000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>544903000.0</v>
       </c>
-      <c r="Z35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:26">
+      <c r="AC35"/>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>17385000.0</v>
+      </c>
+      <c r="C36">
+        <v>18619000.0</v>
+      </c>
+      <c r="D36">
+        <v>19570000.0</v>
+      </c>
+      <c r="E36">
         <v>20408000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>20333000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>19774000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>18935000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>18027000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>16919000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>15915000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>14783000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>14950000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>12956000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>9666000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>8650000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>10234000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>8557000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>6721000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>7100000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>7234000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>6237000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>4284000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>3560000.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>3560000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>3560000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>-28804000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>6717000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>3257000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38">
-        <v>18251000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>18251000.0</v>
+      </c>
+      <c r="N38">
+        <v>16257000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>11951000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>15107000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>1.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>11594000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>11973000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>11839000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>10837000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>10451000.0</v>
       </c>
-      <c r="U38"/>
-[...1 lines deleted...]
-      <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38">
         <v>6717000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>3257000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
-        <v>42636000.0</v>
+        <v>38933000.0</v>
       </c>
       <c r="C39">
+        <v>38953000.0</v>
+      </c>
+      <c r="D39">
+        <v>34028000.0</v>
+      </c>
+      <c r="E39">
+        <v>57771000.0</v>
+      </c>
+      <c r="F39">
         <v>37308000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>29128000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>26340000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>37795000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>31867000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>26826000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>22430000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>27305000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>25415000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>24093000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>22497000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>24935000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>19551000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>17216000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>21293000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>42677000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>39327000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>17263000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>13347000.0</v>
       </c>
       <c r="X39">
         <v>13347000.0</v>
       </c>
       <c r="Y39">
+        <v>13347000.0</v>
+      </c>
+      <c r="Z39">
+        <v>13347000.0</v>
+      </c>
+      <c r="AA39">
+        <v>13347000.0</v>
+      </c>
+      <c r="AB39">
         <v>15504000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>20744000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>83838000.0</v>
+      </c>
+      <c r="C40">
+        <v>91763000.0</v>
+      </c>
+      <c r="D40">
+        <v>96593000.0</v>
+      </c>
+      <c r="E40">
         <v>84787000.0</v>
       </c>
-      <c r="C40">
-[...5 lines deleted...]
-      <c r="E40">
+      <c r="F40">
+        <v>220042000.0</v>
+      </c>
+      <c r="G40">
+        <v>226182000.0</v>
+      </c>
+      <c r="H40">
         <v>125766000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>108649000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>115539000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>111042000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>115130000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>99107000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>108839000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>95771000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>116451000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>111818000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>127883000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>114835000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>146315000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>142475000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>123390000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>113298000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>111294000.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>158284000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>191444000.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>120591000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>103211000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>85556000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...4 lines deleted...]
-      </c>
+      <c r="J41"/>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>13116000.0</v>
+      </c>
+      <c r="N41">
+        <v>13306000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>13361000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>13449000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>14896000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>10592000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>11917000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>11073000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>11648000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>11131000.0</v>
       </c>
-      <c r="U41"/>
-[...1 lines deleted...]
-      <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41">
         <v>8642000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>60111000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>126640000.0</v>
+      </c>
+      <c r="C42">
+        <v>125505000.0</v>
+      </c>
+      <c r="D42">
+        <v>124449000.0</v>
+      </c>
+      <c r="E42">
         <v>123288000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>122101000.0</v>
       </c>
-      <c r="D42">
+      <c r="G42">
         <v>140981000.0</v>
       </c>
-      <c r="E42">
+      <c r="H42">
         <v>140029000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>138532000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>137593000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>136133000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>135140000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>133714000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>132275000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>130458000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>128205000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>125646000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>122886000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>120588000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>118286000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>115773000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>113898000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>50105000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>10326000.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>11426000.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>-63157000.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>-63157000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>2535000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>266295000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>357098000.0</v>
+      </c>
+      <c r="C45">
+        <v>366807000.0</v>
+      </c>
+      <c r="D45">
+        <v>377615000.0</v>
+      </c>
+      <c r="E45">
         <v>412147000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>425022000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>458706000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>463881000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>479831000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>474434000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>484552000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>490354000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>484945000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>262958000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>276963000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>290792000.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>484549000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
-[...1 lines deleted...]
-      </c>
+      <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V45">
+        <v>356046000.0</v>
+      </c>
+      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:26">
+      <c r="Z45">
+        <v>387967000.0</v>
+      </c>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>140059000.0</v>
+      </c>
+      <c r="C46">
+        <v>152003000.0</v>
+      </c>
+      <c r="D46">
+        <v>159823000.0</v>
+      </c>
+      <c r="E46">
         <v>171585000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>182769000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>204193000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>218320000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>235301000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>236290000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>252386000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>265960000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>266535000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>262958000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>276963000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>290792000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>297446000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>311446000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>326317000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>337202000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>352042000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>356046000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>372292000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>387967000.0</v>
       </c>
       <c r="X46">
         <v>387967000.0</v>
       </c>
       <c r="Y46">
+        <v>387967000.0</v>
+      </c>
+      <c r="Z46">
+        <v>387967000.0</v>
+      </c>
+      <c r="AA46">
+        <v>387967000.0</v>
+      </c>
+      <c r="AB46">
         <v>456858000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>168954000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>266535000.0</v>
       </c>
-      <c r="K47">
+      <c r="N47">
         <v>102605000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>108144000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>113613000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>115745000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>119529000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>124188000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>337202000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>132293000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>356046000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>372292000.0</v>
       </c>
-      <c r="U47"/>
-[...1 lines deleted...]
-      <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47">
         <v>456858000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>168954000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-332712000.0</v>
+      </c>
+      <c r="C48">
+        <v>-337889000.0</v>
+      </c>
+      <c r="D48">
+        <v>-338303000.0</v>
+      </c>
+      <c r="E48">
         <v>-330188000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-323762000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-325329000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-331269000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-328281000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-327087000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-335415000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-347587000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-343517000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-340769000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-347398000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-359206000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-355362000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-362639000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-376529000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-377759000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-331676000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-272774000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-60561000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-74591000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-74591000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-8000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-8000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-98023000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-139892000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-340769000.0</v>
       </c>
-      <c r="L49">
+      <c r="O49">
         <v>-347398000.0</v>
       </c>
-      <c r="M49">
+      <c r="P49">
         <v>-359206000.0</v>
       </c>
-      <c r="N49">
+      <c r="Q49">
         <v>-355362000.0</v>
       </c>
-      <c r="O49">
+      <c r="R49">
         <v>-362639000.0</v>
       </c>
-      <c r="P49">
+      <c r="S49">
         <v>-376529000.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-331676000.0</v>
       </c>
-      <c r="S49">
+      <c r="V49">
         <v>-272774000.0</v>
       </c>
-      <c r="T49"/>
-[...1 lines deleted...]
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>55834000.0</v>
+      </c>
+      <c r="C50">
+        <v>48984000.0</v>
+      </c>
+      <c r="D50">
+        <v>47164000.0</v>
+      </c>
+      <c r="E50">
         <v>31014000.0</v>
       </c>
-      <c r="C50">
+      <c r="F50">
         <v>24044000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>16144000.0</v>
       </c>
       <c r="G50">
         <v>16144000.0</v>
       </c>
       <c r="H50">
         <v>16144000.0</v>
       </c>
       <c r="I50">
-        <v>23414000.0</v>
+        <v>16144000.0</v>
       </c>
       <c r="J50">
-        <v>21244000.0</v>
+        <v>16144000.0</v>
       </c>
       <c r="K50">
         <v>16144000.0</v>
       </c>
       <c r="L50">
+        <v>23414000.0</v>
+      </c>
+      <c r="M50">
+        <v>21244000.0</v>
+      </c>
+      <c r="N50">
+        <v>16144000.0</v>
+      </c>
+      <c r="O50">
         <v>28094000.0</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>24524000.0</v>
       </c>
-      <c r="N50">
+      <c r="Q50">
         <v>18294000.0</v>
       </c>
-      <c r="O50">
+      <c r="R50">
         <v>22094000.0</v>
       </c>
-      <c r="P50">
+      <c r="S50">
         <v>40444000.0</v>
       </c>
-      <c r="Q50">
+      <c r="T50">
         <v>20519000.0</v>
       </c>
-      <c r="R50">
+      <c r="U50">
         <v>16144000.0</v>
       </c>
-      <c r="S50">
+      <c r="V50">
         <v>11769000.0</v>
       </c>
-      <c r="T50">
+      <c r="W50">
         <v>11506000.0</v>
       </c>
-      <c r="U50">
+      <c r="X50">
         <v>11506000.0</v>
       </c>
-      <c r="V50"/>
-[...1 lines deleted...]
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>417489000.0</v>
+      </c>
+      <c r="C51">
+        <v>425158000.0</v>
+      </c>
+      <c r="D51">
+        <v>438246000.0</v>
+      </c>
+      <c r="E51">
         <v>538438000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>435553000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>448585000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>466627000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>477307000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>477496000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>488240000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>511282000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>521028000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>510165000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>539788000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>547429000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>549959000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>568975000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>607653000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>595178000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>610390000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>616005000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>485763000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>503794000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>552264000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>501266000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>543914000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>583687000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>15480000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>82483000.0</v>
+      </c>
+      <c r="C52">
+        <v>78581000.0</v>
+      </c>
+      <c r="D52">
+        <v>81098000.0</v>
+      </c>
+      <c r="E52">
         <v>63726000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>57541000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>54805000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>59466000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>55736000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>58014000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>55993000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>66174000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>67859000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>59807000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>76258000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>69532000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>64505000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>68379000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>86692000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>66235000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>62037000.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>60066000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>57322000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>62504000.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>101996000.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>50998000.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>50998000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>47426000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>15480000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
-[...1 lines deleted...]
-      </c>
+      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-    </row>
-    <row r="54" spans="1:26">
+      <c r="AA53">
+        <v>57608000.0</v>
+      </c>
+      <c r="AB53"/>
+      <c r="AC53"/>
+    </row>
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+    </row>
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>371446000.0</v>
+      </c>
+      <c r="C55">
+        <v>402523000.0</v>
+      </c>
+      <c r="D55">
+        <v>400340000.0</v>
+      </c>
+      <c r="E55">
         <v>402936000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>414465000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>451378000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>488441000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>492982000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>487489000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>479678000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>476947000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>509455000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>492384000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>515482000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>527264000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>564324000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>556550000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>567171000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>578501000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>636306000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>662504000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>711117000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>648209000.0</v>
       </c>
       <c r="X55">
         <v>648209000.0</v>
       </c>
       <c r="Y55">
+        <v>648209000.0</v>
+      </c>
+      <c r="Z55">
+        <v>648209000.0</v>
+      </c>
+      <c r="AA55">
+        <v>648209000.0</v>
+      </c>
+      <c r="AB55">
         <v>635988000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>317260000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>186537000.0</v>
+      </c>
+      <c r="C56">
+        <v>204436000.0</v>
+      </c>
+      <c r="D56">
+        <v>193482000.0</v>
+      </c>
+      <c r="E56">
         <v>188666000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>189086000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>202391000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>226166000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>222573000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>217199000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>194296000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>179123000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>216269000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>204769000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>217159000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>216121000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>243371000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>223274000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>220860000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>220926000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>264025000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>287221000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>319974000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>242143000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>242143000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>242143000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>28804000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>164013000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>136149000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>234861000.0</v>
+      </c>
+      <c r="C57">
+        <v>260370000.0</v>
+      </c>
+      <c r="D57">
+        <v>248938000.0</v>
+      </c>
+      <c r="E57">
         <v>232758000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>228191000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>232008000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>263132000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>250976000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>245627000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>234323000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>232107000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>252406000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>236377000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>254910000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>267327000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>294505000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>279714000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>295381000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>297013000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>295507000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>256637000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>285739000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>261109000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>261114000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>261114000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>261114000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>186583000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>130727000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>577259000.0</v>
+      </c>
+      <c r="C58">
+        <v>614443000.0</v>
+      </c>
+      <c r="D58">
+        <v>613747000.0</v>
+      </c>
+      <c r="E58">
         <v>609451000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>615581000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>635199000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>679530000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>682268000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>676435000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>678318000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>688664000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>718691000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>700041000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>731814000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>757488000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>793408000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>795206000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>822027000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>836820000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>850881000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>820097000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>721370000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>711377000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>711382000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>711382000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>95498000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>731486000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>130727000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+    </row>
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>-205813000.0</v>
+      </c>
+      <c r="C60">
+        <v>-211920000.0</v>
+      </c>
+      <c r="D60">
+        <v>-213407000.0</v>
+      </c>
+      <c r="E60">
         <v>-206515000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>-201116000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>-183821000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>-191089000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>-189286000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>-188946000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>-198640000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>-211717000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>-209236000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>-207657000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>-216332000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>-230224000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>-229084000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>-238656000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>-254856000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>-258319000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>-214575000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>-157593000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>-10253000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>-63168000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>-63173000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>-63173000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>-95498000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>-95498000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>126422000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+    </row>
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>652130000.0</v>
+      </c>
+      <c r="C2">
         <v>690266000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>745967000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>828605000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>759826000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>643215000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>640909000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>586121000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>505998000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B3">
-        <v>-28000.0</v>
+        <v>69465000.0</v>
       </c>
       <c r="C3">
-        <v>33402000.0</v>
+        <v>77813000.0</v>
       </c>
       <c r="D3">
+        <v>79368000.0</v>
+      </c>
+      <c r="E3">
         <v>79431000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>78396000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>74895000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>71600000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>26977000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>21887000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>22284000.0</v>
+      </c>
+      <c r="C5">
         <v>57236000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>57238000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>101625000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>45382000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>56861000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>77195000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>103807000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21107000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B6">
-        <v>57208000.0</v>
+        <v>91749000.0</v>
       </c>
       <c r="C6">
-        <v>90640000.0</v>
+        <v>135049000.0</v>
       </c>
       <c r="D6">
+        <v>136606000.0</v>
+      </c>
+      <c r="E6">
         <v>181056000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>123778000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>131756000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>148795000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>130784000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>42994000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>347962000.0</v>
+      </c>
+      <c r="C9">
         <v>413471000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>405978000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>459539000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>518968000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>330299000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>396075000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>323026000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>298295000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>-9560000.0</v>
+      </c>
+      <c r="C10">
         <v>21603000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18035000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>71682000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15829000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>35528000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>60702000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>102754000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20045000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>-2526000.0</v>
+      </c>
+      <c r="C11">
         <v>5285000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6416000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>21473000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>45773000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10991000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18833000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16042000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>19210000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>31844000.0</v>
+      </c>
+      <c r="C12">
         <v>35633000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>39203000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>29943000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>29553000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21338000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16493000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1053000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B13">
+        <v>882000.0</v>
+      </c>
+      <c r="C13">
         <v>28000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>90000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>42000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>202000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>85000.0</v>
       </c>
-      <c r="I13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>-7034000.0</v>
+      </c>
+      <c r="C15">
         <v>16318000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>11619000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>50209000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-29944000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>24532000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>41869000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>86712000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>835000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>50209000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-29944000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24537000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>41869000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>86712000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>835000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B17">
+        <v>-7034000.0</v>
+      </c>
+      <c r="C17">
         <v>16318000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>11619000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>50209000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-29944000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>24537000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>41869000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>86712000.0</v>
       </c>
-      <c r="I17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B18">
+        <v>-30962000.0</v>
+      </c>
+      <c r="C18">
         <v>-35605000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-39113000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-29943000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29553000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21296000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16291000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-968000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>21402000.0</v>
+      </c>
+      <c r="C21">
         <v>57208000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>57148000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>101625000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>45382000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>56824000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>76993000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>103722000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21107000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>978690000.0</v>
+      </c>
+      <c r="C23">
         <v>1046529000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1094797000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1186519000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1233412000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>916690000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>959991000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>805425000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>783886000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B25">
+        <v>69465000.0</v>
+      </c>
+      <c r="C25">
         <v>77813000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>79368000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>79431000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>78396000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>74895000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>71600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>26977000.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B27">
+        <v>57378000.0</v>
+      </c>
+      <c r="C27">
         <v>54231000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>55499000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>59941000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>52654000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>51382000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>65704000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>48774000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>43201000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>269182000.0</v>
+      </c>
+      <c r="C28">
         <v>302032000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>291831000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>297973000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>420932000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>222093000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>253378000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>170530000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>233987000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B29">
+        <v>-2526000.0</v>
+      </c>
+      <c r="C29">
         <v>5285000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6416000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21473000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>45773000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10991000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18833000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16042000.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>326560000.0</v>
+      </c>
+      <c r="C30">
         <v>356263000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>348830000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>357914000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>473586000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>273475000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>319082000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>219304000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>277888000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-30962000.0</v>
+      </c>
+      <c r="C31">
         <v>-35605000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-39113000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-29943000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-29553000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-21296000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-16291000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-968000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1062000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>1000092000.0</v>
+      </c>
+      <c r="C32">
         <v>1103737000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1151945000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1288144000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1278794000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>973514000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1036984000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>909147000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>804293000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AC1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>141980000.0</v>
+      </c>
+      <c r="C2">
+        <v>158982000.0</v>
+      </c>
+      <c r="D2">
+        <v>165272000.0</v>
+      </c>
+      <c r="E2">
         <v>152977000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>169318000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>164563000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>182927000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>168609000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>174380000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>165950000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>192382000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>183906000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>186467000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>183212000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>205049000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>198263000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>222530000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>203263000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>214767000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>181094000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>183150000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>180815000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>183834000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>174601000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>169245000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>115535000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>178094000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>156578000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B3">
-        <v>7869000.0</v>
+        <v>11992000.0</v>
       </c>
       <c r="C3">
-        <v>27013000.0</v>
+        <v>13696000.0</v>
       </c>
       <c r="D3">
+        <v>16239000.0</v>
+      </c>
+      <c r="E3">
+        <v>16059000.0</v>
+      </c>
+      <c r="F3">
+        <v>18448000.0</v>
+      </c>
+      <c r="G3">
         <v>18719000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>19542000.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="I3">
+        <v>19089000.0</v>
+      </c>
+      <c r="J3">
         <v>19374000.0</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3">
+      <c r="K3">
+        <v>19808000.0</v>
+      </c>
+      <c r="L3">
         <v>20632000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>19540000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>19597000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>19599000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>20102000.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>19766000.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>19689000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>19874000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>20596000.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>19322000.0</v>
       </c>
-      <c r="S3">
-[...5 lines deleted...]
-      <c r="U3">
+      <c r="V3">
+        <v>19278000.0</v>
+      </c>
+      <c r="W3">
+        <v>19200000.0</v>
+      </c>
+      <c r="X3">
         <v>18587000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>18898000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>18694000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>18716000.0</v>
       </c>
-      <c r="Y3">
-[...2 lines deleted...]
-      <c r="Z3">
+      <c r="AB3">
+        <v>18754000.0</v>
+      </c>
+      <c r="AC3">
         <v>6740000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B5">
-        <v>-54000.0</v>
+        <v>14539000.0</v>
       </c>
       <c r="C5">
+        <v>8563000.0</v>
+      </c>
+      <c r="D5">
+        <v>-4568000.0</v>
+      </c>
+      <c r="E5">
+        <v>-53999.0</v>
+      </c>
+      <c r="F5">
         <v>10173000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>16733000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>3102000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="I5">
+        <v>7564000.0</v>
+      </c>
+      <c r="J5">
         <v>20537000.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5">
+      <c r="K5">
+        <v>26143000.0</v>
+      </c>
+      <c r="L5">
         <v>4343000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>6882000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>20277000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>26003000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>2515000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>19806000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>39416000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>39741000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>16084000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>43737000.0</v>
       </c>
-      <c r="S5">
-[...5 lines deleted...]
-      <c r="U5">
+      <c r="V5">
+        <v>-40049000.0</v>
+      </c>
+      <c r="W5">
+        <v>25494000.0</v>
+      </c>
+      <c r="X5">
         <v>2418000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>14743000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>19669000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>19915000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>898000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>35628000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B6">
-        <v>7815000.0</v>
+        <v>26531000.0</v>
       </c>
       <c r="C6">
-        <v>37186000.0</v>
+        <v>22259000.0</v>
       </c>
       <c r="D6">
+        <v>11671000.0</v>
+      </c>
+      <c r="E6">
+        <v>16005001.0</v>
+      </c>
+      <c r="F6">
+        <v>28621000.0</v>
+      </c>
+      <c r="G6">
         <v>35452000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>22644000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>26653000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>39911000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="K6">
+        <v>45951000.0</v>
+      </c>
+      <c r="L6">
         <v>24975000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>26422000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>39874000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>45602000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>22617000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>39572000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>59105000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>59615000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>36680000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>63059000.0</v>
       </c>
-      <c r="S6">
-[...5 lines deleted...]
-      <c r="U6">
+      <c r="V6">
+        <v>-20771000.0</v>
+      </c>
+      <c r="W6">
+        <v>44694000.0</v>
+      </c>
+      <c r="X6">
         <v>21005000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>33641000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>38363000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>38631000.0</v>
       </c>
-      <c r="Y6">
-[...2 lines deleted...]
-      <c r="Z6">
+      <c r="AB6">
+        <v>19652000.0</v>
+      </c>
+      <c r="AC6">
         <v>42368000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>89747000.0</v>
+      </c>
+      <c r="C9">
+        <v>86818000.0</v>
+      </c>
+      <c r="D9">
+        <v>70896000.0</v>
+      </c>
+      <c r="E9">
         <v>82176000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>93488000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>101402000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>92635000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>95157000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>110258000.0</v>
       </c>
-      <c r="H9">
-[...2 lines deleted...]
-      <c r="I9">
+      <c r="K9">
+        <v>115421000.0</v>
+      </c>
+      <c r="L9">
         <v>101157000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>91502000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>102677000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>110642000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>123776000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>101938000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>118346000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>125146000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>99169000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>125147000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>149720000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>144932000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>113848000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>95528000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>79981000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>40942000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>92941000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>77603000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>6550000.0</v>
+      </c>
+      <c r="C10">
+        <v>871000.0</v>
+      </c>
+      <c r="D10">
+        <v>-12226000.0</v>
+      </c>
+      <c r="E10">
         <v>-7960000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>2054000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>8572000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-5228000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-1220000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>11395000.0</v>
       </c>
-      <c r="H10">
-[...2 lines deleted...]
-      <c r="I10">
+      <c r="K10">
+        <v>13456000.0</v>
+      </c>
+      <c r="L10">
         <v>-6029000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-3142000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>10671000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>16535000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-5854000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>11416000.0</v>
       </c>
-      <c r="O10">
-[...2 lines deleted...]
-      <c r="P10">
+      <c r="R10">
+        <v>31671000.0</v>
+      </c>
+      <c r="S10">
         <v>33449000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>9977000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>37633000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-52760000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>20979000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-2204000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>10077000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>13834000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>13821000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-3200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>36432000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>1373000.0</v>
+      </c>
+      <c r="C11">
+        <v>457000.0</v>
+      </c>
+      <c r="D11">
+        <v>-4111000.0</v>
+      </c>
+      <c r="E11">
         <v>-1534000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>487000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>2632000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>-2240000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>-26000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>3067000.0</v>
       </c>
-      <c r="H11">
-[...2 lines deleted...]
-      <c r="I11">
+      <c r="K11">
+        <v>1284001.0</v>
+      </c>
+      <c r="L11">
         <v>-1959000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>-394000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>4042000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>4727000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-2010000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>4139000.0</v>
       </c>
-      <c r="O11">
-[...2 lines deleted...]
-      <c r="P11">
+      <c r="R11">
+        <v>8961000.0</v>
+      </c>
+      <c r="S11">
         <v>9383000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>32731000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>96535000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>-91547000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>8054000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>6556000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>5826000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-2943000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>1552000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>378000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>1672000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>7841000.0</v>
+      </c>
+      <c r="C12">
+        <v>7719000.0</v>
+      </c>
+      <c r="D12">
+        <v>7658000.0</v>
+      </c>
+      <c r="E12">
         <v>7906000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>8119000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>8161000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>8330000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>8784000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>9142000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>9377000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>10372000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>10024000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>9606000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>9468000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>8369000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>8537000.0</v>
       </c>
-      <c r="O12">
-[...2 lines deleted...]
-      <c r="P12">
+      <c r="R12">
+        <v>6697000.0</v>
+      </c>
+      <c r="S12">
         <v>6292000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>6235000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>6104000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>12711000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>4624000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>4622000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>4666000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>5885000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>6227000.0</v>
       </c>
-      <c r="Y12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AB12"/>
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>102</v>
+      </c>
+      <c r="B13">
+        <v>148000.0</v>
+      </c>
       <c r="C13">
+        <v>27000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
         <v>13000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>706000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>124000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="J13">
+        <v>124000.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>89000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="O13"/>
+      <c r="P13">
         <v>16000.0</v>
       </c>
-      <c r="N13"/>
-[...1 lines deleted...]
-      <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13">
         <v>12000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="V13"/>
+      <c r="W13">
         <v>109000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>12000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>50000.0</v>
       </c>
-      <c r="X13"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>5177000.0</v>
+      </c>
+      <c r="C15">
+        <v>414000.0</v>
+      </c>
+      <c r="D15">
+        <v>-8115000.0</v>
+      </c>
+      <c r="E15">
         <v>-6426000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>1567000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>5940000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-2988000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-1194000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>8328000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>12172000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-4070000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-2748000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>6629000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>11808000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-3844000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>7277000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>22710000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>24066000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-22754000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-58902000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>38787000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>12925000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>-8760000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>4251000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>16777000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>12269000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-3578000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>34760000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-2748000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>6629000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>11808000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-3844000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>7277000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>22710000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>24066000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-22754000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-58902000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>38787000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>12925000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>4251000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>16777000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>12269000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-3578000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>34760000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B17">
+        <v>5177000.0</v>
+      </c>
+      <c r="C17">
+        <v>414000.0</v>
+      </c>
+      <c r="D17">
+        <v>-8115000.0</v>
+      </c>
+      <c r="E17">
         <v>-6426000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>1567000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>5940000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-2988000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>-1194000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>8328000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>12172000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-4070000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-2748000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>6629000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>11808000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>-3844000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>7277000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>22710000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>24066000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-22754000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>-58902000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>38787000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>12925000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>-8760000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>4251000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>16777000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>12269000.0</v>
       </c>
-      <c r="Y17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:26">
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B18">
+        <v>-7989000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7692000.0</v>
+      </c>
+      <c r="D18">
+        <v>-6776000.0</v>
+      </c>
+      <c r="E18">
         <v>-7906000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-8106000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-7455000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-8302000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-8784000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-9142000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-9377000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-10044000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-10024000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-9517000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-9528000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-8369000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-8537000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-6745000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-6292000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-6235000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-6092000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-12711000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-4515000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-4580000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-4654000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-5835000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-6227000.0</v>
       </c>
-      <c r="Y18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>14539000.0</v>
+      </c>
+      <c r="C21">
+        <v>8563000.0</v>
+      </c>
+      <c r="D21">
+        <v>-4990000.0</v>
+      </c>
+      <c r="E21">
         <v>205000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>10160000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>16027000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>3450000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>7202000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>20413000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>26143000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>4015000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>6882000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>20188000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>26063000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>2515000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>19953000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>39416000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>39741000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>16212000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>43725000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-40049000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>25494000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>2376000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>14731000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>19669000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>20048000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>898000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>35628000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>217188000.0</v>
+      </c>
+      <c r="C23">
+        <v>237237000.0</v>
+      </c>
+      <c r="D23">
+        <v>241158000.0</v>
+      </c>
+      <c r="E23">
         <v>234948000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>252645999.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>249938000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>272112000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>256564000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>264225000.0</v>
       </c>
-      <c r="H23">
-[...2 lines deleted...]
-      <c r="I23">
+      <c r="K23">
+        <v>255228000.0</v>
+      </c>
+      <c r="L23">
         <v>289524000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>268526000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>268956000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>267791000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>326310000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>280248000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>301460000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>288668000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>297724000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>262516000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>372919000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>300253000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>295306000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>255398000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>229557000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>136429000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>268137000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>197552000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B25">
+        <v>11992000.0</v>
+      </c>
+      <c r="C25">
+        <v>13696000.0</v>
+      </c>
+      <c r="D25">
+        <v>16239000.0</v>
+      </c>
+      <c r="E25">
         <v>16059000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>18448000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>18719000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>19542000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>19089000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>19374000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>19808000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>20632000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>19540000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>19597000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>19599000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>20102000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>19766000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>19689000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>19874000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>20596000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>19322000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>19278000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>19200000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>18587000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>18898000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>18694000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>18716000.0</v>
       </c>
-      <c r="Y25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:26">
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B27">
+        <v>13326000.0</v>
+      </c>
+      <c r="C27">
+        <v>14542000.0</v>
+      </c>
+      <c r="D27">
+        <v>13487000.0</v>
+      </c>
+      <c r="E27">
         <v>15715000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>12817000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>15359000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>15356000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>13056000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>13007000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>12812000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>16511000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>12739000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>12898000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>13351000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>15827000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>12638000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>13502000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>17974000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>17378000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>15023000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>10728000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>9525000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>13436000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>14091000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>9819000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>14036000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>20712000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>13924000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>61882000.0</v>
+      </c>
+      <c r="C28">
+        <v>63713000.0</v>
+      </c>
+      <c r="D28">
+        <v>62399000.0</v>
+      </c>
+      <c r="E28">
         <v>66256000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>70511000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>70016000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>73829000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>74899000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>76838000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>76466000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>80631000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>71881000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>69591000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>71228000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>105434000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>69347000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>65928000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>67431000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>65579000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>66399000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>179041000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>109913000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>98036000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>66706000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>50493000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>6858000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>71331000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>28051000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B29">
+        <v>1373000.0</v>
+      </c>
+      <c r="C29">
+        <v>457000.0</v>
+      </c>
+      <c r="D29">
+        <v>-4111000.0</v>
+      </c>
+      <c r="E29">
         <v>-1534000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>487000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>2632000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-2240000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-26000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>3067000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>4484000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-1959000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-394000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>4042000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>4727000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-2010000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>4139000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>9961000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>9383000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>32731000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>96535000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-91547000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>8054000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>6556000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>5826000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-2943000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>1552000.0</v>
       </c>
-      <c r="Y29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:26">
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>75208000.0</v>
+      </c>
+      <c r="C30">
+        <v>78255000.0</v>
+      </c>
+      <c r="D30">
+        <v>75886000.0</v>
+      </c>
+      <c r="E30">
         <v>81971000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>83328000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>85375000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>89185000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>87955000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>89845000.0</v>
       </c>
-      <c r="H30">
-[...2 lines deleted...]
-      <c r="I30">
+      <c r="K30">
+        <v>89278000.0</v>
+      </c>
+      <c r="L30">
         <v>97142000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>84620000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>82489000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>84579000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>121261000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>81985000.0</v>
       </c>
-      <c r="O30">
-[...2 lines deleted...]
-      <c r="P30">
+      <c r="R30">
+        <v>79430000.0</v>
+      </c>
+      <c r="S30">
         <v>85405000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>82957000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>81422000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>189769000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>119438000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>111472000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>80797000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>60312000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>20894000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>90043000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>40974000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-7989000.0</v>
+      </c>
+      <c r="C31">
+        <v>-7692000.0</v>
+      </c>
+      <c r="D31">
+        <v>-7236000.0</v>
+      </c>
+      <c r="E31">
         <v>-8165000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-8106000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-7455000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-8678000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-8422000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-9018000.0</v>
       </c>
-      <c r="H31">
-[...2 lines deleted...]
-      <c r="I31">
+      <c r="K31">
+        <v>-12687000.0</v>
+      </c>
+      <c r="L31">
         <v>-10044000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-10024000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-9517000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-9528000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-8369000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-8537000.0</v>
       </c>
-      <c r="O31">
-[...2 lines deleted...]
-      <c r="P31">
+      <c r="R31">
+        <v>-7745000.0</v>
+      </c>
+      <c r="S31">
         <v>-6292000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-6235000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-6092000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-12711000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-4515000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-4580000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-4654000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-5835000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-6227000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-4098000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>-196000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>231727000.0</v>
+      </c>
+      <c r="C32">
+        <v>245800000.0</v>
+      </c>
+      <c r="D32">
+        <v>236168000.0</v>
+      </c>
+      <c r="E32">
         <v>235153000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>262806000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>265965000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>275562000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>263766000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>284638000.0</v>
       </c>
-      <c r="H32">
-[...2 lines deleted...]
-      <c r="I32">
+      <c r="K32">
+        <v>281371000.0</v>
+      </c>
+      <c r="L32">
         <v>293539000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>275408000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>289144000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>293854000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>328825000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>300201000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>340876000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>328409000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>313936000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>306241000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>332870000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>325747000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>297682000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>270129000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>249226000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>156477000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>271035000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>234181000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>48922000.0</v>
+      </c>
+      <c r="C2">
         <v>12134000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13935000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29287000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>123215000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28999000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9375000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7694000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9685000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>8852000</v>
+      </c>
+      <c r="C3">
         <v>14392000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26002000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23369000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17552000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11570000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26333000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>40507000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>54118000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-15175000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>15000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>-28478000.0</v>
+      </c>
+      <c r="C6">
         <v>36788000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1801000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15352000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-93928000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>94216000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19624000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1681000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1991000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>-75872000.0</v>
+      </c>
+      <c r="C7">
         <v>-17123000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-24627000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-89260000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-93722000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>42050000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-24508000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>27592000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-30227000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>-4995000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-13481000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13064000.0</v>
       </c>
-      <c r="I9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>9028000.0</v>
+      </c>
+      <c r="C10">
         <v>-7615000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>33182000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-12028000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-65709000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7880000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-17405000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9689000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-27161000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-32781000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5639000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>37849000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5314000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4541000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8602000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10304000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>161259000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10339000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10129000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-26189000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>49747000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-80255000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-18388000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-11073000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-12380000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13515000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-3066000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>69465000.0</v>
+      </c>
+      <c r="C14">
         <v>77813000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>79368000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>79431000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>78396000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>74895000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>71600000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26977000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21887000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>746000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
+        <v>300000000.0</v>
+      </c>
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>20444000.0</v>
+      </c>
+      <c r="C16">
         <v>48922000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12134000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13935000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29287000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>123215000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28999000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9375000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7694000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-21865000.0</v>
+      </c>
+      <c r="C18">
         <v>62998000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16769000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>29942000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>103668000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>140251000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>72757000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>74585000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5769000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>139</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-14392000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-26002000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-23369000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-17552000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-11570000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-56120000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-40507000.0</v>
       </c>
-      <c r="I19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>13520000.0</v>
+      </c>
+      <c r="C21">
         <v>-24770000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-18610000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-13495000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>127734000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-45925000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>233082000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-12166000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5460000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>-7034000.0</v>
+      </c>
+      <c r="C22">
         <v>16318000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11619000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>50209000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-29944000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>24537000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>41869000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>86712000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>835000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>-236000.0</v>
+      </c>
+      <c r="C23">
         <v>-774000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1416000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>78000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2191000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-11570000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>121820000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4984000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-29787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-239000.0</v>
       </c>
       <c r="I24">
         <v>-239000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24">
+        <v>-239000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>-2335000.0</v>
+      </c>
+      <c r="C25">
         <v>687000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-25961000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1088000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5470000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4873000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2797000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8758000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14667000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B26">
+        <v>-20085000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-306000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-31700000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-23352000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-256417000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-60675000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1258000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>5208000.0</v>
+      </c>
+      <c r="C27">
         <v>7634000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8042000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9980000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>159754000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7791000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11993000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>-38308000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>41187000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>-7176000.0</v>
+      </c>
+      <c r="C28">
         <v>-24500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-18517000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-45117000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-197809000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-45925000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-23335000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-72841000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3726000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-13013000.0</v>
+      </c>
+      <c r="C29">
         <v>77390000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>42771000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>53311000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>121220000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>151821000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>99090000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>115092000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>48349000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-8852000.0</v>
+      </c>
+      <c r="C30">
         <v>-14392000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-26002000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-23369000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-17552000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-11570000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-56120000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-40507000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-54118000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AC1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>23262000.0</v>
+      </c>
+      <c r="C2">
+        <v>20444000.0</v>
+      </c>
+      <c r="D2">
+        <v>17612000.0</v>
+      </c>
+      <c r="E2">
         <v>21942000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>24092000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>48922000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>44352000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>54339000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>20864000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>12134000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>15962000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>18910000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>18626000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>13935000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>18877000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>23303000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>25075000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>29287000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>62111000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>50765000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>191044000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>123215000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>97228000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>78320000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>78014000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>28999000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>32798000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>51496000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>1931000</v>
+      </c>
+      <c r="C3">
+        <v>5484000</v>
+      </c>
+      <c r="D3">
+        <v>3428000</v>
+      </c>
+      <c r="E3">
         <v>1753000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>1124000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>2547000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>1775000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>2437000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>3172000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>7008000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>10774000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>5635000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>3933000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>5660000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>6282000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>5643000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>4683000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>6761000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>6210000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>5451000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>3105000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>2786000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>2065000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>1339000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>2090000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>6076000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>10986000</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>5173000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>221000.0</v>
       </c>
-      <c r="L4">
+      <c r="O4">
         <v>4763000.0</v>
       </c>
-      <c r="M4">
+      <c r="P4">
         <v>-5002000.0</v>
       </c>
-      <c r="N4">
+      <c r="Q4">
         <v>-4196000.0</v>
       </c>
-      <c r="O4">
+      <c r="R4">
         <v>-1787000.0</v>
       </c>
-      <c r="P4">
+      <c r="S4">
         <v>-4190000.0</v>
       </c>
-      <c r="Q4"/>
-[...1 lines deleted...]
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-12855000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-2893000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>2532000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-6976000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-336000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>4795000.0</v>
       </c>
-      <c r="Q5"/>
-[...1 lines deleted...]
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>-837000.0</v>
+      </c>
+      <c r="C6">
+        <v>2818000.0</v>
+      </c>
+      <c r="D6">
+        <v>2832000.0</v>
+      </c>
+      <c r="E6">
         <v>-4330000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-2150000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-24830000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>4570000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-9987000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>33475000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>8730000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-3828000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-2948000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>284000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>4691000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-4942000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-4426000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-1772000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-4212000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-32824000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>11346000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-140279000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>67829000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>25987000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>18908000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>306000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>49015000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-3799000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-42121000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>-20706000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4972000.0</v>
+      </c>
+      <c r="D7">
+        <v>-9742000.0</v>
+      </c>
+      <c r="E7">
         <v>11937000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>12774000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-41925000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>181000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-4707000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>10816000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-6109000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-3637000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-18672000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-7758000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-22662000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-21072000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-20042000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-10971000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-37175000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-3746000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>56209000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-148735000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>2550000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-8903000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>27991000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>10143000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>12819000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>19779000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>20352000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>28720000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-19062000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-9658000.0</v>
       </c>
-      <c r="L9"/>
-[...1 lines deleted...]
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9">
         <v>14171000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>89577000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-130541000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-7201000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-565000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>-5278000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>11277000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>-10429000.0</v>
       </c>
-      <c r="Y9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:26">
+      <c r="AB9"/>
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>16101000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6848000.0</v>
+      </c>
+      <c r="D10">
+        <v>-8330999.0</v>
+      </c>
+      <c r="E10">
         <v>299000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>18470000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-1410000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-9667000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>-11008000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>15958000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-3431000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>28213000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-15769000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>16336000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>4402000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>19313000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-19756000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-3046000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-8539000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-12362000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-48716000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>1550000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-6181000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>18011000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>2976000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>26277000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-39384000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>17836000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>17405000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>16260000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>-1415000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-14484000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-32361000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>18897000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>2693000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>-22010000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-5407000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>15848000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>-20075000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>15273000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>30119000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>-28464000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>62925000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-14104000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>-13759000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>3915000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>2317000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>2773000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>4290000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>945000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>3849000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>1220000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>1871000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>2146000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>118083000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>39159000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>7858000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>8634000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>-36612000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>3969000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>-21462000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-18600000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>-3431000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-3431000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-3676000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>-33204000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-376000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-42999000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>-6862000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>4515000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>1011000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-17052000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-10156000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>15760000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>-11482000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>1943000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>2947000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B14">
-        <v>7826000.0</v>
+        <v>11992000.0</v>
       </c>
       <c r="C14">
-        <v>-1136000.0</v>
+        <v>13696000.0</v>
       </c>
       <c r="D14">
+        <v>16239000.0</v>
+      </c>
+      <c r="E14">
+        <v>16059000.0</v>
+      </c>
+      <c r="F14">
+        <v>18448000.0</v>
+      </c>
+      <c r="G14">
         <v>18719000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>19542000.0</v>
       </c>
-      <c r="F14">
-[...2 lines deleted...]
-      <c r="G14">
+      <c r="I14">
+        <v>19089000.0</v>
+      </c>
+      <c r="J14">
         <v>19374000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>19808000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>20632000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>19540000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>19597000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>19599000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>20102000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>19766000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>19689000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>19874000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>20596000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>19322000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>19278000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>19200000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>18587000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>18898000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>18694000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>18716000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>18754000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>6740000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>136000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="O15"/>
+      <c r="P15">
         <v>636000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>0.0</v>
       </c>
-      <c r="O15"/>
-[...5 lines deleted...]
-      <c r="S15">
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>300000000.0</v>
       </c>
-      <c r="T15">
-[...2 lines deleted...]
-      <c r="U15"/>
       <c r="V15">
         <v>300000000.0</v>
       </c>
       <c r="W15">
         <v>300000000.0</v>
       </c>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>300000000.0</v>
       </c>
-      <c r="Y15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:26">
+      <c r="Z15">
+        <v>300000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>300000000.0</v>
+      </c>
+      <c r="AB15"/>
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>22425000.0</v>
+      </c>
+      <c r="C16">
+        <v>23262000.0</v>
+      </c>
+      <c r="D16">
+        <v>20444000.0</v>
+      </c>
+      <c r="E16">
         <v>17612000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>21942000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>24092000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>48922000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>44352000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>54339000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>20864000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>12134000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>15962000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>18910000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>18626000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>13935000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>18877000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>23303000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>25075000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>29287000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>62111000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>50765000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>191044000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>123215000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>97228000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>78320000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>78014000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>28999000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>9375000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-3044000.0</v>
+      </c>
+      <c r="C18">
+        <v>5695000.0</v>
+      </c>
+      <c r="D18">
+        <v>-9319000.0</v>
+      </c>
+      <c r="E18">
         <v>-6605000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>14621000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-20562000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>10249000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-5518000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>37651000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>20616000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-1733000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-3600000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>16539000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>5563000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-6880000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>3973000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>30437000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>2412000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-10243000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>13324000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>29539000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>71048000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>29318000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>57659000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>52158000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>1116000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>10172000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>19131000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-1124000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-2547000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-1775000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-2437000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-3172000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-7008000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-10774000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-5635000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-3933000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-5660000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-6282000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-5643000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-4683000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-6761000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-6210000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-5451000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-3105000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-2786000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-2065000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-1339000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-2090000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-6076000.0</v>
       </c>
-      <c r="Y19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:26">
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>2475000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2555000.0</v>
+      </c>
+      <c r="D21">
+        <v>11775000.0</v>
+      </c>
+      <c r="E21">
         <v>2595000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>3525000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-4375000.0</v>
       </c>
       <c r="G21">
         <v>-4375000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
+      <c r="H21">
+        <v>-4375000.0</v>
+      </c>
+      <c r="I21">
+        <v>-4375000.0</v>
+      </c>
       <c r="J21">
+        <v>-4375000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>725000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-16325000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-805000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>1855000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-8175000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-22725000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>15550000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>15550000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>15550000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>130984000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-3250000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-38775000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-51950000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>48050000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-1950000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>5177000.0</v>
+      </c>
+      <c r="C22">
+        <v>414000.0</v>
+      </c>
+      <c r="D22">
+        <v>-8115000.0</v>
+      </c>
+      <c r="E22">
         <v>-6426000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>1567000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>5940000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-2988000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-1194000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>8328000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>12172000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-4070000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-2748000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>6629000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>11808000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-3844000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>7277000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>22710000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>24066000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-22754000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-58902000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>38787000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>12925000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-8760000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>4251000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>16777000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>12269000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>-3578000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>34760000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>-17000.0</v>
+      </c>
+      <c r="C23">
+        <v>-158000.0</v>
+      </c>
+      <c r="D23">
+        <v>-10000.0</v>
+      </c>
+      <c r="E23">
         <v>29013000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>19519000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-326000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>241000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-10000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>253000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-214000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-57000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>120000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>7000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>5000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>23000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>6000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-28000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>77000.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="T23">
+        <v>-612000.0</v>
+      </c>
+      <c r="U23">
         <v>-1460000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-300688000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-2786000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>700000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-1339000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-50000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>50000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-3900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B25">
-        <v>-19322000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="C25">
-        <v>-1574000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="D25">
+        <v>-320000.0</v>
+      </c>
+      <c r="E25">
+        <v>-27555000.0</v>
+      </c>
+      <c r="F25">
+        <v>-21158000.0</v>
+      </c>
+      <c r="G25">
         <v>-2218000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>-7814000.0</v>
       </c>
-      <c r="F25">
-[...2 lines deleted...]
-      <c r="G25">
+      <c r="I25">
+        <v>-16954000.0</v>
+      </c>
+      <c r="J25">
         <v>117000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>31889000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>48099000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>2724000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-695000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-10000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>-59000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-298000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>50837000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>-72000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>-377000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-299000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>6738000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>-592000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-100000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>735000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>2831000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>1407000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-18847000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>-12706000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B26">
+        <v>186000.0</v>
+      </c>
+      <c r="C26">
+        <v>-186000.0</v>
+      </c>
+      <c r="D26">
+        <v>-20000000.0</v>
+      </c>
+      <c r="E26">
         <v>-85000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>-20000000.0</v>
       </c>
-      <c r="D26"/>
-[...1 lines deleted...]
-      <c r="F26">
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
         <v>484000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>-184000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>-300000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>-57000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>-61000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>-64000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>-124000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>-110000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-144000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-9471000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-22229000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>-23352000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-1685000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>-300000000.0</v>
       </c>
-      <c r="T26"/>
-[...1 lines deleted...]
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-12000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>-61425000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>2302000.0</v>
+      </c>
+      <c r="C27">
+        <v>2019000.0</v>
+      </c>
+      <c r="D27">
+        <v>1236000.0</v>
+      </c>
+      <c r="E27">
         <v>1132000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>1371000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>1469000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>3103000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>685000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>2188000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>1658000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>2061000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>1585000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>1908000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>2488000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>2412000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>2913000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>2175000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>2480000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>2516000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>2450000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>115009000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>39779000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>33372000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>7124000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>5810000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>-38515000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>5050000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>-24842000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>2532000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2899000.0</v>
+      </c>
+      <c r="D28">
+        <v>11847000.0</v>
+      </c>
+      <c r="E28">
         <v>2447000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-16796000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-4674000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-4134000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-4385000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-4122000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-11859000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-2183000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>784000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-16318000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-800000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>1878000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-8169000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-32224000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-6602000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-23395000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-1460000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-169704000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-3250000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-3250000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-38775000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-51950000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>48050000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-13950000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-61256000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-1113000.0</v>
+      </c>
+      <c r="C29">
+        <v>11179000.0</v>
+      </c>
+      <c r="D29">
+        <v>-5891000.0</v>
+      </c>
+      <c r="E29">
         <v>-4852000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>15745000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-18015000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>12024000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-3081000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>40823000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>27624000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>9041000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>2035000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>20472000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>11223000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-598000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>9616000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>35120000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>9173000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-4033000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>18775000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>32644000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>73834000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>31383000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>58998000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>54248000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>7192000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>21158000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>24304000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-1931000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5484000.0</v>
+      </c>
+      <c r="D30">
+        <v>-3428000.0</v>
+      </c>
+      <c r="E30">
         <v>-1753000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-1124000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-2547000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-1775000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-2437000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-3172000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-7008000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-10774000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-5635000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-3933000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-5660000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-6282000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-5643000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-4683000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-6761000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-6210000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-5451000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-3105000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-2786000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-2065000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-1339000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-2090000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-6076000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-10986000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-5173000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>