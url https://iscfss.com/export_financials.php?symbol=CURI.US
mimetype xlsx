--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1429,51 +1429,51 @@
         <v>2825000.0</v>
       </c>
       <c r="H26">
         <v>149719910.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-5892000.0</v>
+        <v>-14430000.0</v>
       </c>
       <c r="C28">
         <v>-3543000.0</v>
       </c>
       <c r="D28">
         <v>-33432000.0</v>
       </c>
       <c r="E28">
         <v>-35359000.0</v>
       </c>
       <c r="F28">
         <v>-15216000.0</v>
       </c>
       <c r="G28">
         <v>-11203000.0</v>
       </c>
       <c r="H28">
         <v>-8819000.0</v>
       </c>
       <c r="I28">
         <v>-62516000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
@@ -1735,51 +1735,51 @@
       </c>
       <c r="D39">
         <v>2815000.0</v>
       </c>
       <c r="E39">
         <v>3618000.0</v>
       </c>
       <c r="F39">
         <v>8744000.0</v>
       </c>
       <c r="G39">
         <v>4467000.0</v>
       </c>
       <c r="H39">
         <v>2460000.0</v>
       </c>
       <c r="I39">
         <v>2455000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>3490000.0</v>
+        <v>12028000.0</v>
       </c>
       <c r="C40">
         <v>5943000.0</v>
       </c>
       <c r="D40">
         <v>4112000.0</v>
       </c>
       <c r="E40">
         <v>10614000.0</v>
       </c>
       <c r="F40">
         <v>22113000.0</v>
       </c>
       <c r="G40">
         <v>5429000.0</v>
       </c>
       <c r="H40">
         <v>5570048.0</v>
       </c>
       <c r="I40">
         <v>4260000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -1974,74 +1974,74 @@
       <c r="F49"/>
       <c r="G49">
         <v>-152547000.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>12426000.0</v>
+        <v>3888000.0</v>
       </c>
       <c r="C51">
         <v>4283000.0</v>
       </c>
       <c r="D51">
         <v>4283000.0</v>
       </c>
       <c r="E51">
         <v>4648000.0</v>
       </c>
       <c r="F51">
         <v>15430000.0</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>8966000.0</v>
+        <v>428000.0</v>
       </c>
       <c r="C52">
         <v>396000.0</v>
       </c>
       <c r="D52">
         <v>1.0</v>
       </c>
       <c r="E52">
         <v>14986000.0</v>
       </c>
       <c r="F52">
         <v>12429000.0</v>
       </c>
       <c r="G52">
         <v>3313000.0</v>
       </c>
       <c r="H52">
         <v>2180000.0</v>
       </c>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>60</v>
       </c>
@@ -3906,54 +3906,54 @@
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-10060000.0</v>
+        <v>-13117000.0</v>
       </c>
       <c r="C28">
-        <v>-5892000.0</v>
+        <v>-14430000.0</v>
       </c>
       <c r="D28">
         <v>-10118000.0</v>
       </c>
       <c r="E28">
         <v>-2853000.0</v>
       </c>
       <c r="F28">
         <v>-4996000.0</v>
       </c>
       <c r="G28">
         <v>-3543000.0</v>
       </c>
       <c r="H28">
         <v>-5598000.0</v>
       </c>
       <c r="I28">
         <v>-35429000.0</v>
       </c>
       <c r="J28">
         <v>-34563000.0</v>
       </c>
       <c r="K28">
         <v>-33432000.0</v>
       </c>
@@ -4820,84 +4820,84 @@
       </c>
       <c r="W39">
         <v>4467000.0</v>
       </c>
       <c r="X39">
         <v>7951000.0</v>
       </c>
       <c r="Y39">
         <v>7052000.0</v>
       </c>
       <c r="Z39">
         <v>7597000.0</v>
       </c>
       <c r="AA39">
         <v>2460000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>10268000.0</v>
+        <v>13325000.0</v>
       </c>
       <c r="C40">
-        <v>3490000.0</v>
+        <v>12028000.0</v>
       </c>
       <c r="D40">
         <v>11303000.0</v>
       </c>
       <c r="E40">
         <v>8569000.0</v>
       </c>
       <c r="F40">
         <v>6208000.0</v>
       </c>
       <c r="G40">
         <v>5943000.0</v>
       </c>
       <c r="H40">
         <v>4425000.0</v>
       </c>
       <c r="I40">
         <v>3788000.0</v>
       </c>
       <c r="J40">
         <v>4840000.0</v>
       </c>
       <c r="K40">
         <v>4112000.0</v>
       </c>
       <c r="L40">
         <v>4282000.0</v>
       </c>
       <c r="M40">
-        <v>18799000.0</v>
+        <v>5923000.0</v>
       </c>
       <c r="N40">
         <v>5036000.0</v>
       </c>
       <c r="O40">
         <v>10614000.0</v>
       </c>
       <c r="P40">
         <v>12441000.0</v>
       </c>
       <c r="Q40">
         <v>16098000.0</v>
       </c>
       <c r="R40">
         <v>13171000.0</v>
       </c>
       <c r="S40">
         <v>22113000.0</v>
       </c>
       <c r="T40">
         <v>12325000.0</v>
       </c>
       <c r="U40">
         <v>11208000.0</v>
       </c>
@@ -5500,54 +5500,54 @@
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>6840000.0</v>
+        <v>3783000.0</v>
       </c>
       <c r="C51">
-        <v>12426000.0</v>
+        <v>3888000.0</v>
       </c>
       <c r="D51">
         <v>3990000.0</v>
       </c>
       <c r="E51">
         <v>4090000.0</v>
       </c>
       <c r="F51">
         <v>4187000.0</v>
       </c>
       <c r="G51">
         <v>4283000.0</v>
       </c>
       <c r="H51">
         <v>3990000.0</v>
       </c>
       <c r="I51">
         <v>4090000.0</v>
       </c>
       <c r="J51">
         <v>4187000.0</v>
       </c>
       <c r="K51">
         <v>4283000.0</v>
       </c>
@@ -5574,54 +5574,54 @@
       </c>
       <c r="S51">
         <v>15430000.0</v>
       </c>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51">
         <v>950000.0</v>
       </c>
       <c r="Y51"/>
       <c r="Z51">
         <v>1000000.0</v>
       </c>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>3493000.0</v>
+        <v>436000.0</v>
       </c>
       <c r="C52">
-        <v>8966000.0</v>
+        <v>428000.0</v>
       </c>
       <c r="D52">
         <v>420000.0</v>
       </c>
       <c r="E52">
         <v>412000.0</v>
       </c>
       <c r="F52">
         <v>404000.0</v>
       </c>
       <c r="G52">
         <v>396000.0</v>
       </c>
       <c r="H52">
         <v>400000.0</v>
       </c>
       <c r="I52">
         <v>400000.0</v>
       </c>
       <c r="J52">
         <v>400000.0</v>
       </c>
       <c r="K52">
         <v>1.0</v>
       </c>
@@ -6442,92 +6442,92 @@
       <c r="H3">
         <v>3957000.0</v>
       </c>
       <c r="I3">
         <v>13032000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-7304000.0</v>
+        <v>-6413000.0</v>
       </c>
       <c r="C5">
-        <v>-13333000.0</v>
+        <v>-12809000.0</v>
       </c>
       <c r="D5">
-        <v>-25501000.0</v>
+        <v>-48390000.0</v>
       </c>
       <c r="E5">
-        <v>-51681000.0</v>
+        <v>-50550000.0</v>
       </c>
       <c r="F5">
-        <v>-52479000.0</v>
+        <v>-37275000.0</v>
       </c>
       <c r="G5">
         <v>-38800000.0</v>
       </c>
       <c r="H5">
         <v>-44447000.0</v>
       </c>
       <c r="I5">
         <v>-33375000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>7371000.0</v>
+        <v>8262000.0</v>
       </c>
       <c r="C6">
-        <v>6136000.0</v>
+        <v>6660000.0</v>
       </c>
       <c r="D6">
-        <v>-2100000.0</v>
+        <v>-24989000.0</v>
       </c>
       <c r="E6">
-        <v>-11691000.0</v>
+        <v>-10560000.0</v>
       </c>
       <c r="F6">
-        <v>-23986000.0</v>
+        <v>-8782000.0</v>
       </c>
       <c r="G6">
         <v>-28714000.0</v>
       </c>
       <c r="H6">
         <v>-40490000.0</v>
       </c>
       <c r="I6">
         <v>-20343000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
@@ -7321,51 +7321,53 @@
         <v>3411000.0</v>
       </c>
       <c r="Y2">
         <v>4671000.0</v>
       </c>
       <c r="Z2">
         <v>2666000.0</v>
       </c>
       <c r="AA2">
         <v>2426000.0</v>
       </c>
       <c r="AB2">
         <v>1946000.0</v>
       </c>
       <c r="AC2">
         <v>1595000.0</v>
       </c>
       <c r="AD2">
         <v>843000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>93</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>3678000.0</v>
+      </c>
       <c r="C3">
         <v>3857000.0</v>
       </c>
       <c r="D3">
         <v>3542000.0</v>
       </c>
       <c r="E3">
         <v>3642000.0</v>
       </c>
       <c r="F3">
         <v>3554000.0</v>
       </c>
       <c r="G3">
         <v>4713999.0</v>
       </c>
       <c r="H3">
         <v>4644000.0</v>
       </c>
       <c r="I3">
         <v>4778000.0</v>
       </c>
       <c r="J3">
         <v>5332000.0</v>
       </c>
       <c r="K3">
@@ -7445,199 +7447,201 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-1304000.0</v>
+      </c>
       <c r="C5">
-        <v>-3372000.0</v>
+        <v>-3478000.0</v>
       </c>
       <c r="D5">
         <v>-3951000.0</v>
       </c>
       <c r="E5">
         <v>748000.0</v>
       </c>
       <c r="F5">
-        <v>79000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="G5">
         <v>-3671000.0</v>
       </c>
       <c r="H5">
-        <v>-3252000.0</v>
+        <v>-3017000.0</v>
       </c>
       <c r="I5">
-        <v>-2549000.0</v>
+        <v>-1976000.0</v>
       </c>
       <c r="J5">
-        <v>-3654000.0</v>
+        <v>-5001000.0</v>
       </c>
       <c r="K5">
-        <v>-4765000.0</v>
+        <v>-4632000.0</v>
       </c>
       <c r="L5">
         <v>-4929000.0</v>
       </c>
       <c r="M5">
-        <v>-8019000.0</v>
+        <v>-9633000.0</v>
       </c>
       <c r="N5">
-        <v>-7788000.0</v>
+        <v>-7693000.0</v>
       </c>
       <c r="O5">
-        <v>-15356000.0</v>
+        <v>-14344000.0</v>
       </c>
       <c r="P5">
-        <v>-4380000.0</v>
+        <v>-3960000.0</v>
       </c>
       <c r="Q5">
         <v>-12451000.0</v>
       </c>
       <c r="R5">
-        <v>-19494000.0</v>
+        <v>-15790000.0</v>
       </c>
       <c r="S5">
-        <v>-17999000.0</v>
+        <v>-9769000.0</v>
       </c>
       <c r="T5">
-        <v>-8226000.0</v>
+        <v>879000.0</v>
       </c>
       <c r="U5">
-        <v>-11051000.0</v>
+        <v>-8251000.0</v>
       </c>
       <c r="V5">
         <v>-15203000.0</v>
       </c>
       <c r="W5">
         <v>-15596000.0</v>
       </c>
       <c r="X5">
         <v>-6753000.0</v>
       </c>
       <c r="Y5">
         <v>-4363000.0</v>
       </c>
       <c r="Z5">
         <v>-12088000.0</v>
       </c>
       <c r="AA5">
         <v>-14887000.0</v>
       </c>
       <c r="AB5">
         <v>-801.0</v>
       </c>
       <c r="AC5">
         <v>-9889000.0</v>
       </c>
       <c r="AD5">
         <v>-9567000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-1544000.0</v>
+        <v>2374000.0</v>
       </c>
       <c r="C6">
-        <v>485000.0</v>
+        <v>379000.0</v>
       </c>
       <c r="D6">
         <v>-409000.0</v>
       </c>
       <c r="E6">
         <v>4390000.0</v>
       </c>
       <c r="F6">
-        <v>3633000.0</v>
+        <v>3901000.0</v>
       </c>
       <c r="G6">
         <v>1042999.0</v>
       </c>
       <c r="H6">
-        <v>1392000.0</v>
+        <v>1627000.0</v>
       </c>
       <c r="I6">
-        <v>2229000.0</v>
+        <v>2802000.0</v>
       </c>
       <c r="J6">
-        <v>1678000.0</v>
+        <v>331000.0</v>
       </c>
       <c r="K6">
-        <v>560000.0</v>
+        <v>693000.0</v>
       </c>
       <c r="L6">
         <v>582000.0</v>
       </c>
       <c r="M6">
-        <v>-1432000.0</v>
+        <v>-3046000.0</v>
       </c>
       <c r="N6">
-        <v>-1809000.0</v>
+        <v>-1714000.0</v>
       </c>
       <c r="O6">
-        <v>-5449000.0</v>
+        <v>-4437000.0</v>
       </c>
       <c r="P6">
-        <v>6132000.0</v>
+        <v>6552000.0</v>
       </c>
       <c r="Q6">
         <v>-2127000.0</v>
       </c>
       <c r="R6">
-        <v>-10247000.0</v>
+        <v>-6543000.0</v>
       </c>
       <c r="S6">
-        <v>-4052000.0</v>
+        <v>4178000.0</v>
       </c>
       <c r="T6">
-        <v>-600000.0</v>
+        <v>8505000.0</v>
       </c>
       <c r="U6">
-        <v>-6500000.0</v>
+        <v>-3700000.0</v>
       </c>
       <c r="V6">
         <v>-12196000.0</v>
       </c>
       <c r="W6">
         <v>-12714000.0</v>
       </c>
       <c r="X6">
         <v>-4515000.0</v>
       </c>
       <c r="Y6">
         <v>-1053000.0</v>
       </c>
       <c r="Z6">
         <v>-10432000.0</v>
       </c>
       <c r="AA6">
         <v>-13435000.0</v>
       </c>
       <c r="AB6">
         <v>1333199.0</v>
       </c>
       <c r="AC6">
         <v>-8947000.0</v>
       </c>
@@ -10757,63 +10761,63 @@
       <c r="C7">
         <v>6077000.0</v>
       </c>
       <c r="D7">
         <v>977000.0</v>
       </c>
       <c r="E7">
         <v>-1996000.0</v>
       </c>
       <c r="F7">
         <v>-794000.0</v>
       </c>
       <c r="G7">
         <v>1551000.0</v>
       </c>
       <c r="H7">
         <v>-756000.0</v>
       </c>
       <c r="I7">
         <v>-1134000.0</v>
       </c>
       <c r="J7">
         <v>-1469000.0</v>
       </c>
       <c r="K7">
-        <v>640000.0</v>
+        <v>-58000.0</v>
       </c>
       <c r="L7">
         <v>4074000.0</v>
       </c>
       <c r="M7">
         <v>-1275000.0</v>
       </c>
       <c r="N7">
-        <v>-2370000.0</v>
+        <v>-1314000.0</v>
       </c>
       <c r="O7">
-        <v>4028000.0</v>
+        <v>-1256000.0</v>
       </c>
       <c r="P7">
         <v>-12840000.0</v>
       </c>
       <c r="Q7">
         <v>3187000.0</v>
       </c>
       <c r="R7">
         <v>15885000.0</v>
       </c>
       <c r="S7">
         <v>-7456000.0</v>
       </c>
       <c r="T7">
         <v>-2143000.0</v>
       </c>
       <c r="U7">
         <v>3296000.0</v>
       </c>
       <c r="V7">
         <v>4701000.0</v>
       </c>
       <c r="W7">
         <v>4196000.0</v>
       </c>
@@ -11210,102 +11214,102 @@
       <c r="X13">
         <v>-438000.0</v>
       </c>
       <c r="Y13">
         <v>1038000.0</v>
       </c>
       <c r="Z13">
         <v>-1249000.0</v>
       </c>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>135</v>
       </c>
       <c r="B14">
         <v>3678000.0</v>
       </c>
       <c r="C14">
         <v>3857000.0</v>
       </c>
       <c r="D14">
-        <v>3542000.0</v>
+        <v>3622000.0</v>
       </c>
       <c r="E14">
         <v>3642000.0</v>
       </c>
       <c r="F14">
         <v>3554000.0</v>
       </c>
       <c r="G14">
         <v>4714000.0</v>
       </c>
       <c r="H14">
         <v>4644000.0</v>
       </c>
       <c r="I14">
-        <v>4778000.0</v>
+        <v>4779000.0</v>
       </c>
       <c r="J14">
         <v>5332000.0</v>
       </c>
       <c r="K14">
-        <v>5324000.0</v>
+        <v>5325000.0</v>
       </c>
       <c r="L14">
         <v>5511000.0</v>
       </c>
       <c r="M14">
         <v>6587000.0</v>
       </c>
       <c r="N14">
         <v>5979000.0</v>
       </c>
       <c r="O14">
         <v>9907000.0</v>
       </c>
       <c r="P14">
         <v>10512000.0</v>
       </c>
       <c r="Q14">
         <v>10324000.0</v>
       </c>
       <c r="R14">
         <v>9247000.0</v>
       </c>
       <c r="S14">
         <v>13309000.0</v>
       </c>
       <c r="T14">
-        <v>7626000.0</v>
+        <v>7340000.0</v>
       </c>
       <c r="U14">
-        <v>4551000.0</v>
+        <v>4365000.0</v>
       </c>
       <c r="V14">
         <v>2841000.0</v>
       </c>
       <c r="W14">
         <v>2882000.0</v>
       </c>
       <c r="X14">
         <v>2238000.0</v>
       </c>
       <c r="Y14">
         <v>3310000.0</v>
       </c>
       <c r="Z14">
         <v>1656000.0</v>
       </c>
       <c r="AA14">
         <v>1452000.0</v>
       </c>
       <c r="AB14">
         <v>1334000.0</v>
       </c>
       <c r="AC14">
         <v>942000.0</v>
       </c>
@@ -12008,102 +12012,102 @@
       </c>
       <c r="AA24">
         <v>1768000.0</v>
       </c>
       <c r="AB24">
         <v>2708000.0</v>
       </c>
       <c r="AC24">
         <v>-680000.0</v>
       </c>
       <c r="AD24">
         <v>-12015000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>-3942000.0</v>
       </c>
       <c r="C25">
         <v>-6491000.0</v>
       </c>
       <c r="D25">
-        <v>7144000.0</v>
+        <v>-3455000.0</v>
       </c>
       <c r="E25">
         <v>-1855000.0</v>
       </c>
       <c r="F25">
         <v>-2020000.0</v>
       </c>
       <c r="G25">
         <v>-2251000.0</v>
       </c>
       <c r="H25">
         <v>-1286000.0</v>
       </c>
       <c r="I25">
-        <v>577000.0</v>
+        <v>-749000.0</v>
       </c>
       <c r="J25">
         <v>1149000.0</v>
       </c>
       <c r="K25">
-        <v>-4260000.0</v>
+        <v>-3563000.0</v>
       </c>
       <c r="L25">
         <v>13061000.0</v>
       </c>
       <c r="M25">
         <v>-1113000.0</v>
       </c>
       <c r="N25">
-        <v>-3433000.0</v>
+        <v>-4489000.0</v>
       </c>
       <c r="O25">
-        <v>-9757000.0</v>
+        <v>-4473000.0</v>
       </c>
       <c r="P25">
         <v>-7438000.0</v>
       </c>
       <c r="Q25">
         <v>-4990000.0</v>
       </c>
       <c r="R25">
         <v>-23315000.0</v>
       </c>
       <c r="S25">
         <v>-27410000.0</v>
       </c>
       <c r="T25">
-        <v>-24754000.0</v>
+        <v>-26054000.0</v>
       </c>
       <c r="U25">
-        <v>-10309000.0</v>
+        <v>-11660000.0</v>
       </c>
       <c r="V25">
         <v>-3700000.0</v>
       </c>
       <c r="W25">
         <v>-2336000.0</v>
       </c>
       <c r="X25">
         <v>-2804000.0</v>
       </c>
       <c r="Y25">
         <v>-3524000.0</v>
       </c>
       <c r="Z25">
         <v>-8817000.0</v>
       </c>
       <c r="AA25">
         <v>982000.0</v>
       </c>
       <c r="AB25">
         <v>-274000.0</v>
       </c>
       <c r="AC25">
         <v>-3170000.0</v>
       </c>