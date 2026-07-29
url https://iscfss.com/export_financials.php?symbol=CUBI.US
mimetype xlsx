--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3859,427 +3862,431 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
-        <v>126</v>
+      <c r="BM1" t="s">
+        <v>127</v>
       </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>264406000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>269539000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>249168000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>230666000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>287855000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>243625000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>265770000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>251128000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>448844000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>338801000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>351741000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>152082000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>241891000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>354341000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>195603000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>126241000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>132577000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>129064000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>93406000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>66455000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>80846000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>70051000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>64465000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>56212000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>59654000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>37157000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>43320000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>75383000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>139405000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>89380000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>51985000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>44289000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>42149000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>30735000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>38703000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>33437000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>27746000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29344000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>36711000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>21878000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>55665000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>10776000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>16888000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12941000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6405000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9453000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7094000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8595000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1406353000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2">
         <v>1245690000.0</v>
       </c>
-      <c r="BL2"/>
+      <c r="BM2"/>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4302,52 +4309,53 @@
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
+      <c r="BM3"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4370,276 +4378,278 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
+      <c r="BM4"/>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>-58346000.0</v>
+      </c>
+      <c r="C5">
         <v>-54657000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-54050000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-51089000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-71325000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-67641000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-96560000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-106082000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-131358000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-132305000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-136569000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-149812000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-168176000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-156276000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-163096000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-156126000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-124881000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-62548000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4980000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1488000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5266000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5391000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-5764000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-15751000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9965000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-30175000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1250000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-8174000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-9993000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-14919000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-22663000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-20253000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-33997000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-26188000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-359000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>377000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5364000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4872000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4892000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>774000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-427000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-5333000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-7984000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5405000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4114000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1047000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-122000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-3020000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2220000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3598000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-8118000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3537000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3530000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>354000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1064000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>879000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-159000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-325000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-245000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2016000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
+      <c r="BM5"/>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4683,55 +4693,58 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
+      <c r="BM6"/>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4754,504 +4767,510 @@
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
+      <c r="BM7"/>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>36312000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>36189000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>118362000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>118324000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>173789000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>173552000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>173528000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>173480000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>173334000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>173253000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>173124000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>173095000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>173052000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>172806000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>172742000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>172716000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>172676000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>172516000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>171612000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>251105000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
+      <c r="BM8"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>555737000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>552255000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>549066000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>545670000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>542402000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>542391000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>525894000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>519294000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>515318000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>455592000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>452965000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>450665000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>446840000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>444218000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>441499000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>439067000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>436713000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>434314000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>431205000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>428796000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>424099000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>422096000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>429633000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>428488000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>428454000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>427008000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>374727000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>367843000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>364647000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>362607000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>360903000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>359455000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>357523000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>355822000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>354561000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>353371000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>308820000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>307231000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>306183000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>305364000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>213022000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>212090000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>122413000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
+      <c r="BM9"/>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>85546000.0</v>
+      </c>
+      <c r="C10">
         <v>89153000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>62051000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4185639000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3503511000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3428690000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3785931000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3088022000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3048587000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3701120000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3846346000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3419974000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3155224000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2046685000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>455806000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>404465000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>245178000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>274600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>518032000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1052054000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>430500000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>515364000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>693354000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>331416000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1067330000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>256232000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>212505000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>182218000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>95795000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>117662000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>62135000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>666034000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>251726000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>215411000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>146323000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>219480000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>401690000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>157130000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>264709000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>265588000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>302796000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>262638000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>264593000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>383399000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>391589000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>333823000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>371023000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>331306000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>265534000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>290467000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>233068000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>255653000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>205685000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>181140000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>186016000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>157510000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>122052000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>90824000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>73570000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7847000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5041000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>6396000.0</v>
       </c>
-      <c r="BL10"/>
+      <c r="BM10"/>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5274,19614 +5293,886 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
+      <c r="BM11"/>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>85546000.0</v>
+      </c>
+      <c r="C12">
         <v>89153000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>62051000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4796459000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4180917000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4186245000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5805625000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5500091000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5560237000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6305988000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6251986000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6193181000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5979862000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3004220000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3443306000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2985214000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>245178000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>274600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4335182000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2918751000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1957292000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1957268000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1903639000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1465247000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1748712000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>968889000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>808381000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>790932000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>804154000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>795804000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>727147000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>666034000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>251726000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>215411000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>617694000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>804303000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1414295000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1174430000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>758183000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>796484000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>850731000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>818803000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>824846000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>802344000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>765542000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>730017000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>787708000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>740609000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>690595000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>748769000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>730641000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>753219000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>387999000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>343170000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>315109000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>157510000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>122052000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>90824000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>152707000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>163818000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>256296000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
+      <c r="BM12"/>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
+        <v>36485000.0</v>
+      </c>
+      <c r="C13">
         <v>36312000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>36189000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>36161000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>36123000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>35995000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>35758000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>35734000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>35686000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>35540000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>35459000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>35330000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>35301000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>35258000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>35012000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>34948000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>34922000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>34882000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>34722000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>33818000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>33634000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>33519000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>32986000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>32836000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>32791000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>32751000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>32617000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>32526000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>32483000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>32412000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>32252000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>32218000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>32200000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>31997000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>31913000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>31318000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>31261000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>31167000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>30820000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>28074000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>27817000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>27567000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>27432000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>27413000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>27402000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>27356000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>27278000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>27267000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>27262000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>24826000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>24756000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>24742000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>24710000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>18531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18507000.0</v>
       </c>
       <c r="BD13">
         <v>18507000.0</v>
       </c>
       <c r="BE13">
-        <v>11395000.0</v>
+        <v>18507000.0</v>
       </c>
       <c r="BF13">
         <v>11395000.0</v>
       </c>
       <c r="BG13">
         <v>11395000.0</v>
       </c>
       <c r="BH13">
+        <v>11395000.0</v>
+      </c>
+      <c r="BI13">
         <v>11000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>29361000.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13">
+      <c r="BK13"/>
+      <c r="BL13">
         <v>8398000.0</v>
       </c>
-      <c r="BL13"/>
+      <c r="BM13"/>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
         <v>35313835.0</v>
       </c>
       <c r="C14">
+        <v>35313835.0</v>
+      </c>
+      <c r="D14">
         <v>35400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>33460054.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>32374060.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>32491000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>32558000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>32766000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>32699000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>32855000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32522000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>32175000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>31591142.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32345017.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33075000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33226607.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>33579000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34327000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34320000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>33868553.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33741468.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32842000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>31959000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>31736000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>31626000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>31821000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31876000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31645000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>31626000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>31483000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32051000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>32277590.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32380662.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32273973.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32508030.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32512692.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32569652.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>32789000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>31582000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>29149734.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>28971040.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>28783101.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>28913000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>28741000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>26872000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>28338000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>28010000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>26735000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26729000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>26723580.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>26646566.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>27163315.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>27128220.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>18482913.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>18459502.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>14179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11347683.0</v>
       </c>
       <c r="BF14">
         <v>11347683.0</v>
       </c>
       <c r="BG14">
         <v>11347683.0</v>
       </c>
       <c r="BH14">
+        <v>11347683.0</v>
+      </c>
+      <c r="BI14">
         <v>11103204.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>10973590.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>11103204.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>10794815.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>35301000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>35258000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>34948000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>34922000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>34882000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>34722000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>33818000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>33634000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>33519000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>32986000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>32836000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>32791000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>32751000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>32617000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>32526000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>32483000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>32412000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>32252000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>32218000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>32200000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>31997000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>31913000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>31318000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>31261000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>31167000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>30820000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>28074000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>27817000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>27567000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>27432000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>27413000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>27402000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>27356000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>27278000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>27267000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>27262000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>24826000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>24756000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>24742000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>24710000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>18531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18507000.0</v>
       </c>
       <c r="BD15">
         <v>18507000.0</v>
       </c>
       <c r="BE15">
-        <v>11395000.0</v>
+        <v>18507000.0</v>
       </c>
       <c r="BF15">
         <v>11395000.0</v>
       </c>
       <c r="BG15">
         <v>11395000.0</v>
       </c>
       <c r="BH15">
+        <v>11395000.0</v>
+      </c>
+      <c r="BI15">
         <v>11000000.0</v>
       </c>
-      <c r="BI15">
-[...2 lines deleted...]
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
+      <c r="BM15"/>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1267902000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1778972000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1805344000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-578710000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-534039000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-448872000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>347768000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>335975000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-[...18737 lines deleted...]
-      <c r="BL16"/>
       <c r="BM16"/>
     </row>
     <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24906,417 +6197,19301 @@
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
     </row>
     <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>176</v>
-[...33 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
       <c r="M18">
-        <v>76638000.0</v>
+        <v>1270000.0</v>
       </c>
       <c r="N18">
-        <v>15332000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1333000.0</v>
+      </c>
+      <c r="O18"/>
       <c r="P18">
-        <v>50685000.0</v>
+        <v>1461000.0</v>
       </c>
       <c r="Q18">
-        <v>23217000.0</v>
+        <v>1535000.0</v>
       </c>
       <c r="R18">
-        <v>113736000.0</v>
+        <v>748000.0</v>
       </c>
       <c r="S18">
-        <v>3589000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="T18">
-        <v>-22973000.0</v>
+        <v>872000.0</v>
       </c>
       <c r="U18">
-        <v>85151000.0</v>
+        <v>937000.0</v>
       </c>
       <c r="V18">
-        <v>172446000.0</v>
+        <v>1021000.0</v>
       </c>
       <c r="W18">
-        <v>46354000.0</v>
+        <v>1113000.0</v>
       </c>
       <c r="X18">
-        <v>27453000.0</v>
+        <v>9960000.0</v>
       </c>
       <c r="Y18">
-        <v>71937000.0</v>
+        <v>1070000.0</v>
       </c>
       <c r="Z18">
-        <v>-41637000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="AA18">
-        <v>25976000.0</v>
+        <v>1088000.0</v>
       </c>
       <c r="AB18">
-        <v>10935000.0</v>
+        <v>1052000.0</v>
       </c>
       <c r="AC18">
-        <v>5056000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="AD18">
-        <v>-13944000.0</v>
+        <v>813000.0</v>
       </c>
       <c r="AE18">
-        <v>-15180000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>864000.0</v>
+      </c>
+      <c r="AF18"/>
       <c r="AG18">
-        <v>28061000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH18">
-        <v>30316000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI18">
-        <v>177078000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ18">
-        <v>17538000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK18">
-        <v>-8620000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL18">
-        <v>19221000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM18">
-        <v>236449000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN18">
-        <v>-18584000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO18">
-        <v>-333324000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP18">
-        <v>-180120000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ18">
-        <v>-56877000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR18">
-        <v>281991000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS18">
-        <v>-259460000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT18">
-        <v>-325241000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU18">
-        <v>-96993000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV18">
-        <v>-160177000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW18">
-        <v>-365845000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX18">
-        <v>79098000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY18">
-        <v>132871000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ18">
-        <v>549938000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA18">
-        <v>-52417000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB18">
-        <v>87749000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC18">
-        <v>-248358000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD18">
-        <v>-890024000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BE18">
-        <v>-110082000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF18">
-        <v>3690000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG18">
-        <v>53699000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH18">
-        <v>-51013000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BI18">
-        <v>2655000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ18">
-        <v>21841000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
     </row>
     <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>177</v>
-[...75 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
-        <v>1884000.0</v>
+        <v>1553793000.0</v>
       </c>
       <c r="AB19">
-        <v>63738000.0</v>
+        <v>1369436000.0</v>
       </c>
       <c r="AC19">
-        <v>-465308000.0</v>
+        <v>1392258000.0</v>
       </c>
       <c r="AD19">
-        <v>-113590000.0</v>
+        <v>909720000.0</v>
       </c>
       <c r="AE19">
-        <v>5387000.0</v>
-[...69 lines deleted...]
-      </c>
+        <v>850764000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
     </row>
     <row r="20" spans="1:65">
       <c r="A20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
+        <v>3629000.0</v>
+      </c>
+      <c r="E20">
+        <v>3629000.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
+        <v>10329000.0</v>
+      </c>
+      <c r="Y20">
+        <v>14437000.0</v>
+      </c>
+      <c r="Z20">
+        <v>14575000.0</v>
+      </c>
+      <c r="AA20">
+        <v>14870000.0</v>
+      </c>
+      <c r="AB20">
+        <v>15195000.0</v>
+      </c>
+      <c r="AC20">
+        <v>15521000.0</v>
+      </c>
+      <c r="AD20">
+        <v>15847000.0</v>
+      </c>
+      <c r="AE20">
+        <v>1.0</v>
+      </c>
+      <c r="AF20">
+        <v>1.0</v>
+      </c>
+      <c r="AG20">
+        <v>16825000.0</v>
+      </c>
+      <c r="AH20">
+        <v>17150000.0</v>
+      </c>
+      <c r="AI20">
+        <v>17477000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>16295000.0</v>
+      </c>
+      <c r="AK20">
+        <v>16604000.0</v>
+      </c>
+      <c r="AL20">
+        <v>3633000.0</v>
+      </c>
+      <c r="AM20">
+        <v>3636000.0</v>
+      </c>
+      <c r="AN20">
+        <v>-13982000.0</v>
+      </c>
+      <c r="AO20">
+        <v>16924000.0</v>
+      </c>
+      <c r="AP20">
+        <v>17197000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>3648000.0</v>
+      </c>
+      <c r="AR20">
+        <v>3651000.0</v>
+      </c>
+      <c r="AS20">
+        <v>3654000.0</v>
+      </c>
+      <c r="AT20">
+        <v>3658000.0</v>
+      </c>
+      <c r="AU20">
+        <v>3661000.0</v>
+      </c>
+      <c r="AV20">
+        <v>3664000.0</v>
+      </c>
+      <c r="AW20">
+        <v>3667000.0</v>
+      </c>
+      <c r="AX20">
+        <v>3670000.0</v>
+      </c>
+      <c r="AY20">
+        <v>3629000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>3629000.0</v>
+      </c>
+      <c r="BA20">
+        <v>3680000.0</v>
+      </c>
+      <c r="BB20">
+        <v>3683000.0</v>
+      </c>
+      <c r="BC20">
+        <v>3629000.0</v>
+      </c>
+      <c r="BD20">
+        <v>3629000.0</v>
+      </c>
+      <c r="BE20">
+        <v>3697000.0</v>
+      </c>
+      <c r="BF20">
+        <v>2275000.0</v>
+      </c>
+      <c r="BG20">
+        <v>2207000.0</v>
+      </c>
+      <c r="BH20">
+        <v>1598000.0</v>
+      </c>
+      <c r="BI20">
+        <v>2465000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
+      <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21">
+        <v>3629000.0</v>
+      </c>
+      <c r="C21">
+        <v>3629000.0</v>
+      </c>
+      <c r="D21">
+        <v>3629000.0</v>
+      </c>
+      <c r="E21">
+        <v>3629000.0</v>
+      </c>
+      <c r="F21">
+        <v>3629000.0</v>
+      </c>
+      <c r="G21">
+        <v>3629000.0</v>
+      </c>
+      <c r="H21">
+        <v>3629000.0</v>
+      </c>
+      <c r="I21">
+        <v>3629000.0</v>
+      </c>
+      <c r="J21">
+        <v>3629000.0</v>
+      </c>
+      <c r="K21">
+        <v>3629000.0</v>
+      </c>
+      <c r="L21">
+        <v>3629000.0</v>
+      </c>
+      <c r="M21">
+        <v>3629000.0</v>
+      </c>
+      <c r="N21">
+        <v>3629000.0</v>
+      </c>
+      <c r="O21">
+        <v>3629000.0</v>
+      </c>
+      <c r="P21">
+        <v>3629000.0</v>
+      </c>
+      <c r="Q21">
+        <v>3629000.0</v>
+      </c>
+      <c r="R21">
+        <v>3629000.0</v>
+      </c>
+      <c r="S21">
+        <v>3678000.0</v>
+      </c>
+      <c r="T21">
+        <v>3736000.0</v>
+      </c>
+      <c r="U21">
+        <v>3794000.0</v>
+      </c>
+      <c r="V21">
+        <v>3853000.0</v>
+      </c>
+      <c r="W21">
+        <v>3911000.0</v>
+      </c>
+      <c r="X21">
+        <v>3969000.0</v>
+      </c>
+      <c r="Y21">
+        <v>14437000.0</v>
+      </c>
+      <c r="Z21">
+        <v>14575000.0</v>
+      </c>
+      <c r="AA21">
+        <v>14870000.0</v>
+      </c>
+      <c r="AB21">
+        <v>15195000.0</v>
+      </c>
+      <c r="AC21">
+        <v>15521000.0</v>
+      </c>
+      <c r="AD21">
+        <v>15847000.0</v>
+      </c>
+      <c r="AE21">
+        <v>16173000.0</v>
+      </c>
+      <c r="AF21">
+        <v>16499000.0</v>
+      </c>
+      <c r="AG21">
+        <v>16825000.0</v>
+      </c>
+      <c r="AH21">
+        <v>17150000.0</v>
+      </c>
+      <c r="AI21">
+        <v>17477000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>16295000.0</v>
+      </c>
+      <c r="AK21">
+        <v>16604000.0</v>
+      </c>
+      <c r="AL21">
+        <v>3633000.0</v>
+      </c>
+      <c r="AM21">
+        <v>3636000.0</v>
+      </c>
+      <c r="AN21">
+        <v>17621000.0</v>
+      </c>
+      <c r="AO21">
+        <v>16924000.0</v>
+      </c>
+      <c r="AP21">
+        <v>17200000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>3648000.0</v>
+      </c>
+      <c r="AR21">
+        <v>3651000.0</v>
+      </c>
+      <c r="AS21">
+        <v>16714000.0</v>
+      </c>
+      <c r="AT21">
+        <v>15958000.0</v>
+      </c>
+      <c r="AU21">
+        <v>19129000.0</v>
+      </c>
+      <c r="AV21">
+        <v>17525000.0</v>
+      </c>
+      <c r="AW21">
+        <v>3667000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3670000.0</v>
+      </c>
+      <c r="AY21">
+        <v>3673000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>47000.0</v>
+      </c>
+      <c r="BA21">
+        <v>3680000.0</v>
+      </c>
+      <c r="BB21">
+        <v>3683000.0</v>
+      </c>
+      <c r="BC21">
+        <v>60000.0</v>
+      </c>
+      <c r="BD21">
+        <v>60000.0</v>
+      </c>
+      <c r="BE21">
+        <v>3697000.0</v>
+      </c>
+      <c r="BF21">
+        <v>23385000.0</v>
+      </c>
+      <c r="BG21">
+        <v>2207000.0</v>
+      </c>
+      <c r="BH21">
+        <v>2107000.0</v>
+      </c>
+      <c r="BI21">
+        <v>2000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
+        <v>-3203610000.0</v>
+      </c>
+      <c r="J22">
+        <v>-15793962000.0</v>
+      </c>
+      <c r="K22">
+        <v>-15542900000.0</v>
+      </c>
+      <c r="L22">
+        <v>-15292072000.0</v>
+      </c>
+      <c r="M22">
+        <v>9879943000.0</v>
+      </c>
+      <c r="N22">
+        <v>-3274725000.0</v>
+      </c>
+      <c r="O22">
+        <v>12338257000.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22">
+        <v>14689181000.0</v>
+      </c>
+      <c r="R22">
+        <v>15157323000.0</v>
+      </c>
+      <c r="S22">
+        <v>13555399000.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
+        <v>57000.0</v>
+      </c>
+      <c r="Y22">
+        <v>131000.0</v>
+      </c>
+      <c r="Z22">
+        <v>131000.0</v>
+      </c>
+      <c r="AA22">
+        <v>131000.0</v>
+      </c>
+      <c r="AB22">
+        <v>173000.0</v>
+      </c>
+      <c r="AC22">
+        <v>204000.0</v>
+      </c>
+      <c r="AD22">
+        <v>1076000.0</v>
+      </c>
+      <c r="AE22">
+        <v>976000.0</v>
+      </c>
+      <c r="AF22">
+        <v>816000.0</v>
+      </c>
+      <c r="AG22">
+        <v>1450000.0</v>
+      </c>
+      <c r="AH22">
+        <v>1705000.0</v>
+      </c>
+      <c r="AI22">
+        <v>2404000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>147803000.0</v>
+      </c>
+      <c r="AK22">
+        <v>2114352000.0</v>
+      </c>
+      <c r="AL22">
+        <v>2325250000.0</v>
+      </c>
+      <c r="AM22">
+        <v>1760201000.0</v>
+      </c>
+      <c r="AN22">
+        <v>2199889000.0</v>
+      </c>
+      <c r="AO22">
+        <v>2406605000.0</v>
+      </c>
+      <c r="AP22">
+        <v>2306887000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>1974386000.0</v>
+      </c>
+      <c r="AR22">
+        <v>1802121000.0</v>
+      </c>
+      <c r="AS22">
+        <v>1738435000.0</v>
+      </c>
+      <c r="AT22">
+        <v>2043667000.0</v>
+      </c>
+      <c r="AU22">
+        <v>1771211000.0</v>
+      </c>
+      <c r="AV22">
+        <v>1450830000.0</v>
+      </c>
+      <c r="AW22">
+        <v>1413475000.0</v>
+      </c>
+      <c r="AX22">
+        <v>1074280000.0</v>
+      </c>
+      <c r="AY22">
+        <v>713202000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>759858000.0</v>
+      </c>
+      <c r="BA22">
+        <v>931540000.0</v>
+      </c>
+      <c r="BB22">
+        <v>1455000.0</v>
+      </c>
+      <c r="BC22">
+        <v>1369231000.0</v>
+      </c>
+      <c r="BD22">
+        <v>1448003000.0</v>
+      </c>
+      <c r="BE22">
+        <v>1198584000.0</v>
+      </c>
+      <c r="BF22">
+        <v>296466000.0</v>
+      </c>
+      <c r="BG22">
+        <v>188166000.0</v>
+      </c>
+      <c r="BH22">
+        <v>188481000.0</v>
+      </c>
+      <c r="BI22">
+        <v>-1000347000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>180918000.0</v>
+      </c>
+      <c r="BK22"/>
+      <c r="BL22">
+        <v>207218000.0</v>
+      </c>
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
+      <c r="A23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23">
+        <v>26520789000.0</v>
+      </c>
+      <c r="C23">
+        <v>25880767000.0</v>
+      </c>
+      <c r="D23">
+        <v>24895868000.0</v>
+      </c>
+      <c r="E23">
+        <v>24260163000.0</v>
+      </c>
+      <c r="F23">
+        <v>22550800000.0</v>
+      </c>
+      <c r="G23">
+        <v>22423044000.0</v>
+      </c>
+      <c r="H23">
+        <v>22308241000.0</v>
+      </c>
+      <c r="I23">
+        <v>21456082000.0</v>
+      </c>
+      <c r="J23">
+        <v>20942975000.0</v>
+      </c>
+      <c r="K23">
+        <v>21347367000.0</v>
+      </c>
+      <c r="L23">
+        <v>21316265000.0</v>
+      </c>
+      <c r="M23">
+        <v>21857152000.0</v>
+      </c>
+      <c r="N23">
+        <v>22028565000.0</v>
+      </c>
+      <c r="O23">
+        <v>21751614000.0</v>
+      </c>
+      <c r="P23">
+        <v>20896112000.0</v>
+      </c>
+      <c r="Q23">
+        <v>20367621000.0</v>
+      </c>
+      <c r="R23">
+        <v>20251996000.0</v>
+      </c>
+      <c r="S23">
+        <v>19163708000.0</v>
+      </c>
+      <c r="T23">
+        <v>19575028000.0</v>
+      </c>
+      <c r="U23">
+        <v>19108922000.0</v>
+      </c>
+      <c r="V23">
+        <v>19635108000.0</v>
+      </c>
+      <c r="W23">
+        <v>18817660000.0</v>
+      </c>
+      <c r="X23">
+        <v>18439248000.0</v>
+      </c>
+      <c r="Y23">
+        <v>18778727000.0</v>
+      </c>
+      <c r="Z23">
+        <v>17903118000.0</v>
+      </c>
+      <c r="AA23">
+        <v>12018799000.0</v>
+      </c>
+      <c r="AB23">
+        <v>11520717000.0</v>
+      </c>
+      <c r="AC23">
+        <v>11723790000.0</v>
+      </c>
+      <c r="AD23">
+        <v>11182427000.0</v>
+      </c>
+      <c r="AE23">
+        <v>10143894000.0</v>
+      </c>
+      <c r="AF23">
+        <v>9833425000.0</v>
+      </c>
+      <c r="AG23">
+        <v>10617104000.0</v>
+      </c>
+      <c r="AH23">
+        <v>11092846000.0</v>
+      </c>
+      <c r="AI23">
+        <v>10769266000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>9839555000.0</v>
+      </c>
+      <c r="AK23">
+        <v>10471829000.0</v>
+      </c>
+      <c r="AL23">
+        <v>10883548000.0</v>
+      </c>
+      <c r="AM23">
+        <v>9906636000.0</v>
+      </c>
+      <c r="AN23">
+        <v>9382736000.0</v>
+      </c>
+      <c r="AO23">
+        <v>9602610000.0</v>
+      </c>
+      <c r="AP23">
+        <v>9684625000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>9038882000.0</v>
+      </c>
+      <c r="AR23">
+        <v>8398205000.0</v>
+      </c>
+      <c r="AS23">
+        <v>7599471000.0</v>
+      </c>
+      <c r="AT23">
+        <v>7617643000.0</v>
+      </c>
+      <c r="AU23">
+        <v>7133225000.0</v>
+      </c>
+      <c r="AV23">
+        <v>6825370000.0</v>
+      </c>
+      <c r="AW23">
+        <v>6532435000.0</v>
+      </c>
+      <c r="AX23">
+        <v>5635728000.0</v>
+      </c>
+      <c r="AY23">
+        <v>5014231000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>4153173000.0</v>
+      </c>
+      <c r="BA23">
+        <v>3925112000.0</v>
+      </c>
+      <c r="BB23">
+        <v>3793258000.0</v>
+      </c>
+      <c r="BC23">
+        <v>3458624000.0</v>
+      </c>
+      <c r="BD23">
+        <v>3197334000.0</v>
+      </c>
+      <c r="BE23">
+        <v>2654091000.0</v>
+      </c>
+      <c r="BF23">
+        <v>2283032000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1975592000.0</v>
+      </c>
+      <c r="BH23">
+        <v>2077532000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1863000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1694179000.0</v>
+      </c>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
+      <c r="A24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1832512000.0</v>
+      </c>
+      <c r="D24">
+        <v>1705423000.0</v>
+      </c>
+      <c r="E24">
+        <v>1427328000.0</v>
+      </c>
+      <c r="F24">
+        <v>1377164000.0</v>
+      </c>
+      <c r="G24">
+        <v>1315138000.0</v>
+      </c>
+      <c r="H24">
+        <v>1309929000.0</v>
+      </c>
+      <c r="I24">
+        <v>1398701000.0</v>
+      </c>
+      <c r="J24">
+        <v>1324689000.0</v>
+      </c>
+      <c r="K24">
+        <v>1501293000.0</v>
+      </c>
+      <c r="L24">
+        <v>1506070000.0</v>
+      </c>
+      <c r="M24">
+        <v>1835775000.0</v>
+      </c>
+      <c r="N24">
+        <v>2351943000.0</v>
+      </c>
+      <c r="O24">
+        <v>2357809000.0</v>
+      </c>
+      <c r="P24">
+        <v>1105532000.0</v>
+      </c>
+      <c r="Q24">
+        <v>805397000.0</v>
+      </c>
+      <c r="R24">
+        <v>940262000.0</v>
+      </c>
+      <c r="S24">
+        <v>404972000.0</v>
+      </c>
+      <c r="T24">
+        <v>1104759000.0</v>
+      </c>
+      <c r="U24">
+        <v>404754000.0</v>
+      </c>
+      <c r="V24">
+        <v>305774000.0</v>
+      </c>
+      <c r="W24">
+        <v>305602000.0</v>
+      </c>
+      <c r="X24">
+        <v>305431000.0</v>
+      </c>
+      <c r="Y24">
+        <v>305259000.0</v>
+      </c>
+      <c r="Z24">
+        <v>305088000.0</v>
+      </c>
+      <c r="AA24">
+        <v>304917000.0</v>
+      </c>
+      <c r="AB24">
+        <v>304745000.0</v>
+      </c>
+      <c r="AC24">
+        <v>232578000.0</v>
+      </c>
+      <c r="AD24">
+        <v>208081000.0</v>
+      </c>
+      <c r="AE24">
+        <v>232965000.0</v>
+      </c>
+      <c r="AF24">
+        <v>232848000.0</v>
+      </c>
+      <c r="AG24">
+        <v>232732000.0</v>
+      </c>
+      <c r="AH24">
+        <v>295817000.0</v>
+      </c>
+      <c r="AI24">
+        <v>295639000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>295377000.0</v>
+      </c>
+      <c r="AK24">
+        <v>295114000.0</v>
+      </c>
+      <c r="AL24">
+        <v>294861000.0</v>
+      </c>
+      <c r="AM24">
+        <v>196096000.0</v>
+      </c>
+      <c r="AN24">
+        <v>195906000.0</v>
+      </c>
+      <c r="AO24">
+        <v>195715000.0</v>
+      </c>
+      <c r="AP24">
+        <v>195524000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>195333000.0</v>
+      </c>
+      <c r="AR24">
+        <v>198250000.0</v>
+      </c>
+      <c r="AS24">
+        <v>198250000.0</v>
+      </c>
+      <c r="AT24">
+        <v>198250000.0</v>
+      </c>
+      <c r="AU24">
+        <v>198250000.0</v>
+      </c>
+      <c r="AV24">
+        <v>198250000.0</v>
+      </c>
+      <c r="AW24">
+        <v>200250000.0</v>
+      </c>
+      <c r="AX24">
+        <v>200250000.0</v>
+      </c>
+      <c r="AY24">
+        <v>65250000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>65250000.0</v>
+      </c>
+      <c r="BA24">
+        <v>237250000.0</v>
+      </c>
+      <c r="BB24">
+        <v>507000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>539000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>473000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>38000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>180000000.0</v>
+      </c>
+      <c r="BG24">
+        <v>13000000.0</v>
+      </c>
+      <c r="BH24">
+        <v>13000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>13000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>29000000.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24">
+        <v>13000000.0</v>
+      </c>
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
+      <c r="A25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>305801000.0</v>
+      </c>
+      <c r="O25">
+        <v>305666000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25">
+        <v>305397000.0</v>
+      </c>
+      <c r="R25">
+        <v>305262000.0</v>
+      </c>
+      <c r="S25">
+        <v>404972000.0</v>
+      </c>
+      <c r="T25">
+        <v>404759000.0</v>
+      </c>
+      <c r="U25">
+        <v>404754000.0</v>
+      </c>
+      <c r="V25">
+        <v>305774000.0</v>
+      </c>
+      <c r="W25">
+        <v>305602000.0</v>
+      </c>
+      <c r="X25">
+        <v>305431000.0</v>
+      </c>
+      <c r="Y25">
+        <v>305259000.0</v>
+      </c>
+      <c r="Z25">
+        <v>305088000.0</v>
+      </c>
+      <c r="AA25">
+        <v>304917000.0</v>
+      </c>
+      <c r="AB25">
+        <v>304745000.0</v>
+      </c>
+      <c r="AC25">
+        <v>232578000.0</v>
+      </c>
+      <c r="AD25">
+        <v>208081000.0</v>
+      </c>
+      <c r="AE25">
+        <v>232965000.0</v>
+      </c>
+      <c r="AF25">
+        <v>232848000.0</v>
+      </c>
+      <c r="AG25">
+        <v>232732000.0</v>
+      </c>
+      <c r="AH25">
+        <v>295817000.0</v>
+      </c>
+      <c r="AI25">
+        <v>295639000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>295377000.0</v>
+      </c>
+      <c r="AK25">
+        <v>295114000.0</v>
+      </c>
+      <c r="AL25">
+        <v>294861000.0</v>
+      </c>
+      <c r="AM25">
+        <v>196096000.0</v>
+      </c>
+      <c r="AN25">
+        <v>195906000.0</v>
+      </c>
+      <c r="AO25">
+        <v>195715000.0</v>
+      </c>
+      <c r="AP25">
+        <v>195524000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>195333000.0</v>
+      </c>
+      <c r="AR25">
+        <v>198250000.0</v>
+      </c>
+      <c r="AS25">
+        <v>198250000.0</v>
+      </c>
+      <c r="AT25">
+        <v>198250000.0</v>
+      </c>
+      <c r="AU25">
+        <v>198250000.0</v>
+      </c>
+      <c r="AV25">
+        <v>198250000.0</v>
+      </c>
+      <c r="AW25">
+        <v>200250000.0</v>
+      </c>
+      <c r="AX25">
+        <v>200250000.0</v>
+      </c>
+      <c r="AY25">
+        <v>65250000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>65250000.0</v>
+      </c>
+      <c r="BA25">
+        <v>237250000.0</v>
+      </c>
+      <c r="BB25">
+        <v>507000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>539000000.0</v>
+      </c>
+      <c r="BD25">
+        <v>473000000.0</v>
+      </c>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25">
+        <v>13000000.0</v>
+      </c>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
+      <c r="A26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>863697000.0</v>
+      </c>
+      <c r="D26">
+        <v>2666780000.0</v>
+      </c>
+      <c r="E26">
+        <v>1003944000.0</v>
+      </c>
+      <c r="F26">
+        <v>1139332000.0</v>
+      </c>
+      <c r="G26">
+        <v>1292716000.0</v>
+      </c>
+      <c r="H26">
+        <v>3011631000.0</v>
+      </c>
+      <c r="I26">
+        <v>3476506000.0</v>
+      </c>
+      <c r="J26">
+        <v>3474449000.0</v>
+      </c>
+      <c r="K26">
+        <v>3636905000.0</v>
+      </c>
+      <c r="L26">
+        <v>3508810000.0</v>
+      </c>
+      <c r="M26">
+        <v>3951577000.0</v>
+      </c>
+      <c r="N26">
+        <v>4083198000.0</v>
+      </c>
+      <c r="O26">
+        <v>3797263000.0</v>
+      </c>
+      <c r="P26">
+        <v>3827759000.0</v>
+      </c>
+      <c r="Q26">
+        <v>3829988000.0</v>
+      </c>
+      <c r="R26">
+        <v>3639921000.0</v>
+      </c>
+      <c r="S26">
+        <v>4169853000.0</v>
+      </c>
+      <c r="T26">
+        <v>3817150000.0</v>
+      </c>
+      <c r="U26">
+        <v>1866697000.0</v>
+      </c>
+      <c r="V26">
+        <v>1526792000.0</v>
+      </c>
+      <c r="W26">
+        <v>46106000.0</v>
+      </c>
+      <c r="X26">
+        <v>79086000.0</v>
+      </c>
+      <c r="Y26">
+        <v>26689000.0</v>
+      </c>
+      <c r="Z26">
+        <v>15130297000.0</v>
+      </c>
+      <c r="AA26">
+        <v>450157000.0</v>
+      </c>
+      <c r="AB26">
+        <v>486328000.0</v>
+      </c>
+      <c r="AC26">
+        <v>502854000.0</v>
+      </c>
+      <c r="AD26">
+        <v>5697000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1602000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1507000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1383000.0</v>
+      </c>
+      <c r="AH26">
+        <v>1043000.0</v>
+      </c>
+      <c r="AI26">
+        <v>662000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>146077000.0</v>
+      </c>
+      <c r="AK26">
+        <v>2113293000.0</v>
+      </c>
+      <c r="AL26">
+        <v>2255096000.0</v>
+      </c>
+      <c r="AM26">
+        <v>1684548000.0</v>
+      </c>
+      <c r="AN26">
+        <v>2117510000.0</v>
+      </c>
+      <c r="AO26">
+        <v>2402708000.0</v>
+      </c>
+      <c r="AP26">
+        <v>2301821000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>1969280000.0</v>
+      </c>
+      <c r="AR26">
+        <v>1797064000.0</v>
+      </c>
+      <c r="AS26">
+        <v>1730002000.0</v>
+      </c>
+      <c r="AT26">
+        <v>2030348000.0</v>
+      </c>
+      <c r="AU26">
+        <v>1758084000.0</v>
+      </c>
+      <c r="AV26">
+        <v>1435459000.0</v>
+      </c>
+      <c r="AW26">
+        <v>1395720000.0</v>
+      </c>
+      <c r="AX26">
+        <v>1061395000.0</v>
+      </c>
+      <c r="AY26">
+        <v>697532000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>747593000.0</v>
+      </c>
+      <c r="BA26">
+        <v>917939000.0</v>
+      </c>
+      <c r="BB26">
+        <v>1414943000.0</v>
+      </c>
+      <c r="BC26">
+        <v>1359817000.0</v>
+      </c>
+      <c r="BD26">
+        <v>1439889000.0</v>
+      </c>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26">
+        <v>1217502000.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
+      <c r="A27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
+      <c r="A28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28">
+        <v>2244636000.0</v>
+      </c>
+      <c r="C28">
+        <v>1813359000.0</v>
+      </c>
+      <c r="D28">
+        <v>1643372000.0</v>
+      </c>
+      <c r="E28">
+        <v>-2708311000.0</v>
+      </c>
+      <c r="F28">
+        <v>-2026347000.0</v>
+      </c>
+      <c r="G28">
+        <v>-2013552000.0</v>
+      </c>
+      <c r="H28">
+        <v>-2376002000.0</v>
+      </c>
+      <c r="I28">
+        <v>-1689321000.0</v>
+      </c>
+      <c r="J28">
+        <v>-1723898000.0</v>
+      </c>
+      <c r="K28">
+        <v>-2199827000.0</v>
+      </c>
+      <c r="L28">
+        <v>-2337069000.0</v>
+      </c>
+      <c r="M28">
+        <v>-1584199000.0</v>
+      </c>
+      <c r="N28">
+        <v>-803281000.0</v>
+      </c>
+      <c r="O28">
+        <v>311124000.0</v>
+      </c>
+      <c r="P28">
+        <v>649726000.0</v>
+      </c>
+      <c r="Q28">
+        <v>400932000.0</v>
+      </c>
+      <c r="R28">
+        <v>1465084000.0</v>
+      </c>
+      <c r="S28">
+        <v>830372000.0</v>
+      </c>
+      <c r="T28">
+        <v>661727000.0</v>
+      </c>
+      <c r="U28">
+        <v>-647300000.0</v>
+      </c>
+      <c r="V28">
+        <v>-124726000.0</v>
+      </c>
+      <c r="W28">
+        <v>1005238000.0</v>
+      </c>
+      <c r="X28">
+        <v>712077000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1503843000.0</v>
+      </c>
+      <c r="Z28">
+        <v>87758000.0</v>
+      </c>
+      <c r="AA28">
+        <v>2013685000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1480240000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1464160000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1780386000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1529135000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1605783000.0</v>
+      </c>
+      <c r="AG28">
+        <v>401698000.0</v>
+      </c>
+      <c r="AH28">
+        <v>2433888000.0</v>
+      </c>
+      <c r="AI28">
+        <v>2332843000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1760914000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1537977000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1892771000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1460516000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1571797000.0</v>
+      </c>
+      <c r="AO28">
+        <v>966827000.0</v>
+      </c>
+      <c r="AP28">
+        <v>1799628000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1566395000.0</v>
+      </c>
+      <c r="AR28">
+        <v>1625849000.0</v>
+      </c>
+      <c r="AS28">
+        <v>850751000.0</v>
+      </c>
+      <c r="AT28">
+        <v>1194661000.0</v>
+      </c>
+      <c r="AU28">
+        <v>1409427000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1445227000.0</v>
+      </c>
+      <c r="AW28">
+        <v>1463444000.0</v>
+      </c>
+      <c r="AX28">
+        <v>1236216000.0</v>
+      </c>
+      <c r="AY28">
+        <v>679783000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>551682000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-18403000.0</v>
+      </c>
+      <c r="BB28">
+        <v>421315000.0</v>
+      </c>
+      <c r="BC28">
+        <v>447860000.0</v>
+      </c>
+      <c r="BD28">
+        <v>291984000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-119510000.0</v>
+      </c>
+      <c r="BF28">
+        <v>62948000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-77824000.0</v>
+      </c>
+      <c r="BH28">
+        <v>264430000.0</v>
+      </c>
+      <c r="BI28">
+        <v>70170000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-5041000.0</v>
+      </c>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+    </row>
+    <row r="29" spans="1:65">
+      <c r="A29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>3976812000.0</v>
+      </c>
+      <c r="D29">
+        <v>3820940000.0</v>
+      </c>
+      <c r="E29">
+        <v>3521186000.0</v>
+      </c>
+      <c r="F29">
+        <v>3258521000.0</v>
+      </c>
+      <c r="G29">
+        <v>3141904000.0</v>
+      </c>
+      <c r="H29">
+        <v>3108818000.0</v>
+      </c>
+      <c r="I29">
+        <v>3062087000.0</v>
+      </c>
+      <c r="J29">
+        <v>2933760000.0</v>
+      </c>
+      <c r="K29">
+        <v>3055116000.0</v>
+      </c>
+      <c r="L29">
+        <v>3009877000.0</v>
+      </c>
+      <c r="M29">
+        <v>3259588000.0</v>
+      </c>
+      <c r="N29">
+        <v>3670801000.0</v>
+      </c>
+      <c r="O29">
+        <v>3641035000.0</v>
+      </c>
+      <c r="P29">
+        <v>2370699000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2054534000.0</v>
+      </c>
+      <c r="R29">
+        <v>2155858000.0</v>
+      </c>
+      <c r="S29">
+        <v>1644584000.0</v>
+      </c>
+      <c r="T29">
+        <v>2333182000.0</v>
+      </c>
+      <c r="U29">
+        <v>1551259000.0</v>
+      </c>
+      <c r="V29">
+        <v>1339032000.0</v>
+      </c>
+      <c r="W29">
+        <v>5411008000.0</v>
+      </c>
+      <c r="X29">
+        <v>6470062000.0</v>
+      </c>
+      <c r="Y29">
+        <v>6800288000.0</v>
+      </c>
+      <c r="Z29">
+        <v>6365431000.0</v>
+      </c>
+      <c r="AA29">
+        <v>2312082000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
+      <c r="A30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30">
+        <v>103125000.0</v>
+      </c>
+      <c r="C30">
+        <v>105002000.0</v>
+      </c>
+      <c r="D30">
+        <v>103626000.0</v>
+      </c>
+      <c r="E30">
+        <v>106379000.0</v>
+      </c>
+      <c r="F30">
+        <v>101481000.0</v>
+      </c>
+      <c r="G30">
+        <v>105800000.0</v>
+      </c>
+      <c r="H30">
+        <v>323251000.0</v>
+      </c>
+      <c r="I30">
+        <v>115588000.0</v>
+      </c>
+      <c r="J30">
+        <v>112788000.0</v>
+      </c>
+      <c r="K30">
+        <v>120123000.0</v>
+      </c>
+      <c r="L30">
+        <v>320466000.0</v>
+      </c>
+      <c r="M30">
+        <v>123984000.0</v>
+      </c>
+      <c r="N30">
+        <v>119501000.0</v>
+      </c>
+      <c r="O30">
+        <v>123754000.0</v>
+      </c>
+      <c r="P30">
+        <v>123374000.0</v>
+      </c>
+      <c r="Q30">
+        <v>107621000.0</v>
+      </c>
+      <c r="R30">
+        <v>98727000.0</v>
+      </c>
+      <c r="S30">
+        <v>94669000.0</v>
+      </c>
+      <c r="T30">
+        <v>92239000.0</v>
+      </c>
+      <c r="U30">
+        <v>93514000.0</v>
+      </c>
+      <c r="V30">
+        <v>90009000.0</v>
+      </c>
+      <c r="W30">
+        <v>83186000.0</v>
+      </c>
+      <c r="X30">
+        <v>80412000.0</v>
+      </c>
+      <c r="Y30">
+        <v>65668000.0</v>
+      </c>
+      <c r="Z30">
+        <v>49911000.0</v>
+      </c>
+      <c r="AA30">
+        <v>40570000.0</v>
+      </c>
+      <c r="AB30">
+        <v>38072000.0</v>
+      </c>
+      <c r="AC30">
+        <v>38412000.0</v>
+      </c>
+      <c r="AD30">
+        <v>38506000.0</v>
+      </c>
+      <c r="AE30">
+        <v>35716000.0</v>
+      </c>
+      <c r="AF30">
+        <v>32955000.0</v>
+      </c>
+      <c r="AG30">
+        <v>32986000.0</v>
+      </c>
+      <c r="AH30">
+        <v>33956000.0</v>
+      </c>
+      <c r="AI30">
+        <v>31812000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>27021000.0</v>
+      </c>
+      <c r="AK30">
+        <v>27135000.0</v>
+      </c>
+      <c r="AL30">
+        <v>26163000.0</v>
+      </c>
+      <c r="AM30">
+        <v>25603000.0</v>
+      </c>
+      <c r="AN30">
+        <v>23690000.0</v>
+      </c>
+      <c r="AO30">
+        <v>22100000.0</v>
+      </c>
+      <c r="AP30">
+        <v>22402000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>21206000.0</v>
+      </c>
+      <c r="AR30">
+        <v>19939000.0</v>
+      </c>
+      <c r="AS30">
+        <v>16714000.0</v>
+      </c>
+      <c r="AT30">
+        <v>15958000.0</v>
+      </c>
+      <c r="AU30">
+        <v>19129000.0</v>
+      </c>
+      <c r="AV30">
+        <v>17525000.0</v>
+      </c>
+      <c r="AW30">
+        <v>19739000.0</v>
+      </c>
+      <c r="AX30">
+        <v>20532000.0</v>
+      </c>
+      <c r="AY30">
+        <v>17901000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>18408000.0</v>
+      </c>
+      <c r="BA30">
+        <v>47527000.0</v>
+      </c>
+      <c r="BB30">
+        <v>47776000.0</v>
+      </c>
+      <c r="BC30">
+        <v>39748000.0</v>
+      </c>
+      <c r="BD30">
+        <v>39777000.0</v>
+      </c>
+      <c r="BE30">
+        <v>28878000.0</v>
+      </c>
+      <c r="BF30">
+        <v>23385000.0</v>
+      </c>
+      <c r="BG30">
+        <v>27502000.0</v>
+      </c>
+      <c r="BH30">
+        <v>28865000.0</v>
+      </c>
+      <c r="BI30">
+        <v>1000347000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>712870000.0</v>
+      </c>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+    </row>
+    <row r="31" spans="1:65">
+      <c r="A31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1420184000.0</v>
+      </c>
+      <c r="N31">
+        <v>1315229000.0</v>
+      </c>
+      <c r="O31">
+        <v>1279597000.0</v>
+      </c>
+      <c r="P31">
+        <v>1261538000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1245508000.0</v>
+      </c>
+      <c r="R31">
+        <v>1211967000.0</v>
+      </c>
+      <c r="S31">
+        <v>1235934000.0</v>
+      </c>
+      <c r="T31">
+        <v>1224687000.0</v>
+      </c>
+      <c r="U31">
+        <v>1142711000.0</v>
+      </c>
+      <c r="V31">
+        <v>1029405000.0</v>
+      </c>
+      <c r="W31">
+        <v>967339000.0</v>
+      </c>
+      <c r="X31">
+        <v>885317000.0</v>
+      </c>
+      <c r="Y31">
+        <v>819583000.0</v>
+      </c>
+      <c r="Z31">
+        <v>775801000.0</v>
+      </c>
+      <c r="AA31">
+        <v>732295000.0</v>
+      </c>
+      <c r="AB31">
+        <v>820129000.0</v>
+      </c>
+      <c r="AC31">
+        <v>786158000.0</v>
+      </c>
+      <c r="AD31">
+        <v>758087000.0</v>
+      </c>
+      <c r="AE31">
+        <v>744729000.0</v>
+      </c>
+      <c r="AF31">
+        <v>722846000.0</v>
+      </c>
+      <c r="AG31">
+        <v>720516000.0</v>
+      </c>
+      <c r="AH31">
+        <v>701606000.0</v>
+      </c>
+      <c r="AI31">
+        <v>684140000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>687198000.0</v>
+      </c>
+      <c r="AK31">
+        <v>676567000.0</v>
+      </c>
+      <c r="AL31">
+        <v>689185000.0</v>
+      </c>
+      <c r="AM31">
+        <v>658710000.0</v>
+      </c>
+      <c r="AN31">
+        <v>634762000.0</v>
+      </c>
+      <c r="AO31">
+        <v>555347000.0</v>
+      </c>
+      <c r="AP31">
+        <v>528092000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>515924000.0</v>
+      </c>
+      <c r="AR31">
+        <v>494682000.0</v>
+      </c>
+      <c r="AS31">
+        <v>478755000.0</v>
+      </c>
+      <c r="AT31">
+        <v>464274000.0</v>
+      </c>
+      <c r="AU31">
+        <v>454290000.0</v>
+      </c>
+      <c r="AV31">
+        <v>439481000.0</v>
+      </c>
+      <c r="AW31">
+        <v>422132000.0</v>
+      </c>
+      <c r="AX31">
+        <v>410070000.0</v>
+      </c>
+      <c r="AY31">
+        <v>397265000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>382947000.0</v>
+      </c>
+      <c r="BA31">
+        <v>385205000.0</v>
+      </c>
+      <c r="BB31">
+        <v>376090000.0</v>
+      </c>
+      <c r="BC31">
+        <v>273224000.0</v>
+      </c>
+      <c r="BD31">
+        <v>265786000.0</v>
+      </c>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31">
+        <v>144164000.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
+      <c r="A32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+    </row>
+    <row r="33" spans="1:65">
+      <c r="A33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33">
+        <v>26332118000.0</v>
+      </c>
+      <c r="C33">
+        <v>25686612000.0</v>
+      </c>
+      <c r="D33">
+        <v>24730191000.0</v>
+      </c>
+      <c r="E33">
+        <v>19357325000.0</v>
+      </c>
+      <c r="F33">
+        <v>18268402000.0</v>
+      </c>
+      <c r="G33">
+        <v>18130999000.0</v>
+      </c>
+      <c r="H33">
+        <v>16179365000.0</v>
+      </c>
+      <c r="I33">
+        <v>15840403000.0</v>
+      </c>
+      <c r="J33">
+        <v>15269950000.0</v>
+      </c>
+      <c r="K33">
+        <v>14921256000.0</v>
+      </c>
+      <c r="L33">
+        <v>14743813000.0</v>
+      </c>
+      <c r="M33">
+        <v>15539987000.0</v>
+      </c>
+      <c r="N33">
+        <v>4094858000.0</v>
+      </c>
+      <c r="O33">
+        <v>12210000.0</v>
+      </c>
+      <c r="P33">
+        <v>17329432000.0</v>
+      </c>
+      <c r="Q33">
+        <v>10239000.0</v>
+      </c>
+      <c r="R33">
+        <v>19908091000.0</v>
+      </c>
+      <c r="S33">
+        <v>18794439000.0</v>
+      </c>
+      <c r="T33">
+        <v>15147607000.0</v>
+      </c>
+      <c r="U33">
+        <v>1880435000.0</v>
+      </c>
+      <c r="V33">
+        <v>1541036000.0</v>
+      </c>
+      <c r="W33">
+        <v>16777206000.0</v>
+      </c>
+      <c r="X33">
+        <v>16455197000.0</v>
+      </c>
+      <c r="Y33">
+        <v>17247812000.0</v>
+      </c>
+      <c r="Z33">
+        <v>16104495000.0</v>
+      </c>
+      <c r="AA33">
+        <v>11009340000.0</v>
+      </c>
+      <c r="AB33">
+        <v>10674264000.0</v>
+      </c>
+      <c r="AC33">
+        <v>10894446000.0</v>
+      </c>
+      <c r="AD33">
+        <v>10339767000.0</v>
+      </c>
+      <c r="AE33">
+        <v>9312374000.0</v>
+      </c>
+      <c r="AF33">
+        <v>9073323000.0</v>
+      </c>
+      <c r="AG33">
+        <v>9918084000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1189374000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1210694000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>499621000.0</v>
+      </c>
+      <c r="AK33">
+        <v>613796000.0</v>
+      </c>
+      <c r="AL33">
+        <v>1028266000.0</v>
+      </c>
+      <c r="AM33">
+        <v>8706603000.0</v>
+      </c>
+      <c r="AN33">
+        <v>8600863000.0</v>
+      </c>
+      <c r="AO33">
+        <v>560248000.0</v>
+      </c>
+      <c r="AP33">
+        <v>577589000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>572257000.0</v>
+      </c>
+      <c r="AR33">
+        <v>7553420000.0</v>
+      </c>
+      <c r="AS33">
+        <v>6780413000.0</v>
+      </c>
+      <c r="AT33">
+        <v>6836143000.0</v>
+      </c>
+      <c r="AU33">
+        <v>6384079000.0</v>
+      </c>
+      <c r="AV33">
+        <v>6020137000.0</v>
+      </c>
+      <c r="AW33">
+        <v>5772087000.0</v>
+      </c>
+      <c r="AX33">
+        <v>4924601000.0</v>
+      </c>
+      <c r="AY33">
+        <v>4247561000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>3404124000.0</v>
+      </c>
+      <c r="BA33">
+        <v>3124366000.0</v>
+      </c>
+      <c r="BB33">
+        <v>3357483000.0</v>
+      </c>
+      <c r="BC33">
+        <v>175262000.0</v>
+      </c>
+      <c r="BD33">
+        <v>142454000.0</v>
+      </c>
+      <c r="BE33">
+        <v>2467703000.0</v>
+      </c>
+      <c r="BF33">
+        <v>2137595000.0</v>
+      </c>
+      <c r="BG33">
+        <v>1857266000.0</v>
+      </c>
+      <c r="BH33">
+        <v>1895960000.0</v>
+      </c>
+      <c r="BI33">
+        <v>11297000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>5232000.0</v>
+      </c>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+    </row>
+    <row r="34" spans="1:65">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>2046142000.0</v>
+      </c>
+      <c r="O34">
+        <v>2052143000.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34">
+        <v>500000000.0</v>
+      </c>
+      <c r="R34">
+        <v>635000000.0</v>
+      </c>
+      <c r="S34"/>
+      <c r="T34">
+        <v>700000000.0</v>
+      </c>
+      <c r="U34"/>
+      <c r="V34">
+        <v>3865865000.0</v>
+      </c>
+      <c r="W34">
+        <v>4134156000.0</v>
+      </c>
+      <c r="X34">
+        <v>5265016000.0</v>
+      </c>
+      <c r="Y34">
+        <v>5661009000.0</v>
+      </c>
+      <c r="Z34">
+        <v>5269967000.0</v>
+      </c>
+      <c r="AA34">
+        <v>1435000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>850000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>1040800000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1262100000.0</v>
+      </c>
+      <c r="AE34">
+        <v>1025832000.0</v>
+      </c>
+      <c r="AF34">
+        <v>1248070000.0</v>
+      </c>
+      <c r="AG34">
+        <v>835000000.0</v>
+      </c>
+      <c r="AH34">
+        <v>2389797000.0</v>
+      </c>
+      <c r="AI34">
+        <v>2252615000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>1611860000.0</v>
+      </c>
+      <c r="AK34">
+        <v>1462343000.0</v>
+      </c>
+      <c r="AL34">
+        <v>2469319000.0</v>
+      </c>
+      <c r="AM34">
+        <v>1945342000.0</v>
+      </c>
+      <c r="AN34">
+        <v>1353597000.0</v>
+      </c>
+      <c r="AO34">
+        <v>1036700000.0</v>
+      </c>
+      <c r="AP34">
+        <v>1906900000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>1633700000.0</v>
+      </c>
+      <c r="AR34">
+        <v>1625300000.0</v>
+      </c>
+      <c r="AS34">
+        <v>985900000.0</v>
+      </c>
+      <c r="AT34">
+        <v>1388000000.0</v>
+      </c>
+      <c r="AU34">
+        <v>1545000000.0</v>
+      </c>
+      <c r="AV34">
+        <v>1618000000.0</v>
+      </c>
+      <c r="AW34">
+        <v>1594500000.0</v>
+      </c>
+      <c r="AX34">
+        <v>1301500000.0</v>
+      </c>
+      <c r="AY34">
+        <v>905000000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>706500000.0</v>
+      </c>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34">
+        <v>110000000.0</v>
+      </c>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+    </row>
+    <row r="35" spans="1:65">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35">
+        <v>24315097000.0</v>
+      </c>
+      <c r="C35">
+        <v>23666467000.0</v>
+      </c>
+      <c r="D35">
+        <v>7028625000.0</v>
+      </c>
+      <c r="E35">
+        <v>1679081000.0</v>
+      </c>
+      <c r="F35">
+        <v>1611224000.0</v>
+      </c>
+      <c r="G35">
+        <v>1525559000.0</v>
+      </c>
+      <c r="H35">
+        <v>1525097000.0</v>
+      </c>
+      <c r="I35">
+        <v>1585513000.0</v>
+      </c>
+      <c r="J35">
+        <v>1518017000.0</v>
+      </c>
+      <c r="K35">
+        <v>1694367000.0</v>
+      </c>
+      <c r="L35">
+        <v>1757635000.0</v>
+      </c>
+      <c r="M35">
+        <v>1835775000.0</v>
+      </c>
+      <c r="N35">
+        <v>2351943000.0</v>
+      </c>
+      <c r="O35">
+        <v>249168000.0</v>
+      </c>
+      <c r="P35">
+        <v>805532000.0</v>
+      </c>
+      <c r="Q35">
+        <v>287855000.0</v>
+      </c>
+      <c r="R35">
+        <v>805262000.0</v>
+      </c>
+      <c r="S35">
+        <v>404972000.0</v>
+      </c>
+      <c r="T35">
+        <v>404759000.0</v>
+      </c>
+      <c r="U35">
+        <v>404754000.0</v>
+      </c>
+      <c r="V35">
+        <v>305774000.0</v>
+      </c>
+      <c r="W35">
+        <v>3589758000.0</v>
+      </c>
+      <c r="X35">
+        <v>4760151000.0</v>
+      </c>
+      <c r="Y35">
+        <v>5116268000.0</v>
+      </c>
+      <c r="Z35">
+        <v>4725055000.0</v>
+      </c>
+      <c r="AA35">
+        <v>1739917000.0</v>
+      </c>
+      <c r="AB35">
+        <v>304745000.0</v>
+      </c>
+      <c r="AC35">
+        <v>1273378000.0</v>
+      </c>
+      <c r="AD35">
+        <v>1470181000.0</v>
+      </c>
+      <c r="AE35">
+        <v>1258797000.0</v>
+      </c>
+      <c r="AF35">
+        <v>1480918000.0</v>
+      </c>
+      <c r="AG35">
+        <v>1067732000.0</v>
+      </c>
+      <c r="AH35">
+        <v>2685614000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2548254000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>1907237000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1757457000.0</v>
+      </c>
+      <c r="AL35">
+        <v>2294461000.0</v>
+      </c>
+      <c r="AM35">
+        <v>2141438000.0</v>
+      </c>
+      <c r="AN35">
+        <v>375906000.0</v>
+      </c>
+      <c r="AO35">
+        <v>1232415000.0</v>
+      </c>
+      <c r="AP35">
+        <v>2102424000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1829033000.0</v>
+      </c>
+      <c r="AR35">
+        <v>702281000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1184150000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1586250000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1743250000.0</v>
+      </c>
+      <c r="AV35">
+        <v>518250000.0</v>
+      </c>
+      <c r="AW35">
+        <v>1794750000.0</v>
+      </c>
+      <c r="AX35">
+        <v>1501750000.0</v>
+      </c>
+      <c r="AY35">
+        <v>970250000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>160250000.0</v>
+      </c>
+      <c r="BA35">
+        <v>237250000.0</v>
+      </c>
+      <c r="BB35">
+        <v>507000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>539000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>62000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>38000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>180000000.0</v>
+      </c>
+      <c r="BG35">
+        <v>13000000.0</v>
+      </c>
+      <c r="BH35">
+        <v>13000000.0</v>
+      </c>
+      <c r="BI35">
+        <v>13000000.0</v>
+      </c>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+    </row>
+    <row r="36" spans="1:65">
+      <c r="A36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36">
+        <v>948366000.0</v>
+      </c>
+      <c r="C36">
+        <v>940516000.0</v>
+      </c>
+      <c r="D36">
+        <v>898250000.0</v>
+      </c>
+      <c r="E36">
+        <v>2793894000.0</v>
+      </c>
+      <c r="F36">
+        <v>2531887000.0</v>
+      </c>
+      <c r="G36">
+        <v>2628664000.0</v>
+      </c>
+      <c r="H36">
+        <v>660350000.0</v>
+      </c>
+      <c r="I36">
+        <v>845649000.0</v>
+      </c>
+      <c r="J36">
+        <v>796300000.0</v>
+      </c>
+      <c r="K36">
+        <v>754762000.0</v>
+      </c>
+      <c r="L36">
+        <v>562870000.0</v>
+      </c>
+      <c r="M36">
+        <v>775930000.0</v>
+      </c>
+      <c r="N36">
+        <v>-4094858000.0</v>
+      </c>
+      <c r="O36">
+        <v>-3797263000.0</v>
+      </c>
+      <c r="P36">
+        <v>812772000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-3829988000.0</v>
+      </c>
+      <c r="R36">
+        <v>749963000.0</v>
+      </c>
+      <c r="S36">
+        <v>685004000.0</v>
+      </c>
+      <c r="T36">
+        <v>703900000.0</v>
+      </c>
+      <c r="U36">
+        <v>3794000.0</v>
+      </c>
+      <c r="V36">
+        <v>3853000.0</v>
+      </c>
+      <c r="W36">
+        <v>722782000.0</v>
+      </c>
+      <c r="X36">
+        <v>689873000.0</v>
+      </c>
+      <c r="Y36">
+        <v>771913000.0</v>
+      </c>
+      <c r="Z36">
+        <v>951243000.0</v>
+      </c>
+      <c r="AA36">
+        <v>813432000.0</v>
+      </c>
+      <c r="AB36">
+        <v>654985000.0</v>
+      </c>
+      <c r="AC36">
+        <v>638282000.0</v>
+      </c>
+      <c r="AD36">
+        <v>640870000.0</v>
+      </c>
+      <c r="AE36">
+        <v>583492000.0</v>
+      </c>
+      <c r="AF36">
+        <v>540732000.0</v>
+      </c>
+      <c r="AG36">
+        <v>504189000.0</v>
+      </c>
+      <c r="AH36">
+        <v>17150000.0</v>
+      </c>
+      <c r="AI36">
+        <v>17477000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>16295000.0</v>
+      </c>
+      <c r="AK36">
+        <v>16604000.0</v>
+      </c>
+      <c r="AL36">
+        <v>3633000.0</v>
+      </c>
+      <c r="AM36">
+        <v>376810000.0</v>
+      </c>
+      <c r="AN36">
+        <v>256370000.0</v>
+      </c>
+      <c r="AO36">
+        <v>16924000.0</v>
+      </c>
+      <c r="AP36">
+        <v>17197000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>3648000.0</v>
+      </c>
+      <c r="AR36">
+        <v>321631000.0</v>
+      </c>
+      <c r="AS36">
+        <v>299911000.0</v>
+      </c>
+      <c r="AT36">
+        <v>303350000.0</v>
+      </c>
+      <c r="AU36">
+        <v>306988000.0</v>
+      </c>
+      <c r="AV36">
+        <v>288963000.0</v>
+      </c>
+      <c r="AW36">
+        <v>282501000.0</v>
+      </c>
+      <c r="AX36">
+        <v>232543000.0</v>
+      </c>
+      <c r="AY36">
+        <v>205279000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>200150000.0</v>
+      </c>
+      <c r="BA36">
+        <v>118705000.0</v>
+      </c>
+      <c r="BB36">
+        <v>111557000.0</v>
+      </c>
+      <c r="BC36">
+        <v>3686000.0</v>
+      </c>
+      <c r="BD36">
+        <v>1587495000.0</v>
+      </c>
+      <c r="BE36">
+        <v>73583000.0</v>
+      </c>
+      <c r="BF36">
+        <v>72957000.0</v>
+      </c>
+      <c r="BG36">
+        <v>62872000.0</v>
+      </c>
+      <c r="BH36">
+        <v>62900000.0</v>
+      </c>
+      <c r="BI36">
+        <v>1113951000.0</v>
+      </c>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+    </row>
+    <row r="37" spans="1:65">
+      <c r="A37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+    </row>
+    <row r="38" spans="1:65">
+      <c r="A38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>6463780000.0</v>
+      </c>
+      <c r="D38">
+        <v>6171413000.0</v>
+      </c>
+      <c r="E38">
+        <v>6171413000.0</v>
+      </c>
+      <c r="F38">
+        <v>5945603000.0</v>
+      </c>
+      <c r="G38">
+        <v>5267898000.0</v>
+      </c>
+      <c r="H38">
+        <v>5801125000.0</v>
+      </c>
+      <c r="I38">
+        <v>1757593000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>5793585000.0</v>
+      </c>
+      <c r="L38">
+        <v>6013193000.0</v>
+      </c>
+      <c r="M38">
+        <v>2104668000.0</v>
+      </c>
+      <c r="N38">
+        <v>11834344000.0</v>
+      </c>
+      <c r="O38">
+        <v>4102734000.0</v>
+      </c>
+      <c r="P38">
+        <v>1981343000.0</v>
+      </c>
+      <c r="Q38">
+        <v>2063280000.0</v>
+      </c>
+      <c r="R38">
+        <v>1430072000.0</v>
+      </c>
+      <c r="S38">
+        <v>915325000.0</v>
+      </c>
+      <c r="T38">
+        <v>-2614202000.0</v>
+      </c>
+      <c r="U38">
+        <v>20989357000.0</v>
+      </c>
+      <c r="V38">
+        <v>21176144000.0</v>
+      </c>
+      <c r="W38">
+        <v>20274418000.0</v>
+      </c>
+      <c r="X38">
+        <v>19675457000.0</v>
+      </c>
+      <c r="Y38">
+        <v>19938739000.0</v>
+      </c>
+      <c r="Z38">
+        <v>18607455000.0</v>
+      </c>
+      <c r="AA38">
+        <v>7543000.0</v>
+      </c>
+      <c r="AB38">
+        <v>12141177000.0</v>
+      </c>
+      <c r="AC38">
+        <v>12362100000.0</v>
+      </c>
+      <c r="AD38">
+        <v>11916728000.0</v>
+      </c>
+      <c r="AE38">
+        <v>10848751000.0</v>
+      </c>
+      <c r="AF38">
+        <v>10525999000.0</v>
+      </c>
+      <c r="AG38">
+        <v>11314080000.0</v>
+      </c>
+      <c r="AH38">
+        <v>12282220000.0</v>
+      </c>
+      <c r="AI38">
+        <v>11979960000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>10339176000.0</v>
+      </c>
+      <c r="AK38">
+        <v>11085625000.0</v>
+      </c>
+      <c r="AL38">
+        <v>11911814000.0</v>
+      </c>
+      <c r="AM38">
+        <v>10939402000.0</v>
+      </c>
+      <c r="AN38">
+        <v>9892108000.0</v>
+      </c>
+      <c r="AO38">
+        <v>10162858000.0</v>
+      </c>
+      <c r="AP38">
+        <v>10262214000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>9611139000.0</v>
+      </c>
+      <c r="AR38">
+        <v>8976748000.0</v>
+      </c>
+      <c r="AS38">
+        <v>8033637000.0</v>
+      </c>
+      <c r="AT38">
+        <v>8006707000.0</v>
+      </c>
+      <c r="AU38">
+        <v>7544141000.0</v>
+      </c>
+      <c r="AV38">
+        <v>7256529000.0</v>
+      </c>
+      <c r="AW38">
+        <v>6956552000.0</v>
+      </c>
+      <c r="AX38">
+        <v>6075534000.0</v>
+      </c>
+      <c r="AY38">
+        <v>5487440000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>4666047000.0</v>
+      </c>
+      <c r="BA38">
+        <v>4437413000.0</v>
+      </c>
+      <c r="BB38">
+        <v>3989425000.0</v>
+      </c>
+      <c r="BC38">
+        <v>3633886000.0</v>
+      </c>
+      <c r="BD38">
+        <v>-3900000.0</v>
+      </c>
+      <c r="BE38">
+        <v>2798201000.0</v>
+      </c>
+      <c r="BF38">
+        <v>2429383000.0</v>
+      </c>
+      <c r="BG38">
+        <v>2296545000.0</v>
+      </c>
+      <c r="BH38">
+        <v>2487234000.0</v>
+      </c>
+      <c r="BI38">
+        <v>687150000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>719781000.0</v>
+      </c>
+      <c r="BK38"/>
+      <c r="BL38">
+        <v>259922000.0</v>
+      </c>
+      <c r="BM38"/>
+    </row>
+    <row r="39" spans="1:65">
+      <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
+        <v>3203610000.0</v>
+      </c>
+      <c r="J39">
+        <v>3161375000.0</v>
+      </c>
+      <c r="K39">
+        <v>3821243000.0</v>
+      </c>
+      <c r="L39">
+        <v>3961112000.0</v>
+      </c>
+      <c r="M39">
+        <v>3543958000.0</v>
+      </c>
+      <c r="N39">
+        <v>3274725000.0</v>
+      </c>
+      <c r="O39">
+        <v>2170439000.0</v>
+      </c>
+      <c r="P39">
+        <v>15335435000.0</v>
+      </c>
+      <c r="Q39">
+        <v>512086000.0</v>
+      </c>
+      <c r="R39">
+        <v>343905000.0</v>
+      </c>
+      <c r="S39">
+        <v>97672000.0</v>
+      </c>
+      <c r="T39">
+        <v>13932033000.0</v>
+      </c>
+      <c r="U39">
+        <v>14216222000.0</v>
+      </c>
+      <c r="V39">
+        <v>16046771000.0</v>
+      </c>
+      <c r="W39">
+        <v>15320448000.0</v>
+      </c>
+      <c r="X39">
+        <v>15218988000.0</v>
+      </c>
+      <c r="Y39">
+        <v>16087800000.0</v>
+      </c>
+      <c r="Z39">
+        <v>15400158000.0</v>
+      </c>
+      <c r="AA39">
+        <v>10272923000.0</v>
+      </c>
+      <c r="AB39">
+        <v>10053804000.0</v>
+      </c>
+      <c r="AC39">
+        <v>10256136000.0</v>
+      </c>
+      <c r="AD39">
+        <v>9605466000.0</v>
+      </c>
+      <c r="AE39">
+        <v>8607517000.0</v>
+      </c>
+      <c r="AF39">
+        <v>8380749000.0</v>
+      </c>
+      <c r="AG39">
+        <v>9221108000.0</v>
+      </c>
+      <c r="AH39">
+        <v>9617790000.0</v>
+      </c>
+      <c r="AI39">
+        <v>9311349000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>8695219000.0</v>
+      </c>
+      <c r="AK39">
+        <v>9026595000.0</v>
+      </c>
+      <c r="AL39">
+        <v>8414824000.0</v>
+      </c>
+      <c r="AM39">
+        <v>7673837000.0</v>
+      </c>
+      <c r="AN39">
+        <v>8111491000.0</v>
+      </c>
+      <c r="AO39">
+        <v>8223778000.0</v>
+      </c>
+      <c r="AP39">
+        <v>8233903000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>7626616000.0</v>
+      </c>
+      <c r="AR39">
+        <v>6981093000.0</v>
+      </c>
+      <c r="AS39">
+        <v>6346247000.0</v>
+      </c>
+      <c r="AT39">
+        <v>6447079000.0</v>
+      </c>
+      <c r="AU39">
+        <v>5973163000.0</v>
+      </c>
+      <c r="AV39">
+        <v>5588978000.0</v>
+      </c>
+      <c r="AW39">
+        <v>5347970000.0</v>
+      </c>
+      <c r="AX39">
+        <v>4484795000.0</v>
+      </c>
+      <c r="AY39">
+        <v>3774352000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>2891250000.0</v>
+      </c>
+      <c r="BA39">
+        <v>2612065000.0</v>
+      </c>
+      <c r="BB39">
+        <v>3161316000.0</v>
+      </c>
+      <c r="BC39">
+        <v>2900444000.0</v>
+      </c>
+      <c r="BD39">
+        <v>2703894000.0</v>
+      </c>
+      <c r="BE39">
+        <v>2323593000.0</v>
+      </c>
+      <c r="BF39">
+        <v>1991244000.0</v>
+      </c>
+      <c r="BG39">
+        <v>1536313000.0</v>
+      </c>
+      <c r="BH39">
+        <v>1567076000.0</v>
+      </c>
+      <c r="BI39">
+        <v>-110988000.0</v>
+      </c>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+    </row>
+    <row r="40" spans="1:65">
+      <c r="A40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
+        <v>15744288000.0</v>
+      </c>
+      <c r="E40">
+        <v>20405023000.0</v>
+      </c>
+      <c r="F40">
+        <v>18976018000.0</v>
+      </c>
+      <c r="G40">
+        <v>18932925000.0</v>
+      </c>
+      <c r="H40">
+        <v>18846461000.0</v>
+      </c>
+      <c r="I40">
+        <v>18067882000.0</v>
+      </c>
+      <c r="J40">
+        <v>17650236000.0</v>
+      </c>
+      <c r="K40">
+        <v>17932508000.0</v>
+      </c>
+      <c r="L40">
+        <v>17920236000.0</v>
+      </c>
+      <c r="M40">
+        <v>18195364000.0</v>
+      </c>
+      <c r="N40">
+        <v>-269539000.0</v>
+      </c>
+      <c r="O40">
+        <v>-249168000.0</v>
+      </c>
+      <c r="P40">
+        <v>18156953000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-287855000.0</v>
+      </c>
+      <c r="R40">
+        <v>16944719000.0</v>
+      </c>
+      <c r="S40">
+        <v>16415560000.0</v>
+      </c>
+      <c r="T40">
+        <v>16777924000.0</v>
+      </c>
+      <c r="U40">
+        <v>-448844000.0</v>
+      </c>
+      <c r="V40">
+        <v>-338801000.0</v>
+      </c>
+      <c r="W40">
+        <v>12472440000.0</v>
+      </c>
+      <c r="X40">
+        <v>11309929000.0</v>
+      </c>
+      <c r="Y40">
+        <v>10839077000.0</v>
+      </c>
+      <c r="Z40">
+        <v>10965875000.0</v>
+      </c>
+      <c r="AA40">
+        <v>8413643000.0</v>
+      </c>
+      <c r="AB40">
+        <v>8648936000.0</v>
+      </c>
+      <c r="AC40">
+        <v>8925685000.0</v>
+      </c>
+      <c r="AD40">
+        <v>8185777000.0</v>
+      </c>
+      <c r="AE40">
+        <v>7425318000.0</v>
+      </c>
+      <c r="AF40">
+        <v>7142236000.0</v>
+      </c>
+      <c r="AG40">
+        <v>8513714000.0</v>
+      </c>
+      <c r="AH40">
+        <v>-70051000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-64465000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>-56212000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-59654000.0</v>
+      </c>
+      <c r="AL40">
+        <v>-37157000.0</v>
+      </c>
+      <c r="AM40">
+        <v>6627061000.0</v>
+      </c>
+      <c r="AN40">
+        <v>7303775000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-139405000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-89380000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-51985000.0</v>
+      </c>
+      <c r="AR40">
+        <v>5662433000.0</v>
+      </c>
+      <c r="AS40">
+        <v>5785194000.0</v>
+      </c>
+      <c r="AT40">
+        <v>5477157000.0</v>
+      </c>
+      <c r="AU40">
+        <v>4893321000.0</v>
+      </c>
+      <c r="AV40">
+        <v>4532538000.0</v>
+      </c>
+      <c r="AW40">
+        <v>4284140000.0</v>
+      </c>
+      <c r="AX40">
+        <v>3690894000.0</v>
+      </c>
+      <c r="AY40">
+        <v>3606332000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>2959922000.0</v>
+      </c>
+      <c r="BA40">
+        <v>3243312000.0</v>
+      </c>
+      <c r="BB40">
+        <v>2775709000.0</v>
+      </c>
+      <c r="BC40">
+        <v>-16888000.0</v>
+      </c>
+      <c r="BD40">
+        <v>2445818000.0</v>
+      </c>
+      <c r="BE40">
+        <v>2348184000.0</v>
+      </c>
+      <c r="BF40">
+        <v>1929863000.0</v>
+      </c>
+      <c r="BG40">
+        <v>1804190000.0</v>
+      </c>
+      <c r="BH40">
+        <v>1583189000.0</v>
+      </c>
+      <c r="BI40">
+        <v>1692000000.0</v>
+      </c>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+    </row>
+    <row r="41" spans="1:65">
+      <c r="A41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>9600000.0</v>
+      </c>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41">
+        <v>12838000.0</v>
+      </c>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41">
+        <v>8700000.0</v>
+      </c>
+      <c r="Y41"/>
+      <c r="Z41">
+        <v>4419967000.0</v>
+      </c>
+      <c r="AA41">
+        <v>175000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>17240000.0</v>
+      </c>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41">
+        <v>9942000.0</v>
+      </c>
+      <c r="AG41">
+        <v>80846000.0</v>
+      </c>
+      <c r="AH41">
+        <v>70051000.0</v>
+      </c>
+      <c r="AI41">
+        <v>64465000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>56212000.0</v>
+      </c>
+      <c r="AK41">
+        <v>59654000.0</v>
+      </c>
+      <c r="AL41">
+        <v>506876000.0</v>
+      </c>
+      <c r="AM41">
+        <v>79702000.0</v>
+      </c>
+      <c r="AN41">
+        <v>532178000.0</v>
+      </c>
+      <c r="AO41">
+        <v>139405000.0</v>
+      </c>
+      <c r="AP41">
+        <v>89380000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>51985000.0</v>
+      </c>
+      <c r="AR41">
+        <v>44360000.0</v>
+      </c>
+      <c r="AS41">
+        <v>42149000.0</v>
+      </c>
+      <c r="AT41">
+        <v>30735000.0</v>
+      </c>
+      <c r="AU41">
+        <v>38703000.0</v>
+      </c>
+      <c r="AV41">
+        <v>33437000.0</v>
+      </c>
+      <c r="AW41">
+        <v>27746000.0</v>
+      </c>
+      <c r="AX41">
+        <v>29344000.0</v>
+      </c>
+      <c r="AY41">
+        <v>36711000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>21878000.0</v>
+      </c>
+      <c r="BA41">
+        <v>55665000.0</v>
+      </c>
+      <c r="BB41">
+        <v>10776000.0</v>
+      </c>
+      <c r="BC41">
+        <v>16888000.0</v>
+      </c>
+      <c r="BD41">
+        <v>12941000.0</v>
+      </c>
+      <c r="BE41">
+        <v>6405000.0</v>
+      </c>
+      <c r="BF41">
+        <v>9453000.0</v>
+      </c>
+      <c r="BG41">
+        <v>7094000.0</v>
+      </c>
+      <c r="BH41">
+        <v>8595000.0</v>
+      </c>
+      <c r="BI41">
+        <v>8121000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>10449000.0</v>
+      </c>
+      <c r="BK41"/>
+      <c r="BL41">
+        <v>10577000.0</v>
+      </c>
+      <c r="BM41"/>
+    </row>
+    <row r="42" spans="1:65">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42">
+        <v>551146000.0</v>
+      </c>
+      <c r="C42">
+        <v>557798000.0</v>
+      </c>
+      <c r="D42">
+        <v>598184000.0</v>
+      </c>
+      <c r="E42">
+        <v>593680000.0</v>
+      </c>
+      <c r="F42">
+        <v>425179000.0</v>
+      </c>
+      <c r="G42">
+        <v>422878000.0</v>
+      </c>
+      <c r="H42">
+        <v>433680000.0</v>
+      </c>
+      <c r="I42">
+        <v>430989000.0</v>
+      </c>
+      <c r="J42">
+        <v>444935000.0</v>
+      </c>
+      <c r="K42">
+        <v>445080000.0</v>
+      </c>
+      <c r="L42">
+        <v>442128000.0</v>
+      </c>
+      <c r="M42">
+        <v>436936000.0</v>
+      </c>
+      <c r="N42">
+        <v>433327000.0</v>
+      </c>
+      <c r="O42">
+        <v>429845000.0</v>
+      </c>
+      <c r="P42">
+        <v>469117000.0</v>
+      </c>
+      <c r="Q42">
+        <v>471804000.0</v>
+      </c>
+      <c r="R42">
+        <v>468408000.0</v>
+      </c>
+      <c r="S42">
+        <v>486650000.0</v>
+      </c>
+      <c r="T42">
+        <v>492949000.0</v>
+      </c>
+      <c r="U42">
+        <v>504114000.0</v>
+      </c>
+      <c r="V42">
+        <v>497514000.0</v>
+      </c>
+      <c r="W42">
+        <v>493538000.0</v>
+      </c>
+      <c r="X42">
+        <v>433812000.0</v>
+      </c>
+      <c r="Y42">
+        <v>431185000.0</v>
+      </c>
+      <c r="Z42">
+        <v>428885000.0</v>
+      </c>
+      <c r="AA42">
+        <v>425060000.0</v>
+      </c>
+      <c r="AB42">
+        <v>422438000.0</v>
+      </c>
+      <c r="AC42">
+        <v>419719000.0</v>
+      </c>
+      <c r="AD42">
+        <v>417287000.0</v>
+      </c>
+      <c r="AE42">
+        <v>414933000.0</v>
+      </c>
+      <c r="AF42">
+        <v>413105000.0</v>
+      </c>
+      <c r="AG42">
+        <v>422972000.0</v>
+      </c>
+      <c r="AH42">
+        <v>420563000.0</v>
+      </c>
+      <c r="AI42">
+        <v>415866000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>413863000.0</v>
+      </c>
+      <c r="AK42">
+        <v>421400000.0</v>
+      </c>
+      <c r="AL42">
+        <v>420255000.0</v>
+      </c>
+      <c r="AM42">
+        <v>420221000.0</v>
+      </c>
+      <c r="AN42">
+        <v>418775000.0</v>
+      </c>
+      <c r="AO42">
+        <v>366494000.0</v>
+      </c>
+      <c r="AP42">
+        <v>359610000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>356414000.0</v>
+      </c>
+      <c r="AR42">
+        <v>354374000.0</v>
+      </c>
+      <c r="AS42">
+        <v>352670000.0</v>
+      </c>
+      <c r="AT42">
+        <v>351222000.0</v>
+      </c>
+      <c r="AU42">
+        <v>349269000.0</v>
+      </c>
+      <c r="AV42">
+        <v>347568000.0</v>
+      </c>
+      <c r="AW42">
+        <v>346307000.0</v>
+      </c>
+      <c r="AX42">
+        <v>345117000.0</v>
+      </c>
+      <c r="AY42">
+        <v>300566000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>298977000.0</v>
+      </c>
+      <c r="BA42">
+        <v>305683000.0</v>
+      </c>
+      <c r="BB42">
+        <v>304864000.0</v>
+      </c>
+      <c r="BC42">
+        <v>212522000.0</v>
+      </c>
+      <c r="BD42">
+        <v>211590000.0</v>
+      </c>
+      <c r="BE42">
+        <v>211368000.0</v>
+      </c>
+      <c r="BF42">
+        <v>123368000.0</v>
+      </c>
+      <c r="BG42">
+        <v>122630000.0</v>
+      </c>
+      <c r="BH42">
+        <v>122102000.0</v>
+      </c>
+      <c r="BI42">
+        <v>122963000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>112386000.0</v>
+      </c>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+    </row>
+    <row r="43" spans="1:65">
+      <c r="A43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+    </row>
+    <row r="44" spans="1:65">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44">
+        <v>137794000.0</v>
+      </c>
+      <c r="O44">
+        <v>137794000.0</v>
+      </c>
+      <c r="P44"/>
+      <c r="Q44">
+        <v>137794000.0</v>
+      </c>
+      <c r="R44">
+        <v>137794000.0</v>
+      </c>
+      <c r="S44">
+        <v>137794000.0</v>
+      </c>
+      <c r="T44">
+        <v>137794000.0</v>
+      </c>
+      <c r="U44">
+        <v>137794000.0</v>
+      </c>
+      <c r="V44">
+        <v>217471000.0</v>
+      </c>
+      <c r="W44">
+        <v>217471000.0</v>
+      </c>
+      <c r="X44">
+        <v>217471000.0</v>
+      </c>
+      <c r="Y44">
+        <v>217471000.0</v>
+      </c>
+      <c r="Z44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AA44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AB44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AC44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AD44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AE44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AF44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AG44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AH44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AI44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AJ44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AK44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AL44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AM44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AN44">
+        <v>217471000.0</v>
+      </c>
+      <c r="AO44">
+        <v>217549000.0</v>
+      </c>
+      <c r="AP44">
+        <v>135270000.0</v>
+      </c>
+      <c r="AQ44">
+        <v>79677000.0</v>
+      </c>
+      <c r="AR44">
+        <v>55569000.0</v>
+      </c>
+      <c r="AS44">
+        <v>55569000.0</v>
+      </c>
+      <c r="AT44">
+        <v>55569000.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>3037000.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+    </row>
+    <row r="45" spans="1:65">
+      <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45">
+        <v>45056000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>31335000.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
+        <v>29849000.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
+        <v>29383000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
+        <v>10943000.0</v>
+      </c>
+      <c r="X45">
+        <v>11626000.0</v>
+      </c>
+      <c r="Y45">
+        <v>11744000.0</v>
+      </c>
+      <c r="Z45">
+        <v>8380000.0</v>
+      </c>
+      <c r="AA45">
+        <v>8890000.0</v>
+      </c>
+      <c r="AB45">
+        <v>9389000.0</v>
+      </c>
+      <c r="AC45">
+        <v>14075000.0</v>
+      </c>
+      <c r="AD45">
+        <v>10095000.0</v>
+      </c>
+      <c r="AE45">
+        <v>10542000.0</v>
+      </c>
+      <c r="AF45">
+        <v>11063000.0</v>
+      </c>
+      <c r="AG45">
+        <v>11300000.0</v>
+      </c>
+      <c r="AH45">
+        <v>11224000.0</v>
+      </c>
+      <c r="AI45">
+        <v>11556000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>11955000.0</v>
+      </c>
+      <c r="AK45">
+        <v>12369000.0</v>
+      </c>
+      <c r="AL45">
+        <v>12028000.0</v>
+      </c>
+      <c r="AM45">
+        <v>11830000.0</v>
+      </c>
+      <c r="AN45">
+        <v>12259000.0</v>
+      </c>
+      <c r="AO45">
+        <v>12428000.0</v>
+      </c>
+      <c r="AP45">
+        <v>12457000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>12444000.0</v>
+      </c>
+      <c r="AR45">
+        <v>11531000.0</v>
+      </c>
+      <c r="AS45">
+        <v>11567000.0</v>
+      </c>
+      <c r="AT45">
+        <v>11453000.0</v>
+      </c>
+      <c r="AU45">
+        <v>11061000.0</v>
+      </c>
+      <c r="AV45">
+        <v>10810000.0</v>
+      </c>
+      <c r="AW45">
+        <v>11147000.0</v>
+      </c>
+      <c r="AX45">
+        <v>11075000.0</v>
+      </c>
+      <c r="AY45">
+        <v>11234000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>11625000.0</v>
+      </c>
+      <c r="BA45">
+        <v>11055000.0</v>
+      </c>
+      <c r="BB45">
+        <v>10170000.0</v>
+      </c>
+      <c r="BC45">
+        <v>9546000.0</v>
+      </c>
+      <c r="BD45">
+        <v>9672000.0</v>
+      </c>
+      <c r="BE45">
+        <v>9708000.0</v>
+      </c>
+      <c r="BF45">
+        <v>9319000.0</v>
+      </c>
+      <c r="BG45">
+        <v>9378000.0</v>
+      </c>
+      <c r="BH45">
+        <v>9420000.0</v>
+      </c>
+      <c r="BI45">
+        <v>9000000.0</v>
+      </c>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+    </row>
+    <row r="46" spans="1:65">
+      <c r="A46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46">
+        <v>19773000.0</v>
+      </c>
+      <c r="C46">
+        <v>15749000.0</v>
+      </c>
+      <c r="D46">
+        <v>16745000.0</v>
+      </c>
+      <c r="E46">
+        <v>15340000.0</v>
+      </c>
+      <c r="F46">
+        <v>5978000.0</v>
+      </c>
+      <c r="G46">
+        <v>6653000.0</v>
+      </c>
+      <c r="H46">
+        <v>6668000.0</v>
+      </c>
+      <c r="I46">
+        <v>6730000.0</v>
+      </c>
+      <c r="J46">
+        <v>7019000.0</v>
+      </c>
+      <c r="K46">
+        <v>7253000.0</v>
+      </c>
+      <c r="L46">
+        <v>7371000.0</v>
+      </c>
+      <c r="M46">
+        <v>7789000.0</v>
+      </c>
+      <c r="N46">
+        <v>8031000.0</v>
+      </c>
+      <c r="O46">
+        <v>8581000.0</v>
+      </c>
+      <c r="P46">
+        <v>9025000.0</v>
+      </c>
+      <c r="Q46">
+        <v>6610000.0</v>
+      </c>
+      <c r="R46">
+        <v>6755000.0</v>
+      </c>
+      <c r="S46">
+        <v>8233000.0</v>
+      </c>
+      <c r="T46">
+        <v>8890000.0</v>
+      </c>
+      <c r="U46">
+        <v>9944000.0</v>
+      </c>
+      <c r="V46">
+        <v>10391000.0</v>
+      </c>
+      <c r="W46">
+        <v>10943000.0</v>
+      </c>
+      <c r="X46">
+        <v>11225000.0</v>
+      </c>
+      <c r="Y46">
+        <v>11744000.0</v>
+      </c>
+      <c r="Z46">
+        <v>8380000.0</v>
+      </c>
+      <c r="AA46">
+        <v>8890000.0</v>
+      </c>
+      <c r="AB46">
+        <v>9389000.0</v>
+      </c>
+      <c r="AC46">
+        <v>14075000.0</v>
+      </c>
+      <c r="AD46">
+        <v>10095000.0</v>
+      </c>
+      <c r="AE46">
+        <v>10542000.0</v>
+      </c>
+      <c r="AF46">
+        <v>11063000.0</v>
+      </c>
+      <c r="AG46">
+        <v>11300000.0</v>
+      </c>
+      <c r="AH46">
+        <v>11224000.0</v>
+      </c>
+      <c r="AI46">
+        <v>11556000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>11955000.0</v>
+      </c>
+      <c r="AK46">
+        <v>12369000.0</v>
+      </c>
+      <c r="AL46">
+        <v>12028000.0</v>
+      </c>
+      <c r="AM46">
+        <v>11830000.0</v>
+      </c>
+      <c r="AN46">
+        <v>12769000.0</v>
+      </c>
+      <c r="AO46">
+        <v>12428000.0</v>
+      </c>
+      <c r="AP46">
+        <v>12457000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>12444000.0</v>
+      </c>
+      <c r="AR46">
+        <v>11146000.0</v>
+      </c>
+      <c r="AS46">
+        <v>11567000.0</v>
+      </c>
+      <c r="AT46">
+        <v>11453000.0</v>
+      </c>
+      <c r="AU46">
+        <v>11061000.0</v>
+      </c>
+      <c r="AV46">
+        <v>10810000.0</v>
+      </c>
+      <c r="AW46">
+        <v>11147000.0</v>
+      </c>
+      <c r="AX46">
+        <v>11075000.0</v>
+      </c>
+      <c r="AY46">
+        <v>11234000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>11625000.0</v>
+      </c>
+      <c r="BA46">
+        <v>11055000.0</v>
+      </c>
+      <c r="BB46">
+        <v>10170000.0</v>
+      </c>
+      <c r="BC46">
+        <v>9546000.0</v>
+      </c>
+      <c r="BD46">
+        <v>9672000.0</v>
+      </c>
+      <c r="BE46">
+        <v>9708000.0</v>
+      </c>
+      <c r="BF46">
+        <v>9319000.0</v>
+      </c>
+      <c r="BG46">
+        <v>9378000.0</v>
+      </c>
+      <c r="BH46">
+        <v>8448000.0</v>
+      </c>
+      <c r="BI46">
+        <v>8832000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>5232000.0</v>
+      </c>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+    </row>
+    <row r="47" spans="1:65">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>216627000.0</v>
+      </c>
+      <c r="N47">
+        <v>8031000.0</v>
+      </c>
+      <c r="O47">
+        <v>8581000.0</v>
+      </c>
+      <c r="P47">
+        <v>221027000.0</v>
+      </c>
+      <c r="Q47">
+        <v>6610000.0</v>
+      </c>
+      <c r="R47">
+        <v>6755000.0</v>
+      </c>
+      <c r="S47">
+        <v>8233000.0</v>
+      </c>
+      <c r="T47">
+        <v>8890000.0</v>
+      </c>
+      <c r="U47">
+        <v>9944000.0</v>
+      </c>
+      <c r="V47">
+        <v>10391000.0</v>
+      </c>
+      <c r="W47">
+        <v>10943000.0</v>
+      </c>
+      <c r="X47">
+        <v>11626000.0</v>
+      </c>
+      <c r="Y47">
+        <v>11744000.0</v>
+      </c>
+      <c r="Z47">
+        <v>8380000.0</v>
+      </c>
+      <c r="AA47">
+        <v>8890000.0</v>
+      </c>
+      <c r="AB47">
+        <v>9389000.0</v>
+      </c>
+      <c r="AC47">
+        <v>14075000.0</v>
+      </c>
+      <c r="AD47">
+        <v>10095000.0</v>
+      </c>
+      <c r="AE47">
+        <v>10542000.0</v>
+      </c>
+      <c r="AF47">
+        <v>11063000.0</v>
+      </c>
+      <c r="AG47">
+        <v>11300000.0</v>
+      </c>
+      <c r="AH47">
+        <v>11224000.0</v>
+      </c>
+      <c r="AI47">
+        <v>11556000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>11955000.0</v>
+      </c>
+      <c r="AK47">
+        <v>12369000.0</v>
+      </c>
+      <c r="AL47">
+        <v>12028000.0</v>
+      </c>
+      <c r="AM47">
+        <v>11830000.0</v>
+      </c>
+      <c r="AN47">
+        <v>12259000.0</v>
+      </c>
+      <c r="AO47">
+        <v>12428000.0</v>
+      </c>
+      <c r="AP47">
+        <v>12457000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>12444000.0</v>
+      </c>
+      <c r="AR47">
+        <v>11531000.0</v>
+      </c>
+      <c r="AS47">
+        <v>11567000.0</v>
+      </c>
+      <c r="AT47">
+        <v>11453000.0</v>
+      </c>
+      <c r="AU47">
+        <v>11061000.0</v>
+      </c>
+      <c r="AV47">
+        <v>10810000.0</v>
+      </c>
+      <c r="AW47">
+        <v>11147000.0</v>
+      </c>
+      <c r="AX47">
+        <v>11075000.0</v>
+      </c>
+      <c r="AY47">
+        <v>11234000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>11625000.0</v>
+      </c>
+      <c r="BA47">
+        <v>11055000.0</v>
+      </c>
+      <c r="BB47">
+        <v>10170000.0</v>
+      </c>
+      <c r="BC47">
+        <v>9546000.0</v>
+      </c>
+      <c r="BD47">
+        <v>9672000.0</v>
+      </c>
+      <c r="BE47">
+        <v>9708000.0</v>
+      </c>
+      <c r="BF47">
+        <v>9319000.0</v>
+      </c>
+      <c r="BG47">
+        <v>9378000.0</v>
+      </c>
+      <c r="BH47">
+        <v>9420000.0</v>
+      </c>
+      <c r="BI47">
+        <v>8832000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>5232000.0</v>
+      </c>
+      <c r="BK47"/>
+      <c r="BL47">
+        <v>4700000.0</v>
+      </c>
+      <c r="BM47"/>
+    </row>
+    <row r="48" spans="1:65">
+      <c r="A48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48">
+        <v>1676407000.0</v>
+      </c>
+      <c r="C48">
+        <v>1604847000.0</v>
+      </c>
+      <c r="D48">
+        <v>1535194000.0</v>
+      </c>
+      <c r="E48">
+        <v>1465106000.0</v>
+      </c>
+      <c r="F48">
+        <v>1391380000.0</v>
+      </c>
+      <c r="G48">
+        <v>1335534000.0</v>
+      </c>
+      <c r="H48">
+        <v>1326011000.0</v>
+      </c>
+      <c r="I48">
+        <v>1302745000.0</v>
+      </c>
+      <c r="J48">
+        <v>1259808000.0</v>
+      </c>
+      <c r="K48">
+        <v>1205508000.0</v>
+      </c>
+      <c r="L48">
+        <v>1159582000.0</v>
+      </c>
+      <c r="M48">
+        <v>1101359000.0</v>
+      </c>
+      <c r="N48">
+        <v>1018406000.0</v>
+      </c>
+      <c r="O48">
+        <v>974399000.0</v>
+      </c>
+      <c r="P48">
+        <v>924134000.0</v>
+      </c>
+      <c r="Q48">
+        <v>898511000.0</v>
+      </c>
+      <c r="R48">
+        <v>837147000.0</v>
+      </c>
+      <c r="S48">
+        <v>780628000.0</v>
+      </c>
+      <c r="T48">
+        <v>705732000.0</v>
+      </c>
+      <c r="U48">
+        <v>607085000.0</v>
+      </c>
+      <c r="V48">
+        <v>496844000.0</v>
+      </c>
+      <c r="W48">
+        <v>438802000.0</v>
+      </c>
+      <c r="X48">
+        <v>438581000.0</v>
+      </c>
+      <c r="Y48">
+        <v>385750000.0</v>
+      </c>
+      <c r="Z48">
+        <v>338665000.0</v>
+      </c>
+      <c r="AA48">
+        <v>319529000.0</v>
+      </c>
+      <c r="AB48">
+        <v>381519000.0</v>
+      </c>
+      <c r="AC48">
+        <v>357608000.0</v>
+      </c>
+      <c r="AD48">
+        <v>334157000.0</v>
+      </c>
+      <c r="AE48">
+        <v>328476000.0</v>
+      </c>
+      <c r="AF48">
+        <v>316651000.0</v>
+      </c>
+      <c r="AG48">
+        <v>302404000.0</v>
+      </c>
+      <c r="AH48">
+        <v>299990000.0</v>
+      </c>
+      <c r="AI48">
+        <v>279942000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>258076000.0</v>
+      </c>
+      <c r="AK48">
+        <v>240076000.0</v>
+      </c>
+      <c r="AL48">
+        <v>235938000.0</v>
+      </c>
+      <c r="AM48">
+        <v>215830000.0</v>
+      </c>
+      <c r="AN48">
+        <v>193698000.0</v>
+      </c>
+      <c r="AO48">
+        <v>176929000.0</v>
+      </c>
+      <c r="AP48">
+        <v>158292000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>140924000.0</v>
+      </c>
+      <c r="AR48">
+        <v>124511000.0</v>
+      </c>
+      <c r="AS48">
+        <v>107731000.0</v>
+      </c>
+      <c r="AT48">
+        <v>93422000.0</v>
+      </c>
+      <c r="AU48">
+        <v>82373000.0</v>
+      </c>
+      <c r="AV48">
+        <v>68421000.0</v>
+      </c>
+      <c r="AW48">
+        <v>55245000.0</v>
+      </c>
+      <c r="AX48">
+        <v>43581000.0</v>
+      </c>
+      <c r="AY48">
+        <v>79144000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>71008000.0</v>
+      </c>
+      <c r="BA48">
+        <v>61997000.0</v>
+      </c>
+      <c r="BB48">
+        <v>53729000.0</v>
+      </c>
+      <c r="BC48">
+        <v>45503000.0</v>
+      </c>
+      <c r="BD48">
+        <v>38314000.0</v>
+      </c>
+      <c r="BE48">
+        <v>30748000.0</v>
+      </c>
+      <c r="BF48">
+        <v>24112000.0</v>
+      </c>
+      <c r="BG48">
+        <v>17608000.0</v>
+      </c>
+      <c r="BH48">
+        <v>14496000.0</v>
+      </c>
+      <c r="BI48">
+        <v>11000000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>8975000.0</v>
+      </c>
+      <c r="BK48"/>
+      <c r="BL48">
+        <v>8610000.0</v>
+      </c>
+      <c r="BM48"/>
+    </row>
+    <row r="49" spans="1:65">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>1018406000.0</v>
+      </c>
+      <c r="O49">
+        <v>974399000.0</v>
+      </c>
+      <c r="P49"/>
+      <c r="Q49">
+        <v>898511000.0</v>
+      </c>
+      <c r="R49">
+        <v>837147000.0</v>
+      </c>
+      <c r="S49">
+        <v>780628000.0</v>
+      </c>
+      <c r="T49">
+        <v>705732000.0</v>
+      </c>
+      <c r="U49">
+        <v>607085000.0</v>
+      </c>
+      <c r="V49">
+        <v>496844000.0</v>
+      </c>
+      <c r="W49">
+        <v>438802000.0</v>
+      </c>
+      <c r="X49">
+        <v>438581000.0</v>
+      </c>
+      <c r="Y49">
+        <v>385750000.0</v>
+      </c>
+      <c r="Z49">
+        <v>338665000.0</v>
+      </c>
+      <c r="AA49">
+        <v>319529000.0</v>
+      </c>
+      <c r="AB49">
+        <v>381519000.0</v>
+      </c>
+      <c r="AC49">
+        <v>357608000.0</v>
+      </c>
+      <c r="AD49">
+        <v>334157000.0</v>
+      </c>
+      <c r="AE49">
+        <v>328476000.0</v>
+      </c>
+      <c r="AF49">
+        <v>316651000.0</v>
+      </c>
+      <c r="AG49">
+        <v>302404000.0</v>
+      </c>
+      <c r="AH49">
+        <v>299990000.0</v>
+      </c>
+      <c r="AI49">
+        <v>279942000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>258076000.0</v>
+      </c>
+      <c r="AK49">
+        <v>240076000.0</v>
+      </c>
+      <c r="AL49">
+        <v>235938000.0</v>
+      </c>
+      <c r="AM49">
+        <v>215830000.0</v>
+      </c>
+      <c r="AN49">
+        <v>193698000.0</v>
+      </c>
+      <c r="AO49">
+        <v>176929000.0</v>
+      </c>
+      <c r="AP49">
+        <v>158292000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>140924000.0</v>
+      </c>
+      <c r="AR49">
+        <v>124511000.0</v>
+      </c>
+      <c r="AS49">
+        <v>107731000.0</v>
+      </c>
+      <c r="AT49">
+        <v>93422000.0</v>
+      </c>
+      <c r="AU49">
+        <v>82373000.0</v>
+      </c>
+      <c r="AV49">
+        <v>68421000.0</v>
+      </c>
+      <c r="AW49">
+        <v>55245000.0</v>
+      </c>
+      <c r="AX49">
+        <v>43581000.0</v>
+      </c>
+      <c r="AY49">
+        <v>79144000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>71008000.0</v>
+      </c>
+      <c r="BA49">
+        <v>61997000.0</v>
+      </c>
+      <c r="BB49">
+        <v>53729000.0</v>
+      </c>
+      <c r="BC49">
+        <v>45503000.0</v>
+      </c>
+      <c r="BD49">
+        <v>38314000.0</v>
+      </c>
+      <c r="BE49">
+        <v>0.0</v>
+      </c>
+      <c r="BF49">
+        <v>0.0</v>
+      </c>
+      <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
+        <v>11312000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>0.0</v>
+      </c>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+    </row>
+    <row r="50" spans="1:65">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50">
+        <v>50000000.0</v>
+      </c>
+      <c r="F50">
+        <v>100000000.0</v>
+      </c>
+      <c r="G50">
+        <v>100000000.0</v>
+      </c>
+      <c r="H50">
+        <v>100000000.0</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50">
+        <v>3207000.0</v>
+      </c>
+      <c r="M50">
+        <v>0.0</v>
+      </c>
+      <c r="N50">
+        <v>0.0</v>
+      </c>
+      <c r="O50">
+        <v>0.0</v>
+      </c>
+      <c r="P50">
+        <v>300000000.0</v>
+      </c>
+      <c r="Q50"/>
+      <c r="R50">
+        <v>135000000.0</v>
+      </c>
+      <c r="S50">
+        <v>0.0</v>
+      </c>
+      <c r="T50">
+        <v>700000000.0</v>
+      </c>
+      <c r="U50"/>
+      <c r="V50">
+        <v>0.0</v>
+      </c>
+      <c r="W50">
+        <v>850000000.0</v>
+      </c>
+      <c r="X50">
+        <v>850000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>850000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>850000000.0</v>
+      </c>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
+        <v>2804312000.0</v>
+      </c>
+      <c r="AI50">
+        <v>2755927000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>2072311000.0</v>
+      </c>
+      <c r="AK50">
+        <v>1916549000.0</v>
+      </c>
+      <c r="AL50">
+        <v>2457577000.0</v>
+      </c>
+      <c r="AM50">
+        <v>1508839000.0</v>
+      </c>
+      <c r="AN50">
+        <v>1161878000.0</v>
+      </c>
+      <c r="AO50">
+        <v>1175657000.0</v>
+      </c>
+      <c r="AP50">
+        <v>2054690000.0</v>
+      </c>
+      <c r="AQ50">
+        <v>1800324000.0</v>
+      </c>
+      <c r="AR50">
+        <v>1904374000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>1825966000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+    </row>
+    <row r="51" spans="1:65">
+      <c r="A51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51">
+        <v>2330182000.0</v>
+      </c>
+      <c r="C51">
+        <v>1902512000.0</v>
+      </c>
+      <c r="D51">
+        <v>1705423000.0</v>
+      </c>
+      <c r="E51">
+        <v>1477328000.0</v>
+      </c>
+      <c r="F51">
+        <v>1477164000.0</v>
+      </c>
+      <c r="G51">
+        <v>1415138000.0</v>
+      </c>
+      <c r="H51">
+        <v>1409929000.0</v>
+      </c>
+      <c r="I51">
+        <v>1398701000.0</v>
+      </c>
+      <c r="J51">
+        <v>1324689000.0</v>
+      </c>
+      <c r="K51">
+        <v>1501293000.0</v>
+      </c>
+      <c r="L51">
+        <v>1509277000.0</v>
+      </c>
+      <c r="M51">
+        <v>1835775000.0</v>
+      </c>
+      <c r="N51">
+        <v>2354312000.0</v>
+      </c>
+      <c r="O51">
+        <v>2360178000.0</v>
+      </c>
+      <c r="P51">
+        <v>1105532000.0</v>
+      </c>
+      <c r="Q51">
+        <v>1171962000.0</v>
+      </c>
+      <c r="R51">
+        <v>1710262000.0</v>
+      </c>
+      <c r="S51">
+        <v>1104972000.0</v>
+      </c>
+      <c r="T51">
+        <v>1179759000.0</v>
+      </c>
+      <c r="U51">
+        <v>586357000.0</v>
+      </c>
+      <c r="V51">
+        <v>487308000.0</v>
+      </c>
+      <c r="W51">
+        <v>1520602000.0</v>
+      </c>
+      <c r="X51">
+        <v>1405431000.0</v>
+      </c>
+      <c r="Y51">
+        <v>1835259000.0</v>
+      </c>
+      <c r="Z51">
+        <v>1155088000.0</v>
+      </c>
+      <c r="AA51">
+        <v>2269917000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1692745000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1646378000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1876181000.0</v>
+      </c>
+      <c r="AE51">
+        <v>1646797000.0</v>
+      </c>
+      <c r="AF51">
+        <v>1667918000.0</v>
+      </c>
+      <c r="AG51">
+        <v>1067732000.0</v>
+      </c>
+      <c r="AH51">
+        <v>3100129000.0</v>
+      </c>
+      <c r="AI51">
+        <v>3051566000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>2367688000.0</v>
+      </c>
+      <c r="AK51">
+        <v>2211663000.0</v>
+      </c>
+      <c r="AL51">
+        <v>2752438000.0</v>
+      </c>
+      <c r="AM51">
+        <v>1617646000.0</v>
+      </c>
+      <c r="AN51">
+        <v>1836506000.0</v>
+      </c>
+      <c r="AO51">
+        <v>1371372000.0</v>
+      </c>
+      <c r="AP51">
+        <v>2250214000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>1995657000.0</v>
+      </c>
+      <c r="AR51">
+        <v>1890442000.0</v>
+      </c>
+      <c r="AS51">
+        <v>1234150000.0</v>
+      </c>
+      <c r="AT51">
+        <v>1586250000.0</v>
+      </c>
+      <c r="AU51">
+        <v>1743250000.0</v>
+      </c>
+      <c r="AV51">
+        <v>1816250000.0</v>
+      </c>
+      <c r="AW51">
+        <v>1794750000.0</v>
+      </c>
+      <c r="AX51">
+        <v>1501750000.0</v>
+      </c>
+      <c r="AY51">
+        <v>970250000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>784750000.0</v>
+      </c>
+      <c r="BA51">
+        <v>237250000.0</v>
+      </c>
+      <c r="BB51">
+        <v>627000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>950000000.0</v>
+      </c>
+      <c r="BD51">
+        <v>884000000.0</v>
+      </c>
+      <c r="BE51">
+        <v>38000000.0</v>
+      </c>
+      <c r="BF51">
+        <v>185000000.0</v>
+      </c>
+      <c r="BG51">
+        <v>13000000.0</v>
+      </c>
+      <c r="BH51">
+        <v>338000000.0</v>
+      </c>
+      <c r="BI51">
+        <v>123000000.0</v>
+      </c>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+    </row>
+    <row r="52" spans="1:65">
+      <c r="A52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>70000000.0</v>
+      </c>
+      <c r="D52">
+        <v>7438000.0</v>
+      </c>
+      <c r="E52">
+        <v>50000000.0</v>
+      </c>
+      <c r="F52">
+        <v>100000000.0</v>
+      </c>
+      <c r="G52">
+        <v>100000000.0</v>
+      </c>
+      <c r="H52">
+        <v>100000000.0</v>
+      </c>
+      <c r="I52">
+        <v>1507000.0</v>
+      </c>
+      <c r="J52">
+        <v>27857000.0</v>
+      </c>
+      <c r="K52">
+        <v>28875000.0</v>
+      </c>
+      <c r="L52">
+        <v>29698000.0</v>
+      </c>
+      <c r="M52">
+        <v>1532308000.0</v>
+      </c>
+      <c r="N52">
+        <v>2048511000.0</v>
+      </c>
+      <c r="O52">
+        <v>2054512000.0</v>
+      </c>
+      <c r="P52">
+        <v>300000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>866565000.0</v>
+      </c>
+      <c r="R52">
+        <v>905000000.0</v>
+      </c>
+      <c r="S52">
+        <v>700000000.0</v>
+      </c>
+      <c r="T52">
+        <v>775000000.0</v>
+      </c>
+      <c r="U52">
+        <v>181603000.0</v>
+      </c>
+      <c r="V52">
+        <v>181534000.0</v>
+      </c>
+      <c r="W52">
+        <v>1215000000.0</v>
+      </c>
+      <c r="X52">
+        <v>1100000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>1530000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>850000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>705000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>1388000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>373000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>406000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>388000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>187000000.0</v>
+      </c>
+      <c r="AG52"/>
+      <c r="AH52">
+        <v>2804312000.0</v>
+      </c>
+      <c r="AI52">
+        <v>2755927000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>2072311000.0</v>
+      </c>
+      <c r="AK52">
+        <v>1916549000.0</v>
+      </c>
+      <c r="AL52">
+        <v>2457577000.0</v>
+      </c>
+      <c r="AM52">
+        <v>215000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>771800000.0</v>
+      </c>
+      <c r="AO52">
+        <v>1175657000.0</v>
+      </c>
+      <c r="AP52">
+        <v>2054690000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>1800324000.0</v>
+      </c>
+      <c r="AR52">
+        <v>1435300000.0</v>
+      </c>
+      <c r="AS52">
+        <v>50000000.0</v>
+      </c>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
+        <v>1298000000.0</v>
+      </c>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52">
+        <v>611500000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>624500000.0</v>
+      </c>
+      <c r="BA52"/>
+      <c r="BB52">
+        <v>120000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>411000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>411000000.0</v>
+      </c>
+      <c r="BE52"/>
+      <c r="BF52">
+        <v>5000000.0</v>
+      </c>
+      <c r="BG52"/>
+      <c r="BH52">
+        <v>325000000.0</v>
+      </c>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+    </row>
+    <row r="53" spans="1:65">
+      <c r="A53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53">
+        <v>2626717000.0</v>
+      </c>
+      <c r="C53">
+        <v>1993152000.0</v>
+      </c>
+      <c r="D53">
+        <v>1937646000.0</v>
+      </c>
+      <c r="E53">
+        <v>610820000.0</v>
+      </c>
+      <c r="F53">
+        <v>677406000.0</v>
+      </c>
+      <c r="G53">
+        <v>757555000.0</v>
+      </c>
+      <c r="H53">
+        <v>2019694000.0</v>
+      </c>
+      <c r="I53">
+        <v>2412069000.0</v>
+      </c>
+      <c r="J53">
+        <v>2511650000.0</v>
+      </c>
+      <c r="K53">
+        <v>2604868000.0</v>
+      </c>
+      <c r="L53">
+        <v>2405640000.0</v>
+      </c>
+      <c r="M53">
+        <v>2773207000.0</v>
+      </c>
+      <c r="N53">
+        <v>2824638000.0</v>
+      </c>
+      <c r="O53">
+        <v>2926969000.0</v>
+      </c>
+      <c r="P53">
+        <v>2987500000.0</v>
+      </c>
+      <c r="Q53">
+        <v>2943694000.0</v>
+      </c>
+      <c r="R53">
+        <v>3144882000.0</v>
+      </c>
+      <c r="S53">
+        <v>4169853000.0</v>
+      </c>
+      <c r="T53">
+        <v>3817150000.0</v>
+      </c>
+      <c r="U53">
+        <v>1866697000.0</v>
+      </c>
+      <c r="V53">
+        <v>1526792000.0</v>
+      </c>
+      <c r="W53">
+        <v>1441904000.0</v>
+      </c>
+      <c r="X53">
+        <v>1210285000.0</v>
+      </c>
+      <c r="Y53">
+        <v>1133831000.0</v>
+      </c>
+      <c r="Z53">
+        <v>681382000.0</v>
+      </c>
+      <c r="AA53">
+        <v>712657000.0</v>
+      </c>
+      <c r="AB53">
+        <v>595876000.0</v>
+      </c>
+      <c r="AC53">
+        <v>608714000.0</v>
+      </c>
+      <c r="AD53">
+        <v>708359000.0</v>
+      </c>
+      <c r="AE53">
+        <v>678142000.0</v>
+      </c>
+      <c r="AF53">
+        <v>665012000.0</v>
+      </c>
+      <c r="AG53">
+        <v>668851000.0</v>
+      </c>
+      <c r="AH53">
+        <v>1161000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>1181661000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>471371000.0</v>
+      </c>
+      <c r="AK53">
+        <v>584823000.0</v>
+      </c>
+      <c r="AL53">
+        <v>1012605000.0</v>
+      </c>
+      <c r="AM53">
+        <v>1017300000.0</v>
+      </c>
+      <c r="AN53">
+        <v>493474000.0</v>
+      </c>
+      <c r="AO53">
+        <v>530896000.0</v>
+      </c>
+      <c r="AP53">
+        <v>547935000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>556165000.0</v>
+      </c>
+      <c r="AR53">
+        <v>560253000.0</v>
+      </c>
+      <c r="AS53">
+        <v>418945000.0</v>
+      </c>
+      <c r="AT53">
+        <v>373953000.0</v>
+      </c>
+      <c r="AU53">
+        <v>396194000.0</v>
+      </c>
+      <c r="AV53">
+        <v>416685000.0</v>
+      </c>
+      <c r="AW53">
+        <v>409303000.0</v>
+      </c>
+      <c r="AX53">
+        <v>425061000.0</v>
+      </c>
+      <c r="AY53">
+        <v>458302000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>497573000.0</v>
+      </c>
+      <c r="BA53">
+        <v>497566000.0</v>
+      </c>
+      <c r="BB53">
+        <v>182314000.0</v>
+      </c>
+      <c r="BC53">
+        <v>162030000.0</v>
+      </c>
+      <c r="BD53">
+        <v>129093000.0</v>
+      </c>
+      <c r="BE53">
+        <v>130705000.0</v>
+      </c>
+      <c r="BF53">
+        <v>134757000.0</v>
+      </c>
+      <c r="BG53">
+        <v>27951000.0</v>
+      </c>
+      <c r="BH53">
+        <v>79137000.0</v>
+      </c>
+      <c r="BI53">
+        <v>155971000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>251255000.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53">
+        <v>232328000.0</v>
+      </c>
+      <c r="BM53"/>
+    </row>
+    <row r="54" spans="1:65">
+      <c r="A54" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+    </row>
+    <row r="55" spans="1:65">
+      <c r="A55" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55">
+        <v>26520789000.0</v>
+      </c>
+      <c r="C55">
+        <v>25880767000.0</v>
+      </c>
+      <c r="D55">
+        <v>24895868000.0</v>
+      </c>
+      <c r="E55">
+        <v>24260163000.0</v>
+      </c>
+      <c r="F55">
+        <v>22550800000.0</v>
+      </c>
+      <c r="G55">
+        <v>22423044000.0</v>
+      </c>
+      <c r="H55">
+        <v>22308241000.0</v>
+      </c>
+      <c r="I55">
+        <v>21456082000.0</v>
+      </c>
+      <c r="J55">
+        <v>20942975000.0</v>
+      </c>
+      <c r="K55">
+        <v>21347367000.0</v>
+      </c>
+      <c r="L55">
+        <v>21316265000.0</v>
+      </c>
+      <c r="M55">
+        <v>21857152000.0</v>
+      </c>
+      <c r="N55">
+        <v>22028565000.0</v>
+      </c>
+      <c r="O55">
+        <v>21751614000.0</v>
+      </c>
+      <c r="P55">
+        <v>20896112000.0</v>
+      </c>
+      <c r="Q55">
+        <v>20367621000.0</v>
+      </c>
+      <c r="R55">
+        <v>20251996000.0</v>
+      </c>
+      <c r="S55">
+        <v>19163708000.0</v>
+      </c>
+      <c r="T55">
+        <v>19575028000.0</v>
+      </c>
+      <c r="U55">
+        <v>19108922000.0</v>
+      </c>
+      <c r="V55">
+        <v>19635108000.0</v>
+      </c>
+      <c r="W55">
+        <v>18817660000.0</v>
+      </c>
+      <c r="X55">
+        <v>18439248000.0</v>
+      </c>
+      <c r="Y55">
+        <v>18778727000.0</v>
+      </c>
+      <c r="Z55">
+        <v>17903118000.0</v>
+      </c>
+      <c r="AA55">
+        <v>12018799000.0</v>
+      </c>
+      <c r="AB55">
+        <v>11520717000.0</v>
+      </c>
+      <c r="AC55">
+        <v>11723790000.0</v>
+      </c>
+      <c r="AD55">
+        <v>11182427000.0</v>
+      </c>
+      <c r="AE55">
+        <v>10143894000.0</v>
+      </c>
+      <c r="AF55">
+        <v>9833425000.0</v>
+      </c>
+      <c r="AG55">
+        <v>10617104000.0</v>
+      </c>
+      <c r="AH55">
+        <v>11092846000.0</v>
+      </c>
+      <c r="AI55">
+        <v>10769266000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>9839555000.0</v>
+      </c>
+      <c r="AK55">
+        <v>10471829000.0</v>
+      </c>
+      <c r="AL55">
+        <v>10883548000.0</v>
+      </c>
+      <c r="AM55">
+        <v>9906636000.0</v>
+      </c>
+      <c r="AN55">
+        <v>9382736000.0</v>
+      </c>
+      <c r="AO55">
+        <v>9602610000.0</v>
+      </c>
+      <c r="AP55">
+        <v>9684625000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>9038882000.0</v>
+      </c>
+      <c r="AR55">
+        <v>8398205000.0</v>
+      </c>
+      <c r="AS55">
+        <v>7599471000.0</v>
+      </c>
+      <c r="AT55">
+        <v>7617643000.0</v>
+      </c>
+      <c r="AU55">
+        <v>7133225000.0</v>
+      </c>
+      <c r="AV55">
+        <v>6825370000.0</v>
+      </c>
+      <c r="AW55">
+        <v>6532435000.0</v>
+      </c>
+      <c r="AX55">
+        <v>5635728000.0</v>
+      </c>
+      <c r="AY55">
+        <v>5014231000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>4153173000.0</v>
+      </c>
+      <c r="BA55">
+        <v>3925112000.0</v>
+      </c>
+      <c r="BB55">
+        <v>3793258000.0</v>
+      </c>
+      <c r="BC55">
+        <v>3458624000.0</v>
+      </c>
+      <c r="BD55">
+        <v>3197334000.0</v>
+      </c>
+      <c r="BE55">
+        <v>2654091000.0</v>
+      </c>
+      <c r="BF55">
+        <v>2283032000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1975592000.0</v>
+      </c>
+      <c r="BH55">
+        <v>2077532000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1863000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1694179000.0</v>
+      </c>
+      <c r="BK55"/>
+      <c r="BL55">
+        <v>1374407000.0</v>
+      </c>
+      <c r="BM55"/>
+    </row>
+    <row r="56" spans="1:65">
+      <c r="A56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56">
+        <v>188671000.0</v>
+      </c>
+      <c r="C56">
+        <v>194155000.0</v>
+      </c>
+      <c r="D56">
+        <v>165677000.0</v>
+      </c>
+      <c r="E56">
+        <v>4902838000.0</v>
+      </c>
+      <c r="F56">
+        <v>4282398000.0</v>
+      </c>
+      <c r="G56">
+        <v>4292045000.0</v>
+      </c>
+      <c r="H56">
+        <v>6128876000.0</v>
+      </c>
+      <c r="I56">
+        <v>5615679000.0</v>
+      </c>
+      <c r="J56">
+        <v>5673025000.0</v>
+      </c>
+      <c r="K56">
+        <v>6426111000.0</v>
+      </c>
+      <c r="L56">
+        <v>6572452000.0</v>
+      </c>
+      <c r="M56">
+        <v>6317165000.0</v>
+      </c>
+      <c r="N56">
+        <v>6099363000.0</v>
+      </c>
+      <c r="O56">
+        <v>17636670000.0</v>
+      </c>
+      <c r="P56">
+        <v>3566680000.0</v>
+      </c>
+      <c r="Q56">
+        <v>18294102000.0</v>
+      </c>
+      <c r="R56">
+        <v>343905000.0</v>
+      </c>
+      <c r="S56">
+        <v>369269000.0</v>
+      </c>
+      <c r="T56">
+        <v>4427421000.0</v>
+      </c>
+      <c r="U56">
+        <v>17228487000.0</v>
+      </c>
+      <c r="V56">
+        <v>18094072000.0</v>
+      </c>
+      <c r="W56">
+        <v>2040454000.0</v>
+      </c>
+      <c r="X56">
+        <v>1984051000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1530915000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1798623000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1009459000.0</v>
+      </c>
+      <c r="AB56">
+        <v>846453000.0</v>
+      </c>
+      <c r="AC56">
+        <v>829344000.0</v>
+      </c>
+      <c r="AD56">
+        <v>842660000.0</v>
+      </c>
+      <c r="AE56">
+        <v>831520000.0</v>
+      </c>
+      <c r="AF56">
+        <v>760102000.0</v>
+      </c>
+      <c r="AG56">
+        <v>699020000.0</v>
+      </c>
+      <c r="AH56">
+        <v>9903472000.0</v>
+      </c>
+      <c r="AI56">
+        <v>9558572000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>9339934000.0</v>
+      </c>
+      <c r="AK56">
+        <v>9858033000.0</v>
+      </c>
+      <c r="AL56">
+        <v>9855282000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1200033000.0</v>
+      </c>
+      <c r="AN56">
+        <v>781873000.0</v>
+      </c>
+      <c r="AO56">
+        <v>9042362000.0</v>
+      </c>
+      <c r="AP56">
+        <v>9107036000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>8466625000.0</v>
+      </c>
+      <c r="AR56">
+        <v>844785000.0</v>
+      </c>
+      <c r="AS56">
+        <v>819058000.0</v>
+      </c>
+      <c r="AT56">
+        <v>781500000.0</v>
+      </c>
+      <c r="AU56">
+        <v>749146000.0</v>
+      </c>
+      <c r="AV56">
+        <v>805233000.0</v>
+      </c>
+      <c r="AW56">
+        <v>760348000.0</v>
+      </c>
+      <c r="AX56">
+        <v>711127000.0</v>
+      </c>
+      <c r="AY56">
+        <v>766670000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>749049000.0</v>
+      </c>
+      <c r="BA56">
+        <v>800746000.0</v>
+      </c>
+      <c r="BB56">
+        <v>435775000.0</v>
+      </c>
+      <c r="BC56">
+        <v>3283362000.0</v>
+      </c>
+      <c r="BD56">
+        <v>3058780000.0</v>
+      </c>
+      <c r="BE56">
+        <v>186388000.0</v>
+      </c>
+      <c r="BF56">
+        <v>145437000.0</v>
+      </c>
+      <c r="BG56">
+        <v>118326000.0</v>
+      </c>
+      <c r="BH56">
+        <v>181572000.0</v>
+      </c>
+      <c r="BI56">
+        <v>1164165000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>969166000.0</v>
+      </c>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+    </row>
+    <row r="57" spans="1:65">
+      <c r="A57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
+        <v>70000000.0</v>
+      </c>
+      <c r="D57">
+        <v>15751726000.0</v>
+      </c>
+      <c r="E57">
+        <v>20455023000.0</v>
+      </c>
+      <c r="F57">
+        <v>19076018000.0</v>
+      </c>
+      <c r="G57">
+        <v>19032925000.0</v>
+      </c>
+      <c r="H57">
+        <v>18946461000.0</v>
+      </c>
+      <c r="I57">
+        <v>18069389000.0</v>
+      </c>
+      <c r="J57">
+        <v>17678093000.0</v>
+      </c>
+      <c r="K57">
+        <v>17961383000.0</v>
+      </c>
+      <c r="L57">
+        <v>17920236000.0</v>
+      </c>
+      <c r="M57">
+        <v>18459770000.0</v>
+      </c>
+      <c r="N57">
+        <v>269539000.0</v>
+      </c>
+      <c r="O57">
+        <v>249168000.0</v>
+      </c>
+      <c r="P57">
+        <v>18687619000.0</v>
+      </c>
+      <c r="Q57">
+        <v>287855000.0</v>
+      </c>
+      <c r="R57">
+        <v>18093344000.0</v>
+      </c>
+      <c r="S57">
+        <v>17381330000.0</v>
+      </c>
+      <c r="T57">
+        <v>17804052000.0</v>
+      </c>
+      <c r="U57">
+        <v>448844000.0</v>
+      </c>
+      <c r="V57">
+        <v>338801000.0</v>
+      </c>
+      <c r="W57">
+        <v>14039181000.0</v>
+      </c>
+      <c r="X57">
+        <v>12562011000.0</v>
+      </c>
+      <c r="Y57">
+        <v>12610968000.0</v>
+      </c>
+      <c r="Z57">
+        <v>12170216000.0</v>
+      </c>
+      <c r="AA57">
+        <v>9314246000.0</v>
+      </c>
+      <c r="AB57">
+        <v>10163177000.0</v>
+      </c>
+      <c r="AC57">
+        <v>9431262000.0</v>
+      </c>
+      <c r="AD57">
+        <v>8720841000.0</v>
+      </c>
+      <c r="AE57">
+        <v>7906724000.0</v>
+      </c>
+      <c r="AF57">
+        <v>7395691000.0</v>
+      </c>
+      <c r="AG57">
+        <v>8594560000.0</v>
+      </c>
+      <c r="AH57">
+        <v>70051000.0</v>
+      </c>
+      <c r="AI57">
+        <v>64465000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>56212000.0</v>
+      </c>
+      <c r="AK57">
+        <v>59654000.0</v>
+      </c>
+      <c r="AL57">
+        <v>37157000.0</v>
+      </c>
+      <c r="AM57">
+        <v>6885381000.0</v>
+      </c>
+      <c r="AN57">
+        <v>8150958000.0</v>
+      </c>
+      <c r="AO57">
+        <v>139405000.0</v>
+      </c>
+      <c r="AP57">
+        <v>89380000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>51985000.0</v>
+      </c>
+      <c r="AR57">
+        <v>7142022000.0</v>
+      </c>
+      <c r="AS57">
+        <v>5877343000.0</v>
+      </c>
+      <c r="AT57">
+        <v>5507892000.0</v>
+      </c>
+      <c r="AU57">
+        <v>4932024000.0</v>
+      </c>
+      <c r="AV57">
+        <v>5863975000.0</v>
+      </c>
+      <c r="AW57">
+        <v>4311886000.0</v>
+      </c>
+      <c r="AX57">
+        <v>3720238000.0</v>
+      </c>
+      <c r="AY57">
+        <v>3643043000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>3606300000.0</v>
+      </c>
+      <c r="BA57">
+        <v>3298977000.0</v>
+      </c>
+      <c r="BB57">
+        <v>2906485000.0</v>
+      </c>
+      <c r="BC57">
+        <v>16888000.0</v>
+      </c>
+      <c r="BD57">
+        <v>423941000.0</v>
+      </c>
+      <c r="BE57">
+        <v>2354589000.0</v>
+      </c>
+      <c r="BF57">
+        <v>1944316000.0</v>
+      </c>
+      <c r="BG57">
+        <v>1811284000.0</v>
+      </c>
+      <c r="BH57">
+        <v>1916784000.0</v>
+      </c>
+      <c r="BI57">
+        <v>1700000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>0.0</v>
+      </c>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+    </row>
+    <row r="58" spans="1:65">
+      <c r="A58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58">
+        <v>24315097000.0</v>
+      </c>
+      <c r="C58">
+        <v>23736467000.0</v>
+      </c>
+      <c r="D58">
+        <v>22780351000.0</v>
+      </c>
+      <c r="E58">
+        <v>22134104000.0</v>
+      </c>
+      <c r="F58">
+        <v>20687242000.0</v>
+      </c>
+      <c r="G58">
+        <v>20558484000.0</v>
+      </c>
+      <c r="H58">
+        <v>20471558000.0</v>
+      </c>
+      <c r="I58">
+        <v>19654902000.0</v>
+      </c>
+      <c r="J58">
+        <v>19196110000.0</v>
+      </c>
+      <c r="K58">
+        <v>19655750000.0</v>
+      </c>
+      <c r="L58">
+        <v>19677871000.0</v>
+      </c>
+      <c r="M58">
+        <v>20295545000.0</v>
+      </c>
+      <c r="N58">
+        <v>20571913000.0</v>
+      </c>
+      <c r="O58">
+        <v>20330594000.0</v>
+      </c>
+      <c r="P58">
+        <v>19493151000.0</v>
+      </c>
+      <c r="Q58">
+        <v>18980690000.0</v>
+      </c>
+      <c r="R58">
+        <v>18898606000.0</v>
+      </c>
+      <c r="S58">
+        <v>17786302000.0</v>
+      </c>
+      <c r="T58">
+        <v>18208811000.0</v>
+      </c>
+      <c r="U58">
+        <v>17824623000.0</v>
+      </c>
+      <c r="V58">
+        <v>18384379000.0</v>
+      </c>
+      <c r="W58">
+        <v>17628939000.0</v>
+      </c>
+      <c r="X58">
+        <v>17322162000.0</v>
+      </c>
+      <c r="Y58">
+        <v>17727236000.0</v>
+      </c>
+      <c r="Z58">
+        <v>16895271000.0</v>
+      </c>
+      <c r="AA58">
+        <v>11054163000.0</v>
+      </c>
+      <c r="AB58">
+        <v>10467922000.0</v>
+      </c>
+      <c r="AC58">
+        <v>10704640000.0</v>
+      </c>
+      <c r="AD58">
+        <v>10191022000.0</v>
+      </c>
+      <c r="AE58">
+        <v>9165521000.0</v>
+      </c>
+      <c r="AF58">
+        <v>8876609000.0</v>
+      </c>
+      <c r="AG58">
+        <v>9662292000.0</v>
+      </c>
+      <c r="AH58">
+        <v>10156619000.0</v>
+      </c>
+      <c r="AI58">
+        <v>9850178000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>8918591000.0</v>
+      </c>
+      <c r="AK58">
+        <v>9561187000.0</v>
+      </c>
+      <c r="AL58">
+        <v>9973259000.0</v>
+      </c>
+      <c r="AM58">
+        <v>9026819000.0</v>
+      </c>
+      <c r="AN58">
+        <v>8526864000.0</v>
+      </c>
+      <c r="AO58">
+        <v>8812790000.0</v>
+      </c>
+      <c r="AP58">
+        <v>9004063000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>8439633000.0</v>
+      </c>
+      <c r="AR58">
+        <v>7844303000.0</v>
+      </c>
+      <c r="AS58">
+        <v>7061493000.0</v>
+      </c>
+      <c r="AT58">
+        <v>7094142000.0</v>
+      </c>
+      <c r="AU58">
+        <v>6675274000.0</v>
+      </c>
+      <c r="AV58">
+        <v>6382225000.0</v>
+      </c>
+      <c r="AW58">
+        <v>6106636000.0</v>
+      </c>
+      <c r="AX58">
+        <v>5221988000.0</v>
+      </c>
+      <c r="AY58">
+        <v>4613293000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>3766550000.0</v>
+      </c>
+      <c r="BA58">
+        <v>3536227000.0</v>
+      </c>
+      <c r="BB58">
+        <v>3413485000.0</v>
+      </c>
+      <c r="BC58">
+        <v>3181714000.0</v>
+      </c>
+      <c r="BD58">
+        <v>2927859000.0</v>
+      </c>
+      <c r="BE58">
+        <v>2392589000.0</v>
+      </c>
+      <c r="BF58">
+        <v>2124316000.0</v>
+      </c>
+      <c r="BG58">
+        <v>1824284000.0</v>
+      </c>
+      <c r="BH58">
+        <v>1929784000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1713000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1570802000.0</v>
+      </c>
+      <c r="BK58"/>
+      <c r="BL58">
+        <v>1269267000.0</v>
+      </c>
+      <c r="BM58"/>
+    </row>
+    <row r="59" spans="1:65">
+      <c r="A59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+    </row>
+    <row r="60" spans="1:65">
+      <c r="A60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60">
+        <v>2205692000.0</v>
+      </c>
+      <c r="C60">
+        <v>2144300000.0</v>
+      </c>
+      <c r="D60">
+        <v>2115517000.0</v>
+      </c>
+      <c r="E60">
+        <v>2126059000.0</v>
+      </c>
+      <c r="F60">
+        <v>1863558000.0</v>
+      </c>
+      <c r="G60">
+        <v>1864560000.0</v>
+      </c>
+      <c r="H60">
+        <v>1836683000.0</v>
+      </c>
+      <c r="I60">
+        <v>1801180000.0</v>
+      </c>
+      <c r="J60">
+        <v>1746865000.0</v>
+      </c>
+      <c r="K60">
+        <v>1691617000.0</v>
+      </c>
+      <c r="L60">
+        <v>1638394000.0</v>
+      </c>
+      <c r="M60">
+        <v>1561607000.0</v>
+      </c>
+      <c r="N60">
+        <v>1456652000.0</v>
+      </c>
+      <c r="O60">
+        <v>1421020000.0</v>
+      </c>
+      <c r="P60">
+        <v>1402961000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1386931000.0</v>
+      </c>
+      <c r="R60">
+        <v>1353390000.0</v>
+      </c>
+      <c r="S60">
+        <v>1377406000.0</v>
+      </c>
+      <c r="T60">
+        <v>1366217000.0</v>
+      </c>
+      <c r="U60">
+        <v>1284299000.0</v>
+      </c>
+      <c r="V60">
+        <v>1250729000.0</v>
+      </c>
+      <c r="W60">
+        <v>1188721000.0</v>
+      </c>
+      <c r="X60">
+        <v>1117086000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1051491000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1007847000.0</v>
+      </c>
+      <c r="AA60">
+        <v>964636000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1052795000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1019150000.0</v>
+      </c>
+      <c r="AD60">
+        <v>991405000.0</v>
+      </c>
+      <c r="AE60">
+        <v>978373000.0</v>
+      </c>
+      <c r="AF60">
+        <v>956816000.0</v>
+      </c>
+      <c r="AG60">
+        <v>954812000.0</v>
+      </c>
+      <c r="AH60">
+        <v>936227000.0</v>
+      </c>
+      <c r="AI60">
+        <v>919088000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>920964000.0</v>
+      </c>
+      <c r="AK60">
+        <v>910642000.0</v>
+      </c>
+      <c r="AL60">
+        <v>910289000.0</v>
+      </c>
+      <c r="AM60">
+        <v>879817000.0</v>
+      </c>
+      <c r="AN60">
+        <v>855872000.0</v>
+      </c>
+      <c r="AO60">
+        <v>789820000.0</v>
+      </c>
+      <c r="AP60">
+        <v>680562000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>599249000.0</v>
+      </c>
+      <c r="AR60">
+        <v>553902000.0</v>
+      </c>
+      <c r="AS60">
+        <v>537978000.0</v>
+      </c>
+      <c r="AT60">
+        <v>523501000.0</v>
+      </c>
+      <c r="AU60">
+        <v>457951000.0</v>
+      </c>
+      <c r="AV60">
+        <v>443145000.0</v>
+      </c>
+      <c r="AW60">
+        <v>425799000.0</v>
+      </c>
+      <c r="AX60">
+        <v>413740000.0</v>
+      </c>
+      <c r="AY60">
+        <v>400938000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>386623000.0</v>
+      </c>
+      <c r="BA60">
+        <v>388885000.0</v>
+      </c>
+      <c r="BB60">
+        <v>379773000.0</v>
+      </c>
+      <c r="BC60">
+        <v>276910000.0</v>
+      </c>
+      <c r="BD60">
+        <v>269475000.0</v>
+      </c>
+      <c r="BE60">
+        <v>261502000.0</v>
+      </c>
+      <c r="BF60">
+        <v>158716000.0</v>
+      </c>
+      <c r="BG60">
+        <v>151308000.0</v>
+      </c>
+      <c r="BH60">
+        <v>147748000.0</v>
+      </c>
+      <c r="BI60">
+        <v>150000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>123377000.0</v>
+      </c>
+      <c r="BK60"/>
+      <c r="BL60">
+        <v>105140000.0</v>
+      </c>
+      <c r="BM60"/>
+    </row>
+    <row r="61" spans="1:65">
+      <c r="A61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61">
+        <v>-122410000.0</v>
+      </c>
+      <c r="P61"/>
+      <c r="Q61">
+        <v>-77262000.0</v>
+      </c>
+      <c r="R61">
+        <v>-77262000.0</v>
+      </c>
+      <c r="S61">
+        <v>-55752000.0</v>
+      </c>
+      <c r="T61">
+        <v>-49442000.0</v>
+      </c>
+      <c r="U61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="V61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="W61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="X61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-21780000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-21209000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-8233000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-8254000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-8254000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-8254000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-8254000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-8254000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-8254000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-500000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-500000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-500000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-500000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-500000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-500000.0</v>
+      </c>
+      <c r="BG61">
+        <v>-500000.0</v>
+      </c>
+      <c r="BH61">
+        <v>-500000.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+    </row>
+    <row r="62" spans="1:65">
+      <c r="A62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2">
+        <v>684719000.0</v>
+      </c>
+      <c r="C2">
+        <v>746881000.0</v>
+      </c>
+      <c r="D2">
+        <v>70565000.0</v>
+      </c>
+      <c r="E2">
+        <v>321719000.0</v>
+      </c>
+      <c r="F2">
+        <v>123236000.0</v>
+      </c>
+      <c r="G2">
+        <v>202390000.0</v>
+      </c>
+      <c r="H2">
+        <v>210656000.0</v>
+      </c>
+      <c r="I2">
+        <v>165716000.0</v>
+      </c>
+      <c r="J2">
+        <v>112275000.0</v>
+      </c>
+      <c r="K2">
+        <v>76083000.0</v>
+      </c>
+      <c r="L2">
+        <v>74126000.0</v>
+      </c>
+      <c r="M2">
+        <v>53251000.0</v>
+      </c>
+      <c r="N2">
+        <v>26537000.0</v>
+      </c>
+      <c r="O2">
+        <v>36031000.0</v>
+      </c>
+      <c r="P2">
+        <v>29959000.0</v>
+      </c>
+      <c r="Q2">
+        <v>21943000.0</v>
+      </c>
+      <c r="R2">
+        <v>14575000.0</v>
+      </c>
+      <c r="S2">
+        <v>16092000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3">
+        <v>40847000.0</v>
+      </c>
+      <c r="C3">
+        <v>33552000.0</v>
+      </c>
+      <c r="D3">
+        <v>31356000.0</v>
+      </c>
+      <c r="E3">
+        <v>27157000.0</v>
+      </c>
+      <c r="F3">
+        <v>21667000.0</v>
+      </c>
+      <c r="G3">
+        <v>18514000.0</v>
+      </c>
+      <c r="H3">
+        <v>13608000.0</v>
+      </c>
+      <c r="I3">
+        <v>14157000.0</v>
+      </c>
+      <c r="J3">
+        <v>10801000.0</v>
+      </c>
+      <c r="K3">
+        <v>5897000.0</v>
+      </c>
+      <c r="L3">
+        <v>3998000.0</v>
+      </c>
+      <c r="M3">
+        <v>3583000.0</v>
+      </c>
+      <c r="N3">
+        <v>3129000.0</v>
+      </c>
+      <c r="O3">
+        <v>2024000.0</v>
+      </c>
+      <c r="P3">
+        <v>1375000.0</v>
+      </c>
+      <c r="Q3">
+        <v>840000.0</v>
+      </c>
+      <c r="R3">
+        <v>726000.0</v>
+      </c>
+      <c r="S3">
+        <v>-1040000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>-39621000.0</v>
+      </c>
+      <c r="G4">
+        <v>-39621000.0</v>
+      </c>
+      <c r="H4">
+        <v>-39621000.0</v>
+      </c>
+      <c r="I4">
+        <v>-39621000.0</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4">
+        <v>-9005000.0</v>
+      </c>
+      <c r="L4">
+        <v>-4490000.0</v>
+      </c>
+      <c r="M4">
+        <v>-1318000.0</v>
+      </c>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B5">
+        <v>310768000.0</v>
+      </c>
+      <c r="C5">
+        <v>224373000.0</v>
+      </c>
+      <c r="D5">
+        <v>330740000.0</v>
+      </c>
+      <c r="E5">
+        <v>291297000.0</v>
+      </c>
+      <c r="F5">
+        <v>441208000.0</v>
+      </c>
+      <c r="G5">
+        <v>189756000.0</v>
+      </c>
+      <c r="H5">
+        <v>107779000.0</v>
+      </c>
+      <c r="I5">
+        <v>91054000.0</v>
+      </c>
+      <c r="J5">
+        <v>123879000.0</v>
+      </c>
+      <c r="K5">
+        <v>124595000.0</v>
+      </c>
+      <c r="L5">
+        <v>88495000.0</v>
+      </c>
+      <c r="M5">
+        <v>65514000.0</v>
+      </c>
+      <c r="N5">
+        <v>50298000.0</v>
+      </c>
+      <c r="O5">
+        <v>36090000.0</v>
+      </c>
+      <c r="P5">
+        <v>5869000.0</v>
+      </c>
+      <c r="Q5">
+        <v>28466000.0</v>
+      </c>
+      <c r="R5">
+        <v>-13235000.0</v>
+      </c>
+      <c r="S5">
+        <v>-211000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>351615000.0</v>
+      </c>
+      <c r="C6">
+        <v>257925000.0</v>
+      </c>
+      <c r="D6">
+        <v>362096000.0</v>
+      </c>
+      <c r="E6">
+        <v>318454000.0</v>
+      </c>
+      <c r="F6">
+        <v>462875000.0</v>
+      </c>
+      <c r="G6">
+        <v>208270000.0</v>
+      </c>
+      <c r="H6">
+        <v>121387000.0</v>
+      </c>
+      <c r="I6">
+        <v>105211000.0</v>
+      </c>
+      <c r="J6">
+        <v>134680000.0</v>
+      </c>
+      <c r="K6">
+        <v>130492000.0</v>
+      </c>
+      <c r="L6">
+        <v>92493000.0</v>
+      </c>
+      <c r="M6">
+        <v>69097000.0</v>
+      </c>
+      <c r="N6">
+        <v>53427000.0</v>
+      </c>
+      <c r="O6">
+        <v>38114000.0</v>
+      </c>
+      <c r="P6">
+        <v>7244000.0</v>
+      </c>
+      <c r="Q6">
+        <v>29306000.0</v>
+      </c>
+      <c r="R6">
+        <v>-12509000.0</v>
+      </c>
+      <c r="S6">
+        <v>-211000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-5500000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9">
+        <v>729841000.0</v>
+      </c>
+      <c r="C9">
+        <v>614048000.0</v>
+      </c>
+      <c r="D9">
+        <v>1367360000.0</v>
+      </c>
+      <c r="E9">
+        <v>573384000.0</v>
+      </c>
+      <c r="F9">
+        <v>721376000.0</v>
+      </c>
+      <c r="G9">
+        <v>398158000.0</v>
+      </c>
+      <c r="H9">
+        <v>285435000.0</v>
+      </c>
+      <c r="I9">
+        <v>309050000.0</v>
+      </c>
+      <c r="J9">
+        <v>337119000.0</v>
+      </c>
+      <c r="K9">
+        <v>300763000.0</v>
+      </c>
+      <c r="L9">
+        <v>202314000.0</v>
+      </c>
+      <c r="M9">
+        <v>160596000.0</v>
+      </c>
+      <c r="N9">
+        <v>122077000.0</v>
+      </c>
+      <c r="O9">
+        <v>84498000.0</v>
+      </c>
+      <c r="P9">
+        <v>41326000.0</v>
+      </c>
+      <c r="Q9">
+        <v>13698000.0</v>
+      </c>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10">
+        <v>288431000.0</v>
+      </c>
+      <c r="C10">
+        <v>224373000.0</v>
+      </c>
+      <c r="D10">
+        <v>330740000.0</v>
+      </c>
+      <c r="E10">
+        <v>291297000.0</v>
+      </c>
+      <c r="F10">
+        <v>441208000.0</v>
+      </c>
+      <c r="G10">
+        <v>189756000.0</v>
+      </c>
+      <c r="H10">
+        <v>107779000.0</v>
+      </c>
+      <c r="I10">
+        <v>91054000.0</v>
+      </c>
+      <c r="J10">
+        <v>123879000.0</v>
+      </c>
+      <c r="K10">
+        <v>124595000.0</v>
+      </c>
+      <c r="L10">
+        <v>88495000.0</v>
+      </c>
+      <c r="M10">
+        <v>65514000.0</v>
+      </c>
+      <c r="N10">
+        <v>50298000.0</v>
+      </c>
+      <c r="O10">
+        <v>36090000.0</v>
+      </c>
+      <c r="P10">
+        <v>5869000.0</v>
+      </c>
+      <c r="Q10">
+        <v>28466000.0</v>
+      </c>
+      <c r="R10">
+        <v>-13235000.0</v>
+      </c>
+      <c r="S10">
+        <v>-1251000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B11">
+        <v>64343000.0</v>
+      </c>
+      <c r="C11">
+        <v>42904000.0</v>
+      </c>
+      <c r="D11">
+        <v>80597000.0</v>
+      </c>
+      <c r="E11">
+        <v>63263000.0</v>
+      </c>
+      <c r="F11">
+        <v>86940000.0</v>
+      </c>
+      <c r="G11">
+        <v>46717000.0</v>
+      </c>
+      <c r="H11">
+        <v>26392000.0</v>
+      </c>
+      <c r="I11">
+        <v>19359000.0</v>
+      </c>
+      <c r="J11">
+        <v>45042000.0</v>
+      </c>
+      <c r="K11">
+        <v>45893000.0</v>
+      </c>
+      <c r="L11">
+        <v>29912000.0</v>
+      </c>
+      <c r="M11">
+        <v>20982000.0</v>
+      </c>
+      <c r="N11">
+        <v>17604000.0</v>
+      </c>
+      <c r="O11">
+        <v>12272000.0</v>
+      </c>
+      <c r="P11">
+        <v>1835000.0</v>
+      </c>
+      <c r="Q11">
+        <v>4731000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11">
+        <v>-426000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>138</v>
+      </c>
+      <c r="B12">
+        <v>609098000.0</v>
+      </c>
+      <c r="C12">
+        <v>673430000.0</v>
+      </c>
+      <c r="D12">
+        <v>679911000.0</v>
+      </c>
+      <c r="E12">
+        <v>261653000.0</v>
+      </c>
+      <c r="F12">
+        <v>95810000.0</v>
+      </c>
+      <c r="G12">
+        <v>139616000.0</v>
+      </c>
+      <c r="H12">
+        <v>186429000.0</v>
+      </c>
+      <c r="I12">
+        <v>160074000.0</v>
+      </c>
+      <c r="J12">
+        <v>105507000.0</v>
+      </c>
+      <c r="K12">
+        <v>73042000.0</v>
+      </c>
+      <c r="L12">
+        <v>53560000.0</v>
+      </c>
+      <c r="M12">
+        <v>38504000.0</v>
+      </c>
+      <c r="N12">
+        <v>24301000.0</v>
+      </c>
+      <c r="O12">
+        <v>21761000.0</v>
+      </c>
+      <c r="P12">
+        <v>22464000.0</v>
+      </c>
+      <c r="Q12">
+        <v>11546000.0</v>
+      </c>
+      <c r="R12">
+        <v>607000.0</v>
+      </c>
+      <c r="S12">
+        <v>1306000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>1359587000.0</v>
+      </c>
+      <c r="C13">
+        <v>1327834000.0</v>
+      </c>
+      <c r="D13">
+        <v>1291092000.0</v>
+      </c>
+      <c r="E13">
+        <v>885373000.0</v>
+      </c>
+      <c r="F13">
+        <v>780884000.0</v>
+      </c>
+      <c r="G13">
+        <v>543304000.0</v>
+      </c>
+      <c r="H13">
+        <v>463739000.0</v>
+      </c>
+      <c r="I13">
+        <v>417951000.0</v>
+      </c>
+      <c r="J13">
+        <v>372850000.0</v>
+      </c>
+      <c r="K13">
+        <v>322539000.0</v>
+      </c>
+      <c r="L13">
+        <v>249850000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>224088000.0</v>
+      </c>
+      <c r="C15">
+        <v>181469000.0</v>
+      </c>
+      <c r="D15">
+        <v>250143000.0</v>
+      </c>
+      <c r="E15">
+        <v>228034000.0</v>
+      </c>
+      <c r="F15">
+        <v>314647000.0</v>
+      </c>
+      <c r="G15">
+        <v>132578000.0</v>
+      </c>
+      <c r="H15">
+        <v>79327000.0</v>
+      </c>
+      <c r="I15">
+        <v>71695000.0</v>
+      </c>
+      <c r="J15">
+        <v>78837000.0</v>
+      </c>
+      <c r="K15">
+        <v>78702000.0</v>
+      </c>
+      <c r="L15">
+        <v>58583000.0</v>
+      </c>
+      <c r="M15">
+        <v>43214000.0</v>
+      </c>
+      <c r="N15">
+        <v>32694000.0</v>
+      </c>
+      <c r="O15">
+        <v>23818000.0</v>
+      </c>
+      <c r="P15">
+        <v>4034000.0</v>
+      </c>
+      <c r="Q15">
+        <v>23735000.0</v>
+      </c>
+      <c r="R15">
+        <v>-13235000.0</v>
+      </c>
+      <c r="S15">
+        <v>-825000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>218402000.0</v>
+      </c>
+      <c r="F16">
+        <v>300134000.0</v>
+      </c>
+      <c r="G16">
+        <v>118537000.0</v>
+      </c>
+      <c r="H16">
+        <v>64868000.0</v>
+      </c>
+      <c r="I16">
+        <v>57236000.0</v>
+      </c>
+      <c r="J16">
+        <v>64378000.0</v>
+      </c>
+      <c r="K16">
+        <v>69187000.0</v>
+      </c>
+      <c r="L16">
+        <v>56090000.0</v>
+      </c>
+      <c r="M16">
+        <v>43214000.0</v>
+      </c>
+      <c r="N16">
+        <v>32694000.0</v>
+      </c>
+      <c r="O16">
+        <v>23818000.0</v>
+      </c>
+      <c r="P16">
+        <v>3990000.0</v>
+      </c>
+      <c r="Q16">
+        <v>23735000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>224088000.0</v>
+      </c>
+      <c r="C17">
+        <v>181469000.0</v>
+      </c>
+      <c r="D17">
+        <v>216762000.0</v>
+      </c>
+      <c r="E17">
+        <v>228034000.0</v>
+      </c>
+      <c r="F17">
+        <v>354268000.0</v>
+      </c>
+      <c r="G17">
+        <v>132578000.0</v>
+      </c>
+      <c r="H17">
+        <v>79327000.0</v>
+      </c>
+      <c r="I17">
+        <v>110413000.0</v>
+      </c>
+      <c r="J17">
+        <v>168921000.0</v>
+      </c>
+      <c r="K17">
+        <v>87707000.0</v>
+      </c>
+      <c r="L17">
+        <v>58583000.0</v>
+      </c>
+      <c r="M17">
+        <v>43214000.0</v>
+      </c>
+      <c r="N17">
+        <v>32694000.0</v>
+      </c>
+      <c r="O17">
+        <v>23818000.0</v>
+      </c>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>750489000.0</v>
+      </c>
+      <c r="C18">
+        <v>654404000.0</v>
+      </c>
+      <c r="D18">
+        <v>650080000.0</v>
+      </c>
+      <c r="E18">
+        <v>623720000.0</v>
+      </c>
+      <c r="F18">
+        <v>685074000.0</v>
+      </c>
+      <c r="G18">
+        <v>403688000.0</v>
+      </c>
+      <c r="H18">
+        <v>277310000.0</v>
+      </c>
+      <c r="I18">
+        <v>257877000.0</v>
+      </c>
+      <c r="J18">
+        <v>267343000.0</v>
+      </c>
+      <c r="K18">
+        <v>249516000.0</v>
+      </c>
+      <c r="L18">
+        <v>196290000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>410000.0</v>
+      </c>
+      <c r="K20">
+        <v>1195000.0</v>
+      </c>
+      <c r="L20">
+        <v>1195000.0</v>
+      </c>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>310768000.0</v>
+      </c>
+      <c r="C21">
+        <v>224373000.0</v>
+      </c>
+      <c r="D21">
+        <v>330740000.0</v>
+      </c>
+      <c r="E21">
+        <v>291297000.0</v>
+      </c>
+      <c r="F21">
+        <v>441208000.0</v>
+      </c>
+      <c r="G21">
+        <v>189756000.0</v>
+      </c>
+      <c r="H21">
+        <v>107779000.0</v>
+      </c>
+      <c r="I21">
+        <v>91054000.0</v>
+      </c>
+      <c r="J21">
+        <v>123879000.0</v>
+      </c>
+      <c r="K21">
+        <v>124595000.0</v>
+      </c>
+      <c r="L21">
+        <v>88495000.0</v>
+      </c>
+      <c r="M21">
+        <v>65514000.0</v>
+      </c>
+      <c r="N21">
+        <v>50298000.0</v>
+      </c>
+      <c r="O21">
+        <v>36090000.0</v>
+      </c>
+      <c r="P21">
+        <v>5869000.0</v>
+      </c>
+      <c r="Q21">
+        <v>28466000.0</v>
+      </c>
+      <c r="R21">
+        <v>-13220000.0</v>
+      </c>
+      <c r="S21">
+        <v>-211000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23">
+        <v>1103792000.0</v>
+      </c>
+      <c r="C23">
+        <v>1136556000.0</v>
+      </c>
+      <c r="D23">
+        <v>3095000.0</v>
+      </c>
+      <c r="E23">
+        <v>603806000.0</v>
+      </c>
+      <c r="F23">
+        <v>403404000.0</v>
+      </c>
+      <c r="G23">
+        <v>410792000.0</v>
+      </c>
+      <c r="H23">
+        <v>388312000.0</v>
+      </c>
+      <c r="I23">
+        <v>383712000.0</v>
+      </c>
+      <c r="J23">
+        <v>325515000.0</v>
+      </c>
+      <c r="K23">
+        <v>252251000.0</v>
+      </c>
+      <c r="L23">
+        <v>187945000.0</v>
+      </c>
+      <c r="M23">
+        <v>148333000.0</v>
+      </c>
+      <c r="N23">
+        <v>98316000.0</v>
+      </c>
+      <c r="O23">
+        <v>84439000.0</v>
+      </c>
+      <c r="P23">
+        <v>65416000.0</v>
+      </c>
+      <c r="Q23">
+        <v>7175000.0</v>
+      </c>
+      <c r="R23">
+        <v>27795000.0</v>
+      </c>
+      <c r="S23">
+        <v>16303000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
+        <v>14513000.0</v>
+      </c>
+      <c r="G24">
+        <v>14041000.0</v>
+      </c>
+      <c r="H24">
+        <v>14459000.0</v>
+      </c>
+      <c r="I24">
+        <v>14459000.0</v>
+      </c>
+      <c r="J24">
+        <v>14459000.0</v>
+      </c>
+      <c r="K24">
+        <v>9515000.0</v>
+      </c>
+      <c r="L24">
+        <v>2493000.0</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25">
+        <v>41804000.0</v>
+      </c>
+      <c r="C25">
+        <v>33552000.0</v>
+      </c>
+      <c r="D25">
+        <v>31356000.0</v>
+      </c>
+      <c r="E25">
+        <v>22978000.0</v>
+      </c>
+      <c r="F25">
+        <v>17824000.0</v>
+      </c>
+      <c r="G25">
+        <v>30537000.0</v>
+      </c>
+      <c r="H25">
+        <v>22879000.0</v>
+      </c>
+      <c r="I25">
+        <v>14157000.0</v>
+      </c>
+      <c r="J25">
+        <v>10801000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27">
+        <v>2437000.0</v>
+      </c>
+      <c r="C27">
+        <v>4489000.0</v>
+      </c>
+      <c r="D27">
+        <v>3095000.0</v>
+      </c>
+      <c r="E27">
+        <v>2541000.0</v>
+      </c>
+      <c r="F27">
+        <v>1520000.0</v>
+      </c>
+      <c r="G27">
+        <v>1796000.0</v>
+      </c>
+      <c r="H27">
+        <v>2690000.0</v>
+      </c>
+      <c r="I27">
+        <v>2446000.0</v>
+      </c>
+      <c r="J27">
+        <v>1470000.0</v>
+      </c>
+      <c r="K27">
+        <v>1549000.0</v>
+      </c>
+      <c r="L27">
+        <v>1475000.0</v>
+      </c>
+      <c r="M27">
+        <v>1180000.0</v>
+      </c>
+      <c r="N27">
+        <v>1274000.0</v>
+      </c>
+      <c r="O27">
+        <v>1219000.0</v>
+      </c>
+      <c r="P27">
+        <v>994000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1007000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>221150000.0</v>
+      </c>
+      <c r="C28">
+        <v>217520000.0</v>
+      </c>
+      <c r="D28">
+        <v>134171000.0</v>
+      </c>
+      <c r="E28">
+        <v>121234000.0</v>
+      </c>
+      <c r="F28">
+        <v>118263000.0</v>
+      </c>
+      <c r="G28">
+        <v>105728000.0</v>
+      </c>
+      <c r="H28">
+        <v>130992000.0</v>
+      </c>
+      <c r="I28">
+        <v>157937000.0</v>
+      </c>
+      <c r="J28">
+        <v>149309000.0</v>
+      </c>
+      <c r="K28">
+        <v>120577000.0</v>
+      </c>
+      <c r="L28">
+        <v>80101000.0</v>
+      </c>
+      <c r="M28">
+        <v>65665000.0</v>
+      </c>
+      <c r="N28">
+        <v>47668000.0</v>
+      </c>
+      <c r="O28">
+        <v>29688000.0</v>
+      </c>
+      <c r="P28">
+        <v>20765000.0</v>
+      </c>
+      <c r="Q28">
+        <v>18075000.0</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>64343000.0</v>
+      </c>
+      <c r="C29">
+        <v>42904000.0</v>
+      </c>
+      <c r="D29">
+        <v>65937000.0</v>
+      </c>
+      <c r="E29">
+        <v>63263000.0</v>
+      </c>
+      <c r="F29">
+        <v>86940000.0</v>
+      </c>
+      <c r="G29">
+        <v>43380000.0</v>
+      </c>
+      <c r="H29">
+        <v>22793000.0</v>
+      </c>
+      <c r="I29">
+        <v>19359000.0</v>
+      </c>
+      <c r="J29">
+        <v>45042000.0</v>
+      </c>
+      <c r="K29">
+        <v>51412000.0</v>
+      </c>
+      <c r="L29">
+        <v>29912000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30">
+        <v>419073000.0</v>
+      </c>
+      <c r="C30">
+        <v>389675000.0</v>
+      </c>
+      <c r="D30">
+        <v>3095000.0</v>
+      </c>
+      <c r="E30">
+        <v>282087000.0</v>
+      </c>
+      <c r="F30">
+        <v>280168000.0</v>
+      </c>
+      <c r="G30">
+        <v>208402000.0</v>
+      </c>
+      <c r="H30">
+        <v>177656000.0</v>
+      </c>
+      <c r="I30">
+        <v>217996000.0</v>
+      </c>
+      <c r="J30">
+        <v>213240000.0</v>
+      </c>
+      <c r="K30">
+        <v>176168000.0</v>
+      </c>
+      <c r="L30">
+        <v>113819000.0</v>
+      </c>
+      <c r="M30">
+        <v>95082000.0</v>
+      </c>
+      <c r="N30">
+        <v>71779000.0</v>
+      </c>
+      <c r="O30">
+        <v>48408000.0</v>
+      </c>
+      <c r="P30">
+        <v>35457000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-14768000.0</v>
+      </c>
+      <c r="R30">
+        <v>3427000.0</v>
+      </c>
+      <c r="S30">
+        <v>2623000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31">
+        <v>-22337000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1098972000.0</v>
+      </c>
+      <c r="D31">
+        <v>330740000.0</v>
+      </c>
+      <c r="E31">
+        <v>-33157000.0</v>
+      </c>
+      <c r="F31">
+        <v>-44386000.0</v>
+      </c>
+      <c r="G31">
+        <v>-28811000.0</v>
+      </c>
+      <c r="H31">
+        <v>-13608000.0</v>
+      </c>
+      <c r="I31">
+        <v>-32004000.0</v>
+      </c>
+      <c r="J31">
+        <v>-32999000.0</v>
+      </c>
+      <c r="K31">
+        <v>-42091000.0</v>
+      </c>
+      <c r="L31">
+        <v>-24388000.0</v>
+      </c>
+      <c r="M31">
+        <v>-27904000.0</v>
+      </c>
+      <c r="N31">
+        <v>-18550000.0</v>
+      </c>
+      <c r="O31">
+        <v>-15302000.0</v>
+      </c>
+      <c r="P31">
+        <v>-11518000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-840000.0</v>
+      </c>
+      <c r="R31">
+        <v>-15000.0</v>
+      </c>
+      <c r="S31">
+        <v>-1040000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32">
+        <v>1414560000.0</v>
+      </c>
+      <c r="C32">
+        <v>1360929000.0</v>
+      </c>
+      <c r="D32">
+        <v>1367360000.0</v>
+      </c>
+      <c r="E32">
+        <v>895103000.0</v>
+      </c>
+      <c r="F32">
+        <v>844612000.0</v>
+      </c>
+      <c r="G32">
+        <v>600548000.0</v>
+      </c>
+      <c r="H32">
+        <v>496091000.0</v>
+      </c>
+      <c r="I32">
+        <v>474766000.0</v>
+      </c>
+      <c r="J32">
+        <v>449394000.0</v>
+      </c>
+      <c r="K32">
+        <v>376846000.0</v>
+      </c>
+      <c r="L32">
+        <v>276440000.0</v>
+      </c>
+      <c r="M32">
+        <v>213847000.0</v>
+      </c>
+      <c r="N32">
+        <v>148614000.0</v>
+      </c>
+      <c r="O32">
+        <v>120529000.0</v>
+      </c>
+      <c r="P32">
+        <v>71285000.0</v>
+      </c>
+      <c r="Q32">
+        <v>35641000.0</v>
+      </c>
+      <c r="R32">
+        <v>14575000.0</v>
+      </c>
+      <c r="S32">
+        <v>16092000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BO32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:67">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2" spans="1:67">
+      <c r="A2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2">
+        <v>174358000.0</v>
+      </c>
+      <c r="C2">
+        <v>168333000.0</v>
+      </c>
+      <c r="D2">
+        <v>150770000.0</v>
+      </c>
+      <c r="E2">
+        <v>186110000.0</v>
+      </c>
+      <c r="F2">
+        <v>172079000.0</v>
+      </c>
+      <c r="G2">
+        <v>175760000.0</v>
+      </c>
+      <c r="H2">
+        <v>183279000.0</v>
+      </c>
+      <c r="I2">
+        <v>190634000.0</v>
+      </c>
+      <c r="J2">
+        <v>184506000.0</v>
+      </c>
+      <c r="K2">
+        <v>188462000.0</v>
+      </c>
+      <c r="L2">
+        <v>186932000.0</v>
+      </c>
+      <c r="M2">
+        <v>194423000.0</v>
+      </c>
+      <c r="N2">
+        <v>188518000.0</v>
+      </c>
+      <c r="O2">
+        <v>184649000.0</v>
+      </c>
+      <c r="P2">
+        <v>162726000.0</v>
+      </c>
+      <c r="Q2">
+        <v>68890000.0</v>
+      </c>
+      <c r="R2">
+        <v>55329000.0</v>
+      </c>
+      <c r="S2">
+        <v>34774000.0</v>
+      </c>
+      <c r="T2">
+        <v>34233000.0</v>
+      </c>
+      <c r="U2">
+        <v>36123000.0</v>
+      </c>
+      <c r="V2">
+        <v>27415000.0</v>
+      </c>
+      <c r="W2">
+        <v>25465000.0</v>
+      </c>
+      <c r="X2">
+        <v>27232000.0</v>
+      </c>
+      <c r="Y2">
+        <v>45166000.0</v>
+      </c>
+      <c r="Z2">
+        <v>54182000.0</v>
+      </c>
+      <c r="AA2">
+        <v>75808000.0</v>
+      </c>
+      <c r="AB2">
+        <v>56090000.0</v>
+      </c>
+      <c r="AC2">
+        <v>55409000.0</v>
+      </c>
+      <c r="AD2">
+        <v>52617000.0</v>
+      </c>
+      <c r="AE2">
+        <v>46538000.0</v>
+      </c>
+      <c r="AF2">
+        <v>43164000.0</v>
+      </c>
+      <c r="AG2">
+        <v>48968000.0</v>
+      </c>
+      <c r="AH2">
+        <v>39533000.0</v>
+      </c>
+      <c r="AI2">
+        <v>34050000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>30149000.0</v>
+      </c>
+      <c r="AK2">
+        <v>32618000.0</v>
+      </c>
+      <c r="AL2">
+        <v>25781000.0</v>
+      </c>
+      <c r="AM2">
+        <v>23726000.0</v>
+      </c>
+      <c r="AN2">
+        <v>18953000.0</v>
+      </c>
+      <c r="AO2">
+        <v>19715000.0</v>
+      </c>
+      <c r="AP2">
+        <v>18945000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>17747000.0</v>
+      </c>
+      <c r="AR2">
+        <v>20418000.0</v>
+      </c>
+      <c r="AS2">
+        <v>15896000.0</v>
+      </c>
+      <c r="AT2">
+        <v>22460000.0</v>
+      </c>
+      <c r="AU2">
+        <v>15352000.0</v>
+      </c>
+      <c r="AV2">
+        <v>14634000.0</v>
+      </c>
+      <c r="AW2">
+        <v>16119000.0</v>
+      </c>
+      <c r="AX2">
+        <v>11048000.0</v>
+      </c>
+      <c r="AY2">
+        <v>11450000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>2568000.0</v>
+      </c>
+      <c r="BA2">
+        <v>7297000.0</v>
+      </c>
+      <c r="BB2">
+        <v>7673000.0</v>
+      </c>
+      <c r="BC2">
+        <v>5278000.0</v>
+      </c>
+      <c r="BD2">
+        <v>7197000.0</v>
+      </c>
+      <c r="BE2">
+        <v>15523000.0</v>
+      </c>
+      <c r="BF2">
+        <v>8286000.0</v>
+      </c>
+      <c r="BG2">
+        <v>7026000.0</v>
+      </c>
+      <c r="BH2">
+        <v>8322000.0</v>
+      </c>
+      <c r="BI2">
+        <v>6596000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>8640000.0</v>
+      </c>
+      <c r="BK2">
+        <v>8355000.0</v>
+      </c>
+      <c r="BL2">
+        <v>5415000.0</v>
+      </c>
+      <c r="BM2">
+        <v>7295000.0</v>
+      </c>
+      <c r="BN2">
+        <v>3224000.0</v>
+      </c>
+      <c r="BO2">
+        <v>6009000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:67">
+      <c r="A3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3">
+        <v>-13244000.0</v>
+      </c>
+      <c r="C3">
+        <v>14235000.0</v>
+      </c>
+      <c r="D3">
+        <v>11668000.0</v>
+      </c>
+      <c r="E3">
+        <v>1897000.0</v>
+      </c>
+      <c r="F3">
+        <v>11643000.0</v>
+      </c>
+      <c r="G3">
+        <v>15639000.0</v>
+      </c>
+      <c r="H3">
+        <v>9094000.0</v>
+      </c>
+      <c r="I3">
+        <v>9749000.0</v>
+      </c>
+      <c r="J3">
+        <v>6463000.0</v>
+      </c>
+      <c r="K3">
+        <v>8246000.0</v>
+      </c>
+      <c r="L3">
+        <v>7587000.0</v>
+      </c>
+      <c r="M3">
+        <v>7657000.0</v>
+      </c>
+      <c r="N3">
+        <v>7736000.0</v>
+      </c>
+      <c r="O3">
+        <v>8833000.0</v>
+      </c>
+      <c r="P3">
+        <v>7130000.0</v>
+      </c>
+      <c r="Q3">
+        <v>6700000.0</v>
+      </c>
+      <c r="R3">
+        <v>7272000.0</v>
+      </c>
+      <c r="S3">
+        <v>6055000.0</v>
+      </c>
+      <c r="T3">
+        <v>5446000.0</v>
+      </c>
+      <c r="U3">
+        <v>5486000.0</v>
+      </c>
+      <c r="V3">
+        <v>5414000.0</v>
+      </c>
+      <c r="W3">
+        <v>5321000.0</v>
+      </c>
+      <c r="X3">
+        <v>7980000.0</v>
+      </c>
+      <c r="Y3">
+        <v>-828000.0</v>
+      </c>
+      <c r="Z3">
+        <v>7281000.0</v>
+      </c>
+      <c r="AA3">
+        <v>7038000.0</v>
+      </c>
+      <c r="AB3">
+        <v>7712000.0</v>
+      </c>
+      <c r="AC3">
+        <v>6283000.0</v>
+      </c>
+      <c r="AD3">
+        <v>4597000.0</v>
+      </c>
+      <c r="AE3">
+        <v>4287000.0</v>
+      </c>
+      <c r="AF3">
+        <v>3922000.0</v>
+      </c>
+      <c r="AG3">
+        <v>3519000.0</v>
+      </c>
+      <c r="AH3">
+        <v>3372000.0</v>
+      </c>
+      <c r="AI3">
+        <v>3344000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>3325000.0</v>
+      </c>
+      <c r="AK3">
+        <v>5083000.0</v>
+      </c>
+      <c r="AL3">
+        <v>918000.0</v>
+      </c>
+      <c r="AM3">
+        <v>1475000.0</v>
+      </c>
+      <c r="AN3">
+        <v>-569000.0</v>
+      </c>
+      <c r="AO3">
+        <v>2410000.0</v>
+      </c>
+      <c r="AP3">
+        <v>882000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>846000.0</v>
+      </c>
+      <c r="AR3">
+        <v>964000.0</v>
+      </c>
+      <c r="AS3">
+        <v>966000.0</v>
+      </c>
+      <c r="AT3">
+        <v>1035000.0</v>
+      </c>
+      <c r="AU3">
+        <v>1033000.0</v>
+      </c>
+      <c r="AV3">
+        <v>822000.0</v>
+      </c>
+      <c r="AW3">
+        <v>975000.0</v>
+      </c>
+      <c r="AX3">
+        <v>917000.0</v>
+      </c>
+      <c r="AY3">
+        <v>890000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>1014000.0</v>
+      </c>
+      <c r="BA3">
+        <v>836000.0</v>
+      </c>
+      <c r="BB3">
+        <v>651000.0</v>
+      </c>
+      <c r="BC3">
+        <v>628000.0</v>
+      </c>
+      <c r="BD3">
+        <v>577000.0</v>
+      </c>
+      <c r="BE3">
+        <v>760000.0</v>
+      </c>
+      <c r="BF3">
+        <v>239000.0</v>
+      </c>
+      <c r="BG3">
+        <v>448000.0</v>
+      </c>
+      <c r="BH3">
+        <v>408000.0</v>
+      </c>
+      <c r="BI3">
+        <v>353000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>320000.0</v>
+      </c>
+      <c r="BK3">
+        <v>294000.0</v>
+      </c>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+    </row>
+    <row r="4" spans="1:67">
+      <c r="A4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4">
+        <v>-1585000.0</v>
+      </c>
+      <c r="U4">
+        <v>-1585000.0</v>
+      </c>
+      <c r="V4">
+        <v>-1585000.0</v>
+      </c>
+      <c r="W4">
+        <v>-38036000.0</v>
+      </c>
+      <c r="X4">
+        <v>-38036000.0</v>
+      </c>
+      <c r="Y4">
+        <v>-38036000.0</v>
+      </c>
+      <c r="Z4">
+        <v>-38036000.0</v>
+      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>18310000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-26549000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-5230000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-1177000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-9005000.0</v>
+      </c>
+      <c r="AO4">
+        <v>-193558000.0</v>
+      </c>
+      <c r="AP4">
+        <v>64159000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-9005000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-4490000.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>-1318000.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:67">
+      <c r="A5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B5">
+        <v>240742000.0</v>
+      </c>
+      <c r="C5">
+        <v>90307000.0</v>
+      </c>
+      <c r="D5">
+        <v>119635000.0</v>
+      </c>
+      <c r="E5">
+        <v>100343000.0</v>
+      </c>
+      <c r="F5">
+        <v>78902000.0</v>
+      </c>
+      <c r="G5">
+        <v>11888000.0</v>
+      </c>
+      <c r="H5">
+        <v>35861000.0</v>
+      </c>
+      <c r="I5">
+        <v>46018000.0</v>
+      </c>
+      <c r="J5">
+        <v>77117000.0</v>
+      </c>
+      <c r="K5">
+        <v>65377000.0</v>
+      </c>
+      <c r="L5">
+        <v>83888000.0</v>
+      </c>
+      <c r="M5">
+        <v>110226000.0</v>
+      </c>
+      <c r="N5">
+        <v>68342000.0</v>
+      </c>
+      <c r="O5">
+        <v>68284000.0</v>
+      </c>
+      <c r="P5">
+        <v>35847000.0</v>
+      </c>
+      <c r="Q5">
+        <v>81811000.0</v>
+      </c>
+      <c r="R5">
+        <v>77546000.0</v>
+      </c>
+      <c r="S5">
+        <v>96093000.0</v>
+      </c>
+      <c r="T5">
+        <v>115247000.0</v>
+      </c>
+      <c r="U5">
+        <v>152305000.0</v>
+      </c>
+      <c r="V5">
+        <v>81465000.0</v>
+      </c>
+      <c r="W5">
+        <v>92191000.0</v>
+      </c>
+      <c r="X5">
+        <v>78470000.0</v>
+      </c>
+      <c r="Y5">
+        <v>63063000.0</v>
+      </c>
+      <c r="Z5">
+        <v>32956000.0</v>
+      </c>
+      <c r="AA5">
+        <v>11728000.0</v>
+      </c>
+      <c r="AB5">
+        <v>34976000.0</v>
+      </c>
+      <c r="AC5">
+        <v>35086000.0</v>
+      </c>
+      <c r="AD5">
+        <v>11787000.0</v>
+      </c>
+      <c r="AE5">
+        <v>20271000.0</v>
+      </c>
+      <c r="AF5">
+        <v>22971000.0</v>
+      </c>
+      <c r="AG5">
+        <v>6057000.0</v>
+      </c>
+      <c r="AH5">
+        <v>30483000.0</v>
+      </c>
+      <c r="AI5">
+        <v>31544000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>32421000.0</v>
+      </c>
+      <c r="AK5">
+        <v>22653000.0</v>
+      </c>
+      <c r="AL5">
+        <v>36049000.0</v>
+      </c>
+      <c r="AM5">
+        <v>32756000.0</v>
+      </c>
+      <c r="AN5">
+        <v>43672000.0</v>
+      </c>
+      <c r="AO5">
+        <v>35765000.0</v>
+      </c>
+      <c r="AP5">
+        <v>36143000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>29047000.0</v>
+      </c>
+      <c r="AR5">
+        <v>25201000.0</v>
+      </c>
+      <c r="AS5">
+        <v>23704000.0</v>
+      </c>
+      <c r="AT5">
+        <v>17956000.0</v>
+      </c>
+      <c r="AU5">
+        <v>21634000.0</v>
+      </c>
+      <c r="AV5">
+        <v>20467000.0</v>
+      </c>
+      <c r="AW5">
+        <v>15602000.0</v>
+      </c>
+      <c r="AX5">
+        <v>15750000.0</v>
+      </c>
+      <c r="AY5">
+        <v>11565000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>13821000.0</v>
+      </c>
+      <c r="BA5">
+        <v>12762000.0</v>
+      </c>
+      <c r="BB5">
+        <v>12655000.0</v>
+      </c>
+      <c r="BC5">
+        <v>11060000.0</v>
+      </c>
+      <c r="BD5">
+        <v>11087000.0</v>
+      </c>
+      <c r="BE5">
+        <v>10210000.0</v>
+      </c>
+      <c r="BF5">
+        <v>10078000.0</v>
+      </c>
+      <c r="BG5">
+        <v>4715000.0</v>
+      </c>
+      <c r="BH5">
+        <v>4759000.0</v>
+      </c>
+      <c r="BI5">
+        <v>3275000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>210000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-2371000.0</v>
+      </c>
+      <c r="BL5">
+        <v>0.0</v>
+      </c>
+      <c r="BM5">
+        <v>0.0</v>
+      </c>
+      <c r="BN5">
+        <v>0.0</v>
+      </c>
+      <c r="BO5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:67">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>89241000.0</v>
+      </c>
+      <c r="C6">
+        <v>104542000.0</v>
+      </c>
+      <c r="D6">
+        <v>131303000.0</v>
+      </c>
+      <c r="E6">
+        <v>102240000.0</v>
+      </c>
+      <c r="F6">
+        <v>90545000.0</v>
+      </c>
+      <c r="G6">
+        <v>27527000.0</v>
+      </c>
+      <c r="H6">
+        <v>44955000.0</v>
+      </c>
+      <c r="I6">
+        <v>55767000.0</v>
+      </c>
+      <c r="J6">
+        <v>83580000.0</v>
+      </c>
+      <c r="K6">
+        <v>73623000.0</v>
+      </c>
+      <c r="L6">
+        <v>91475000.0</v>
+      </c>
+      <c r="M6">
+        <v>117883000.0</v>
+      </c>
+      <c r="N6">
+        <v>76078000.0</v>
+      </c>
+      <c r="O6">
+        <v>77117000.0</v>
+      </c>
+      <c r="P6">
+        <v>42977000.0</v>
+      </c>
+      <c r="Q6">
+        <v>88511000.0</v>
+      </c>
+      <c r="R6">
+        <v>84818000.0</v>
+      </c>
+      <c r="S6">
+        <v>102148000.0</v>
+      </c>
+      <c r="T6">
+        <v>120693000.0</v>
+      </c>
+      <c r="U6">
+        <v>157791000.0</v>
+      </c>
+      <c r="V6">
+        <v>86879000.0</v>
+      </c>
+      <c r="W6">
+        <v>97512000.0</v>
+      </c>
+      <c r="X6">
+        <v>86450000.0</v>
+      </c>
+      <c r="Y6">
+        <v>62235000.0</v>
+      </c>
+      <c r="Z6">
+        <v>40237000.0</v>
+      </c>
+      <c r="AA6">
+        <v>18766000.0</v>
+      </c>
+      <c r="AB6">
+        <v>42688000.0</v>
+      </c>
+      <c r="AC6">
+        <v>41369000.0</v>
+      </c>
+      <c r="AD6">
+        <v>16384000.0</v>
+      </c>
+      <c r="AE6">
+        <v>24558000.0</v>
+      </c>
+      <c r="AF6">
+        <v>26893000.0</v>
+      </c>
+      <c r="AG6">
+        <v>9576000.0</v>
+      </c>
+      <c r="AH6">
+        <v>33855000.0</v>
+      </c>
+      <c r="AI6">
+        <v>34888000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>35746000.0</v>
+      </c>
+      <c r="AK6">
+        <v>27736000.0</v>
+      </c>
+      <c r="AL6">
+        <v>36967000.0</v>
+      </c>
+      <c r="AM6">
+        <v>34231000.0</v>
+      </c>
+      <c r="AN6">
+        <v>43103000.0</v>
+      </c>
+      <c r="AO6">
+        <v>38175000.0</v>
+      </c>
+      <c r="AP6">
+        <v>37025000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>29893000.0</v>
+      </c>
+      <c r="AR6">
+        <v>26165000.0</v>
+      </c>
+      <c r="AS6">
+        <v>24670000.0</v>
+      </c>
+      <c r="AT6">
+        <v>18991000.0</v>
+      </c>
+      <c r="AU6">
+        <v>22667000.0</v>
+      </c>
+      <c r="AV6">
+        <v>21289000.0</v>
+      </c>
+      <c r="AW6">
+        <v>16577000.0</v>
+      </c>
+      <c r="AX6">
+        <v>16667000.0</v>
+      </c>
+      <c r="AY6">
+        <v>12455000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>14835000.0</v>
+      </c>
+      <c r="BA6">
+        <v>13598000.0</v>
+      </c>
+      <c r="BB6">
+        <v>13306000.0</v>
+      </c>
+      <c r="BC6">
+        <v>11688000.0</v>
+      </c>
+      <c r="BD6">
+        <v>11664000.0</v>
+      </c>
+      <c r="BE6">
+        <v>10970000.0</v>
+      </c>
+      <c r="BF6">
+        <v>10317000.0</v>
+      </c>
+      <c r="BG6">
+        <v>5163000.0</v>
+      </c>
+      <c r="BH6">
+        <v>5167000.0</v>
+      </c>
+      <c r="BI6">
+        <v>3628000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>530000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-2077000.0</v>
+      </c>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+    </row>
+    <row r="7" spans="1:67">
+      <c r="A7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
+      <c r="A8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67">
+      <c r="A9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9">
+        <v>204342000.0</v>
+      </c>
+      <c r="C9">
+        <v>202295000.0</v>
+      </c>
+      <c r="D9">
+        <v>236944000.0</v>
+      </c>
+      <c r="E9">
+        <v>201393000.0</v>
+      </c>
+      <c r="F9">
+        <v>181475000.0</v>
+      </c>
+      <c r="G9">
+        <v>110029000.0</v>
+      </c>
+      <c r="H9">
+        <v>130222000.0</v>
+      </c>
+      <c r="I9">
+        <v>146258000.0</v>
+      </c>
+      <c r="J9">
+        <v>177053000.0</v>
+      </c>
+      <c r="K9">
+        <v>160515000.0</v>
+      </c>
+      <c r="L9">
+        <v>173876000.0</v>
+      </c>
+      <c r="M9">
+        <v>195834000.0</v>
+      </c>
+      <c r="N9">
+        <v>152862000.0</v>
+      </c>
+      <c r="O9">
+        <v>143756000.0</v>
+      </c>
+      <c r="P9">
+        <v>101573000.0</v>
+      </c>
+      <c r="Q9">
+        <v>154158000.0</v>
+      </c>
+      <c r="R9">
+        <v>149410000.0</v>
+      </c>
+      <c r="S9">
+        <v>167529000.0</v>
+      </c>
+      <c r="T9">
+        <v>185806000.0</v>
+      </c>
+      <c r="U9">
+        <v>221635000.0</v>
+      </c>
+      <c r="V9">
+        <v>153326000.0</v>
+      </c>
+      <c r="W9">
+        <v>153942000.0</v>
+      </c>
+      <c r="X9">
+        <v>149512000.0</v>
+      </c>
+      <c r="Y9">
+        <v>118502000.0</v>
+      </c>
+      <c r="Z9">
+        <v>80939000.0</v>
+      </c>
+      <c r="AA9">
+        <v>60329000.0</v>
+      </c>
+      <c r="AB9">
+        <v>93488000.0</v>
+      </c>
+      <c r="AC9">
+        <v>94183000.0</v>
+      </c>
+      <c r="AD9">
+        <v>70726000.0</v>
+      </c>
+      <c r="AE9">
+        <v>73935000.0</v>
+      </c>
+      <c r="AF9">
+        <v>79656000.0</v>
+      </c>
+      <c r="AG9">
+        <v>62645000.0</v>
+      </c>
+      <c r="AH9">
+        <v>83585000.0</v>
+      </c>
+      <c r="AI9">
+        <v>83165000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>86687000.0</v>
+      </c>
+      <c r="AK9">
+        <v>82778000.0</v>
+      </c>
+      <c r="AL9">
+        <v>86054000.0</v>
+      </c>
+      <c r="AM9">
+        <v>81601000.0</v>
+      </c>
+      <c r="AN9">
+        <v>46017000.0</v>
+      </c>
+      <c r="AO9">
+        <v>91391000.0</v>
+      </c>
+      <c r="AP9">
+        <v>67741000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>60500000.0</v>
+      </c>
+      <c r="AR9">
+        <v>56129000.0</v>
+      </c>
+      <c r="AS9">
+        <v>53726000.0</v>
+      </c>
+      <c r="AT9">
+        <v>43616000.0</v>
+      </c>
+      <c r="AU9">
+        <v>48830000.0</v>
+      </c>
+      <c r="AV9">
+        <v>47931000.0</v>
+      </c>
+      <c r="AW9">
+        <v>39893000.0</v>
+      </c>
+      <c r="AX9">
+        <v>40955000.0</v>
+      </c>
+      <c r="AY9">
+        <v>32293000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>35552000.0</v>
+      </c>
+      <c r="BA9">
+        <v>30181000.0</v>
+      </c>
+      <c r="BB9">
+        <v>29478000.0</v>
+      </c>
+      <c r="BC9">
+        <v>26866000.0</v>
+      </c>
+      <c r="BD9">
+        <v>31246000.0</v>
+      </c>
+      <c r="BE9">
+        <v>21599000.0</v>
+      </c>
+      <c r="BF9">
+        <v>24109000.0</v>
+      </c>
+      <c r="BG9">
+        <v>14983000.0</v>
+      </c>
+      <c r="BH9">
+        <v>17294000.0</v>
+      </c>
+      <c r="BI9">
+        <v>10592000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>8648000.0</v>
+      </c>
+      <c r="BK9">
+        <v>6720000.0</v>
+      </c>
+      <c r="BL9">
+        <v>14313000.0</v>
+      </c>
+      <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67">
+      <c r="A10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10">
+        <v>89451000.0</v>
+      </c>
+      <c r="C10">
+        <v>90307000.0</v>
+      </c>
+      <c r="D10">
+        <v>97298000.0</v>
+      </c>
+      <c r="E10">
+        <v>100343000.0</v>
+      </c>
+      <c r="F10">
+        <v>78902000.0</v>
+      </c>
+      <c r="G10">
+        <v>11888000.0</v>
+      </c>
+      <c r="H10">
+        <v>35861000.0</v>
+      </c>
+      <c r="I10">
+        <v>46018000.0</v>
+      </c>
+      <c r="J10">
+        <v>77117000.0</v>
+      </c>
+      <c r="K10">
+        <v>65377000.0</v>
+      </c>
+      <c r="L10">
+        <v>83888000.0</v>
+      </c>
+      <c r="M10">
+        <v>110226000.0</v>
+      </c>
+      <c r="N10">
+        <v>68342000.0</v>
+      </c>
+      <c r="O10">
+        <v>68284000.0</v>
+      </c>
+      <c r="P10">
+        <v>35847000.0</v>
+      </c>
+      <c r="Q10">
+        <v>81811000.0</v>
+      </c>
+      <c r="R10">
+        <v>77546000.0</v>
+      </c>
+      <c r="S10">
+        <v>96093000.0</v>
+      </c>
+      <c r="T10">
+        <v>115247000.0</v>
+      </c>
+      <c r="U10">
+        <v>152305000.0</v>
+      </c>
+      <c r="V10">
+        <v>81465000.0</v>
+      </c>
+      <c r="W10">
+        <v>92191000.0</v>
+      </c>
+      <c r="X10">
+        <v>78470000.0</v>
+      </c>
+      <c r="Y10">
+        <v>63063000.0</v>
+      </c>
+      <c r="Z10">
+        <v>32956000.0</v>
+      </c>
+      <c r="AA10">
+        <v>11728000.0</v>
+      </c>
+      <c r="AB10">
+        <v>34976000.0</v>
+      </c>
+      <c r="AC10">
+        <v>35086000.0</v>
+      </c>
+      <c r="AD10">
+        <v>11787000.0</v>
+      </c>
+      <c r="AE10">
+        <v>20271000.0</v>
+      </c>
+      <c r="AF10">
+        <v>22971000.0</v>
+      </c>
+      <c r="AG10">
+        <v>6057000.0</v>
+      </c>
+      <c r="AH10">
+        <v>30483000.0</v>
+      </c>
+      <c r="AI10">
+        <v>31544000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>32421000.0</v>
+      </c>
+      <c r="AK10">
+        <v>22653000.0</v>
+      </c>
+      <c r="AL10">
+        <v>36049000.0</v>
+      </c>
+      <c r="AM10">
+        <v>32756000.0</v>
+      </c>
+      <c r="AN10">
+        <v>43672000.0</v>
+      </c>
+      <c r="AO10">
+        <v>35765000.0</v>
+      </c>
+      <c r="AP10">
+        <v>36143000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>29047000.0</v>
+      </c>
+      <c r="AR10">
+        <v>25201000.0</v>
+      </c>
+      <c r="AS10">
+        <v>23704000.0</v>
+      </c>
+      <c r="AT10">
+        <v>17956000.0</v>
+      </c>
+      <c r="AU10">
+        <v>21634000.0</v>
+      </c>
+      <c r="AV10">
+        <v>20467000.0</v>
+      </c>
+      <c r="AW10">
+        <v>15602000.0</v>
+      </c>
+      <c r="AX10">
+        <v>15750000.0</v>
+      </c>
+      <c r="AY10">
+        <v>11565000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>13821000.0</v>
+      </c>
+      <c r="BA10">
+        <v>12762000.0</v>
+      </c>
+      <c r="BB10">
+        <v>12655000.0</v>
+      </c>
+      <c r="BC10">
+        <v>11060000.0</v>
+      </c>
+      <c r="BD10">
+        <v>11087000.0</v>
+      </c>
+      <c r="BE10">
+        <v>10210000.0</v>
+      </c>
+      <c r="BF10">
+        <v>10078000.0</v>
+      </c>
+      <c r="BG10">
+        <v>4715000.0</v>
+      </c>
+      <c r="BH10">
+        <v>4759000.0</v>
+      </c>
+      <c r="BI10">
+        <v>3275000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>210000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-2371000.0</v>
+      </c>
+      <c r="BL10">
+        <v>716000.0</v>
+      </c>
+      <c r="BM10">
+        <v>32289000.0</v>
+      </c>
+      <c r="BN10">
+        <v>430000.0</v>
+      </c>
+      <c r="BO10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
+      <c r="A11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B11">
+        <v>17891000.0</v>
+      </c>
+      <c r="C11">
+        <v>20654000.0</v>
+      </c>
+      <c r="D11">
+        <v>22806000.0</v>
+      </c>
+      <c r="E11">
+        <v>24598000.0</v>
+      </c>
+      <c r="F11">
+        <v>17963000.0</v>
+      </c>
+      <c r="G11">
+        <v>-1024000.0</v>
+      </c>
+      <c r="H11">
+        <v>8946000.0</v>
+      </c>
+      <c r="I11">
+        <v>-725000.0</v>
+      </c>
+      <c r="J11">
+        <v>19032000.0</v>
+      </c>
+      <c r="K11">
+        <v>15651000.0</v>
+      </c>
+      <c r="L11">
+        <v>21796000.0</v>
+      </c>
+      <c r="M11">
+        <v>23470000.0</v>
+      </c>
+      <c r="N11">
+        <v>20768000.0</v>
+      </c>
+      <c r="O11">
+        <v>14563000.0</v>
+      </c>
+      <c r="P11">
+        <v>7136000.0</v>
+      </c>
+      <c r="Q11">
+        <v>17899000.0</v>
+      </c>
+      <c r="R11">
+        <v>18896000.0</v>
+      </c>
+      <c r="S11">
+        <v>19332000.0</v>
+      </c>
+      <c r="T11">
+        <v>12993000.0</v>
+      </c>
+      <c r="U11">
+        <v>36263000.0</v>
+      </c>
+      <c r="V11">
+        <v>20124000.0</v>
+      </c>
+      <c r="W11">
+        <v>17560000.0</v>
+      </c>
+      <c r="X11">
+        <v>22224000.0</v>
+      </c>
+      <c r="Y11">
+        <v>12016000.0</v>
+      </c>
+      <c r="Z11">
+        <v>7980000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3274000.0</v>
+      </c>
+      <c r="AB11">
+        <v>7450000.0</v>
+      </c>
+      <c r="AC11">
+        <v>8020000.0</v>
+      </c>
+      <c r="AD11">
+        <v>2491000.0</v>
+      </c>
+      <c r="AE11">
+        <v>4831000.0</v>
+      </c>
+      <c r="AF11">
+        <v>5109000.0</v>
+      </c>
+      <c r="AG11">
+        <v>28000.0</v>
+      </c>
+      <c r="AH11">
+        <v>6820000.0</v>
+      </c>
+      <c r="AI11">
+        <v>7402000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>10806000.0</v>
+      </c>
+      <c r="AK11">
+        <v>14899000.0</v>
+      </c>
+      <c r="AL11">
+        <v>12327000.0</v>
+      </c>
+      <c r="AM11">
+        <v>7009000.0</v>
+      </c>
+      <c r="AN11">
+        <v>14283000.0</v>
+      </c>
+      <c r="AO11">
+        <v>14558000.0</v>
+      </c>
+      <c r="AP11">
+        <v>14369000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>9739000.0</v>
+      </c>
+      <c r="AR11">
+        <v>7415000.0</v>
+      </c>
+      <c r="AS11">
+        <v>8415000.0</v>
+      </c>
+      <c r="AT11">
+        <v>6400000.0</v>
+      </c>
+      <c r="AU11">
+        <v>7682000.0</v>
+      </c>
+      <c r="AV11">
+        <v>7289000.0</v>
+      </c>
+      <c r="AW11">
+        <v>3940000.0</v>
+      </c>
+      <c r="AX11">
+        <v>5517000.0</v>
+      </c>
+      <c r="AY11">
+        <v>3429000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>4810000.0</v>
+      </c>
+      <c r="BA11">
+        <v>4494000.0</v>
+      </c>
+      <c r="BB11">
+        <v>4429000.0</v>
+      </c>
+      <c r="BC11">
+        <v>3871000.0</v>
+      </c>
+      <c r="BD11">
+        <v>3521000.0</v>
+      </c>
+      <c r="BE11">
+        <v>3574000.0</v>
+      </c>
+      <c r="BF11">
+        <v>3574000.0</v>
+      </c>
+      <c r="BG11">
+        <v>1603000.0</v>
+      </c>
+      <c r="BH11">
+        <v>1536000.0</v>
+      </c>
+      <c r="BI11">
+        <v>930000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>65000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-695000.0</v>
+      </c>
+      <c r="BL11">
+        <v>276000.0</v>
+      </c>
+      <c r="BM11">
+        <v>4455000.0</v>
+      </c>
+      <c r="BN11">
+        <v>0.0</v>
+      </c>
+      <c r="BO11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67">
+      <c r="A12" t="s">
+        <v>138</v>
+      </c>
+      <c r="B12">
+        <v>151291000.0</v>
+      </c>
+      <c r="C12">
+        <v>144961000.0</v>
+      </c>
+      <c r="D12">
+        <v>150770000.0</v>
+      </c>
+      <c r="E12">
+        <v>159567000.0</v>
+      </c>
+      <c r="F12">
+        <v>151298000.0</v>
+      </c>
+      <c r="G12">
+        <v>147463000.0</v>
+      </c>
+      <c r="H12">
+        <v>162085000.0</v>
+      </c>
+      <c r="I12">
+        <v>173568000.0</v>
+      </c>
+      <c r="J12">
+        <v>166385000.0</v>
+      </c>
+      <c r="K12">
+        <v>171392000.0</v>
+      </c>
+      <c r="L12">
+        <v>173409000.0</v>
+      </c>
+      <c r="M12">
+        <v>176567000.0</v>
+      </c>
+      <c r="N12">
+        <v>164889000.0</v>
+      </c>
+      <c r="O12">
+        <v>165046000.0</v>
+      </c>
+      <c r="P12">
+        <v>134510000.0</v>
+      </c>
+      <c r="Q12">
+        <v>76884000.0</v>
+      </c>
+      <c r="R12">
+        <v>31482000.0</v>
+      </c>
+      <c r="S12">
+        <v>18777000.0</v>
+      </c>
+      <c r="T12">
+        <v>20343000.0</v>
+      </c>
+      <c r="U12">
+        <v>22959000.0</v>
+      </c>
+      <c r="V12">
+        <v>24124000.0</v>
+      </c>
+      <c r="W12">
+        <v>28384000.0</v>
+      </c>
+      <c r="X12">
+        <v>30146000.0</v>
+      </c>
+      <c r="Y12">
+        <v>32211000.0</v>
+      </c>
+      <c r="Z12">
+        <v>33236000.0</v>
+      </c>
+      <c r="AA12">
+        <v>44022000.0</v>
+      </c>
+      <c r="AB12">
+        <v>46402000.0</v>
+      </c>
+      <c r="AC12">
+        <v>50983000.0</v>
+      </c>
+      <c r="AD12">
+        <v>47271000.0</v>
+      </c>
+      <c r="AE12">
+        <v>41771000.0</v>
+      </c>
+      <c r="AF12">
+        <v>41779000.0</v>
+      </c>
+      <c r="AG12">
+        <v>46044000.0</v>
+      </c>
+      <c r="AH12">
+        <v>40317000.0</v>
+      </c>
+      <c r="AI12">
+        <v>31933000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>29318000.0</v>
+      </c>
+      <c r="AK12">
+        <v>30266000.0</v>
+      </c>
+      <c r="AL12">
+        <v>25246000.0</v>
+      </c>
+      <c r="AM12">
+        <v>20676000.0</v>
+      </c>
+      <c r="AN12">
+        <v>19462000.0</v>
+      </c>
+      <c r="AO12">
+        <v>19627000.0</v>
+      </c>
+      <c r="AP12">
+        <v>18159000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>15767000.0</v>
+      </c>
+      <c r="AR12">
+        <v>14245000.0</v>
+      </c>
+      <c r="AS12">
+        <v>13802000.0</v>
+      </c>
+      <c r="AT12">
+        <v>13125000.0</v>
+      </c>
+      <c r="AU12">
+        <v>12388000.0</v>
+      </c>
+      <c r="AV12">
+        <v>12175000.0</v>
+      </c>
+      <c r="AW12">
+        <v>11084000.0</v>
+      </c>
+      <c r="AX12">
+        <v>8162000.0</v>
+      </c>
+      <c r="AY12">
+        <v>7082000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>6802000.0</v>
+      </c>
+      <c r="BA12">
+        <v>6547000.0</v>
+      </c>
+      <c r="BB12">
+        <v>5557000.0</v>
+      </c>
+      <c r="BC12">
+        <v>5395000.0</v>
+      </c>
+      <c r="BD12">
+        <v>5580000.0</v>
+      </c>
+      <c r="BE12">
+        <v>5407000.0</v>
+      </c>
+      <c r="BF12">
+        <v>5548000.0</v>
+      </c>
+      <c r="BG12">
+        <v>5226000.0</v>
+      </c>
+      <c r="BH12">
+        <v>5422000.0</v>
+      </c>
+      <c r="BI12">
+        <v>5696000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>5790000.0</v>
+      </c>
+      <c r="BK12">
+        <v>5555000.0</v>
+      </c>
+      <c r="BL12">
+        <v>11546000.0</v>
+      </c>
+      <c r="BM12">
+        <v>0.0</v>
+      </c>
+      <c r="BN12">
+        <v>0.0</v>
+      </c>
+      <c r="BO12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67">
+      <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>336312000.0</v>
+      </c>
+      <c r="D13">
+        <v>355198000.0</v>
+      </c>
+      <c r="E13">
+        <v>361479000.0</v>
+      </c>
+      <c r="F13">
+        <v>328001000.0</v>
+      </c>
+      <c r="G13">
+        <v>314909000.0</v>
+      </c>
+      <c r="H13">
+        <v>329906000.0</v>
+      </c>
+      <c r="I13">
+        <v>332113000.0</v>
+      </c>
+      <c r="J13">
+        <v>334038000.0</v>
+      </c>
+      <c r="K13">
+        <v>331777000.0</v>
+      </c>
+      <c r="L13">
+        <v>345915000.0</v>
+      </c>
+      <c r="M13">
+        <v>376340000.0</v>
+      </c>
+      <c r="N13">
+        <v>330160000.0</v>
+      </c>
+      <c r="O13">
+        <v>314945000.0</v>
+      </c>
+      <c r="P13">
+        <v>269647000.0</v>
+      </c>
+      <c r="Q13">
+        <v>235916000.0</v>
+      </c>
+      <c r="R13">
+        <v>196334000.0</v>
+      </c>
+      <c r="S13">
+        <v>183476000.0</v>
+      </c>
+      <c r="T13">
+        <v>214037000.0</v>
+      </c>
+      <c r="U13">
+        <v>242851000.0</v>
+      </c>
+      <c r="V13">
+        <v>162881000.0</v>
+      </c>
+      <c r="W13">
+        <v>161115000.0</v>
+      </c>
+      <c r="X13">
+        <v>153093000.0</v>
+      </c>
+      <c r="Y13">
+        <v>139650000.0</v>
+      </c>
+      <c r="Z13">
+        <v>125218000.0</v>
+      </c>
+      <c r="AA13">
+        <v>125343000.0</v>
+      </c>
+      <c r="AB13">
+        <v>123994000.0</v>
+      </c>
+      <c r="AC13">
+        <v>126718000.0</v>
+      </c>
+      <c r="AD13">
+        <v>111950000.0</v>
+      </c>
+      <c r="AE13">
+        <v>101075000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+    </row>
+    <row r="14" spans="1:67">
+      <c r="A14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67">
+      <c r="A15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>71560000.0</v>
+      </c>
+      <c r="C15">
+        <v>69653000.0</v>
+      </c>
+      <c r="D15">
+        <v>74492000.0</v>
+      </c>
+      <c r="E15">
+        <v>75745000.0</v>
+      </c>
+      <c r="F15">
+        <v>60939000.0</v>
+      </c>
+      <c r="G15">
+        <v>12912000.0</v>
+      </c>
+      <c r="H15">
+        <v>26915000.0</v>
+      </c>
+      <c r="I15">
+        <v>46743000.0</v>
+      </c>
+      <c r="J15">
+        <v>58085000.0</v>
+      </c>
+      <c r="K15">
+        <v>49726000.0</v>
+      </c>
+      <c r="L15">
+        <v>62092000.0</v>
+      </c>
+      <c r="M15">
+        <v>86756000.0</v>
+      </c>
+      <c r="N15">
+        <v>47574000.0</v>
+      </c>
+      <c r="O15">
+        <v>53721000.0</v>
+      </c>
+      <c r="P15">
+        <v>28711000.0</v>
+      </c>
+      <c r="Q15">
+        <v>63912000.0</v>
+      </c>
+      <c r="R15">
+        <v>58650000.0</v>
+      </c>
+      <c r="S15">
+        <v>76761000.0</v>
+      </c>
+      <c r="T15">
+        <v>100669000.0</v>
+      </c>
+      <c r="U15">
+        <v>116042000.0</v>
+      </c>
+      <c r="V15">
+        <v>61341000.0</v>
+      </c>
+      <c r="W15">
+        <v>36595000.0</v>
+      </c>
+      <c r="X15">
+        <v>56245000.0</v>
+      </c>
+      <c r="Y15">
+        <v>50515000.0</v>
+      </c>
+      <c r="Z15">
+        <v>22718000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3100000.0</v>
+      </c>
+      <c r="AB15">
+        <v>27526000.0</v>
+      </c>
+      <c r="AC15">
+        <v>27066000.0</v>
+      </c>
+      <c r="AD15">
+        <v>9296000.0</v>
+      </c>
+      <c r="AE15">
+        <v>15440000.0</v>
+      </c>
+      <c r="AF15">
+        <v>17862000.0</v>
+      </c>
+      <c r="AG15">
+        <v>6029000.0</v>
+      </c>
+      <c r="AH15">
+        <v>23663000.0</v>
+      </c>
+      <c r="AI15">
+        <v>24142000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>21615000.0</v>
+      </c>
+      <c r="AK15">
+        <v>7754000.0</v>
+      </c>
+      <c r="AL15">
+        <v>23722000.0</v>
+      </c>
+      <c r="AM15">
+        <v>25747000.0</v>
+      </c>
+      <c r="AN15">
+        <v>20384000.0</v>
+      </c>
+      <c r="AO15">
+        <v>21207000.0</v>
+      </c>
+      <c r="AP15">
+        <v>19483000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>18184000.0</v>
+      </c>
+      <c r="AR15">
+        <v>17786000.0</v>
+      </c>
+      <c r="AS15">
+        <v>15289000.0</v>
+      </c>
+      <c r="AT15">
+        <v>11556000.0</v>
+      </c>
+      <c r="AU15">
+        <v>13952000.0</v>
+      </c>
+      <c r="AV15">
+        <v>13178000.0</v>
+      </c>
+      <c r="AW15">
+        <v>11662000.0</v>
+      </c>
+      <c r="AX15">
+        <v>10233000.0</v>
+      </c>
+      <c r="AY15">
+        <v>8136000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>9011000.0</v>
+      </c>
+      <c r="BA15">
+        <v>8268000.0</v>
+      </c>
+      <c r="BB15">
+        <v>8226000.0</v>
+      </c>
+      <c r="BC15">
+        <v>7189000.0</v>
+      </c>
+      <c r="BD15">
+        <v>7566000.0</v>
+      </c>
+      <c r="BE15">
+        <v>6636000.0</v>
+      </c>
+      <c r="BF15">
+        <v>6504000.0</v>
+      </c>
+      <c r="BG15">
+        <v>3112000.0</v>
+      </c>
+      <c r="BH15">
+        <v>3223000.0</v>
+      </c>
+      <c r="BI15">
+        <v>2345000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>145000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-1676000.0</v>
+      </c>
+      <c r="BL15">
+        <v>440000.0</v>
+      </c>
+      <c r="BM15">
+        <v>27834000.0</v>
+      </c>
+      <c r="BN15">
+        <v>430000.0</v>
+      </c>
+      <c r="BO15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67">
+      <c r="A16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>82953000.0</v>
+      </c>
+      <c r="N16">
+        <v>44007000.0</v>
+      </c>
+      <c r="O16">
+        <v>50265000.0</v>
+      </c>
+      <c r="P16">
+        <v>25623000.0</v>
+      </c>
+      <c r="Q16">
+        <v>61364000.0</v>
+      </c>
+      <c r="R16">
+        <v>56519000.0</v>
+      </c>
+      <c r="S16">
+        <v>74896000.0</v>
+      </c>
+      <c r="T16">
+        <v>98647000.0</v>
+      </c>
+      <c r="U16">
+        <v>110241000.0</v>
+      </c>
+      <c r="V16">
+        <v>58042000.0</v>
+      </c>
+      <c r="W16">
+        <v>33204000.0</v>
+      </c>
+      <c r="X16">
+        <v>52830000.0</v>
+      </c>
+      <c r="Y16">
+        <v>47085000.0</v>
+      </c>
+      <c r="Z16">
+        <v>19137000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-515000.0</v>
+      </c>
+      <c r="AB16">
+        <v>23911000.0</v>
+      </c>
+      <c r="AC16">
+        <v>23451000.0</v>
+      </c>
+      <c r="AD16">
+        <v>5681000.0</v>
+      </c>
+      <c r="AE16">
+        <v>11825000.0</v>
+      </c>
+      <c r="AF16">
+        <v>14247000.0</v>
+      </c>
+      <c r="AG16">
+        <v>2414000.0</v>
+      </c>
+      <c r="AH16">
+        <v>20048000.0</v>
+      </c>
+      <c r="AI16">
+        <v>20527000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>18000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>4139000.0</v>
+      </c>
+      <c r="AL16">
+        <v>20107000.0</v>
+      </c>
+      <c r="AM16">
+        <v>22132000.0</v>
+      </c>
+      <c r="AN16">
+        <v>16769000.0</v>
+      </c>
+      <c r="AO16">
+        <v>18637000.0</v>
+      </c>
+      <c r="AP16">
+        <v>17368000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>16413000.0</v>
+      </c>
+      <c r="AR16">
+        <v>16780000.0</v>
+      </c>
+      <c r="AS16">
+        <v>14309000.0</v>
+      </c>
+      <c r="AT16">
+        <v>11049000.0</v>
+      </c>
+      <c r="AU16">
+        <v>13952000.0</v>
+      </c>
+      <c r="AV16">
+        <v>13183000.0</v>
+      </c>
+      <c r="AW16">
+        <v>11662000.0</v>
+      </c>
+      <c r="AX16">
+        <v>10233000.0</v>
+      </c>
+      <c r="AY16">
+        <v>8136000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>9011000.0</v>
+      </c>
+      <c r="BA16">
+        <v>8268000.0</v>
+      </c>
+      <c r="BB16">
+        <v>8226000.0</v>
+      </c>
+      <c r="BC16">
+        <v>7189000.0</v>
+      </c>
+      <c r="BD16">
+        <v>7566000.0</v>
+      </c>
+      <c r="BE16">
+        <v>6636000.0</v>
+      </c>
+      <c r="BF16">
+        <v>6504000.0</v>
+      </c>
+      <c r="BG16">
+        <v>3112000.0</v>
+      </c>
+      <c r="BH16">
+        <v>3184000.0</v>
+      </c>
+      <c r="BI16">
+        <v>2340000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>142000.0</v>
+      </c>
+      <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
+        <v>440000.0</v>
+      </c>
+      <c r="BM16">
+        <v>27834000.0</v>
+      </c>
+      <c r="BN16">
+        <v>430000.0</v>
+      </c>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67">
+      <c r="A17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>69653000.0</v>
+      </c>
+      <c r="D17">
+        <v>74492000.0</v>
+      </c>
+      <c r="E17">
+        <v>75745000.0</v>
+      </c>
+      <c r="F17">
+        <v>60939000.0</v>
+      </c>
+      <c r="G17">
+        <v>12912000.0</v>
+      </c>
+      <c r="H17">
+        <v>26915000.0</v>
+      </c>
+      <c r="I17">
+        <v>46743000.0</v>
+      </c>
+      <c r="J17">
+        <v>58085000.0</v>
+      </c>
+      <c r="K17">
+        <v>49726000.0</v>
+      </c>
+      <c r="L17">
+        <v>62092000.0</v>
+      </c>
+      <c r="M17">
+        <v>86756000.0</v>
+      </c>
+      <c r="N17">
+        <v>47574000.0</v>
+      </c>
+      <c r="O17">
+        <v>53721000.0</v>
+      </c>
+      <c r="P17">
+        <v>28711000.0</v>
+      </c>
+      <c r="Q17">
+        <v>63912000.0</v>
+      </c>
+      <c r="R17">
+        <v>58650000.0</v>
+      </c>
+      <c r="S17">
+        <v>76761000.0</v>
+      </c>
+      <c r="T17">
+        <v>102254000.0</v>
+      </c>
+      <c r="U17">
+        <v>116042000.0</v>
+      </c>
+      <c r="V17">
+        <v>61341000.0</v>
+      </c>
+      <c r="W17">
+        <v>74631000.0</v>
+      </c>
+      <c r="X17">
+        <v>56245000.0</v>
+      </c>
+      <c r="Y17">
+        <v>50515000.0</v>
+      </c>
+      <c r="Z17">
+        <v>22718000.0</v>
+      </c>
+      <c r="AA17">
+        <v>3100000.0</v>
+      </c>
+      <c r="AB17">
+        <v>27525000.0</v>
+      </c>
+      <c r="AC17">
+        <v>27066000.0</v>
+      </c>
+      <c r="AD17">
+        <v>9296000.0</v>
+      </c>
+      <c r="AE17">
+        <v>15440000.0</v>
+      </c>
+      <c r="AF17">
+        <v>28079000.0</v>
+      </c>
+      <c r="AG17">
+        <v>6085000.0</v>
+      </c>
+      <c r="AH17">
+        <v>37303000.0</v>
+      </c>
+      <c r="AI17">
+        <v>38946000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>75493000.0</v>
+      </c>
+      <c r="AK17">
+        <v>37552000.0</v>
+      </c>
+      <c r="AL17">
+        <v>28952000.0</v>
+      </c>
+      <c r="AM17">
+        <v>26924000.0</v>
+      </c>
+      <c r="AN17">
+        <v>29389000.0</v>
+      </c>
+      <c r="AO17">
+        <v>21189000.0</v>
+      </c>
+      <c r="AP17">
+        <v>19430000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>17699000.0</v>
+      </c>
+      <c r="AR17">
+        <v>17786000.0</v>
+      </c>
+      <c r="AS17">
+        <v>15289000.0</v>
+      </c>
+      <c r="AT17">
+        <v>11556000.0</v>
+      </c>
+      <c r="AU17">
+        <v>13952000.0</v>
+      </c>
+      <c r="AV17">
+        <v>13183000.0</v>
+      </c>
+      <c r="AW17">
+        <v>11662000.0</v>
+      </c>
+      <c r="AX17">
+        <v>10233000.0</v>
+      </c>
+      <c r="AY17">
+        <v>8136000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>9011000.0</v>
+      </c>
+      <c r="BA17">
+        <v>8268000.0</v>
+      </c>
+      <c r="BB17">
+        <v>8226000.0</v>
+      </c>
+      <c r="BC17">
+        <v>7189000.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>2345000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67">
+      <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>191351000.0</v>
+      </c>
+      <c r="D18">
+        <v>204428000.0</v>
+      </c>
+      <c r="E18">
+        <v>201912000.0</v>
+      </c>
+      <c r="F18">
+        <v>176703000.0</v>
+      </c>
+      <c r="G18">
+        <v>167446000.0</v>
+      </c>
+      <c r="H18">
+        <v>167821000.0</v>
+      </c>
+      <c r="I18">
+        <v>158545000.0</v>
+      </c>
+      <c r="J18">
+        <v>167653000.0</v>
+      </c>
+      <c r="K18">
+        <v>160385000.0</v>
+      </c>
+      <c r="L18">
+        <v>172506000.0</v>
+      </c>
+      <c r="M18">
+        <v>199773000.0</v>
+      </c>
+      <c r="N18">
+        <v>165271000.0</v>
+      </c>
+      <c r="O18">
+        <v>149899000.0</v>
+      </c>
+      <c r="P18">
+        <v>135137000.0</v>
+      </c>
+      <c r="Q18">
+        <v>159032000.0</v>
+      </c>
+      <c r="R18">
+        <v>164852000.0</v>
+      </c>
+      <c r="S18">
+        <v>164699000.0</v>
+      </c>
+      <c r="T18">
+        <v>193694000.0</v>
+      </c>
+      <c r="U18">
+        <v>219892000.0</v>
+      </c>
+      <c r="V18">
+        <v>138757000.0</v>
+      </c>
+      <c r="W18">
+        <v>132731000.0</v>
+      </c>
+      <c r="X18">
+        <v>122946000.0</v>
+      </c>
+      <c r="Y18">
+        <v>107439000.0</v>
+      </c>
+      <c r="Z18">
+        <v>91982000.0</v>
+      </c>
+      <c r="AA18">
+        <v>81321000.0</v>
+      </c>
+      <c r="AB18">
+        <v>77592000.0</v>
+      </c>
+      <c r="AC18">
+        <v>75735000.0</v>
+      </c>
+      <c r="AD18">
+        <v>64679000.0</v>
+      </c>
+      <c r="AE18">
+        <v>59304000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+    </row>
+    <row r="19" spans="1:67">
+      <c r="A19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+    </row>
+    <row r="20" spans="1:67">
+      <c r="A20" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>-106000.0</v>
+      </c>
+      <c r="AI20">
+        <v>106000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>-3690000.0</v>
+      </c>
+      <c r="AK20">
+        <v>6150000.0</v>
+      </c>
+      <c r="AL20">
+        <v>-2460000.0</v>
+      </c>
+      <c r="AM20">
+        <v>410000.0</v>
+      </c>
+      <c r="AN20">
+        <v>-9450000.0</v>
+      </c>
+      <c r="AO20">
+        <v>15895000.0</v>
+      </c>
+      <c r="AP20">
+        <v>-6300000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>1050000.0</v>
+      </c>
+      <c r="AR20">
+        <v>1195000.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67">
+      <c r="A21" t="s">
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>89241000.0</v>
+      </c>
+      <c r="C21">
+        <v>90307000.0</v>
+      </c>
+      <c r="D21">
+        <v>119635000.0</v>
+      </c>
+      <c r="E21">
+        <v>100343000.0</v>
+      </c>
+      <c r="F21">
+        <v>78902000.0</v>
+      </c>
+      <c r="G21">
+        <v>11888000.0</v>
+      </c>
+      <c r="H21">
+        <v>35861000.0</v>
+      </c>
+      <c r="I21">
+        <v>46018000.0</v>
+      </c>
+      <c r="J21">
+        <v>77117000.0</v>
+      </c>
+      <c r="K21">
+        <v>65377000.0</v>
+      </c>
+      <c r="L21">
+        <v>83888000.0</v>
+      </c>
+      <c r="M21">
+        <v>110226000.0</v>
+      </c>
+      <c r="N21">
+        <v>68342000.0</v>
+      </c>
+      <c r="O21">
+        <v>68284000.0</v>
+      </c>
+      <c r="P21">
+        <v>35847000.0</v>
+      </c>
+      <c r="Q21">
+        <v>81811000.0</v>
+      </c>
+      <c r="R21">
+        <v>77546000.0</v>
+      </c>
+      <c r="S21">
+        <v>96093000.0</v>
+      </c>
+      <c r="T21">
+        <v>115247000.0</v>
+      </c>
+      <c r="U21">
+        <v>152305000.0</v>
+      </c>
+      <c r="V21">
+        <v>81465000.0</v>
+      </c>
+      <c r="W21">
+        <v>92191000.0</v>
+      </c>
+      <c r="X21">
+        <v>78470000.0</v>
+      </c>
+      <c r="Y21">
+        <v>63063000.0</v>
+      </c>
+      <c r="Z21">
+        <v>32956000.0</v>
+      </c>
+      <c r="AA21">
+        <v>11728000.0</v>
+      </c>
+      <c r="AB21">
+        <v>34976000.0</v>
+      </c>
+      <c r="AC21">
+        <v>35086000.0</v>
+      </c>
+      <c r="AD21">
+        <v>11787000.0</v>
+      </c>
+      <c r="AE21">
+        <v>20271000.0</v>
+      </c>
+      <c r="AF21">
+        <v>22971000.0</v>
+      </c>
+      <c r="AG21">
+        <v>6057000.0</v>
+      </c>
+      <c r="AH21">
+        <v>30483000.0</v>
+      </c>
+      <c r="AI21">
+        <v>31544000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>32421000.0</v>
+      </c>
+      <c r="AK21">
+        <v>22653000.0</v>
+      </c>
+      <c r="AL21">
+        <v>36049000.0</v>
+      </c>
+      <c r="AM21">
+        <v>32756000.0</v>
+      </c>
+      <c r="AN21">
+        <v>43672000.0</v>
+      </c>
+      <c r="AO21">
+        <v>35765000.0</v>
+      </c>
+      <c r="AP21">
+        <v>36143000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>29047000.0</v>
+      </c>
+      <c r="AR21">
+        <v>25201000.0</v>
+      </c>
+      <c r="AS21">
+        <v>23704000.0</v>
+      </c>
+      <c r="AT21">
+        <v>17956000.0</v>
+      </c>
+      <c r="AU21">
+        <v>21634000.0</v>
+      </c>
+      <c r="AV21">
+        <v>20467000.0</v>
+      </c>
+      <c r="AW21">
+        <v>15602000.0</v>
+      </c>
+      <c r="AX21">
+        <v>15750000.0</v>
+      </c>
+      <c r="AY21">
+        <v>11565000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>13821000.0</v>
+      </c>
+      <c r="BA21">
+        <v>12762000.0</v>
+      </c>
+      <c r="BB21">
+        <v>12655000.0</v>
+      </c>
+      <c r="BC21">
+        <v>11060000.0</v>
+      </c>
+      <c r="BD21">
+        <v>11087000.0</v>
+      </c>
+      <c r="BE21">
+        <v>10210000.0</v>
+      </c>
+      <c r="BF21">
+        <v>10078000.0</v>
+      </c>
+      <c r="BG21">
+        <v>4715000.0</v>
+      </c>
+      <c r="BH21">
+        <v>4759000.0</v>
+      </c>
+      <c r="BI21">
+        <v>3275000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>210000.0</v>
+      </c>
+      <c r="BK21">
+        <v>-2371000.0</v>
+      </c>
+      <c r="BL21">
+        <v>0.0</v>
+      </c>
+      <c r="BM21">
+        <v>0.0</v>
+      </c>
+      <c r="BN21">
+        <v>0.0</v>
+      </c>
+      <c r="BO21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
+      <c r="A22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67">
+      <c r="A23" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23">
+        <v>289459000.0</v>
+      </c>
+      <c r="C23">
+        <v>280321000.0</v>
+      </c>
+      <c r="D23">
+        <v>268079000.0</v>
+      </c>
+      <c r="E23">
+        <v>287160000.0</v>
+      </c>
+      <c r="F23">
+        <v>274652000.0</v>
+      </c>
+      <c r="G23">
+        <v>273901000.0</v>
+      </c>
+      <c r="H23">
+        <v>277640000.0</v>
+      </c>
+      <c r="I23">
+        <v>290874000.0</v>
+      </c>
+      <c r="J23">
+        <v>284442000.0</v>
+      </c>
+      <c r="K23">
+        <v>283600000.0</v>
+      </c>
+      <c r="L23">
+        <v>276920000.0</v>
+      </c>
+      <c r="M23">
+        <v>280031000.0</v>
+      </c>
+      <c r="N23">
+        <v>273038000.0</v>
+      </c>
+      <c r="O23">
+        <v>260121000.0</v>
+      </c>
+      <c r="P23">
+        <v>228452000.0</v>
+      </c>
+      <c r="Q23">
+        <v>141237000.0</v>
+      </c>
+      <c r="R23">
+        <v>127193000.0</v>
+      </c>
+      <c r="S23">
+        <v>106210000.0</v>
+      </c>
+      <c r="T23">
+        <v>104792000.0</v>
+      </c>
+      <c r="U23">
+        <v>105453000.0</v>
+      </c>
+      <c r="V23">
+        <v>99276000.0</v>
+      </c>
+      <c r="W23">
+        <v>87216000.0</v>
+      </c>
+      <c r="X23">
+        <v>98274000.0</v>
+      </c>
+      <c r="Y23">
+        <v>100605000.0</v>
+      </c>
+      <c r="Z23">
+        <v>102165000.0</v>
+      </c>
+      <c r="AA23">
+        <v>124409000.0</v>
+      </c>
+      <c r="AB23">
+        <v>114602000.0</v>
+      </c>
+      <c r="AC23">
+        <v>114506000.0</v>
+      </c>
+      <c r="AD23">
+        <v>111556000.0</v>
+      </c>
+      <c r="AE23">
+        <v>100202000.0</v>
+      </c>
+      <c r="AF23">
+        <v>99849000.0</v>
+      </c>
+      <c r="AG23">
+        <v>105556000.0</v>
+      </c>
+      <c r="AH23">
+        <v>92635000.0</v>
+      </c>
+      <c r="AI23">
+        <v>85671000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>84415000.0</v>
+      </c>
+      <c r="AK23">
+        <v>92743000.0</v>
+      </c>
+      <c r="AL23">
+        <v>75786000.0</v>
+      </c>
+      <c r="AM23">
+        <v>72571000.0</v>
+      </c>
+      <c r="AN23">
+        <v>21298000.0</v>
+      </c>
+      <c r="AO23">
+        <v>75341000.0</v>
+      </c>
+      <c r="AP23">
+        <v>50543000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>49200000.0</v>
+      </c>
+      <c r="AR23">
+        <v>51346000.0</v>
+      </c>
+      <c r="AS23">
+        <v>45918000.0</v>
+      </c>
+      <c r="AT23">
+        <v>48120000.0</v>
+      </c>
+      <c r="AU23">
+        <v>42548000.0</v>
+      </c>
+      <c r="AV23">
+        <v>42098000.0</v>
+      </c>
+      <c r="AW23">
+        <v>40410000.0</v>
+      </c>
+      <c r="AX23">
+        <v>36253000.0</v>
+      </c>
+      <c r="AY23">
+        <v>32178000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>24299000.0</v>
+      </c>
+      <c r="BA23">
+        <v>24716000.0</v>
+      </c>
+      <c r="BB23">
+        <v>24496000.0</v>
+      </c>
+      <c r="BC23">
+        <v>21084000.0</v>
+      </c>
+      <c r="BD23">
+        <v>27356000.0</v>
+      </c>
+      <c r="BE23">
+        <v>26912000.0</v>
+      </c>
+      <c r="BF23">
+        <v>22317000.0</v>
+      </c>
+      <c r="BG23">
+        <v>17294000.0</v>
+      </c>
+      <c r="BH23">
+        <v>20857000.0</v>
+      </c>
+      <c r="BI23">
+        <v>13913000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>17078000.0</v>
+      </c>
+      <c r="BK23">
+        <v>17446000.0</v>
+      </c>
+      <c r="BL23">
+        <v>0.0</v>
+      </c>
+      <c r="BM23">
+        <v>0.0</v>
+      </c>
+      <c r="BN23">
+        <v>0.0</v>
+      </c>
+      <c r="BO23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
+      <c r="A24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
+        <v>3567000.0</v>
+      </c>
+      <c r="O24">
+        <v>3456000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
+        <v>2548000.0</v>
+      </c>
+      <c r="R24">
+        <v>2131000.0</v>
+      </c>
+      <c r="S24">
+        <v>1865000.0</v>
+      </c>
+      <c r="T24">
+        <v>2022000.0</v>
+      </c>
+      <c r="U24">
+        <v>5801000.0</v>
+      </c>
+      <c r="V24">
+        <v>3299000.0</v>
+      </c>
+      <c r="W24">
+        <v>3391000.0</v>
+      </c>
+      <c r="X24">
+        <v>3415000.0</v>
+      </c>
+      <c r="Y24">
+        <v>3430000.0</v>
+      </c>
+      <c r="Z24">
+        <v>3581000.0</v>
+      </c>
+      <c r="AA24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AB24">
+        <v>3614000.0</v>
+      </c>
+      <c r="AC24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AD24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AE24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AF24">
+        <v>3614000.0</v>
+      </c>
+      <c r="AG24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AH24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AI24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>3614000.0</v>
+      </c>
+      <c r="AK24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AL24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AM24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AN24">
+        <v>3615000.0</v>
+      </c>
+      <c r="AO24">
+        <v>2552000.0</v>
+      </c>
+      <c r="AP24">
+        <v>2062000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>1286000.0</v>
+      </c>
+      <c r="AR24">
+        <v>1006000.0</v>
+      </c>
+      <c r="AS24">
+        <v>980000.0</v>
+      </c>
+      <c r="AT24">
+        <v>507000.0</v>
+      </c>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24">
+        <v>5000.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+    </row>
+    <row r="25" spans="1:67">
+      <c r="A25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>14235000.0</v>
+      </c>
+      <c r="D25">
+        <v>12625000.0</v>
+      </c>
+      <c r="E25">
+        <v>1897000.0</v>
+      </c>
+      <c r="F25">
+        <v>11643000.0</v>
+      </c>
+      <c r="G25">
+        <v>15639000.0</v>
+      </c>
+      <c r="H25">
+        <v>9094000.0</v>
+      </c>
+      <c r="I25">
+        <v>9749000.0</v>
+      </c>
+      <c r="J25">
+        <v>6463000.0</v>
+      </c>
+      <c r="K25">
+        <v>8246000.0</v>
+      </c>
+      <c r="L25">
+        <v>7587000.0</v>
+      </c>
+      <c r="M25">
+        <v>7338000.0</v>
+      </c>
+      <c r="N25">
+        <v>7328000.0</v>
+      </c>
+      <c r="O25">
+        <v>7875000.0</v>
+      </c>
+      <c r="P25">
+        <v>6518000.0</v>
+      </c>
+      <c r="Q25">
+        <v>5966000.0</v>
+      </c>
+      <c r="R25">
+        <v>5552000.0</v>
+      </c>
+      <c r="S25">
+        <v>4942000.0</v>
+      </c>
+      <c r="T25">
+        <v>4625000.0</v>
+      </c>
+      <c r="U25">
+        <v>4493000.0</v>
+      </c>
+      <c r="V25">
+        <v>4415000.0</v>
+      </c>
+      <c r="W25">
+        <v>4291000.0</v>
+      </c>
+      <c r="X25">
+        <v>7980000.0</v>
+      </c>
+      <c r="Y25">
+        <v>7548000.0</v>
+      </c>
+      <c r="Z25">
+        <v>7603000.0</v>
+      </c>
+      <c r="AA25">
+        <v>7406000.0</v>
+      </c>
+      <c r="AB25">
+        <v>7712000.0</v>
+      </c>
+      <c r="AC25">
+        <v>6283000.0</v>
+      </c>
+      <c r="AD25">
+        <v>4597000.0</v>
+      </c>
+      <c r="AE25">
+        <v>4287000.0</v>
+      </c>
+      <c r="AF25">
+        <v>3922000.0</v>
+      </c>
+      <c r="AG25">
+        <v>3519000.0</v>
+      </c>
+      <c r="AH25">
+        <v>3372000.0</v>
+      </c>
+      <c r="AI25">
+        <v>3344000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>3325000.0</v>
+      </c>
+      <c r="AK25">
+        <v>5083000.0</v>
+      </c>
+      <c r="AL25">
+        <v>1086000.0</v>
+      </c>
+      <c r="AM25">
+        <v>1307000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-569000.0</v>
+      </c>
+      <c r="AO25">
+        <v>1995000.0</v>
+      </c>
+      <c r="AP25">
+        <v>1173000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>970000.0</v>
+      </c>
+      <c r="AR25">
+        <v>964000.0</v>
+      </c>
+      <c r="AS25">
+        <v>966000.0</v>
+      </c>
+      <c r="AT25">
+        <v>1035000.0</v>
+      </c>
+      <c r="AU25">
+        <v>1033000.0</v>
+      </c>
+      <c r="AV25">
+        <v>822000.0</v>
+      </c>
+      <c r="AW25">
+        <v>975000.0</v>
+      </c>
+      <c r="AX25">
+        <v>917000.0</v>
+      </c>
+      <c r="AY25">
+        <v>890000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>1014000.0</v>
+      </c>
+      <c r="BA25">
+        <v>836000.0</v>
+      </c>
+      <c r="BB25">
+        <v>651000.0</v>
+      </c>
+      <c r="BC25">
+        <v>628000.0</v>
+      </c>
+      <c r="BD25">
+        <v>577000.0</v>
+      </c>
+      <c r="BE25">
+        <v>760000.0</v>
+      </c>
+      <c r="BF25">
+        <v>239000.0</v>
+      </c>
+      <c r="BG25">
+        <v>448000.0</v>
+      </c>
+      <c r="BH25">
+        <v>408000.0</v>
+      </c>
+      <c r="BI25">
+        <v>353000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>320000.0</v>
+      </c>
+      <c r="BK25">
+        <v>294000.0</v>
+      </c>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+    </row>
+    <row r="26" spans="1:67">
+      <c r="A26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67">
+      <c r="A27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27">
+        <v>481000.0</v>
+      </c>
+      <c r="C27">
+        <v>554000.0</v>
+      </c>
+      <c r="D27">
+        <v>812000.0</v>
+      </c>
+      <c r="E27">
+        <v>636000.0</v>
+      </c>
+      <c r="F27">
+        <v>461000.0</v>
+      </c>
+      <c r="G27">
+        <v>528000.0</v>
+      </c>
+      <c r="H27">
+        <v>1645000.0</v>
+      </c>
+      <c r="I27">
+        <v>908000.0</v>
+      </c>
+      <c r="J27">
+        <v>1254000.0</v>
+      </c>
+      <c r="K27">
+        <v>682000.0</v>
+      </c>
+      <c r="L27">
+        <v>850000.0</v>
+      </c>
+      <c r="M27">
+        <v>650000.0</v>
+      </c>
+      <c r="N27">
+        <v>546000.0</v>
+      </c>
+      <c r="O27">
+        <v>1049000.0</v>
+      </c>
+      <c r="P27">
+        <v>1111000.0</v>
+      </c>
+      <c r="Q27">
+        <v>762000.0</v>
+      </c>
+      <c r="R27">
+        <v>353000.0</v>
+      </c>
+      <c r="S27">
+        <v>315000.0</v>
+      </c>
+      <c r="T27">
+        <v>344000.0</v>
+      </c>
+      <c r="U27">
+        <v>302000.0</v>
+      </c>
+      <c r="V27">
+        <v>313000.0</v>
+      </c>
+      <c r="W27">
+        <v>561000.0</v>
+      </c>
+      <c r="X27">
+        <v>2000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27">
+        <v>372000.0</v>
+      </c>
+      <c r="AA27">
+        <v>1424000.0</v>
+      </c>
+      <c r="AB27">
+        <v>899000.0</v>
+      </c>
+      <c r="AC27">
+        <v>976000.0</v>
+      </c>
+      <c r="AD27">
+        <v>1360000.0</v>
+      </c>
+      <c r="AE27">
+        <v>809000.0</v>
+      </c>
+      <c r="AF27">
+        <v>917000.0</v>
+      </c>
+      <c r="AG27">
+        <v>820000.0</v>
+      </c>
+      <c r="AH27">
+        <v>319000.0</v>
+      </c>
+      <c r="AI27">
+        <v>390000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>362000.0</v>
+      </c>
+      <c r="AK27">
+        <v>404000.0</v>
+      </c>
+      <c r="AL27">
+        <v>378000.0</v>
+      </c>
+      <c r="AM27">
+        <v>326000.0</v>
+      </c>
+      <c r="AN27">
+        <v>602000.0</v>
+      </c>
+      <c r="AO27">
+        <v>591000.0</v>
+      </c>
+      <c r="AP27">
+        <v>194000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>142000.0</v>
+      </c>
+      <c r="AR27">
+        <v>369000.0</v>
+      </c>
+      <c r="AS27">
+        <v>330000.0</v>
+      </c>
+      <c r="AT27">
+        <v>429000.0</v>
+      </c>
+      <c r="AU27">
+        <v>347000.0</v>
+      </c>
+      <c r="AV27">
+        <v>221000.0</v>
+      </c>
+      <c r="AW27">
+        <v>261000.0</v>
+      </c>
+      <c r="AX27">
+        <v>428000.0</v>
+      </c>
+      <c r="AY27">
+        <v>414000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>301000.0</v>
+      </c>
+      <c r="BA27">
+        <v>450000.0</v>
+      </c>
+      <c r="BB27">
+        <v>408000.0</v>
+      </c>
+      <c r="BC27">
+        <v>115000.0</v>
+      </c>
+      <c r="BD27">
+        <v>373000.0</v>
+      </c>
+      <c r="BE27">
+        <v>270000.0</v>
+      </c>
+      <c r="BF27">
+        <v>301000.0</v>
+      </c>
+      <c r="BG27">
+        <v>275000.0</v>
+      </c>
+      <c r="BH27">
+        <v>355000.0</v>
+      </c>
+      <c r="BI27">
+        <v>206000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>205000.0</v>
+      </c>
+      <c r="BK27">
+        <v>228000.0</v>
+      </c>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+    </row>
+    <row r="28" spans="1:67">
+      <c r="A28" t="s">
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>99128000.0</v>
+      </c>
+      <c r="C28">
+        <v>55250000.0</v>
+      </c>
+      <c r="D28">
+        <v>51744000.0</v>
+      </c>
+      <c r="E28">
+        <v>57228000.0</v>
+      </c>
+      <c r="F28">
+        <v>57754000.0</v>
+      </c>
+      <c r="G28">
+        <v>54424000.0</v>
+      </c>
+      <c r="H28">
+        <v>5505000.0</v>
+      </c>
+      <c r="I28">
+        <v>69207000.0</v>
+      </c>
+      <c r="J28">
+        <v>55183000.0</v>
+      </c>
+      <c r="K28">
+        <v>49494000.0</v>
+      </c>
+      <c r="L28">
+        <v>721000.0</v>
+      </c>
+      <c r="M28">
+        <v>58063000.0</v>
+      </c>
+      <c r="N28">
+        <v>42900000.0</v>
+      </c>
+      <c r="O28">
+        <v>35073000.0</v>
+      </c>
+      <c r="P28">
+        <v>34861000.0</v>
+      </c>
+      <c r="Q28">
+        <v>53346000.0</v>
+      </c>
+      <c r="R28">
+        <v>26953000.0</v>
+      </c>
+      <c r="S28">
+        <v>28990000.0</v>
+      </c>
+      <c r="T28">
+        <v>55024000.0</v>
+      </c>
+      <c r="U28">
+        <v>49862000.0</v>
+      </c>
+      <c r="V28">
+        <v>50243000.0</v>
+      </c>
+      <c r="W28">
+        <v>46678000.0</v>
+      </c>
+      <c r="X28">
+        <v>49656000.0</v>
+      </c>
+      <c r="Y28">
+        <v>41541000.0</v>
+      </c>
+      <c r="Z28">
+        <v>36663000.0</v>
+      </c>
+      <c r="AA28">
+        <v>33929000.0</v>
+      </c>
+      <c r="AB28">
+        <v>40560000.0</v>
+      </c>
+      <c r="AC28">
+        <v>35171000.0</v>
+      </c>
+      <c r="AD28">
+        <v>41479000.0</v>
+      </c>
+      <c r="AE28">
+        <v>39764000.0</v>
+      </c>
+      <c r="AF28">
+        <v>40129000.0</v>
+      </c>
+      <c r="AG28">
+        <v>39534000.0</v>
+      </c>
+      <c r="AH28">
+        <v>41205000.0</v>
+      </c>
+      <c r="AI28">
+        <v>37068000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>39898000.0</v>
+      </c>
+      <c r="AK28">
+        <v>41683000.0</v>
+      </c>
+      <c r="AL28">
+        <v>34977000.0</v>
+      </c>
+      <c r="AM28">
+        <v>32753000.0</v>
+      </c>
+      <c r="AN28">
+        <v>5070000.0</v>
+      </c>
+      <c r="AO28">
+        <v>37932000.0</v>
+      </c>
+      <c r="AP28">
+        <v>23138000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>22623000.0</v>
+      </c>
+      <c r="AR28">
+        <v>21434000.0</v>
+      </c>
+      <c r="AS28">
+        <v>20625000.0</v>
+      </c>
+      <c r="AT28">
+        <v>18281000.0</v>
+      </c>
+      <c r="AU28">
+        <v>19761000.0</v>
+      </c>
+      <c r="AV28">
+        <v>17888000.0</v>
+      </c>
+      <c r="AW28">
+        <v>17687000.0</v>
+      </c>
+      <c r="AX28">
+        <v>16974000.0</v>
+      </c>
+      <c r="AY28">
+        <v>13042000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>13990000.0</v>
+      </c>
+      <c r="BA28">
+        <v>11189000.0</v>
+      </c>
+      <c r="BB28">
+        <v>10627000.0</v>
+      </c>
+      <c r="BC28">
+        <v>9585000.0</v>
+      </c>
+      <c r="BD28">
+        <v>8373000.0</v>
+      </c>
+      <c r="BE28">
+        <v>7346000.0</v>
+      </c>
+      <c r="BF28">
+        <v>7156000.0</v>
+      </c>
+      <c r="BG28">
+        <v>6812000.0</v>
+      </c>
+      <c r="BH28">
+        <v>5109000.0</v>
+      </c>
+      <c r="BI28">
+        <v>4610000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>4917000.0</v>
+      </c>
+      <c r="BK28">
+        <v>5251000.0</v>
+      </c>
+      <c r="BL28">
+        <v>3921000.0</v>
+      </c>
+      <c r="BM28">
+        <v>8153000.0</v>
+      </c>
+      <c r="BN28">
+        <v>2102000.0</v>
+      </c>
+      <c r="BO28">
+        <v>1752000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67">
+      <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>20654000.0</v>
+      </c>
+      <c r="D29">
+        <v>22806000.0</v>
+      </c>
+      <c r="E29">
+        <v>24598000.0</v>
+      </c>
+      <c r="F29">
+        <v>17963000.0</v>
+      </c>
+      <c r="G29">
+        <v>-1024000.0</v>
+      </c>
+      <c r="H29">
+        <v>8946000.0</v>
+      </c>
+      <c r="I29">
+        <v>-725000.0</v>
+      </c>
+      <c r="J29">
+        <v>19032000.0</v>
+      </c>
+      <c r="K29">
+        <v>15651000.0</v>
+      </c>
+      <c r="L29">
+        <v>21796000.0</v>
+      </c>
+      <c r="M29">
+        <v>23470000.0</v>
+      </c>
+      <c r="N29">
+        <v>20768000.0</v>
+      </c>
+      <c r="O29">
+        <v>14563000.0</v>
+      </c>
+      <c r="P29">
+        <v>7136000.0</v>
+      </c>
+      <c r="Q29">
+        <v>17899000.0</v>
+      </c>
+      <c r="R29">
+        <v>18896000.0</v>
+      </c>
+      <c r="S29">
+        <v>19332000.0</v>
+      </c>
+      <c r="T29">
+        <v>12993000.0</v>
+      </c>
+      <c r="U29">
+        <v>36263000.0</v>
+      </c>
+      <c r="V29">
+        <v>20124000.0</v>
+      </c>
+      <c r="W29">
+        <v>17560000.0</v>
+      </c>
+      <c r="X29">
+        <v>22225000.0</v>
+      </c>
+      <c r="Y29">
+        <v>12201000.0</v>
+      </c>
+      <c r="Z29">
+        <v>7048000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1906000.0</v>
+      </c>
+      <c r="AB29">
+        <v>7450000.0</v>
+      </c>
+      <c r="AC29">
+        <v>8020000.0</v>
+      </c>
+      <c r="AD29">
+        <v>2491000.0</v>
+      </c>
+      <c r="AE29">
+        <v>4831000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+    </row>
+    <row r="30" spans="1:67">
+      <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30">
+        <v>115101000.0</v>
+      </c>
+      <c r="C30">
+        <v>111988000.0</v>
+      </c>
+      <c r="D30">
+        <v>117309000.0</v>
+      </c>
+      <c r="E30">
+        <v>101050000.0</v>
+      </c>
+      <c r="F30">
+        <v>102573000.0</v>
+      </c>
+      <c r="G30">
+        <v>98141000.0</v>
+      </c>
+      <c r="H30">
+        <v>94361000.0</v>
+      </c>
+      <c r="I30">
+        <v>100240000.0</v>
+      </c>
+      <c r="J30">
+        <v>99936000.0</v>
+      </c>
+      <c r="K30">
+        <v>95138000.0</v>
+      </c>
+      <c r="L30">
+        <v>89988000.0</v>
+      </c>
+      <c r="M30">
+        <v>85608000.0</v>
+      </c>
+      <c r="N30">
+        <v>84520000.0</v>
+      </c>
+      <c r="O30">
+        <v>75472000.0</v>
+      </c>
+      <c r="P30">
+        <v>65726000.0</v>
+      </c>
+      <c r="Q30">
+        <v>72347000.0</v>
+      </c>
+      <c r="R30">
+        <v>71864000.0</v>
+      </c>
+      <c r="S30">
+        <v>71436000.0</v>
+      </c>
+      <c r="T30">
+        <v>70559000.0</v>
+      </c>
+      <c r="U30">
+        <v>69330000.0</v>
+      </c>
+      <c r="V30">
+        <v>71861000.0</v>
+      </c>
+      <c r="W30">
+        <v>61751000.0</v>
+      </c>
+      <c r="X30">
+        <v>71042000.0</v>
+      </c>
+      <c r="Y30">
+        <v>55439000.0</v>
+      </c>
+      <c r="Z30">
+        <v>47983000.0</v>
+      </c>
+      <c r="AA30">
+        <v>48601000.0</v>
+      </c>
+      <c r="AB30">
+        <v>58512000.0</v>
+      </c>
+      <c r="AC30">
+        <v>59097000.0</v>
+      </c>
+      <c r="AD30">
+        <v>58939000.0</v>
+      </c>
+      <c r="AE30">
+        <v>53664000.0</v>
+      </c>
+      <c r="AF30">
+        <v>56685000.0</v>
+      </c>
+      <c r="AG30">
+        <v>56588000.0</v>
+      </c>
+      <c r="AH30">
+        <v>53102000.0</v>
+      </c>
+      <c r="AI30">
+        <v>51621000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>54266000.0</v>
+      </c>
+      <c r="AK30">
+        <v>60125000.0</v>
+      </c>
+      <c r="AL30">
+        <v>50005000.0</v>
+      </c>
+      <c r="AM30">
+        <v>48845000.0</v>
+      </c>
+      <c r="AN30">
+        <v>2345000.0</v>
+      </c>
+      <c r="AO30">
+        <v>55626000.0</v>
+      </c>
+      <c r="AP30">
+        <v>31598000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>31453000.0</v>
+      </c>
+      <c r="AR30">
+        <v>30928000.0</v>
+      </c>
+      <c r="AS30">
+        <v>30022000.0</v>
+      </c>
+      <c r="AT30">
+        <v>25660000.0</v>
+      </c>
+      <c r="AU30">
+        <v>27196000.0</v>
+      </c>
+      <c r="AV30">
+        <v>27464000.0</v>
+      </c>
+      <c r="AW30">
+        <v>24291000.0</v>
+      </c>
+      <c r="AX30">
+        <v>25205000.0</v>
+      </c>
+      <c r="AY30">
+        <v>20728000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>21731000.0</v>
+      </c>
+      <c r="BA30">
+        <v>17419000.0</v>
+      </c>
+      <c r="BB30">
+        <v>16823000.0</v>
+      </c>
+      <c r="BC30">
+        <v>15806000.0</v>
+      </c>
+      <c r="BD30">
+        <v>20159000.0</v>
+      </c>
+      <c r="BE30">
+        <v>11389000.0</v>
+      </c>
+      <c r="BF30">
+        <v>14031000.0</v>
+      </c>
+      <c r="BG30">
+        <v>10268000.0</v>
+      </c>
+      <c r="BH30">
+        <v>12535000.0</v>
+      </c>
+      <c r="BI30">
+        <v>7317000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>8438000.0</v>
+      </c>
+      <c r="BK30">
+        <v>9091000.0</v>
+      </c>
+      <c r="BL30">
+        <v>0.0</v>
+      </c>
+      <c r="BM30">
+        <v>0.0</v>
+      </c>
+      <c r="BN30">
+        <v>0.0</v>
+      </c>
+      <c r="BO30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67">
+      <c r="A31" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31">
+        <v>210000.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31">
+        <v>-22337000.0</v>
+      </c>
+      <c r="E31">
+        <v>-22337000.0</v>
+      </c>
+      <c r="F31">
+        <v>191133000.0</v>
+      </c>
+      <c r="G31">
+        <v>-51319000.0</v>
+      </c>
+      <c r="H31">
+        <v>248078000.0</v>
+      </c>
+      <c r="I31">
+        <v>212217000.0</v>
+      </c>
+      <c r="J31">
+        <v>-23971000.0</v>
+      </c>
+      <c r="K31">
+        <v>-23888001.0</v>
+      </c>
+      <c r="L31">
+        <v>-26517000.0</v>
+      </c>
+      <c r="M31">
+        <v>-20295000.0</v>
+      </c>
+      <c r="N31">
+        <v>-20185000.0</v>
+      </c>
+      <c r="O31">
+        <v>-11919000.0</v>
+      </c>
+      <c r="P31">
+        <v>-9520000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-8400000.0</v>
+      </c>
+      <c r="R31">
+        <v>-7368000.0</v>
+      </c>
+      <c r="S31">
+        <v>-7869000.0</v>
+      </c>
+      <c r="T31">
+        <v>-239021000.0</v>
+      </c>
+      <c r="U31">
+        <v>-18090000.0</v>
+      </c>
+      <c r="V31">
+        <v>-9090000.0</v>
+      </c>
+      <c r="W31">
+        <v>-4618000.0</v>
+      </c>
+      <c r="X31">
+        <v>-12508000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-31383000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-9058000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-4149000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-6995000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-8200000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-7866000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-7734000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-10418000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-6489000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-7365000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-5455000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-11168000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-154000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-5888000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-2937000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-14865000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-18163000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-10199000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-7081000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-7732000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-2954000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-6621000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-8276000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-6261000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-7089000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-4925000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-5150000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-4333000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1583000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-3383000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-298000.0</v>
+      </c>
+      <c r="BE31">
+        <v>10210000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-5548000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-5226000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-5422000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-5696000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-5790000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-5555000.0</v>
+      </c>
+      <c r="BL31">
+        <v>0.0</v>
+      </c>
+      <c r="BM31">
+        <v>0.0</v>
+      </c>
+      <c r="BN31">
+        <v>0.0</v>
+      </c>
+      <c r="BO31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67">
+      <c r="A32" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32">
+        <v>378700000.0</v>
+      </c>
+      <c r="C32">
+        <v>370628000.0</v>
+      </c>
+      <c r="D32">
+        <v>387714000.0</v>
+      </c>
+      <c r="E32">
+        <v>387503000.0</v>
+      </c>
+      <c r="F32">
+        <v>353554000.0</v>
+      </c>
+      <c r="G32">
+        <v>285789000.0</v>
+      </c>
+      <c r="H32">
+        <v>313501000.0</v>
+      </c>
+      <c r="I32">
+        <v>336892000.0</v>
+      </c>
+      <c r="J32">
+        <v>361559000.0</v>
+      </c>
+      <c r="K32">
+        <v>348977000.0</v>
+      </c>
+      <c r="L32">
+        <v>360808000.0</v>
+      </c>
+      <c r="M32">
+        <v>390257000.0</v>
+      </c>
+      <c r="N32">
+        <v>341380000.0</v>
+      </c>
+      <c r="O32">
+        <v>328405000.0</v>
+      </c>
+      <c r="P32">
+        <v>264299000.0</v>
+      </c>
+      <c r="Q32">
+        <v>223048000.0</v>
+      </c>
+      <c r="R32">
+        <v>204739000.0</v>
+      </c>
+      <c r="S32">
+        <v>202303000.0</v>
+      </c>
+      <c r="T32">
+        <v>220039000.0</v>
+      </c>
+      <c r="U32">
+        <v>257758000.0</v>
+      </c>
+      <c r="V32">
+        <v>180741000.0</v>
+      </c>
+      <c r="W32">
+        <v>179407000.0</v>
+      </c>
+      <c r="X32">
+        <v>176744000.0</v>
+      </c>
+      <c r="Y32">
+        <v>163668000.0</v>
+      </c>
+      <c r="Z32">
+        <v>135121000.0</v>
+      </c>
+      <c r="AA32">
+        <v>136137000.0</v>
+      </c>
+      <c r="AB32">
+        <v>149578000.0</v>
+      </c>
+      <c r="AC32">
+        <v>149592000.0</v>
+      </c>
+      <c r="AD32">
+        <v>123343000.0</v>
+      </c>
+      <c r="AE32">
+        <v>120473000.0</v>
+      </c>
+      <c r="AF32">
+        <v>122820000.0</v>
+      </c>
+      <c r="AG32">
+        <v>111613000.0</v>
+      </c>
+      <c r="AH32">
+        <v>123118000.0</v>
+      </c>
+      <c r="AI32">
+        <v>117215000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>116836000.0</v>
+      </c>
+      <c r="AK32">
+        <v>115396000.0</v>
+      </c>
+      <c r="AL32">
+        <v>111835000.0</v>
+      </c>
+      <c r="AM32">
+        <v>105327000.0</v>
+      </c>
+      <c r="AN32">
+        <v>64970000.0</v>
+      </c>
+      <c r="AO32">
+        <v>111106000.0</v>
+      </c>
+      <c r="AP32">
+        <v>86686000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>78247000.0</v>
+      </c>
+      <c r="AR32">
+        <v>76547000.0</v>
+      </c>
+      <c r="AS32">
+        <v>69622000.0</v>
+      </c>
+      <c r="AT32">
+        <v>66076000.0</v>
+      </c>
+      <c r="AU32">
+        <v>64182000.0</v>
+      </c>
+      <c r="AV32">
+        <v>62565000.0</v>
+      </c>
+      <c r="AW32">
+        <v>56012000.0</v>
+      </c>
+      <c r="AX32">
+        <v>52003000.0</v>
+      </c>
+      <c r="AY32">
+        <v>43743000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>38120000.0</v>
+      </c>
+      <c r="BA32">
+        <v>37478000.0</v>
+      </c>
+      <c r="BB32">
+        <v>37151000.0</v>
+      </c>
+      <c r="BC32">
+        <v>32144000.0</v>
+      </c>
+      <c r="BD32">
+        <v>38443000.0</v>
+      </c>
+      <c r="BE32">
+        <v>37122000.0</v>
+      </c>
+      <c r="BF32">
+        <v>32395000.0</v>
+      </c>
+      <c r="BG32">
+        <v>22009000.0</v>
+      </c>
+      <c r="BH32">
+        <v>25616000.0</v>
+      </c>
+      <c r="BI32">
+        <v>17188000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>17288000.0</v>
+      </c>
+      <c r="BK32">
+        <v>15075000.0</v>
+      </c>
+      <c r="BL32">
+        <v>36256000.0</v>
+      </c>
+      <c r="BM32">
+        <v>0.0</v>
+      </c>
+      <c r="BN32">
+        <v>0.0</v>
+      </c>
+      <c r="BO32">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>3785931000.0</v>
+      </c>
+      <c r="C2">
+        <v>3846346000.0</v>
+      </c>
+      <c r="D2">
+        <v>455806000.0</v>
+      </c>
+      <c r="E2">
+        <v>518032000.0</v>
+      </c>
+      <c r="F2">
+        <v>693354000.0</v>
+      </c>
+      <c r="G2">
+        <v>212505000.0</v>
+      </c>
+      <c r="H2">
+        <v>62135000.0</v>
+      </c>
+      <c r="I2">
+        <v>146323000.0</v>
+      </c>
+      <c r="J2">
+        <v>264709000.0</v>
+      </c>
+      <c r="K2">
+        <v>264593000.0</v>
+      </c>
+      <c r="L2">
+        <v>371023000.0</v>
+      </c>
+      <c r="M2">
+        <v>233068000.0</v>
+      </c>
+      <c r="N2">
+        <v>186016000.0</v>
+      </c>
+      <c r="O2">
+        <v>73570000.0</v>
+      </c>
+      <c r="P2">
+        <v>238724000.0</v>
+      </c>
+      <c r="Q2">
+        <v>68807000.0</v>
+      </c>
+      <c r="R2"/>
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3">
+        <v>161057000</v>
+      </c>
+      <c r="C3">
+        <v>65187000</v>
+      </c>
+      <c r="D3">
+        <v>41342000</v>
+      </c>
+      <c r="E3">
+        <v>113347000</v>
+      </c>
+      <c r="F3">
+        <v>32951000</v>
+      </c>
+      <c r="G3">
+        <v>28866000</v>
+      </c>
+      <c r="H3">
+        <v>50257000</v>
+      </c>
+      <c r="I3">
+        <v>40486000</v>
+      </c>
+      <c r="J3">
+        <v>24358000</v>
+      </c>
+      <c r="K3">
+        <v>5426000</v>
+      </c>
+      <c r="L3">
+        <v>2939000</v>
+      </c>
+      <c r="M3">
+        <v>1270000</v>
+      </c>
+      <c r="N3">
+        <v>3894000</v>
+      </c>
+      <c r="O3">
+        <v>2713000</v>
+      </c>
+      <c r="P3">
+        <v>2721000</v>
+      </c>
+      <c r="Q3">
+        <v>3287000</v>
+      </c>
+      <c r="R3">
+        <v>430000</v>
+      </c>
+      <c r="S3">
+        <v>545000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>-150946000.0</v>
+      </c>
+      <c r="G4">
+        <v>480849000.0</v>
+      </c>
+      <c r="H4">
+        <v>150370000.0</v>
+      </c>
+      <c r="I4">
+        <v>-84188000.0</v>
+      </c>
+      <c r="J4">
+        <v>-118386000.0</v>
+      </c>
+      <c r="K4">
+        <v>-19884000.0</v>
+      </c>
+      <c r="L4">
+        <v>-106430000.0</v>
+      </c>
+      <c r="M4">
+        <v>137955000.0</v>
+      </c>
+      <c r="N4">
+        <v>47052000.0</v>
+      </c>
+      <c r="O4">
+        <v>112446000.0</v>
+      </c>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>145874000.0</v>
+      </c>
+      <c r="G5">
+        <v>-115727000.0</v>
+      </c>
+      <c r="H5">
+        <v>-76773000.0</v>
+      </c>
+      <c r="I5">
+        <v>57568000.0</v>
+      </c>
+      <c r="J5">
+        <v>37869000.0</v>
+      </c>
+      <c r="K5">
+        <v>85367000.0</v>
+      </c>
+      <c r="L5">
+        <v>-11192000.0</v>
+      </c>
+      <c r="M5">
+        <v>-14717000.0</v>
+      </c>
+      <c r="N5">
+        <v>-15164000.0</v>
+      </c>
+      <c r="O5">
+        <v>-9292000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6">
+        <v>625532000.0</v>
+      </c>
+      <c r="C6">
+        <v>-60415000.0</v>
+      </c>
+      <c r="D6">
+        <v>3390540000.0</v>
+      </c>
+      <c r="E6">
+        <v>-62226000.0</v>
+      </c>
+      <c r="F6">
+        <v>-175322000.0</v>
+      </c>
+      <c r="G6">
+        <v>480849000.0</v>
+      </c>
+      <c r="H6">
+        <v>150370000.0</v>
+      </c>
+      <c r="I6">
+        <v>-84188000.0</v>
+      </c>
+      <c r="J6">
+        <v>-118386000.0</v>
+      </c>
+      <c r="K6">
+        <v>116000.0</v>
+      </c>
+      <c r="L6">
+        <v>-106430000.0</v>
+      </c>
+      <c r="M6">
+        <v>137955000.0</v>
+      </c>
+      <c r="N6">
+        <v>47052000.0</v>
+      </c>
+      <c r="O6">
+        <v>112446000.0</v>
+      </c>
+      <c r="P6">
+        <v>-165154000.0</v>
+      </c>
+      <c r="Q6">
+        <v>169917000.0</v>
+      </c>
+      <c r="R6"/>
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7">
+        <v>55280000.0</v>
+      </c>
+      <c r="C7">
+        <v>-132811000.0</v>
+      </c>
+      <c r="D7">
+        <v>42264000.0</v>
+      </c>
+      <c r="E7">
+        <v>-24585000.0</v>
+      </c>
+      <c r="F7">
+        <v>149640000.0</v>
+      </c>
+      <c r="G7">
+        <v>-57372000.0</v>
+      </c>
+      <c r="H7">
+        <v>-69139000.0</v>
+      </c>
+      <c r="I7">
+        <v>-24733000.0</v>
+      </c>
+      <c r="J7">
+        <v>-48943000.0</v>
+      </c>
+      <c r="K7">
+        <v>-5464000.0</v>
+      </c>
+      <c r="L7">
+        <v>-5748000.0</v>
+      </c>
+      <c r="M7">
+        <v>-8013000.0</v>
+      </c>
+      <c r="N7">
+        <v>-9727000.0</v>
+      </c>
+      <c r="O7">
+        <v>-9079000.0</v>
+      </c>
+      <c r="P7">
+        <v>-3481000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-19092000.0</v>
+      </c>
+      <c r="R7">
+        <v>-1418000.0</v>
+      </c>
+      <c r="S7">
+        <v>-426000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8">
+        <v>255000.0</v>
+      </c>
+      <c r="L8">
+        <v>-2430000.0</v>
+      </c>
+      <c r="M8">
+        <v>-2409000.0</v>
+      </c>
+      <c r="N8">
+        <v>-1610000.0</v>
+      </c>
+      <c r="O8">
+        <v>-5839000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9">
+        <v>-26147000.0</v>
+      </c>
+      <c r="C9">
+        <v>-99977000.0</v>
+      </c>
+      <c r="D9">
+        <v>23584000.0</v>
+      </c>
+      <c r="E9">
+        <v>-3591000.0</v>
+      </c>
+      <c r="F9">
+        <v>46655000.0</v>
+      </c>
+      <c r="G9">
+        <v>-95833000.0</v>
+      </c>
+      <c r="H9">
+        <v>-84141000.0</v>
+      </c>
+      <c r="I9">
+        <v>-34614000.0</v>
+      </c>
+      <c r="J9">
+        <v>-32256000.0</v>
+      </c>
+      <c r="K9">
+        <v>-11283000.0</v>
+      </c>
+      <c r="L9">
+        <v>-14454000.0</v>
+      </c>
+      <c r="M9">
+        <v>-17619000.0</v>
+      </c>
+      <c r="N9">
+        <v>-16701000.0</v>
+      </c>
+      <c r="O9">
+        <v>-13425000.0</v>
+      </c>
+      <c r="P9">
+        <v>292000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-11937000.0</v>
+      </c>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10">
+        <v>-18680000.0</v>
+      </c>
+      <c r="E10">
+        <v>20994000.0</v>
+      </c>
+      <c r="F10">
+        <v>-102985000.0</v>
+      </c>
+      <c r="G10">
+        <v>-50436000.0</v>
+      </c>
+      <c r="H10">
+        <v>27578000.0</v>
+      </c>
+      <c r="I10">
+        <v>-9339934000.0</v>
+      </c>
+      <c r="J10">
+        <v>-8137183000.0</v>
+      </c>
+      <c r="K10">
+        <v>-6415963000.0</v>
+      </c>
+      <c r="L10">
+        <v>-5065204000.0</v>
+      </c>
+      <c r="M10">
+        <v>-3009330000.0</v>
+      </c>
+      <c r="N10">
+        <v>-1610000.0</v>
+      </c>
+      <c r="O10">
+        <v>-5839000.0</v>
+      </c>
+      <c r="P10">
+        <v>25218000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-520000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>102985000.0</v>
+      </c>
+      <c r="G11">
+        <v>38461000.0</v>
+      </c>
+      <c r="H11">
+        <v>15002000.0</v>
+      </c>
+      <c r="I11">
+        <v>9881000.0</v>
+      </c>
+      <c r="J11">
+        <v>-16687000.0</v>
+      </c>
+      <c r="K11">
+        <v>6278000.0</v>
+      </c>
+      <c r="L11">
+        <v>8706000.0</v>
+      </c>
+      <c r="M11">
+        <v>9606000.0</v>
+      </c>
+      <c r="N11">
+        <v>6974000.0</v>
+      </c>
+      <c r="O11">
+        <v>4346000.0</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>171</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-251431000.0</v>
+      </c>
+      <c r="F12">
+        <v>-214790000.0</v>
+      </c>
+      <c r="G12">
+        <v>47619000.0</v>
+      </c>
+      <c r="H12">
+        <v>36829000.0</v>
+      </c>
+      <c r="I12">
+        <v>14465000.0</v>
+      </c>
+      <c r="J12">
+        <v>29508000.0</v>
+      </c>
+      <c r="K12">
+        <v>-386822000.0</v>
+      </c>
+      <c r="L12">
+        <v>-415171000.0</v>
+      </c>
+      <c r="M12">
+        <v>-582617000.0</v>
+      </c>
+      <c r="N12">
+        <v>695537000.0</v>
+      </c>
+      <c r="O12">
+        <v>-1259940000.0</v>
+      </c>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-20994000.0</v>
+      </c>
+      <c r="F13">
+        <v>102985000.0</v>
+      </c>
+      <c r="G13">
+        <v>38461000.0</v>
+      </c>
+      <c r="H13">
+        <v>15002000.0</v>
+      </c>
+      <c r="I13">
+        <v>9881000.0</v>
+      </c>
+      <c r="J13">
+        <v>-16687000.0</v>
+      </c>
+      <c r="K13">
+        <v>6074000.0</v>
+      </c>
+      <c r="L13">
+        <v>6276000.0</v>
+      </c>
+      <c r="M13">
+        <v>7197000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B14">
+        <v>37863000.0</v>
+      </c>
+      <c r="C14">
+        <v>33552000.0</v>
+      </c>
+      <c r="D14">
+        <v>31813000.0</v>
+      </c>
+      <c r="E14">
+        <v>27157000.0</v>
+      </c>
+      <c r="F14">
+        <v>21667000.0</v>
+      </c>
+      <c r="G14">
+        <v>30537000.0</v>
+      </c>
+      <c r="H14">
+        <v>22879000.0</v>
+      </c>
+      <c r="I14">
+        <v>14157000.0</v>
+      </c>
+      <c r="J14">
+        <v>10801000.0</v>
+      </c>
+      <c r="K14">
+        <v>5897000.0</v>
+      </c>
+      <c r="L14">
+        <v>3998000.0</v>
+      </c>
+      <c r="M14">
+        <v>3583000.0</v>
+      </c>
+      <c r="N14">
+        <v>3129000.0</v>
+      </c>
+      <c r="O14">
+        <v>2024000.0</v>
+      </c>
+      <c r="P14">
+        <v>1375000.0</v>
+      </c>
+      <c r="Q14">
+        <v>840000.0</v>
+      </c>
+      <c r="R14">
+        <v>726000.0</v>
+      </c>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>174</v>
+      </c>
+      <c r="B15">
+        <v>10802000.0</v>
+      </c>
+      <c r="C15">
+        <v>15147000.0</v>
+      </c>
+      <c r="D15">
+        <v>14636000.0</v>
+      </c>
+      <c r="E15">
+        <v>9326000.0</v>
+      </c>
+      <c r="F15">
+        <v>10833000.0</v>
+      </c>
+      <c r="G15">
+        <v>14076000.0</v>
+      </c>
+      <c r="H15">
+        <v>14459000.0</v>
+      </c>
+      <c r="I15">
+        <v>14459000.0</v>
+      </c>
+      <c r="J15">
+        <v>14459000.0</v>
+      </c>
+      <c r="K15">
+        <v>9051000.0</v>
+      </c>
+      <c r="L15">
+        <v>2314000.0</v>
+      </c>
+      <c r="M15">
+        <v>2314000.0</v>
+      </c>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>44000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15">
+        <v>4000.0</v>
+      </c>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>175</v>
+      </c>
+      <c r="B16">
+        <v>4411463000.0</v>
+      </c>
+      <c r="C16">
+        <v>3785931000.0</v>
+      </c>
+      <c r="D16">
+        <v>3846346000.0</v>
+      </c>
+      <c r="E16">
+        <v>455806000.0</v>
+      </c>
+      <c r="F16">
+        <v>518032000.0</v>
+      </c>
+      <c r="G16">
+        <v>693354000.0</v>
+      </c>
+      <c r="H16">
+        <v>212505000.0</v>
+      </c>
+      <c r="I16">
+        <v>62135000.0</v>
+      </c>
+      <c r="J16">
+        <v>146323000.0</v>
+      </c>
+      <c r="K16">
+        <v>264709000.0</v>
+      </c>
+      <c r="L16">
+        <v>264593000.0</v>
+      </c>
+      <c r="M16">
+        <v>371023000.0</v>
+      </c>
+      <c r="N16">
+        <v>233068000.0</v>
+      </c>
+      <c r="O16">
+        <v>186016000.0</v>
+      </c>
+      <c r="P16">
+        <v>73570000.0</v>
+      </c>
+      <c r="Q16">
+        <v>238724000.0</v>
+      </c>
+      <c r="R16">
+        <v>68807000.0</v>
+      </c>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>177</v>
+      </c>
+      <c r="B18">
+        <v>333702000.0</v>
+      </c>
+      <c r="C18">
+        <v>79870000.0</v>
+      </c>
+      <c r="D18">
+        <v>83387000.0</v>
+      </c>
+      <c r="E18">
+        <v>-134172000.0</v>
+      </c>
+      <c r="F18">
+        <v>238213000.0</v>
+      </c>
+      <c r="G18">
+        <v>104159000.0</v>
+      </c>
+      <c r="H18">
+        <v>28023000.0</v>
+      </c>
+      <c r="I18">
+        <v>56988000.0</v>
+      </c>
+      <c r="J18">
+        <v>37835000.0</v>
+      </c>
+      <c r="K18">
+        <v>85977000.0</v>
+      </c>
+      <c r="L18">
+        <v>63630000.0</v>
+      </c>
+      <c r="M18">
+        <v>-543768000.0</v>
+      </c>
+      <c r="N18">
+        <v>718141000.0</v>
+      </c>
+      <c r="O18">
+        <v>-1244774000.0</v>
+      </c>
+      <c r="P18">
+        <v>27182000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-224833000.0</v>
+      </c>
+      <c r="R18">
+        <v>-2858000.0</v>
+      </c>
+      <c r="S18">
+        <v>842000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
         <v>178</v>
+      </c>
+      <c r="B19">
+        <v>326933000.0</v>
+      </c>
+      <c r="C19">
+        <v>-1006091000.0</v>
+      </c>
+      <c r="D19">
+        <v>1783868000.0</v>
+      </c>
+      <c r="E19">
+        <v>-1298412000.0</v>
+      </c>
+      <c r="F19">
+        <v>-2619475000.0</v>
+      </c>
+      <c r="G19">
+        <v>-5030370000.0</v>
+      </c>
+      <c r="H19">
+        <v>-513276000.0</v>
+      </c>
+      <c r="I19">
+        <v>-564868000.0</v>
+      </c>
+      <c r="J19">
+        <v>-1239790000.0</v>
+      </c>
+      <c r="K19">
+        <v>-698304000.0</v>
+      </c>
+      <c r="L19">
+        <v>-1504538000.0</v>
+      </c>
+      <c r="M19">
+        <v>164940000.0</v>
+      </c>
+      <c r="N19">
+        <v>542110000.0</v>
+      </c>
+      <c r="O19">
+        <v>280018000.0</v>
+      </c>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>179</v>
+      </c>
+      <c r="B20">
+        <v>165851000.0</v>
+      </c>
+      <c r="C20">
+        <v>1761000.0</v>
+      </c>
+      <c r="D20">
+        <v>410000.0</v>
+      </c>
+      <c r="E20">
+        <v>533000.0</v>
+      </c>
+      <c r="F20">
+        <v>27762000.0</v>
+      </c>
+      <c r="G20">
+        <v>923000.0</v>
+      </c>
+      <c r="H20">
+        <v>2150000.0</v>
+      </c>
+      <c r="I20">
+        <v>3585000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21">
+        <v>288350000.0</v>
+      </c>
+      <c r="C21">
+        <v>-95000000.0</v>
+      </c>
+      <c r="D21">
+        <v>400000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-75000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-4641217000.0</v>
+      </c>
+      <c r="G21">
+        <v>4127016000.0</v>
+      </c>
+      <c r="H21">
+        <v>24437000.0</v>
+      </c>
+      <c r="I21">
+        <v>-395040000.0</v>
+      </c>
+      <c r="J21">
+        <v>913624000.0</v>
+      </c>
+      <c r="K21">
+        <v>-743500000.0</v>
+      </c>
+      <c r="L21">
+        <v>77300000.0</v>
+      </c>
+      <c r="M21">
+        <v>1029642000.0</v>
+      </c>
+      <c r="N21">
+        <v>303836000.0</v>
+      </c>
+      <c r="O21">
+        <v>140000000.0</v>
+      </c>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>141</v>
+      </c>
+      <c r="B22">
+        <v>224088000.0</v>
+      </c>
+      <c r="C22">
+        <v>181469000.0</v>
+      </c>
+      <c r="D22">
+        <v>250143000.0</v>
+      </c>
+      <c r="E22">
+        <v>228034000.0</v>
+      </c>
+      <c r="F22">
+        <v>354268000.0</v>
+      </c>
+      <c r="G22">
+        <v>132578000.0</v>
+      </c>
+      <c r="H22">
+        <v>79327000.0</v>
+      </c>
+      <c r="I22">
+        <v>71695000.0</v>
+      </c>
+      <c r="J22">
+        <v>78837000.0</v>
+      </c>
+      <c r="K22">
+        <v>78702000.0</v>
+      </c>
+      <c r="L22">
+        <v>58583000.0</v>
+      </c>
+      <c r="M22">
+        <v>44532000.0</v>
+      </c>
+      <c r="N22">
+        <v>32694000.0</v>
+      </c>
+      <c r="O22">
+        <v>23818000.0</v>
+      </c>
+      <c r="P22">
+        <v>4034000.0</v>
+      </c>
+      <c r="Q22">
+        <v>23735000.0</v>
+      </c>
+      <c r="R22">
+        <v>-13235000.0</v>
+      </c>
+      <c r="S22">
+        <v>-825000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>1892469000.0</v>
+      </c>
+      <c r="C23">
+        <v>928248000.0</v>
+      </c>
+      <c r="D23">
+        <v>-240582000.0</v>
+      </c>
+      <c r="E23">
+        <v>1398966000.0</v>
+      </c>
+      <c r="F23">
+        <v>5263021000.0</v>
+      </c>
+      <c r="G23">
+        <v>6785946000.0</v>
+      </c>
+      <c r="H23">
+        <v>1554405000.0</v>
+      </c>
+      <c r="I23">
+        <v>373326000.0</v>
+      </c>
+      <c r="J23">
+        <v>-445335000.0</v>
+      </c>
+      <c r="K23">
+        <v>1564813000.0</v>
+      </c>
+      <c r="L23">
+        <v>1502652000.0</v>
+      </c>
+      <c r="M23">
+        <v>1572654000.0</v>
+      </c>
+      <c r="N23">
+        <v>519443000.0</v>
+      </c>
+      <c r="O23">
+        <v>857791000.0</v>
+      </c>
+      <c r="P23">
+        <v>212439000.0</v>
+      </c>
+      <c r="Q23">
+        <v>680525000.0</v>
+      </c>
+      <c r="R23">
+        <v>76085000.0</v>
+      </c>
+      <c r="S23">
+        <v>17497000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24">
+        <v>-2222829000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1620627000.0</v>
+      </c>
+      <c r="D24">
+        <v>2400412000.0</v>
+      </c>
+      <c r="E24">
+        <v>8633000.0</v>
+      </c>
+      <c r="F24">
+        <v>-37679000.0</v>
+      </c>
+      <c r="G24">
+        <v>-1365733000.0</v>
+      </c>
+      <c r="H24">
+        <v>-880902000.0</v>
+      </c>
+      <c r="I24">
+        <v>179135000.0</v>
+      </c>
+      <c r="J24">
+        <v>-561500000.0</v>
+      </c>
+      <c r="K24">
+        <v>-1001661000.0</v>
+      </c>
+      <c r="L24">
+        <v>-1523938000.0</v>
+      </c>
+      <c r="M24">
+        <v>-2018154000.0</v>
+      </c>
+      <c r="N24">
+        <v>-1202313000.0</v>
+      </c>
+      <c r="O24">
+        <v>-12717000.0</v>
+      </c>
+      <c r="P24">
+        <v>-589479000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-202137000.0</v>
+      </c>
+      <c r="R24">
+        <v>-14507000.0</v>
+      </c>
+      <c r="S24">
+        <v>-11264000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25">
+        <v>170060000.0</v>
+      </c>
+      <c r="C25">
+        <v>49555000.0</v>
+      </c>
+      <c r="D25">
+        <v>-234253000.0</v>
+      </c>
+      <c r="E25">
+        <v>-272488000.0</v>
+      </c>
+      <c r="F25">
+        <v>-286025000.0</v>
+      </c>
+      <c r="G25">
+        <v>32365000.0</v>
+      </c>
+      <c r="H25">
+        <v>20846000.0</v>
+      </c>
+      <c r="I25">
+        <v>17312000.0</v>
+      </c>
+      <c r="J25">
+        <v>-489000.0</v>
+      </c>
+      <c r="K25">
+        <v>7778000.0</v>
+      </c>
+      <c r="L25">
+        <v>14167000.0</v>
+      </c>
+      <c r="M25">
+        <v>-581650000.0</v>
+      </c>
+      <c r="N25">
+        <v>690361000.0</v>
+      </c>
+      <c r="O25">
+        <v>-1257107000.0</v>
+      </c>
+      <c r="P25">
+        <v>29999000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-230887000.0</v>
+      </c>
+      <c r="R25">
+        <v>11893000.0</v>
+      </c>
+      <c r="S25">
+        <v>2638000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26">
+        <v>-148142000.0</v>
+      </c>
+      <c r="C26">
+        <v>-19243000.0</v>
+      </c>
+      <c r="D26">
+        <v>-39806000.0</v>
+      </c>
+      <c r="E26">
+        <v>-33162000.0</v>
+      </c>
+      <c r="F26">
+        <v>-110159000.0</v>
+      </c>
+      <c r="G26">
+        <v>59582277000.0</v>
+      </c>
+      <c r="H26">
+        <v>-571000.0</v>
+      </c>
+      <c r="I26">
+        <v>-12976000.0</v>
+      </c>
+      <c r="J26">
+        <v>-14761000.0</v>
+      </c>
+      <c r="K26">
+        <v>-5897000.0</v>
+      </c>
+      <c r="L26">
+        <v>56473000.0</v>
+      </c>
+      <c r="M26">
+        <v>83000.0</v>
+      </c>
+      <c r="N26">
+        <v>-7754000.0</v>
+      </c>
+      <c r="O26">
+        <v>94586000.0</v>
+      </c>
+      <c r="P26">
+        <v>-3556000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27">
+        <v>18458000.0</v>
+      </c>
+      <c r="C27">
+        <v>14435000.0</v>
+      </c>
+      <c r="D27">
+        <v>12585000.0</v>
+      </c>
+      <c r="E27">
+        <v>14150000.0</v>
+      </c>
+      <c r="F27">
+        <v>13860000.0</v>
+      </c>
+      <c r="G27">
+        <v>12883000.0</v>
+      </c>
+      <c r="H27">
+        <v>9851000.0</v>
+      </c>
+      <c r="I27">
+        <v>9740000.0</v>
+      </c>
+      <c r="J27">
+        <v>7167000.0</v>
+      </c>
+      <c r="K27">
+        <v>7069000.0</v>
+      </c>
+      <c r="L27">
+        <v>5661000.0</v>
+      </c>
+      <c r="M27">
+        <v>5237000.0</v>
+      </c>
+      <c r="N27">
+        <v>3368000.0</v>
+      </c>
+      <c r="O27">
+        <v>2014000.0</v>
+      </c>
+      <c r="P27">
+        <v>704000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2041000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28">
+        <v>2187726000.0</v>
+      </c>
+      <c r="C28">
+        <v>800619000.0</v>
+      </c>
+      <c r="D28">
+        <v>108088000.0</v>
+      </c>
+      <c r="E28">
+        <v>1257011000.0</v>
+      </c>
+      <c r="F28">
+        <v>754775000.0</v>
+      </c>
+      <c r="G28">
+        <v>6772793000.0</v>
+      </c>
+      <c r="H28">
+        <v>1516525000.0</v>
+      </c>
+      <c r="I28">
+        <v>-77564000.0</v>
+      </c>
+      <c r="J28">
+        <v>384546000.0</v>
+      </c>
+      <c r="K28">
+        <v>870247000.0</v>
+      </c>
+      <c r="L28">
+        <v>1508444000.0</v>
+      </c>
+      <c r="M28">
+        <v>2602373000.0</v>
+      </c>
+      <c r="N28">
+        <v>913032000.0</v>
+      </c>
+      <c r="O28">
+        <v>1092377000.0</v>
+      </c>
+      <c r="P28">
+        <v>565421000.0</v>
+      </c>
+      <c r="Q28">
+        <v>740249000.0</v>
+      </c>
+      <c r="R28">
+        <v>88752000.0</v>
+      </c>
+      <c r="S28">
+        <v>2547000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29">
+        <v>494759000.0</v>
+      </c>
+      <c r="C29">
+        <v>145057000.0</v>
+      </c>
+      <c r="D29">
+        <v>124729000.0</v>
+      </c>
+      <c r="E29">
+        <v>-20825000.0</v>
+      </c>
+      <c r="F29">
+        <v>271164000.0</v>
+      </c>
+      <c r="G29">
+        <v>133025000.0</v>
+      </c>
+      <c r="H29">
+        <v>78280000.0</v>
+      </c>
+      <c r="I29">
+        <v>97474000.0</v>
+      </c>
+      <c r="J29">
+        <v>62193000.0</v>
+      </c>
+      <c r="K29">
+        <v>91403000.0</v>
+      </c>
+      <c r="L29">
+        <v>66569000.0</v>
+      </c>
+      <c r="M29">
+        <v>-542498000.0</v>
+      </c>
+      <c r="N29">
+        <v>722035000.0</v>
+      </c>
+      <c r="O29">
+        <v>-1242061000.0</v>
+      </c>
+      <c r="P29">
+        <v>29903000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-221546000.0</v>
+      </c>
+      <c r="R29">
+        <v>-2428000.0</v>
+      </c>
+      <c r="S29">
+        <v>1387000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30">
+        <v>-2056953000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1006091000.0</v>
+      </c>
+      <c r="D30">
+        <v>3157723000.0</v>
+      </c>
+      <c r="E30">
+        <v>-1298412000.0</v>
+      </c>
+      <c r="F30">
+        <v>-1201261000.0</v>
+      </c>
+      <c r="G30">
+        <v>-6424969000.0</v>
+      </c>
+      <c r="H30">
+        <v>-1444435000.0</v>
+      </c>
+      <c r="I30">
+        <v>-104098000.0</v>
+      </c>
+      <c r="J30">
+        <v>-565125000.0</v>
+      </c>
+      <c r="K30">
+        <v>-961534000.0</v>
+      </c>
+      <c r="L30">
+        <v>-1681443000.0</v>
+      </c>
+      <c r="M30">
+        <v>-1921920000.0</v>
+      </c>
+      <c r="N30">
+        <v>-1588015000.0</v>
+      </c>
+      <c r="O30">
+        <v>262130000.0</v>
+      </c>
+      <c r="P30">
+        <v>-760478000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-348786000.0</v>
+      </c>
+      <c r="R30">
+        <v>-23812000.0</v>
+      </c>
+      <c r="S30">
+        <v>-4322000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BM30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:65">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
+      <c r="A2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>4411463000.0</v>
+      </c>
+      <c r="C2">
+        <v>4185639000.0</v>
+      </c>
+      <c r="D2">
+        <v>3503511000.0</v>
+      </c>
+      <c r="E2">
+        <v>3428690000.0</v>
+      </c>
+      <c r="F2">
+        <v>3785931000.0</v>
+      </c>
+      <c r="G2">
+        <v>3088022000.0</v>
+      </c>
+      <c r="H2">
+        <v>3048587000.0</v>
+      </c>
+      <c r="I2">
+        <v>3701120000.0</v>
+      </c>
+      <c r="J2">
+        <v>3846346000.0</v>
+      </c>
+      <c r="K2">
+        <v>3419974000.0</v>
+      </c>
+      <c r="L2">
+        <v>3155224000.0</v>
+      </c>
+      <c r="M2">
+        <v>2046685000.0</v>
+      </c>
+      <c r="N2">
+        <v>455806000.0</v>
+      </c>
+      <c r="O2">
+        <v>404465000.0</v>
+      </c>
+      <c r="P2">
+        <v>245178000.0</v>
+      </c>
+      <c r="Q2">
+        <v>274600000.0</v>
+      </c>
+      <c r="R2">
+        <v>518032000.0</v>
+      </c>
+      <c r="S2">
+        <v>1052054000.0</v>
+      </c>
+      <c r="T2">
+        <v>430500000.0</v>
+      </c>
+      <c r="U2">
+        <v>515364000.0</v>
+      </c>
+      <c r="V2">
+        <v>693354000.0</v>
+      </c>
+      <c r="W2">
+        <v>331416000.0</v>
+      </c>
+      <c r="X2">
+        <v>1067330000.0</v>
+      </c>
+      <c r="Y2">
+        <v>256232000.0</v>
+      </c>
+      <c r="Z2">
+        <v>212505000.0</v>
+      </c>
+      <c r="AA2">
+        <v>182218000.0</v>
+      </c>
+      <c r="AB2">
+        <v>95795000.0</v>
+      </c>
+      <c r="AC2">
+        <v>117662000.0</v>
+      </c>
+      <c r="AD2">
+        <v>62135000.0</v>
+      </c>
+      <c r="AE2">
+        <v>666034000.0</v>
+      </c>
+      <c r="AF2">
+        <v>251726000.0</v>
+      </c>
+      <c r="AG2">
+        <v>215411000.0</v>
+      </c>
+      <c r="AH2">
+        <v>146323000.0</v>
+      </c>
+      <c r="AI2">
+        <v>219480000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>413242000.0</v>
+      </c>
+      <c r="AK2">
+        <v>177290000.0</v>
+      </c>
+      <c r="AL2">
+        <v>264709000.0</v>
+      </c>
+      <c r="AM2">
+        <v>265588000.0</v>
+      </c>
+      <c r="AN2">
+        <v>282797000.0</v>
+      </c>
+      <c r="AO2">
+        <v>262638000.0</v>
+      </c>
+      <c r="AP2">
+        <v>264593000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>383399000.0</v>
+      </c>
+      <c r="AR2">
+        <v>391589000.0</v>
+      </c>
+      <c r="AS2">
+        <v>333823000.0</v>
+      </c>
+      <c r="AT2">
+        <v>371023000.0</v>
+      </c>
+      <c r="AU2">
+        <v>331306000.0</v>
+      </c>
+      <c r="AV2">
+        <v>265534000.0</v>
+      </c>
+      <c r="AW2">
+        <v>290467000.0</v>
+      </c>
+      <c r="AX2">
+        <v>233068000.0</v>
+      </c>
+      <c r="AY2">
+        <v>255653000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>205685000.0</v>
+      </c>
+      <c r="BA2">
+        <v>181140000.0</v>
+      </c>
+      <c r="BB2">
+        <v>186016000.0</v>
+      </c>
+      <c r="BC2">
+        <v>157510000.0</v>
+      </c>
+      <c r="BD2">
+        <v>122052000.0</v>
+      </c>
+      <c r="BE2">
+        <v>90824000.0</v>
+      </c>
+      <c r="BF2">
+        <v>73570000.0</v>
+      </c>
+      <c r="BG2">
+        <v>52830000.0</v>
+      </c>
+      <c r="BH2">
+        <v>101708000.0</v>
+      </c>
+      <c r="BI2">
+        <v>86160000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>238724000.0</v>
+      </c>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
+      <c r="A3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3">
+        <v>49000</v>
+      </c>
+      <c r="C3">
+        <v>57667000</v>
+      </c>
+      <c r="D3">
+        <v>59476000</v>
+      </c>
+      <c r="E3">
+        <v>23499000</v>
+      </c>
+      <c r="F3">
+        <v>17084000</v>
+      </c>
+      <c r="G3">
+        <v>32896000</v>
+      </c>
+      <c r="H3">
+        <v>11954000</v>
+      </c>
+      <c r="I3">
+        <v>15912000</v>
+      </c>
+      <c r="J3">
+        <v>4425000</v>
+      </c>
+      <c r="K3">
+        <v>20564000</v>
+      </c>
+      <c r="L3">
+        <v>5743000</v>
+      </c>
+      <c r="M3">
+        <v>12829000</v>
+      </c>
+      <c r="N3">
+        <v>2206000</v>
+      </c>
+      <c r="O3">
+        <v>25963000</v>
+      </c>
+      <c r="P3">
+        <v>58313000</v>
+      </c>
+      <c r="Q3">
+        <v>25867000</v>
+      </c>
+      <c r="R3">
+        <v>3204000</v>
+      </c>
+      <c r="S3">
+        <v>15842000</v>
+      </c>
+      <c r="T3">
+        <v>8172000</v>
+      </c>
+      <c r="U3">
+        <v>3790000</v>
+      </c>
+      <c r="V3">
+        <v>5147000</v>
+      </c>
+      <c r="W3">
+        <v>13203000</v>
+      </c>
+      <c r="X3">
+        <v>6438000</v>
+      </c>
+      <c r="Y3">
+        <v>2703000</v>
+      </c>
+      <c r="Z3">
+        <v>6473000</v>
+      </c>
+      <c r="AA3">
+        <v>17621000</v>
+      </c>
+      <c r="AB3">
+        <v>20619000</v>
+      </c>
+      <c r="AC3">
+        <v>4085000</v>
+      </c>
+      <c r="AD3">
+        <v>7932000</v>
+      </c>
+      <c r="AE3">
+        <v>14289000</v>
+      </c>
+      <c r="AF3">
+        <v>17601000</v>
+      </c>
+      <c r="AG3">
+        <v>4071000</v>
+      </c>
+      <c r="AH3">
+        <v>3023000</v>
+      </c>
+      <c r="AI3">
+        <v>22633000</v>
+      </c>
+      <c r="AJ3">
+        <v>451000</v>
+      </c>
+      <c r="AK3">
+        <v>1366000</v>
+      </c>
+      <c r="AL3">
+        <v>366000</v>
+      </c>
+      <c r="AM3">
+        <v>1774000</v>
+      </c>
+      <c r="AN3">
+        <v>1393000</v>
+      </c>
+      <c r="AO3">
+        <v>335000</v>
+      </c>
+      <c r="AP3">
+        <v>1615000</v>
+      </c>
+      <c r="AQ3">
+        <v>500000</v>
+      </c>
+      <c r="AR3">
+        <v>640000</v>
+      </c>
+      <c r="AS3">
+        <v>970000</v>
+      </c>
+      <c r="AT3">
+        <v>829000</v>
+      </c>
+      <c r="AU3">
+        <v>98000</v>
+      </c>
+      <c r="AV3">
+        <v>677000</v>
+      </c>
+      <c r="AW3">
+        <v>437000</v>
+      </c>
+      <c r="AX3">
+        <v>207000</v>
+      </c>
+      <c r="AY3">
+        <v>1154000</v>
+      </c>
+      <c r="AZ3">
+        <v>1396000</v>
+      </c>
+      <c r="BA3">
+        <v>1054000</v>
+      </c>
+      <c r="BB3">
+        <v>290000</v>
+      </c>
+      <c r="BC3">
+        <v>370000</v>
+      </c>
+      <c r="BD3">
+        <v>785000</v>
+      </c>
+      <c r="BE3">
+        <v>1152000</v>
+      </c>
+      <c r="BF3">
+        <v>406000</v>
+      </c>
+      <c r="BG3">
+        <v>996000</v>
+      </c>
+      <c r="BH3">
+        <v>1181000</v>
+      </c>
+      <c r="BI3">
+        <v>70000</v>
+      </c>
+      <c r="BJ3">
+        <v>614000</v>
+      </c>
+      <c r="BK3">
+        <v>3287000</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:65">
+      <c r="A4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>1108539000.0</v>
+      </c>
+      <c r="N4">
+        <v>1590879000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4">
+        <v>159287000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-29422000.0</v>
+      </c>
+      <c r="R4">
+        <v>-243432000.0</v>
+      </c>
+      <c r="S4">
+        <v>-532437000.0</v>
+      </c>
+      <c r="T4">
+        <v>621554000.0</v>
+      </c>
+      <c r="U4">
+        <v>-84864000.0</v>
+      </c>
+      <c r="V4">
+        <v>-155199000.0</v>
+      </c>
+      <c r="W4">
+        <v>361938000.0</v>
+      </c>
+      <c r="X4">
+        <v>-735914000.0</v>
+      </c>
+      <c r="Y4">
+        <v>811098000.0</v>
+      </c>
+      <c r="Z4">
+        <v>43727000.0</v>
+      </c>
+      <c r="AA4">
+        <v>30287000.0</v>
+      </c>
+      <c r="AB4">
+        <v>86423000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-21867000.0</v>
+      </c>
+      <c r="AD4">
+        <v>55527000.0</v>
+      </c>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4">
+        <v>69088000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-73157000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-202210000.0</v>
+      </c>
+      <c r="AK4">
+        <v>244560000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-87579000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-20879000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-37208000.0</v>
+      </c>
+      <c r="AO4">
+        <v>40158000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-1955000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-118806000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-8190000.0</v>
+      </c>
+      <c r="AS4">
+        <v>57766000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-37200000.0</v>
+      </c>
+      <c r="AU4">
+        <v>39717000.0</v>
+      </c>
+      <c r="AV4">
+        <v>65772000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-24933000.0</v>
+      </c>
+      <c r="AX4">
+        <v>57399000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-22585000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>49968000.0</v>
+      </c>
+      <c r="BA4">
+        <v>24545000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-4876000.0</v>
+      </c>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>6354000.0</v>
+      </c>
+      <c r="N5">
+        <v>77022000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
+        <v>22410000.0</v>
+      </c>
+      <c r="Q5">
+        <v>87194000.0</v>
+      </c>
+      <c r="R5">
+        <v>144679000.0</v>
+      </c>
+      <c r="S5">
+        <v>-116486000.0</v>
+      </c>
+      <c r="T5">
+        <v>99731000.0</v>
+      </c>
+      <c r="U5">
+        <v>94389000.0</v>
+      </c>
+      <c r="V5">
+        <v>68240000.0</v>
+      </c>
+      <c r="W5">
+        <v>28686000.0</v>
+      </c>
+      <c r="X5">
+        <v>-29210000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-17373000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-97830000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-4950000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-15988000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-27726000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-28109000.0</v>
+      </c>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5">
+        <v>-6806000.0</v>
+      </c>
+      <c r="AI5">
+        <v>65731000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-73120000.0</v>
+      </c>
+      <c r="AK5">
+        <v>26128000.0</v>
+      </c>
+      <c r="AL5">
+        <v>19130000.0</v>
+      </c>
+      <c r="AM5">
+        <v>124039000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-7471000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-9897000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-21304000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-1332000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-11018000.0</v>
+      </c>
+      <c r="AS5">
+        <v>4417000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-3259000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-5843000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-1402000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-8526000.0</v>
+      </c>
+      <c r="AX5">
+        <v>1054000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-10552000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-1133000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-3392000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-87000.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
+      <c r="A6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6">
+        <v>386741000.0</v>
+      </c>
+      <c r="C6">
+        <v>225824000.0</v>
+      </c>
+      <c r="D6">
+        <v>682128000.0</v>
+      </c>
+      <c r="E6">
+        <v>74821000.0</v>
+      </c>
+      <c r="F6">
+        <v>-357241000.0</v>
+      </c>
+      <c r="G6">
+        <v>697909000.0</v>
+      </c>
+      <c r="H6">
+        <v>39435000.0</v>
+      </c>
+      <c r="I6">
+        <v>-652533000.0</v>
+      </c>
+      <c r="J6">
+        <v>-145226000.0</v>
+      </c>
+      <c r="K6">
+        <v>426372000.0</v>
+      </c>
+      <c r="L6">
+        <v>264750000.0</v>
+      </c>
+      <c r="M6">
+        <v>1108539000.0</v>
+      </c>
+      <c r="N6">
+        <v>1590879000.0</v>
+      </c>
+      <c r="O6">
+        <v>51341000.0</v>
+      </c>
+      <c r="P6">
+        <v>159287000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-29422000.0</v>
+      </c>
+      <c r="R6">
+        <v>-243432000.0</v>
+      </c>
+      <c r="S6">
+        <v>-534022000.0</v>
+      </c>
+      <c r="T6">
+        <v>621554000.0</v>
+      </c>
+      <c r="U6">
+        <v>-84864000.0</v>
+      </c>
+      <c r="V6">
+        <v>-177990000.0</v>
+      </c>
+      <c r="W6">
+        <v>361938000.0</v>
+      </c>
+      <c r="X6">
+        <v>-735914000.0</v>
+      </c>
+      <c r="Y6">
+        <v>811098000.0</v>
+      </c>
+      <c r="Z6">
+        <v>43727000.0</v>
+      </c>
+      <c r="AA6">
+        <v>30287000.0</v>
+      </c>
+      <c r="AB6">
+        <v>86423000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-21867000.0</v>
+      </c>
+      <c r="AD6">
+        <v>55527000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-603899000.0</v>
+      </c>
+      <c r="AF6">
+        <v>414308000.0</v>
+      </c>
+      <c r="AG6">
+        <v>36315000.0</v>
+      </c>
+      <c r="AH6">
+        <v>69088000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-73157000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-193762000.0</v>
+      </c>
+      <c r="AK6">
+        <v>235952000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-87419000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-20879000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-17209000.0</v>
+      </c>
+      <c r="AO6">
+        <v>20159000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-1955000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-118806000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-8190000.0</v>
+      </c>
+      <c r="AS6">
+        <v>57766000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-37200000.0</v>
+      </c>
+      <c r="AU6">
+        <v>39717000.0</v>
+      </c>
+      <c r="AV6">
+        <v>65772000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-24933000.0</v>
+      </c>
+      <c r="AX6">
+        <v>57399000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-22585000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>49968000.0</v>
+      </c>
+      <c r="BA6">
+        <v>24545000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-4876000.0</v>
+      </c>
+      <c r="BC6">
+        <v>28506000.0</v>
+      </c>
+      <c r="BD6">
+        <v>35458000.0</v>
+      </c>
+      <c r="BE6">
+        <v>31228000.0</v>
+      </c>
+      <c r="BF6">
+        <v>17254000.0</v>
+      </c>
+      <c r="BG6">
+        <v>20740000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-48878000.0</v>
+      </c>
+      <c r="BI6">
+        <v>15548000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-152564000.0</v>
+      </c>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
+      <c r="A7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7">
+        <v>-82845000.0</v>
+      </c>
+      <c r="C7">
+        <v>19968000.0</v>
+      </c>
+      <c r="D7">
+        <v>13092000.0</v>
+      </c>
+      <c r="E7">
+        <v>39852000.0</v>
+      </c>
+      <c r="F7">
+        <v>-9942000.0</v>
+      </c>
+      <c r="G7">
+        <v>-15166000.0</v>
+      </c>
+      <c r="H7">
+        <v>-19030000.0</v>
+      </c>
+      <c r="I7">
+        <v>-32832000.0</v>
+      </c>
+      <c r="J7">
+        <v>-65783000.0</v>
+      </c>
+      <c r="K7">
+        <v>8008000.0</v>
+      </c>
+      <c r="L7">
+        <v>71735000.0</v>
+      </c>
+      <c r="M7">
+        <v>-49485000.0</v>
+      </c>
+      <c r="N7">
+        <v>17132000.0</v>
+      </c>
+      <c r="O7">
+        <v>-57548000.0</v>
+      </c>
+      <c r="P7">
+        <v>10121000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-37573000.0</v>
+      </c>
+      <c r="R7">
+        <v>60415000.0</v>
+      </c>
+      <c r="S7">
+        <v>-32246000.0</v>
+      </c>
+      <c r="T7">
+        <v>10945000.0</v>
+      </c>
+      <c r="U7">
+        <v>14283000.0</v>
+      </c>
+      <c r="V7">
+        <v>156658000.0</v>
+      </c>
+      <c r="W7">
+        <v>-14634000.0</v>
+      </c>
+      <c r="X7">
+        <v>-14232000.0</v>
+      </c>
+      <c r="Y7">
+        <v>28757000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-60779000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-5142000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-17188000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-13604000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-33205000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-28982000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-955000.0</v>
+      </c>
+      <c r="AG7">
+        <v>4663000.0</v>
+      </c>
+      <c r="AH7">
+        <v>541000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-6975000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-3608000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-26689000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-11671000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-32166000.0</v>
+      </c>
+      <c r="AN7">
+        <v>46361000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-1274000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-16927000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-445000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-223000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-5261000.0</v>
+      </c>
+      <c r="AT7">
+        <v>181000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-4113000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-5501000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-15956000.0</v>
+      </c>
+      <c r="AX7">
+        <v>15420000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-44585000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>44254000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-6377000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-121000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-8232000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-4755000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-877000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-3211000.0</v>
+      </c>
+      <c r="BG7">
+        <v>25931000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-22980000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-1265000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-1798000.0</v>
+      </c>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
+      <c r="A8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8">
+        <v>-49000.0</v>
+      </c>
+      <c r="AP8">
+        <v>304000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AR8">
+        <v>1394000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-1790000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-134000.0</v>
+      </c>
+      <c r="AU8">
+        <v>304000.0</v>
+      </c>
+      <c r="AV8">
+        <v>-741000.0</v>
+      </c>
+      <c r="AW8">
+        <v>-982000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-990000.0</v>
+      </c>
+      <c r="AY8">
+        <v>3444000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>-239000.0</v>
+      </c>
+      <c r="BA8">
+        <v>-2875000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-1940000.0</v>
+      </c>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
+      <c r="A9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9">
+        <v>-28043000.0</v>
+      </c>
+      <c r="C9">
+        <v>-7005000.0</v>
+      </c>
+      <c r="D9">
+        <v>3063000.0</v>
+      </c>
+      <c r="E9">
+        <v>13935000.0</v>
+      </c>
+      <c r="F9">
+        <v>-10470000.0</v>
+      </c>
+      <c r="G9">
+        <v>-43606000.0</v>
+      </c>
+      <c r="H9">
+        <v>-12483000.0</v>
+      </c>
+      <c r="I9">
+        <v>-33312000.0</v>
+      </c>
+      <c r="J9">
+        <v>-10576000.0</v>
+      </c>
+      <c r="K9">
+        <v>22667000.0</v>
+      </c>
+      <c r="L9">
+        <v>71735000.0</v>
+      </c>
+      <c r="M9">
+        <v>-69886000.0</v>
+      </c>
+      <c r="N9">
+        <v>-932000.0</v>
+      </c>
+      <c r="O9">
+        <v>-20474000.0</v>
+      </c>
+      <c r="P9">
+        <v>-35643000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-14329000.0</v>
+      </c>
+      <c r="R9">
+        <v>66855000.0</v>
+      </c>
+      <c r="S9">
+        <v>1064000.0</v>
+      </c>
+      <c r="T9">
+        <v>-10248000.0</v>
+      </c>
+      <c r="U9">
+        <v>34860000.0</v>
+      </c>
+      <c r="V9">
+        <v>20979000.0</v>
+      </c>
+      <c r="W9">
+        <v>28545000.0</v>
+      </c>
+      <c r="X9">
+        <v>-9752000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-14872000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-98985000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-4842000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-15988000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-35202000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-28109000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-13089000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-13668000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-1051000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-6806000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-4394000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-18859000.0</v>
+      </c>
+      <c r="AK9">
+        <v>1824000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-10827000.0</v>
+      </c>
+      <c r="AM9">
+        <v>28690000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-7068000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-10134000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-21215000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-4064000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-9624000.0</v>
+      </c>
+      <c r="AS9">
+        <v>2627000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-3393000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-7245000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-4551000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-7598000.0</v>
+      </c>
+      <c r="AX9">
+        <v>562000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-7759000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-635000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-3686000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-899000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-8506000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-5348000.0</v>
+      </c>
+      <c r="BE9">
+        <v>1094000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-1364000.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
+      <c r="A10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
+        <v>33339000.0</v>
+      </c>
+      <c r="L10">
+        <v>5126000.0</v>
+      </c>
+      <c r="M10">
+        <v>-20401000.0</v>
+      </c>
+      <c r="N10">
+        <v>-18064000.0</v>
+      </c>
+      <c r="O10">
+        <v>37074000.0</v>
+      </c>
+      <c r="P10">
+        <v>-45764000.0</v>
+      </c>
+      <c r="Q10">
+        <v>23244000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10">
+        <v>53682013000.0</v>
+      </c>
+      <c r="T10">
+        <v>-18359454000.0</v>
+      </c>
+      <c r="U10">
+        <v>-17228487000.0</v>
+      </c>
+      <c r="V10">
+        <v>-18094072000.0</v>
+      </c>
+      <c r="W10">
+        <v>-16159161000.0</v>
+      </c>
+      <c r="X10">
+        <v>-16161253000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-16526824000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-15994440000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-11282382000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-10900257000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-11085480000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-10448126000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-9439037000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-9140851000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-9920128000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-9903472000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-9558572000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-9339934000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-9858033000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-9855282000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-8873870000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-8137183000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-9042411000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-9106732000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-8468525000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-6414824000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-7167095000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-7228713000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-6722005000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-5063515000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-6109300000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-5196912000.0</v>
+      </c>
+      <c r="AY10">
+        <v>3444000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-239000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-2875000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-1940000.0</v>
+      </c>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>25218000.0</v>
+      </c>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>24970000.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
+      <c r="A11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>20401000.0</v>
+      </c>
+      <c r="N11">
+        <v>18064000.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>45764000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-23244000.0</v>
+      </c>
+      <c r="R11">
+        <v>-6440000.0</v>
+      </c>
+      <c r="S11">
+        <v>-33310000.0</v>
+      </c>
+      <c r="T11">
+        <v>21193000.0</v>
+      </c>
+      <c r="U11">
+        <v>-20577000.0</v>
+      </c>
+      <c r="V11">
+        <v>135679000.0</v>
+      </c>
+      <c r="W11">
+        <v>-43179000.0</v>
+      </c>
+      <c r="X11">
+        <v>-6665000.0</v>
+      </c>
+      <c r="Y11">
+        <v>49301000.0</v>
+      </c>
+      <c r="Z11">
+        <v>39004000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-300000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AC11">
+        <v>21598000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-5096000.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>7347000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-2581000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-4920000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-5971000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-3215000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-60856000.0</v>
+      </c>
+      <c r="AN11">
+        <v>52341000.0</v>
+      </c>
+      <c r="AO11">
+        <v>10539000.0</v>
+      </c>
+      <c r="AP11">
+        <v>4254000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>3619000.0</v>
+      </c>
+      <c r="AR11">
+        <v>9401000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-7888000.0</v>
+      </c>
+      <c r="AT11">
+        <v>3574000.0</v>
+      </c>
+      <c r="AU11">
+        <v>3132000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-829000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-8259000.0</v>
+      </c>
+      <c r="AX11">
+        <v>15562000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-36002000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>44889000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-2691000.0</v>
+      </c>
+      <c r="BB11">
+        <v>778000.0</v>
+      </c>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
+      <c r="A12" t="s">
+        <v>171</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>-24921000.0</v>
+      </c>
+      <c r="M12">
+        <v>67207000.0</v>
+      </c>
+      <c r="N12">
+        <v>-60660000.0</v>
+      </c>
+      <c r="O12">
+        <v>-274140000.0</v>
+      </c>
+      <c r="P12">
+        <v>42861000.0</v>
+      </c>
+      <c r="Q12">
+        <v>20735000.0</v>
+      </c>
+      <c r="R12">
+        <v>-365000.0</v>
+      </c>
+      <c r="S12">
+        <v>-54438000.0</v>
+      </c>
+      <c r="T12">
+        <v>6943000.0</v>
+      </c>
+      <c r="U12">
+        <v>7903000.0</v>
+      </c>
+      <c r="V12">
+        <v>-31288000.0</v>
+      </c>
+      <c r="W12">
+        <v>7712000.0</v>
+      </c>
+      <c r="X12">
+        <v>12757000.0</v>
+      </c>
+      <c r="Y12">
+        <v>13844000.0</v>
+      </c>
+      <c r="Z12">
+        <v>13306000.0</v>
+      </c>
+      <c r="AA12">
+        <v>13845000.0</v>
+      </c>
+      <c r="AB12">
+        <v>14794000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1077000.0</v>
+      </c>
+      <c r="AD12">
+        <v>7113000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6307000.0</v>
+      </c>
+      <c r="AF12">
+        <v>161631000.0</v>
+      </c>
+      <c r="AG12">
+        <v>435000.0</v>
+      </c>
+      <c r="AH12">
+        <v>4861000.0</v>
+      </c>
+      <c r="AI12">
+        <v>-133038000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>165385000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-437493000.0</v>
+      </c>
+      <c r="AL12">
+        <v>434654000.0</v>
+      </c>
+      <c r="AM12">
+        <v>234012000.0</v>
+      </c>
+      <c r="AN12">
+        <v>-105561000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-334756000.0</v>
+      </c>
+      <c r="AP12">
+        <v>-180517000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>-76543000.0</v>
+      </c>
+      <c r="AR12">
+        <v>267806000.0</v>
+      </c>
+      <c r="AS12">
+        <v>-266613000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-339821000.0</v>
+      </c>
+      <c r="AU12">
+        <v>-108966000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-169341000.0</v>
+      </c>
+      <c r="AW12">
+        <v>-358915000.0</v>
+      </c>
+      <c r="AX12">
+        <v>54605000.0</v>
+      </c>
+      <c r="AY12">
+        <v>167003000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>498300000.0</v>
+      </c>
+      <c r="BA12">
+        <v>-51088000.0</v>
+      </c>
+      <c r="BB12">
+        <v>81322000.0</v>
+      </c>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
+      <c r="A13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>-5126000.0</v>
+      </c>
+      <c r="M13">
+        <v>20401000.0</v>
+      </c>
+      <c r="N13">
+        <v>20401000.0</v>
+      </c>
+      <c r="O13">
+        <v>-37074000.0</v>
+      </c>
+      <c r="P13">
+        <v>45764000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-23244000.0</v>
+      </c>
+      <c r="R13">
+        <v>-6440000.0</v>
+      </c>
+      <c r="S13">
+        <v>-33310000.0</v>
+      </c>
+      <c r="T13">
+        <v>21193000.0</v>
+      </c>
+      <c r="U13">
+        <v>-20577000.0</v>
+      </c>
+      <c r="V13">
+        <v>135679000.0</v>
+      </c>
+      <c r="W13">
+        <v>-43179000.0</v>
+      </c>
+      <c r="X13">
+        <v>-6665000.0</v>
+      </c>
+      <c r="Y13">
+        <v>49301000.0</v>
+      </c>
+      <c r="Z13">
+        <v>39004000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-300000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AC13">
+        <v>21598000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-5096000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-15893000.0</v>
+      </c>
+      <c r="AF13">
+        <v>12713000.0</v>
+      </c>
+      <c r="AG13">
+        <v>5714000.0</v>
+      </c>
+      <c r="AH13">
+        <v>7347000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-16687000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-4920000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-5971000.0</v>
+      </c>
+      <c r="AL13">
+        <v>259362000.0</v>
+      </c>
+      <c r="AM13">
+        <v>6074000.0</v>
+      </c>
+      <c r="AN13">
+        <v>44953000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-88528000.0</v>
+      </c>
+      <c r="AP13">
+        <v>153335000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>6276000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>7197000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
+      <c r="A14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B14">
+        <v>14235000.0</v>
+      </c>
+      <c r="C14">
+        <v>14140000.0</v>
+      </c>
+      <c r="D14">
+        <v>1897000.0</v>
+      </c>
+      <c r="E14">
+        <v>11643000.0</v>
+      </c>
+      <c r="F14">
+        <v>15639000.0</v>
+      </c>
+      <c r="G14">
+        <v>9094000.0</v>
+      </c>
+      <c r="H14">
+        <v>9749000.0</v>
+      </c>
+      <c r="I14">
+        <v>6463000.0</v>
+      </c>
+      <c r="J14">
+        <v>8246000.0</v>
+      </c>
+      <c r="K14">
+        <v>7587000.0</v>
+      </c>
+      <c r="L14">
+        <v>7657000.0</v>
+      </c>
+      <c r="M14">
+        <v>7736000.0</v>
+      </c>
+      <c r="N14">
+        <v>8833000.0</v>
+      </c>
+      <c r="O14">
+        <v>7130000.0</v>
+      </c>
+      <c r="P14">
+        <v>6700000.0</v>
+      </c>
+      <c r="Q14">
+        <v>7272000.0</v>
+      </c>
+      <c r="R14">
+        <v>6055000.0</v>
+      </c>
+      <c r="S14">
+        <v>5446000.0</v>
+      </c>
+      <c r="T14">
+        <v>5486000.0</v>
+      </c>
+      <c r="U14">
+        <v>5414000.0</v>
+      </c>
+      <c r="V14">
+        <v>5321000.0</v>
+      </c>
+      <c r="W14">
+        <v>7980000.0</v>
+      </c>
+      <c r="X14">
+        <v>-828000.0</v>
+      </c>
+      <c r="Y14">
+        <v>7281000.0</v>
+      </c>
+      <c r="Z14">
+        <v>7038000.0</v>
+      </c>
+      <c r="AA14">
+        <v>7712000.0</v>
+      </c>
+      <c r="AB14">
+        <v>6283000.0</v>
+      </c>
+      <c r="AC14">
+        <v>4597000.0</v>
+      </c>
+      <c r="AD14">
+        <v>4287000.0</v>
+      </c>
+      <c r="AE14">
+        <v>3922000.0</v>
+      </c>
+      <c r="AF14">
+        <v>3519000.0</v>
+      </c>
+      <c r="AG14">
+        <v>3372000.0</v>
+      </c>
+      <c r="AH14">
+        <v>3344000.0</v>
+      </c>
+      <c r="AI14">
+        <v>3325000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>5083000.0</v>
+      </c>
+      <c r="AK14">
+        <v>918000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1475000.0</v>
+      </c>
+      <c r="AM14">
+        <v>-569000.0</v>
+      </c>
+      <c r="AN14">
+        <v>2410000.0</v>
+      </c>
+      <c r="AO14">
+        <v>882000.0</v>
+      </c>
+      <c r="AP14">
+        <v>846000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>964000.0</v>
+      </c>
+      <c r="AR14">
+        <v>966000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1035000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1033000.0</v>
+      </c>
+      <c r="AU14">
+        <v>822000.0</v>
+      </c>
+      <c r="AV14">
+        <v>975000.0</v>
+      </c>
+      <c r="AW14">
+        <v>917000.0</v>
+      </c>
+      <c r="AX14">
+        <v>890000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1014000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>836000.0</v>
+      </c>
+      <c r="BA14">
+        <v>651000.0</v>
+      </c>
+      <c r="BB14">
+        <v>628000.0</v>
+      </c>
+      <c r="BC14">
+        <v>577000.0</v>
+      </c>
+      <c r="BD14">
+        <v>760000.0</v>
+      </c>
+      <c r="BE14">
+        <v>239000.0</v>
+      </c>
+      <c r="BF14">
+        <v>448000.0</v>
+      </c>
+      <c r="BG14">
+        <v>408000.0</v>
+      </c>
+      <c r="BH14">
+        <v>353000.0</v>
+      </c>
+      <c r="BI14">
+        <v>320000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>294000.0</v>
+      </c>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
+      <c r="A15" t="s">
+        <v>174</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>1947000.0</v>
+      </c>
+      <c r="D15">
+        <v>2007000.0</v>
+      </c>
+      <c r="E15">
+        <v>3414000.0</v>
+      </c>
+      <c r="F15">
+        <v>3434000.0</v>
+      </c>
+      <c r="G15">
+        <v>3646000.0</v>
+      </c>
+      <c r="H15">
+        <v>3788000.0</v>
+      </c>
+      <c r="I15">
+        <v>3909000.0</v>
+      </c>
+      <c r="J15">
+        <v>3804000.0</v>
+      </c>
+      <c r="K15">
+        <v>3813000.0</v>
+      </c>
+      <c r="L15">
+        <v>3811000.0</v>
+      </c>
+      <c r="M15">
+        <v>3562000.0</v>
+      </c>
+      <c r="N15">
+        <v>3450000.0</v>
+      </c>
+      <c r="O15">
+        <v>2952000.0</v>
+      </c>
+      <c r="P15">
+        <v>2460000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2091000.0</v>
+      </c>
+      <c r="R15">
+        <v>1823000.0</v>
+      </c>
+      <c r="S15">
+        <v>2039000.0</v>
+      </c>
+      <c r="T15">
+        <v>2048000.0</v>
+      </c>
+      <c r="U15">
+        <v>3345000.0</v>
+      </c>
+      <c r="V15">
+        <v>3401000.0</v>
+      </c>
+      <c r="W15">
+        <v>3415000.0</v>
+      </c>
+      <c r="X15">
+        <v>3432000.0</v>
+      </c>
+      <c r="Y15">
+        <v>3614000.0</v>
+      </c>
+      <c r="Z15">
+        <v>3615000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3615000.0</v>
+      </c>
+      <c r="AB15">
+        <v>3615000.0</v>
+      </c>
+      <c r="AC15">
+        <v>3614000.0</v>
+      </c>
+      <c r="AD15">
+        <v>3615000.0</v>
+      </c>
+      <c r="AE15">
+        <v>3615000.0</v>
+      </c>
+      <c r="AF15">
+        <v>3615000.0</v>
+      </c>
+      <c r="AG15">
+        <v>3614000.0</v>
+      </c>
+      <c r="AH15">
+        <v>3615000.0</v>
+      </c>
+      <c r="AI15">
+        <v>3615000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3615000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3614000.0</v>
+      </c>
+      <c r="AL15">
+        <v>3615000.0</v>
+      </c>
+      <c r="AM15">
+        <v>3601000.0</v>
+      </c>
+      <c r="AN15">
+        <v>2340000.0</v>
+      </c>
+      <c r="AO15">
+        <v>1896000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1214000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1006000.0</v>
+      </c>
+      <c r="AR15">
+        <v>1308000.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
+        <v>2314000.0</v>
+      </c>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>174000.0</v>
+      </c>
+      <c r="BG15">
+        <v>174000.0</v>
+      </c>
+      <c r="BH15">
+        <v>218000.0</v>
+      </c>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
+      <c r="A16" t="s">
+        <v>175</v>
+      </c>
+      <c r="B16">
+        <v>4798204000.0</v>
+      </c>
+      <c r="C16">
+        <v>4411463000.0</v>
+      </c>
+      <c r="D16">
+        <v>4185639000.0</v>
+      </c>
+      <c r="E16">
+        <v>3503511000.0</v>
+      </c>
+      <c r="F16">
+        <v>3428690000.0</v>
+      </c>
+      <c r="G16">
+        <v>3785931000.0</v>
+      </c>
+      <c r="H16">
+        <v>3088022000.0</v>
+      </c>
+      <c r="I16">
+        <v>3048587000.0</v>
+      </c>
+      <c r="J16">
+        <v>3701120000.0</v>
+      </c>
+      <c r="K16">
+        <v>3846346000.0</v>
+      </c>
+      <c r="L16">
+        <v>3419974000.0</v>
+      </c>
+      <c r="M16">
+        <v>3155224000.0</v>
+      </c>
+      <c r="N16">
+        <v>2046685000.0</v>
+      </c>
+      <c r="O16">
+        <v>455806000.0</v>
+      </c>
+      <c r="P16">
+        <v>404465000.0</v>
+      </c>
+      <c r="Q16">
+        <v>245178000.0</v>
+      </c>
+      <c r="R16">
+        <v>274600000.0</v>
+      </c>
+      <c r="S16">
+        <v>518032000.0</v>
+      </c>
+      <c r="T16">
+        <v>1052054000.0</v>
+      </c>
+      <c r="U16">
+        <v>430500000.0</v>
+      </c>
+      <c r="V16">
+        <v>515364000.0</v>
+      </c>
+      <c r="W16">
+        <v>693354000.0</v>
+      </c>
+      <c r="X16">
+        <v>331416000.0</v>
+      </c>
+      <c r="Y16">
+        <v>1067330000.0</v>
+      </c>
+      <c r="Z16">
+        <v>256232000.0</v>
+      </c>
+      <c r="AA16">
+        <v>212505000.0</v>
+      </c>
+      <c r="AB16">
+        <v>182218000.0</v>
+      </c>
+      <c r="AC16">
+        <v>95795000.0</v>
+      </c>
+      <c r="AD16">
+        <v>117662000.0</v>
+      </c>
+      <c r="AE16">
+        <v>62135000.0</v>
+      </c>
+      <c r="AF16">
+        <v>666034000.0</v>
+      </c>
+      <c r="AG16">
+        <v>251726000.0</v>
+      </c>
+      <c r="AH16">
+        <v>215411000.0</v>
+      </c>
+      <c r="AI16">
+        <v>146323000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>219480000.0</v>
+      </c>
+      <c r="AK16">
+        <v>413242000.0</v>
+      </c>
+      <c r="AL16">
+        <v>177290000.0</v>
+      </c>
+      <c r="AM16">
+        <v>244709000.0</v>
+      </c>
+      <c r="AN16">
+        <v>265588000.0</v>
+      </c>
+      <c r="AO16">
+        <v>282797000.0</v>
+      </c>
+      <c r="AP16">
+        <v>262638000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>264593000.0</v>
+      </c>
+      <c r="AR16">
+        <v>383399000.0</v>
+      </c>
+      <c r="AS16">
+        <v>391589000.0</v>
+      </c>
+      <c r="AT16">
+        <v>333823000.0</v>
+      </c>
+      <c r="AU16">
+        <v>371023000.0</v>
+      </c>
+      <c r="AV16">
+        <v>331306000.0</v>
+      </c>
+      <c r="AW16">
+        <v>265534000.0</v>
+      </c>
+      <c r="AX16">
+        <v>290467000.0</v>
+      </c>
+      <c r="AY16">
+        <v>233068000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>255653000.0</v>
+      </c>
+      <c r="BA16">
+        <v>205685000.0</v>
+      </c>
+      <c r="BB16">
+        <v>181140000.0</v>
+      </c>
+      <c r="BC16">
+        <v>186016000.0</v>
+      </c>
+      <c r="BD16">
+        <v>157510000.0</v>
+      </c>
+      <c r="BE16">
+        <v>122052000.0</v>
+      </c>
+      <c r="BF16">
+        <v>90824000.0</v>
+      </c>
+      <c r="BG16">
+        <v>73570000.0</v>
+      </c>
+      <c r="BH16">
+        <v>52830000.0</v>
+      </c>
+      <c r="BI16">
+        <v>101708000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>86160000.0</v>
+      </c>
+      <c r="BK16">
+        <v>238724000.0</v>
+      </c>
+      <c r="BL16"/>
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
+      <c r="A17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
+      <c r="A18" t="s">
+        <v>177</v>
+      </c>
+      <c r="B18">
+        <v>35070000.0</v>
+      </c>
+      <c r="C18">
+        <v>63903000.0</v>
+      </c>
+      <c r="D18">
+        <v>57438000.0</v>
+      </c>
+      <c r="E18">
+        <v>138655000.0</v>
+      </c>
+      <c r="F18">
+        <v>77037000.0</v>
+      </c>
+      <c r="G18">
+        <v>100506000.0</v>
+      </c>
+      <c r="H18">
+        <v>12444000.0</v>
+      </c>
+      <c r="I18">
+        <v>-9837000.0</v>
+      </c>
+      <c r="J18">
+        <v>-23243000.0</v>
+      </c>
+      <c r="K18">
+        <v>-138941000.0</v>
+      </c>
+      <c r="L18">
+        <v>130358000.0</v>
+      </c>
+      <c r="M18">
+        <v>76638000.0</v>
+      </c>
+      <c r="N18">
+        <v>15332000.0</v>
+      </c>
+      <c r="O18">
+        <v>-321810000.0</v>
+      </c>
+      <c r="P18">
+        <v>50685000.0</v>
+      </c>
+      <c r="Q18">
+        <v>23217000.0</v>
+      </c>
+      <c r="R18">
+        <v>113736000.0</v>
+      </c>
+      <c r="S18">
+        <v>3589000.0</v>
+      </c>
+      <c r="T18">
+        <v>-22973000.0</v>
+      </c>
+      <c r="U18">
+        <v>85151000.0</v>
+      </c>
+      <c r="V18">
+        <v>172446000.0</v>
+      </c>
+      <c r="W18">
+        <v>46354000.0</v>
+      </c>
+      <c r="X18">
+        <v>27453000.0</v>
+      </c>
+      <c r="Y18">
+        <v>71937000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-41637000.0</v>
+      </c>
+      <c r="AA18">
+        <v>25976000.0</v>
+      </c>
+      <c r="AB18">
+        <v>10935000.0</v>
+      </c>
+      <c r="AC18">
+        <v>5056000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-13944000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-15180000.0</v>
+      </c>
+      <c r="AF18">
+        <v>15293000.0</v>
+      </c>
+      <c r="AG18">
+        <v>28061000.0</v>
+      </c>
+      <c r="AH18">
+        <v>30316000.0</v>
+      </c>
+      <c r="AI18">
+        <v>177078000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>17538000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-8620000.0</v>
+      </c>
+      <c r="AL18">
+        <v>19221000.0</v>
+      </c>
+      <c r="AM18">
+        <v>236449000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-18584000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-333324000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-180120000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-56877000.0</v>
+      </c>
+      <c r="AR18">
+        <v>281991000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-259460000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-325241000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-96993000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-160177000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-365845000.0</v>
+      </c>
+      <c r="AX18">
+        <v>79098000.0</v>
+      </c>
+      <c r="AY18">
+        <v>132871000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>549938000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-52417000.0</v>
+      </c>
+      <c r="BB18">
+        <v>87749000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-248358000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-890024000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-110082000.0</v>
+      </c>
+      <c r="BF18">
+        <v>3690000.0</v>
+      </c>
+      <c r="BG18">
+        <v>53699000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-51013000.0</v>
+      </c>
+      <c r="BI18">
+        <v>2655000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>21841000.0</v>
+      </c>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
+      <c r="A19" t="s">
+        <v>178</v>
+      </c>
+      <c r="B19">
+        <v>12459000.0</v>
+      </c>
+      <c r="C19">
+        <v>137298000.0</v>
+      </c>
+      <c r="D19">
+        <v>-63058000.0</v>
+      </c>
+      <c r="E19">
+        <v>-119174000.0</v>
+      </c>
+      <c r="F19">
+        <v>-500028000.0</v>
+      </c>
+      <c r="G19">
+        <v>-261067000.0</v>
+      </c>
+      <c r="H19">
+        <v>-386705000.0</v>
+      </c>
+      <c r="I19">
+        <v>-195159000.0</v>
+      </c>
+      <c r="J19">
+        <v>-163160000.0</v>
+      </c>
+      <c r="K19">
+        <v>1160551000.0</v>
+      </c>
+      <c r="L19">
+        <v>157891000.0</v>
+      </c>
+      <c r="M19">
+        <v>498262000.0</v>
+      </c>
+      <c r="N19">
+        <v>714429000.0</v>
+      </c>
+      <c r="O19">
+        <v>-213304000.0</v>
+      </c>
+      <c r="P19">
+        <v>-205145000.0</v>
+      </c>
+      <c r="Q19">
+        <v>441988000.0</v>
+      </c>
+      <c r="R19">
+        <v>-450621000.0</v>
+      </c>
+      <c r="S19">
+        <v>-2119957000.0</v>
+      </c>
+      <c r="T19">
+        <v>1096264000.0</v>
+      </c>
+      <c r="U19">
+        <v>-136238000.0</v>
+      </c>
+      <c r="V19">
+        <v>-735323000.0</v>
+      </c>
+      <c r="W19">
+        <v>381827000.0</v>
+      </c>
+      <c r="X19">
+        <v>-586477000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-4669699000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-156021000.0</v>
+      </c>
+      <c r="AA19">
+        <v>1884000.0</v>
+      </c>
+      <c r="AB19">
+        <v>63738000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-465308000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-113590000.0</v>
+      </c>
+      <c r="AE19">
+        <v>5387000.0</v>
+      </c>
+      <c r="AF19">
+        <v>488892000.0</v>
+      </c>
+      <c r="AG19">
+        <v>7727000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-799638000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-88918000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>147880000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-301719000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-997033000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-212249000.0</v>
+      </c>
+      <c r="AN19">
+        <v>157577000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-210624000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-433008000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-1103487000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-246058000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-168517000.0</v>
+      </c>
+      <c r="AT19">
+        <v>13524000.0</v>
+      </c>
+      <c r="AU19">
+        <v>1928157000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-623994000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-282507000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-856716000.0</v>
+      </c>
+      <c r="AY19">
+        <v>1701277000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-565742000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-265436000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-327989000.0</v>
+      </c>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
+      <c r="A20" t="s">
+        <v>179</v>
       </c>
       <c r="B20">
         <v>246000.0</v>
       </c>
       <c r="C20">
         <v>-37000.0</v>
       </c>
       <c r="D20">
         <v>164755000.0</v>
       </c>
       <c r="E20">
         <v>488000.0</v>
       </c>
       <c r="F20">
         <v>645000.0</v>
       </c>
       <c r="G20">
         <v>250000.0</v>
       </c>
       <c r="H20">
         <v>734000.0</v>
       </c>
       <c r="I20">
         <v>296000.0</v>
       </c>
@@ -25381,51 +25556,51 @@
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
     </row>
     <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
         <v>130000000.0</v>
       </c>
       <c r="C21">
         <v>228350000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>60000000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>25000000.0</v>
       </c>
       <c r="H21">
         <v>55000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -25550,51 +25725,51 @@
         <v>547500000.0</v>
       </c>
       <c r="AZ21">
         <v>-392664000.0</v>
       </c>
       <c r="BA21">
         <v>-2000000.0</v>
       </c>
       <c r="BB21">
         <v>151000000.0</v>
       </c>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
     </row>
     <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
         <v>69653000.0</v>
       </c>
       <c r="C22">
         <v>74492000.0</v>
       </c>
       <c r="D22">
         <v>75745000.0</v>
       </c>
       <c r="E22">
         <v>60939000.0</v>
       </c>
       <c r="F22">
         <v>12912000.0</v>
       </c>
       <c r="G22">
         <v>26915000.0</v>
       </c>
       <c r="H22">
         <v>46743000.0</v>
       </c>
       <c r="I22">
         <v>58085000.0</v>
       </c>
@@ -25747,63 +25922,63 @@
       </c>
       <c r="BG22">
         <v>3228000.0</v>
       </c>
       <c r="BH22">
         <v>2337000.0</v>
       </c>
       <c r="BI22">
         <v>145000.0</v>
       </c>
       <c r="BJ22">
         <v>-1676000.0</v>
       </c>
       <c r="BK22">
         <v>440000.0</v>
       </c>
       <c r="BL22">
         <v>27834000.0</v>
       </c>
       <c r="BM22">
         <v>430000.0</v>
       </c>
     </row>
     <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
         <v>820452000.0</v>
       </c>
       <c r="C23">
         <v>374978000.0</v>
       </c>
       <c r="D23">
         <v>1435628000.0</v>
       </c>
       <c r="E23">
-        <v>-25233000.0</v>
+        <v>32268000.0</v>
       </c>
       <c r="F23">
         <v>57096000.0</v>
       </c>
       <c r="G23">
         <v>805003000.0</v>
       </c>
       <c r="H23">
         <v>368006000.0</v>
       </c>
       <c r="I23">
         <v>-284836000.0</v>
       </c>
       <c r="J23">
         <v>40075000.0</v>
       </c>
       <c r="K23">
         <v>-274777000.0</v>
       </c>
       <c r="L23">
         <v>-264605999.0</v>
       </c>
       <c r="M23">
         <v>227068000.0</v>
       </c>
@@ -25940,51 +26115,51 @@
         <v>125709000.0</v>
       </c>
       <c r="BF23">
         <v>221071000.0</v>
       </c>
       <c r="BG23">
         <v>-1830000.0</v>
       </c>
       <c r="BH23">
         <v>53388000.0</v>
       </c>
       <c r="BI23">
         <v>17013000.0</v>
       </c>
       <c r="BJ23">
         <v>143650000.0</v>
       </c>
       <c r="BK23">
         <v>680525000.0</v>
       </c>
       <c r="BL23"/>
       <c r="BM23"/>
     </row>
     <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24">
         <v>-638690000.0</v>
       </c>
       <c r="C24">
         <v>-221732000.0</v>
       </c>
       <c r="D24">
         <v>-903127000.0</v>
       </c>
       <c r="E24">
         <v>-350500000.0</v>
       </c>
       <c r="F24">
         <v>-480812000.0</v>
       </c>
       <c r="G24">
         <v>-677383000.0</v>
       </c>
       <c r="H24">
         <v>-566428000.0</v>
       </c>
       <c r="I24">
         <v>-339366000.0</v>
       </c>
@@ -26131,51 +26306,51 @@
       </c>
       <c r="BE24">
         <v>-340743000.0</v>
       </c>
       <c r="BF24">
         <v>27272000.0</v>
       </c>
       <c r="BG24">
         <v>-373226000.0</v>
       </c>
       <c r="BH24">
         <v>-149674000.0</v>
       </c>
       <c r="BI24">
         <v>-28617000.0</v>
       </c>
       <c r="BJ24">
         <v>-18755000.0</v>
       </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
     </row>
     <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
         <v>24961000.0</v>
       </c>
       <c r="C25">
         <v>5862000.0</v>
       </c>
       <c r="D25">
         <v>23499000.0</v>
       </c>
       <c r="E25">
         <v>31346000.0</v>
       </c>
       <c r="F25">
         <v>96207000.0</v>
       </c>
       <c r="G25">
         <v>109292000.0</v>
       </c>
       <c r="H25">
         <v>-16547000.0</v>
       </c>
       <c r="I25">
         <v>-28569000.0</v>
       </c>
@@ -26322,51 +26497,51 @@
       </c>
       <c r="BE25">
         <v>-115535000.0</v>
       </c>
       <c r="BF25">
         <v>3032000.0</v>
       </c>
       <c r="BG25">
         <v>27667000.0</v>
       </c>
       <c r="BH25">
         <v>-29728000.0</v>
       </c>
       <c r="BI25">
         <v>3203000.0</v>
       </c>
       <c r="BJ25">
         <v>25488000.0</v>
       </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
     </row>
     <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26">
         <v>-42742000.0</v>
       </c>
       <c r="C26">
         <v>-85000000.0</v>
       </c>
       <c r="D26">
         <v>-57501000.0</v>
       </c>
       <c r="E26">
         <v>-57501000.0</v>
       </c>
       <c r="F26">
         <v>-5641000.0</v>
       </c>
       <c r="G26">
         <v>-1033000.0</v>
       </c>
       <c r="H26">
         <v>-18210000.0</v>
       </c>
       <c r="I26">
         <v>-3563000.0</v>
       </c>
@@ -26511,51 +26686,51 @@
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
     </row>
     <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
         <v>5728000.0</v>
       </c>
       <c r="C27">
         <v>5395000.0</v>
       </c>
       <c r="D27">
         <v>4411000.0</v>
       </c>
       <c r="E27">
         <v>4406000.0</v>
       </c>
       <c r="F27">
         <v>4246000.0</v>
       </c>
       <c r="G27">
         <v>3713000.0</v>
       </c>
       <c r="H27">
         <v>3651000.0</v>
       </c>
       <c r="I27">
         <v>3181000.0</v>
       </c>
@@ -26702,51 +26877,51 @@
       </c>
       <c r="BE27">
         <v>738000.0</v>
       </c>
       <c r="BF27">
         <v>528000.0</v>
       </c>
       <c r="BG27">
         <v>189000.0</v>
       </c>
       <c r="BH27">
         <v>186000.0</v>
       </c>
       <c r="BI27">
         <v>182000.0</v>
       </c>
       <c r="BJ27">
         <v>147000.0</v>
       </c>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
     </row>
     <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
         <v>977956000.0</v>
       </c>
       <c r="C28">
         <v>516344000.0</v>
       </c>
       <c r="D28">
         <v>1590875000.0</v>
       </c>
       <c r="E28">
         <v>31841000.0</v>
       </c>
       <c r="F28">
         <v>48666000.0</v>
       </c>
       <c r="G28">
         <v>825574000.0</v>
       </c>
       <c r="H28">
         <v>401742000.0</v>
       </c>
       <c r="I28">
         <v>-463449000.0</v>
       </c>
@@ -26895,51 +27070,51 @@
         <v>297709000.0</v>
       </c>
       <c r="BF28">
         <v>-103929000.0</v>
       </c>
       <c r="BG28">
         <v>212844000.0</v>
       </c>
       <c r="BH28">
         <v>35387000.0</v>
       </c>
       <c r="BI28">
         <v>158006000.0</v>
       </c>
       <c r="BJ28">
         <v>159184000.0</v>
       </c>
       <c r="BK28">
         <v>740249000.0</v>
       </c>
       <c r="BL28"/>
       <c r="BM28"/>
     </row>
     <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
         <v>35070000.0</v>
       </c>
       <c r="C29">
         <v>121570000.0</v>
       </c>
       <c r="D29">
         <v>116914000.0</v>
       </c>
       <c r="E29">
         <v>162154000.0</v>
       </c>
       <c r="F29">
         <v>94121000.0</v>
       </c>
       <c r="G29">
         <v>133402000.0</v>
       </c>
       <c r="H29">
         <v>24398000.0</v>
       </c>
       <c r="I29">
         <v>6075000.0</v>
       </c>
@@ -27086,51 +27261,51 @@
       </c>
       <c r="BE29">
         <v>-108930000.0</v>
       </c>
       <c r="BF29">
         <v>4096000.0</v>
       </c>
       <c r="BG29">
         <v>54695000.0</v>
       </c>
       <c r="BH29">
         <v>-49832000.0</v>
       </c>
       <c r="BI29">
         <v>2585000.0</v>
       </c>
       <c r="BJ29">
         <v>22455000.0</v>
       </c>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
     </row>
     <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
         <v>-626285000.0</v>
       </c>
       <c r="C30">
         <v>-412090000.0</v>
       </c>
       <c r="D30">
         <v>-1025661000.0</v>
       </c>
       <c r="E30">
         <v>-119174000.0</v>
       </c>
       <c r="F30">
         <v>-500028000.0</v>
       </c>
       <c r="G30">
         <v>-261067000.0</v>
       </c>
       <c r="H30">
         <v>-386705000.0</v>
       </c>
       <c r="I30">
         <v>-195159000.0</v>
       </c>