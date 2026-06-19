--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -800,6337 +806,7218 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>309303574.0</v>
+      </c>
+      <c r="C2">
         <v>131189000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8613371.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>806430.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8982465.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4206353.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4617135.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-81705832.0</v>
+      </c>
+      <c r="C5">
         <v>15942000.0</v>
       </c>
-      <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>328091.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>154480000.0</v>
+      </c>
+      <c r="C7">
         <v>53018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D7">
         <v>0.0</v>
       </c>
-      <c r="E7"/>
+      <c r="E7">
+        <v>0.0</v>
+      </c>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>164392000.0</v>
       </c>
       <c r="C8">
         <v>164392000.0</v>
       </c>
       <c r="D8">
+        <v>164392000.0</v>
+      </c>
+      <c r="E8">
         <v>142385000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>133604004.76</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
         <v>1689000.0</v>
       </c>
       <c r="C9">
+        <v>1689000.0</v>
+      </c>
+      <c r="D9">
         <v>1702000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>0.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>264071970.0</v>
+      </c>
+      <c r="C10">
         <v>272991000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>60141935.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16373480.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8380061.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>677759.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3509542.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11">
+        <v>60261000.0</v>
+      </c>
+      <c r="C11">
         <v>31774000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>0.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>264071970.0</v>
+      </c>
+      <c r="C12">
         <v>304163000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>60141935.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16373480.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8380061.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>677759.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3509542.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>164474196.0</v>
+      </c>
+      <c r="C13">
         <v>164392000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>143988375.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>122790692.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>133604004.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>119178817.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>121701208.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>112391006667.0</v>
+      </c>
+      <c r="C14">
         <v>112418900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>106785566670.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>95518900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>84988683330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84655350000.0</v>
       </c>
       <c r="G14">
         <v>84655350000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>84655350000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>22</v>
+      </c>
+      <c r="B16">
+        <v>19602796.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>21405697.0</v>
+      </c>
+      <c r="C20">
         <v>19768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>152849386.0</v>
+      </c>
+      <c r="C21">
         <v>119421000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>98164057.0</v>
+      </c>
+      <c r="C22">
         <v>69212000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>38727299.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>16777681.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8480708.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17544746.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>18774328.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>2692455555.0</v>
+      </c>
+      <c r="C23">
         <v>1777796000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>227129666.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>111921172.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>82925684.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>81085174.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>87829198.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>1124054000.0</v>
+      </c>
+      <c r="C24">
         <v>685502000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>61162000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25">
+        <v>1260912000.0</v>
+      </c>
+      <c r="C25">
         <v>699172000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>61162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>1184104756.0</v>
+      </c>
+      <c r="C28">
         <v>543383000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12888820.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-16373480.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8380061.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-677759.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14013759.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>1633653000.0</v>
+      </c>
+      <c r="C29">
         <v>1069507000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>182688000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>69748000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>36812229.31</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>330847341.0</v>
+      </c>
+      <c r="C30">
         <v>219068000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>1684000.0</v>
+      </c>
+      <c r="E30">
         <v>12493289.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4873091.0</v>
       </c>
-      <c r="F30"/>
       <c r="G30"/>
-    </row>
-    <row r="31" spans="1:7">
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>422490000.0</v>
+      </c>
+      <c r="C32">
         <v>330498000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>118140000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>29112000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-10546121.26</v>
       </c>
-      <c r="F32"/>
       <c r="G32"/>
-    </row>
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>1664149659.0</v>
+      </c>
+      <c r="C33">
         <v>1100105000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>64190894.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>52940350.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>60504808.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>62687643.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>65063950.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>40</v>
+      </c>
+      <c r="B34">
+        <v>5816000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>1459704487.0</v>
+      </c>
+      <c r="C35">
         <v>864704000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>61275771.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>119924.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>93239.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>119630.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>274727.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>524090914.0</v>
+      </c>
+      <c r="C36">
         <v>56617000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2619088.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>925528.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1143045.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1121489.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6617962.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>26070000.0</v>
+      </c>
+      <c r="C38">
         <v>23233000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2170000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>14578417590.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>92014609040.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>103630304780.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>335222527.0</v>
+      </c>
+      <c r="C39">
         <v>85248000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>64069536.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
+        <v>46885336371.0</v>
+      </c>
+      <c r="F39">
         <v>687013.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>175024.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>481378.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>89190572.0</v>
+      </c>
+      <c r="C40">
         <v>94371000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>24589461.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>21194993.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>23521513.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>42965193.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>24770954.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>1570784.5</v>
+      </c>
+      <c r="C42">
         <v>1689000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>524111.9</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>593951.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>648098.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1355029.0</v>
       </c>
-      <c r="G42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:7">
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>2197619000.0</v>
+      </c>
+      <c r="C45">
         <v>1564984000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>78192000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>51416000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>67888829.63</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
-    </row>
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>919266403.0</v>
+      </c>
+      <c r="C46">
         <v>903902000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>61451150.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>51988439.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>55118205.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>56448382.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>58445988.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>1389438000.0</v>
+      </c>
+      <c r="C47">
         <v>903275000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>61150000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>808836312260.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>772900610510.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>786706672580.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>255214543.0</v>
+      </c>
+      <c r="C48">
         <v>124128000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-37403220.9</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-52858874.1</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-97439873.05</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-99624696.27</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-94709440.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>170215000.0</v>
+      </c>
+      <c r="C50">
         <v>106408000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>12811000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>1448176726.0</v>
+      </c>
+      <c r="C51">
         <v>816374000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>73030755.0</v>
       </c>
-      <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51">
         <v>17523301.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>187930918.0</v>
+      </c>
+      <c r="C52">
         <v>117202000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>12648097.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
         <v>17523301.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>216401000.0</v>
+      </c>
+      <c r="C53">
         <v>31172000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>0.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>2692455555.0</v>
+      </c>
+      <c r="C55">
         <v>1777796000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>227129666.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>111921172.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>82925684.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>81085174.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>87829198.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>1028305896.0</v>
+      </c>
+      <c r="C56">
         <v>677691000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>162938772.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>58980822.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>22420875.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>18397530.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>22765248.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>606027862.0</v>
+      </c>
+      <c r="C57">
         <v>347193000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>46691023.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>29823583.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>32966996.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>47604161.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>46911390.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>2065732350.0</v>
+      </c>
+      <c r="C58">
         <v>1211897000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>107966795.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>29943508.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>33060236.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>47723792.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>47186117.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>339553692.0</v>
+      </c>
+      <c r="C60">
         <v>306151000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>107109266.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>70525769.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>36812229.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>20909150.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>27319859.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13">
+        <v>77</v>
+      </c>
+      <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>288738429.0</v>
+      </c>
+      <c r="C2">
+        <v>309303574.0</v>
+      </c>
+      <c r="D2">
         <v>315594000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>263385000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>187077000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>131189000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>171691000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>155810000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>163719000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8613371.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5961289.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1825417.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>947901.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>808352.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-84037140.0</v>
+      </c>
+      <c r="C5">
+        <v>-81705832.0</v>
+      </c>
+      <c r="D5">
         <v>16300000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>615472.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>617735.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>595367.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>13</v>
+      </c>
+      <c r="B7">
+        <v>151989000.0</v>
+      </c>
       <c r="C7">
+        <v>154480000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>87337000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>83463000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>53018000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>20713000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>21623000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>14</v>
+      </c>
+      <c r="B8">
+        <v>164392000.0</v>
+      </c>
       <c r="C8">
         <v>164392000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>164392000.0</v>
       </c>
       <c r="F8">
+        <v>164392000.0</v>
+      </c>
+      <c r="G8">
+        <v>164392000.0</v>
+      </c>
+      <c r="H8">
         <v>143615000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>143615000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>1689000.0</v>
       </c>
       <c r="D9">
         <v>1689000.0</v>
       </c>
       <c r="E9">
         <v>1689000.0</v>
       </c>
       <c r="F9">
+        <v>1689000.0</v>
+      </c>
+      <c r="G9">
+        <v>1689000.0</v>
+      </c>
+      <c r="H9">
         <v>1702000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>262386351.0</v>
+      </c>
+      <c r="C10">
+        <v>264071970.0</v>
+      </c>
+      <c r="D10">
         <v>177179000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>125893000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>229272000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>272991000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>208090000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>176133000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>161917000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>60141935.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>35640946.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>29151307.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>42137781.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>16412505.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>17</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>60261000.0</v>
+      </c>
+      <c r="D11">
         <v>1366000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>777000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>47958000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>31774000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>29689000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>262386351.0</v>
+      </c>
+      <c r="C12">
+        <v>264071970.0</v>
+      </c>
+      <c r="D12">
         <v>177179000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>170624000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>291430000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>304163000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>240274000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>201976000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>164252000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>60141935.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>35640946.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>38134064.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>42137781.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16412505.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>164454896.0</v>
+      </c>
+      <c r="C13">
+        <v>164474196.0</v>
+      </c>
+      <c r="D13">
         <v>164540000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>164392000.0</v>
       </c>
       <c r="E13">
         <v>164392000.0</v>
       </c>
       <c r="F13">
-        <v>143615000.0</v>
+        <v>164392000.0</v>
       </c>
       <c r="G13">
-        <v>143615000.0</v>
+        <v>164392000.0</v>
       </c>
       <c r="H13">
         <v>143615000.0</v>
       </c>
       <c r="I13">
+        <v>143615000.0</v>
+      </c>
+      <c r="J13">
+        <v>143615000.0</v>
+      </c>
+      <c r="K13">
         <v>143988375.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>145168998.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>149752093.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>150302495.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>123083362.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>112384206667.0</v>
+      </c>
+      <c r="C14">
+        <v>112418481600.0</v>
+      </c>
+      <c r="D14">
         <v>112418482000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>112418900000.0</v>
       </c>
       <c r="E14">
         <v>112418900000.0</v>
       </c>
       <c r="F14">
         <v>112418900000.0</v>
       </c>
       <c r="G14">
         <v>112418900000.0</v>
       </c>
       <c r="H14">
         <v>112418900000.0</v>
       </c>
       <c r="I14">
+        <v>112418900000.0</v>
+      </c>
+      <c r="J14">
+        <v>112418900000.0</v>
+      </c>
+      <c r="K14">
         <v>101152233360.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>112418899980.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>101152233340.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>112418900000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>95518900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>42548272.0</v>
+      </c>
+      <c r="C16">
+        <v>19602796.0</v>
+      </c>
+      <c r="D16">
         <v>15486000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>21427194.0</v>
+      </c>
+      <c r="C20">
+        <v>21405697.0</v>
+      </c>
+      <c r="D20">
         <v>19786000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19768000.0</v>
       </c>
       <c r="E20">
         <v>19768000.0</v>
       </c>
       <c r="F20">
+        <v>19768000.0</v>
+      </c>
+      <c r="G20">
+        <v>19768000.0</v>
+      </c>
+      <c r="H20">
         <v>53639000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>53639000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>52392000.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>149286095.0</v>
+      </c>
+      <c r="C21">
+        <v>152849386.0</v>
+      </c>
+      <c r="D21">
         <v>127130000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>114604000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>116191000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>119421000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>100686000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>105725000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>108963000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>112786135.0</v>
+      </c>
+      <c r="C22">
+        <v>98164057.0</v>
+      </c>
+      <c r="D22">
         <v>98328000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>67947000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>71416000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>69212000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>73841000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>48587000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>60955000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>38727299.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>30156409.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>19975655.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>19935565.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>16817670.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>2759219279.0</v>
+      </c>
+      <c r="C23">
+        <v>2692455555.0</v>
+      </c>
+      <c r="D23">
         <v>2399000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2132674000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1940637000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1777796000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1297762000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1157191000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1143140000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>227129666.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>147940768.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>147323953.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>144286345.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>112187935.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>1161421000.0</v>
+      </c>
+      <c r="C24">
+        <v>1124054000.0</v>
+      </c>
+      <c r="D24">
         <v>1038416000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>933919000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>819616000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>685502000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>522315000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>455193000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>31</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1260912000.0</v>
+      </c>
+      <c r="D25">
         <v>1054000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>948803000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>834144000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>699172000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>535198000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>0.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>0.0</v>
       </c>
-      <c r="M25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:13">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>1249477870.0</v>
+      </c>
+      <c r="C28">
+        <v>1184104756.0</v>
+      </c>
+      <c r="D28">
         <v>1027821000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>920029000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>720745000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>543383000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>441953000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>351342000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>347202000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>12888820.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-35640946.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-29129661.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-42116055.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-16412505.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>35</v>
+      </c>
+      <c r="B29">
+        <v>1705058000.0</v>
+      </c>
       <c r="C29">
+        <v>1633653000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>1263817000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1172222000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1069507000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>778670000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>661837000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>370539715.0</v>
+      </c>
+      <c r="C30">
+        <v>330847341.0</v>
+      </c>
+      <c r="D30">
         <v>292309000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>252331000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>187168000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>219068000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>226141000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>175361000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>230205000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>3467338.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12490550.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>0.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8623074.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>38</v>
+      </c>
+      <c r="B32">
+        <v>468248000.0</v>
+      </c>
       <c r="C32">
+        <v>422490000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>226298000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>324231000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>330498000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>250965000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>187251000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>1656946708.0</v>
+      </c>
+      <c r="C33">
+        <v>1664149659.0</v>
+      </c>
+      <c r="D33">
         <v>1557000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1453279000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1241080000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1100105000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>669910000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>664540000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>616145000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>64190894.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>61245063.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>58743497.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>55515465.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>53066533.0</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
-      <c r="C34"/>
+      <c r="C34">
+        <v>5816000.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34">
         <v>1327000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1310000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>1495862101.0</v>
+      </c>
+      <c r="C35">
+        <v>1459704487.0</v>
+      </c>
+      <c r="D35">
         <v>1228000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1119312000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>999327000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>864704000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>595288000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>524410000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>459049000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>61275771.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>120466.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>124270.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>124727.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>120211.0</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>512083849.0</v>
+      </c>
+      <c r="C36">
+        <v>524090914.0</v>
+      </c>
+      <c r="D36">
         <v>543644000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>126172000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>67513000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>56617000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>82758000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>73882000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>19995000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2619088.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>939224.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1421000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>992215.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>954181.0</v>
       </c>
     </row>
-    <row r="37" spans="1:13">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>26070000.0</v>
+      </c>
+      <c r="D38">
         <v>89732000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>65396000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>34348000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>23233000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>41559000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>21103509700.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>14611143540.0</v>
       </c>
-      <c r="M38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:13">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>356560367.0</v>
+      </c>
+      <c r="C39">
+        <v>335222527.0</v>
+      </c>
+      <c r="D39">
         <v>274729000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>188493000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>149543000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>85248000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>87596000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>66727000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>71583000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>64069536.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>17431010.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>17980187.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>26697534.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>17268153.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>86922243.0</v>
+      </c>
+      <c r="C40">
+        <v>89190573.0</v>
+      </c>
+      <c r="D40">
         <v>87882000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>88028000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>67254000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>94371000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>83005000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>85728000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>78298000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>24589461.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>24180335.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>25400386.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>27075055.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>29086316.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>151058.0</v>
+      </c>
+      <c r="C42">
+        <v>1570784.5</v>
+      </c>
+      <c r="D42">
         <v>1691000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>18377000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>15442000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>17631000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>11941000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>19454000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2288000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>524111.9</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2271291.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1727526.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1733875.0</v>
       </c>
-      <c r="M42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:13">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>51</v>
+      </c>
+      <c r="B45">
+        <v>2224853000.0</v>
+      </c>
       <c r="C45">
+        <v>2197619000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>1885677000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1724109000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1564984000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1070297000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1058068000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>923768300.0</v>
+      </c>
+      <c r="C46">
+        <v>919266403.0</v>
+      </c>
+      <c r="D46">
         <v>825889000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1192445000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1037286000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>903902000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>432212000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>430649000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>433834000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>61451150.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>60279337.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>57322496.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>54523250.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>52112352.0</v>
       </c>
     </row>
-    <row r="47" spans="1:13">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1389438000.0</v>
+      </c>
+      <c r="D47">
         <v>1273006000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1192014000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1036889000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>903275000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>431612000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>860639982130.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>815614370500.0</v>
       </c>
-      <c r="M47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:13">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>260884776.0</v>
+      </c>
+      <c r="C48">
+        <v>255214543.0</v>
+      </c>
+      <c r="D48">
         <v>136791000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>122463000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>125834000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>124128000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-6216000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-7084000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-6485000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-37403220.9</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-41783146.99</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-43494195.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-48580864.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-52984862.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>56</v>
+      </c>
+      <c r="B50">
+        <v>202314000.0</v>
+      </c>
       <c r="C50">
+        <v>170215000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>83938000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>104917000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>106408000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>107015000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>50659000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-    </row>
-    <row r="51" spans="1:13">
+      <c r="N50"/>
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>1511864221.0</v>
+      </c>
+      <c r="C51">
+        <v>1448176726.0</v>
+      </c>
+      <c r="D51">
         <v>1205000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1045922000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>950017000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>816374000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>650043000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>527475000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>509119000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>73030755.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="L51"/>
+      <c r="M51">
         <v>21646.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>21726.0</v>
       </c>
-      <c r="M51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:13">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>216663864.0</v>
+      </c>
+      <c r="C52">
+        <v>187930918.0</v>
+      </c>
+      <c r="D52">
         <v>152371000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>97119000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>115873000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>117202000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>114845000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>59924000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>109228000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>12648097.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="L52"/>
+      <c r="M52">
         <v>21646.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>21726.0</v>
       </c>
-      <c r="M52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:13">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>212982000.0</v>
+      </c>
+      <c r="C53">
+        <v>216401000.0</v>
+      </c>
+      <c r="D53">
         <v>93768000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>44731000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>62158000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>31172000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>32184000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>25843000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>2335000.0</v>
       </c>
-      <c r="I53"/>
-[...1 lines deleted...]
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
         <v>8982757.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>135190236120.0</v>
       </c>
-      <c r="M53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:13">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>2759219279.0</v>
+      </c>
+      <c r="C55">
+        <v>2692455555.0</v>
+      </c>
+      <c r="D55">
         <v>2399000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2132674000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1940637000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1777796000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1297762000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1157191000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1143140000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>227129666.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>147940768.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>147323953.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>144286345.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>112187935.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>1102272570.0</v>
+      </c>
+      <c r="C56">
+        <v>1028305896.0</v>
+      </c>
+      <c r="D56">
         <v>842546000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>679395000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>699557000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>677691000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>627852000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>492651000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>526995000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>162938772.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>86695705.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>88580456.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>88770880.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>59121402.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>634872810.0</v>
+      </c>
+      <c r="C57">
+        <v>606027862.0</v>
+      </c>
+      <c r="D57">
         <v>571333000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>453097000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>375326000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>347193000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>376887000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>305400000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>356729000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>46691023.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>31223038.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>27247449.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>28044682.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>29894668.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>2130734911.0</v>
+      </c>
+      <c r="C58">
+        <v>2065732350.0</v>
+      </c>
+      <c r="D58">
         <v>1800000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1572409000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1374653000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1211897000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>972175000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>829810000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>815778000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>107966795.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>31343505.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>27371719.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>28169409.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>30014879.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>341453590.0</v>
+      </c>
+      <c r="C60">
+        <v>339553692.0</v>
+      </c>
+      <c r="D60">
         <v>319202000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>305232000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>305668000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>306151000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>149340000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>155985000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>139418000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>107109266.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>105657143.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>108600896.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>104073241.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>70693867.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>1045860756.0</v>
+      </c>
+      <c r="C2">
         <v>683857000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44483982.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28191867.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15049053.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5678106.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>41049847.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>123855167.0</v>
+      </c>
+      <c r="C3">
         <v>4079000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21525.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9312.83</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5617.38</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>62342.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1801350.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>28944382.0</v>
+      </c>
+      <c r="C5">
         <v>216900000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>20360490.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>48585622.17</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3785508.62</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7048228.94</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-12395146.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>152799549.0</v>
+      </c>
+      <c r="C6">
         <v>220979000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>20382015.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>48594935.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3791126.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6985886.94</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10593796.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>154839208.0</v>
+      </c>
+      <c r="C9">
         <v>117866000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>51201329.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>69473578.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>13098278.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4242075.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1098156.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>147438162.0</v>
+      </c>
+      <c r="C10">
         <v>171040000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19588000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47728776.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2318935.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7051204.37</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-18159112.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>-2691558.0</v>
+      </c>
+      <c r="C11">
         <v>1070000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4338000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>11578736.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>849450.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>232699.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4909083.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>94893006.0</v>
+      </c>
+      <c r="C12">
         <v>45860000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1223371.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>856846.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1466573.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2974.55</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>6263000.0</v>
+      </c>
+      <c r="C13">
         <v>45208000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>134000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11842048100.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>19706977900.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1070423490.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14">
+        <v>-17428000.0</v>
+      </c>
+      <c r="C14">
         <v>-9185000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>371000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>544610.43</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>71795.66</v>
       </c>
-      <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>132915596.0</v>
+      </c>
+      <c r="C15">
         <v>160785000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>15621000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>36694649.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1541280.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6701235.54</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-20210591.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B16">
+        <v>134567000.0</v>
+      </c>
+      <c r="C16">
         <v>160785000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15621000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>570895487060.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>22038475690.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-95200716380.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17">
+        <v>151995000.0</v>
+      </c>
+      <c r="C17">
         <v>169970000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>15250000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>36150039.53</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1469484.97</v>
       </c>
-      <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18">
+        <v>-89809000.0</v>
+      </c>
+      <c r="C18">
         <v>-45208000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-134000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-761154.75</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1378225.24</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>28944381.0</v>
+      </c>
+      <c r="C21">
         <v>216248000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>19267778.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>48489931.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3697160.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7126552.13</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-18195228.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>1171755582.0</v>
+      </c>
+      <c r="C23">
         <v>585475000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>76417532.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>49175514.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24450171.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8562583.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>60343231.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25">
+        <v>3206000.0</v>
+      </c>
+      <c r="C25">
         <v>4079000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9312.83</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5617.38</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B27">
+        <v>40855000.0</v>
+      </c>
+      <c r="C27">
         <v>35514000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>28322794.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>18857796.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5882079.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>530396.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9624663.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>29198000.0</v>
+      </c>
+      <c r="C28">
         <v>25899000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2152179.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1213931.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>507448.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>856693.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2863574.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>-2725000.0</v>
+      </c>
+      <c r="C29">
         <v>1070000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4338000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>180142024710.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12146126130.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3305837320.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>125894826.0</v>
+      </c>
+      <c r="C30">
         <v>-98382000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32557403.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20983647.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9401118.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2884477.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19293384.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>118493780.0</v>
+      </c>
+      <c r="C31">
         <v>-45208000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>320222.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-761155.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1378225.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>75347.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>36116.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>1200699964.0</v>
+      </c>
+      <c r="C32">
         <v>801723000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>95685311.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>97665445.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>28147331.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1436031.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>42148003.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>313162509.0</v>
+      </c>
+      <c r="C2">
+        <v>344525009.0</v>
+      </c>
+      <c r="D2">
         <v>293215000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>217173000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>197012000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>247462000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>193149000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>176791000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>66455000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8935847.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2952763.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>19238000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12749000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8184812.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>155357283870.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>50166925.0</v>
+      </c>
+      <c r="C3">
+        <v>19512086.0</v>
+      </c>
+      <c r="D3">
         <v>57147000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>695000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>800000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1578000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1432000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>810000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>259000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8842.17</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4469.71</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>523000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>552000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>834162.0</v>
       </c>
-      <c r="N3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>34914132.0</v>
+      </c>
+      <c r="C5">
+        <v>28300918.0</v>
+      </c>
+      <c r="D5">
         <v>-8518260.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>21813000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>20737000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>143600000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>20584000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>14053000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>38663000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>6320314.83</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>79385.29</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>5755000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>8535000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>22170613.0</v>
       </c>
-      <c r="N5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>85081057.0</v>
+      </c>
+      <c r="C6">
+        <v>47813004.0</v>
+      </c>
+      <c r="D6">
         <v>48628740.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>22508000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>21537000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>145178000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>22016000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>14863000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>38922000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>6329157.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>83855.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>6278000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>9087000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>23004775.0</v>
       </c>
-      <c r="N6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:14">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>55287902.0</v>
+      </c>
+      <c r="C9">
+        <v>74124544.0</v>
+      </c>
+      <c r="D9">
         <v>35515000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>31012000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>16922000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>8203000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>43217000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>46563000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>19883000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>11952152.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2812753.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>16782000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>20297000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>30645157.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>118341505820.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>5367054.0</v>
+      </c>
+      <c r="C10">
+        <v>125763428.0</v>
+      </c>
+      <c r="D10">
         <v>17371000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1852000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3876000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>130532000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6736000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>160000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>33612000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5194276.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>47964.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>5716000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8186000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>21643739.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>79554266800.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>-36713.0</v>
+      </c>
+      <c r="C11">
+        <v>-7684732.0</v>
+      </c>
+      <c r="D11">
         <v>1992000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1337000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1602000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-4440000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4830000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>122000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>558000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1047150.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>15604.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1398000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1780000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1417380.0</v>
       </c>
-      <c r="N11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>27131952.0</v>
+      </c>
+      <c r="C12">
+        <v>32790256.0</v>
+      </c>
+      <c r="D12">
         <v>23404000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>19961000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>16861000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>13068000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>13848000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>13893000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>5051000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1126039.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>31421.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2645535920.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9351433990.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3602419640.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>326735330.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>1727000.0</v>
+      </c>
+      <c r="C13">
+        <v>2077000.0</v>
+      </c>
+      <c r="D13">
         <v>24316000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>18154000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>14588000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>14918000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>12936000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1111000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2106672800.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4043739090.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>11842048100.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>226313790.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>91</v>
+      </c>
+      <c r="B14">
+        <v>252000.0</v>
+      </c>
       <c r="C14">
+        <v>-15138000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-278000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-568000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-4628000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-1038000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-637000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>5653813.0</v>
+      </c>
+      <c r="C15">
+        <v>118322497.0</v>
+      </c>
+      <c r="D15">
         <v>13960000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>237000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1706000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>130344000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>868000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-599000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>30172000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3948095.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>82588.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>4963000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>6275000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>20453640.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>80869804600.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>93</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>118419000.0</v>
+      </c>
+      <c r="D16">
         <v>14205000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>237000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1706000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>130344000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>868000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>73700244190.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>95656435430.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>570895487060.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>80869804600.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>94</v>
+      </c>
+      <c r="B17">
+        <v>5446000.0</v>
+      </c>
       <c r="C17">
+        <v>133557000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>515000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2274000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>134972000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1906000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>38000.0</v>
       </c>
-      <c r="H17"/>
-      <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>95</v>
+      </c>
+      <c r="B18">
+        <v>-25617000.0</v>
+      </c>
       <c r="C18">
+        <v>-30740000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-19304000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-16056000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-14918000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-12936000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-12782000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>34914132.0</v>
+      </c>
+      <c r="C21">
+        <v>28300918.0</v>
+      </c>
+      <c r="D21">
         <v>-8518260.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>21156000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>19932000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>145450000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>19672000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12942000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>38184000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>5844309.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-63502.7</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>5573000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>7921000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>21627727.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>79327953020.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>333536280.0</v>
+      </c>
+      <c r="C23">
+        <v>390348636.0</v>
+      </c>
+      <c r="D23">
         <v>337249000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>227029000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>194002000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>110215000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>216694000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>210412000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>48154000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15043689.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5829019.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>30447000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>25125000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>17202242.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>102</v>
+      </c>
+      <c r="B25">
+        <v>546000.0</v>
+      </c>
       <c r="C25">
+        <v>312000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>695000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>800000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1578000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1432000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>810000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>104</v>
+      </c>
+      <c r="B27">
+        <v>2108000.0</v>
+      </c>
       <c r="C27">
+        <v>13681000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>5260000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4026000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>9706000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1415000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>19249000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5144000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5556487.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1831691.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>10972000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>9973000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>7593837.0</v>
       </c>
-      <c r="N27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:14">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>7209000.0</v>
+      </c>
+      <c r="C28">
+        <v>8651000.0</v>
+      </c>
+      <c r="D28">
         <v>34564000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>84000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>9166000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11999000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6111000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5106000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2683000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>866620.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>434365.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>326000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1287000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1034808.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>43495653130.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>-37000.0</v>
+      </c>
+      <c r="C29">
+        <v>-7691000.0</v>
+      </c>
+      <c r="D29">
         <v>2027000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1337000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1602000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4440000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4830000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>122000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29">
         <v>20764338260.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>27125541800.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>180142024710.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>0.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>20373770.0</v>
+      </c>
+      <c r="C30">
+        <v>45823626.0</v>
+      </c>
+      <c r="D30">
         <v>44034000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9856000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3010000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-137247000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>23545000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>33621000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-18301000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6107842.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2876256.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11209000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>12376000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9017430.0</v>
       </c>
-      <c r="N30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:14">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>-29547077.0</v>
+      </c>
+      <c r="C31">
+        <v>97462510.0</v>
+      </c>
+      <c r="D31">
         <v>25890000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-19304000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-16056000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-14918000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-12936000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-12782000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-4572000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-650033.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>111466.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>143000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>265000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>16012.0</v>
       </c>
-      <c r="N31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:14">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>368450412.0</v>
+      </c>
+      <c r="C32">
+        <v>418649554.0</v>
+      </c>
+      <c r="D32">
         <v>328730000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>248185000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>213934000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>255665000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>236366000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>223354000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>86338000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>20888000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5765516.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>36020000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>33046000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>38829969.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>273698789690.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>271100961.0</v>
+      </c>
+      <c r="C2">
         <v>60919000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16412505.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8398154.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>681474.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3509542.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>464648004</v>
+      </c>
+      <c r="C3">
         <v>170250000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11678457</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2707727</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>820604</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>77500.16</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>781051</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-7028991.0</v>
+      </c>
+      <c r="C6">
         <v>212072000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>44726000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8671663.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7706679.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2828068.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3509542.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B7">
+        <v>-201186000.0</v>
+      </c>
+      <c r="C7">
         <v>-88202000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-38563000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-457665147210.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-116168856920.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9659309830.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>123</v>
+      </c>
+      <c r="B14">
+        <v>123855167.0</v>
+      </c>
       <c r="C14">
+        <v>1346893886554.0</v>
+      </c>
+      <c r="D14">
         <v>2262588.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2205747.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1383657.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1445291.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1801350.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B15">
+        <v>1975456.0</v>
+      </c>
+      <c r="C15">
         <v>2232000.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B16">
+        <v>264071970.0</v>
+      </c>
+      <c r="C16">
         <v>272991000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>60997376.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16412505.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8398154.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>681474.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3509542.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>-491900408.0</v>
+      </c>
+      <c r="C18">
         <v>-172899000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12788143.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>23832521.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-208942.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3592681.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7564943.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B19">
+        <v>7624000.0</v>
+      </c>
+      <c r="C19">
         <v>-22585000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-41225000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3012725.92</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>0.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>129</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>24372000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>15243018.95</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>606535000.0</v>
+      </c>
+      <c r="C21">
         <v>509501000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>73973000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-7733806.79</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22">
-        <v>160785000.0</v>
+        <v>132915596.0</v>
       </c>
       <c r="C22">
+        <v>2547618770067.0</v>
+      </c>
+      <c r="D22">
         <v>15479815.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36782111.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1544608.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6737963.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-20210591.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B23">
+        <v>-35412025.0</v>
+      </c>
+      <c r="C23">
         <v>-10607000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20058902.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8847496.62</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15275930.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>711302.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4744249.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B24">
+        <v>2961208.0</v>
+      </c>
+      <c r="C24">
         <v>-132000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-36958929.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-6877390.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>402983.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>82255.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>30549.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B25">
+        <v>-284023168.0</v>
+      </c>
+      <c r="C25">
         <v>-2649000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-18852088.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-12447610.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2316604.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1777492.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11625350.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B26">
+        <v>-117539.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>24372000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>217957000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>10000000000.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>582999551.0</v>
+      </c>
+      <c r="C28">
         <v>496662000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>94842000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8868584.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7509212.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>703905.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3886118.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B29">
+        <v>-27252403.0</v>
+      </c>
+      <c r="C29">
         <v>-2649000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1109685.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26477141.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>610343.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3515180.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6783891.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>-607512985.0</v>
+      </c>
+      <c r="C30">
         <v>-284615000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-48637386.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9585117.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-417621.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1667.14</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-750502.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13">
+        <v>77</v>
+      </c>
+      <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>259076960.0</v>
+      </c>
+      <c r="C2">
+        <v>177002298.0</v>
+      </c>
+      <c r="D2">
         <v>134688000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>229272000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>272991000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>208090000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>176133000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>161917000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>60997376.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>35554000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>29128000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>41850000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>16412505.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>17106572.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>48117938</v>
+      </c>
+      <c r="C3">
+        <v>93244181</v>
+      </c>
+      <c r="D3">
         <v>146000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>150762000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>98534000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>131144000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>11920000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>16367000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9648000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5320572.69</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1503000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2177000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2425000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>850236</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>3309390.0</v>
+      </c>
+      <c r="C6">
+        <v>87069672.0</v>
+      </c>
+      <c r="D6">
         <v>42491000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-103379000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-43719000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>64901000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>31957000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>14216000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>100919624.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>25443376.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>6613370.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-12722000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>25437495.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-694067.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>116</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-201186000.0</v>
+      </c>
+      <c r="D7">
         <v>-121406000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-76631000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-30382000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-88202000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-85642000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-347363226630.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-11981080980.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-457665147210.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B14">
+        <v>50166925.0</v>
+      </c>
+      <c r="C14">
+        <v>19512086.0</v>
+      </c>
+      <c r="D14">
         <v>57147000.0</v>
       </c>
-      <c r="C14"/>
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="E14">
+        <v>194195298969.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>24359000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14">
         <v>642966.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1209000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>523000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>552000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>834161.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>124</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>7717.0</v>
+      </c>
+      <c r="D15">
         <v>2211.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2000000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>2232000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2232000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B16">
+        <v>262386351.0</v>
+      </c>
+      <c r="C16">
+        <v>264071970.0</v>
+      </c>
+      <c r="D16">
         <v>177179000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>125893000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>229272000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>272991000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>208090000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>176133000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>161917000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>60997376.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>35554000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>29128000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>41850000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>16412505.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>-93082522.0</v>
+      </c>
+      <c r="C18">
+        <v>-108130330.0</v>
+      </c>
+      <c r="D18">
         <v>-127000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-95214000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-186019000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-132586000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-43062000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>24199000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-20279000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3882521.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3770000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-12941000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>7263000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4939443.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>128</v>
+      </c>
+      <c r="B19">
+        <v>35405000.0</v>
+      </c>
       <c r="C19">
+        <v>4734000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-12538000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2551000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>9576000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-6460000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-23618000.0</v>
       </c>
-      <c r="H19"/>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>-8475000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>8475000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>130</v>
+      </c>
+      <c r="B21">
+        <v>65085000.0</v>
+      </c>
       <c r="C21">
+        <v>204954000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>31281000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>194597000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>198832000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>85585000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>28106000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>5653813.0</v>
+      </c>
+      <c r="C22">
+        <v>118322497.0</v>
+      </c>
+      <c r="D22">
         <v>13960000.0</v>
       </c>
-      <c r="C22">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="E22">
+        <v>3907316907.0</v>
+      </c>
+      <c r="F22">
         <v>1706000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>130344000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>868000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-599000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>30172000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4097579.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>350000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4963000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>6275000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>20453640.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B23">
+        <v>-2071807.0</v>
+      </c>
+      <c r="C23">
+        <v>-6711569.0</v>
+      </c>
+      <c r="D23">
         <v>-17000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-3797000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>101000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-6490000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-192000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-14080000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-226000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>71115182.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1674655.0</v>
       </c>
-      <c r="K23"/>
-      <c r="L23">
+      <c r="M23"/>
+      <c r="N23">
         <v>23877000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1387129.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B24">
+        <v>3611772.0</v>
+      </c>
+      <c r="C24">
+        <v>117825.0</v>
+      </c>
+      <c r="D24">
         <v>2846000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>39382000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-257000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-29604000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>15363000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-23281000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>13824000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-40434077.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>10020000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-135000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-5925000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-3986339.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B25">
+        <v>-100785322.0</v>
+      </c>
+      <c r="C25">
+        <v>-152720732.0</v>
+      </c>
+      <c r="D25">
         <v>-52000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>55548000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-87485000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1442000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-56369000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>40566000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-48593000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-2762006.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-3826000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-16250000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2861000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-15498122.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>-117539.0</v>
+      </c>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>8475000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>363937075000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>363937075000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>65521919.0</v>
+      </c>
+      <c r="C28">
+        <v>206901687.0</v>
+      </c>
+      <c r="D28">
         <v>159384000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>25484000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>194698000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>183867000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>85393000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>31475000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>195927000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>71115182.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-638964.32</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>363937075000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>23877000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1387129.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B29">
+        <v>-44964583.0</v>
+      </c>
+      <c r="C29">
+        <v>-14886149.0</v>
+      </c>
+      <c r="D29">
         <v>19110000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>55548000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-87485000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1442000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-31142000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>40566000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-10631000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1978539.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2267000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-10764000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>9688000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5789679.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>-34753388.0</v>
+      </c>
+      <c r="C30">
+        <v>-114042450.0</v>
+      </c>
+      <c r="D30">
         <v>-158000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-184409000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-156261000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-124998000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-21334000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-54107000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-84176000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-46295137.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8517000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-2312000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-8350000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4836575.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>