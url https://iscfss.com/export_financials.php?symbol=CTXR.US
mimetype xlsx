--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8121,84 +8121,84 @@
       <c r="D40">
         <v>30132700.0</v>
       </c>
       <c r="E40">
         <v>40633716.0</v>
       </c>
       <c r="F40">
         <v>40363310.0</v>
       </c>
       <c r="G40">
         <v>37237269.0</v>
       </c>
       <c r="H40">
         <v>30404498.0</v>
       </c>
       <c r="I40">
         <v>2017572.0</v>
       </c>
       <c r="J40">
         <v>1044547.0</v>
       </c>
       <c r="K40">
         <v>2483568.0</v>
       </c>
       <c r="L40">
-        <v>2633283.0</v>
+        <v>4790266.0</v>
       </c>
       <c r="M40">
         <v>2285448.0</v>
       </c>
       <c r="N40">
         <v>3276613.0</v>
       </c>
       <c r="O40">
         <v>2595238.0</v>
       </c>
       <c r="P40">
         <v>3167645.0</v>
       </c>
       <c r="Q40">
         <v>2386798.0</v>
       </c>
       <c r="R40">
         <v>1942963.0</v>
       </c>
       <c r="S40">
         <v>5370299.0</v>
       </c>
       <c r="T40">
-        <v>2527960.0</v>
+        <v>4433960.0</v>
       </c>
       <c r="U40">
-        <v>1908523.0</v>
+        <v>3448336.0</v>
       </c>
       <c r="V40">
         <v>1342925.0</v>
       </c>
       <c r="W40">
-        <v>2227214.0</v>
+        <v>4108008.0</v>
       </c>
       <c r="X40">
         <v>1908929.0</v>
       </c>
       <c r="Y40">
         <v>1316028.0</v>
       </c>
       <c r="Z40">
         <v>1113724.0</v>
       </c>
       <c r="AA40">
         <v>1763389.0</v>
       </c>
       <c r="AB40">
         <v>1721210.0</v>
       </c>
       <c r="AC40">
         <v>1434009.0</v>
       </c>
       <c r="AD40">
         <v>1261955.0</v>
       </c>
       <c r="AE40">
         <v>1643702.0</v>
       </c>
@@ -9749,66 +9749,66 @@
       <c r="F52">
         <v>145098.0</v>
       </c>
       <c r="G52">
         <v>204569.0</v>
       </c>
       <c r="H52">
         <v>483094.0</v>
       </c>
       <c r="I52">
         <v>471162.0</v>
       </c>
       <c r="J52">
         <v>459466.0</v>
       </c>
       <c r="K52">
         <v>448000.0</v>
       </c>
       <c r="L52">
         <v>218380.0</v>
       </c>
       <c r="M52">
         <v>425742.0</v>
       </c>
       <c r="N52">
-        <v>207471.0</v>
+        <v>414942.0</v>
       </c>
       <c r="O52">
         <v>404356.0</v>
       </c>
       <c r="P52">
         <v>196989.0</v>
       </c>
       <c r="Q52">
         <v>383804.0</v>
       </c>
       <c r="R52">
         <v>373832.0</v>
       </c>
       <c r="S52">
-        <v>182028.0</v>
+        <v>364056.0</v>
       </c>
       <c r="T52">
         <v>177237.0</v>
       </c>
       <c r="U52">
         <v>337123.0</v>
       </c>
       <c r="V52">
         <v>508844.0</v>
       </c>
       <c r="W52">
         <v>336393.0</v>
       </c>
       <c r="X52">
         <v>331970.0</v>
       </c>
       <c r="Y52">
         <v>482296.0</v>
       </c>
       <c r="Z52">
         <v>473792.0</v>
       </c>
       <c r="AA52">
         <v>319214.0</v>
       </c>
@@ -12785,51 +12785,53 @@
       </c>
       <c r="O2">
         <v>47187.0</v>
       </c>
       <c r="P2">
         <v>46250.0</v>
       </c>
       <c r="Q2">
         <v>45347.0</v>
       </c>
       <c r="R2">
         <v>44471.0</v>
       </c>
       <c r="S2">
         <v>43609.0</v>
       </c>
       <c r="T2">
         <v>42768.0</v>
       </c>
       <c r="U2">
         <v>41683.0</v>
       </c>
       <c r="V2">
         <v>40593.0</v>
       </c>
-      <c r="W2"/>
+      <c r="W2">
+        <v>39824.0</v>
+      </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
@@ -13152,51 +13154,51 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
     </row>
     <row r="5" spans="1:63">
       <c r="A5" t="s">
         <v>127</v>
       </c>
       <c r="B5">
         <v>-32194786.0</v>
       </c>
       <c r="C5">
         <v>-9019208.0</v>
       </c>
       <c r="D5">
         <v>-8383886.0</v>
       </c>
       <c r="E5">
         <v>-8767370.0</v>
       </c>
       <c r="F5">
-        <v>-11260678.0</v>
+        <v>-11247265.0</v>
       </c>
       <c r="G5">
         <v>-10017006.0</v>
       </c>
       <c r="H5">
         <v>-11050478.0</v>
       </c>
       <c r="I5">
         <v>-10634179.0</v>
       </c>
       <c r="J5">
         <v>-11021692.0</v>
       </c>
       <c r="K5">
         <v>-9340823.0</v>
       </c>
       <c r="L5">
         <v>-10174114.0</v>
       </c>
       <c r="M5">
         <v>-8672112.0</v>
       </c>
       <c r="N5">
         <v>-10685300.0</v>
       </c>
@@ -13339,51 +13341,51 @@
         <v>-2758.0</v>
       </c>
       <c r="BI5">
         <v>-7095.0</v>
       </c>
       <c r="BJ5"/>
       <c r="BK5"/>
     </row>
     <row r="6" spans="1:63">
       <c r="A6" t="s">
         <v>128</v>
       </c>
       <c r="B6">
         <v>-30433815.0</v>
       </c>
       <c r="C6">
         <v>-8445770.0</v>
       </c>
       <c r="D6">
         <v>-8321848.0</v>
       </c>
       <c r="E6">
         <v>-8726003.0</v>
       </c>
       <c r="F6">
-        <v>-11204668.0</v>
+        <v>-11191255.0</v>
       </c>
       <c r="G6">
         <v>-9962171.0</v>
       </c>
       <c r="H6">
         <v>-10996793.0</v>
       </c>
       <c r="I6">
         <v>-10581331.0</v>
       </c>
       <c r="J6">
         <v>-10969622.0</v>
       </c>
       <c r="K6">
         <v>-9289815.0</v>
       </c>
       <c r="L6">
         <v>-10124145.0</v>
       </c>
       <c r="M6">
         <v>-8623095.0</v>
       </c>
       <c r="N6">
         <v>-10637157.0</v>
       </c>
@@ -13778,51 +13780,53 @@
       </c>
       <c r="O9">
         <v>-47187.0</v>
       </c>
       <c r="P9">
         <v>-46250.0</v>
       </c>
       <c r="Q9">
         <v>-45347.0</v>
       </c>
       <c r="R9">
         <v>-44471.0</v>
       </c>
       <c r="S9">
         <v>-43609.0</v>
       </c>
       <c r="T9">
         <v>-42768.0</v>
       </c>
       <c r="U9">
         <v>-41683.0</v>
       </c>
       <c r="V9">
         <v>-40593.0</v>
       </c>
-      <c r="W9"/>
+      <c r="W9">
+        <v>-39824.0</v>
+      </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
@@ -19637,51 +19641,51 @@
       </c>
       <c r="BG6">
         <v>4.0</v>
       </c>
       <c r="BH6">
         <v>147.0</v>
       </c>
       <c r="BI6">
         <v>65.0</v>
       </c>
       <c r="BJ6">
         <v>-959.0</v>
       </c>
       <c r="BK6">
         <v>-1541.0</v>
       </c>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" t="s">
         <v>160</v>
       </c>
       <c r="B7">
         <v>21491689.0</v>
       </c>
       <c r="C7">
-        <v>-6220182.0</v>
+        <v>-8892462.0</v>
       </c>
       <c r="D7">
         <v>-6379784.0</v>
       </c>
       <c r="E7">
         <v>771971.0</v>
       </c>
       <c r="F7">
         <v>3949748.0</v>
       </c>
       <c r="G7">
         <v>2711495.0</v>
       </c>
       <c r="H7">
         <v>2325452.0</v>
       </c>
       <c r="I7">
         <v>-1162591.0</v>
       </c>
       <c r="J7">
         <v>-2614398.0</v>
       </c>
       <c r="K7">
         <v>-233464.0</v>
       </c>
@@ -20517,54 +20521,54 @@
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
     </row>
     <row r="14" spans="1:63">
       <c r="A14" t="s">
         <v>167</v>
       </c>
       <c r="B14">
-        <v>1760971.0</v>
+        <v>40659.0</v>
       </c>
       <c r="C14">
-        <v>556955.0</v>
+        <v>-16483.0</v>
       </c>
       <c r="D14">
         <v>62038.0</v>
       </c>
       <c r="E14">
         <v>41367.0</v>
       </c>
       <c r="F14">
         <v>56010.0</v>
       </c>
       <c r="G14">
         <v>54835.0</v>
       </c>
       <c r="H14">
         <v>53685.0</v>
       </c>
       <c r="I14">
         <v>52848.0</v>
       </c>
       <c r="J14">
         <v>52070.0</v>
       </c>
       <c r="K14">
         <v>51008.0</v>
       </c>
@@ -21461,54 +21465,54 @@
       </c>
       <c r="AX21">
         <v>3484.0</v>
       </c>
       <c r="AY21">
         <v>17524.0</v>
       </c>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
     </row>
     <row r="22" spans="1:63">
       <c r="A22" t="s">
         <v>137</v>
       </c>
       <c r="B22">
-        <v>-21231140.0</v>
+        <v>-28109746.0</v>
       </c>
       <c r="C22">
-        <v>-8220784.0</v>
+        <v>-9393889.0</v>
       </c>
       <c r="D22">
         <v>-8743646.0</v>
       </c>
       <c r="E22">
         <v>-9203872.0</v>
       </c>
       <c r="F22">
         <v>-11511505.0</v>
       </c>
       <c r="G22">
         <v>-10281246.0</v>
       </c>
       <c r="H22">
         <v>-11077164.0</v>
       </c>
       <c r="I22">
         <v>-10573336.0</v>
       </c>
       <c r="J22">
         <v>-8544154.0</v>
       </c>
       <c r="K22">
         <v>-9231185.0</v>
       </c>
@@ -21658,51 +21662,53 @@
       </c>
       <c r="BH22">
         <v>-2758.0</v>
       </c>
       <c r="BI22">
         <v>-7315.0</v>
       </c>
       <c r="BJ22">
         <v>-7260.0</v>
       </c>
       <c r="BK22">
         <v>-9008.0</v>
       </c>
     </row>
     <row r="23" spans="1:63">
       <c r="A23" t="s">
         <v>175</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>20877925.0</v>
       </c>
       <c r="D23">
         <v>1000000.0</v>
       </c>
-      <c r="E23"/>
+      <c r="E23">
+        <v>-300000.0</v>
+      </c>
       <c r="F23"/>
       <c r="G23">
         <v>-3831357.0</v>
       </c>
       <c r="H23">
         <v>-3831357.0</v>
       </c>
       <c r="I23">
         <v>13718951.0</v>
       </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>-687.0</v>
       </c>
       <c r="M23">
         <v>13798870.0</v>
       </c>
       <c r="N23">
         <v>31267.0</v>
       </c>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
@@ -21892,71 +21898,75 @@
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
     </row>
     <row r="25" spans="1:63">
       <c r="A25" t="s">
         <v>177</v>
       </c>
       <c r="B25">
-        <v>-3090331.0</v>
+        <v>1720312.0</v>
       </c>
       <c r="C25">
-        <v>-3405038.0</v>
+        <v>749545.0</v>
       </c>
       <c r="D25">
         <v>26600.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25"/>
+      <c r="E25">
+        <v>2305674.0</v>
+      </c>
+      <c r="F25">
+        <v>2107031.0</v>
+      </c>
       <c r="G25">
-        <v>1.0</v>
+        <v>2011824.0</v>
       </c>
       <c r="H25">
         <v>1.0</v>
       </c>
       <c r="I25">
         <v>109950.0</v>
       </c>
       <c r="J25">
-        <v>3258355.0</v>
+        <v>98079.0</v>
       </c>
       <c r="K25">
         <v>76146.0</v>
       </c>
       <c r="L25">
         <v>3328189.0</v>
       </c>
       <c r="M25">
         <v>918071.0</v>
       </c>
       <c r="N25">
         <v>102000.0</v>
       </c>
       <c r="O25">
         <v>923255.0</v>
       </c>
       <c r="P25">
         <v>104320.0</v>
       </c>
       <c r="Q25">
         <v>1108979.0</v>
       </c>
       <c r="R25">
         <v>178000.0</v>
       </c>