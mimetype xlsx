--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9820,51 +9820,51 @@
       <c r="AD4">
         <v>-358500000.0</v>
       </c>
       <c r="AE4">
         <v>-358500000.0</v>
       </c>
       <c r="AF4">
         <v>-358500000.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>1161000000.0</v>
+        <v>894000000.0</v>
       </c>
       <c r="C5">
         <v>-484000000.0</v>
       </c>
       <c r="D5">
         <v>-324000000.0</v>
       </c>
       <c r="E5">
         <v>1856000000.0</v>
       </c>
       <c r="F5">
         <v>820000000.0</v>
       </c>
       <c r="G5">
         <v>148000000.0</v>
       </c>
       <c r="H5">
         <v>-567000000.0</v>
       </c>
       <c r="I5">
         <v>1404000000.0</v>
       </c>
       <c r="J5">
         <v>523000000.0</v>
       </c>
@@ -9936,51 +9936,51 @@
       </c>
       <c r="AG5">
         <v>492000000.0</v>
       </c>
       <c r="AH5">
         <v>-109000000.0</v>
       </c>
       <c r="AI5">
         <v>-190000000.0</v>
       </c>
       <c r="AJ5">
         <v>-579000000.0</v>
       </c>
       <c r="AK5">
         <v>928000000.0</v>
       </c>
       <c r="AL5">
         <v>928000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>1458000000.0</v>
+        <v>1191000000.0</v>
       </c>
       <c r="C6">
         <v>-178000000.0</v>
       </c>
       <c r="D6">
         <v>-24000000.0</v>
       </c>
       <c r="E6">
         <v>2157000000.0</v>
       </c>
       <c r="F6">
         <v>1116000000.0</v>
       </c>
       <c r="G6">
         <v>450000000.0</v>
       </c>
       <c r="H6">
         <v>-261000000.0</v>
       </c>
       <c r="I6">
         <v>1716000000.0</v>
       </c>
       <c r="J6">
         <v>830000000.0</v>
       </c>
@@ -13243,51 +13243,51 @@
       </c>
       <c r="F23">
         <v>-30000000.0</v>
       </c>
       <c r="G23">
         <v>-88000000.0</v>
       </c>
       <c r="H23">
         <v>5231000000.0</v>
       </c>
       <c r="I23">
         <v>4982000000.0</v>
       </c>
       <c r="J23">
         <v>-903000000.0</v>
       </c>
       <c r="K23">
         <v>-48000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>152</v>
       </c>
       <c r="B24">
-        <v>37000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="C24">
         <v>-34000000.0</v>
       </c>
       <c r="D24">
         <v>45000000.0</v>
       </c>
       <c r="E24">
         <v>70000000.0</v>
       </c>
       <c r="F24">
         <v>-1000000.0</v>
       </c>
       <c r="G24">
         <v>76000000.0</v>
       </c>
       <c r="H24">
         <v>-13000000.0</v>
       </c>
       <c r="I24">
         <v>75000000.0</v>
       </c>
       <c r="J24">
         <v>-214000000.0</v>
       </c>
@@ -15629,120 +15629,120 @@
       <c r="K23">
         <v>-910000000.0</v>
       </c>
       <c r="L23">
         <v>-3000000.0</v>
       </c>
       <c r="M23">
         <v>155000000.0</v>
       </c>
       <c r="N23">
         <v>3682000000.0</v>
       </c>
       <c r="O23">
         <v>-839000000.0</v>
       </c>
       <c r="P23">
         <v>1104000000.0</v>
       </c>
       <c r="Q23">
         <v>-317000000.0</v>
       </c>
       <c r="R23">
         <v>333000000.0</v>
       </c>
       <c r="S23">
-        <v>27000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="T23">
         <v>-733000000.0</v>
       </c>
       <c r="U23">
         <v>-7000000.0</v>
       </c>
       <c r="V23">
-        <v>21000000.0</v>
+        <v>-17000000.0</v>
       </c>
       <c r="W23">
         <v>36000000.0</v>
       </c>
       <c r="X23">
         <v>-5000000.0</v>
       </c>
       <c r="Y23">
         <v>-61000000.0</v>
       </c>
       <c r="Z23">
         <v>-2000000.0</v>
       </c>
       <c r="AA23">
         <v>5000000.0</v>
       </c>
       <c r="AB23">
         <v>12000000.0</v>
       </c>
       <c r="AC23">
         <v>5162000000.0</v>
       </c>
       <c r="AD23">
         <v>99000000.0</v>
       </c>
       <c r="AE23">
         <v>4691000000.0</v>
       </c>
       <c r="AF23">
         <v>280000000.0</v>
       </c>
       <c r="AG23">
         <v>-2000000.0</v>
       </c>
       <c r="AH23">
         <v>13000000.0</v>
       </c>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" t="s">
         <v>152</v>
       </c>
       <c r="B24">
         <v>-1000000.0</v>
       </c>
       <c r="C24">
-        <v>34000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D24">
         <v>11000000.0</v>
       </c>
       <c r="E24">
-        <v>10000000.0</v>
+        <v>-7000000.0</v>
       </c>
       <c r="F24">
-        <v>-2000000.0</v>
+        <v>-10000000.0</v>
       </c>
       <c r="G24">
         <v>2000000.0</v>
       </c>
       <c r="H24">
         <v>-49000000.0</v>
       </c>
       <c r="I24">
         <v>10000000.0</v>
       </c>
       <c r="J24">
         <v>3000000.0</v>
       </c>
       <c r="K24">
         <v>14000000.0</v>
       </c>
       <c r="L24">
         <v>8000000.0</v>
       </c>
       <c r="M24">
         <v>1474000000.0</v>
       </c>
       <c r="N24">
         <v>21000000.0</v>
       </c>