--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1031,87 +1037,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1146,3906 +1127,4058 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>12119998000.0</v>
+      </c>
+      <c r="C2">
         <v>15769370000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15458936343.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18838737706.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15473618279.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12527085144.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16333566716.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23323722736.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34186065370.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43827662665.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48028194179.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>38414559460.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39322751231.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26249512312.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15156928914.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12410860272.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11168788600.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21220663885.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22592753000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>30612319000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26046575000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30546605000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>33031523000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28065977000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>28694392000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>24566378000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>218379242000.0</v>
+      </c>
+      <c r="C5">
         <v>246553607000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>246553606600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202147926600.0</v>
       </c>
       <c r="E5">
         <v>202147926600.0</v>
       </c>
       <c r="F5">
         <v>202147926600.0</v>
       </c>
       <c r="G5">
         <v>202147926600.0</v>
       </c>
       <c r="H5">
         <v>202147926600.0</v>
       </c>
       <c r="I5">
         <v>202147926600.0</v>
       </c>
       <c r="J5">
         <v>202147926600.0</v>
       </c>
       <c r="K5">
         <v>202147926600.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>202147926600.0</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>2417836394.0</v>
+      </c>
+      <c r="C7">
         <v>3130836450.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2226556078.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2384131852.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2703729898.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4137969416.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1922579469.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3448262861.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5540792309.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7161047595.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>459083982100.0</v>
       </c>
       <c r="C8">
         <v>459083982100.0</v>
       </c>
       <c r="D8">
         <v>459083982100.0</v>
       </c>
       <c r="E8">
         <v>459083982100.0</v>
       </c>
       <c r="F8">
         <v>459083982100.0</v>
       </c>
       <c r="G8">
         <v>459083982100.0</v>
       </c>
       <c r="H8">
         <v>459083982100.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>459083982100.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>77743182900.0</v>
       </c>
       <c r="C9">
         <v>77743182900.0</v>
       </c>
       <c r="D9">
         <v>77743182900.0</v>
       </c>
       <c r="E9">
         <v>77743182900.0</v>
       </c>
       <c r="F9">
         <v>77743182900.0</v>
       </c>
       <c r="G9">
         <v>77743182900.0</v>
       </c>
       <c r="H9">
         <v>77743182900.0</v>
       </c>
       <c r="I9">
         <v>77743182900.0</v>
       </c>
       <c r="J9">
         <v>77743182900.0</v>
       </c>
       <c r="K9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="L9">
         <v>72305127900.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>2194793000.0</v>
+      </c>
+      <c r="C10">
         <v>4423026000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3791038499.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1403364217.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2318871454.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4379725412.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4854064971.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5368481105.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3575771239.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6663074661.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3108622469.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10313943601.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13048575536.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14199545260.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10421127472.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10812416225.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4161134780.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6846592379.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1861519000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1140803000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1844158000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1601914000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1190724000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2008076000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2153303000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>669231000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>2194792980.0</v>
+      </c>
+      <c r="C11">
         <v>4423026230.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3791038500.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1403364220.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2318871450.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4379725410.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4854064970.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5368481110.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3575771240.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6663074660.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>2194793000.0</v>
+      </c>
+      <c r="C12">
         <v>4423026000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3791038499.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1403364217.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2318871454.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4379725412.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4854064971.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5368481105.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3575771239.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6663074661.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3108622469.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10313943601.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13048575536.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14199545260.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10421127472.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10812416225.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4161134780.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6846592379.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>459083982000.0</v>
       </c>
       <c r="C13">
-        <v>459083982100.0</v>
+        <v>459083982000.0</v>
       </c>
       <c r="D13">
         <v>459083982100.0</v>
       </c>
       <c r="E13">
         <v>459083982100.0</v>
       </c>
       <c r="F13">
         <v>459083982100.0</v>
       </c>
       <c r="G13">
         <v>459083982100.0</v>
       </c>
       <c r="H13">
         <v>459083982100.0</v>
       </c>
       <c r="I13">
         <v>459083982100.0</v>
       </c>
       <c r="J13">
         <v>459083982100.0</v>
       </c>
       <c r="K13">
         <v>459083982100.0</v>
       </c>
       <c r="L13">
         <v>459083982100.0</v>
       </c>
       <c r="M13">
         <v>459083982100.0</v>
       </c>
       <c r="N13">
         <v>459083982100.0</v>
       </c>
       <c r="O13">
         <v>459083982100.0</v>
       </c>
       <c r="P13">
         <v>459083982100.0</v>
       </c>
       <c r="Q13">
         <v>459083982100.0</v>
       </c>
       <c r="R13">
         <v>459083982100.0</v>
       </c>
       <c r="S13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="T13">
         <v>459083982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000000000.0</v>
       </c>
       <c r="U13">
         <v>420000000000.0</v>
       </c>
       <c r="V13">
         <v>420000000000.0</v>
       </c>
       <c r="W13">
         <v>420000000000.0</v>
       </c>
       <c r="X13">
         <v>420000000000.0</v>
       </c>
       <c r="Y13">
-        <v>63000000000.0</v>
+        <v>420000000000.0</v>
       </c>
       <c r="Z13">
         <v>63000000000.0</v>
       </c>
+      <c r="AA13">
+        <v>63000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>1230840000.0</v>
       </c>
       <c r="C14">
-        <v>1230839821.0</v>
+        <v>1230840000.0</v>
       </c>
       <c r="D14">
         <v>1230839821.0</v>
       </c>
       <c r="E14">
         <v>1230839821.0</v>
       </c>
       <c r="F14">
         <v>1230839821.0</v>
       </c>
       <c r="G14">
         <v>1230839821.0</v>
       </c>
       <c r="H14">
         <v>1230839821.0</v>
       </c>
       <c r="I14">
         <v>1230839821.0</v>
       </c>
       <c r="J14">
         <v>1230839821.0</v>
       </c>
       <c r="K14">
         <v>1230839821.0</v>
       </c>
       <c r="L14">
         <v>1230839821.0</v>
       </c>
       <c r="M14">
         <v>1230839821.0</v>
       </c>
       <c r="N14">
         <v>1230839821.0</v>
       </c>
       <c r="O14">
         <v>1230839821.0</v>
       </c>
       <c r="P14">
         <v>1230839821.0</v>
       </c>
       <c r="Q14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="R14">
         <v>1323199006.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1323199010.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>17534002000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>35664913557.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>31443111366.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33323965836.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>33211606165.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25719297247.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13483160675.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3793750222.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6856593133.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38141982765.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1388701199.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2023480958.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1480108321.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>466688421.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>366243654.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>730238732.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1450134210.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>6826231571.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7361065571.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7895899571.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8430733571.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8965567571.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9500401571.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10035235571.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
+      <c r="R21"/>
       <c r="S21">
         <v>21484239000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>21484239000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>295612884000.0</v>
+      </c>
+      <c r="C22">
         <v>286649603000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>338534764623.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>312332239050.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>310046854533.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>301660309802.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>303531999234.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>293475181370.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>278510079260.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>231473270295.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>232141897868.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>201220545062.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>158831456862.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>125055798141.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>90943154929.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>69897176673.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>55901905758.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>58359874197.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>72610758000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>76640954000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>110954324000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>117003300000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>119746909000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>116960635000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>112899882000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>117110972000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>658635912000.0</v>
+      </c>
+      <c r="C23">
         <v>733392899000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>751633765958.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>712262467657.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>689921046453.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>693600593453.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>742302791888.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>736236174881.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>700251764864.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>615962000265.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>608957457886.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>366053299896.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>326960068946.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>261438526210.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>218251524639.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>199626395928.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>189631622121.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>203436149516.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>302821232776.0</v>
+      </c>
+      <c r="C24">
         <v>185994263260.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>316764387795.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>126641220020.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>131561369018.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>117865079330.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>134591984709.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>114334047000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>108650517000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>89455312000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>117790912000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1751787000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4506220000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>484608000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1254097000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>116534000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>945031000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2050948000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>907020000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>93136000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>122796557000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>108070547000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>92567563000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>89400000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>126030000.0</v>
       </c>
-      <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>179609502320.0</v>
+      </c>
+      <c r="C25">
         <v>186098390170.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>189437334690.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>126641220020.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>118719269020.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>117918512940.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>117518450870.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>114402104080.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>110627472610.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>93355396720.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>118107498580.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>294824180000.0</v>
+      </c>
+      <c r="C28">
         <v>319528931000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>304950445642.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>334528668418.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>320523618109.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>318425344362.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>308423014121.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>279044578218.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>243964246082.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>165121666132.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>175882445951.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>155470777867.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>106697046097.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>66446012525.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>66974001532.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>63738775729.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>73649608946.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>86543064474.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>474572007164.0</v>
+      </c>
+      <c r="C29">
         <v>511546680233.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>531133582552.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>506386378648.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>524721534640.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>548352062288.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>608611237950.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>608578817455.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>563411695031.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>58292436000.0</v>
+      </c>
+      <c r="C30">
         <v>85396731000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>86322974005.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>93126934954.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>77896107059.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>83361016181.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>125039757965.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>144783990067.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>128859840956.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>90518569522.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>82358712846.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>59163720524.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>55295446582.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>34494289000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>22598644978.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26093264377.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>37596532697.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>48103611332.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16612990000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19681147000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7974946000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15112751000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15625635000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15306059000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14586555000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19291434000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>204582774975.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>229684961930.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>297256738327.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>324169869148.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>321412470019.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>314954751984.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>288987797127.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>238932251398.0</v>
+      </c>
+      <c r="C32">
         <v>255689484674.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>272140017564.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>71003366770.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>96063523425.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>117039156288.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>190419211341.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>209601651740.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>196583524939.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>291763142000.0</v>
+      </c>
+      <c r="C33">
         <v>323694862000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>320882249666.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>277115999739.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>273564636911.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>280840804217.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>280723744505.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>287958861715.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>282831951288.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>284561621588.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>289391599469.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>91523407380.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>95193773746.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>85437320083.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>87993338475.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>83606394809.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>86073422561.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>87004605432.0</v>
       </c>
-      <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>365999519000.0</v>
+      </c>
+      <c r="C35">
         <v>388701930000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>381737047450.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>175314259530.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>165076915981.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>168226825596.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>173918774880.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>169933992463.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>158003006208.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>126037935517.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>149819077877.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>33186568983.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>32921322753.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>26803146656.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>25819474325.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>22031919344.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>21563622805.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>21432733842.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>23580369000.0</v>
+      </c>
+      <c r="C36">
         <v>22256506000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>53247389232.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>19811226580.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>17587743320.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>23549947020.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>14719165248.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>49463652374.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>22298578824.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>19661450864.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>46525261386.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>12114489875.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>12775118306.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8750852381.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>17002531965.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>18570260022.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>16639783548.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>17178515330.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>47371629310.0</v>
+      </c>
+      <c r="C38">
         <v>80314880420.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>76130365490.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>71429829484.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>72579645020.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>70543722657.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>67663775692.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>65659914298.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>59902313644.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>53435374330.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>29876307000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>26668467000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>22856599000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>19170476000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>16781875000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>16863169000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>16519269000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>15117253000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>17743386000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>20411817000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>18977077000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>17364358000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>18126099000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>18732520000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>774956000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>10772657000.0</v>
+      </c>
+      <c r="C39">
         <v>33228677000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13750678776.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>15719405744.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8964412994.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10553702574.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14735264972.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12258701490.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>135333963077.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>93264033721.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>11241995216.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9244198072.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7977792565.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2251573820.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4019472500.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6339807628.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5898626325.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1376292535.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1554757000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>637919000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>377412000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>476610000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1287240000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1539366000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1703736000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1522205000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>74083192000.0</v>
+      </c>
+      <c r="C40">
         <v>107547562000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>86360822998.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>90703867187.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>59048765543.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>39383053377.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>36540657855.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>29376680047.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>45943928333.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>45855712889.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>22315071622.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>47391652172.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>56619674982.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>45277182500.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>24674915708.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>15306689052.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>17009794056.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>22401496829.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>17975895000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>23034769000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>23674779000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>22607989000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22984148000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>56350949000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>125988894000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>123502072000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>34515139512.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>33515546963.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>37613812652.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>39074776101.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>36900793822.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>35182333599.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>32682538801.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>28421156275.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>31434782000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>28415103000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>26318538000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>24565378000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>21915385000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>20618593000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>18658625000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>17420812000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>19482613000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>9823050000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>33314008000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>25216179000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>282536000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2408712000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>949138000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>77743183000.0</v>
       </c>
       <c r="C42">
-        <v>77743182896.0</v>
+        <v>77743183000.0</v>
       </c>
       <c r="D42">
         <v>77743182896.0</v>
       </c>
       <c r="E42">
         <v>77743182896.0</v>
       </c>
       <c r="F42">
         <v>77743182896.0</v>
       </c>
       <c r="G42">
         <v>77743182896.0</v>
       </c>
       <c r="H42">
         <v>77743182896.0</v>
       </c>
       <c r="I42">
-        <v>279891109496.0</v>
+        <v>77743182896.0</v>
       </c>
       <c r="J42">
         <v>279891109496.0</v>
       </c>
       <c r="K42">
-        <v>72305127896.0</v>
+        <v>279891109496.0</v>
       </c>
       <c r="L42">
         <v>72305127896.0</v>
       </c>
       <c r="M42">
         <v>72305127896.0</v>
       </c>
       <c r="N42">
         <v>72305127896.0</v>
       </c>
       <c r="O42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="P42">
         <v>101651151190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72305127896.0</v>
       </c>
       <c r="Q42">
         <v>72305127896.0</v>
       </c>
       <c r="R42">
         <v>72305127896.0</v>
       </c>
-      <c r="S42"/>
+      <c r="S42">
+        <v>72305127896.0</v>
+      </c>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>517435977446.0</v>
+      </c>
+      <c r="C45">
         <v>562366442325.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>560305662145.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>514987179980.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>518563349230.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>498971237767.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>516808214593.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>254082465000.0</v>
+      </c>
+      <c r="C46">
         <v>287397609000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>253102115443.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>246072929122.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>249506936304.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>248807056503.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>259234794568.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>228276654576.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>255739477630.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>259449807944.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>232121352124.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>74108536462.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>77770350165.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>72760069469.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>68924847908.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>63979582983.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>68817389393.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>69826090102.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>242381512610.0</v>
+      </c>
+      <c r="C47">
         <v>241369981870.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>241401163140.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>198975634250.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>201874807427.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>208001159197.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>209920021848.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>216174611463.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>217172036990.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>224906807944.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>232121352120.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>61647100000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>64772940000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>59226365000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>67028082000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>62072367000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>66887551000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>46385171000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>50194832000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>80022996000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>89819085000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>101918344000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>110125997000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>122034455000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>136367995000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>209830477000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-590455632000.0</v>
+      </c>
+      <c r="C48">
         <v>-592655212000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-572059091792.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-566136613731.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-534392316621.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-509290129666.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-441718353269.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-414805222448.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-417562621577.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-424020339612.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-444549239469.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-451138927272.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-452153245410.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-452637325186.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-455396625151.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-456313084340.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-469095645071.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-485796697956.0</v>
       </c>
-      <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>7000000000.0</v>
+      </c>
+      <c r="C50">
         <v>3470000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3047514953.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>192748780765.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>188577390647.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>188107521024.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>176762514914.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>166630749462.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>133348708012.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>75168381198.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>297018973000.0</v>
+      </c>
+      <c r="C51">
         <v>323951957000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>308741484141.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>335932032635.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>322842489563.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>322805069774.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>313277079092.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>284413059323.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>247540017322.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>171784740797.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>178991068420.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>165784721468.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>119745621633.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>80645557785.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>77395129004.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>74551191954.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>77810743726.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>93389656853.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>24203326000.0</v>
+      </c>
+      <c r="C52">
         <v>6496710000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>19148471031.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>195132912617.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>191281120545.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>192192056830.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>178433080313.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>174010955243.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>136912544712.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>78429344077.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>60883569837.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>164032934159.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>114813493478.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>82876791611.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>76141032426.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>74434657950.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>76865713003.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>91338708710.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>-1750000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1844449999.0</v>
       </c>
       <c r="F53">
         <v>-1844449999.0</v>
       </c>
       <c r="G53">
         <v>-1844449999.0</v>
       </c>
-      <c r="H53"/>
+      <c r="H53">
+        <v>-1844449999.0</v>
+      </c>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>897710000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>442419000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1160161000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>3169875000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>2294553000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>658635912000.0</v>
+      </c>
+      <c r="C55">
         <v>733392899000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>751633765958.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>712262467657.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>689921046453.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>693600593453.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>742302791888.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>736236174881.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>700251764864.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>615962000265.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>608957457886.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>366053299896.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>326960068946.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>261438526210.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>218251524639.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>199626395928.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>189631622121.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>203436149516.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>180567689000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>196648809000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>232096482000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>256570921000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>277806731000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>285619023000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>297365736000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>355199873000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>366872770000.0</v>
+      </c>
+      <c r="C56">
         <v>409698037000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>430751516292.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>435146467918.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>416356409542.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>412759789236.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>461579047383.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>448277313165.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>417419813576.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>331400378677.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>319565858417.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>274529892516.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>231766295200.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>176001206127.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>130258186164.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>116020001119.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>103558199560.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>116431544084.0</v>
       </c>
-      <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>127940518000.0</v>
+      </c>
+      <c r="C57">
         <v>154008552000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>158611498728.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>364143101148.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>320292886117.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>295720632948.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>271159836042.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>242164602682.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>220836288637.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>174969312764.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>170150582882.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>252616548189.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>214802881607.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>155883594744.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>116439565469.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>102518450928.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>105774534391.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>136411003634.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>117165622000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>175279777000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>74265737000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>60423376000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>62322851000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>90609142000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>573625668000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>540372150000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>493940037000.0</v>
+      </c>
+      <c r="C58">
         <v>542710482000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>540348546178.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>539457360678.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>485369802098.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>463947458544.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>445078610922.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>412098595145.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>378839294845.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>301007248281.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>319969660759.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>285803117172.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>247724204360.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>182686741400.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>142259039794.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>124550370272.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>127338157196.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>157843737476.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>138480162000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>200457635000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>215324140000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>211485801000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>191728633000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>193894041000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>582735311000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>555698148000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>164750774000.0</v>
+      </c>
+      <c r="C60">
         <v>190725560000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>211321679804.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>172838477865.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>204582774975.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>229684961930.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>297256738327.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>324169869148.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>321412470019.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>314954751984.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>288987797127.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>80250182724.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>79235864586.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>78751784810.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>75992484845.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>75076025656.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>62293464925.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>45592412040.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>42087527000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>16772342000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>45085120000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>86078098000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>91724982000.0</v>
       </c>
-      <c r="Y60"/>
       <c r="Z60"/>
+      <c r="AA60"/>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>16467254000.0</v>
+      </c>
+      <c r="C2">
+        <v>12119998000.0</v>
+      </c>
+      <c r="D2">
         <v>16406143000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>16682686000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>15665085000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15769370000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15895723000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14643147446.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13157387441.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15458936343.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>15506145108.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>16458449987.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15988610358.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>18838737706.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20333778209.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>17575941582.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15121665231.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>15473618279.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>15417585707.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>15030643214.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15457634668.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12527085144.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>14918576728.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15965266940.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>15856084996.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>16333566716.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>21699394842.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>30128353324.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>23939156347.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>23323722736.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14999278482.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>21907179622.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>20585342056.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>25810354009.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>35579024787.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>42202963250.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>48939765631.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>43827662665.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>51805881658.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>51947511682.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>52549546886.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>48028194179.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>46831934056.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>44476830561.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>43438516845.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>38414559460.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>40744210776.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>40874974429.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>31852056431.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>39322751231.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>39873033196.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>28528793496.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>28144582448.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>26249512312.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>19906176652.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>19966908799.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>16458781300.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>15156928914.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>10035579400.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>9969756000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>9176233200.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>12410860300.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>9151179500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>12327068300.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>9744800100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>11544527000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>8049069600.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>10537166900.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>12073228500.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>21380434000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>19720166700.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>23928665700.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>20762924900.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>22592752900.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>28434711600.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>29494516400.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>27255627600.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>30612319000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>28251988900.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>27545973900.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>26641936900.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>26046574900.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>23851562000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>31907887400.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>32680414600.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>30546605000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>32003532000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>34427448000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>33246190000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>33031523000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>31161221000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>28065977000.0</v>
       </c>
-      <c r="CN2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5094,54 +5227,56 @@
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5190,220 +5325,224 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
         <v>246553607000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>246553606599.0</v>
       </c>
       <c r="I5">
         <v>246553606600.0</v>
       </c>
       <c r="J5">
-        <v>202147926599.0</v>
+        <v>246553606599.0</v>
       </c>
       <c r="K5">
-        <v>202147926599.0</v>
+        <v>246553606600.0</v>
       </c>
       <c r="L5">
         <v>202147926599.0</v>
       </c>
       <c r="M5">
-        <v>202147926600.0</v>
+        <v>202147926599.0</v>
       </c>
       <c r="N5">
-        <v>202147926600.0</v>
+        <v>202147926599.0</v>
       </c>
       <c r="O5">
         <v>202147926600.0</v>
       </c>
       <c r="P5">
         <v>202147926600.0</v>
       </c>
       <c r="Q5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="R5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="S5">
         <v>202147926599.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>202147926599.0</v>
       </c>
-      <c r="S5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="U5"/>
       <c r="V5">
         <v>202147926600.0</v>
       </c>
       <c r="W5">
         <v>202147926600.0</v>
       </c>
       <c r="X5">
         <v>202147926600.0</v>
       </c>
       <c r="Y5">
         <v>202147926600.0</v>
       </c>
       <c r="Z5">
-        <v>202147926599.0</v>
+        <v>202147926600.0</v>
       </c>
       <c r="AA5">
         <v>202147926600.0</v>
       </c>
       <c r="AB5">
         <v>202147926599.0</v>
       </c>
       <c r="AC5">
         <v>202147926600.0</v>
       </c>
       <c r="AD5">
-        <v>202147926600.0</v>
+        <v>202147926599.0</v>
       </c>
       <c r="AE5">
         <v>202147926600.0</v>
       </c>
       <c r="AF5">
         <v>202147926600.0</v>
       </c>
       <c r="AG5">
         <v>202147926600.0</v>
       </c>
       <c r="AH5">
         <v>202147926600.0</v>
       </c>
       <c r="AI5">
-        <v>202147926599.0</v>
+        <v>202147926600.0</v>
       </c>
       <c r="AJ5">
         <v>202147926600.0</v>
       </c>
       <c r="AK5">
         <v>202147926599.0</v>
       </c>
       <c r="AL5">
         <v>202147926600.0</v>
       </c>
       <c r="AM5">
-        <v>202147926600.0</v>
+        <v>202147926599.0</v>
       </c>
       <c r="AN5">
         <v>202147926600.0</v>
       </c>
       <c r="AO5">
         <v>202147926600.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5"/>
+      <c r="AP5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AQ5">
+        <v>202147926600.0</v>
+      </c>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5452,135 +5591,141 @@
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>2088169922.0</v>
+      </c>
+      <c r="C7">
+        <v>2417836394.0</v>
+      </c>
+      <c r="D7">
         <v>3427425171.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2190901068.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2873754247.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3130836450.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2981863607.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2383375842.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2012736726.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2226556078.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2114240994.0</v>
       </c>
       <c r="L7">
         <v>2114240994.0</v>
       </c>
       <c r="M7">
+        <v>2114240994.0</v>
+      </c>
+      <c r="N7">
+        <v>2114240994.0</v>
+      </c>
+      <c r="O7">
         <v>2384131852.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2650992119.0</v>
       </c>
       <c r="P7">
         <v>2650992119.0</v>
       </c>
       <c r="Q7">
+        <v>2650992119.0</v>
+      </c>
+      <c r="R7">
+        <v>2650992119.0</v>
+      </c>
+      <c r="S7">
         <v>2703729898.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2608917752.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3114647758.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3610017188.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4137969416.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1842004522.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1842760128.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2113849078.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1922579469.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1738886983.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2268623946.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -5600,54 +5745,56 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>459083982100.0</v>
       </c>
       <c r="C8">
         <v>459083982100.0</v>
       </c>
       <c r="D8">
         <v>459083982100.0</v>
       </c>
       <c r="E8">
         <v>459083982100.0</v>
       </c>
       <c r="F8">
         <v>459083982100.0</v>
       </c>
       <c r="G8">
         <v>459083982100.0</v>
       </c>
       <c r="H8">
         <v>459083982100.0</v>
       </c>
       <c r="I8">
         <v>459083982100.0</v>
       </c>
@@ -5659,52 +5806,56 @@
       </c>
       <c r="L8">
         <v>459083982100.0</v>
       </c>
       <c r="M8">
         <v>459083982100.0</v>
       </c>
       <c r="N8">
         <v>459083982100.0</v>
       </c>
       <c r="O8">
         <v>459083982100.0</v>
       </c>
       <c r="P8">
         <v>459083982100.0</v>
       </c>
       <c r="Q8">
         <v>459083982100.0</v>
       </c>
       <c r="R8">
         <v>459083982100.0</v>
       </c>
       <c r="S8">
         <v>459083982100.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="U8">
+        <v>459083982100.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5732,126 +5883,130 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>77743182900.0</v>
       </c>
       <c r="D9">
         <v>77743182900.0</v>
       </c>
       <c r="E9">
         <v>77743182900.0</v>
       </c>
       <c r="F9">
         <v>77743182900.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="H9">
+        <v>77743182900.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>77743182900.0</v>
       </c>
       <c r="M9">
         <v>77743182900.0</v>
       </c>
       <c r="N9">
         <v>77743182900.0</v>
       </c>
       <c r="O9">
         <v>77743182900.0</v>
       </c>
       <c r="P9">
         <v>77743182900.0</v>
       </c>
       <c r="Q9">
         <v>77743182900.0</v>
       </c>
       <c r="R9">
         <v>77743182900.0</v>
       </c>
       <c r="S9">
         <v>77743182900.0</v>
       </c>
       <c r="T9">
         <v>77743182900.0</v>
       </c>
       <c r="U9">
         <v>77743182900.0</v>
       </c>
       <c r="V9">
         <v>77743182900.0</v>
       </c>
       <c r="W9">
         <v>77743182900.0</v>
       </c>
       <c r="X9">
         <v>77743182900.0</v>
       </c>
       <c r="Y9">
         <v>77743182900.0</v>
       </c>
       <c r="Z9">
         <v>77743182900.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="AB9">
+        <v>77743182900.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5872,311 +6027,321 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>2478529000.0</v>
+      </c>
+      <c r="C10">
+        <v>2194793000.0</v>
+      </c>
+      <c r="D10">
         <v>2195902000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3619767000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4781151000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4423026000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4099398000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4958898543.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>8326318315.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3791038499.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3071490351.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2869173577.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2274286704.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1403364217.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1621777959.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2119738157.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4508163038.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2318871454.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2680159045.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2891317402.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4674511869.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4379725412.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7166929013.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>11290569642.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6352916241.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4854064971.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2129231991.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5732894968.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>4223170376.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>5297154262.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>6186274424.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>6978759989.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>4948617288.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3575771239.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>5444087755.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>13759903310.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2242302290.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>6663074661.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2823454304.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>7897559337.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>8112549428.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3108622469.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>17795874494.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>4439607153.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>15611438275.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>10313943601.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5021386567.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>9088266348.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>13572288530.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>13048575536.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>4848141524.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>12566286110.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>15699492330.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>14199545260.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>7592888929.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>8901289729.0</v>
       </c>
-      <c r="BD10"/>
-      <c r="BE10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>10421127472.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>2194792980.0</v>
+      </c>
+      <c r="D11">
         <v>2195902410.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>3619766590.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4781151210.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>4423026230.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4099397780.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>3071490350.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2869173580.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2274286700.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1403364220.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1621777960.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2119738160.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4508163040.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2318871450.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2680159050.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2891317400.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6204,281 +6369,289 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>2478529000.0</v>
+      </c>
+      <c r="C12">
+        <v>2194793000.0</v>
+      </c>
+      <c r="D12">
         <v>2195902000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3619767000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4781151000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4423026000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4099398000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4958898543.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>8326318315.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3791038499.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3071490351.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2869173577.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2274286704.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1403364217.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1621777959.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2119738157.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4508163038.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2318871454.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2680159045.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2891317402.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4674511869.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4379725412.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7166929013.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>11290569642.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6352916241.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4854064971.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2129231991.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5732894968.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4223170376.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5297154262.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6186274424.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>6978759989.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4948617288.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3575771239.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5444087755.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>13759903310.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2242302290.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6663074661.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2823454304.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>7897559337.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>8112549428.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3108622469.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>17795874494.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>4439607153.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>15611438275.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>10313943601.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>5021386567.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>9088266348.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>13572288530.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>13048575536.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>4848141524.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>12566286110.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>15699492330.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>14199545260.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>7592888929.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>8901289729.0</v>
       </c>
-      <c r="BD12"/>
-      <c r="BE12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>10421127472.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>459083982000.0</v>
       </c>
       <c r="C13">
         <v>459083982000.0</v>
       </c>
       <c r="D13">
         <v>459083982000.0</v>
       </c>
       <c r="E13">
         <v>459083982000.0</v>
       </c>
       <c r="F13">
         <v>459083982000.0</v>
       </c>
       <c r="G13">
-        <v>459083982100.0</v>
+        <v>459083982000.0</v>
       </c>
       <c r="H13">
-        <v>459083982100.0</v>
+        <v>459083982000.0</v>
       </c>
       <c r="I13">
         <v>459083982100.0</v>
       </c>
       <c r="J13">
         <v>459083982100.0</v>
       </c>
       <c r="K13">
         <v>459083982100.0</v>
       </c>
       <c r="L13">
         <v>459083982100.0</v>
       </c>
       <c r="M13">
         <v>459083982100.0</v>
       </c>
       <c r="N13">
         <v>459083982100.0</v>
       </c>
       <c r="O13">
         <v>459083982100.0</v>
       </c>
       <c r="P13">
         <v>459083982100.0</v>
       </c>
@@ -6632,129 +6805,135 @@
       <c r="BN13">
         <v>459083982100.0</v>
       </c>
       <c r="BO13">
         <v>459083982100.0</v>
       </c>
       <c r="BP13">
         <v>459083982100.0</v>
       </c>
       <c r="BQ13">
         <v>459083982100.0</v>
       </c>
       <c r="BR13">
         <v>459083982100.0</v>
       </c>
       <c r="BS13">
         <v>459083982100.0</v>
       </c>
       <c r="BT13">
         <v>459083982100.0</v>
       </c>
       <c r="BU13">
         <v>459083982100.0</v>
       </c>
       <c r="BV13">
-        <v>420000000000.0</v>
+        <v>459083982100.0</v>
       </c>
       <c r="BW13">
-        <v>420000000000.0</v>
+        <v>459083982100.0</v>
       </c>
       <c r="BX13">
         <v>420000000000.0</v>
       </c>
       <c r="BY13">
         <v>420000000000.0</v>
       </c>
       <c r="BZ13">
         <v>420000000000.0</v>
       </c>
       <c r="CA13">
         <v>420000000000.0</v>
       </c>
       <c r="CB13">
         <v>420000000000.0</v>
       </c>
       <c r="CC13">
         <v>420000000000.0</v>
       </c>
       <c r="CD13">
         <v>420000000000.0</v>
       </c>
       <c r="CE13">
         <v>420000000000.0</v>
       </c>
       <c r="CF13">
         <v>420000000000.0</v>
       </c>
       <c r="CG13">
         <v>420000000000.0</v>
       </c>
       <c r="CH13">
         <v>420000000000.0</v>
       </c>
       <c r="CI13">
         <v>420000000000.0</v>
       </c>
       <c r="CJ13">
         <v>420000000000.0</v>
       </c>
       <c r="CK13">
         <v>420000000000.0</v>
       </c>
       <c r="CL13">
         <v>420000000000.0</v>
       </c>
       <c r="CM13">
         <v>420000000000.0</v>
       </c>
-      <c r="CN13"/>
+      <c r="CN13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CO13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>1230839821.0</v>
+        <v>1230840000.0</v>
       </c>
       <c r="C14">
         <v>1230840000.0</v>
       </c>
       <c r="D14">
         <v>1230839821.0</v>
       </c>
       <c r="E14">
         <v>1230840000.0</v>
       </c>
       <c r="F14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="G14">
         <v>1230840000.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
-        <v>1230839821.0</v>
+        <v>1230840000.0</v>
       </c>
       <c r="I14">
         <v>1230839821.0</v>
       </c>
       <c r="J14">
         <v>1230839821.0</v>
       </c>
       <c r="K14">
         <v>1230839821.0</v>
       </c>
       <c r="L14">
         <v>1230839821.0</v>
       </c>
       <c r="M14">
         <v>1230839821.0</v>
       </c>
       <c r="N14">
         <v>1230839821.0</v>
       </c>
       <c r="O14">
         <v>1230839821.0</v>
       </c>
       <c r="P14">
         <v>1230839821.0</v>
       </c>
@@ -6851,99 +7030,105 @@
       <c r="AU14">
         <v>1230839821.0</v>
       </c>
       <c r="AV14">
         <v>1230839821.0</v>
       </c>
       <c r="AW14">
         <v>1230839821.0</v>
       </c>
       <c r="AX14">
         <v>1230839821.0</v>
       </c>
       <c r="AY14">
         <v>1230839821.0</v>
       </c>
       <c r="AZ14">
         <v>1230839821.0</v>
       </c>
       <c r="BA14">
         <v>1230839821.0</v>
       </c>
       <c r="BB14">
         <v>1230839821.0</v>
       </c>
       <c r="BC14">
-        <v>1621679642.0</v>
+        <v>1230839821.0</v>
       </c>
       <c r="BD14">
         <v>1230839821.0</v>
       </c>
       <c r="BE14">
-        <v>1230839821.0</v>
+        <v>1621679642.0</v>
       </c>
       <c r="BF14">
         <v>1230839821.0</v>
       </c>
-      <c r="BG14"/>
-      <c r="BH14"/>
+      <c r="BG14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="BH14">
+        <v>1230839821.0</v>
+      </c>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6992,250 +7177,256 @@
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>17534002000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>38491076000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>44683319576.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>146954110255.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>35664913557.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>43013591990.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>50638934793.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>44278456899.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>31443111366.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>29959379250.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>32292382427.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>32794924266.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>33323965836.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>35224238933.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>31105627071.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>32284220943.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>18406831432.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>16157613208.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>17194424814.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>10567882790.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>14133233910.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>15356378992.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>13962656636.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>11108619329.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1325313791.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5271529401.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>5100245752.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3793750222.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>6261585682.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>7990309121.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>5979973509.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>6856593133.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>8490662645.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>8036415119.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>6392681905.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>7638638886.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>3184476817.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>3077301362.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>690550771.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1388701199.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2747185572.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1493727351.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4516486538.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2023480958.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1201927401.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1564685041.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>873948250.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1480108321.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>751988540.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1010963630.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>466688421.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7284,120 +7475,122 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>6023980571.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>6157689071.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="O18"/>
+      <c r="P18">
         <v>6425106071.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>6558814571.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>6692523071.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>6826231571.0</v>
       </c>
-      <c r="R18"/>
-[...1 lines deleted...]
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18">
         <v>7227357071.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>7361065571.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>7494774071.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>7628482571.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>7762191071.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>7895899571.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>8029608071.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>8163316571.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>8297025071.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>8430733571.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>8564442071.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -7414,54 +7607,56 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7510,54 +7705,56 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7606,1002 +7803,1026 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>22221356319.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>21063735350.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>21063735350.0</v>
       </c>
-      <c r="AR21"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AT21"/>
+      <c r="AU21"/>
       <c r="AV21">
         <v>21063735350.0</v>
       </c>
-      <c r="AW21"/>
+      <c r="AW21">
+        <v>21063735350.0</v>
+      </c>
       <c r="AX21">
         <v>21063735350.0</v>
       </c>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>21063735350.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21"/>
+      <c r="BA21">
+        <v>21063735350.0</v>
+      </c>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
-      <c r="BQ21">
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21">
         <v>21484238800.0</v>
       </c>
-      <c r="BR21"/>
-      <c r="BS21"/>
       <c r="BT21"/>
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21">
         <v>21484238800.0</v>
       </c>
-      <c r="BV21"/>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>274464895000.0</v>
+      </c>
+      <c r="C22">
+        <v>295612884000.0</v>
+      </c>
+      <c r="D22">
         <v>276147854000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>281591962000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>284827544000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>286649603000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>325597624000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>332005150454.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>305144726793.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>338556490527.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>326159462090.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>325495126954.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>310973170319.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>312332239050.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>314937233794.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>312109247324.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>312013512204.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>332543813389.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>307305293767.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>304223229550.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>302630047981.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>301660309802.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>303605188811.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>308378302249.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>304954633138.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>303531999234.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>295728399416.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>280114760299.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>289608773083.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>281684272807.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>273312143770.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>271936637342.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>272867707520.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>278510079260.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>274999910909.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>255301921631.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>239529924020.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>231473270295.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>227333223374.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>223418731938.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>229839672939.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>230817589502.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>251241807427.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>240693519460.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>208329972203.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>201220545062.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>199628798455.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>177566719485.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>162535638671.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>158831456862.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>149220282596.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>135104778122.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>111161657542.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>125055798141.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>117305890109.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>110643351054.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>102745910600.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>90943154929.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>88154121400.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>86261270100.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>77263165600.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>69897176700.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>68011134200.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>61417563300.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>58656856900.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>55901905800.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>52678282300.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>52707547000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>55639517900.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>58359874200.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>69784312700.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>78075515200.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>70314829500.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>72610757900.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>74296919200.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>74693878600.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>73901576100.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>76640954100.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>101779916900.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>109736766600.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>108647014200.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>110954324100.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>114706056300.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>119280119000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>118740279800.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>117003300000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>114592336000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>116309396000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>119941691000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>119746909000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>118542555000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>116960635000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>115398392000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>661845650000.0</v>
+      </c>
+      <c r="C23">
+        <v>658635912000.0</v>
+      </c>
+      <c r="D23">
         <v>711004521000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>710326338000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>730699341000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>733392899000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>750049151000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>758021373232.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>755205615370.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>751633765958.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>727465980823.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>727465433732.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>712193864775.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>712262467657.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>703894409838.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>694829726447.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>695934598238.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>694239355836.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>689490615449.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>690689131959.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>692304224946.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>693600593453.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>748721190229.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>745464901679.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>748378911088.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>742302791888.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>748562264244.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>761355644809.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>750953657897.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>735774891577.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>702636372475.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>705552912063.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>705232294655.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>700251764864.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>691768308320.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>664351451606.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>628529987020.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>615962000265.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>621112961887.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>629074968709.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>618585831201.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>605667034867.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>441821446975.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>410485140038.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>400924107769.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>366053299896.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>364957110973.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>346784116693.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>340600998867.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>326960068946.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>319532741392.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>292845871234.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>268369016019.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>261438526210.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>245208173898.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>240939473022.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BF23"/>
+      <c r="BG23">
         <v>218251524639.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>306767661835.0</v>
+      </c>
+      <c r="C24">
+        <v>302821232776.0</v>
+      </c>
+      <c r="D24">
         <v>182592361290.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>303287459216.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>185883159790.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>185994263260.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>187368519220.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>317965577082.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>317401902796.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>316764387795.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>129793136370.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>13523400000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>124759738680.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>126641220020.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>123922448320.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>132546678318.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>118935269018.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>131561369018.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>119410479330.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>118920779330.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>119125979330.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>117865079330.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>135074375645.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>132692101349.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>124437256799.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>134591984709.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>115229571700.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>115140471697.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>128251467000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>129104667000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>125815317000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>126462066700.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>124621517400.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>122820672600.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>93585556000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>93118456000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>93123856000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>93355396700.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>114770088000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>114816178600.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>115075368200.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>118107498600.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>41916799200.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>38339299200.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1870522500.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1751787300.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4615461400.0</v>
       </c>
       <c r="AV24">
         <v>4615461400.0</v>
       </c>
       <c r="AW24">
+        <v>4615461400.0</v>
+      </c>
+      <c r="AX24">
+        <v>4615461400.0</v>
+      </c>
+      <c r="AY24">
         <v>4506220100.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>4214112200.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>3604980300.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>484608100.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>484608100.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>1416020900.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>808299400.0</v>
       </c>
       <c r="BE24">
         <v>1254096600.0</v>
       </c>
       <c r="BF24">
+        <v>808299400.0</v>
+      </c>
+      <c r="BG24">
+        <v>1254096600.0</v>
+      </c>
+      <c r="BH24">
         <v>2108383400.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>2108383400.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>116534000.0</v>
       </c>
       <c r="BJ24">
         <v>116534000.0</v>
       </c>
       <c r="BK24">
+        <v>116534000.0</v>
+      </c>
+      <c r="BL24">
+        <v>116534000.0</v>
+      </c>
+      <c r="BM24">
         <v>1061564700.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>945030700.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>945030700.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2050948100.0</v>
       </c>
       <c r="BP24">
         <v>2050948100.0</v>
       </c>
       <c r="BQ24">
         <v>2050948100.0</v>
       </c>
       <c r="BR24">
+        <v>2050948100.0</v>
+      </c>
+      <c r="BS24">
+        <v>2050948100.0</v>
+      </c>
+      <c r="BT24">
         <v>1985525700.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>1955528300.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>1335470100.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>907020200.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>1160070700.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>791984600.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>6483739700.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>93136300.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>111812065900.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>112583807300.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>109895005300.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>122796557500.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>106017093000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>100036325300.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>97706325300.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>108070547000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>100414992000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>102935796000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>93899059000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>92567563000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>82892507000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>89400000000.0</v>
       </c>
-      <c r="CN24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>179609502320.0</v>
+      </c>
+      <c r="D25">
         <v>182942478230.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>185168390170.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>185987286690.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>186098390170.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>187368519220.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>129793136370.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>13523400000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>124759738680.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>126641220020.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>123922448320.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>119704578320.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>118935269020.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>118719269020.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>119410479330.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>118956512960.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>119331422480.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>117918512940.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>120328842480.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>118222876480.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>124641813440.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>117518450870.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>115242722870.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -8622,54 +8843,56 @@
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8718,54 +8941,56 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8814,332 +9039,344 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>313377303000.0</v>
+      </c>
+      <c r="C28">
+        <v>294824180000.0</v>
+      </c>
+      <c r="D28">
         <v>306050534000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>305328594000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>319561288000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>319528931000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>303144127000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>307067461818.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>313498199671.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>304950445642.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>334590954929.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>327774114031.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>328728746770.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>334528668418.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>329172980889.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>323314061975.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>305884650678.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>295863170775.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>296174204619.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>296762346535.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>307485891792.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>318425344362.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>318472698563.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>308838687815.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>309387753664.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>308423014121.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>293989972285.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>288803687497.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>304638132613.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>279115905061.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>263588887839.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>255287537624.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>238584567386.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>243964246082.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>226983430373.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>184072924511.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>169998964045.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>165121666132.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>179169741825.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>160103175211.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>160648376501.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>175882445951.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>207214918002.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>173537436646.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>22777717320.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>155470777867.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>131830741464.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>109461688098.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>105709254859.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>106697046097.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>99095091821.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>73481559084.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-8470395881.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>66446012525.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>70297981340.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>67808213556.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>66974001532.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>472765139484.0</v>
+      </c>
+      <c r="C29">
+        <v>474572007164.0</v>
+      </c>
+      <c r="D29">
         <v>482219035780.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>484696204520.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>509682192761.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>511546680233.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>525916067576.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>525598061061.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>528282411366.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>531133582552.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>503411991795.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>494789983341.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>495427593155.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>506386378648.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>521718116639.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>519458047354.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>510072341107.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>524721534640.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>529700517264.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>532524206031.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>542398658233.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>548352062288.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>592923404396.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>594793641328.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>590726647400.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9162,398 +9399,406 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>55849561000.0</v>
+      </c>
+      <c r="C30">
+        <v>58292436000.0</v>
+      </c>
+      <c r="D30">
         <v>102343390000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>99583177000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>83699304000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>85396731000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>67532376000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>99055437158.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>94345395963.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>86322974005.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>95078702000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>95466678507.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>94849076641.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>93126934954.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>85066426291.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>80485819366.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>106231632694.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>77896107059.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>76596325116.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>79161144460.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>80726159807.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>83361016181.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>131838089202.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>121238621579.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>126425630356.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>125039757965.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>128535654920.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>166569808688.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>157727169996.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>148239008167.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>129573460039.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>139763573951.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>138733306450.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>123783342591.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>123799412451.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>108497594456.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>103613173334.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>90764069522.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>99375957866.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>101220174893.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>83320090604.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>74397651230.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>67885384267.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>66249675107.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>54464523861.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>53751205781.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>61797213620.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>59180561116.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>61394834798.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>51908470237.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>63223101378.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>46435838638.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>39149974520.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>33984108487.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>33374418201.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>34016554798.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>24266674700.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>26522407724.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>20536025000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>19729991100.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>22127005000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>26093264400.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>24244202000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>31895207500.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>40748224200.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>37596532700.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>36127122400.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>38546287100.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>51966456600.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>48103611300.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>31778153100.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>23861233700.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>18939217600.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>16612990600.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>22032575800.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>24843925200.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>23164080000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>19681147300.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>13481645400.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>8916263900.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>11776421800.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>7974945600.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>11224068800.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>16897445000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>16269723400.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>15112752000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>21186325000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>22048023000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>18348785000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>15625635000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>14195307000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>15306059000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>17624967000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>166260936727.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>166538800675.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>193574349910.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>196675239341.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>202330519510.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>204582774975.0</v>
       </c>
-      <c r="R31"/>
-[...1 lines deleted...]
-      <c r="T31">
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31">
         <v>220733471760.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>229684961930.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>269125781342.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>276507143999.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>277099826573.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>297256738327.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>317997679508.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>328932320015.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>334693856681.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>327614020993.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>324626856580.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -9570,126 +9815,132 @@
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>236152215796.0</v>
+      </c>
+      <c r="C32">
+        <v>238932251398.0</v>
+      </c>
+      <c r="D32">
         <v>252758689882.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>256852503911.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>252917277357.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>255689484674.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>262595410058.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>266145847083.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>270332610463.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>272140017564.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>73102634578.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>64798543784.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>64497138349.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>71003366770.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>93897031912.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>91941166530.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>94935725824.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>96063523425.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>101399999357.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>102595011592.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>111264211955.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>117039156288.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>167724607553.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>170682715891.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>179167531658.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9712,294 +9963,302 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
     </row>
-    <row r="33" spans="1:92">
+    <row r="33" spans="1:94">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>291360709000.0</v>
+      </c>
+      <c r="C33">
+        <v>291763142000.0</v>
+      </c>
+      <c r="D33">
         <v>294844164000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>293678679000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>323013942000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>323694862000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>320987318000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>320432202099.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>320338892015.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>320882249665.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>273004506300.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>274193865714.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>274836031723.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>277115999739.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>269925070435.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>270764457098.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>272656613750.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>277882946293.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>281405850181.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>282647194155.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>283780643707.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>280840804217.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>277690938265.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>279195185186.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>280442199866.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>280723744505.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>280133395331.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>281692923886.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>283332089557.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>284085887155.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>284745397120.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>280396071718.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>282327746817.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>282831951288.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>281149182689.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>280750735893.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>280933148236.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>284561621588.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>288900276454.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>283451903360.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>284834952074.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>286101176450.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>89946867752.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>86595485437.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>80157485383.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>91523407380.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>89261880585.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>91546620883.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>93842585865.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>95193773746.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>88984089200.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>89680120062.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>84781762416.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>85437320083.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>84956959449.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>85585356592.0</v>
       </c>
-      <c r="BD33"/>
-      <c r="BE33">
+      <c r="BF33"/>
+      <c r="BG33">
         <v>87993338475.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
     </row>
-    <row r="34" spans="1:92">
+    <row r="34" spans="1:94">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>-1.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>74700000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="O34"/>
+      <c r="P34">
         <v>1.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
         <v>1.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
@@ -10022,466 +10281,480 @@
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
     </row>
-    <row r="35" spans="1:92">
+    <row r="35" spans="1:94">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>368572429000.0</v>
+      </c>
+      <c r="C35">
+        <v>365999519000.0</v>
+      </c>
+      <c r="D35">
         <v>370255717000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>372641285000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>387759576000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>388701930000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>375243369000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>382668923327.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>382237239055.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>381737047450.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>178281675881.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>172767839529.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>172830678187.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>175314259530.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>170280095282.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>166062225281.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>165292915981.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>169395225364.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>174086499497.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>173990713191.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>174344918146.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>168226825596.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>176319995128.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>173400865720.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>182541284375.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>173918774880.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>170616761097.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>169988820649.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>166047821428.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>166073517902.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>163976254406.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>162379527013.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>160521085073.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>158003006208.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>128598320061.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>126933886472.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>127232656104.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>126037935517.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>145552128894.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>144666685547.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>144216206920.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>146528654858.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>72237421402.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>69291606762.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>32986532790.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>33186568983.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>31802908747.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>32174833930.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>32924994375.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>32921322753.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>29800253565.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>29688192556.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>26755052656.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>26803146656.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>25465997007.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>25633070096.0</v>
       </c>
-      <c r="BD35"/>
-      <c r="BE35">
+      <c r="BF35"/>
+      <c r="BG35">
         <v>25819474325.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
     </row>
-    <row r="36" spans="1:92">
+    <row r="36" spans="1:94">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>21877003000.0</v>
+      </c>
+      <c r="C36">
+        <v>23580369000.0</v>
+      </c>
+      <c r="D36">
         <v>21454710000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>22900614000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>22202019000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>22256506000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>59081267000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>53377977054.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>20546003805.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>53247389233.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>19180754903.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>19811226581.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>19811226581.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>19811226580.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>17159138977.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>17288456327.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>17587743321.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>51414469891.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>50149316520.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>50416733520.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>50416733520.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>72579645020.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>71369328607.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>71452702379.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-2000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>70543722657.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>19728477146.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>20883240374.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>68472652299.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>67663775692.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>20713899757.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>21006612446.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>22533372873.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>22298578824.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>21132630009.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>19089250762.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>17455897215.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>19661450864.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>8089204143.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>5525227769.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>4890575270.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>4960808678.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>9645784659.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>9645784659.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>12834078262.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>12114489875.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>9260371267.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>9233371267.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>8911210059.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>12775118306.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>7292559749.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>6594408524.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>22588302630.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>8750852381.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>21580577565.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>6620405390.0</v>
       </c>
-      <c r="BD36"/>
-      <c r="BE36">
+      <c r="BF36"/>
+      <c r="BG36">
         <v>17002531965.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
     </row>
-    <row r="37" spans="1:92">
+    <row r="37" spans="1:94">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10530,1340 +10803,1366 @@
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
     </row>
-    <row r="38" spans="1:92">
+    <row r="38" spans="1:94">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>47371629310.0</v>
+      </c>
+      <c r="D38">
         <v>51653538180.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>51375753660.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>80165139280.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>80314880420.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>77589054960.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>75729240000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>77561417442.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>77695125942.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>76130365490.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>71162412485.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>71296120985.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>71429829484.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>70334069520.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>70601486520.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>72445936520.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>72579645020.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>71369328607.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>71452702379.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>71483398205.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>70543722657.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>67365686020.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>-1.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>68472652299.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>67911275692.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>66828603504.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>66528578800.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>66765011200.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>65659914300.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>62260803200.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>59785117300.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>57861136300.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>59902313600.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>4.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>53862867800.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>53833101300.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>53979824300.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>32973700400.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>27544872900.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>19976352600.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>29876306900.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>26944439500.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>27164913400.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>27760708500.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>30420834100.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>28369163900.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>28366346900.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>26279061300.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>26210955300.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>23699087700.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>22526763600.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>22285158800.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>20965256900.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>16976130900.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>21633469500.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>20419033300.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>21534028300.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>20277130600.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>19821099300.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>19077946300.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>19185871100.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>17713813900.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>18625913800.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>19299633000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>40619434700.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>15891387000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>16203933100.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>18278446000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>37732832900.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>16266865800.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>16182589100.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>18342712800.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>18524990200.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>16764960900.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>16679870600.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>16599045700.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>21126557400.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>16604202700.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>17240195500.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>17333658700.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>19560292000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>29109645000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>28824174000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>28319824000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>29387807000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>24346471000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>26610271000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>23002608000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:92">
+    <row r="39" spans="1:94">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>37691956000.0</v>
+      </c>
+      <c r="C39">
+        <v>10772657000.0</v>
+      </c>
+      <c r="D39">
         <v>35473210000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>31852753000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>34377400000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>33228677000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>31832435000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>14551591521.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>14827924784.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>13750678776.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>30151820082.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>29440588980.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>40126926419.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>15719405744.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>38018297953.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>33813791809.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>524676552.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8964412994.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>31277608309.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>30988050732.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>28561033350.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>10553702574.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>14297205703.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>12197335774.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>13200687114.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>14735264972.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>170571237506.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>15639002878.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>16062454885.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4649660623.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>15926699225.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>12679776222.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>762838490.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>11378136224.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>15531430496.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>9938496778.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>8337255761.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>6678753274.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>9055920370.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>13086599181.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>12478566156.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>11241995216.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>14951513035.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>12506852881.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>22032624430.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>9244198072.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>9247831746.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>9401948861.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>9255651003.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>7977792565.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>13257126694.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>55494686940.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>56726103731.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>36745862726.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>35352435411.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>35809475647.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>6128146800.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>28893903763.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>12050461800.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>11040712000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>7063180500.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>9217143800.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>8249078400.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>6544367400.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>5485012500.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>5898626300.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>7182977600.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>5148984200.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>2717420600.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>3121466200.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>5021854900.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>3499023400.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>1810107100.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>1554756500.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>3061826700.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>2408720700.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>1378485900.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>637918700.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>1787643500.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>1169491500.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>1073177000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>377411900.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>2143736500.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>1622984200.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>1110348900.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>476609000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>2841317000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>1605913000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>1649457000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>1287240000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>2058913000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>1539366000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>7878255000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:92">
+    <row r="40" spans="1:94">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>93082519000.0</v>
+      </c>
+      <c r="C40">
+        <v>74083192000.0</v>
+      </c>
+      <c r="D40">
         <v>113097322000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>110591115000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>108659228000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>107547562000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>59860983000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>89290332265.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>66491123105.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>86360822998.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>101191284454.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>103536901993.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>94492063120.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>90703867187.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>69172680932.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>64645911389.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>121763048735.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>78232332507.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>62793534808.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>64978082821.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>54701906872.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>54187828110.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>40257917878.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>37199782530.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>39011015488.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>48126721192.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>42015568398.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>24471656015.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>45731044532.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>20160894699.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>17570076713.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>19007506960.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>20705901942.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>54319639695.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>46107239287.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>44654175518.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>40220100521.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>26772359756.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>32015637488.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>60269458693.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>56792462132.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>45961541094.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>76302484512.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>71253901954.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>66039741623.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>47391652172.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>61745948830.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>69682597123.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>58475329744.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>56619674982.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>64879470389.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>66990906286.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>123865832966.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>45277182500.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>49861798675.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>46343876567.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>37362095000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>24674915708.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>28610212000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>28268253000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>15937647000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>15672933000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>20370169000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>19527358000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>20688596000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>17364295000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>19437598000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>25773523000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>35216521000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>23691861000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>30666627000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>26997888000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>23240925000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>17975895000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>23412954000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>26245848000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>27616339000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>23034769000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>27132540000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>30319853000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>23360979000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>23674779000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>75285418000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>71937908000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>67822463000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>22607990000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>53276420000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>52334248000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>47045315000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>22984148000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>47861249000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>56350949000.0</v>
       </c>
-      <c r="CN40"/>
+      <c r="CP40"/>
     </row>
-    <row r="41" spans="1:92">
+    <row r="41" spans="1:94">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>34515139511.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>48070939512.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>34515139512.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>33515546964.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33515546963.0</v>
       </c>
       <c r="Q41">
         <v>33515546963.0</v>
       </c>
-      <c r="R41"/>
-[...1 lines deleted...]
-      <c r="T41">
+      <c r="R41">
+        <v>33515546963.0</v>
+      </c>
+      <c r="S41">
+        <v>33515546963.0</v>
+      </c>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41">
         <v>37613812652.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>37613812652.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>41140303803.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>40553094686.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>40037302438.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>39074776101.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>41443118228.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>40222971872.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>37728297348.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>36900793822.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>36183981797.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>35917460300.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>35899567700.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>35182333600.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>35012764100.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>33815430500.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>34108800100.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>32682538800.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>30782040900.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>29850507000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>29140838700.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>28421156300.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>30340622200.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>30952307500.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>31116010300.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>31434781700.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>27187447300.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>27559372500.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>28309532900.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>28415102600.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>25586141400.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>26083212200.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>26270444500.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>26318538500.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>24049976100.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>24378973500.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>24552792200.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>24565377700.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>21478758200.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>21702637600.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>21863357900.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>21915385300.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>20404489600.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>20432888100.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>20601161800.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>20618592100.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>17818611100.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>17888974900.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>17975366800.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>18658624500.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>15711622100.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>15755434400.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>15912296500.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>17420812000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>18008435000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>18312649000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>11976869800.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>19482613300.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>9296932100.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>9373781300.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>11372744700.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>9823050100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1549694500.0</v>
       </c>
       <c r="CF41">
         <v>1549694500.0</v>
       </c>
       <c r="CG41">
+        <v>1549694500.0</v>
+      </c>
+      <c r="CH41">
+        <v>1549694500.0</v>
+      </c>
+      <c r="CI41">
         <v>33314008000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>1752388000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>2070480000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>2170480000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>25216179000.0</v>
       </c>
-      <c r="CL41"/>
-      <c r="CM41">
+      <c r="CN41"/>
+      <c r="CO41">
         <v>141268000.0</v>
       </c>
-      <c r="CN41"/>
+      <c r="CP41"/>
     </row>
-    <row r="42" spans="1:92">
+    <row r="42" spans="1:94">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
-        <v>324296790000.0</v>
+        <v>296122425000.0</v>
       </c>
       <c r="C42">
-        <v>324296790000.0</v>
+        <v>296122425000.0</v>
       </c>
       <c r="D42">
         <v>324296790000.0</v>
       </c>
       <c r="E42">
         <v>324296790000.0</v>
       </c>
       <c r="F42">
         <v>324296790000.0</v>
       </c>
       <c r="G42">
-        <v>77743182896.0</v>
+        <v>324296790000.0</v>
       </c>
       <c r="H42">
-        <v>77743182896.0</v>
+        <v>324296790000.0</v>
       </c>
       <c r="I42">
         <v>77743182896.0</v>
       </c>
       <c r="J42">
         <v>77743182896.0</v>
       </c>
       <c r="K42">
         <v>77743182896.0</v>
       </c>
       <c r="L42">
         <v>77743182896.0</v>
       </c>
       <c r="M42">
         <v>77743182896.0</v>
       </c>
       <c r="N42">
         <v>77743182896.0</v>
       </c>
       <c r="O42">
         <v>77743182896.0</v>
       </c>
       <c r="P42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="Q42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="R42">
         <v>279891109496.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>279891109495.0</v>
       </c>
       <c r="S42">
         <v>279891109495.0</v>
       </c>
       <c r="T42">
-        <v>77743182896.0</v>
+        <v>279891109495.0</v>
       </c>
       <c r="U42">
-        <v>77743182896.0</v>
+        <v>279891109495.0</v>
       </c>
       <c r="V42">
         <v>77743182896.0</v>
       </c>
       <c r="W42">
         <v>77743182896.0</v>
       </c>
       <c r="X42">
         <v>77743182896.0</v>
       </c>
       <c r="Y42">
         <v>77743182896.0</v>
       </c>
       <c r="Z42">
-        <v>279891109496.0</v>
+        <v>77743182896.0</v>
       </c>
       <c r="AA42">
         <v>77743182896.0</v>
       </c>
       <c r="AB42">
+        <v>279891109496.0</v>
+      </c>
+      <c r="AC42">
         <v>77743182896.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84631486585.0</v>
       </c>
       <c r="AD42">
         <v>77743182896.0</v>
       </c>
       <c r="AE42">
-        <v>77743182896.0</v>
+        <v>84631486585.0</v>
       </c>
       <c r="AF42">
         <v>77743182896.0</v>
       </c>
       <c r="AG42">
         <v>77743182896.0</v>
       </c>
       <c r="AH42">
         <v>77743182896.0</v>
       </c>
       <c r="AI42">
         <v>77743182896.0</v>
       </c>
       <c r="AJ42">
         <v>77743182896.0</v>
       </c>
       <c r="AK42">
         <v>77743182896.0</v>
       </c>
       <c r="AL42">
         <v>77743182896.0</v>
       </c>
       <c r="AM42">
-        <v>72305127896.0</v>
+        <v>77743182896.0</v>
       </c>
       <c r="AN42">
-        <v>72305127896.0</v>
+        <v>77743182896.0</v>
       </c>
       <c r="AO42">
         <v>72305127896.0</v>
       </c>
       <c r="AP42">
         <v>72305127896.0</v>
       </c>
       <c r="AQ42">
         <v>72305127896.0</v>
       </c>
       <c r="AR42">
         <v>72305127896.0</v>
       </c>
       <c r="AS42">
         <v>72305127896.0</v>
       </c>
       <c r="AT42">
         <v>72305127896.0</v>
       </c>
       <c r="AU42">
         <v>72305127896.0</v>
       </c>
       <c r="AV42">
         <v>72305127896.0</v>
       </c>
       <c r="AW42">
         <v>72305127896.0</v>
       </c>
       <c r="AX42">
         <v>72305127896.0</v>
       </c>
       <c r="AY42">
         <v>72305127896.0</v>
       </c>
       <c r="AZ42">
         <v>72305127896.0</v>
       </c>
       <c r="BA42">
         <v>72305127896.0</v>
       </c>
       <c r="BB42">
         <v>72305127896.0</v>
       </c>
       <c r="BC42">
         <v>72305127896.0</v>
       </c>
-      <c r="BD42"/>
+      <c r="BD42">
+        <v>72305127896.0</v>
+      </c>
       <c r="BE42">
         <v>72305127896.0</v>
       </c>
       <c r="BF42"/>
-      <c r="BG42"/>
+      <c r="BG42">
+        <v>72305127896.0</v>
+      </c>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
     </row>
-    <row r="43" spans="1:92">
+    <row r="43" spans="1:94">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11912,54 +12211,56 @@
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
     </row>
-    <row r="44" spans="1:92">
+    <row r="44" spans="1:94">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -12008,96 +12309,102 @@
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
     </row>
-    <row r="45" spans="1:92">
+    <row r="45" spans="1:94">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>517475546815.0</v>
+      </c>
+      <c r="C45">
+        <v>517435977446.0</v>
+      </c>
+      <c r="D45">
         <v>529038973755.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>527608745606.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>562385492324.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>562366442325.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>561779538458.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>561001331579.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>560401561539.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>560305662145.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>515561262998.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>516195915998.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>518490206166.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>514987179980.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>520674271179.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -12130,738 +12437,756 @@
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
     </row>
-    <row r="46" spans="1:92">
+    <row r="46" spans="1:94">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>255324492000.0</v>
+      </c>
+      <c r="C46">
+        <v>254082465000.0</v>
+      </c>
+      <c r="D46">
         <v>257338127000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>256584135000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>286732721000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>287397609000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>247651160000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>252647849358.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>287349996157.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>253102115443.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>242591907360.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>243202326149.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>243844492158.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>246072929122.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>246295974171.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>247006043484.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>248598913142.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>213575759733.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>216383399950.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>217357326924.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>218490776476.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>248807056503.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>247679530653.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>248901355956.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>250119674810.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>259234794568.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>253257132833.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>254228466384.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>214859437258.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>257381599576.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>258898649575.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>254325566991.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>254583210669.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>255739477630.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>253431379486.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>255508618576.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>257615011958.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>259449807944.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>275917253202.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>273265296106.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>275446566791.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>276699871610.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>47968887036.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>50180325866.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>62072213985.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>74108536462.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>53849135323.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>56047395329.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>57881558916.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>77770350165.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>52682594063.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>53515435497.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>58502701153.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>72760069469.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>61257871716.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>64953609690.0</v>
       </c>
-      <c r="BD46"/>
-      <c r="BE46">
+      <c r="BF46"/>
+      <c r="BG46">
         <v>68924847908.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
     </row>
-    <row r="47" spans="1:92">
+    <row r="47" spans="1:94">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>242381512610.0</v>
+      </c>
+      <c r="D47">
         <v>241180625950.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>240292925370.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>240838802420.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>241369981870.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>241388262820.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>195895737980.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>196372448272.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>196880905781.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>198975634250.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>199064970794.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>199641331607.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>201100492765.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>201874807427.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>204682447640.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>205656374620.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>206789824170.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>208001159197.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>206061609658.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>207482482807.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>208698801661.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>209920021848.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>212223259310.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>213582681466.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>214859437258.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>216174611463.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>217916793616.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>213867492900.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>215562735700.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>217172037000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>218888379500.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>220965618600.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>223072012000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>224906807900.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>231740143100.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>229589035600.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>231001850800.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>232121352100.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>56973167300.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>59050612500.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>60181132700.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>61647100500.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>62317441100.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>64381707500.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>66081877400.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>64772939600.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>60614925300.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>61313773100.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>58502701200.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>59226364800.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>61257871700.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>63058593000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>65098552100.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>67028081600.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>67286943600.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>65457027000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>64927482300.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>62072366500.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>62878087700.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>64608183300.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>65567719000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>66887551400.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>66850389500.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>70401320500.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>68978221400.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>46385170700.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>68409670100.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>70437986300.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>68249883700.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>50194831600.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>74494929200.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>76236025000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>75233549300.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>80022995600.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>82958167900.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>85867991800.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>88843568800.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>89819085300.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>94871066500.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>97795649300.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>100507615800.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>101918344000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>99897182000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>101573687000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>107691632000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>110125997000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>115944337000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>122034455000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>129540653000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:92">
+    <row r="48" spans="1:94">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-596208929000.0</v>
+      </c>
+      <c r="C48">
+        <v>-590455632000.0</v>
+      </c>
+      <c r="D48">
         <v>-605980747000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-605442026000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-595167264000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-592655212000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-575001473000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-579434181739.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-574910141490.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-572059091792.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-571111304087.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-572714154869.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-572436290921.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-566136613731.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-545400741686.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-542299852255.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-536644572086.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-534392316620.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-530223487577.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-527693369077.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-518241619836.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-509290129666.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-469849310254.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-462467947597.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-461875265023.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-441718353269.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-420977412088.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-410042771581.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-404281234915.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-411361070603.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-414348235016.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-416351035507.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-413249287081.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-417562621577.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-420999300897.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-421096755287.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-420781229494.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-424020339612.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-431440211132.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-430603110012.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-434980342889.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-444549239469.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-474402449879.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-451718656516.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-449784089232.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-451138927272.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-438456105118.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-444259346500.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-437313638666.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-452153245410.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-448116193662.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-447331772965.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-448977090572.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-452637325186.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-458214838253.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-458432954728.0</v>
       </c>
-      <c r="BD48"/>
-      <c r="BE48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>-455396625151.0</v>
       </c>
-      <c r="BF48"/>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
+      <c r="CO48"/>
+      <c r="CP48"/>
     </row>
-    <row r="49" spans="1:92">
+    <row r="49" spans="1:94">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -12910,135 +13235,141 @@
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
     </row>
-    <row r="50" spans="1:92">
+    <row r="50" spans="1:94">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
-        <v>3470000000.0</v>
+        <v>7000000000.0</v>
       </c>
       <c r="C50">
-        <v>3470000000.0</v>
+        <v>7000000000.0</v>
       </c>
       <c r="D50">
         <v>3470000000.0</v>
       </c>
       <c r="E50">
         <v>3470000000.0</v>
       </c>
       <c r="F50">
+        <v>3470000000.0</v>
+      </c>
+      <c r="G50">
+        <v>3470000000.0</v>
+      </c>
+      <c r="H50">
         <v>6164839051.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>3685894122.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>2409878464.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>3047514953.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>191781667917.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>190276346596.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>190647953805.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>192748780765.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>191379218411.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>190236129695.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>188806552579.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>188577390647.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>188662133912.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>189275304179.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>189424407139.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>188107521024.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>188723247409.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>185594395980.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>189189564028.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>176762514914.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>179150745596.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>177127486822.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
@@ -13058,495 +13389,509 @@
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
     </row>
-    <row r="51" spans="1:92">
+    <row r="51" spans="1:94">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>315855832000.0</v>
+      </c>
+      <c r="C51">
+        <v>297018973000.0</v>
+      </c>
+      <c r="D51">
         <v>308246436000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>308948360000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>324342439000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>323951957000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>307243524000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>312026360361.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>321824517986.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>308741484141.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>337662445280.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>330643287608.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>331003033474.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>335932032635.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>330794758848.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>325433800132.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>310392813718.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>298182042229.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>298854363664.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>299653663937.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>312160403661.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>322805069774.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>325639627576.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>320129257457.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>315740669905.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>313277079092.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>296119204277.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>294536582465.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>308861302989.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>284413059323.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>269775162263.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>262266297613.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>243533184674.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>247540017321.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>232427518128.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>197832827821.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>172241266335.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>171784740793.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>181993196129.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>168000734548.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>168760925929.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>178991068420.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>225010792496.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>177977043799.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>38389155595.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>165784721468.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>136852128031.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>118549954446.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>119281543389.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>119745621633.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>103943233345.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>86047845194.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>7229096449.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>80645557785.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>77890870269.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>76709503285.0</v>
       </c>
-      <c r="BD51"/>
-      <c r="BE51">
+      <c r="BF51"/>
+      <c r="BG51">
         <v>77395129004.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
     </row>
-    <row r="52" spans="1:92">
+    <row r="52" spans="1:94">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>8780237000.0</v>
+      </c>
+      <c r="C52">
+        <v>24203326000.0</v>
+      </c>
+      <c r="D52">
         <v>6547308000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5556774000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>6239627000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>6496710000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>25752767000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>20848169964.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>18690315190.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>19148471031.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>193895908910.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>192390587589.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>192762194798.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>195132912617.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>194030210530.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>192887121814.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>191457544698.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>191281120545.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>191271051664.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>192354218307.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>192828981184.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>192192056830.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>190459936251.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>187281486423.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>191098856463.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>178433080313.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>180876481407.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>180328053688.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>180541778909.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>174010955243.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>155418989654.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>148767830867.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>131292067272.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>136912544711.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>150984762122.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>116701471815.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>81983655644.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>90656104077.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>67223108093.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>53184555965.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>47292875841.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>60883569837.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>183093993254.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>139637744557.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>175473194205.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>164032934159.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>132236666598.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>113934493013.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>114240173911.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>114813493478.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>99303213106.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>82015956824.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>6317580275.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>82876791611.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>76047941281.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>75028498662.0</v>
       </c>
-      <c r="BD52"/>
-      <c r="BE52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>76141032426.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
     </row>
-    <row r="53" spans="1:92">
+    <row r="53" spans="1:94">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
-[...4 lines deleted...]
-      </c>
+      <c r="J53"/>
+      <c r="K53"/>
       <c r="L53">
         <v>-1750000000.0</v>
       </c>
       <c r="M53">
         <v>-1750000000.0</v>
       </c>
       <c r="N53">
+        <v>-1750000000.0</v>
+      </c>
+      <c r="O53">
+        <v>-1750000000.0</v>
+      </c>
+      <c r="P53">
         <v>-1507241312.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>-1844450000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
@@ -13578,54 +13923,56 @@
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
     </row>
-    <row r="54" spans="1:92">
+    <row r="54" spans="1:94">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13674,1094 +14021,1120 @@
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
     </row>
-    <row r="55" spans="1:92">
+    <row r="55" spans="1:94">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>661845650000.0</v>
+      </c>
+      <c r="C55">
+        <v>658635912000.0</v>
+      </c>
+      <c r="D55">
         <v>711004521000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>710326338000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>730699341000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>733392899000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>750049151000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>758021373232.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>755205615370.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>751633765958.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>727465980823.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>727465433732.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>712193864775.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>712262467657.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>703894409838.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>694829726447.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>695934598238.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>694239355836.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>689490615449.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>690689131959.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>692304224946.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>693600593453.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>748721190229.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>745464901679.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>748378911088.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>742302791888.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>748562264244.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>761355644809.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>750953657897.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>735774891577.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>702636372475.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>705552912063.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>705232294655.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>700251764864.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>691768308320.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>664351451606.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>628529987020.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>615962000265.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>621112961887.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>629074968709.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>618585831201.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>605667034867.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>441821446975.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>410485140038.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>400924107769.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>366053299896.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>364957110973.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>346784116693.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>340600998867.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>326960068946.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>319532741392.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>292845871234.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>268369016019.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>261438526210.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>245208173898.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>240939473022.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>230914497500.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>218251524639.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>215054892200.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>218865029800.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>199528425400.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>199626395900.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>191759255300.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>195008476100.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>193677305200.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>189631622100.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>188246670500.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>197656619200.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>208873500400.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>203436149500.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>199470380400.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>194437775600.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>184575417800.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>180567688700.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>192509308700.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>194623853400.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>193758525000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>196648808500.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>219199766900.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>226692942500.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>227540363800.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>232096481900.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>243234982400.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>254921492900.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>255659628500.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>256570921000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>268967584000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>274861493000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>277993685000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>277806731000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>276628887000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>285619023000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>293444875000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:92">
+    <row r="56" spans="1:94">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>370484941000.0</v>
+      </c>
+      <c r="C56">
+        <v>366872770000.0</v>
+      </c>
+      <c r="D56">
         <v>416160356000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>416647659000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>407685399000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>409698037000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>429061833000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>437589171133.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>434866723355.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>430751516292.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>454461474523.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>453271568018.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>437357833052.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>435146467918.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>433969339402.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>424065269349.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>423277984488.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>416356409542.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>408084765268.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>408041937804.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>408523581239.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>412759789236.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>471030251964.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>466269716493.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>467936711222.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>461579047383.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>468428868913.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>479662720924.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>467621568340.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>451689004422.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>417890975355.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>425156840345.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>422904547838.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>417419813576.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>410619125631.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>383600715713.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>347596838784.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>331400378677.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>332212685433.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>345623065349.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>333750879127.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>319565858417.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>351874579223.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>323889654601.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>320766622386.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>274529892516.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>275695230388.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>255237495810.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>246758413002.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>231766295200.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>230548652192.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>203165751172.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>183587253603.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>176001206127.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>160251214449.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>155354116430.0</v>
       </c>
-      <c r="BD56"/>
-      <c r="BE56">
+      <c r="BF56"/>
+      <c r="BG56">
         <v>130258186164.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
     </row>
-    <row r="57" spans="1:92">
+    <row r="57" spans="1:94">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>134332725000.0</v>
+      </c>
+      <c r="C57">
+        <v>127940518000.0</v>
+      </c>
+      <c r="D57">
         <v>163401667000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>159795155000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>154768122000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>154008552000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>166466423000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>171443324050.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>164534112892.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>158611498728.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>381358839945.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>388473024234.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>372860694703.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>364143101148.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>340072307490.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>332124102819.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>328342258664.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>320292886117.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>306684765911.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>305446926212.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>297259369284.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>295720632948.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>303305644411.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>295587000602.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>288769179564.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>271159836042.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>259947823639.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>262434504145.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>250211979788.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>242087352682.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>214033261489.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>220549328961.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>218985405067.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>220836288637.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>245194197560.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>219539228825.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>183103468814.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>174969312764.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>168025952529.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>181474356578.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>175812930574.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>170150582882.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>312597365456.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>261523079796.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>286332554215.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>252616548189.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>240221197348.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>227479519267.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>213600533162.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>214802881607.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>206459571493.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>179100341647.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>159201943939.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>155883594744.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>146567905148.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>142350247658.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>130461600100.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>116439565469.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>109556413100.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>108600136200.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>96887902600.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>102518450900.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>103864370900.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>105087195800.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>106037872000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>105774534400.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>106909089400.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>117282288000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>141618273900.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>136411003600.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>128088726600.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>128197384700.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>120367966700.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>117165622500.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>174918820700.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>177838816200.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>177336137400.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>175279777400.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>75941496000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>77814555200.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>71306600600.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>74265736700.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>105600542000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>110483270000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>107135552600.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>60423376000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>91188366000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>92406340000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>86906265000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>62322851000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>84998154000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>90609142000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>522183437000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:92">
+    <row r="58" spans="1:94">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>502905154000.0</v>
+      </c>
+      <c r="C58">
+        <v>493940037000.0</v>
+      </c>
+      <c r="D58">
         <v>533657384000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>532436440000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>542527697000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>542710482000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>541709792000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>554112247378.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>546771351947.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>540348546178.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>559640515826.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>561240863763.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>545691372890.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>539457360678.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>510352402772.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>498186328100.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>493635174645.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>489688111481.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>480771265409.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>479437639403.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>471604287430.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>463947458544.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>479625639539.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>468987866322.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>471310463939.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>445078610922.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>430564584736.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>432423324794.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>416259801216.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>408160870584.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>378009515895.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>382928855974.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>379506490140.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>378839294845.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>373792517621.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>346473115297.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>310336124918.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>301007248281.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>313578081423.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>326141042125.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>320029137494.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>316679237740.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>384834786858.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>330814686558.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>319319087005.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>285803117172.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>272024106095.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>259654353197.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>246525527537.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>247724204360.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>236259825058.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>208788534203.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>185956996595.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>182686741400.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>172033902155.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>167983317754.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>155822692000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>142259039794.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>133143555000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>132411157000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>118867794000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>124550370000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>124385394000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>126581649000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>127584065000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>127338157200.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>127231345700.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>137321603900.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>162038767000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>157843737500.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>147595007000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>148240442200.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>140448329800.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>138480161800.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>198255346700.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>201573223000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>200691330400.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>200457635300.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>203957410500.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>209859406000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>201908147000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>215324139700.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>221681569000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>220881355000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>215460510700.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>211485801000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>206856648000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>210788656000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>196178896000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>191728633000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>181087139000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>193894041000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>536967728000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:92">
+    <row r="59" spans="1:94">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14810,322 +15183,330 @@
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
     </row>
-    <row r="60" spans="1:92">
+    <row r="60" spans="1:94">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>158997478000.0</v>
+      </c>
+      <c r="C60">
+        <v>164750774000.0</v>
+      </c>
+      <c r="D60">
         <v>177400024000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>177938745000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>188213508000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>190725560000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>208379298000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>203946589857.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>208470630106.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>211321679804.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>167863787509.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>166260936727.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>166538800675.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>172838477865.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>193574349910.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>196675239341.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>202330519510.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>204582774975.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>208751604018.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>211281722518.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>220733471760.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>229684961930.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>269125781342.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>276507144000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>277099826573.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>297256738327.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>317997679508.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>328932320015.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>334693856681.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>327614020993.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>324626856580.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>322624056089.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>325725804515.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>321412470019.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>317975790699.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>317878336309.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>318193862102.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>314954751984.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>307534880464.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>302933926584.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>298556693707.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>288987797127.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>56986660117.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>79670453480.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>81605020764.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>80250182724.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>92933004878.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>87129763496.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>94075471330.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>79235864586.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>83272916334.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>84057337031.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>82412019424.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>78751784810.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>73174271743.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>72956155268.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>75091805700.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>75992484845.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>81911337500.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>86453872600.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>80660631000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>75076025700.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>67373860900.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>68426827600.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>66093240600.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>62293464900.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>61015324800.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>60335015300.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>46834733100.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>45592412000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>51875373400.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>46197333400.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>44127088100.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>42087527000.0</v>
       </c>
-      <c r="BV60"/>
-      <c r="BW60"/>
       <c r="BX60"/>
       <c r="BY60"/>
-      <c r="BZ60">
+      <c r="BZ60"/>
+      <c r="CA60"/>
+      <c r="CB60">
         <v>15242356300.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>16833536500.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>25632217200.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>16772342200.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>21553413600.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>34040137400.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>40199117800.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>45085120000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>62110936000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>64072837000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>81814788000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>86078098000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>95541748000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>91724982000.0</v>
       </c>
-      <c r="CN60"/>
+      <c r="CP60"/>
     </row>
-    <row r="61" spans="1:92">
+    <row r="61" spans="1:94">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -15174,54 +15555,56 @@
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
     </row>
-    <row r="62" spans="1:92">
+    <row r="62" spans="1:94">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15270,109 +15653,86 @@
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15407,2518 +15767,2614 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>89663194000.0</v>
+      </c>
+      <c r="C2">
         <v>117537824000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>64470403964.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>87135341063.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>67403018514.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>82744784767.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>109916288487.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>182426790485.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>144716281819.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>177669059350.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>148638338279.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>139342091595.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>154964237758.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>102976934013.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>102429011061.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>107246475509.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>112367317541.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>117856511369.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>68390553000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>91437135000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>61266217000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>51122108000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>67653445000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>73978946000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>69102579000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>85295836000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>1724623000.0</v>
+      </c>
+      <c r="C3">
         <v>1264030000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1668100726.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5043860217.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6716554970.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7797744968.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6048344945.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8092165716.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9384314383.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9378180673.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8604198602.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1263717302.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1125116624.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1943560973.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-901001007.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2717616735.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10978722497.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-12811679924.0</v>
       </c>
-      <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5">
+        <v>-589118000.0</v>
+      </c>
+      <c r="C5">
         <v>-9375286000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6076908314.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-12599528133.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2176847107.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-16452835097.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10919073428.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>27746817800.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>23834782264.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>38722126403.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11137176888.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3267907651.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3037329707.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3750765316.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4554806412.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>10419479745.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>17839598018.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15222193275.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>1135505000.0</v>
+      </c>
+      <c r="C6">
         <v>-8111256000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7745009040.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7555667916.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4539707863.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8655090129.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4870728483.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>35838983516.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>33219096647.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>48100307076.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>19741375490.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4531624953.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4162446331.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5694326289.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3653805405.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13137096480.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>28818320515.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2410513351.0</v>
       </c>
-      <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>27176417000.0</v>
+      </c>
+      <c r="C9">
         <v>27991538000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>34769250226.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>27978526805.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>26227408194.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>20146183645.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>41508677151.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>98886408881.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>88296587952.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>98468564367.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>72109828759.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>66884167139.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>85830359005.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>58806354688.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>46072505173.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>45313489952.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>36643467969.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>42392397325.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>-20934040000.0</v>
+      </c>
+      <c r="C10">
         <v>-20561298000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12219441024.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-38334979618.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-19232674809.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-37058577820.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-26367979556.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8707696221.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6947634696.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26764367473.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3987537336.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>644290370.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1925897934.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3198037734.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1658932591.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12342258547.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15361642065.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1241339091.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>57654964000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11">
+        <v>2430093000.0</v>
+      </c>
+      <c r="C11">
         <v>-972111000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2391554985.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-5163816958.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2672156849.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4412905305.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-861064378.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4135779714.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2230868889.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5882928709.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2037784591.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-370027768.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1441818158.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>438737769.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>742473402.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-440302184.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1339410820.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2263545973.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>5964374000.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12">
+        <v>11718495000.0</v>
+      </c>
+      <c r="C12">
         <v>11520027000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12249415396.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25735451486.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17055827706.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22130699903.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23791631383.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>19039121578.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16887147571.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11957758927.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5425710496.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4652830876.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1111431773.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>552727582.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>775664013.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>794837933.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1046484926.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1169174260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13">
+        <v>14373459.0</v>
+      </c>
+      <c r="C13">
         <v>11686232700.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>21466056.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>34139758430.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>41507430.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>20136919670.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17669276620.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>22668562050.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15898427070.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7572027530.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6525888410.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>11757259.0</v>
+      </c>
+      <c r="C14">
         <v>6682764.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3089138.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1840266.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-296401.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-31827021.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-32557361.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32289412.0</v>
       </c>
       <c r="I14">
         <v>-32289412.0</v>
       </c>
       <c r="J14">
         <v>-32289412.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>-32289412.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>-23352375000.0</v>
+      </c>
+      <c r="C15">
         <v>-19582505000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-9824796901.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-33171162660.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-21904831658.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-41471483125.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-25506915178.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5205032919.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4716765807.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>20881438764.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1949752745.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1014318138.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>484079776.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2759299965.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>916459189.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>12782560731.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16701052885.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3504885064.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>51690590000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>-23352375410.0</v>
+      </c>
+      <c r="C16">
         <v>-19582504770.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-9824796900.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-33169322390.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-21905128059.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-41472213465.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-25506647229.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4578247670.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4716765807.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20881438764.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1949752750.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1014318000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>484080000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2759300000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>916459000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12782561000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>16701053000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3504885000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>51690590000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17">
+        <v>-23364132671.0</v>
+      </c>
+      <c r="C17">
         <v>-19589187538.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-9827886039.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-33171162660.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-21904831658.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-41471483125.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-25506915178.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5205032919.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4716765807.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>20881438764.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1949752745.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-11704121712.0</v>
+      </c>
+      <c r="C18">
         <v>-11498203034.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12227949340.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-25720168482.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17014320276.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22078751663.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-23758257063.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18994644010.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16820065316.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9822600742.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>-589118000.0</v>
+      </c>
+      <c r="C21">
         <v>-1985101000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6076908314.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1372654448.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3696969807.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17977718950.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5909800116.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>35918539770.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>24637290250.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28108011130.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11137176890.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>921037901.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>31032881053.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9713397555.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3335597611.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10419479745.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5429404494.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15222193275.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>117428729000.0</v>
+      </c>
+      <c r="C23">
         <v>147514463000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>93162745876.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>116486522316.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>97327396515.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>120868687362.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>157334765754.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>245394659601.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>208375579522.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>248029612584.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>209610990151.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>203276007238.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>208850767694.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>151577469984.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>145165918623.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>142140485716.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>143581381016.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>145026715419.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>1019788433.0</v>
+      </c>
+      <c r="C25">
         <v>1264029846.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1202915471.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2002326238.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2270286661.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2365963439.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>462186500.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>573495761.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>978514785.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>182</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>5365403000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5403920876.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7185234106.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9896212363.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12110991634.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12968690336.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>26779249953.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20212193845.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>44109246759.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>38383599473.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18654357888.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>19193478233.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15313683766.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>23333676492.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>20094488361.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>17348090781.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>14411324355.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>15968787474.0</v>
+      </c>
+      <c r="C28">
         <v>6180612000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4427818277.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3924844062.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3404377124.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3957470726.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5447592082.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6543596628.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7711127358.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>30154359211.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25126411773.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6809792649.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4972460513.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4525552460.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19403231070.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14799521846.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13865972694.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12758879695.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>22418007000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>20866801000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18112846000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22280572000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26469915000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24387800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>31718821000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>41734711000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>2430093073.0</v>
+      </c>
+      <c r="C29">
         <v>-972110510.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2391554985.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5163816960.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2672156849.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4412905310.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-861064380.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4135779720.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2230868890.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5882928710.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2037784590.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>27765535000.0</v>
+      </c>
+      <c r="C30">
         <v>29976638000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28692341912.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29351181253.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29924378000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>38123902595.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>47418477267.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>62967869113.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>63659297703.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>70360553234.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>60972651872.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>63933915643.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>53886529936.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>48600535971.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>42736907562.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>34894010207.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>31214063475.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>27170204050.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B31">
+        <v>-20344921000.0</v>
+      </c>
+      <c r="C31">
         <v>-18576197000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-18296349338.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-36510164042.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14593568334.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-19080858870.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17701612630.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-23665250694.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-16352114193.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>160535580.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6396474449.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-276747531.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-29106983119.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6515359821.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1676665020.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1922778802.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>9932237571.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-13980854184.0</v>
       </c>
-      <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B32">
+        <v>116839611000.0</v>
+      </c>
+      <c r="C32">
         <v>145529362000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>99239654190.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>115113867868.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>93630426708.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>102890968412.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>151424965638.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>281313199366.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>233012869771.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>276137623717.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>220748167038.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>206226258734.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>240794596763.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>161783288701.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>148501516234.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>152559965461.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>149010785510.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>160248908694.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>98642245000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>89955970000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>70996399000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>67617984000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>89494348000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>96695987000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>107769460000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>137573731000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>12548024000.0</v>
+      </c>
+      <c r="C2">
+        <v>18589685000.0</v>
+      </c>
+      <c r="D2">
         <v>23968949923.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>24388832000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>21695938513.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>28805432000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28076311000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>30013315650.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>30939001343.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>21993922279.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19413413026.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1616632005.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>22529294738.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>25911285428.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>23726327371.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>16291074265.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>21206654000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>19327755768.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>11260106461.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>21090117415.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>17995325531.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>23183807431.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>25504528727.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>17313830317.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>16742618292.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>23323607557.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>21317433132.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>18655355658.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>46619892140.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>49822446839.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>42238773469.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>43978512655.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>45813561761.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>49705327370.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>32828602904.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>31601194349.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>29602358496.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>32895131314.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>37999975319.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>55146126987.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>49228952234.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>58712107923.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>34040183043.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>31206961680.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>22894891361.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>35224634929.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>32574774404.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>34894030115.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>36648652147.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>37311304698.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>36281089950.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>40975246715.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>40396596395.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>34455913277.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>26040371989.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>25223200055.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>17257448692.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>28552733556.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>31102696679.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>18914230100.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>19924241400.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>29478792300.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>20154775600.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>20774293000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>28711140700.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>20455680300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>26020467200.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>29833887800.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>24734325200.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>39549878900.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>34542852300.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>17352134100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>15583986400.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>16009615800.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>15704666700.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>18464055200.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>18212215300.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>42904330100.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>22744601000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>12897097100.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>12891106600.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>17663821800.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>20561583700.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>12864544900.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>10046797200.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>12691818000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>17468305000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>19102356000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>13604256000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>106487000.0</v>
+      </c>
+      <c r="C3">
+        <v>781205000.0</v>
+      </c>
+      <c r="D3">
         <v>313379324.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>392396000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>237642402.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>738893000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>711550000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>707825268.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>709527251.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1528429833.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>-201955825.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1504872878.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>659763605.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2499385513.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>782781884.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1067074294.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3911940113.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2957806917.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1107635474.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>282500245.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2368612334.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2122750540.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>137962583.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>36911432.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>68338884.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>110360644.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>112504808.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>116435569.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>122885479.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>134716349.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>128539592.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>155203912.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>155035908.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>150568796.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>5760950497.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1676398925.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1411847046.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2257527714.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>498931938.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>498909561.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>526977909.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>472773702.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>437100310.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>437161620.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>436144177.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>353098874.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>310318014.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>307726934.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>292573480.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>278427011.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>276342030.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>238886995.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>331460588.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2085667732.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>-2061400832.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>-2435585459.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>494592787.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>-1903999237.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-1598478036.0</v>
       </c>
-      <c r="BG3"/>
-      <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17963,466 +18419,480 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5">
+        <v>-2881121000.0</v>
+      </c>
+      <c r="C5">
+        <v>4401104000.0</v>
+      </c>
+      <c r="D5">
         <v>2300991650.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-7469266000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>178052817.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-15762362000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>8344959000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1742561689.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>512589547.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-5403805941.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>4933061902.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2800385080.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2097710843.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-15666757673.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1905234302.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-602466654.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1764461891.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>6486533010.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>576542855.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-5744292699.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3955497117.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-291738530.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3284633489.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3565856361.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-16399515158.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-8765169665.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-6917145119.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2820182057.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>11676490013.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>10406395856.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>8081117424.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-881664728.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>9473072993.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>7497802738.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>4718879899.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2296635830.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>8536766239.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>5850661078.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>2771324469.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>8243533947.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>13874085954.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>35245927978.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-26348365951.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1772117280.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>2287803085.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-14602065764.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>8335546022.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-7450650763.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>16985078156.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-3501005165.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-502480610.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>2300569405.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>4740246077.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>5784364361.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>2958162863.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>350863276.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-615530962.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-4562369549.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-3167153949.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-2774634000.0</v>
+      </c>
+      <c r="C6">
+        <v>5182309000.0</v>
+      </c>
+      <c r="D6">
         <v>2614370974.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-7076870000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>415695219.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-15023469000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>9056509000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1034736421.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1222116798.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3875376108.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4731106077.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>4305257958.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1437947238.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-13167372160.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2688016186.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>464607640.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>5676402004.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>9444339927.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1684178329.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-5461792454.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1586884783.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1831012010.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3146670906.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3602767793.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-16331176274.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8654809021.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6804640311.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2703746488.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>11799375492.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>10541112205.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>8209657016.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-726460816.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>9628108901.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>7648371534.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>10479830396.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3973034755.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>9948613285.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>8108188792.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>3270256407.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>8742443508.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>14401063863.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>35718701680.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-25911265641.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1334955660.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>2723947262.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-14248966890.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>8645864036.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-7142923829.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>17277651636.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-3222578154.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-226138580.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>2539456400.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>5071706665.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>7870032093.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>896762031.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2084722183.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-120938175.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-6466368786.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-4765631985.0</v>
       </c>
-      <c r="BG6"/>
-      <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18467,54 +18937,56 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18559,1121 +19031,1151 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>4182832000.0</v>
+      </c>
+      <c r="C9">
+        <v>9914519000.0</v>
+      </c>
+      <c r="D9">
         <v>7136697852.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4023670000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7121318489.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>6807638000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>12094311000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2042610763.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>6448264697.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>15810242971.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11277727845.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>11729358245.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-5130936919.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3046588585.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>7540116678.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>14790019462.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2601802080.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>10945681389.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>6457888370.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-129929388.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>6683481162.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3130317785.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>8469075934.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>6251475191.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2295314735.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2551716489.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4700178259.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>9307021877.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>24949760526.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>22892498765.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>32413761332.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>16308915678.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>27844728867.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>25395177141.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>21869245447.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>20255168117.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>21755795947.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>22016244479.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>22276441841.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>28264052533.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>28310699010.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>24092008553.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>9448263519.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>17082702861.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>23271048098.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>9236468511.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>27101561930.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>16728038723.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>13818097975.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>22804657309.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>28436924804.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>17012899311.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>17575877581.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>23572579512.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>13332957938.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>12461326499.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>9439490739.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>10446467244.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>6898552632.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>18114450000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>14548145000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>22083258000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>8436509000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>15418584000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>7778671000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>14055717000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>5871373000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>12686030000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>16619136000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>18342932000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>15270102000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>10747915000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>9129356000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>8991546000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>10302082000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>6124072000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>4990745000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>2701539000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>3705049000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>4255275000.0</v>
       </c>
-      <c r="CC9"/>
-      <c r="CD9">
+      <c r="CE9"/>
+      <c r="CF9">
         <v>4722674000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>4346774000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>3929849000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>2439593000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>114986000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>120174000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>2076496000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>-5814284000.0</v>
+      </c>
+      <c r="C10">
+        <v>-7338180000.0</v>
+      </c>
+      <c r="D10">
         <v>-650157719.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-10396474000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2549228126.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-17893413000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4581718000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4478500203.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2771103420.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-7239799042.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1600895031.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-280859820.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-6299677193.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-27754346674.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2907645851.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-5421166331.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2251820762.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1701110059.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2534517457.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-9446070019.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-8953197392.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-7906646669.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-7231623699.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-692837192.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-21227470260.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-16908888853.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-11787166155.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-7145951374.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>9474026826.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3440530895.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4249037406.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-4347768321.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>5999012654.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2482350051.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>335152763.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-169164953.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>4299296835.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>8968085242.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-523481012.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>6024950635.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>12294812608.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>32684689607.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-28246614582.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-2275323836.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1824786147.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-15534459752.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>7601492956.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-7833011158.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>16410268324.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-4025451079.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-876236329.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2148655344.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>4678929998.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>5471804037.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>768905345.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-2232832203.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-809839445.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-6659693963.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-4976565337.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>7267204100.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>6027987800.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>7292337400.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>2447843300.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>3658078200.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>209193500.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1033613700.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>13205496700.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>913338200.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>5155077800.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1569743700.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1885450400.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>741578600.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10">
         <v>9754875700.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11">
+        <v>-58906000.0</v>
+      </c>
+      <c r="C11">
+        <v>2690672000.0</v>
+      </c>
+      <c r="D11">
         <v>-107396090.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-114729000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-38454592.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-1250086000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>151485000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>46637366.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>79852937.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-2391554985.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1205536433.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>13797081979.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>11858865289.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-5163816958.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4735106410.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>12900181735.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3975783110.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2672156849.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>859202089.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1213745343.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-3380731372.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>5436206180.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>149860968.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-101425400.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1071736443.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1018315160.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-852525648.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1384414708.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2394191138.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1449884537.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>2246236915.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1246019895.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1685678158.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>786622959.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>237698373.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>146360840.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1060186717.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1195674815.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>313620108.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1647717758.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>2725916028.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>7471414255.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-5562821219.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-340756552.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>469948107.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-2851637598.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1798251574.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-887303324.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1570661580.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>11600669.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-91815632.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>503337737.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1018695384.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-105709030.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>550788870.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-97181759.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>90839688.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-740841278.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-434030282.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1473962500.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>443382500.0</v>
       </c>
-      <c r="BI11"/>
-[...1 lines deleted...]
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11">
         <v>114256300.0</v>
       </c>
-      <c r="BL11"/>
-[...1 lines deleted...]
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11">
         <v>353304100.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11">
         <v>753466200.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>895000700.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>124862000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>172948000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>1581052000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12">
+        <v>2933163000.0</v>
+      </c>
+      <c r="C12">
+        <v>2888122000.0</v>
+      </c>
+      <c r="D12">
         <v>2951149369.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2944579000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2916014837.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2131050000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3763241000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2875766026.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2749970171.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1835993102.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3130211045.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3081244900.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4201966349.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12087589002.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4812880151.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4818699679.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4016282654.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4754928726.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3497911385.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3774793100.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4997700272.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7891615199.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4309730649.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5101398950.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4785150821.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9261117733.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>5291577541.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4627554442.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4611381667.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7044228001.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4000929251.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3501829209.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4491438117.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>5135243091.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>4811699964.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3375745989.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>3564458527.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3120841073.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>4388662450.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>2218583312.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1579273346.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2561238371.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1898248631.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>503206556.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>463016938.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>932393988.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>734053066.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>382360395.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>574809832.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>524445914.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>373755719.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>151914061.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>61316079.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>82452393.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>127856686.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>148110020.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>194308483.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>193325177.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>210933352.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>213889800.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>157515600.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>166889300.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>183583400.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>212520400.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>231844900.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>192058400.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>218701600.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>284931500.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>350793500.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>302889100.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>305865200.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>297826100.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>262593800.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>265015300.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>277587100.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>232466900.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>285586700.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>317695200.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>407095400.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>434694000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>391609400.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>365221500.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>449354100.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>427717100.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>416915500.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>389825000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>397747000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>211082000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>185753000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13">
+        <v>2419825.0</v>
+      </c>
+      <c r="C13">
+        <v>2492469.0</v>
+      </c>
+      <c r="D13">
         <v>1595471940.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>4623442.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3192703010.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4705077890.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>746060730.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>7683669.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5324957.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>6664557.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>4479902240.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>317064230.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>799765690.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>17509794850.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>5441229630.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>4102942.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>4274467.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>5026961.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1475309300.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3274952810.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>7605464850.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>4538856960.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>6286945310.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>3432378840.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>12743496240.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>7244095820.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>4521111610.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>6030897.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -19689,138 +20191,144 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>2081472.0</v>
+      </c>
+      <c r="C14">
+        <v>2012265.0</v>
+      </c>
+      <c r="D14">
         <v>4040817.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>6982616.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-1278439.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3203837.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2474948.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1097320.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-93341.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-1862487.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4893657.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-2879933.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2937901.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1028044.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-142431.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1389356.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-434703.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>130555.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3545045.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-5679223.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-33534244.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-31827021.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-30230652.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-30108642.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-31379424.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-32557361.0</v>
       </c>
       <c r="AA14">
         <v>-32557361.0</v>
       </c>
       <c r="AB14">
         <v>-32557361.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14"/>
+      <c r="AC14">
+        <v>-32557361.0</v>
+      </c>
+      <c r="AD14">
+        <v>-32557361.0</v>
+      </c>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
@@ -19835,344 +20343,354 @@
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>-5753297000.0</v>
+      </c>
+      <c r="C15">
+        <v>-10026840000.0</v>
+      </c>
+      <c r="D15">
         <v>-538720812.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-10274763000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-2512051973.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-16640123000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>4432708000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-4524040249.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-2851049698.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4850106544.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1605788689.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-280801852.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-18158542482.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-22590529716.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-7642752261.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-18321348066.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-6227603872.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-971770147.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2530118500.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-9451749242.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-8951490170.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-13343583189.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-7379035948.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-592682574.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-20156911754.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-15890305744.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-10934640507.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-5761536666.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>7079835688.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1990646358.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2002800491.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-3101748426.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>4313334496.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1695727092.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>97454390.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-315525793.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>3239110118.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>7772410427.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-837101120.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>4377232877.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>9568896580.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>25213275352.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-22683793363.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-1934567284.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1354838040.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-12682822154.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>5803241382.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-6945707834.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>14839606744.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-4037051748.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-784420697.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1645317607.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>3660234614.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>5577513067.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>218116475.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-2135650444.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-900679133.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-5918852685.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-4542535055.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-10026840040.0</v>
+      </c>
+      <c r="D16">
         <v>-538720810.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-10274762590.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-2512051970.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-16640123180.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4432708350.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>1605788690.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-280801852.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-6299677193.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-6299677193.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-2907788283.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-5419776975.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2252255465.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-971373191.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2530118500.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-12953637889.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-8951490170.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-13341256480.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-7381362657.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-592682574.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-20156911754.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-15890305744.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-10934640510.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-5761536666.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>7079835688.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1990646358.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2002800492.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -20185,144 +20703,150 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17">
+        <v>-5755378211.0</v>
+      </c>
+      <c r="C17">
+        <v>-10028852303.0</v>
+      </c>
+      <c r="D17">
         <v>-542761629.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-10281745205.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-2510773534.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-16643327012.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>4430233400.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-4525137569.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-2850956357.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4848244057.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1600895031.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-280859820.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-6299677193.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-22590529716.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-2907645851.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-5421166331.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2251820762.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-971046790.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-2534517457.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-9446070019.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-8953197392.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-13342852849.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-7381484667.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-591411792.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-20155733817.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-15890573693.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-10934640507.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-5761536666.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>7079835688.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>1990646358.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>2002800492.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -20335,135 +20859,141 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-2944738249.0</v>
+      </c>
+      <c r="C18">
+        <v>-2885629369.0</v>
+      </c>
+      <c r="D18">
         <v>-2966712672.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2939955625.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2911824046.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2126873813.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3758601650.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2868082357.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2744645214.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1829328545.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3125641064.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3076174945.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4196804786.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-12084199226.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4809364332.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4814596737.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-4012008187.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4780395988.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4016518914.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3229861925.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-4987543449.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7870951097.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4296156898.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5091712295.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4819931373.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-9246157085.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-5284725421.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-4621523545.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
@@ -20479,54 +21009,56 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20571,54 +21103,56 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20663,282 +21197,290 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>-2764678000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1896353000.0</v>
+      </c>
+      <c r="D21">
         <v>1209040173.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-3427514000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>640793281.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3211498000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6151538000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4305051140.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>512589547.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>5579009110.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>6008014126.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-11103424516.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>5559188096.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-7452340106.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1827318127.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7480404760.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1723527645.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4570268810.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-282659590.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6958037680.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1026541340.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-5807794120.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-992545393.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-4248439733.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-8453896884.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-9569350953.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-7266624155.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-3506881831.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>11676490013.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>8612483827.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>13488170646.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>163853456.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>10740872196.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>7747466921.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>4718879899.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2296635830.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>8536766239.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>5850661078.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2889818698.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>7945194154.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>9918157963.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>3156083269.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-5102433236.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>3434749053.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>8895612699.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-11511372946.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>12120140240.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>261129398.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>51141209.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>4038775757.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>17414607900.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>4208891109.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>5370606287.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>5784364361.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2958162863.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>350863276.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>620007055.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-4562369549.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-3167153949.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>6852101000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>4213020000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>8197796000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BL21"/>
+      <c r="BM21">
         <v>2428141000.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21">
         <v>4287948000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>5514561000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>6549734000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>6095862000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>2086854000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>489744000.0</v>
       </c>
-      <c r="BU21"/>
-      <c r="BV21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>2993813000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20983,260 +21525,268 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>19495534000.0</v>
+      </c>
+      <c r="C23">
+        <v>30400557000.0</v>
+      </c>
+      <c r="D23">
         <v>29896607602.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>31840017000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>28176463721.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>38824567000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>35314415000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>36360977553.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>36640914276.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>32225156138.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>24557436195.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7226363355.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>28829405236.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>36410214119.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>28652017579.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>23600688967.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>27823601651.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>25703168348.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>18000654425.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>27918225709.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>25705348033.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>31845212276.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>34603409615.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>26971039844.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>27449025627.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>34327276454.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>32862679041.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>31167474241.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>58977336018.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>64024098738.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>60995514921.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>60087849261.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>61900040654.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>67233247186.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>48226099581.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>49559726636.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>42821388204.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>50804970430.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>56292741493.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>74968226842.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>67467853059.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>79159623679.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>48071529082.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>44707983365.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>37136005562.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>55647797812.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>47495446690.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>51229721205.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>48903041531.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>55552095613.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>47224660633.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>53599400286.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>52474611162.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>51751707266.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>36415167064.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>37484114979.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>25926480675.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>43561570349.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>41168403260.0</v>
       </c>
-      <c r="BG23"/>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21281,126 +21831,132 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>106487478.0</v>
+      </c>
+      <c r="C25">
+        <v>76370691.0</v>
+      </c>
+      <c r="D25">
         <v>313379324.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>392396016.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>237642402.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>370633147.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>302477910.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>296235432.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>294683357.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1082858084.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-201955825.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>280584105.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>41429107.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1827949851.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>52324460.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>54492723.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>67559204.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2042606944.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>74775254.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>76318052.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>76586411.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2122750540.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>137962583.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>36911432.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>68338884.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -21419,54 +21975,56 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21511,607 +22069,625 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>1324681000.0</v>
+      </c>
+      <c r="C27">
+        <v>5821318000.0</v>
+      </c>
+      <c r="D27">
         <v>662642501.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>488338000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>882970174.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1207064000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1194509000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1482919227.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1480910827.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1981039258.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>709272616.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1005345724.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1708263278.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1634105579.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>692124498.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2839010103.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2019993926.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2457922072.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2313687784.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1927032890.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3201319617.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3116390210.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2613486505.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3505504716.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2875610203.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>3316394070.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2374792997.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>3642582301.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>3634920968.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4765785777.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>9233890346.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>5863008551.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>6916565279.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>5641216388.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3729208673.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>10996926301.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>7611168920.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>24414233919.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>5945099702.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>7109539261.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>6640373877.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>4571018058.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3435519578.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>3831173955.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>4747366618.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4012793709.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4241959018.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>6212027234.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>4187577927.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>4594235283.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3110516482.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>5920201113.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>5568525355.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3356010391.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>6976503916.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>9420240698.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2272949543.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>5954686668.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>6607663043.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>2694288000.0</v>
+      </c>
+      <c r="C28">
+        <v>474602000.0</v>
+      </c>
+      <c r="D28">
         <v>2079179338.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3567841000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1991896056.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1530027000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2016595000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1481997277.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1151992856.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1044582508.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1146839650.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>988507495.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1247888624.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1180944336.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>812700739.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1002531888.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>928667099.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>907665357.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>891050812.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>971353867.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>630557088.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2804930328.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2257622599.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2133954012.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2370824443.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2851722605.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3487300309.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2020174892.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2791839486.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2094067569.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3463801884.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3854736872.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1314125441.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1979041913.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>7145290420.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>6961605986.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5607860788.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>21815755444.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4442107098.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1893489652.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2003007017.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1520380507.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1253613068.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1017889663.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2481731860.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1576758528.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1718751487.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1649748242.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1864534392.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1773286444.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>994981907.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1005983963.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1198208199.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>8109495365.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3398291159.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>7994233612.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1242523054.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>9054150125.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3458043538.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>9250645500.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>8411718700.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>12002511200.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>8059842800.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>7614402300.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>6047176500.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>13349484100.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>3915437600.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>5162245100.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>8217651800.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>9525272600.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>6085087900.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>4956294300.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>5658846700.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>10004626300.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>4479839200.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>3838939000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>4094602700.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>8464026400.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>5186653500.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>3874197000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>3152110300.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>5536460300.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>4753287000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>4125596200.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>3826972300.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>7088415000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>6336960000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>5342533000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>4125780000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>-58906217.0</v>
+      </c>
+      <c r="C29">
+        <v>2690672480.0</v>
+      </c>
+      <c r="D29">
         <v>-107396090.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-114728725.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-38454590.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1250085570.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>151484750.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>46637366.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>79852937.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2391554985.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
-        <v>-5163816960.0</v>
+        <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
-        <v>0.0</v>
+        <v>-5163816960.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
-        <v>2672156849.0</v>
+        <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
-        <v>0.0</v>
+        <v>2672156849.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>5436206180.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>149860970.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-101425400.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1071736440.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1018315160.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-852525650.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1384414708.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -22127,787 +22703,782 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>6947510000.0</v>
+      </c>
+      <c r="C30">
+        <v>11810873000.0</v>
+      </c>
+      <c r="D30">
         <v>5927657679.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7451185000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6480525208.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>10019135000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7238103000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6347661903.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5701912933.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10231233859.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5144023169.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5609731350.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6300110498.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10498928691.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4925690208.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7309614702.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6616947652.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6375412580.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6740547964.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6828108294.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7710022502.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8661404845.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9098880888.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9657209527.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10706407335.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11003668897.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>11545245909.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>12512118583.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>12357443878.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>14201651899.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>18756741452.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>16109336606.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>16086478893.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>17527919816.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>15397496677.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>17958532287.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>13219029708.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>17909839116.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>18292766174.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>19822099855.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>18238900825.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>20447515756.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>14031346039.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>13501021685.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>14241114201.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>20423162883.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>14920672286.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>16335691090.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>12254389384.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>18240790915.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>10943570683.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>12624153571.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>12078014767.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>17295793989.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>10374795075.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>12260914924.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>8669031983.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>15008836793.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>10065706581.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B31">
+        <v>-3049606000.0</v>
+      </c>
+      <c r="C31">
+        <v>-5441826000.0</v>
+      </c>
+      <c r="D31">
         <v>-1859197892.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-6968960000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-3190021407.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-14681915000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1569820000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-173449063.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-3283692967.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-12852929650.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-4407119095.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-295811496.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-740489097.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-20249757489.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-4734963978.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-6921908425.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-3975348407.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2838664527.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-2251857867.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2488032339.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-7474880460.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2098852549.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-6239078306.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>3555602541.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-12773573376.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-7339537900.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-4520542000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-3639069543.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-2202463187.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-5171952932.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-9239133240.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-4511621777.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-4741859542.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-5265116870.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-4383727136.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-2465800783.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-4237469404.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>3117424164.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-3413299710.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-1920243519.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>2376654645.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>29528606338.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-23144181346.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-5710072889.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-7070826552.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-4023086806.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-4518647284.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-8094140556.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>16359127115.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-8064226836.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-18290844229.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-2060235765.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-691676289.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-312560324.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-2189257518.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-2583695479.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-1429846500.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-2097324414.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-1809411388.0</v>
       </c>
-      <c r="BG31"/>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B32">
+        <v>16730856000.0</v>
+      </c>
+      <c r="C32">
+        <v>28504204000.0</v>
+      </c>
+      <c r="D32">
         <v>31105647775.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>28412503000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>28817257000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>35613069000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>40473101000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>32055926413.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>37387266040.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>37804165250.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>30691140871.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>13345990250.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>17398357819.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>28957874013.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>31266444049.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>31081093727.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>23808456079.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>30273437157.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>17717994831.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>20960188027.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>24678806693.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>26314125216.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>33973604661.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>23565305508.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>19037933027.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>25875324046.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>26017611391.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>27962377535.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>71569652666.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>72714945604.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>74652534801.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>60287428333.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>73658290628.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>75100504511.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>54697848351.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>51856362466.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>51358154443.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>54911375793.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>60276417160.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>83410179520.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>77539651244.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>82804116476.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>43488446562.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>48289664541.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>46165939459.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>44461103440.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>59676336334.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>51622068838.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>50466750122.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>60115962007.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>64718014754.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>57988146026.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>57972473976.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>58028492789.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>39373329927.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>37684526554.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>26696939431.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>38999200800.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>38001249311.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>37028679800.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>34472386400.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>51562050100.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>28591284700.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>36192877400.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>36489811700.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>34511397300.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>31891840400.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>42519917800.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>41353461500.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>57892811100.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>49812954100.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>28100048600.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>24713341700.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>25001162100.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>26006749200.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>24588127000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>23202959900.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>30761302100.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>25446140200.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>16602146200.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>17146382000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>14524176400.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>25284258300.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>17211319000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>13976645600.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>15131411000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>17583291000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>19222530000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>15680752000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -22942,2285 +23513,2365 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>4423026000.0</v>
+      </c>
+      <c r="C2">
         <v>3791038000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1403364217.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2318871454.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4379725412.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4854064971.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5368481105.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3575771239.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6663074661.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3108622469.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10313943601.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13048575536.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14199545260.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10421127472.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10812416225.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4161134780.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6846592379.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1861519337.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>351974000</v>
+      </c>
+      <c r="C3">
         <v>197162000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>232762571</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>55369200</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>158026032</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1031031355</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6559906189</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>724895514</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3587259662</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1034739681</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5402373055</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6162859250</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>475476726</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8644620813</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3270166276</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9520719374</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5277488700</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1537240000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>81102000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>824180000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4653729000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>391170000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>367776000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>528047000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3139144000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>-2228233000.0</v>
+      </c>
+      <c r="C6">
         <v>631988000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2387674282.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-915507237.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2060853958.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-474339559.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-514416134.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1792709866.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3087303422.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3554452192.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7205321132.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2734631935.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1150969724.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3778417788.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-391288753.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6651281445.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2685457599.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4985073042.0</v>
       </c>
-      <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B7">
+        <v>-41790442580.0</v>
+      </c>
+      <c r="C7">
         <v>-50086482050.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-40801245150.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-41286307040.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-42018304870.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-69478836960.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-85934744100.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-121163591350.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-62528868940.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-37444444330.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-92745103850.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>23917548987.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13751150145.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>32340937272.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7066824457.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-39453554692.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-93273914115.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-38687356595.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-24717661351.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="C14">
+        <v>200</v>
+      </c>
+      <c r="B14">
+        <v>1724623000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>3440778236.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5043860217.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6716554970.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7797744968.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6048344945.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8092165716.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9384314383.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9378180673.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8604198602.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8694692351.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8518576977.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8472792735.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>2194793000.0</v>
+      </c>
+      <c r="C16">
         <v>4423026000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3791038499.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1403364217.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2318871454.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4379725412.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4854064971.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5368481105.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3575771239.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6663074661.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3108622469.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10313943601.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13048575536.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14199545260.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10421127472.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10812416225.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4161134780.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6846592379.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1861519337.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>-13810871000.0</v>
+      </c>
+      <c r="C18">
         <v>2897307000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-348181530.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-33403925231.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1492792144.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1491557259.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13422509182.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33343047495.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-79898013354.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-12014996820.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-15198449685.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-26693499892.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-288907135.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>9582892507.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>756063560.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10041872252.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1689525364.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4583467670.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>205</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-42161744.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-232762571.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>408267164.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-430651031.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-577485900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-260000000.0</v>
       </c>
       <c r="I19">
         <v>-260000000.0</v>
       </c>
       <c r="J19">
         <v>-260000000.0</v>
       </c>
-      <c r="K19"/>
+      <c r="K19">
+        <v>-260000000.0</v>
+      </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-12592604962.0</v>
+      </c>
+      <c r="C21">
         <v>-1069269819.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3821453676.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3974541000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1039512726.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6868856262.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15770368373.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>30377243627.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>74796762840.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10650547339.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8223403089.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>-23352375000.0</v>
+      </c>
+      <c r="C22">
         <v>-19582504774.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-9824796901.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-33171162660.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-21905128059.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-41472213465.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-25506647229.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4578247670.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4716765807.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20881438764.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1949752745.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1014318138.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>484079776.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2759299965.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>916459189.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12782560731.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16701052885.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3504885064.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>51690590000.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>-946989000.0</v>
+      </c>
+      <c r="C23">
         <v>-1359320000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1080000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-468141632.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1450902410.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8240989786.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4777998197.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1387825789.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>484618839.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-12214437020.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3037746194.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2939602473.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1948905697.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2227770270.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6641092666.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9590201488.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6025786427.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10352842611.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>194904000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B24">
+        <v>25111800000.0</v>
+      </c>
+      <c r="C24">
         <v>155000000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>463636364.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-311625000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1301000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1292889697.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-524101064.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2016486393.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-618836262.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3130245209.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-4906866331.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4210005356.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1010918559.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2556984498.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-340734814.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1334599936.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1546643000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>143134000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>8168855000.0</v>
+      </c>
+      <c r="C25">
         <v>3094469000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6035837133.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-5043860217.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13751150145.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>32340937270.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7066824457.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-23269223260.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-74505569264.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-19930995249.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-7509264147.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-31000137326.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3128704638.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1173723467.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-916459189.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-12782560731.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-16701052885.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3504885064.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-13539594000.0</v>
+      </c>
+      <c r="C28">
         <v>-2428590000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2741453676.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3506399368.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1039512726.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1276831015.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12459129620.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33952394088.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>77302546455.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>819102339.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8223403088.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13339627694.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2263946239.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2022204907.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2263753642.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-936532833.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5475865431.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1348461263.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>1209321000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>2938160000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>-13458897000.0</v>
+      </c>
+      <c r="C29">
         <v>3094469000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-348181532.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-33171162660.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1437422944.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1333531227.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-12391477827.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-26783141306.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-79173117840.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8427737158.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-14163710004.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-21291126837.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5873952115.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10058369233.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9400684373.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13312038528.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11210244738.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9860956370.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2629266000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4348018000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1300597000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>92795000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>4708206000.0</v>
       </c>
-      <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>24759826000.0</v>
+      </c>
+      <c r="C30">
         <v>-42162000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>0.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-232762571.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>408267164.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-430651031.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-577485900.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5503516492.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1228996579.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11218981218.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1551303217.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5491508516.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-10896498308.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4498663900.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-7507284073.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5618150774.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8193454188.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3964863350.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>356221000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>159021000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>4217279000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>123391000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM30"/>
+  <dimension ref="A1:CO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
+      <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>2194792979.0</v>
+      </c>
+      <c r="C2">
+        <v>2195902000.0</v>
+      </c>
+      <c r="D2">
         <v>3619767000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4781151000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4423026227.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4099397781.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4958898543.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8326318315.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3791038499.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3071490351.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2869173577.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2274286704.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1403364216.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1621777959.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2119738157.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4508163078.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2318871454.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2680159045.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2891317402.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4674511869.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4379725412.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7166929013.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11290569642.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6352916241.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4732399939.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2129231991.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5732894968.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4223170376.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5297154262.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6186274424.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6978759989.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4948617288.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3575771239.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5444087755.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>13759903310.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2242302290.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>6663074661.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2823454304.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7897559337.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>8112549428.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3108622469.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>17795874494.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4439607153.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>15611438275.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>10313943601.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5021386567.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>9088266348.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>13572288530.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>13048575536.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4848141524.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>12566286110.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>15699492330.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>14199545260.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>7592888929.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>8901289729.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>10390054453.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>10421127470.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>10051209650.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>14742560241.0</v>
       </c>
-      <c r="BG2"/>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>39569369</v>
+      </c>
+      <c r="C3">
+        <v>351974000</v>
+      </c>
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>19050000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>19050000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>53739335</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>23978725</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>23544280</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>95899394</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
-        <v>232762571</v>
+        <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
-        <v>0</v>
+        <v>232762571</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
         <v>16458200</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>38911000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>21689039</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>60600039</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>47120889</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>39865277</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>66215617</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>99066027</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>807236000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>103894335</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>65512149</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>54388871</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5251378796</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>904318093</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>209229400</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>194979900</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>542822564</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>21920800</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>124602150</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>35550000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1155521820</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2949602365</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>726788183</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1066390934</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>722488141</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>68998821</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1352519990</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>335709012</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>4150122616</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>93889175</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>482117873</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>676243391</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>4143818724</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>575038394</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>226248665</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1217753467</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>99561566</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>64971691</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>92432635</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>218510834</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>2854656348</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>2661494741</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>3128469700</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>4778521700</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>3270166300</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2215558000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>1907094300</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1359983000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>9520719400</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>7295313500</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>6514367500</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>3995734700</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>5277488700</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>2293656300</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>1351377900</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>656513700</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>1537240000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>270297100</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>255658400</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>51304800</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>81102500</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>74573500</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>26919200</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>12878700</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>824180400</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>977934700</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>847328500</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>466450000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>4653729000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>198502000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>144045000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>37543000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>391170000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>296156000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>367776000</v>
       </c>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25268,54 +25919,56 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25363,335 +26016,347 @@
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>283736261.0</v>
+      </c>
+      <c r="C6">
+        <v>-1109000.0</v>
+      </c>
+      <c r="D6">
         <v>-1423864000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1161385000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>358124985.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>323628446.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-859500763.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3367419772.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4535279816.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>719548148.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>202316774.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>594886873.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>870922488.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-218413742.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-497960198.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2388424921.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2189291624.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-361287591.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-211158357.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1783194467.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>294786457.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2787203601.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4123640629.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4937653401.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1620516302.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>2724832980.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3603662977.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1509724592.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1073983886.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-889120162.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-792485565.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2030142701.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1372846049.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1868316516.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-8315815555.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>11517601020.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4420772371.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>3839620357.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-5074105033.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-214990091.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>5003926959.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-14687252025.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>13356267341.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-11171831122.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>5297494674.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>5292557034.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-4066879781.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-4484022182.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>523712994.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>8200434012.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-7718144586.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-3133206220.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1499947070.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>6606656331.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1308400800.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1488764724.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-31073017.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>369917822.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-4691350591.0</v>
       </c>
-      <c r="BG6"/>
-      <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>-41790442580.0</v>
+      </c>
+      <c r="D7">
+        <v>-39202433250.0</v>
+      </c>
+      <c r="E7">
         <v>-27239461650.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-13854038590.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-50086482050.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-41172953050.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-27558790020.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-42647214050.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-20361122730.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-11141363350.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-41286307040.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-58890487250.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-41703008990.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-22428252660.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-42018304870.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-25641584250.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-36780869950.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-18463876760.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-18991196320.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-16301869070.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-40095321670.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-25589517110.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-26396423780.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-19314746080.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -25711,54 +26376,56 @@
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25806,54 +26473,56 @@
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25901,54 +26570,56 @@
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25996,124 +26667,126 @@
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
-      <c r="R11"/>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
       <c r="S11">
         <v>0.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
+      <c r="T11"/>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -26129,124 +26802,126 @@
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-14924048795.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-367523625.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>23489551691.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>14129925169.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-17366352930.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3664425057.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-606232939.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>6507782465.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10930059780.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6845580721.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4005301491.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>18162571888.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3327483172.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>30143751659.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-10725497734.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3390901893.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-15742331361.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-80807897134.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5525014546.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -26262,54 +26937,56 @@
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -26357,245 +27034,249 @@
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>200</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
         <v>18006228000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>711549612.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>707825268.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>709527251.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1528429833.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-1195650456.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1504872878.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>659763605.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2499385513.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>52324460.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1067074294.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3911940113.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2957806917.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1107635474.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>282500245.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2368612334.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2845727708.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1840162654.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-2851181503.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2891747223.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1337802416.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1587120157.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>506104672.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2082483700.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1362988453.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2003790846.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2101767335.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2088785081.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>5760950497.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1676398925.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1411847046.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2257527714.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2254805304.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2145121373.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2185892281.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2172182146.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2146493403.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2133469969.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2152053084.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2105173275.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2158725885.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2182287756.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2248505435.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2224121896.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2175061231.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2043743384.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2075650467.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2085667732.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -26643,265 +27324,273 @@
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>2478529240.0</v>
+      </c>
+      <c r="C16">
+        <v>2194793000.0</v>
+      </c>
+      <c r="D16">
         <v>2195902000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3619767000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>4781151212.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4423026227.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4099397780.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>4958898543.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>8326318315.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3791038499.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3071490351.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2869173577.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2274286704.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1403364217.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1621777959.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2119738157.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4508163078.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2318871454.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2680159045.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2891317402.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4674511869.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4379725412.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7166929013.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>11290569642.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>6352916241.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4854064971.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2129231991.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>5732894968.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4223170376.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>5297154262.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6186274424.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>6978759989.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>4948617288.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3575771239.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>5444087755.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>13759903310.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2242302290.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>6663074661.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2823454304.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>7897559337.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>8112549428.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>3108622469.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>17795874494.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>4439607153.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>15611438275.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>10313943601.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5021386567.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>9088266348.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>13572288530.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>13048575536.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>4848141524.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>12566286110.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>15699492330.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>14199545260.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>7592888929.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>8901289729.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>10390054453.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>10421127472.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>10051209650.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>14742560241.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26949,344 +27638,352 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>-3502997588.0</v>
+      </c>
+      <c r="C18">
+        <v>-10656585000.0</v>
+      </c>
+      <c r="D18">
         <v>9741241000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-13656433000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>760907004.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>125081895.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1363076135.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-4582442097.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>5991590912.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>40123651.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2446104303.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2425322745.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-18158542482.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-22823292287.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-7590427801.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-18321348066.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1973079617.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1363345631.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1851829608.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3679240778.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2674932611.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3067993162.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1843180789.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>14919909194.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-11500292502.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>14917720831.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-20270901919.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-791178755.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7278149339.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-81963605432.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>5535527161.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>16788824901.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>26296205875.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-70777615672.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>3613274138.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>404639872.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-13138311692.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-3689605331.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-14964532475.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-1843148481.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>8482289467.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-16389780363.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>874512540.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-5853874291.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>6170692428.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-3446325826.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1336226471.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>537264039.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-22448211634.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>11443513889.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-11448980702.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-2039501778.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1756061456.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>5129999208.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-64971691.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-92432635.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-218510834.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-2854656348.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-2661494741.0</v>
       </c>
-      <c r="BG18"/>
-      <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>205</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-8426558500.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>26207906500.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-19050000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-53739340.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>131021270.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-23544280.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-95899394.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
-        <v>-232762571.0</v>
+        <v>0.0</v>
       </c>
       <c r="N19">
         <v>0.0</v>
       </c>
       <c r="O19">
-        <v>0.0</v>
+        <v>-232762571.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19">
-        <v>347178164.0</v>
+        <v>0.0</v>
       </c>
       <c r="R19">
         <v>0.0</v>
       </c>
       <c r="S19">
+        <v>347178164.0</v>
+      </c>
+      <c r="T19">
+        <v>0.0</v>
+      </c>
+      <c r="U19">
         <v>123953989.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2264950.0</v>
       </c>
       <c r="V19">
         <v>-2264950.0</v>
       </c>
       <c r="W19">
         <v>-2264950.0</v>
       </c>
       <c r="X19">
+        <v>-2264950.0</v>
+      </c>
+      <c r="Y19">
+        <v>-2264950.0</v>
+      </c>
+      <c r="Z19">
         <v>-60066027.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-426417818.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-111167062.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>14487851.0</v>
       </c>
-      <c r="AB19"/>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
@@ -27305,54 +28002,56 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27400,134 +28099,140 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-750000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-9190702993.0</v>
+      </c>
+      <c r="D21">
         <v>10954564682.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-13964934626.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-391532025.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2347830687.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>987430229.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-1830435873.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1238446113.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1238446113.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4248500000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2445543221.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>216212007.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2096084134.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="T21"/>
+      <c r="U21">
         <v>1793781361.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2377881204.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>6502072723.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2243899487.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-10449270147.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>13059953173.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-10721554582.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>19664778421.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>533871043.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>6293273491.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>76921546115.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-9615001341.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -27543,922 +28248,948 @@
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>-5753296739.0</v>
+      </c>
+      <c r="C22">
+        <v>-10026840000.0</v>
+      </c>
+      <c r="D22">
         <v>-538721000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-10274762589.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-2512051973.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-16640123175.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4432708348.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-4524040249.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2851049698.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4850106544.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1605788688.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-277863951.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-18158542482.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-22590529716.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-7642752261.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-18321348066.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2252255465.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-971770147.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2530118500.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-9451749242.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-8951490170.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-13341256480.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-7381362657.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-592682574.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-20156911754.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-15890305744.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-10934640507.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-5761536666.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>7079835688.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1363861109.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2002800491.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-3101748426.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>4313334496.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1695727093.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>97454389.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-315525793.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3239110118.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>7772410427.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-837101120.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>4377232877.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>9568896580.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>25213275352.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-22683793363.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-1934567284.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1354838040.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-12682822154.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>5803241382.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-6945707834.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>14839606744.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-4037051748.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-784420697.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1645317607.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>3660234614.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>5577513067.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>218116475.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-2135650444.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-900679133.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-5918852685.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-4542535055.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>5793241600.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>5584605300.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>7702164800.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BL22"/>
+      <c r="BM22">
         <v>2333586900.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>3799775700.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1278140100.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>680309500.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>13500282200.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1242321000.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>5678040100.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>2070245300.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>2039561100.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22">
+      <c r="BW22"/>
+      <c r="BX22">
         <v>1203331600.0</v>
       </c>
-      <c r="BW22"/>
-      <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
-      <c r="CB22">
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22">
         <v>8859874900.0</v>
       </c>
-      <c r="CC22"/>
-      <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>208</v>
+      </c>
+      <c r="B23">
+        <v>4644101866.0</v>
+      </c>
       <c r="C23">
+        <v>-946989000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>40930000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-40929414.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-530820200.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-3335076000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-275000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-270000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1080000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2648421077.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>90141289771.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-270000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-433040985.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4248500000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2445543221.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>251312654.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-790441549.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-49863830.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-48405730.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-46990265.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2479388010.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-63343055.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-10062320062.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-59283389.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-3311238753.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>17250181576.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-3606104931.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-538989101.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3027185741.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-525301175.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-558089140.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-555969637.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>74547767371.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-503080966.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>11596568350.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>9336799237.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-2840543817.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-435546625.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-589660079.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-2640892543.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>36314199790.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-936536100.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-4469078651.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-19252754.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-651433529.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-2021872071.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-5325374162.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-728759619.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>425178447.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-471241089.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-339107568.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-468219473.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-562316509.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-538960092.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-513178598.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-613315071.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-777644671.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-716365927.0</v>
       </c>
-      <c r="BG23"/>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
-      <c r="BL23">
-[...1 lines deleted...]
-      </c>
+      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23">
+        <v>68366800.0</v>
+      </c>
+      <c r="BO23"/>
+      <c r="BP23">
         <v>907988200.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
-      <c r="BW23">
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23">
         <v>22782500.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>4149800.0</v>
       </c>
-      <c r="BY23"/>
-[...1 lines deleted...]
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23">
         <v>3500300.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>220505000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>482719200.0</v>
       </c>
       <c r="CE23"/>
       <c r="CF23">
+        <v>482719200.0</v>
+      </c>
+      <c r="CG23"/>
+      <c r="CH23">
         <v>81190200.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>194904000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>427905000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>235962000.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>25111800000.0</v>
+      </c>
+      <c r="D24">
+        <v>17762298000.0</v>
+      </c>
+      <c r="E24">
         <v>26188856500.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="F24"/>
+      <c r="G24">
         <v>155000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>155000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
-[...4 lines deleted...]
-      </c>
+      <c r="J24"/>
+      <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
+        <v>0.0</v>
+      </c>
+      <c r="R24">
+        <v>0.0</v>
+      </c>
+      <c r="S24">
         <v>363636364.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>100000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>102264950.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-2264950.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-311625000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-311624999.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-311624999.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>39000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>380818182.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-7272727.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>80000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-1301000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1032889697.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1292889697.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>23500000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-504101064.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>14683513607.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>118181818.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>4545455.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-599563535.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>33000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>50000000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-622122358.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>84588318.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1038309527.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>2629469722.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-4778778260.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>604252253.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-944445411.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>212105087.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-2673076553.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-675367980.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>73480462.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-935041285.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-2955981396.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>4590767595.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>704255400.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24">
         <v>1546643000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>143134000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>-3463428219.0</v>
+      </c>
+      <c r="C25">
+        <v>-277772000.0</v>
+      </c>
+      <c r="D25">
         <v>-7726266000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-13675483000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>779957004.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>178821235.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-3757203095.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>672967700.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>9648067255.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6418660028.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-2856242535.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1198313818.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-659763605.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-2499385513.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7590427801.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>18321348066.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2252255465.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5309380895.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1785924366.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6033319670.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>14055635154.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7380414721.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3737884491.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>18429988888.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5863938056.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>30277460159.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-10819487234.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4529765388.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-16386079856.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-79439076198.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2433253917.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>17998035392.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>20089066198.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-71930520201.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-2223209948.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-831631110.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-17753718856.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-14875065292.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-13432634294.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-7638714548.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-2206108460.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-44497726002.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>21480811321.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-4700256986.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2999510316.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>11281445669.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-9204304563.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>5782801990.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-38860080422.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>17400262465.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-12264582842.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-5502314104.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-2762070158.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-2433620025.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-218116475.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2135650444.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>900679133.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>5918852685.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>4542535055.0</v>
       </c>
-      <c r="BG25"/>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -28506,54 +29237,56 @@
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28601,759 +29334,779 @@
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>3894101866.0</v>
+      </c>
+      <c r="C28">
+        <v>4908030000.0</v>
+      </c>
+      <c r="D28">
         <v>-4091157000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-13924005000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-432461439.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>172925113.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2347645771.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1225312130.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1479181491.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>685022359.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2648421077.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1830435873.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1238446113.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-3403855860.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4248500000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2445543221.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>216212007.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2096084134.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1640671251.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1793781361.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2377881204.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>570047476.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-2243899487.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-10109270147.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13059953173.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-12757218032.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>16664778421.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2258295740.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6293273491.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>80496696576.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-9615001341.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-12029976830.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-24899324317.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>69401135679.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-11929089693.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>11112961148.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>8717539321.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-7098393712.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>9772245624.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1628158390.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-3482907963.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2017801762.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>12446755912.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-5367956831.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-873197754.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>10903828346.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-2815241628.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-6091413930.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>11342454906.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-245159120.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3126583863.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-149259031.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-468219473.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3834498132.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1646014552.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-3383947844.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-826740643.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1088888741.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-1084962847.0</v>
       </c>
-      <c r="BG28"/>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28">
         <v>1065072500.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28">
-[...1 lines deleted...]
-      </c>
+      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28">
+        <v>651128900.0</v>
+      </c>
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>946477000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>834815000.0</v>
       </c>
-      <c r="CJ28"/>
-[...1 lines deleted...]
-      <c r="CL28">
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28">
         <v>37004000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1209321000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>-3463428219.0</v>
+      </c>
+      <c r="C29">
+        <v>-10304612000.0</v>
+      </c>
+      <c r="D29">
         <v>9741241000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-13675483000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>779957004.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>178821235.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1387054865.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4558897817.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6087490306.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>40123651.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2446104303.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2425322745.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-18158542482.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-22590529716.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-7590427801.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-18321348066.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1973079617.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1379803831.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1851829608.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3700929817.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2735532650.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-3115114051.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1803315512.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>14986124811.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-11401226475.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>15724956831.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-20167007584.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-725666606.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-7223760468.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-76712226636.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>6439845254.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>16998054301.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>26491185775.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-70234793108.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>3635194938.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>529242022.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-13102761692.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-4845127151.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-12014930110.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-1116360298.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>9548680401.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-17112268504.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>943511361.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-4501354301.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>6506401440.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>703796790.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-1242337296.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>1019381912.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-21771968243.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>15587332613.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-10873942308.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-1813253113.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>2973814923.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>5229560774.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>4828808500.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>3750855000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>1949219700.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>9400684400.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>4333536700.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>9950160900.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>1509057300.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>13312038500.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>7752610500.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>10882252800.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>136321900.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>11210244700.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>9195866500.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>18292044500.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>9750208700.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>10501654000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>8585645100.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>964641400.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>4688880000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>2629265600.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>4366974900.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>2086011100.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>1289959900.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>4348017600.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>2805101600.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>2824655900.0</v>
       </c>
-      <c r="CB29"/>
-      <c r="CC29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>1300596800.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>2074856100.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>752982200.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
-      <c r="CJ29">
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29">
         <v>726620000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>92795000.0</v>
       </c>
-      <c r="CL29"/>
-      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-39569369.0</v>
+      </c>
+      <c r="C30">
+        <v>6997528000.0</v>
+      </c>
+      <c r="D30">
         <v>-8426558000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>26207907000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-19050000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-53739340.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>131021270.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-23544280.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-95899394.0</v>
       </c>
-      <c r="I30"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K30"/>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30">
-        <v>-232762571.0</v>
+        <v>0.0</v>
       </c>
       <c r="N30">
         <v>0.0</v>
       </c>
       <c r="O30">
-        <v>0.0</v>
+        <v>-232762571.0</v>
       </c>
       <c r="P30">
         <v>0.0</v>
       </c>
       <c r="Q30">
+        <v>0.0</v>
+      </c>
+      <c r="R30">
+        <v>0.0</v>
+      </c>
+      <c r="S30">
         <v>347178164.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>61089000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>123953989.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-62864989.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-264504110.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-39865277.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-66215617.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-60066027.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-426417818.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-111167062.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>14487851.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-54388871.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-3958489099.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-904318093.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-209229400.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-171479900.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1046923629.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-21920800.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-124602150.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-35550000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>15839035427.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-2831420547.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-726788183.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1061845479.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>122924606.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-35998821.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1302519990.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-335709012.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-6040426794.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-9300857.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>588009836.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>10953226331.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-8749369711.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>29213859.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1170694076.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1005648380.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2698319937.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-740339671.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>93547827.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-1153552119.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-5765183199.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2010236490.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30">
         <v>32338300.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>672452500.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>356220700.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>159020600.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>18411900.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30">
         <v>4217279000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>4106917000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>3786557000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>140457000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>123391000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>