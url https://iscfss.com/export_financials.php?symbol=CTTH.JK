--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1900,51 +1900,53 @@
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>17534002000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>40200527452.0</v>
+      </c>
       <c r="D16">
         <v>35664913557.0</v>
       </c>
       <c r="E16">
         <v>31443111366.0</v>
       </c>
       <c r="F16">
         <v>33323965836.0</v>
       </c>
       <c r="G16">
         <v>33211606165.0</v>
       </c>
       <c r="H16">
         <v>25719297247.0</v>
       </c>
       <c r="I16">
         <v>13483160675.0</v>
       </c>
       <c r="J16">
         <v>3793750222.0</v>
       </c>
       <c r="K16">
         <v>6856593133.0</v>
       </c>
       <c r="L16">
@@ -3204,54 +3206,54 @@
       </c>
       <c r="V39">
         <v>377412000.0</v>
       </c>
       <c r="W39">
         <v>476610000.0</v>
       </c>
       <c r="X39">
         <v>1287240000.0</v>
       </c>
       <c r="Y39">
         <v>1539366000.0</v>
       </c>
       <c r="Z39">
         <v>1703736000.0</v>
       </c>
       <c r="AA39">
         <v>1522205000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>74083192000.0</v>
+        <v>89186992000.0</v>
       </c>
       <c r="C40">
-        <v>107547562000.0</v>
+        <v>121859887490.0</v>
       </c>
       <c r="D40">
         <v>86360822998.0</v>
       </c>
       <c r="E40">
         <v>90703867187.0</v>
       </c>
       <c r="F40">
         <v>59048765543.0</v>
       </c>
       <c r="G40">
         <v>39383053377.0</v>
       </c>
       <c r="H40">
         <v>36540657855.0</v>
       </c>
       <c r="I40">
         <v>29376680047.0</v>
       </c>
       <c r="J40">
         <v>45943928333.0</v>
       </c>
       <c r="K40">
         <v>45855712889.0</v>
       </c>
@@ -3837,51 +3839,51 @@
       <c r="K50">
         <v>75168381198.0</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>297018973000.0</v>
+        <v>312239069000.0</v>
       </c>
       <c r="C51">
         <v>323951957000.0</v>
       </c>
       <c r="D51">
         <v>308741484141.0</v>
       </c>
       <c r="E51">
         <v>335932032635.0</v>
       </c>
       <c r="F51">
         <v>322842489563.0</v>
       </c>
       <c r="G51">
         <v>322805069774.0</v>
       </c>
       <c r="H51">
         <v>313277079092.0</v>
       </c>
       <c r="I51">
         <v>284413059323.0</v>
       </c>
       <c r="J51">
         <v>247540017322.0</v>
       </c>
@@ -3904,51 +3906,51 @@
         <v>77395129004.0</v>
       </c>
       <c r="Q51">
         <v>74551191954.0</v>
       </c>
       <c r="R51">
         <v>77810743726.0</v>
       </c>
       <c r="S51">
         <v>93389656853.0</v>
       </c>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>24203326000.0</v>
+        <v>9099526000.0</v>
       </c>
       <c r="C52">
         <v>6496710000.0</v>
       </c>
       <c r="D52">
         <v>19148471031.0</v>
       </c>
       <c r="E52">
         <v>195132912617.0</v>
       </c>
       <c r="F52">
         <v>191281120545.0</v>
       </c>
       <c r="G52">
         <v>192192056830.0</v>
       </c>
       <c r="H52">
         <v>178433080313.0</v>
       </c>
       <c r="I52">
         <v>174010955243.0</v>
       </c>
       <c r="J52">
         <v>136912544712.0</v>
       </c>
@@ -5377,51 +5379,53 @@
       </c>
       <c r="M5">
         <v>202147926599.0</v>
       </c>
       <c r="N5">
         <v>202147926599.0</v>
       </c>
       <c r="O5">
         <v>202147926600.0</v>
       </c>
       <c r="P5">
         <v>202147926600.0</v>
       </c>
       <c r="Q5">
         <v>202147926600.0</v>
       </c>
       <c r="R5">
         <v>202147926600.0</v>
       </c>
       <c r="S5">
         <v>202147926599.0</v>
       </c>
       <c r="T5">
         <v>202147926599.0</v>
       </c>
-      <c r="U5"/>
+      <c r="U5">
+        <v>202147926599.0</v>
+      </c>
       <c r="V5">
         <v>202147926600.0</v>
       </c>
       <c r="W5">
         <v>202147926600.0</v>
       </c>
       <c r="X5">
         <v>202147926600.0</v>
       </c>
       <c r="Y5">
         <v>202147926600.0</v>
       </c>
       <c r="Z5">
         <v>202147926600.0</v>
       </c>
       <c r="AA5">
         <v>202147926600.0</v>
       </c>
       <c r="AB5">
         <v>202147926599.0</v>
       </c>
       <c r="AC5">
         <v>202147926600.0</v>
       </c>
       <c r="AD5">
@@ -7184,58 +7188,68 @@
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>17534002000.0</v>
+      </c>
       <c r="C16">
         <v>17534002000.0</v>
       </c>
-      <c r="D16"/>
-[...2 lines deleted...]
-      <c r="G16"/>
+      <c r="D16">
+        <v>38267456261.0</v>
+      </c>
+      <c r="E16">
+        <v>40200527452.0</v>
+      </c>
+      <c r="F16">
+        <v>40200527452.0</v>
+      </c>
+      <c r="G16">
+        <v>40200527452.0</v>
+      </c>
       <c r="H16">
         <v>38491076000.0</v>
       </c>
       <c r="I16">
         <v>44683319576.0</v>
       </c>
       <c r="J16">
         <v>146954110255.0</v>
       </c>
       <c r="K16">
         <v>35664913557.0</v>
       </c>
       <c r="L16">
         <v>43013591990.0</v>
       </c>
       <c r="M16">
         <v>50638934793.0</v>
       </c>
       <c r="N16">
         <v>44278456899.0</v>
       </c>
       <c r="O16">
         <v>31443111366.0</v>
       </c>
       <c r="P16">
@@ -11373,66 +11387,66 @@
       </c>
       <c r="CK39">
         <v>1605913000.0</v>
       </c>
       <c r="CL39">
         <v>1649457000.0</v>
       </c>
       <c r="CM39">
         <v>1287240000.0</v>
       </c>
       <c r="CN39">
         <v>2058913000.0</v>
       </c>
       <c r="CO39">
         <v>1539366000.0</v>
       </c>
       <c r="CP39">
         <v>7878255000.0</v>
       </c>
     </row>
     <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>93082519000.0</v>
+        <v>75548516000.0</v>
       </c>
       <c r="C40">
         <v>74083192000.0</v>
       </c>
       <c r="D40">
-        <v>113097322000.0</v>
+        <v>129598577447.0</v>
       </c>
       <c r="E40">
-        <v>110591115000.0</v>
+        <v>126783318548.0</v>
       </c>
       <c r="F40">
-        <v>108659228000.0</v>
+        <v>122199528431.0</v>
       </c>
       <c r="G40">
-        <v>107547562000.0</v>
+        <v>121859887490.0</v>
       </c>
       <c r="H40">
         <v>59860983000.0</v>
       </c>
       <c r="I40">
         <v>89290332265.0</v>
       </c>
       <c r="J40">
         <v>66491123105.0</v>
       </c>
       <c r="K40">
         <v>86360822998.0</v>
       </c>
       <c r="L40">
         <v>101191284454.0</v>
       </c>
       <c r="M40">
         <v>103536901993.0</v>
       </c>
       <c r="N40">
         <v>94492063120.0</v>
       </c>
       <c r="O40">
         <v>90703867187.0</v>
       </c>
@@ -11927,120 +11941,120 @@
       <c r="CP41"/>
     </row>
     <row r="42" spans="1:94">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>296122425000.0</v>
       </c>
       <c r="C42">
         <v>296122425000.0</v>
       </c>
       <c r="D42">
         <v>324296790000.0</v>
       </c>
       <c r="E42">
         <v>324296790000.0</v>
       </c>
       <c r="F42">
         <v>324296790000.0</v>
       </c>
       <c r="G42">
         <v>324296790000.0</v>
       </c>
       <c r="H42">
-        <v>324296790000.0</v>
+        <v>77743183000.0</v>
       </c>
       <c r="I42">
         <v>77743182896.0</v>
       </c>
       <c r="J42">
         <v>77743182896.0</v>
       </c>
       <c r="K42">
         <v>77743182896.0</v>
       </c>
       <c r="L42">
         <v>77743182896.0</v>
       </c>
       <c r="M42">
         <v>77743182896.0</v>
       </c>
       <c r="N42">
         <v>77743182896.0</v>
       </c>
       <c r="O42">
         <v>77743182896.0</v>
       </c>
       <c r="P42">
         <v>77743182896.0</v>
       </c>
       <c r="Q42">
         <v>77743182896.0</v>
       </c>
       <c r="R42">
         <v>279891109496.0</v>
       </c>
       <c r="S42">
-        <v>279891109495.0</v>
+        <v>77743182896.0</v>
       </c>
       <c r="T42">
-        <v>279891109495.0</v>
+        <v>77743182896.0</v>
       </c>
       <c r="U42">
         <v>279891109495.0</v>
       </c>
       <c r="V42">
         <v>77743182896.0</v>
       </c>
       <c r="W42">
         <v>77743182896.0</v>
       </c>
       <c r="X42">
         <v>77743182896.0</v>
       </c>
       <c r="Y42">
         <v>77743182896.0</v>
       </c>
       <c r="Z42">
         <v>77743182896.0</v>
       </c>
       <c r="AA42">
         <v>77743182896.0</v>
       </c>
       <c r="AB42">
         <v>279891109496.0</v>
       </c>
       <c r="AC42">
         <v>77743182896.0</v>
       </c>
       <c r="AD42">
         <v>77743182896.0</v>
       </c>
       <c r="AE42">
-        <v>84631486585.0</v>
+        <v>81187334740.0</v>
       </c>
       <c r="AF42">
         <v>77743182896.0</v>
       </c>
       <c r="AG42">
         <v>77743182896.0</v>
       </c>
       <c r="AH42">
         <v>77743182896.0</v>
       </c>
       <c r="AI42">
         <v>77743182896.0</v>
       </c>
       <c r="AJ42">
         <v>77743182896.0</v>
       </c>
       <c r="AK42">
         <v>77743182896.0</v>
       </c>
       <c r="AL42">
         <v>77743182896.0</v>
       </c>
       <c r="AM42">
         <v>77743182896.0</v>
       </c>
@@ -13612,51 +13626,51 @@
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
     </row>
     <row r="52" spans="1:94">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>8780237000.0</v>
       </c>
       <c r="C52">
-        <v>24203326000.0</v>
+        <v>26302851913.0</v>
       </c>
       <c r="D52">
         <v>6547308000.0</v>
       </c>
       <c r="E52">
         <v>5556774000.0</v>
       </c>
       <c r="F52">
         <v>6239627000.0</v>
       </c>
       <c r="G52">
         <v>6496710000.0</v>
       </c>
       <c r="H52">
         <v>25752767000.0</v>
       </c>
       <c r="I52">
         <v>20848169964.0</v>
       </c>
       <c r="J52">
         <v>18690315190.0</v>
       </c>
       <c r="K52">
         <v>19148471031.0</v>
       </c>
@@ -16066,51 +16080,51 @@
       <c r="H6">
         <v>-4870728483.0</v>
       </c>
       <c r="I6">
         <v>35838983516.0</v>
       </c>
       <c r="J6">
         <v>33219096647.0</v>
       </c>
       <c r="K6">
         <v>48100307076.0</v>
       </c>
       <c r="L6">
         <v>19741375490.0</v>
       </c>
       <c r="M6">
         <v>4531624953.0</v>
       </c>
       <c r="N6">
         <v>4162446331.0</v>
       </c>
       <c r="O6">
         <v>5694326289.0</v>
       </c>
       <c r="P6">
-        <v>3653805405.0</v>
+        <v>2434596602.0</v>
       </c>
       <c r="Q6">
         <v>13137096480.0</v>
       </c>
       <c r="R6">
         <v>28818320515.0</v>
       </c>
       <c r="S6">
         <v>2410513351.0</v>
       </c>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
@@ -16849,51 +16863,51 @@
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>176</v>
       </c>
       <c r="B21">
-        <v>-589118000.0</v>
+        <v>-2905299000.0</v>
       </c>
       <c r="C21">
         <v>-1985101000.0</v>
       </c>
       <c r="D21">
         <v>6076908314.0</v>
       </c>
       <c r="E21">
         <v>-1372654448.0</v>
       </c>
       <c r="F21">
         <v>-3696969807.0</v>
       </c>
       <c r="G21">
         <v>-17977718950.0</v>
       </c>
       <c r="H21">
         <v>-5909800116.0</v>
       </c>
       <c r="I21">
         <v>35918539770.0</v>
       </c>
       <c r="J21">
         <v>24637290250.0</v>
       </c>
@@ -17124,51 +17138,53 @@
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>182</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>7855268000.0</v>
+      </c>
       <c r="C27">
         <v>5365403000.0</v>
       </c>
       <c r="D27">
         <v>5403920876.0</v>
       </c>
       <c r="E27">
         <v>7185234106.0</v>
       </c>
       <c r="F27">
         <v>9896212363.0</v>
       </c>
       <c r="G27">
         <v>12110991634.0</v>
       </c>
       <c r="H27">
         <v>12968690336.0</v>
       </c>
       <c r="I27">
         <v>26779249953.0</v>
       </c>
       <c r="J27">
         <v>20212193845.0</v>
       </c>
       <c r="K27">
@@ -17190,51 +17206,51 @@
         <v>23333676492.0</v>
       </c>
       <c r="Q27">
         <v>20094488361.0</v>
       </c>
       <c r="R27">
         <v>17348090781.0</v>
       </c>
       <c r="S27">
         <v>14411324355.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>183</v>
       </c>
       <c r="B28">
-        <v>15968787474.0</v>
+        <v>8113519000.0</v>
       </c>
       <c r="C28">
         <v>6180612000.0</v>
       </c>
       <c r="D28">
         <v>4427818277.0</v>
       </c>
       <c r="E28">
         <v>3924844062.0</v>
       </c>
       <c r="F28">
         <v>3404377124.0</v>
       </c>
       <c r="G28">
         <v>3957470726.0</v>
       </c>
       <c r="H28">
         <v>5447592082.0</v>
       </c>
       <c r="I28">
         <v>6543596628.0</v>
       </c>
       <c r="J28">
         <v>7711127358.0</v>
       </c>
@@ -17393,51 +17409,51 @@
         <v>42736907562.0</v>
       </c>
       <c r="Q30">
         <v>34894010207.0</v>
       </c>
       <c r="R30">
         <v>31214063475.0</v>
       </c>
       <c r="S30">
         <v>27170204050.0</v>
       </c>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>186</v>
       </c>
       <c r="B31">
-        <v>-20344921000.0</v>
+        <v>-18028740000.0</v>
       </c>
       <c r="C31">
         <v>-18576197000.0</v>
       </c>
       <c r="D31">
         <v>-18296349338.0</v>
       </c>
       <c r="E31">
         <v>-36510164042.0</v>
       </c>
       <c r="F31">
         <v>-14593568334.0</v>
       </c>
       <c r="G31">
         <v>-19080858870.0</v>
       </c>
       <c r="H31">
         <v>-17701612630.0</v>
       </c>
       <c r="I31">
         <v>-23665250694.0</v>
       </c>
       <c r="J31">
         <v>-16352114193.0</v>
       </c>
@@ -24074,51 +24090,53 @@
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>200</v>
       </c>
       <c r="B14">
         <v>1724623000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>2867795449.0</v>
+      </c>
       <c r="D14">
         <v>3440778236.0</v>
       </c>
       <c r="E14">
         <v>5043860217.0</v>
       </c>
       <c r="F14">
         <v>6716554970.0</v>
       </c>
       <c r="G14">
         <v>7797744968.0</v>
       </c>
       <c r="H14">
         <v>6048344945.0</v>
       </c>
       <c r="I14">
         <v>8092165716.0</v>
       </c>
       <c r="J14">
         <v>9384314383.0</v>
       </c>
       <c r="K14">
         <v>9378180673.0</v>
       </c>
       <c r="L14">
@@ -27041,58 +27059,66 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
     </row>
     <row r="14" spans="1:93">
       <c r="A14" t="s">
         <v>200</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>375488799.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14">
         <v>18006228000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14"/>
+      <c r="E14">
+        <v>623277047.0</v>
+      </c>
+      <c r="F14">
+        <v>606537953.0</v>
+      </c>
+      <c r="G14">
+        <v>738893318.0</v>
+      </c>
       <c r="H14">
         <v>711549612.0</v>
       </c>
       <c r="I14">
         <v>707825268.0</v>
       </c>
       <c r="J14">
         <v>709527251.0</v>
       </c>
       <c r="K14">
         <v>1528429833.0</v>
       </c>
       <c r="L14">
         <v>-1195650456.0</v>
       </c>
       <c r="M14">
         <v>1504872878.0</v>
       </c>
       <c r="N14">
         <v>659763605.0</v>
       </c>
       <c r="O14">
         <v>2499385513.0</v>
       </c>
       <c r="P14">
@@ -28504,51 +28530,53 @@
       <c r="CD22">
         <v>8859874900.0</v>
       </c>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
     </row>
     <row r="23" spans="1:93">
       <c r="A23" t="s">
         <v>208</v>
       </c>
       <c r="B23">
         <v>4644101866.0</v>
       </c>
       <c r="C23">
         <v>-946989000.0</v>
       </c>
-      <c r="D23"/>
+      <c r="D23">
+        <v>-15045721754.0</v>
+      </c>
       <c r="E23">
         <v>40930000.0</v>
       </c>
       <c r="F23">
         <v>-40929414.0</v>
       </c>
       <c r="G23">
         <v>-530820200.0</v>
       </c>
       <c r="H23">
         <v>-3335076000.0</v>
       </c>
       <c r="I23">
         <v>-275000000.0</v>
       </c>
       <c r="J23">
         <v>-270000000.0</v>
       </c>
       <c r="K23">
         <v>-1080000000.0</v>
       </c>
       <c r="L23">
         <v>2648421077.0</v>
       </c>
       <c r="M23">
@@ -28933,51 +28961,51 @@
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24">
         <v>143134000.0</v>
       </c>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
     </row>
     <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>210</v>
       </c>
       <c r="B25">
-        <v>-3463428219.0</v>
+        <v>1914379721.0</v>
       </c>
       <c r="C25">
         <v>-277772000.0</v>
       </c>
       <c r="D25">
         <v>-7726266000.0</v>
       </c>
       <c r="E25">
         <v>-13675483000.0</v>
       </c>
       <c r="F25">
         <v>779957004.0</v>
       </c>
       <c r="G25">
         <v>178821235.0</v>
       </c>
       <c r="H25">
         <v>-3757203095.0</v>
       </c>
       <c r="I25">
         <v>672967700.0</v>
       </c>
       <c r="J25">
         <v>9648067255.0</v>
       </c>