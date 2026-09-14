--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4555,630 +4558,636 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-        <v>156</v>
+      <c r="CQ1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>11312177000.0</v>
+      </c>
+      <c r="C2">
         <v>16467254000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12119998000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16406143000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16682686000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15665085000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15769370000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15895723000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14643147446.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13157387441.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15458936343.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15506145108.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16458449987.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15988610358.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18838737706.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20333778209.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17575941582.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15121665231.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15473618279.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15417585707.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15030643214.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15457634668.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12527085144.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14918576728.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15965266940.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15856084996.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16333566716.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21699394842.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>30128353324.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>23939156347.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23323722736.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14999278482.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>21907179622.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>20585342056.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25810354009.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>35579024787.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>42202963250.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>48939765631.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>43827662665.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>51805881658.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>51947511682.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>52549546886.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>48028194179.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>46831934056.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>44476830561.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>43438516845.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>38414559460.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>40744210776.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>40874974429.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>31852056431.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>39322751231.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>39873033196.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>28528793496.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>28144582448.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26249512312.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>19906176652.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19966908799.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>16458781300.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>15156928914.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10035579400.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9969756000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9176233200.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>12410860300.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9151179500.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>12327068300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9744800100.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>11544527000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8049069600.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10537166900.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>12073228500.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21380434000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>19720166700.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>23928665700.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>20762924900.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>22592752900.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>28434711600.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>29494516400.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>27255627600.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>30612319000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>28251988900.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>27545973900.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>26641936900.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>26046574900.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>23851562000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>31907887400.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>32680414600.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>30546605000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>32003532000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>34427448000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>33246190000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>33031523000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>31161221000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>28065977000.0</v>
       </c>
-      <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5231,54 +5240,20872 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
+    </row>
+    <row r="4" spans="1:95">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+    </row>
+    <row r="5" spans="1:95">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>246553607000.0</v>
+      </c>
+      <c r="J5">
+        <v>246553606600.0</v>
+      </c>
+      <c r="K5">
+        <v>246553606599.0</v>
+      </c>
+      <c r="L5">
+        <v>246553606600.0</v>
+      </c>
+      <c r="M5">
+        <v>202147926599.0</v>
+      </c>
+      <c r="N5">
+        <v>202147926599.0</v>
+      </c>
+      <c r="O5">
+        <v>202147926599.0</v>
+      </c>
+      <c r="P5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="Q5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="R5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="S5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="T5">
+        <v>202147926599.0</v>
+      </c>
+      <c r="U5">
+        <v>202147926599.0</v>
+      </c>
+      <c r="V5">
+        <v>202147926599.0</v>
+      </c>
+      <c r="W5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="X5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="Y5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="Z5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AA5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AB5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AC5">
+        <v>202147926599.0</v>
+      </c>
+      <c r="AD5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AE5">
+        <v>202147926599.0</v>
+      </c>
+      <c r="AF5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AG5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AH5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AI5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AJ5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AK5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AL5">
+        <v>202147926599.0</v>
+      </c>
+      <c r="AM5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AN5">
+        <v>202147926599.0</v>
+      </c>
+      <c r="AO5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AP5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AQ5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AR5">
+        <v>202147926600.0</v>
+      </c>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+    </row>
+    <row r="6" spans="1:95">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+    </row>
+    <row r="7" spans="1:95">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>2330948555.0</v>
+      </c>
+      <c r="C7">
+        <v>2088169922.0</v>
+      </c>
+      <c r="D7">
+        <v>2417836394.0</v>
+      </c>
+      <c r="E7">
+        <v>3427425171.0</v>
+      </c>
+      <c r="F7">
+        <v>2190901068.0</v>
+      </c>
+      <c r="G7">
+        <v>2873754247.0</v>
+      </c>
+      <c r="H7">
+        <v>3130836450.0</v>
+      </c>
+      <c r="I7">
+        <v>2981863607.0</v>
+      </c>
+      <c r="J7">
+        <v>2383375842.0</v>
+      </c>
+      <c r="K7">
+        <v>2012736726.0</v>
+      </c>
+      <c r="L7">
+        <v>2226556078.0</v>
+      </c>
+      <c r="M7">
+        <v>2114240994.0</v>
+      </c>
+      <c r="N7">
+        <v>2114240994.0</v>
+      </c>
+      <c r="O7">
+        <v>2114240994.0</v>
+      </c>
+      <c r="P7">
+        <v>2384131852.0</v>
+      </c>
+      <c r="Q7">
+        <v>2650992119.0</v>
+      </c>
+      <c r="R7">
+        <v>2650992119.0</v>
+      </c>
+      <c r="S7">
+        <v>2650992119.0</v>
+      </c>
+      <c r="T7">
+        <v>2703729898.0</v>
+      </c>
+      <c r="U7">
+        <v>2608917752.0</v>
+      </c>
+      <c r="V7">
+        <v>3114647758.0</v>
+      </c>
+      <c r="W7">
+        <v>3610017188.0</v>
+      </c>
+      <c r="X7">
+        <v>4137969416.0</v>
+      </c>
+      <c r="Y7">
+        <v>1842004522.0</v>
+      </c>
+      <c r="Z7">
+        <v>1842760128.0</v>
+      </c>
+      <c r="AA7">
+        <v>2113849078.0</v>
+      </c>
+      <c r="AB7">
+        <v>1922579469.0</v>
+      </c>
+      <c r="AC7">
+        <v>1738886983.0</v>
+      </c>
+      <c r="AD7">
+        <v>2268623946.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+    </row>
+    <row r="8" spans="1:95">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="C8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="D8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="E8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="F8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="G8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="H8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="I8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="J8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="K8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="L8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="M8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="N8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="O8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="P8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="Q8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="R8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="S8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="T8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="U8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="V8">
+        <v>459083982100.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+    </row>
+    <row r="9" spans="1:95">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="E9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="F9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="G9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="H9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="I9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="N9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="O9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="P9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="Q9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="R9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="S9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="T9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="U9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="V9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="W9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="X9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="Y9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="Z9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="AA9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="AB9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="AC9">
+        <v>77743182900.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+    </row>
+    <row r="10" spans="1:95">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>6853128000.0</v>
+      </c>
+      <c r="C10">
+        <v>2478529000.0</v>
+      </c>
+      <c r="D10">
+        <v>2194793000.0</v>
+      </c>
+      <c r="E10">
+        <v>2195902000.0</v>
+      </c>
+      <c r="F10">
+        <v>3619767000.0</v>
+      </c>
+      <c r="G10">
+        <v>4781151000.0</v>
+      </c>
+      <c r="H10">
+        <v>4423026000.0</v>
+      </c>
+      <c r="I10">
+        <v>4099398000.0</v>
+      </c>
+      <c r="J10">
+        <v>4958898543.0</v>
+      </c>
+      <c r="K10">
+        <v>8326318315.0</v>
+      </c>
+      <c r="L10">
+        <v>3791038499.0</v>
+      </c>
+      <c r="M10">
+        <v>3071490351.0</v>
+      </c>
+      <c r="N10">
+        <v>2869173577.0</v>
+      </c>
+      <c r="O10">
+        <v>2274286704.0</v>
+      </c>
+      <c r="P10">
+        <v>1403364217.0</v>
+      </c>
+      <c r="Q10">
+        <v>1621777959.0</v>
+      </c>
+      <c r="R10">
+        <v>2119738157.0</v>
+      </c>
+      <c r="S10">
+        <v>4508163038.0</v>
+      </c>
+      <c r="T10">
+        <v>2318871454.0</v>
+      </c>
+      <c r="U10">
+        <v>2680159045.0</v>
+      </c>
+      <c r="V10">
+        <v>2891317402.0</v>
+      </c>
+      <c r="W10">
+        <v>4674511869.0</v>
+      </c>
+      <c r="X10">
+        <v>4379725412.0</v>
+      </c>
+      <c r="Y10">
+        <v>7166929013.0</v>
+      </c>
+      <c r="Z10">
+        <v>11290569642.0</v>
+      </c>
+      <c r="AA10">
+        <v>6352916241.0</v>
+      </c>
+      <c r="AB10">
+        <v>4854064971.0</v>
+      </c>
+      <c r="AC10">
+        <v>2129231991.0</v>
+      </c>
+      <c r="AD10">
+        <v>5732894968.0</v>
+      </c>
+      <c r="AE10">
+        <v>4223170376.0</v>
+      </c>
+      <c r="AF10">
+        <v>5297154262.0</v>
+      </c>
+      <c r="AG10">
+        <v>6186274424.0</v>
+      </c>
+      <c r="AH10">
+        <v>6978759989.0</v>
+      </c>
+      <c r="AI10">
+        <v>4948617288.0</v>
+      </c>
+      <c r="AJ10">
+        <v>3575771239.0</v>
+      </c>
+      <c r="AK10">
+        <v>5444087755.0</v>
+      </c>
+      <c r="AL10">
+        <v>13759903310.0</v>
+      </c>
+      <c r="AM10">
+        <v>2242302290.0</v>
+      </c>
+      <c r="AN10">
+        <v>6663074661.0</v>
+      </c>
+      <c r="AO10">
+        <v>2823454304.0</v>
+      </c>
+      <c r="AP10">
+        <v>7897559337.0</v>
+      </c>
+      <c r="AQ10">
+        <v>8112549428.0</v>
+      </c>
+      <c r="AR10">
+        <v>3108622469.0</v>
+      </c>
+      <c r="AS10">
+        <v>17795874494.0</v>
+      </c>
+      <c r="AT10">
+        <v>4439607153.0</v>
+      </c>
+      <c r="AU10">
+        <v>15611438275.0</v>
+      </c>
+      <c r="AV10">
+        <v>10313943601.0</v>
+      </c>
+      <c r="AW10">
+        <v>5021386567.0</v>
+      </c>
+      <c r="AX10">
+        <v>9088266348.0</v>
+      </c>
+      <c r="AY10">
+        <v>13572288530.0</v>
+      </c>
+      <c r="AZ10">
+        <v>13048575536.0</v>
+      </c>
+      <c r="BA10">
+        <v>4848141524.0</v>
+      </c>
+      <c r="BB10">
+        <v>12566286110.0</v>
+      </c>
+      <c r="BC10">
+        <v>15699492330.0</v>
+      </c>
+      <c r="BD10">
+        <v>14199545260.0</v>
+      </c>
+      <c r="BE10">
+        <v>7592888929.0</v>
+      </c>
+      <c r="BF10">
+        <v>8901289729.0</v>
+      </c>
+      <c r="BG10"/>
+      <c r="BH10">
+        <v>10421127472.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+    </row>
+    <row r="11" spans="1:95">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>2194792980.0</v>
+      </c>
+      <c r="E11">
+        <v>2195902410.0</v>
+      </c>
+      <c r="F11">
+        <v>3619766590.0</v>
+      </c>
+      <c r="G11">
+        <v>4781151210.0</v>
+      </c>
+      <c r="H11">
+        <v>4423026230.0</v>
+      </c>
+      <c r="I11">
+        <v>4099397780.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>3071490350.0</v>
+      </c>
+      <c r="N11">
+        <v>2869173580.0</v>
+      </c>
+      <c r="O11">
+        <v>2274286700.0</v>
+      </c>
+      <c r="P11">
+        <v>1403364220.0</v>
+      </c>
+      <c r="Q11">
+        <v>1621777960.0</v>
+      </c>
+      <c r="R11">
+        <v>2119738160.0</v>
+      </c>
+      <c r="S11">
+        <v>4508163040.0</v>
+      </c>
+      <c r="T11">
+        <v>2318871450.0</v>
+      </c>
+      <c r="U11">
+        <v>2680159050.0</v>
+      </c>
+      <c r="V11">
+        <v>2891317400.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+    </row>
+    <row r="12" spans="1:95">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>6853128000.0</v>
+      </c>
+      <c r="C12">
+        <v>2478529000.0</v>
+      </c>
+      <c r="D12">
+        <v>2194793000.0</v>
+      </c>
+      <c r="E12">
+        <v>2195902000.0</v>
+      </c>
+      <c r="F12">
+        <v>3619767000.0</v>
+      </c>
+      <c r="G12">
+        <v>4781151000.0</v>
+      </c>
+      <c r="H12">
+        <v>4423026000.0</v>
+      </c>
+      <c r="I12">
+        <v>4099398000.0</v>
+      </c>
+      <c r="J12">
+        <v>4958898543.0</v>
+      </c>
+      <c r="K12">
+        <v>8326318315.0</v>
+      </c>
+      <c r="L12">
+        <v>3791038499.0</v>
+      </c>
+      <c r="M12">
+        <v>3071490351.0</v>
+      </c>
+      <c r="N12">
+        <v>2869173577.0</v>
+      </c>
+      <c r="O12">
+        <v>2274286704.0</v>
+      </c>
+      <c r="P12">
+        <v>1403364217.0</v>
+      </c>
+      <c r="Q12">
+        <v>1621777959.0</v>
+      </c>
+      <c r="R12">
+        <v>2119738157.0</v>
+      </c>
+      <c r="S12">
+        <v>4508163038.0</v>
+      </c>
+      <c r="T12">
+        <v>2318871454.0</v>
+      </c>
+      <c r="U12">
+        <v>2680159045.0</v>
+      </c>
+      <c r="V12">
+        <v>2891317402.0</v>
+      </c>
+      <c r="W12">
+        <v>4674511869.0</v>
+      </c>
+      <c r="X12">
+        <v>4379725412.0</v>
+      </c>
+      <c r="Y12">
+        <v>7166929013.0</v>
+      </c>
+      <c r="Z12">
+        <v>11290569642.0</v>
+      </c>
+      <c r="AA12">
+        <v>6352916241.0</v>
+      </c>
+      <c r="AB12">
+        <v>4854064971.0</v>
+      </c>
+      <c r="AC12">
+        <v>2129231991.0</v>
+      </c>
+      <c r="AD12">
+        <v>5732894968.0</v>
+      </c>
+      <c r="AE12">
+        <v>4223170376.0</v>
+      </c>
+      <c r="AF12">
+        <v>5297154262.0</v>
+      </c>
+      <c r="AG12">
+        <v>6186274424.0</v>
+      </c>
+      <c r="AH12">
+        <v>6978759989.0</v>
+      </c>
+      <c r="AI12">
+        <v>4948617288.0</v>
+      </c>
+      <c r="AJ12">
+        <v>3575771239.0</v>
+      </c>
+      <c r="AK12">
+        <v>5444087755.0</v>
+      </c>
+      <c r="AL12">
+        <v>13759903310.0</v>
+      </c>
+      <c r="AM12">
+        <v>2242302290.0</v>
+      </c>
+      <c r="AN12">
+        <v>6663074661.0</v>
+      </c>
+      <c r="AO12">
+        <v>2823454304.0</v>
+      </c>
+      <c r="AP12">
+        <v>7897559337.0</v>
+      </c>
+      <c r="AQ12">
+        <v>8112549428.0</v>
+      </c>
+      <c r="AR12">
+        <v>3108622469.0</v>
+      </c>
+      <c r="AS12">
+        <v>17795874494.0</v>
+      </c>
+      <c r="AT12">
+        <v>4439607153.0</v>
+      </c>
+      <c r="AU12">
+        <v>15611438275.0</v>
+      </c>
+      <c r="AV12">
+        <v>10313943601.0</v>
+      </c>
+      <c r="AW12">
+        <v>5021386567.0</v>
+      </c>
+      <c r="AX12">
+        <v>9088266348.0</v>
+      </c>
+      <c r="AY12">
+        <v>13572288530.0</v>
+      </c>
+      <c r="AZ12">
+        <v>13048575536.0</v>
+      </c>
+      <c r="BA12">
+        <v>4848141524.0</v>
+      </c>
+      <c r="BB12">
+        <v>12566286110.0</v>
+      </c>
+      <c r="BC12">
+        <v>15699492330.0</v>
+      </c>
+      <c r="BD12">
+        <v>14199545260.0</v>
+      </c>
+      <c r="BE12">
+        <v>7592888929.0</v>
+      </c>
+      <c r="BF12">
+        <v>8901289729.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12">
+        <v>10421127472.0</v>
+      </c>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+    </row>
+    <row r="13" spans="1:95">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>459083982000.0</v>
+      </c>
+      <c r="C13">
+        <v>459083982000.0</v>
+      </c>
+      <c r="D13">
+        <v>459083982000.0</v>
+      </c>
+      <c r="E13">
+        <v>459083982000.0</v>
+      </c>
+      <c r="F13">
+        <v>459083982000.0</v>
+      </c>
+      <c r="G13">
+        <v>459083982000.0</v>
+      </c>
+      <c r="H13">
+        <v>459083982000.0</v>
+      </c>
+      <c r="I13">
+        <v>459083982000.0</v>
+      </c>
+      <c r="J13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="K13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="L13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="M13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="N13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="O13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="P13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="Q13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="R13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="S13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="T13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="U13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="V13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="W13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="X13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="Y13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="Z13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AA13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AB13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AC13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AD13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AE13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AF13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AG13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AH13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AI13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AJ13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AK13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AL13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AM13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AN13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AO13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AP13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AQ13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AR13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AS13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AT13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AU13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AV13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AW13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AX13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AY13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="AZ13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BA13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BB13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BC13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BD13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BE13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BF13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BG13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BH13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BI13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BJ13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BK13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BL13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BM13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BN13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BO13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BP13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BQ13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BR13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BS13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BT13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BU13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BV13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BW13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BX13">
+        <v>459083982100.0</v>
+      </c>
+      <c r="BY13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CN13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CO13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CP13">
+        <v>420000000000.0</v>
+      </c>
+      <c r="CQ13"/>
+    </row>
+    <row r="14" spans="1:95">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>1230840000.0</v>
+      </c>
+      <c r="C14">
+        <v>1230840000.0</v>
+      </c>
+      <c r="D14">
+        <v>1230840000.0</v>
+      </c>
+      <c r="E14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="F14">
+        <v>1230840000.0</v>
+      </c>
+      <c r="G14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="H14">
+        <v>1230840000.0</v>
+      </c>
+      <c r="I14">
+        <v>1230840000.0</v>
+      </c>
+      <c r="J14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="K14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="L14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="M14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="N14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="O14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="P14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="Q14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="R14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="S14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="T14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="U14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="V14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="W14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="X14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="Y14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="Z14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AA14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AB14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AC14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AD14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AE14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AF14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AG14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AH14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AI14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AK14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AL14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AM14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AN14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AO14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AP14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AR14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AS14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AT14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AU14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AV14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AW14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AX14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AY14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="BA14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="BB14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="BC14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="BD14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="BE14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="BF14">
+        <v>1621679642.0</v>
+      </c>
+      <c r="BG14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="BH14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="BI14">
+        <v>1230839821.0</v>
+      </c>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+    </row>
+    <row r="15" spans="1:95">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+    </row>
+    <row r="16" spans="1:95">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>17534002000.0</v>
+      </c>
+      <c r="D16">
+        <v>17534002000.0</v>
+      </c>
+      <c r="E16">
+        <v>38267456261.0</v>
+      </c>
+      <c r="F16">
+        <v>40200527452.0</v>
+      </c>
+      <c r="G16">
+        <v>40200527452.0</v>
+      </c>
+      <c r="H16">
+        <v>40200527452.0</v>
+      </c>
+      <c r="I16">
+        <v>38491076000.0</v>
+      </c>
+      <c r="J16">
+        <v>44683319576.0</v>
+      </c>
+      <c r="K16">
+        <v>146954110255.0</v>
+      </c>
+      <c r="L16">
+        <v>35664913557.0</v>
+      </c>
+      <c r="M16">
+        <v>43013591990.0</v>
+      </c>
+      <c r="N16">
+        <v>50638934793.0</v>
+      </c>
+      <c r="O16">
+        <v>44278456899.0</v>
+      </c>
+      <c r="P16">
+        <v>31443111366.0</v>
+      </c>
+      <c r="Q16">
+        <v>29959379250.0</v>
+      </c>
+      <c r="R16">
+        <v>32292382427.0</v>
+      </c>
+      <c r="S16">
+        <v>32794924266.0</v>
+      </c>
+      <c r="T16">
+        <v>33323965836.0</v>
+      </c>
+      <c r="U16">
+        <v>35224238933.0</v>
+      </c>
+      <c r="V16">
+        <v>31105627071.0</v>
+      </c>
+      <c r="W16">
+        <v>32284220943.0</v>
+      </c>
+      <c r="X16">
+        <v>18406831432.0</v>
+      </c>
+      <c r="Y16">
+        <v>16157613208.0</v>
+      </c>
+      <c r="Z16">
+        <v>17194424814.0</v>
+      </c>
+      <c r="AA16">
+        <v>10567882790.0</v>
+      </c>
+      <c r="AB16">
+        <v>14133233910.0</v>
+      </c>
+      <c r="AC16">
+        <v>15356378992.0</v>
+      </c>
+      <c r="AD16">
+        <v>13962656636.0</v>
+      </c>
+      <c r="AE16"/>
+      <c r="AF16">
+        <v>11108619329.0</v>
+      </c>
+      <c r="AG16">
+        <v>1325313791.0</v>
+      </c>
+      <c r="AH16">
+        <v>5271529401.0</v>
+      </c>
+      <c r="AI16">
+        <v>5100245752.0</v>
+      </c>
+      <c r="AJ16">
+        <v>3793750222.0</v>
+      </c>
+      <c r="AK16">
+        <v>6261585682.0</v>
+      </c>
+      <c r="AL16">
+        <v>7990309121.0</v>
+      </c>
+      <c r="AM16">
+        <v>5979973509.0</v>
+      </c>
+      <c r="AN16">
+        <v>6856593133.0</v>
+      </c>
+      <c r="AO16">
+        <v>8490662645.0</v>
+      </c>
+      <c r="AP16">
+        <v>8036415119.0</v>
+      </c>
+      <c r="AQ16">
+        <v>6392681905.0</v>
+      </c>
+      <c r="AR16">
+        <v>7638638886.0</v>
+      </c>
+      <c r="AS16">
+        <v>3184476817.0</v>
+      </c>
+      <c r="AT16">
+        <v>3077301362.0</v>
+      </c>
+      <c r="AU16">
+        <v>690550771.0</v>
+      </c>
+      <c r="AV16">
+        <v>1388701199.0</v>
+      </c>
+      <c r="AW16">
+        <v>2747185572.0</v>
+      </c>
+      <c r="AX16">
+        <v>1493727351.0</v>
+      </c>
+      <c r="AY16">
+        <v>4516486538.0</v>
+      </c>
+      <c r="AZ16">
+        <v>2023480958.0</v>
+      </c>
+      <c r="BA16">
+        <v>1201927401.0</v>
+      </c>
+      <c r="BB16">
+        <v>1564685041.0</v>
+      </c>
+      <c r="BC16">
+        <v>873948250.0</v>
+      </c>
+      <c r="BD16">
+        <v>1480108321.0</v>
+      </c>
+      <c r="BE16">
+        <v>751988540.0</v>
+      </c>
+      <c r="BF16">
+        <v>1010963630.0</v>
+      </c>
+      <c r="BG16"/>
+      <c r="BH16">
+        <v>466688421.0</v>
+      </c>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+    </row>
+    <row r="17" spans="1:95">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+    </row>
+    <row r="18" spans="1:95">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
+        <v>6023980571.0</v>
+      </c>
+      <c r="O18">
+        <v>6157689071.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18">
+        <v>6425106071.0</v>
+      </c>
+      <c r="R18">
+        <v>6558814571.0</v>
+      </c>
+      <c r="S18">
+        <v>6692523071.0</v>
+      </c>
+      <c r="T18">
+        <v>6826231571.0</v>
+      </c>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18">
+        <v>7227357071.0</v>
+      </c>
+      <c r="X18">
+        <v>7361065571.0</v>
+      </c>
+      <c r="Y18">
+        <v>7494774071.0</v>
+      </c>
+      <c r="Z18">
+        <v>7628482571.0</v>
+      </c>
+      <c r="AA18">
+        <v>7762191071.0</v>
+      </c>
+      <c r="AB18">
+        <v>7895899571.0</v>
+      </c>
+      <c r="AC18">
+        <v>8029608071.0</v>
+      </c>
+      <c r="AD18">
+        <v>8163316571.0</v>
+      </c>
+      <c r="AE18">
+        <v>8297025071.0</v>
+      </c>
+      <c r="AF18">
+        <v>8430733571.0</v>
+      </c>
+      <c r="AG18">
+        <v>8564442071.0</v>
+      </c>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+    </row>
+    <row r="19" spans="1:95">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+    </row>
+    <row r="20" spans="1:95">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+    </row>
+    <row r="21" spans="1:95">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
+        <v>22221356319.0</v>
+      </c>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21">
+        <v>21063735350.0</v>
+      </c>
+      <c r="AT21">
+        <v>21063735350.0</v>
+      </c>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21">
+        <v>21063735350.0</v>
+      </c>
+      <c r="AX21">
+        <v>21063735350.0</v>
+      </c>
+      <c r="AY21">
+        <v>21063735350.0</v>
+      </c>
+      <c r="AZ21"/>
+      <c r="BA21">
+        <v>21063735350.0</v>
+      </c>
+      <c r="BB21">
+        <v>21063735350.0</v>
+      </c>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21">
+        <v>21484238800.0</v>
+      </c>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21">
+        <v>21484238800.0</v>
+      </c>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+    </row>
+    <row r="22" spans="1:95">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>277539429000.0</v>
+      </c>
+      <c r="C22">
+        <v>274464895000.0</v>
+      </c>
+      <c r="D22">
+        <v>295612884000.0</v>
+      </c>
+      <c r="E22">
+        <v>276147854000.0</v>
+      </c>
+      <c r="F22">
+        <v>281591962000.0</v>
+      </c>
+      <c r="G22">
+        <v>284827544000.0</v>
+      </c>
+      <c r="H22">
+        <v>286649603000.0</v>
+      </c>
+      <c r="I22">
+        <v>325597624000.0</v>
+      </c>
+      <c r="J22">
+        <v>332005150454.0</v>
+      </c>
+      <c r="K22">
+        <v>305144726793.0</v>
+      </c>
+      <c r="L22">
+        <v>338556490527.0</v>
+      </c>
+      <c r="M22">
+        <v>326159462090.0</v>
+      </c>
+      <c r="N22">
+        <v>325495126954.0</v>
+      </c>
+      <c r="O22">
+        <v>310973170319.0</v>
+      </c>
+      <c r="P22">
+        <v>312332239050.0</v>
+      </c>
+      <c r="Q22">
+        <v>314937233794.0</v>
+      </c>
+      <c r="R22">
+        <v>312109247324.0</v>
+      </c>
+      <c r="S22">
+        <v>312013512204.0</v>
+      </c>
+      <c r="T22">
+        <v>332543813389.0</v>
+      </c>
+      <c r="U22">
+        <v>307305293767.0</v>
+      </c>
+      <c r="V22">
+        <v>304223229550.0</v>
+      </c>
+      <c r="W22">
+        <v>302630047981.0</v>
+      </c>
+      <c r="X22">
+        <v>301660309802.0</v>
+      </c>
+      <c r="Y22">
+        <v>303605188811.0</v>
+      </c>
+      <c r="Z22">
+        <v>308378302249.0</v>
+      </c>
+      <c r="AA22">
+        <v>304954633138.0</v>
+      </c>
+      <c r="AB22">
+        <v>303531999234.0</v>
+      </c>
+      <c r="AC22">
+        <v>295728399416.0</v>
+      </c>
+      <c r="AD22">
+        <v>280114760299.0</v>
+      </c>
+      <c r="AE22">
+        <v>289608773083.0</v>
+      </c>
+      <c r="AF22">
+        <v>281684272807.0</v>
+      </c>
+      <c r="AG22">
+        <v>273312143770.0</v>
+      </c>
+      <c r="AH22">
+        <v>271936637342.0</v>
+      </c>
+      <c r="AI22">
+        <v>272867707520.0</v>
+      </c>
+      <c r="AJ22">
+        <v>278510079260.0</v>
+      </c>
+      <c r="AK22">
+        <v>274999910909.0</v>
+      </c>
+      <c r="AL22">
+        <v>255301921631.0</v>
+      </c>
+      <c r="AM22">
+        <v>239529924020.0</v>
+      </c>
+      <c r="AN22">
+        <v>231473270295.0</v>
+      </c>
+      <c r="AO22">
+        <v>227333223374.0</v>
+      </c>
+      <c r="AP22">
+        <v>223418731938.0</v>
+      </c>
+      <c r="AQ22">
+        <v>229839672939.0</v>
+      </c>
+      <c r="AR22">
+        <v>230817589502.0</v>
+      </c>
+      <c r="AS22">
+        <v>251241807427.0</v>
+      </c>
+      <c r="AT22">
+        <v>240693519460.0</v>
+      </c>
+      <c r="AU22">
+        <v>208329972203.0</v>
+      </c>
+      <c r="AV22">
+        <v>201220545062.0</v>
+      </c>
+      <c r="AW22">
+        <v>199628798455.0</v>
+      </c>
+      <c r="AX22">
+        <v>177566719485.0</v>
+      </c>
+      <c r="AY22">
+        <v>162535638671.0</v>
+      </c>
+      <c r="AZ22">
+        <v>158831456862.0</v>
+      </c>
+      <c r="BA22">
+        <v>149220282596.0</v>
+      </c>
+      <c r="BB22">
+        <v>135104778122.0</v>
+      </c>
+      <c r="BC22">
+        <v>111161657542.0</v>
+      </c>
+      <c r="BD22">
+        <v>125055798141.0</v>
+      </c>
+      <c r="BE22">
+        <v>117305890109.0</v>
+      </c>
+      <c r="BF22">
+        <v>110643351054.0</v>
+      </c>
+      <c r="BG22">
+        <v>102745910600.0</v>
+      </c>
+      <c r="BH22">
+        <v>90943154929.0</v>
+      </c>
+      <c r="BI22">
+        <v>88154121400.0</v>
+      </c>
+      <c r="BJ22">
+        <v>86261270100.0</v>
+      </c>
+      <c r="BK22">
+        <v>77263165600.0</v>
+      </c>
+      <c r="BL22">
+        <v>69897176700.0</v>
+      </c>
+      <c r="BM22">
+        <v>68011134200.0</v>
+      </c>
+      <c r="BN22">
+        <v>61417563300.0</v>
+      </c>
+      <c r="BO22">
+        <v>58656856900.0</v>
+      </c>
+      <c r="BP22">
+        <v>55901905800.0</v>
+      </c>
+      <c r="BQ22">
+        <v>52678282300.0</v>
+      </c>
+      <c r="BR22">
+        <v>52707547000.0</v>
+      </c>
+      <c r="BS22">
+        <v>55639517900.0</v>
+      </c>
+      <c r="BT22">
+        <v>58359874200.0</v>
+      </c>
+      <c r="BU22">
+        <v>69784312700.0</v>
+      </c>
+      <c r="BV22">
+        <v>78075515200.0</v>
+      </c>
+      <c r="BW22">
+        <v>70314829500.0</v>
+      </c>
+      <c r="BX22">
+        <v>72610757900.0</v>
+      </c>
+      <c r="BY22">
+        <v>74296919200.0</v>
+      </c>
+      <c r="BZ22">
+        <v>74693878600.0</v>
+      </c>
+      <c r="CA22">
+        <v>73901576100.0</v>
+      </c>
+      <c r="CB22">
+        <v>76640954100.0</v>
+      </c>
+      <c r="CC22">
+        <v>101779916900.0</v>
+      </c>
+      <c r="CD22">
+        <v>109736766600.0</v>
+      </c>
+      <c r="CE22">
+        <v>108647014200.0</v>
+      </c>
+      <c r="CF22">
+        <v>110954324100.0</v>
+      </c>
+      <c r="CG22">
+        <v>114706056300.0</v>
+      </c>
+      <c r="CH22">
+        <v>119280119000.0</v>
+      </c>
+      <c r="CI22">
+        <v>118740279800.0</v>
+      </c>
+      <c r="CJ22">
+        <v>117003300000.0</v>
+      </c>
+      <c r="CK22">
+        <v>114592336000.0</v>
+      </c>
+      <c r="CL22">
+        <v>116309396000.0</v>
+      </c>
+      <c r="CM22">
+        <v>119941691000.0</v>
+      </c>
+      <c r="CN22">
+        <v>119746909000.0</v>
+      </c>
+      <c r="CO22">
+        <v>118542555000.0</v>
+      </c>
+      <c r="CP22">
+        <v>116960635000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>115398392000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:95">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>657958573000.0</v>
+      </c>
+      <c r="C23">
+        <v>661845650000.0</v>
+      </c>
+      <c r="D23">
+        <v>658635912000.0</v>
+      </c>
+      <c r="E23">
+        <v>711004521000.0</v>
+      </c>
+      <c r="F23">
+        <v>710326338000.0</v>
+      </c>
+      <c r="G23">
+        <v>730699341000.0</v>
+      </c>
+      <c r="H23">
+        <v>733392899000.0</v>
+      </c>
+      <c r="I23">
+        <v>750049151000.0</v>
+      </c>
+      <c r="J23">
+        <v>758021373232.0</v>
+      </c>
+      <c r="K23">
+        <v>755205615370.0</v>
+      </c>
+      <c r="L23">
+        <v>751633765958.0</v>
+      </c>
+      <c r="M23">
+        <v>727465980823.0</v>
+      </c>
+      <c r="N23">
+        <v>727465433732.0</v>
+      </c>
+      <c r="O23">
+        <v>712193864775.0</v>
+      </c>
+      <c r="P23">
+        <v>712262467657.0</v>
+      </c>
+      <c r="Q23">
+        <v>703894409838.0</v>
+      </c>
+      <c r="R23">
+        <v>694829726447.0</v>
+      </c>
+      <c r="S23">
+        <v>695934598238.0</v>
+      </c>
+      <c r="T23">
+        <v>694239355836.0</v>
+      </c>
+      <c r="U23">
+        <v>689490615449.0</v>
+      </c>
+      <c r="V23">
+        <v>690689131959.0</v>
+      </c>
+      <c r="W23">
+        <v>692304224946.0</v>
+      </c>
+      <c r="X23">
+        <v>693600593453.0</v>
+      </c>
+      <c r="Y23">
+        <v>748721190229.0</v>
+      </c>
+      <c r="Z23">
+        <v>745464901679.0</v>
+      </c>
+      <c r="AA23">
+        <v>748378911088.0</v>
+      </c>
+      <c r="AB23">
+        <v>742302791888.0</v>
+      </c>
+      <c r="AC23">
+        <v>748562264244.0</v>
+      </c>
+      <c r="AD23">
+        <v>761355644809.0</v>
+      </c>
+      <c r="AE23">
+        <v>750953657897.0</v>
+      </c>
+      <c r="AF23">
+        <v>735774891577.0</v>
+      </c>
+      <c r="AG23">
+        <v>702636372475.0</v>
+      </c>
+      <c r="AH23">
+        <v>705552912063.0</v>
+      </c>
+      <c r="AI23">
+        <v>705232294655.0</v>
+      </c>
+      <c r="AJ23">
+        <v>700251764864.0</v>
+      </c>
+      <c r="AK23">
+        <v>691768308320.0</v>
+      </c>
+      <c r="AL23">
+        <v>664351451606.0</v>
+      </c>
+      <c r="AM23">
+        <v>628529987020.0</v>
+      </c>
+      <c r="AN23">
+        <v>615962000265.0</v>
+      </c>
+      <c r="AO23">
+        <v>621112961887.0</v>
+      </c>
+      <c r="AP23">
+        <v>629074968709.0</v>
+      </c>
+      <c r="AQ23">
+        <v>618585831201.0</v>
+      </c>
+      <c r="AR23">
+        <v>605667034867.0</v>
+      </c>
+      <c r="AS23">
+        <v>441821446975.0</v>
+      </c>
+      <c r="AT23">
+        <v>410485140038.0</v>
+      </c>
+      <c r="AU23">
+        <v>400924107769.0</v>
+      </c>
+      <c r="AV23">
+        <v>366053299896.0</v>
+      </c>
+      <c r="AW23">
+        <v>364957110973.0</v>
+      </c>
+      <c r="AX23">
+        <v>346784116693.0</v>
+      </c>
+      <c r="AY23">
+        <v>340600998867.0</v>
+      </c>
+      <c r="AZ23">
+        <v>326960068946.0</v>
+      </c>
+      <c r="BA23">
+        <v>319532741392.0</v>
+      </c>
+      <c r="BB23">
+        <v>292845871234.0</v>
+      </c>
+      <c r="BC23">
+        <v>268369016019.0</v>
+      </c>
+      <c r="BD23">
+        <v>261438526210.0</v>
+      </c>
+      <c r="BE23">
+        <v>245208173898.0</v>
+      </c>
+      <c r="BF23">
+        <v>240939473022.0</v>
+      </c>
+      <c r="BG23"/>
+      <c r="BH23">
+        <v>218251524639.0</v>
+      </c>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+    </row>
+    <row r="24" spans="1:95">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24">
+        <v>309392707221.0</v>
+      </c>
+      <c r="C24">
+        <v>306767661835.0</v>
+      </c>
+      <c r="D24">
+        <v>302821232776.0</v>
+      </c>
+      <c r="E24">
+        <v>182592361290.0</v>
+      </c>
+      <c r="F24">
+        <v>303287459216.0</v>
+      </c>
+      <c r="G24">
+        <v>185883159790.0</v>
+      </c>
+      <c r="H24">
+        <v>185994263260.0</v>
+      </c>
+      <c r="I24">
+        <v>187368519220.0</v>
+      </c>
+      <c r="J24">
+        <v>317965577082.0</v>
+      </c>
+      <c r="K24">
+        <v>317401902796.0</v>
+      </c>
+      <c r="L24">
+        <v>316764387795.0</v>
+      </c>
+      <c r="M24">
+        <v>129793136370.0</v>
+      </c>
+      <c r="N24">
+        <v>13523400000.0</v>
+      </c>
+      <c r="O24">
+        <v>124759738680.0</v>
+      </c>
+      <c r="P24">
+        <v>126641220020.0</v>
+      </c>
+      <c r="Q24">
+        <v>123922448320.0</v>
+      </c>
+      <c r="R24">
+        <v>132546678318.0</v>
+      </c>
+      <c r="S24">
+        <v>118935269018.0</v>
+      </c>
+      <c r="T24">
+        <v>131561369018.0</v>
+      </c>
+      <c r="U24">
+        <v>119410479330.0</v>
+      </c>
+      <c r="V24">
+        <v>118920779330.0</v>
+      </c>
+      <c r="W24">
+        <v>119125979330.0</v>
+      </c>
+      <c r="X24">
+        <v>117865079330.0</v>
+      </c>
+      <c r="Y24">
+        <v>135074375645.0</v>
+      </c>
+      <c r="Z24">
+        <v>132692101349.0</v>
+      </c>
+      <c r="AA24">
+        <v>124437256799.0</v>
+      </c>
+      <c r="AB24">
+        <v>134591984709.0</v>
+      </c>
+      <c r="AC24">
+        <v>115229571700.0</v>
+      </c>
+      <c r="AD24">
+        <v>115140471697.0</v>
+      </c>
+      <c r="AE24">
+        <v>128251467000.0</v>
+      </c>
+      <c r="AF24">
+        <v>129104667000.0</v>
+      </c>
+      <c r="AG24">
+        <v>125815317000.0</v>
+      </c>
+      <c r="AH24">
+        <v>126462066700.0</v>
+      </c>
+      <c r="AI24">
+        <v>124621517400.0</v>
+      </c>
+      <c r="AJ24">
+        <v>122820672600.0</v>
+      </c>
+      <c r="AK24">
+        <v>93585556000.0</v>
+      </c>
+      <c r="AL24">
+        <v>93118456000.0</v>
+      </c>
+      <c r="AM24">
+        <v>93123856000.0</v>
+      </c>
+      <c r="AN24">
+        <v>93355396700.0</v>
+      </c>
+      <c r="AO24">
+        <v>114770088000.0</v>
+      </c>
+      <c r="AP24">
+        <v>114816178600.0</v>
+      </c>
+      <c r="AQ24">
+        <v>115075368200.0</v>
+      </c>
+      <c r="AR24">
+        <v>118107498600.0</v>
+      </c>
+      <c r="AS24">
+        <v>41916799200.0</v>
+      </c>
+      <c r="AT24">
+        <v>38339299200.0</v>
+      </c>
+      <c r="AU24">
+        <v>1870522500.0</v>
+      </c>
+      <c r="AV24">
+        <v>1751787300.0</v>
+      </c>
+      <c r="AW24">
+        <v>4615461400.0</v>
+      </c>
+      <c r="AX24">
+        <v>4615461400.0</v>
+      </c>
+      <c r="AY24">
+        <v>4615461400.0</v>
+      </c>
+      <c r="AZ24">
+        <v>4506220100.0</v>
+      </c>
+      <c r="BA24">
+        <v>4214112200.0</v>
+      </c>
+      <c r="BB24">
+        <v>3604980300.0</v>
+      </c>
+      <c r="BC24">
+        <v>484608100.0</v>
+      </c>
+      <c r="BD24">
+        <v>484608100.0</v>
+      </c>
+      <c r="BE24">
+        <v>1416020900.0</v>
+      </c>
+      <c r="BF24">
+        <v>1254096600.0</v>
+      </c>
+      <c r="BG24">
+        <v>808299400.0</v>
+      </c>
+      <c r="BH24">
+        <v>1254096600.0</v>
+      </c>
+      <c r="BI24">
+        <v>2108383400.0</v>
+      </c>
+      <c r="BJ24">
+        <v>2108383400.0</v>
+      </c>
+      <c r="BK24">
+        <v>116534000.0</v>
+      </c>
+      <c r="BL24">
+        <v>116534000.0</v>
+      </c>
+      <c r="BM24">
+        <v>116534000.0</v>
+      </c>
+      <c r="BN24">
+        <v>1061564700.0</v>
+      </c>
+      <c r="BO24">
+        <v>945030700.0</v>
+      </c>
+      <c r="BP24">
+        <v>945030700.0</v>
+      </c>
+      <c r="BQ24">
+        <v>2050948100.0</v>
+      </c>
+      <c r="BR24">
+        <v>2050948100.0</v>
+      </c>
+      <c r="BS24">
+        <v>2050948100.0</v>
+      </c>
+      <c r="BT24">
+        <v>2050948100.0</v>
+      </c>
+      <c r="BU24">
+        <v>1985525700.0</v>
+      </c>
+      <c r="BV24">
+        <v>1955528300.0</v>
+      </c>
+      <c r="BW24">
+        <v>1335470100.0</v>
+      </c>
+      <c r="BX24">
+        <v>907020200.0</v>
+      </c>
+      <c r="BY24">
+        <v>1160070700.0</v>
+      </c>
+      <c r="BZ24">
+        <v>791984600.0</v>
+      </c>
+      <c r="CA24">
+        <v>6483739700.0</v>
+      </c>
+      <c r="CB24">
+        <v>93136300.0</v>
+      </c>
+      <c r="CC24">
+        <v>111812065900.0</v>
+      </c>
+      <c r="CD24">
+        <v>112583807300.0</v>
+      </c>
+      <c r="CE24">
+        <v>109895005300.0</v>
+      </c>
+      <c r="CF24">
+        <v>122796557500.0</v>
+      </c>
+      <c r="CG24">
+        <v>106017093000.0</v>
+      </c>
+      <c r="CH24">
+        <v>100036325300.0</v>
+      </c>
+      <c r="CI24">
+        <v>97706325300.0</v>
+      </c>
+      <c r="CJ24">
+        <v>108070547000.0</v>
+      </c>
+      <c r="CK24">
+        <v>100414992000.0</v>
+      </c>
+      <c r="CL24">
+        <v>102935796000.0</v>
+      </c>
+      <c r="CM24">
+        <v>93899059000.0</v>
+      </c>
+      <c r="CN24">
+        <v>92567563000.0</v>
+      </c>
+      <c r="CO24">
+        <v>82892507000.0</v>
+      </c>
+      <c r="CP24">
+        <v>89400000000.0</v>
+      </c>
+      <c r="CQ24"/>
+    </row>
+    <row r="25" spans="1:95">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>179609502320.0</v>
+      </c>
+      <c r="E25">
+        <v>182942478230.0</v>
+      </c>
+      <c r="F25">
+        <v>185168390170.0</v>
+      </c>
+      <c r="G25">
+        <v>185987286690.0</v>
+      </c>
+      <c r="H25">
+        <v>186098390170.0</v>
+      </c>
+      <c r="I25">
+        <v>187368519220.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>129793136370.0</v>
+      </c>
+      <c r="N25">
+        <v>13523400000.0</v>
+      </c>
+      <c r="O25">
+        <v>124759738680.0</v>
+      </c>
+      <c r="P25">
+        <v>126641220020.0</v>
+      </c>
+      <c r="Q25">
+        <v>123922448320.0</v>
+      </c>
+      <c r="R25">
+        <v>119704578320.0</v>
+      </c>
+      <c r="S25">
+        <v>118935269020.0</v>
+      </c>
+      <c r="T25">
+        <v>118719269020.0</v>
+      </c>
+      <c r="U25">
+        <v>119410479330.0</v>
+      </c>
+      <c r="V25">
+        <v>118956512960.0</v>
+      </c>
+      <c r="W25">
+        <v>119331422480.0</v>
+      </c>
+      <c r="X25">
+        <v>117918512940.0</v>
+      </c>
+      <c r="Y25">
+        <v>120328842480.0</v>
+      </c>
+      <c r="Z25">
+        <v>118222876480.0</v>
+      </c>
+      <c r="AA25">
+        <v>124641813440.0</v>
+      </c>
+      <c r="AB25">
+        <v>117518450870.0</v>
+      </c>
+      <c r="AC25">
+        <v>115242722870.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+    </row>
+    <row r="26" spans="1:95">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+    </row>
+    <row r="27" spans="1:95">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+    </row>
+    <row r="28" spans="1:95">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>311870528000.0</v>
+      </c>
+      <c r="C28">
+        <v>313377303000.0</v>
+      </c>
+      <c r="D28">
+        <v>294824180000.0</v>
+      </c>
+      <c r="E28">
+        <v>306050534000.0</v>
+      </c>
+      <c r="F28">
+        <v>305328594000.0</v>
+      </c>
+      <c r="G28">
+        <v>319561288000.0</v>
+      </c>
+      <c r="H28">
+        <v>319528931000.0</v>
+      </c>
+      <c r="I28">
+        <v>303144127000.0</v>
+      </c>
+      <c r="J28">
+        <v>307067461818.0</v>
+      </c>
+      <c r="K28">
+        <v>313498199671.0</v>
+      </c>
+      <c r="L28">
+        <v>304950445642.0</v>
+      </c>
+      <c r="M28">
+        <v>334590954929.0</v>
+      </c>
+      <c r="N28">
+        <v>327774114031.0</v>
+      </c>
+      <c r="O28">
+        <v>328728746770.0</v>
+      </c>
+      <c r="P28">
+        <v>334528668418.0</v>
+      </c>
+      <c r="Q28">
+        <v>329172980889.0</v>
+      </c>
+      <c r="R28">
+        <v>323314061975.0</v>
+      </c>
+      <c r="S28">
+        <v>305884650678.0</v>
+      </c>
+      <c r="T28">
+        <v>295863170775.0</v>
+      </c>
+      <c r="U28">
+        <v>296174204619.0</v>
+      </c>
+      <c r="V28">
+        <v>296762346535.0</v>
+      </c>
+      <c r="W28">
+        <v>307485891792.0</v>
+      </c>
+      <c r="X28">
+        <v>318425344362.0</v>
+      </c>
+      <c r="Y28">
+        <v>318472698563.0</v>
+      </c>
+      <c r="Z28">
+        <v>308838687815.0</v>
+      </c>
+      <c r="AA28">
+        <v>309387753664.0</v>
+      </c>
+      <c r="AB28">
+        <v>308423014121.0</v>
+      </c>
+      <c r="AC28">
+        <v>293989972285.0</v>
+      </c>
+      <c r="AD28">
+        <v>288803687497.0</v>
+      </c>
+      <c r="AE28">
+        <v>304638132613.0</v>
+      </c>
+      <c r="AF28">
+        <v>279115905061.0</v>
+      </c>
+      <c r="AG28">
+        <v>263588887839.0</v>
+      </c>
+      <c r="AH28">
+        <v>255287537624.0</v>
+      </c>
+      <c r="AI28">
+        <v>238584567386.0</v>
+      </c>
+      <c r="AJ28">
+        <v>243964246082.0</v>
+      </c>
+      <c r="AK28">
+        <v>226983430373.0</v>
+      </c>
+      <c r="AL28">
+        <v>184072924511.0</v>
+      </c>
+      <c r="AM28">
+        <v>169998964045.0</v>
+      </c>
+      <c r="AN28">
+        <v>165121666132.0</v>
+      </c>
+      <c r="AO28">
+        <v>179169741825.0</v>
+      </c>
+      <c r="AP28">
+        <v>160103175211.0</v>
+      </c>
+      <c r="AQ28">
+        <v>160648376501.0</v>
+      </c>
+      <c r="AR28">
+        <v>175882445951.0</v>
+      </c>
+      <c r="AS28">
+        <v>207214918002.0</v>
+      </c>
+      <c r="AT28">
+        <v>173537436646.0</v>
+      </c>
+      <c r="AU28">
+        <v>22777717320.0</v>
+      </c>
+      <c r="AV28">
+        <v>155470777867.0</v>
+      </c>
+      <c r="AW28">
+        <v>131830741464.0</v>
+      </c>
+      <c r="AX28">
+        <v>109461688098.0</v>
+      </c>
+      <c r="AY28">
+        <v>105709254859.0</v>
+      </c>
+      <c r="AZ28">
+        <v>106697046097.0</v>
+      </c>
+      <c r="BA28">
+        <v>99095091821.0</v>
+      </c>
+      <c r="BB28">
+        <v>73481559084.0</v>
+      </c>
+      <c r="BC28">
+        <v>-8470395881.0</v>
+      </c>
+      <c r="BD28">
+        <v>66446012525.0</v>
+      </c>
+      <c r="BE28">
+        <v>70297981340.0</v>
+      </c>
+      <c r="BF28">
+        <v>67808213556.0</v>
+      </c>
+      <c r="BG28"/>
+      <c r="BH28">
+        <v>66974001532.0</v>
+      </c>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+    </row>
+    <row r="29" spans="1:95">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>470396937164.0</v>
+      </c>
+      <c r="C29">
+        <v>472765139484.0</v>
+      </c>
+      <c r="D29">
+        <v>474572007164.0</v>
+      </c>
+      <c r="E29">
+        <v>482219035780.0</v>
+      </c>
+      <c r="F29">
+        <v>484696204520.0</v>
+      </c>
+      <c r="G29">
+        <v>509682192761.0</v>
+      </c>
+      <c r="H29">
+        <v>511546680233.0</v>
+      </c>
+      <c r="I29">
+        <v>525916067576.0</v>
+      </c>
+      <c r="J29">
+        <v>525598061061.0</v>
+      </c>
+      <c r="K29">
+        <v>528282411366.0</v>
+      </c>
+      <c r="L29">
+        <v>531133582552.0</v>
+      </c>
+      <c r="M29">
+        <v>503411991795.0</v>
+      </c>
+      <c r="N29">
+        <v>494789983341.0</v>
+      </c>
+      <c r="O29">
+        <v>495427593155.0</v>
+      </c>
+      <c r="P29">
+        <v>506386378648.0</v>
+      </c>
+      <c r="Q29">
+        <v>521718116639.0</v>
+      </c>
+      <c r="R29">
+        <v>519458047354.0</v>
+      </c>
+      <c r="S29">
+        <v>510072341107.0</v>
+      </c>
+      <c r="T29">
+        <v>524721534640.0</v>
+      </c>
+      <c r="U29">
+        <v>529700517264.0</v>
+      </c>
+      <c r="V29">
+        <v>532524206031.0</v>
+      </c>
+      <c r="W29">
+        <v>542398658233.0</v>
+      </c>
+      <c r="X29">
+        <v>548352062288.0</v>
+      </c>
+      <c r="Y29">
+        <v>592923404396.0</v>
+      </c>
+      <c r="Z29">
+        <v>594793641328.0</v>
+      </c>
+      <c r="AA29">
+        <v>590726647400.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+    </row>
+    <row r="30" spans="1:95">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>58217910000.0</v>
+      </c>
+      <c r="C30">
+        <v>55849561000.0</v>
+      </c>
+      <c r="D30">
+        <v>58292436000.0</v>
+      </c>
+      <c r="E30">
+        <v>102343390000.0</v>
+      </c>
+      <c r="F30">
+        <v>99583177000.0</v>
+      </c>
+      <c r="G30">
+        <v>83699304000.0</v>
+      </c>
+      <c r="H30">
+        <v>85396731000.0</v>
+      </c>
+      <c r="I30">
+        <v>67532376000.0</v>
+      </c>
+      <c r="J30">
+        <v>99055437158.0</v>
+      </c>
+      <c r="K30">
+        <v>94345395963.0</v>
+      </c>
+      <c r="L30">
+        <v>86322974005.0</v>
+      </c>
+      <c r="M30">
+        <v>95078702000.0</v>
+      </c>
+      <c r="N30">
+        <v>95466678507.0</v>
+      </c>
+      <c r="O30">
+        <v>94849076641.0</v>
+      </c>
+      <c r="P30">
+        <v>93126934954.0</v>
+      </c>
+      <c r="Q30">
+        <v>85066426291.0</v>
+      </c>
+      <c r="R30">
+        <v>80485819366.0</v>
+      </c>
+      <c r="S30">
+        <v>106231632694.0</v>
+      </c>
+      <c r="T30">
+        <v>77896107059.0</v>
+      </c>
+      <c r="U30">
+        <v>76596325116.0</v>
+      </c>
+      <c r="V30">
+        <v>79161144460.0</v>
+      </c>
+      <c r="W30">
+        <v>80726159807.0</v>
+      </c>
+      <c r="X30">
+        <v>83361016181.0</v>
+      </c>
+      <c r="Y30">
+        <v>131838089202.0</v>
+      </c>
+      <c r="Z30">
+        <v>121238621579.0</v>
+      </c>
+      <c r="AA30">
+        <v>126425630356.0</v>
+      </c>
+      <c r="AB30">
+        <v>125039757965.0</v>
+      </c>
+      <c r="AC30">
+        <v>128535654920.0</v>
+      </c>
+      <c r="AD30">
+        <v>166569808688.0</v>
+      </c>
+      <c r="AE30">
+        <v>157727169996.0</v>
+      </c>
+      <c r="AF30">
+        <v>148239008167.0</v>
+      </c>
+      <c r="AG30">
+        <v>129573460039.0</v>
+      </c>
+      <c r="AH30">
+        <v>139763573951.0</v>
+      </c>
+      <c r="AI30">
+        <v>138733306450.0</v>
+      </c>
+      <c r="AJ30">
+        <v>123783342591.0</v>
+      </c>
+      <c r="AK30">
+        <v>123799412451.0</v>
+      </c>
+      <c r="AL30">
+        <v>108497594456.0</v>
+      </c>
+      <c r="AM30">
+        <v>103613173334.0</v>
+      </c>
+      <c r="AN30">
+        <v>90764069522.0</v>
+      </c>
+      <c r="AO30">
+        <v>99375957866.0</v>
+      </c>
+      <c r="AP30">
+        <v>101220174893.0</v>
+      </c>
+      <c r="AQ30">
+        <v>83320090604.0</v>
+      </c>
+      <c r="AR30">
+        <v>74397651230.0</v>
+      </c>
+      <c r="AS30">
+        <v>67885384267.0</v>
+      </c>
+      <c r="AT30">
+        <v>66249675107.0</v>
+      </c>
+      <c r="AU30">
+        <v>54464523861.0</v>
+      </c>
+      <c r="AV30">
+        <v>53751205781.0</v>
+      </c>
+      <c r="AW30">
+        <v>61797213620.0</v>
+      </c>
+      <c r="AX30">
+        <v>59180561116.0</v>
+      </c>
+      <c r="AY30">
+        <v>61394834798.0</v>
+      </c>
+      <c r="AZ30">
+        <v>51908470237.0</v>
+      </c>
+      <c r="BA30">
+        <v>63223101378.0</v>
+      </c>
+      <c r="BB30">
+        <v>46435838638.0</v>
+      </c>
+      <c r="BC30">
+        <v>39149974520.0</v>
+      </c>
+      <c r="BD30">
+        <v>33984108487.0</v>
+      </c>
+      <c r="BE30">
+        <v>33374418201.0</v>
+      </c>
+      <c r="BF30">
+        <v>34016554798.0</v>
+      </c>
+      <c r="BG30">
+        <v>24266674700.0</v>
+      </c>
+      <c r="BH30">
+        <v>26522407724.0</v>
+      </c>
+      <c r="BI30">
+        <v>20536025000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>19729991100.0</v>
+      </c>
+      <c r="BK30">
+        <v>22127005000.0</v>
+      </c>
+      <c r="BL30">
+        <v>26093264400.0</v>
+      </c>
+      <c r="BM30">
+        <v>24244202000.0</v>
+      </c>
+      <c r="BN30">
+        <v>31895207500.0</v>
+      </c>
+      <c r="BO30">
+        <v>40748224200.0</v>
+      </c>
+      <c r="BP30">
+        <v>37596532700.0</v>
+      </c>
+      <c r="BQ30">
+        <v>36127122400.0</v>
+      </c>
+      <c r="BR30">
+        <v>38546287100.0</v>
+      </c>
+      <c r="BS30">
+        <v>51966456600.0</v>
+      </c>
+      <c r="BT30">
+        <v>48103611300.0</v>
+      </c>
+      <c r="BU30">
+        <v>31778153100.0</v>
+      </c>
+      <c r="BV30">
+        <v>23861233700.0</v>
+      </c>
+      <c r="BW30">
+        <v>18939217600.0</v>
+      </c>
+      <c r="BX30">
+        <v>16612990600.0</v>
+      </c>
+      <c r="BY30">
+        <v>22032575800.0</v>
+      </c>
+      <c r="BZ30">
+        <v>24843925200.0</v>
+      </c>
+      <c r="CA30">
+        <v>23164080000.0</v>
+      </c>
+      <c r="CB30">
+        <v>19681147300.0</v>
+      </c>
+      <c r="CC30">
+        <v>13481645400.0</v>
+      </c>
+      <c r="CD30">
+        <v>8916263900.0</v>
+      </c>
+      <c r="CE30">
+        <v>11776421800.0</v>
+      </c>
+      <c r="CF30">
+        <v>7974945600.0</v>
+      </c>
+      <c r="CG30">
+        <v>11224068800.0</v>
+      </c>
+      <c r="CH30">
+        <v>16897445000.0</v>
+      </c>
+      <c r="CI30">
+        <v>16269723400.0</v>
+      </c>
+      <c r="CJ30">
+        <v>15112752000.0</v>
+      </c>
+      <c r="CK30">
+        <v>21186325000.0</v>
+      </c>
+      <c r="CL30">
+        <v>22048023000.0</v>
+      </c>
+      <c r="CM30">
+        <v>18348785000.0</v>
+      </c>
+      <c r="CN30">
+        <v>15625635000.0</v>
+      </c>
+      <c r="CO30">
+        <v>14195307000.0</v>
+      </c>
+      <c r="CP30">
+        <v>15306059000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>17624967000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:95">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>166260936727.0</v>
+      </c>
+      <c r="O31">
+        <v>166538800675.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31">
+        <v>193574349910.0</v>
+      </c>
+      <c r="R31">
+        <v>196675239341.0</v>
+      </c>
+      <c r="S31">
+        <v>202330519510.0</v>
+      </c>
+      <c r="T31">
+        <v>204582774975.0</v>
+      </c>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31">
+        <v>220733471760.0</v>
+      </c>
+      <c r="X31">
+        <v>229684961930.0</v>
+      </c>
+      <c r="Y31">
+        <v>269125781342.0</v>
+      </c>
+      <c r="Z31">
+        <v>276507143999.0</v>
+      </c>
+      <c r="AA31">
+        <v>277099826573.0</v>
+      </c>
+      <c r="AB31">
+        <v>297256738327.0</v>
+      </c>
+      <c r="AC31">
+        <v>317997679508.0</v>
+      </c>
+      <c r="AD31">
+        <v>328932320015.0</v>
+      </c>
+      <c r="AE31">
+        <v>334693856681.0</v>
+      </c>
+      <c r="AF31">
+        <v>327614020993.0</v>
+      </c>
+      <c r="AG31">
+        <v>324626856580.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+    </row>
+    <row r="32" spans="1:95">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>232730511436.0</v>
+      </c>
+      <c r="C32">
+        <v>236152215796.0</v>
+      </c>
+      <c r="D32">
+        <v>238932251398.0</v>
+      </c>
+      <c r="E32">
+        <v>252758689882.0</v>
+      </c>
+      <c r="F32">
+        <v>256852503911.0</v>
+      </c>
+      <c r="G32">
+        <v>252917277357.0</v>
+      </c>
+      <c r="H32">
+        <v>255689484674.0</v>
+      </c>
+      <c r="I32">
+        <v>262595410058.0</v>
+      </c>
+      <c r="J32">
+        <v>266145847083.0</v>
+      </c>
+      <c r="K32">
+        <v>270332610463.0</v>
+      </c>
+      <c r="L32">
+        <v>272140017564.0</v>
+      </c>
+      <c r="M32">
+        <v>73102634578.0</v>
+      </c>
+      <c r="N32">
+        <v>64798543784.0</v>
+      </c>
+      <c r="O32">
+        <v>64497138349.0</v>
+      </c>
+      <c r="P32">
+        <v>71003366770.0</v>
+      </c>
+      <c r="Q32">
+        <v>93897031912.0</v>
+      </c>
+      <c r="R32">
+        <v>91941166530.0</v>
+      </c>
+      <c r="S32">
+        <v>94935725824.0</v>
+      </c>
+      <c r="T32">
+        <v>96063523425.0</v>
+      </c>
+      <c r="U32">
+        <v>101399999357.0</v>
+      </c>
+      <c r="V32">
+        <v>102595011592.0</v>
+      </c>
+      <c r="W32">
+        <v>111264211955.0</v>
+      </c>
+      <c r="X32">
+        <v>117039156288.0</v>
+      </c>
+      <c r="Y32">
+        <v>167724607553.0</v>
+      </c>
+      <c r="Z32">
+        <v>170682715891.0</v>
+      </c>
+      <c r="AA32">
+        <v>179167531658.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+    </row>
+    <row r="33" spans="1:95">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>290916889000.0</v>
+      </c>
+      <c r="C33">
+        <v>291360709000.0</v>
+      </c>
+      <c r="D33">
+        <v>291763142000.0</v>
+      </c>
+      <c r="E33">
+        <v>294844164000.0</v>
+      </c>
+      <c r="F33">
+        <v>293678679000.0</v>
+      </c>
+      <c r="G33">
+        <v>323013942000.0</v>
+      </c>
+      <c r="H33">
+        <v>323694862000.0</v>
+      </c>
+      <c r="I33">
+        <v>320987318000.0</v>
+      </c>
+      <c r="J33">
+        <v>320432202099.0</v>
+      </c>
+      <c r="K33">
+        <v>320338892015.0</v>
+      </c>
+      <c r="L33">
+        <v>320882249665.0</v>
+      </c>
+      <c r="M33">
+        <v>273004506300.0</v>
+      </c>
+      <c r="N33">
+        <v>274193865714.0</v>
+      </c>
+      <c r="O33">
+        <v>274836031723.0</v>
+      </c>
+      <c r="P33">
+        <v>277115999739.0</v>
+      </c>
+      <c r="Q33">
+        <v>269925070435.0</v>
+      </c>
+      <c r="R33">
+        <v>270764457098.0</v>
+      </c>
+      <c r="S33">
+        <v>272656613750.0</v>
+      </c>
+      <c r="T33">
+        <v>277882946293.0</v>
+      </c>
+      <c r="U33">
+        <v>281405850181.0</v>
+      </c>
+      <c r="V33">
+        <v>282647194155.0</v>
+      </c>
+      <c r="W33">
+        <v>283780643707.0</v>
+      </c>
+      <c r="X33">
+        <v>280840804217.0</v>
+      </c>
+      <c r="Y33">
+        <v>277690938265.0</v>
+      </c>
+      <c r="Z33">
+        <v>279195185186.0</v>
+      </c>
+      <c r="AA33">
+        <v>280442199866.0</v>
+      </c>
+      <c r="AB33">
+        <v>280723744505.0</v>
+      </c>
+      <c r="AC33">
+        <v>280133395331.0</v>
+      </c>
+      <c r="AD33">
+        <v>281692923886.0</v>
+      </c>
+      <c r="AE33">
+        <v>283332089557.0</v>
+      </c>
+      <c r="AF33">
+        <v>284085887155.0</v>
+      </c>
+      <c r="AG33">
+        <v>284745397120.0</v>
+      </c>
+      <c r="AH33">
+        <v>280396071718.0</v>
+      </c>
+      <c r="AI33">
+        <v>282327746817.0</v>
+      </c>
+      <c r="AJ33">
+        <v>282831951288.0</v>
+      </c>
+      <c r="AK33">
+        <v>281149182689.0</v>
+      </c>
+      <c r="AL33">
+        <v>280750735893.0</v>
+      </c>
+      <c r="AM33">
+        <v>280933148236.0</v>
+      </c>
+      <c r="AN33">
+        <v>284561621588.0</v>
+      </c>
+      <c r="AO33">
+        <v>288900276454.0</v>
+      </c>
+      <c r="AP33">
+        <v>283451903360.0</v>
+      </c>
+      <c r="AQ33">
+        <v>284834952074.0</v>
+      </c>
+      <c r="AR33">
+        <v>286101176450.0</v>
+      </c>
+      <c r="AS33">
+        <v>89946867752.0</v>
+      </c>
+      <c r="AT33">
+        <v>86595485437.0</v>
+      </c>
+      <c r="AU33">
+        <v>80157485383.0</v>
+      </c>
+      <c r="AV33">
+        <v>91523407380.0</v>
+      </c>
+      <c r="AW33">
+        <v>89261880585.0</v>
+      </c>
+      <c r="AX33">
+        <v>91546620883.0</v>
+      </c>
+      <c r="AY33">
+        <v>93842585865.0</v>
+      </c>
+      <c r="AZ33">
+        <v>95193773746.0</v>
+      </c>
+      <c r="BA33">
+        <v>88984089200.0</v>
+      </c>
+      <c r="BB33">
+        <v>89680120062.0</v>
+      </c>
+      <c r="BC33">
+        <v>84781762416.0</v>
+      </c>
+      <c r="BD33">
+        <v>85437320083.0</v>
+      </c>
+      <c r="BE33">
+        <v>84956959449.0</v>
+      </c>
+      <c r="BF33">
+        <v>85585356592.0</v>
+      </c>
+      <c r="BG33"/>
+      <c r="BH33">
+        <v>87993338475.0</v>
+      </c>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+    </row>
+    <row r="34" spans="1:95">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>-1.0</v>
+      </c>
+      <c r="O34">
+        <v>74700000.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34">
+        <v>1.0</v>
+      </c>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34">
+        <v>1.0</v>
+      </c>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+    </row>
+    <row r="35" spans="1:95">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>369701928000.0</v>
+      </c>
+      <c r="C35">
+        <v>368572429000.0</v>
+      </c>
+      <c r="D35">
+        <v>365999519000.0</v>
+      </c>
+      <c r="E35">
+        <v>370255717000.0</v>
+      </c>
+      <c r="F35">
+        <v>372641285000.0</v>
+      </c>
+      <c r="G35">
+        <v>387759576000.0</v>
+      </c>
+      <c r="H35">
+        <v>388701930000.0</v>
+      </c>
+      <c r="I35">
+        <v>375243369000.0</v>
+      </c>
+      <c r="J35">
+        <v>382668923327.0</v>
+      </c>
+      <c r="K35">
+        <v>382237239055.0</v>
+      </c>
+      <c r="L35">
+        <v>381737047450.0</v>
+      </c>
+      <c r="M35">
+        <v>178281675881.0</v>
+      </c>
+      <c r="N35">
+        <v>172767839529.0</v>
+      </c>
+      <c r="O35">
+        <v>172830678187.0</v>
+      </c>
+      <c r="P35">
+        <v>175314259530.0</v>
+      </c>
+      <c r="Q35">
+        <v>170280095282.0</v>
+      </c>
+      <c r="R35">
+        <v>166062225281.0</v>
+      </c>
+      <c r="S35">
+        <v>165292915981.0</v>
+      </c>
+      <c r="T35">
+        <v>169395225364.0</v>
+      </c>
+      <c r="U35">
+        <v>174086499497.0</v>
+      </c>
+      <c r="V35">
+        <v>173990713191.0</v>
+      </c>
+      <c r="W35">
+        <v>174344918146.0</v>
+      </c>
+      <c r="X35">
+        <v>168226825596.0</v>
+      </c>
+      <c r="Y35">
+        <v>176319995128.0</v>
+      </c>
+      <c r="Z35">
+        <v>173400865720.0</v>
+      </c>
+      <c r="AA35">
+        <v>182541284375.0</v>
+      </c>
+      <c r="AB35">
+        <v>173918774880.0</v>
+      </c>
+      <c r="AC35">
+        <v>170616761097.0</v>
+      </c>
+      <c r="AD35">
+        <v>169988820649.0</v>
+      </c>
+      <c r="AE35">
+        <v>166047821428.0</v>
+      </c>
+      <c r="AF35">
+        <v>166073517902.0</v>
+      </c>
+      <c r="AG35">
+        <v>163976254406.0</v>
+      </c>
+      <c r="AH35">
+        <v>162379527013.0</v>
+      </c>
+      <c r="AI35">
+        <v>160521085073.0</v>
+      </c>
+      <c r="AJ35">
+        <v>158003006208.0</v>
+      </c>
+      <c r="AK35">
+        <v>128598320061.0</v>
+      </c>
+      <c r="AL35">
+        <v>126933886472.0</v>
+      </c>
+      <c r="AM35">
+        <v>127232656104.0</v>
+      </c>
+      <c r="AN35">
+        <v>126037935517.0</v>
+      </c>
+      <c r="AO35">
+        <v>145552128894.0</v>
+      </c>
+      <c r="AP35">
+        <v>144666685547.0</v>
+      </c>
+      <c r="AQ35">
+        <v>144216206920.0</v>
+      </c>
+      <c r="AR35">
+        <v>146528654858.0</v>
+      </c>
+      <c r="AS35">
+        <v>72237421402.0</v>
+      </c>
+      <c r="AT35">
+        <v>69291606762.0</v>
+      </c>
+      <c r="AU35">
+        <v>32986532790.0</v>
+      </c>
+      <c r="AV35">
+        <v>33186568983.0</v>
+      </c>
+      <c r="AW35">
+        <v>31802908747.0</v>
+      </c>
+      <c r="AX35">
+        <v>32174833930.0</v>
+      </c>
+      <c r="AY35">
+        <v>32924994375.0</v>
+      </c>
+      <c r="AZ35">
+        <v>32921322753.0</v>
+      </c>
+      <c r="BA35">
+        <v>29800253565.0</v>
+      </c>
+      <c r="BB35">
+        <v>29688192556.0</v>
+      </c>
+      <c r="BC35">
+        <v>26755052656.0</v>
+      </c>
+      <c r="BD35">
+        <v>26803146656.0</v>
+      </c>
+      <c r="BE35">
+        <v>25465997007.0</v>
+      </c>
+      <c r="BF35">
+        <v>25633070096.0</v>
+      </c>
+      <c r="BG35"/>
+      <c r="BH35">
+        <v>25819474325.0</v>
+      </c>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+    </row>
+    <row r="36" spans="1:95">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>21806203000.0</v>
+      </c>
+      <c r="C36">
+        <v>21877003000.0</v>
+      </c>
+      <c r="D36">
+        <v>23580369000.0</v>
+      </c>
+      <c r="E36">
+        <v>21454710000.0</v>
+      </c>
+      <c r="F36">
+        <v>22900614000.0</v>
+      </c>
+      <c r="G36">
+        <v>22202019000.0</v>
+      </c>
+      <c r="H36">
+        <v>22256506000.0</v>
+      </c>
+      <c r="I36">
+        <v>59081267000.0</v>
+      </c>
+      <c r="J36">
+        <v>53377977054.0</v>
+      </c>
+      <c r="K36">
+        <v>20546003805.0</v>
+      </c>
+      <c r="L36">
+        <v>53247389233.0</v>
+      </c>
+      <c r="M36">
+        <v>19180754903.0</v>
+      </c>
+      <c r="N36">
+        <v>19811226581.0</v>
+      </c>
+      <c r="O36">
+        <v>19811226581.0</v>
+      </c>
+      <c r="P36">
+        <v>19811226580.0</v>
+      </c>
+      <c r="Q36">
+        <v>17159138977.0</v>
+      </c>
+      <c r="R36">
+        <v>17288456327.0</v>
+      </c>
+      <c r="S36">
+        <v>17587743321.0</v>
+      </c>
+      <c r="T36">
+        <v>51414469891.0</v>
+      </c>
+      <c r="U36">
+        <v>50149316520.0</v>
+      </c>
+      <c r="V36">
+        <v>50416733520.0</v>
+      </c>
+      <c r="W36">
+        <v>50416733520.0</v>
+      </c>
+      <c r="X36">
+        <v>72579645020.0</v>
+      </c>
+      <c r="Y36">
+        <v>71369328607.0</v>
+      </c>
+      <c r="Z36">
+        <v>71452702379.0</v>
+      </c>
+      <c r="AA36">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>70543722657.0</v>
+      </c>
+      <c r="AC36">
+        <v>19728477146.0</v>
+      </c>
+      <c r="AD36">
+        <v>20883240374.0</v>
+      </c>
+      <c r="AE36">
+        <v>68472652299.0</v>
+      </c>
+      <c r="AF36">
+        <v>67663775692.0</v>
+      </c>
+      <c r="AG36">
+        <v>20713899757.0</v>
+      </c>
+      <c r="AH36">
+        <v>21006612446.0</v>
+      </c>
+      <c r="AI36">
+        <v>22533372873.0</v>
+      </c>
+      <c r="AJ36">
+        <v>22298578824.0</v>
+      </c>
+      <c r="AK36">
+        <v>21132630009.0</v>
+      </c>
+      <c r="AL36">
+        <v>19089250762.0</v>
+      </c>
+      <c r="AM36">
+        <v>17455897215.0</v>
+      </c>
+      <c r="AN36">
+        <v>19661450864.0</v>
+      </c>
+      <c r="AO36">
+        <v>8089204143.0</v>
+      </c>
+      <c r="AP36">
+        <v>5525227769.0</v>
+      </c>
+      <c r="AQ36">
+        <v>4890575270.0</v>
+      </c>
+      <c r="AR36">
+        <v>4960808678.0</v>
+      </c>
+      <c r="AS36">
+        <v>9645784659.0</v>
+      </c>
+      <c r="AT36">
+        <v>9645784659.0</v>
+      </c>
+      <c r="AU36">
+        <v>12834078262.0</v>
+      </c>
+      <c r="AV36">
+        <v>12114489875.0</v>
+      </c>
+      <c r="AW36">
+        <v>9260371267.0</v>
+      </c>
+      <c r="AX36">
+        <v>9233371267.0</v>
+      </c>
+      <c r="AY36">
+        <v>8911210059.0</v>
+      </c>
+      <c r="AZ36">
+        <v>12775118306.0</v>
+      </c>
+      <c r="BA36">
+        <v>7292559749.0</v>
+      </c>
+      <c r="BB36">
+        <v>6594408524.0</v>
+      </c>
+      <c r="BC36">
+        <v>22588302630.0</v>
+      </c>
+      <c r="BD36">
+        <v>8750852381.0</v>
+      </c>
+      <c r="BE36">
+        <v>21580577565.0</v>
+      </c>
+      <c r="BF36">
+        <v>6620405390.0</v>
+      </c>
+      <c r="BG36"/>
+      <c r="BH36">
+        <v>17002531965.0</v>
+      </c>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+    </row>
+    <row r="37" spans="1:95">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+    </row>
+    <row r="38" spans="1:95">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>47371629310.0</v>
+      </c>
+      <c r="E38">
+        <v>51653538180.0</v>
+      </c>
+      <c r="F38">
+        <v>51375753660.0</v>
+      </c>
+      <c r="G38">
+        <v>80165139280.0</v>
+      </c>
+      <c r="H38">
+        <v>80314880420.0</v>
+      </c>
+      <c r="I38">
+        <v>77589054960.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>75729240000.0</v>
+      </c>
+      <c r="N38">
+        <v>77561417442.0</v>
+      </c>
+      <c r="O38">
+        <v>77695125942.0</v>
+      </c>
+      <c r="P38">
+        <v>76130365490.0</v>
+      </c>
+      <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
+        <v>71162412485.0</v>
+      </c>
+      <c r="S38">
+        <v>71296120985.0</v>
+      </c>
+      <c r="T38">
+        <v>71429829484.0</v>
+      </c>
+      <c r="U38">
+        <v>70334069520.0</v>
+      </c>
+      <c r="V38">
+        <v>70601486520.0</v>
+      </c>
+      <c r="W38">
+        <v>72445936520.0</v>
+      </c>
+      <c r="X38">
+        <v>72579645020.0</v>
+      </c>
+      <c r="Y38">
+        <v>71369328607.0</v>
+      </c>
+      <c r="Z38">
+        <v>71452702379.0</v>
+      </c>
+      <c r="AA38">
+        <v>71483398205.0</v>
+      </c>
+      <c r="AB38">
+        <v>70543722657.0</v>
+      </c>
+      <c r="AC38">
+        <v>67365686020.0</v>
+      </c>
+      <c r="AD38">
+        <v>-1.0</v>
+      </c>
+      <c r="AE38">
+        <v>68472652299.0</v>
+      </c>
+      <c r="AF38">
+        <v>67911275692.0</v>
+      </c>
+      <c r="AG38">
+        <v>66828603504.0</v>
+      </c>
+      <c r="AH38">
+        <v>66528578800.0</v>
+      </c>
+      <c r="AI38">
+        <v>66765011200.0</v>
+      </c>
+      <c r="AJ38">
+        <v>65659914300.0</v>
+      </c>
+      <c r="AK38">
+        <v>62260803200.0</v>
+      </c>
+      <c r="AL38">
+        <v>59785117300.0</v>
+      </c>
+      <c r="AM38">
+        <v>57861136300.0</v>
+      </c>
+      <c r="AN38">
+        <v>59902313600.0</v>
+      </c>
+      <c r="AO38">
+        <v>4.0</v>
+      </c>
+      <c r="AP38">
+        <v>53862867800.0</v>
+      </c>
+      <c r="AQ38">
+        <v>53833101300.0</v>
+      </c>
+      <c r="AR38">
+        <v>53979824300.0</v>
+      </c>
+      <c r="AS38">
+        <v>32973700400.0</v>
+      </c>
+      <c r="AT38">
+        <v>27544872900.0</v>
+      </c>
+      <c r="AU38">
+        <v>19976352600.0</v>
+      </c>
+      <c r="AV38">
+        <v>29876306900.0</v>
+      </c>
+      <c r="AW38">
+        <v>26944439500.0</v>
+      </c>
+      <c r="AX38">
+        <v>27164913400.0</v>
+      </c>
+      <c r="AY38">
+        <v>27760708500.0</v>
+      </c>
+      <c r="AZ38">
+        <v>30420834100.0</v>
+      </c>
+      <c r="BA38">
+        <v>28369163900.0</v>
+      </c>
+      <c r="BB38">
+        <v>28366346900.0</v>
+      </c>
+      <c r="BC38">
+        <v>26279061300.0</v>
+      </c>
+      <c r="BD38">
+        <v>26210955300.0</v>
+      </c>
+      <c r="BE38">
+        <v>23699087700.0</v>
+      </c>
+      <c r="BF38">
+        <v>22526763600.0</v>
+      </c>
+      <c r="BG38">
+        <v>22285158800.0</v>
+      </c>
+      <c r="BH38">
+        <v>20965256900.0</v>
+      </c>
+      <c r="BI38">
+        <v>16976130900.0</v>
+      </c>
+      <c r="BJ38">
+        <v>21633469500.0</v>
+      </c>
+      <c r="BK38">
+        <v>20419033300.0</v>
+      </c>
+      <c r="BL38">
+        <v>21534028300.0</v>
+      </c>
+      <c r="BM38">
+        <v>20277130600.0</v>
+      </c>
+      <c r="BN38">
+        <v>19821099300.0</v>
+      </c>
+      <c r="BO38">
+        <v>19077946300.0</v>
+      </c>
+      <c r="BP38">
+        <v>19185871100.0</v>
+      </c>
+      <c r="BQ38">
+        <v>17713813900.0</v>
+      </c>
+      <c r="BR38">
+        <v>18625913800.0</v>
+      </c>
+      <c r="BS38">
+        <v>19299633000.0</v>
+      </c>
+      <c r="BT38">
+        <v>40619434700.0</v>
+      </c>
+      <c r="BU38">
+        <v>15891387000.0</v>
+      </c>
+      <c r="BV38">
+        <v>16203933100.0</v>
+      </c>
+      <c r="BW38">
+        <v>18278446000.0</v>
+      </c>
+      <c r="BX38">
+        <v>37732832900.0</v>
+      </c>
+      <c r="BY38">
+        <v>16266865800.0</v>
+      </c>
+      <c r="BZ38">
+        <v>16182589100.0</v>
+      </c>
+      <c r="CA38">
+        <v>18342712800.0</v>
+      </c>
+      <c r="CB38">
+        <v>18524990200.0</v>
+      </c>
+      <c r="CC38">
+        <v>16764960900.0</v>
+      </c>
+      <c r="CD38">
+        <v>16679870600.0</v>
+      </c>
+      <c r="CE38">
+        <v>16599045700.0</v>
+      </c>
+      <c r="CF38">
+        <v>21126557400.0</v>
+      </c>
+      <c r="CG38">
+        <v>16604202700.0</v>
+      </c>
+      <c r="CH38">
+        <v>17240195500.0</v>
+      </c>
+      <c r="CI38">
+        <v>17333658700.0</v>
+      </c>
+      <c r="CJ38">
+        <v>19560292000.0</v>
+      </c>
+      <c r="CK38">
+        <v>29109645000.0</v>
+      </c>
+      <c r="CL38">
+        <v>28824174000.0</v>
+      </c>
+      <c r="CM38">
+        <v>28319824000.0</v>
+      </c>
+      <c r="CN38">
+        <v>29387807000.0</v>
+      </c>
+      <c r="CO38">
+        <v>24346471000.0</v>
+      </c>
+      <c r="CP38">
+        <v>26610271000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>23002608000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:95">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>24431217000.0</v>
+      </c>
+      <c r="C39">
+        <v>37691956000.0</v>
+      </c>
+      <c r="D39">
+        <v>10772657000.0</v>
+      </c>
+      <c r="E39">
+        <v>35473210000.0</v>
+      </c>
+      <c r="F39">
+        <v>31852753000.0</v>
+      </c>
+      <c r="G39">
+        <v>34377400000.0</v>
+      </c>
+      <c r="H39">
+        <v>33228677000.0</v>
+      </c>
+      <c r="I39">
+        <v>31832435000.0</v>
+      </c>
+      <c r="J39">
+        <v>14551591521.0</v>
+      </c>
+      <c r="K39">
+        <v>14827924784.0</v>
+      </c>
+      <c r="L39">
+        <v>13750678776.0</v>
+      </c>
+      <c r="M39">
+        <v>30151820082.0</v>
+      </c>
+      <c r="N39">
+        <v>29440588980.0</v>
+      </c>
+      <c r="O39">
+        <v>40126926419.0</v>
+      </c>
+      <c r="P39">
+        <v>15719405744.0</v>
+      </c>
+      <c r="Q39">
+        <v>38018297953.0</v>
+      </c>
+      <c r="R39">
+        <v>33813791809.0</v>
+      </c>
+      <c r="S39">
+        <v>524676552.0</v>
+      </c>
+      <c r="T39">
+        <v>8964412994.0</v>
+      </c>
+      <c r="U39">
+        <v>31277608309.0</v>
+      </c>
+      <c r="V39">
+        <v>30988050732.0</v>
+      </c>
+      <c r="W39">
+        <v>28561033350.0</v>
+      </c>
+      <c r="X39">
+        <v>10553702574.0</v>
+      </c>
+      <c r="Y39">
+        <v>14297205703.0</v>
+      </c>
+      <c r="Z39">
+        <v>12197335774.0</v>
+      </c>
+      <c r="AA39">
+        <v>13200687114.0</v>
+      </c>
+      <c r="AB39">
+        <v>14735264972.0</v>
+      </c>
+      <c r="AC39">
+        <v>170571237506.0</v>
+      </c>
+      <c r="AD39">
+        <v>15639002878.0</v>
+      </c>
+      <c r="AE39">
+        <v>16062454885.0</v>
+      </c>
+      <c r="AF39">
+        <v>4649660623.0</v>
+      </c>
+      <c r="AG39">
+        <v>15926699225.0</v>
+      </c>
+      <c r="AH39">
+        <v>12679776222.0</v>
+      </c>
+      <c r="AI39">
+        <v>762838490.0</v>
+      </c>
+      <c r="AJ39">
+        <v>11378136224.0</v>
+      </c>
+      <c r="AK39">
+        <v>15531430496.0</v>
+      </c>
+      <c r="AL39">
+        <v>9938496778.0</v>
+      </c>
+      <c r="AM39">
+        <v>8337255761.0</v>
+      </c>
+      <c r="AN39">
+        <v>6678753274.0</v>
+      </c>
+      <c r="AO39">
+        <v>9055920370.0</v>
+      </c>
+      <c r="AP39">
+        <v>13086599181.0</v>
+      </c>
+      <c r="AQ39">
+        <v>12478566156.0</v>
+      </c>
+      <c r="AR39">
+        <v>11241995216.0</v>
+      </c>
+      <c r="AS39">
+        <v>14951513035.0</v>
+      </c>
+      <c r="AT39">
+        <v>12506852881.0</v>
+      </c>
+      <c r="AU39">
+        <v>22032624430.0</v>
+      </c>
+      <c r="AV39">
+        <v>9244198072.0</v>
+      </c>
+      <c r="AW39">
+        <v>9247831746.0</v>
+      </c>
+      <c r="AX39">
+        <v>9401948861.0</v>
+      </c>
+      <c r="AY39">
+        <v>9255651003.0</v>
+      </c>
+      <c r="AZ39">
+        <v>7977792565.0</v>
+      </c>
+      <c r="BA39">
+        <v>13257126694.0</v>
+      </c>
+      <c r="BB39">
+        <v>55494686940.0</v>
+      </c>
+      <c r="BC39">
+        <v>56726103731.0</v>
+      </c>
+      <c r="BD39">
+        <v>36745862726.0</v>
+      </c>
+      <c r="BE39">
+        <v>35352435411.0</v>
+      </c>
+      <c r="BF39">
+        <v>35809475647.0</v>
+      </c>
+      <c r="BG39">
+        <v>6128146800.0</v>
+      </c>
+      <c r="BH39">
+        <v>28893903763.0</v>
+      </c>
+      <c r="BI39">
+        <v>12050461800.0</v>
+      </c>
+      <c r="BJ39">
+        <v>11040712000.0</v>
+      </c>
+      <c r="BK39">
+        <v>7063180500.0</v>
+      </c>
+      <c r="BL39">
+        <v>9217143800.0</v>
+      </c>
+      <c r="BM39">
+        <v>8249078400.0</v>
+      </c>
+      <c r="BN39">
+        <v>6544367400.0</v>
+      </c>
+      <c r="BO39">
+        <v>5485012500.0</v>
+      </c>
+      <c r="BP39">
+        <v>5898626300.0</v>
+      </c>
+      <c r="BQ39">
+        <v>7182977600.0</v>
+      </c>
+      <c r="BR39">
+        <v>5148984200.0</v>
+      </c>
+      <c r="BS39">
+        <v>2717420600.0</v>
+      </c>
+      <c r="BT39">
+        <v>3121466200.0</v>
+      </c>
+      <c r="BU39">
+        <v>5021854900.0</v>
+      </c>
+      <c r="BV39">
+        <v>3499023400.0</v>
+      </c>
+      <c r="BW39">
+        <v>1810107100.0</v>
+      </c>
+      <c r="BX39">
+        <v>1554756500.0</v>
+      </c>
+      <c r="BY39">
+        <v>3061826700.0</v>
+      </c>
+      <c r="BZ39">
+        <v>2408720700.0</v>
+      </c>
+      <c r="CA39">
+        <v>1378485900.0</v>
+      </c>
+      <c r="CB39">
+        <v>637918700.0</v>
+      </c>
+      <c r="CC39">
+        <v>1787643500.0</v>
+      </c>
+      <c r="CD39">
+        <v>1169491500.0</v>
+      </c>
+      <c r="CE39">
+        <v>1073177000.0</v>
+      </c>
+      <c r="CF39">
+        <v>377411900.0</v>
+      </c>
+      <c r="CG39">
+        <v>2143736500.0</v>
+      </c>
+      <c r="CH39">
+        <v>1622984200.0</v>
+      </c>
+      <c r="CI39">
+        <v>1110348900.0</v>
+      </c>
+      <c r="CJ39">
+        <v>476609000.0</v>
+      </c>
+      <c r="CK39">
+        <v>2841317000.0</v>
+      </c>
+      <c r="CL39">
+        <v>1605913000.0</v>
+      </c>
+      <c r="CM39">
+        <v>1649457000.0</v>
+      </c>
+      <c r="CN39">
+        <v>1287240000.0</v>
+      </c>
+      <c r="CO39">
+        <v>2058913000.0</v>
+      </c>
+      <c r="CP39">
+        <v>1539366000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>7878255000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:95">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>97000387000.0</v>
+      </c>
+      <c r="C40">
+        <v>75548516000.0</v>
+      </c>
+      <c r="D40">
+        <v>74083192000.0</v>
+      </c>
+      <c r="E40">
+        <v>129598577447.0</v>
+      </c>
+      <c r="F40">
+        <v>126783318548.0</v>
+      </c>
+      <c r="G40">
+        <v>122199528431.0</v>
+      </c>
+      <c r="H40">
+        <v>121859887490.0</v>
+      </c>
+      <c r="I40">
+        <v>59860983000.0</v>
+      </c>
+      <c r="J40">
+        <v>89290332265.0</v>
+      </c>
+      <c r="K40">
+        <v>66491123105.0</v>
+      </c>
+      <c r="L40">
+        <v>86360822998.0</v>
+      </c>
+      <c r="M40">
+        <v>101191284454.0</v>
+      </c>
+      <c r="N40">
+        <v>103536901993.0</v>
+      </c>
+      <c r="O40">
+        <v>94492063120.0</v>
+      </c>
+      <c r="P40">
+        <v>90703867187.0</v>
+      </c>
+      <c r="Q40">
+        <v>69172680932.0</v>
+      </c>
+      <c r="R40">
+        <v>64645911389.0</v>
+      </c>
+      <c r="S40">
+        <v>121763048735.0</v>
+      </c>
+      <c r="T40">
+        <v>78232332507.0</v>
+      </c>
+      <c r="U40">
+        <v>62793534808.0</v>
+      </c>
+      <c r="V40">
+        <v>64978082821.0</v>
+      </c>
+      <c r="W40">
+        <v>54701906872.0</v>
+      </c>
+      <c r="X40">
+        <v>54187828110.0</v>
+      </c>
+      <c r="Y40">
+        <v>40257917878.0</v>
+      </c>
+      <c r="Z40">
+        <v>37199782530.0</v>
+      </c>
+      <c r="AA40">
+        <v>39011015488.0</v>
+      </c>
+      <c r="AB40">
+        <v>48126721192.0</v>
+      </c>
+      <c r="AC40">
+        <v>42015568398.0</v>
+      </c>
+      <c r="AD40">
+        <v>24471656015.0</v>
+      </c>
+      <c r="AE40">
+        <v>45731044532.0</v>
+      </c>
+      <c r="AF40">
+        <v>20160894699.0</v>
+      </c>
+      <c r="AG40">
+        <v>17570076713.0</v>
+      </c>
+      <c r="AH40">
+        <v>19007506960.0</v>
+      </c>
+      <c r="AI40">
+        <v>20705901942.0</v>
+      </c>
+      <c r="AJ40">
+        <v>54319639695.0</v>
+      </c>
+      <c r="AK40">
+        <v>46107239287.0</v>
+      </c>
+      <c r="AL40">
+        <v>44654175518.0</v>
+      </c>
+      <c r="AM40">
+        <v>40220100521.0</v>
+      </c>
+      <c r="AN40">
+        <v>26772359756.0</v>
+      </c>
+      <c r="AO40">
+        <v>32015637488.0</v>
+      </c>
+      <c r="AP40">
+        <v>60269458693.0</v>
+      </c>
+      <c r="AQ40">
+        <v>56792462132.0</v>
+      </c>
+      <c r="AR40">
+        <v>45961541094.0</v>
+      </c>
+      <c r="AS40">
+        <v>76302484512.0</v>
+      </c>
+      <c r="AT40">
+        <v>71253901954.0</v>
+      </c>
+      <c r="AU40">
+        <v>66039741623.0</v>
+      </c>
+      <c r="AV40">
+        <v>47391652172.0</v>
+      </c>
+      <c r="AW40">
+        <v>61745948830.0</v>
+      </c>
+      <c r="AX40">
+        <v>69682597123.0</v>
+      </c>
+      <c r="AY40">
+        <v>58475329744.0</v>
+      </c>
+      <c r="AZ40">
+        <v>56619674982.0</v>
+      </c>
+      <c r="BA40">
+        <v>64879470389.0</v>
+      </c>
+      <c r="BB40">
+        <v>66990906286.0</v>
+      </c>
+      <c r="BC40">
+        <v>123865832966.0</v>
+      </c>
+      <c r="BD40">
+        <v>45277182500.0</v>
+      </c>
+      <c r="BE40">
+        <v>49861798675.0</v>
+      </c>
+      <c r="BF40">
+        <v>46343876567.0</v>
+      </c>
+      <c r="BG40">
+        <v>37362095000.0</v>
+      </c>
+      <c r="BH40">
+        <v>24674915708.0</v>
+      </c>
+      <c r="BI40">
+        <v>28610212000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>28268253000.0</v>
+      </c>
+      <c r="BK40">
+        <v>15937647000.0</v>
+      </c>
+      <c r="BL40">
+        <v>15672933000.0</v>
+      </c>
+      <c r="BM40">
+        <v>20370169000.0</v>
+      </c>
+      <c r="BN40">
+        <v>19527358000.0</v>
+      </c>
+      <c r="BO40">
+        <v>20688596000.0</v>
+      </c>
+      <c r="BP40">
+        <v>17364295000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>19437598000.0</v>
+      </c>
+      <c r="BR40">
+        <v>25773523000.0</v>
+      </c>
+      <c r="BS40">
+        <v>35216521000.0</v>
+      </c>
+      <c r="BT40">
+        <v>23691861000.0</v>
+      </c>
+      <c r="BU40">
+        <v>30666627000.0</v>
+      </c>
+      <c r="BV40">
+        <v>26997888000.0</v>
+      </c>
+      <c r="BW40">
+        <v>23240925000.0</v>
+      </c>
+      <c r="BX40">
+        <v>17975895000.0</v>
+      </c>
+      <c r="BY40">
+        <v>23412954000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>26245848000.0</v>
+      </c>
+      <c r="CA40">
+        <v>27616339000.0</v>
+      </c>
+      <c r="CB40">
+        <v>23034769000.0</v>
+      </c>
+      <c r="CC40">
+        <v>27132540000.0</v>
+      </c>
+      <c r="CD40">
+        <v>30319853000.0</v>
+      </c>
+      <c r="CE40">
+        <v>23360979000.0</v>
+      </c>
+      <c r="CF40">
+        <v>23674779000.0</v>
+      </c>
+      <c r="CG40">
+        <v>75285418000.0</v>
+      </c>
+      <c r="CH40">
+        <v>71937908000.0</v>
+      </c>
+      <c r="CI40">
+        <v>67822463000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>22607990000.0</v>
+      </c>
+      <c r="CK40">
+        <v>53276420000.0</v>
+      </c>
+      <c r="CL40">
+        <v>52334248000.0</v>
+      </c>
+      <c r="CM40">
+        <v>47045315000.0</v>
+      </c>
+      <c r="CN40">
+        <v>22984148000.0</v>
+      </c>
+      <c r="CO40">
+        <v>47861249000.0</v>
+      </c>
+      <c r="CP40">
+        <v>56350949000.0</v>
+      </c>
+      <c r="CQ40"/>
+    </row>
+    <row r="41" spans="1:95">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>34515139511.0</v>
+      </c>
+      <c r="O41">
+        <v>48070939512.0</v>
+      </c>
+      <c r="P41">
+        <v>34515139512.0</v>
+      </c>
+      <c r="Q41">
+        <v>33515546964.0</v>
+      </c>
+      <c r="R41">
+        <v>33515546963.0</v>
+      </c>
+      <c r="S41">
+        <v>33515546963.0</v>
+      </c>
+      <c r="T41">
+        <v>33515546963.0</v>
+      </c>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41">
+        <v>37613812652.0</v>
+      </c>
+      <c r="X41">
+        <v>37613812652.0</v>
+      </c>
+      <c r="Y41">
+        <v>41140303803.0</v>
+      </c>
+      <c r="Z41">
+        <v>40553094686.0</v>
+      </c>
+      <c r="AA41">
+        <v>40037302438.0</v>
+      </c>
+      <c r="AB41">
+        <v>39074776101.0</v>
+      </c>
+      <c r="AC41">
+        <v>41443118228.0</v>
+      </c>
+      <c r="AD41">
+        <v>40222971872.0</v>
+      </c>
+      <c r="AE41">
+        <v>37728297348.0</v>
+      </c>
+      <c r="AF41">
+        <v>36900793822.0</v>
+      </c>
+      <c r="AG41">
+        <v>36183981797.0</v>
+      </c>
+      <c r="AH41">
+        <v>35917460300.0</v>
+      </c>
+      <c r="AI41">
+        <v>35899567700.0</v>
+      </c>
+      <c r="AJ41">
+        <v>35182333600.0</v>
+      </c>
+      <c r="AK41">
+        <v>35012764100.0</v>
+      </c>
+      <c r="AL41">
+        <v>33815430500.0</v>
+      </c>
+      <c r="AM41">
+        <v>34108800100.0</v>
+      </c>
+      <c r="AN41">
+        <v>32682538800.0</v>
+      </c>
+      <c r="AO41">
+        <v>30782040900.0</v>
+      </c>
+      <c r="AP41">
+        <v>29850507000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>29140838700.0</v>
+      </c>
+      <c r="AR41">
+        <v>28421156300.0</v>
+      </c>
+      <c r="AS41">
+        <v>30340622200.0</v>
+      </c>
+      <c r="AT41">
+        <v>30952307500.0</v>
+      </c>
+      <c r="AU41">
+        <v>31116010300.0</v>
+      </c>
+      <c r="AV41">
+        <v>31434781700.0</v>
+      </c>
+      <c r="AW41">
+        <v>27187447300.0</v>
+      </c>
+      <c r="AX41">
+        <v>27559372500.0</v>
+      </c>
+      <c r="AY41">
+        <v>28309532900.0</v>
+      </c>
+      <c r="AZ41">
+        <v>28415102600.0</v>
+      </c>
+      <c r="BA41">
+        <v>25586141400.0</v>
+      </c>
+      <c r="BB41">
+        <v>26083212200.0</v>
+      </c>
+      <c r="BC41">
+        <v>26270444500.0</v>
+      </c>
+      <c r="BD41">
+        <v>26318538500.0</v>
+      </c>
+      <c r="BE41">
+        <v>24049976100.0</v>
+      </c>
+      <c r="BF41">
+        <v>24378973500.0</v>
+      </c>
+      <c r="BG41">
+        <v>24552792200.0</v>
+      </c>
+      <c r="BH41">
+        <v>24565377700.0</v>
+      </c>
+      <c r="BI41">
+        <v>21478758200.0</v>
+      </c>
+      <c r="BJ41">
+        <v>21702637600.0</v>
+      </c>
+      <c r="BK41">
+        <v>21863357900.0</v>
+      </c>
+      <c r="BL41">
+        <v>21915385300.0</v>
+      </c>
+      <c r="BM41">
+        <v>20404489600.0</v>
+      </c>
+      <c r="BN41">
+        <v>20432888100.0</v>
+      </c>
+      <c r="BO41">
+        <v>20601161800.0</v>
+      </c>
+      <c r="BP41">
+        <v>20618592100.0</v>
+      </c>
+      <c r="BQ41">
+        <v>17818611100.0</v>
+      </c>
+      <c r="BR41">
+        <v>17888974900.0</v>
+      </c>
+      <c r="BS41">
+        <v>17975366800.0</v>
+      </c>
+      <c r="BT41">
+        <v>18658624500.0</v>
+      </c>
+      <c r="BU41">
+        <v>15711622100.0</v>
+      </c>
+      <c r="BV41">
+        <v>15755434400.0</v>
+      </c>
+      <c r="BW41">
+        <v>15912296500.0</v>
+      </c>
+      <c r="BX41">
+        <v>17420812000.0</v>
+      </c>
+      <c r="BY41">
+        <v>18008435000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>18312649000.0</v>
+      </c>
+      <c r="CA41">
+        <v>11976869800.0</v>
+      </c>
+      <c r="CB41">
+        <v>19482613300.0</v>
+      </c>
+      <c r="CC41">
+        <v>9296932100.0</v>
+      </c>
+      <c r="CD41">
+        <v>9373781300.0</v>
+      </c>
+      <c r="CE41">
+        <v>11372744700.0</v>
+      </c>
+      <c r="CF41">
+        <v>9823050100.0</v>
+      </c>
+      <c r="CG41">
+        <v>1549694500.0</v>
+      </c>
+      <c r="CH41">
+        <v>1549694500.0</v>
+      </c>
+      <c r="CI41">
+        <v>1549694500.0</v>
+      </c>
+      <c r="CJ41">
+        <v>33314008000.0</v>
+      </c>
+      <c r="CK41">
+        <v>1752388000.0</v>
+      </c>
+      <c r="CL41">
+        <v>2070480000.0</v>
+      </c>
+      <c r="CM41">
+        <v>2170480000.0</v>
+      </c>
+      <c r="CN41">
+        <v>25216179000.0</v>
+      </c>
+      <c r="CO41"/>
+      <c r="CP41">
+        <v>141268000.0</v>
+      </c>
+      <c r="CQ41"/>
+    </row>
+    <row r="42" spans="1:95">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>296122425000.0</v>
+      </c>
+      <c r="C42">
+        <v>296122425000.0</v>
+      </c>
+      <c r="D42">
+        <v>296122425000.0</v>
+      </c>
+      <c r="E42">
+        <v>324296790000.0</v>
+      </c>
+      <c r="F42">
+        <v>324296790000.0</v>
+      </c>
+      <c r="G42">
+        <v>324296790000.0</v>
+      </c>
+      <c r="H42">
+        <v>324296790000.0</v>
+      </c>
+      <c r="I42">
+        <v>77743183000.0</v>
+      </c>
+      <c r="J42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="K42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="L42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="M42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="N42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="O42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="P42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="Q42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="R42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="S42">
+        <v>279891109496.0</v>
+      </c>
+      <c r="T42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="U42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="V42">
+        <v>279891109495.0</v>
+      </c>
+      <c r="W42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="X42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="Y42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="Z42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AA42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AB42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AC42">
+        <v>279891109496.0</v>
+      </c>
+      <c r="AD42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AE42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AF42">
+        <v>81187334740.0</v>
+      </c>
+      <c r="AG42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AH42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AI42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AJ42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AK42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AL42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AM42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AN42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AO42">
+        <v>77743182896.0</v>
+      </c>
+      <c r="AP42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="AQ42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="AR42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="AS42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="AT42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="AU42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="AV42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="AW42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="AX42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="AY42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="AZ42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="BA42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="BB42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="BC42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="BD42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="BE42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="BF42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="BG42"/>
+      <c r="BH42">
+        <v>72305127896.0</v>
+      </c>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+    </row>
+    <row r="43" spans="1:95">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+    </row>
+    <row r="44" spans="1:95">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+    </row>
+    <row r="45" spans="1:95">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>517475546815.0</v>
+      </c>
+      <c r="C45">
+        <v>517475546815.0</v>
+      </c>
+      <c r="D45">
+        <v>517435977446.0</v>
+      </c>
+      <c r="E45">
+        <v>529038973755.0</v>
+      </c>
+      <c r="F45">
+        <v>527608745606.0</v>
+      </c>
+      <c r="G45">
+        <v>562385492324.0</v>
+      </c>
+      <c r="H45">
+        <v>562366442325.0</v>
+      </c>
+      <c r="I45">
+        <v>561779538458.0</v>
+      </c>
+      <c r="J45">
+        <v>561001331579.0</v>
+      </c>
+      <c r="K45">
+        <v>560401561539.0</v>
+      </c>
+      <c r="L45">
+        <v>560305662145.0</v>
+      </c>
+      <c r="M45">
+        <v>515561262998.0</v>
+      </c>
+      <c r="N45">
+        <v>516195915998.0</v>
+      </c>
+      <c r="O45">
+        <v>518490206166.0</v>
+      </c>
+      <c r="P45">
+        <v>514987179980.0</v>
+      </c>
+      <c r="Q45">
+        <v>520674271179.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+    </row>
+    <row r="46" spans="1:95">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>254901075000.0</v>
+      </c>
+      <c r="C46">
+        <v>255324492000.0</v>
+      </c>
+      <c r="D46">
+        <v>254082465000.0</v>
+      </c>
+      <c r="E46">
+        <v>257338127000.0</v>
+      </c>
+      <c r="F46">
+        <v>256584135000.0</v>
+      </c>
+      <c r="G46">
+        <v>286732721000.0</v>
+      </c>
+      <c r="H46">
+        <v>287397609000.0</v>
+      </c>
+      <c r="I46">
+        <v>247651160000.0</v>
+      </c>
+      <c r="J46">
+        <v>252647849358.0</v>
+      </c>
+      <c r="K46">
+        <v>287349996157.0</v>
+      </c>
+      <c r="L46">
+        <v>253102115443.0</v>
+      </c>
+      <c r="M46">
+        <v>242591907360.0</v>
+      </c>
+      <c r="N46">
+        <v>243202326149.0</v>
+      </c>
+      <c r="O46">
+        <v>243844492158.0</v>
+      </c>
+      <c r="P46">
+        <v>246072929122.0</v>
+      </c>
+      <c r="Q46">
+        <v>246295974171.0</v>
+      </c>
+      <c r="R46">
+        <v>247006043484.0</v>
+      </c>
+      <c r="S46">
+        <v>248598913142.0</v>
+      </c>
+      <c r="T46">
+        <v>213575759733.0</v>
+      </c>
+      <c r="U46">
+        <v>216383399950.0</v>
+      </c>
+      <c r="V46">
+        <v>217357326924.0</v>
+      </c>
+      <c r="W46">
+        <v>218490776476.0</v>
+      </c>
+      <c r="X46">
+        <v>248807056503.0</v>
+      </c>
+      <c r="Y46">
+        <v>247679530653.0</v>
+      </c>
+      <c r="Z46">
+        <v>248901355956.0</v>
+      </c>
+      <c r="AA46">
+        <v>250119674810.0</v>
+      </c>
+      <c r="AB46">
+        <v>259234794568.0</v>
+      </c>
+      <c r="AC46">
+        <v>253257132833.0</v>
+      </c>
+      <c r="AD46">
+        <v>254228466384.0</v>
+      </c>
+      <c r="AE46">
+        <v>214859437258.0</v>
+      </c>
+      <c r="AF46">
+        <v>257381599576.0</v>
+      </c>
+      <c r="AG46">
+        <v>258898649575.0</v>
+      </c>
+      <c r="AH46">
+        <v>254325566991.0</v>
+      </c>
+      <c r="AI46">
+        <v>254583210669.0</v>
+      </c>
+      <c r="AJ46">
+        <v>255739477630.0</v>
+      </c>
+      <c r="AK46">
+        <v>253431379486.0</v>
+      </c>
+      <c r="AL46">
+        <v>255508618576.0</v>
+      </c>
+      <c r="AM46">
+        <v>257615011958.0</v>
+      </c>
+      <c r="AN46">
+        <v>259449807944.0</v>
+      </c>
+      <c r="AO46">
+        <v>275917253202.0</v>
+      </c>
+      <c r="AP46">
+        <v>273265296106.0</v>
+      </c>
+      <c r="AQ46">
+        <v>275446566791.0</v>
+      </c>
+      <c r="AR46">
+        <v>276699871610.0</v>
+      </c>
+      <c r="AS46">
+        <v>47968887036.0</v>
+      </c>
+      <c r="AT46">
+        <v>50180325866.0</v>
+      </c>
+      <c r="AU46">
+        <v>62072213985.0</v>
+      </c>
+      <c r="AV46">
+        <v>74108536462.0</v>
+      </c>
+      <c r="AW46">
+        <v>53849135323.0</v>
+      </c>
+      <c r="AX46">
+        <v>56047395329.0</v>
+      </c>
+      <c r="AY46">
+        <v>57881558916.0</v>
+      </c>
+      <c r="AZ46">
+        <v>77770350165.0</v>
+      </c>
+      <c r="BA46">
+        <v>52682594063.0</v>
+      </c>
+      <c r="BB46">
+        <v>53515435497.0</v>
+      </c>
+      <c r="BC46">
+        <v>58502701153.0</v>
+      </c>
+      <c r="BD46">
+        <v>72760069469.0</v>
+      </c>
+      <c r="BE46">
+        <v>61257871716.0</v>
+      </c>
+      <c r="BF46">
+        <v>64953609690.0</v>
+      </c>
+      <c r="BG46"/>
+      <c r="BH46">
+        <v>68924847908.0</v>
+      </c>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+    </row>
+    <row r="47" spans="1:95">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>242381512610.0</v>
+      </c>
+      <c r="E47">
+        <v>241180625950.0</v>
+      </c>
+      <c r="F47">
+        <v>240292925370.0</v>
+      </c>
+      <c r="G47">
+        <v>240838802420.0</v>
+      </c>
+      <c r="H47">
+        <v>241369981870.0</v>
+      </c>
+      <c r="I47">
+        <v>241388262820.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>195895737980.0</v>
+      </c>
+      <c r="N47">
+        <v>196372448272.0</v>
+      </c>
+      <c r="O47">
+        <v>196880905781.0</v>
+      </c>
+      <c r="P47">
+        <v>198975634250.0</v>
+      </c>
+      <c r="Q47">
+        <v>199064970794.0</v>
+      </c>
+      <c r="R47">
+        <v>199641331607.0</v>
+      </c>
+      <c r="S47">
+        <v>201100492765.0</v>
+      </c>
+      <c r="T47">
+        <v>201874807427.0</v>
+      </c>
+      <c r="U47">
+        <v>204682447640.0</v>
+      </c>
+      <c r="V47">
+        <v>205656374620.0</v>
+      </c>
+      <c r="W47">
+        <v>206789824170.0</v>
+      </c>
+      <c r="X47">
+        <v>208001159197.0</v>
+      </c>
+      <c r="Y47">
+        <v>206061609658.0</v>
+      </c>
+      <c r="Z47">
+        <v>207482482807.0</v>
+      </c>
+      <c r="AA47">
+        <v>208698801661.0</v>
+      </c>
+      <c r="AB47">
+        <v>209920021848.0</v>
+      </c>
+      <c r="AC47">
+        <v>212223259310.0</v>
+      </c>
+      <c r="AD47">
+        <v>213582681466.0</v>
+      </c>
+      <c r="AE47">
+        <v>214859437258.0</v>
+      </c>
+      <c r="AF47">
+        <v>216174611463.0</v>
+      </c>
+      <c r="AG47">
+        <v>217916793616.0</v>
+      </c>
+      <c r="AH47">
+        <v>213867492900.0</v>
+      </c>
+      <c r="AI47">
+        <v>215562735700.0</v>
+      </c>
+      <c r="AJ47">
+        <v>217172037000.0</v>
+      </c>
+      <c r="AK47">
+        <v>218888379500.0</v>
+      </c>
+      <c r="AL47">
+        <v>220965618600.0</v>
+      </c>
+      <c r="AM47">
+        <v>223072012000.0</v>
+      </c>
+      <c r="AN47">
+        <v>224906807900.0</v>
+      </c>
+      <c r="AO47">
+        <v>231740143100.0</v>
+      </c>
+      <c r="AP47">
+        <v>229589035600.0</v>
+      </c>
+      <c r="AQ47">
+        <v>231001850800.0</v>
+      </c>
+      <c r="AR47">
+        <v>232121352100.0</v>
+      </c>
+      <c r="AS47">
+        <v>56973167300.0</v>
+      </c>
+      <c r="AT47">
+        <v>59050612500.0</v>
+      </c>
+      <c r="AU47">
+        <v>60181132700.0</v>
+      </c>
+      <c r="AV47">
+        <v>61647100500.0</v>
+      </c>
+      <c r="AW47">
+        <v>62317441100.0</v>
+      </c>
+      <c r="AX47">
+        <v>64381707500.0</v>
+      </c>
+      <c r="AY47">
+        <v>66081877400.0</v>
+      </c>
+      <c r="AZ47">
+        <v>64772939600.0</v>
+      </c>
+      <c r="BA47">
+        <v>60614925300.0</v>
+      </c>
+      <c r="BB47">
+        <v>61313773100.0</v>
+      </c>
+      <c r="BC47">
+        <v>58502701200.0</v>
+      </c>
+      <c r="BD47">
+        <v>59226364800.0</v>
+      </c>
+      <c r="BE47">
+        <v>61257871700.0</v>
+      </c>
+      <c r="BF47">
+        <v>63058593000.0</v>
+      </c>
+      <c r="BG47">
+        <v>65098552100.0</v>
+      </c>
+      <c r="BH47">
+        <v>67028081600.0</v>
+      </c>
+      <c r="BI47">
+        <v>67286943600.0</v>
+      </c>
+      <c r="BJ47">
+        <v>65457027000.0</v>
+      </c>
+      <c r="BK47">
+        <v>64927482300.0</v>
+      </c>
+      <c r="BL47">
+        <v>62072366500.0</v>
+      </c>
+      <c r="BM47">
+        <v>62878087700.0</v>
+      </c>
+      <c r="BN47">
+        <v>64608183300.0</v>
+      </c>
+      <c r="BO47">
+        <v>65567719000.0</v>
+      </c>
+      <c r="BP47">
+        <v>66887551400.0</v>
+      </c>
+      <c r="BQ47">
+        <v>66850389500.0</v>
+      </c>
+      <c r="BR47">
+        <v>70401320500.0</v>
+      </c>
+      <c r="BS47">
+        <v>68978221400.0</v>
+      </c>
+      <c r="BT47">
+        <v>46385170700.0</v>
+      </c>
+      <c r="BU47">
+        <v>68409670100.0</v>
+      </c>
+      <c r="BV47">
+        <v>70437986300.0</v>
+      </c>
+      <c r="BW47">
+        <v>68249883700.0</v>
+      </c>
+      <c r="BX47">
+        <v>50194831600.0</v>
+      </c>
+      <c r="BY47">
+        <v>74494929200.0</v>
+      </c>
+      <c r="BZ47">
+        <v>76236025000.0</v>
+      </c>
+      <c r="CA47">
+        <v>75233549300.0</v>
+      </c>
+      <c r="CB47">
+        <v>80022995600.0</v>
+      </c>
+      <c r="CC47">
+        <v>82958167900.0</v>
+      </c>
+      <c r="CD47">
+        <v>85867991800.0</v>
+      </c>
+      <c r="CE47">
+        <v>88843568800.0</v>
+      </c>
+      <c r="CF47">
+        <v>89819085300.0</v>
+      </c>
+      <c r="CG47">
+        <v>94871066500.0</v>
+      </c>
+      <c r="CH47">
+        <v>97795649300.0</v>
+      </c>
+      <c r="CI47">
+        <v>100507615800.0</v>
+      </c>
+      <c r="CJ47">
+        <v>101918344000.0</v>
+      </c>
+      <c r="CK47">
+        <v>99897182000.0</v>
+      </c>
+      <c r="CL47">
+        <v>101573687000.0</v>
+      </c>
+      <c r="CM47">
+        <v>107691632000.0</v>
+      </c>
+      <c r="CN47">
+        <v>110125997000.0</v>
+      </c>
+      <c r="CO47">
+        <v>115944337000.0</v>
+      </c>
+      <c r="CP47">
+        <v>122034455000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>129540653000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:95">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>-601202177000.0</v>
+      </c>
+      <c r="C48">
+        <v>-596208929000.0</v>
+      </c>
+      <c r="D48">
+        <v>-590455632000.0</v>
+      </c>
+      <c r="E48">
+        <v>-605980747000.0</v>
+      </c>
+      <c r="F48">
+        <v>-605442026000.0</v>
+      </c>
+      <c r="G48">
+        <v>-595167264000.0</v>
+      </c>
+      <c r="H48">
+        <v>-592655212000.0</v>
+      </c>
+      <c r="I48">
+        <v>-575001473000.0</v>
+      </c>
+      <c r="J48">
+        <v>-579434181739.0</v>
+      </c>
+      <c r="K48">
+        <v>-574910141490.0</v>
+      </c>
+      <c r="L48">
+        <v>-572059091792.0</v>
+      </c>
+      <c r="M48">
+        <v>-571111304087.0</v>
+      </c>
+      <c r="N48">
+        <v>-572714154869.0</v>
+      </c>
+      <c r="O48">
+        <v>-572436290921.0</v>
+      </c>
+      <c r="P48">
+        <v>-566136613731.0</v>
+      </c>
+      <c r="Q48">
+        <v>-545400741686.0</v>
+      </c>
+      <c r="R48">
+        <v>-542299852255.0</v>
+      </c>
+      <c r="S48">
+        <v>-536644572086.0</v>
+      </c>
+      <c r="T48">
+        <v>-534392316620.0</v>
+      </c>
+      <c r="U48">
+        <v>-530223487577.0</v>
+      </c>
+      <c r="V48">
+        <v>-527693369077.0</v>
+      </c>
+      <c r="W48">
+        <v>-518241619836.0</v>
+      </c>
+      <c r="X48">
+        <v>-509290129666.0</v>
+      </c>
+      <c r="Y48">
+        <v>-469849310254.0</v>
+      </c>
+      <c r="Z48">
+        <v>-462467947597.0</v>
+      </c>
+      <c r="AA48">
+        <v>-461875265023.0</v>
+      </c>
+      <c r="AB48">
+        <v>-441718353269.0</v>
+      </c>
+      <c r="AC48">
+        <v>-420977412088.0</v>
+      </c>
+      <c r="AD48">
+        <v>-410042771581.0</v>
+      </c>
+      <c r="AE48">
+        <v>-404281234915.0</v>
+      </c>
+      <c r="AF48">
+        <v>-411361070603.0</v>
+      </c>
+      <c r="AG48">
+        <v>-414348235016.0</v>
+      </c>
+      <c r="AH48">
+        <v>-416351035507.0</v>
+      </c>
+      <c r="AI48">
+        <v>-413249287081.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-417562621577.0</v>
+      </c>
+      <c r="AK48">
+        <v>-420999300897.0</v>
+      </c>
+      <c r="AL48">
+        <v>-421096755287.0</v>
+      </c>
+      <c r="AM48">
+        <v>-420781229494.0</v>
+      </c>
+      <c r="AN48">
+        <v>-424020339612.0</v>
+      </c>
+      <c r="AO48">
+        <v>-431440211132.0</v>
+      </c>
+      <c r="AP48">
+        <v>-430603110012.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-434980342889.0</v>
+      </c>
+      <c r="AR48">
+        <v>-444549239469.0</v>
+      </c>
+      <c r="AS48">
+        <v>-474402449879.0</v>
+      </c>
+      <c r="AT48">
+        <v>-451718656516.0</v>
+      </c>
+      <c r="AU48">
+        <v>-449784089232.0</v>
+      </c>
+      <c r="AV48">
+        <v>-451138927272.0</v>
+      </c>
+      <c r="AW48">
+        <v>-438456105118.0</v>
+      </c>
+      <c r="AX48">
+        <v>-444259346500.0</v>
+      </c>
+      <c r="AY48">
+        <v>-437313638666.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-452153245410.0</v>
+      </c>
+      <c r="BA48">
+        <v>-448116193662.0</v>
+      </c>
+      <c r="BB48">
+        <v>-447331772965.0</v>
+      </c>
+      <c r="BC48">
+        <v>-448977090572.0</v>
+      </c>
+      <c r="BD48">
+        <v>-452637325186.0</v>
+      </c>
+      <c r="BE48">
+        <v>-458214838253.0</v>
+      </c>
+      <c r="BF48">
+        <v>-458432954728.0</v>
+      </c>
+      <c r="BG48"/>
+      <c r="BH48">
+        <v>-455396625151.0</v>
+      </c>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48"/>
+      <c r="CP48"/>
+      <c r="CQ48"/>
+    </row>
+    <row r="49" spans="1:95">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+    </row>
+    <row r="50" spans="1:95">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>7000000000.0</v>
+      </c>
+      <c r="C50">
+        <v>7000000000.0</v>
+      </c>
+      <c r="D50">
+        <v>7000000000.0</v>
+      </c>
+      <c r="E50">
+        <v>3470000000.0</v>
+      </c>
+      <c r="F50">
+        <v>3470000000.0</v>
+      </c>
+      <c r="G50">
+        <v>3470000000.0</v>
+      </c>
+      <c r="H50">
+        <v>3470000000.0</v>
+      </c>
+      <c r="I50">
+        <v>6164839051.0</v>
+      </c>
+      <c r="J50">
+        <v>3685894122.0</v>
+      </c>
+      <c r="K50">
+        <v>2409878464.0</v>
+      </c>
+      <c r="L50">
+        <v>3047514953.0</v>
+      </c>
+      <c r="M50">
+        <v>191781667917.0</v>
+      </c>
+      <c r="N50">
+        <v>190276346596.0</v>
+      </c>
+      <c r="O50">
+        <v>190647953805.0</v>
+      </c>
+      <c r="P50">
+        <v>192748780765.0</v>
+      </c>
+      <c r="Q50">
+        <v>191379218411.0</v>
+      </c>
+      <c r="R50">
+        <v>190236129695.0</v>
+      </c>
+      <c r="S50">
+        <v>188806552579.0</v>
+      </c>
+      <c r="T50">
+        <v>188577390647.0</v>
+      </c>
+      <c r="U50">
+        <v>188662133912.0</v>
+      </c>
+      <c r="V50">
+        <v>189275304179.0</v>
+      </c>
+      <c r="W50">
+        <v>189424407139.0</v>
+      </c>
+      <c r="X50">
+        <v>188107521024.0</v>
+      </c>
+      <c r="Y50">
+        <v>188723247409.0</v>
+      </c>
+      <c r="Z50">
+        <v>185594395980.0</v>
+      </c>
+      <c r="AA50">
+        <v>189189564028.0</v>
+      </c>
+      <c r="AB50">
+        <v>176762514914.0</v>
+      </c>
+      <c r="AC50">
+        <v>179150745596.0</v>
+      </c>
+      <c r="AD50">
+        <v>177127486822.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+    </row>
+    <row r="51" spans="1:95">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>318723656000.0</v>
+      </c>
+      <c r="C51">
+        <v>315855832000.0</v>
+      </c>
+      <c r="D51">
+        <v>297018973000.0</v>
+      </c>
+      <c r="E51">
+        <v>308246436000.0</v>
+      </c>
+      <c r="F51">
+        <v>308948360000.0</v>
+      </c>
+      <c r="G51">
+        <v>324342439000.0</v>
+      </c>
+      <c r="H51">
+        <v>323951957000.0</v>
+      </c>
+      <c r="I51">
+        <v>307243524000.0</v>
+      </c>
+      <c r="J51">
+        <v>312026360361.0</v>
+      </c>
+      <c r="K51">
+        <v>321824517986.0</v>
+      </c>
+      <c r="L51">
+        <v>308741484141.0</v>
+      </c>
+      <c r="M51">
+        <v>337662445280.0</v>
+      </c>
+      <c r="N51">
+        <v>330643287608.0</v>
+      </c>
+      <c r="O51">
+        <v>331003033474.0</v>
+      </c>
+      <c r="P51">
+        <v>335932032635.0</v>
+      </c>
+      <c r="Q51">
+        <v>330794758848.0</v>
+      </c>
+      <c r="R51">
+        <v>325433800132.0</v>
+      </c>
+      <c r="S51">
+        <v>310392813718.0</v>
+      </c>
+      <c r="T51">
+        <v>298182042229.0</v>
+      </c>
+      <c r="U51">
+        <v>298854363664.0</v>
+      </c>
+      <c r="V51">
+        <v>299653663937.0</v>
+      </c>
+      <c r="W51">
+        <v>312160403661.0</v>
+      </c>
+      <c r="X51">
+        <v>322805069774.0</v>
+      </c>
+      <c r="Y51">
+        <v>325639627576.0</v>
+      </c>
+      <c r="Z51">
+        <v>320129257457.0</v>
+      </c>
+      <c r="AA51">
+        <v>315740669905.0</v>
+      </c>
+      <c r="AB51">
+        <v>313277079092.0</v>
+      </c>
+      <c r="AC51">
+        <v>296119204277.0</v>
+      </c>
+      <c r="AD51">
+        <v>294536582465.0</v>
+      </c>
+      <c r="AE51">
+        <v>308861302989.0</v>
+      </c>
+      <c r="AF51">
+        <v>284413059323.0</v>
+      </c>
+      <c r="AG51">
+        <v>269775162263.0</v>
+      </c>
+      <c r="AH51">
+        <v>262266297613.0</v>
+      </c>
+      <c r="AI51">
+        <v>243533184674.0</v>
+      </c>
+      <c r="AJ51">
+        <v>247540017321.0</v>
+      </c>
+      <c r="AK51">
+        <v>232427518128.0</v>
+      </c>
+      <c r="AL51">
+        <v>197832827821.0</v>
+      </c>
+      <c r="AM51">
+        <v>172241266335.0</v>
+      </c>
+      <c r="AN51">
+        <v>171784740793.0</v>
+      </c>
+      <c r="AO51">
+        <v>181993196129.0</v>
+      </c>
+      <c r="AP51">
+        <v>168000734548.0</v>
+      </c>
+      <c r="AQ51">
+        <v>168760925929.0</v>
+      </c>
+      <c r="AR51">
+        <v>178991068420.0</v>
+      </c>
+      <c r="AS51">
+        <v>225010792496.0</v>
+      </c>
+      <c r="AT51">
+        <v>177977043799.0</v>
+      </c>
+      <c r="AU51">
+        <v>38389155595.0</v>
+      </c>
+      <c r="AV51">
+        <v>165784721468.0</v>
+      </c>
+      <c r="AW51">
+        <v>136852128031.0</v>
+      </c>
+      <c r="AX51">
+        <v>118549954446.0</v>
+      </c>
+      <c r="AY51">
+        <v>119281543389.0</v>
+      </c>
+      <c r="AZ51">
+        <v>119745621633.0</v>
+      </c>
+      <c r="BA51">
+        <v>103943233345.0</v>
+      </c>
+      <c r="BB51">
+        <v>86047845194.0</v>
+      </c>
+      <c r="BC51">
+        <v>7229096449.0</v>
+      </c>
+      <c r="BD51">
+        <v>80645557785.0</v>
+      </c>
+      <c r="BE51">
+        <v>77890870269.0</v>
+      </c>
+      <c r="BF51">
+        <v>76709503285.0</v>
+      </c>
+      <c r="BG51"/>
+      <c r="BH51">
+        <v>77395129004.0</v>
+      </c>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+    </row>
+    <row r="52" spans="1:95">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>9023016000.0</v>
+      </c>
+      <c r="C52">
+        <v>8780237000.0</v>
+      </c>
+      <c r="D52">
+        <v>26302851913.0</v>
+      </c>
+      <c r="E52">
+        <v>6547308000.0</v>
+      </c>
+      <c r="F52">
+        <v>5556774000.0</v>
+      </c>
+      <c r="G52">
+        <v>6239627000.0</v>
+      </c>
+      <c r="H52">
+        <v>6496710000.0</v>
+      </c>
+      <c r="I52">
+        <v>25752767000.0</v>
+      </c>
+      <c r="J52">
+        <v>20848169964.0</v>
+      </c>
+      <c r="K52">
+        <v>18690315190.0</v>
+      </c>
+      <c r="L52">
+        <v>19148471031.0</v>
+      </c>
+      <c r="M52">
+        <v>193895908910.0</v>
+      </c>
+      <c r="N52">
+        <v>192390587589.0</v>
+      </c>
+      <c r="O52">
+        <v>192762194798.0</v>
+      </c>
+      <c r="P52">
+        <v>195132912617.0</v>
+      </c>
+      <c r="Q52">
+        <v>194030210530.0</v>
+      </c>
+      <c r="R52">
+        <v>192887121814.0</v>
+      </c>
+      <c r="S52">
+        <v>191457544698.0</v>
+      </c>
+      <c r="T52">
+        <v>191281120545.0</v>
+      </c>
+      <c r="U52">
+        <v>191271051664.0</v>
+      </c>
+      <c r="V52">
+        <v>192354218307.0</v>
+      </c>
+      <c r="W52">
+        <v>192828981184.0</v>
+      </c>
+      <c r="X52">
+        <v>192192056830.0</v>
+      </c>
+      <c r="Y52">
+        <v>190459936251.0</v>
+      </c>
+      <c r="Z52">
+        <v>187281486423.0</v>
+      </c>
+      <c r="AA52">
+        <v>191098856463.0</v>
+      </c>
+      <c r="AB52">
+        <v>178433080313.0</v>
+      </c>
+      <c r="AC52">
+        <v>180876481407.0</v>
+      </c>
+      <c r="AD52">
+        <v>180328053688.0</v>
+      </c>
+      <c r="AE52">
+        <v>180541778909.0</v>
+      </c>
+      <c r="AF52">
+        <v>174010955243.0</v>
+      </c>
+      <c r="AG52">
+        <v>155418989654.0</v>
+      </c>
+      <c r="AH52">
+        <v>148767830867.0</v>
+      </c>
+      <c r="AI52">
+        <v>131292067272.0</v>
+      </c>
+      <c r="AJ52">
+        <v>136912544711.0</v>
+      </c>
+      <c r="AK52">
+        <v>150984762122.0</v>
+      </c>
+      <c r="AL52">
+        <v>116701471815.0</v>
+      </c>
+      <c r="AM52">
+        <v>81983655644.0</v>
+      </c>
+      <c r="AN52">
+        <v>90656104077.0</v>
+      </c>
+      <c r="AO52">
+        <v>67223108093.0</v>
+      </c>
+      <c r="AP52">
+        <v>53184555965.0</v>
+      </c>
+      <c r="AQ52">
+        <v>47292875841.0</v>
+      </c>
+      <c r="AR52">
+        <v>60883569837.0</v>
+      </c>
+      <c r="AS52">
+        <v>183093993254.0</v>
+      </c>
+      <c r="AT52">
+        <v>139637744557.0</v>
+      </c>
+      <c r="AU52">
+        <v>175473194205.0</v>
+      </c>
+      <c r="AV52">
+        <v>164032934159.0</v>
+      </c>
+      <c r="AW52">
+        <v>132236666598.0</v>
+      </c>
+      <c r="AX52">
+        <v>113934493013.0</v>
+      </c>
+      <c r="AY52">
+        <v>114240173911.0</v>
+      </c>
+      <c r="AZ52">
+        <v>114813493478.0</v>
+      </c>
+      <c r="BA52">
+        <v>99303213106.0</v>
+      </c>
+      <c r="BB52">
+        <v>82015956824.0</v>
+      </c>
+      <c r="BC52">
+        <v>6317580275.0</v>
+      </c>
+      <c r="BD52">
+        <v>82876791611.0</v>
+      </c>
+      <c r="BE52">
+        <v>76047941281.0</v>
+      </c>
+      <c r="BF52">
+        <v>75028498662.0</v>
+      </c>
+      <c r="BG52"/>
+      <c r="BH52">
+        <v>76141032426.0</v>
+      </c>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+    </row>
+    <row r="53" spans="1:95">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
+        <v>-1750000000.0</v>
+      </c>
+      <c r="N53">
+        <v>-1750000000.0</v>
+      </c>
+      <c r="O53">
+        <v>-1750000000.0</v>
+      </c>
+      <c r="P53">
+        <v>-1750000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>-1507241312.0</v>
+      </c>
+      <c r="R53">
+        <v>-1844450000.0</v>
+      </c>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+    </row>
+    <row r="54" spans="1:95">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+    </row>
+    <row r="55" spans="1:95">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>657958573000.0</v>
+      </c>
+      <c r="C55">
+        <v>661845650000.0</v>
+      </c>
+      <c r="D55">
+        <v>658635912000.0</v>
+      </c>
+      <c r="E55">
+        <v>711004521000.0</v>
+      </c>
+      <c r="F55">
+        <v>710326338000.0</v>
+      </c>
+      <c r="G55">
+        <v>730699341000.0</v>
+      </c>
+      <c r="H55">
+        <v>733392899000.0</v>
+      </c>
+      <c r="I55">
+        <v>750049151000.0</v>
+      </c>
+      <c r="J55">
+        <v>758021373232.0</v>
+      </c>
+      <c r="K55">
+        <v>755205615370.0</v>
+      </c>
+      <c r="L55">
+        <v>751633765958.0</v>
+      </c>
+      <c r="M55">
+        <v>727465980823.0</v>
+      </c>
+      <c r="N55">
+        <v>727465433732.0</v>
+      </c>
+      <c r="O55">
+        <v>712193864775.0</v>
+      </c>
+      <c r="P55">
+        <v>712262467657.0</v>
+      </c>
+      <c r="Q55">
+        <v>703894409838.0</v>
+      </c>
+      <c r="R55">
+        <v>694829726447.0</v>
+      </c>
+      <c r="S55">
+        <v>695934598238.0</v>
+      </c>
+      <c r="T55">
+        <v>694239355836.0</v>
+      </c>
+      <c r="U55">
+        <v>689490615449.0</v>
+      </c>
+      <c r="V55">
+        <v>690689131959.0</v>
+      </c>
+      <c r="W55">
+        <v>692304224946.0</v>
+      </c>
+      <c r="X55">
+        <v>693600593453.0</v>
+      </c>
+      <c r="Y55">
+        <v>748721190229.0</v>
+      </c>
+      <c r="Z55">
+        <v>745464901679.0</v>
+      </c>
+      <c r="AA55">
+        <v>748378911088.0</v>
+      </c>
+      <c r="AB55">
+        <v>742302791888.0</v>
+      </c>
+      <c r="AC55">
+        <v>748562264244.0</v>
+      </c>
+      <c r="AD55">
+        <v>761355644809.0</v>
+      </c>
+      <c r="AE55">
+        <v>750953657897.0</v>
+      </c>
+      <c r="AF55">
+        <v>735774891577.0</v>
+      </c>
+      <c r="AG55">
+        <v>702636372475.0</v>
+      </c>
+      <c r="AH55">
+        <v>705552912063.0</v>
+      </c>
+      <c r="AI55">
+        <v>705232294655.0</v>
+      </c>
+      <c r="AJ55">
+        <v>700251764864.0</v>
+      </c>
+      <c r="AK55">
+        <v>691768308320.0</v>
+      </c>
+      <c r="AL55">
+        <v>664351451606.0</v>
+      </c>
+      <c r="AM55">
+        <v>628529987020.0</v>
+      </c>
+      <c r="AN55">
+        <v>615962000265.0</v>
+      </c>
+      <c r="AO55">
+        <v>621112961887.0</v>
+      </c>
+      <c r="AP55">
+        <v>629074968709.0</v>
+      </c>
+      <c r="AQ55">
+        <v>618585831201.0</v>
+      </c>
+      <c r="AR55">
+        <v>605667034867.0</v>
+      </c>
+      <c r="AS55">
+        <v>441821446975.0</v>
+      </c>
+      <c r="AT55">
+        <v>410485140038.0</v>
+      </c>
+      <c r="AU55">
+        <v>400924107769.0</v>
+      </c>
+      <c r="AV55">
+        <v>366053299896.0</v>
+      </c>
+      <c r="AW55">
+        <v>364957110973.0</v>
+      </c>
+      <c r="AX55">
+        <v>346784116693.0</v>
+      </c>
+      <c r="AY55">
+        <v>340600998867.0</v>
+      </c>
+      <c r="AZ55">
+        <v>326960068946.0</v>
+      </c>
+      <c r="BA55">
+        <v>319532741392.0</v>
+      </c>
+      <c r="BB55">
+        <v>292845871234.0</v>
+      </c>
+      <c r="BC55">
+        <v>268369016019.0</v>
+      </c>
+      <c r="BD55">
+        <v>261438526210.0</v>
+      </c>
+      <c r="BE55">
+        <v>245208173898.0</v>
+      </c>
+      <c r="BF55">
+        <v>240939473022.0</v>
+      </c>
+      <c r="BG55">
+        <v>230914497500.0</v>
+      </c>
+      <c r="BH55">
+        <v>218251524639.0</v>
+      </c>
+      <c r="BI55">
+        <v>215054892200.0</v>
+      </c>
+      <c r="BJ55">
+        <v>218865029800.0</v>
+      </c>
+      <c r="BK55">
+        <v>199528425400.0</v>
+      </c>
+      <c r="BL55">
+        <v>199626395900.0</v>
+      </c>
+      <c r="BM55">
+        <v>191759255300.0</v>
+      </c>
+      <c r="BN55">
+        <v>195008476100.0</v>
+      </c>
+      <c r="BO55">
+        <v>193677305200.0</v>
+      </c>
+      <c r="BP55">
+        <v>189631622100.0</v>
+      </c>
+      <c r="BQ55">
+        <v>188246670500.0</v>
+      </c>
+      <c r="BR55">
+        <v>197656619200.0</v>
+      </c>
+      <c r="BS55">
+        <v>208873500400.0</v>
+      </c>
+      <c r="BT55">
+        <v>203436149500.0</v>
+      </c>
+      <c r="BU55">
+        <v>199470380400.0</v>
+      </c>
+      <c r="BV55">
+        <v>194437775600.0</v>
+      </c>
+      <c r="BW55">
+        <v>184575417800.0</v>
+      </c>
+      <c r="BX55">
+        <v>180567688700.0</v>
+      </c>
+      <c r="BY55">
+        <v>192509308700.0</v>
+      </c>
+      <c r="BZ55">
+        <v>194623853400.0</v>
+      </c>
+      <c r="CA55">
+        <v>193758525000.0</v>
+      </c>
+      <c r="CB55">
+        <v>196648808500.0</v>
+      </c>
+      <c r="CC55">
+        <v>219199766900.0</v>
+      </c>
+      <c r="CD55">
+        <v>226692942500.0</v>
+      </c>
+      <c r="CE55">
+        <v>227540363800.0</v>
+      </c>
+      <c r="CF55">
+        <v>232096481900.0</v>
+      </c>
+      <c r="CG55">
+        <v>243234982400.0</v>
+      </c>
+      <c r="CH55">
+        <v>254921492900.0</v>
+      </c>
+      <c r="CI55">
+        <v>255659628500.0</v>
+      </c>
+      <c r="CJ55">
+        <v>256570921000.0</v>
+      </c>
+      <c r="CK55">
+        <v>268967584000.0</v>
+      </c>
+      <c r="CL55">
+        <v>274861493000.0</v>
+      </c>
+      <c r="CM55">
+        <v>277993685000.0</v>
+      </c>
+      <c r="CN55">
+        <v>277806731000.0</v>
+      </c>
+      <c r="CO55">
+        <v>276628887000.0</v>
+      </c>
+      <c r="CP55">
+        <v>285619023000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>293444875000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:95">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>367041684000.0</v>
+      </c>
+      <c r="C56">
+        <v>370484941000.0</v>
+      </c>
+      <c r="D56">
+        <v>366872770000.0</v>
+      </c>
+      <c r="E56">
+        <v>416160356000.0</v>
+      </c>
+      <c r="F56">
+        <v>416647659000.0</v>
+      </c>
+      <c r="G56">
+        <v>407685399000.0</v>
+      </c>
+      <c r="H56">
+        <v>409698037000.0</v>
+      </c>
+      <c r="I56">
+        <v>429061833000.0</v>
+      </c>
+      <c r="J56">
+        <v>437589171133.0</v>
+      </c>
+      <c r="K56">
+        <v>434866723355.0</v>
+      </c>
+      <c r="L56">
+        <v>430751516292.0</v>
+      </c>
+      <c r="M56">
+        <v>454461474523.0</v>
+      </c>
+      <c r="N56">
+        <v>453271568018.0</v>
+      </c>
+      <c r="O56">
+        <v>437357833052.0</v>
+      </c>
+      <c r="P56">
+        <v>435146467918.0</v>
+      </c>
+      <c r="Q56">
+        <v>433969339402.0</v>
+      </c>
+      <c r="R56">
+        <v>424065269349.0</v>
+      </c>
+      <c r="S56">
+        <v>423277984488.0</v>
+      </c>
+      <c r="T56">
+        <v>416356409542.0</v>
+      </c>
+      <c r="U56">
+        <v>408084765268.0</v>
+      </c>
+      <c r="V56">
+        <v>408041937804.0</v>
+      </c>
+      <c r="W56">
+        <v>408523581239.0</v>
+      </c>
+      <c r="X56">
+        <v>412759789236.0</v>
+      </c>
+      <c r="Y56">
+        <v>471030251964.0</v>
+      </c>
+      <c r="Z56">
+        <v>466269716493.0</v>
+      </c>
+      <c r="AA56">
+        <v>467936711222.0</v>
+      </c>
+      <c r="AB56">
+        <v>461579047383.0</v>
+      </c>
+      <c r="AC56">
+        <v>468428868913.0</v>
+      </c>
+      <c r="AD56">
+        <v>479662720924.0</v>
+      </c>
+      <c r="AE56">
+        <v>467621568340.0</v>
+      </c>
+      <c r="AF56">
+        <v>451689004422.0</v>
+      </c>
+      <c r="AG56">
+        <v>417890975355.0</v>
+      </c>
+      <c r="AH56">
+        <v>425156840345.0</v>
+      </c>
+      <c r="AI56">
+        <v>422904547838.0</v>
+      </c>
+      <c r="AJ56">
+        <v>417419813576.0</v>
+      </c>
+      <c r="AK56">
+        <v>410619125631.0</v>
+      </c>
+      <c r="AL56">
+        <v>383600715713.0</v>
+      </c>
+      <c r="AM56">
+        <v>347596838784.0</v>
+      </c>
+      <c r="AN56">
+        <v>331400378677.0</v>
+      </c>
+      <c r="AO56">
+        <v>332212685433.0</v>
+      </c>
+      <c r="AP56">
+        <v>345623065349.0</v>
+      </c>
+      <c r="AQ56">
+        <v>333750879127.0</v>
+      </c>
+      <c r="AR56">
+        <v>319565858417.0</v>
+      </c>
+      <c r="AS56">
+        <v>351874579223.0</v>
+      </c>
+      <c r="AT56">
+        <v>323889654601.0</v>
+      </c>
+      <c r="AU56">
+        <v>320766622386.0</v>
+      </c>
+      <c r="AV56">
+        <v>274529892516.0</v>
+      </c>
+      <c r="AW56">
+        <v>275695230388.0</v>
+      </c>
+      <c r="AX56">
+        <v>255237495810.0</v>
+      </c>
+      <c r="AY56">
+        <v>246758413002.0</v>
+      </c>
+      <c r="AZ56">
+        <v>231766295200.0</v>
+      </c>
+      <c r="BA56">
+        <v>230548652192.0</v>
+      </c>
+      <c r="BB56">
+        <v>203165751172.0</v>
+      </c>
+      <c r="BC56">
+        <v>183587253603.0</v>
+      </c>
+      <c r="BD56">
+        <v>176001206127.0</v>
+      </c>
+      <c r="BE56">
+        <v>160251214449.0</v>
+      </c>
+      <c r="BF56">
+        <v>155354116430.0</v>
+      </c>
+      <c r="BG56"/>
+      <c r="BH56">
+        <v>130258186164.0</v>
+      </c>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+    </row>
+    <row r="57" spans="1:95">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>134311173000.0</v>
+      </c>
+      <c r="C57">
+        <v>134332725000.0</v>
+      </c>
+      <c r="D57">
+        <v>127940518000.0</v>
+      </c>
+      <c r="E57">
+        <v>163401667000.0</v>
+      </c>
+      <c r="F57">
+        <v>159795155000.0</v>
+      </c>
+      <c r="G57">
+        <v>154768122000.0</v>
+      </c>
+      <c r="H57">
+        <v>154008552000.0</v>
+      </c>
+      <c r="I57">
+        <v>166466423000.0</v>
+      </c>
+      <c r="J57">
+        <v>171443324050.0</v>
+      </c>
+      <c r="K57">
+        <v>164534112892.0</v>
+      </c>
+      <c r="L57">
+        <v>158611498728.0</v>
+      </c>
+      <c r="M57">
+        <v>381358839945.0</v>
+      </c>
+      <c r="N57">
+        <v>388473024234.0</v>
+      </c>
+      <c r="O57">
+        <v>372860694703.0</v>
+      </c>
+      <c r="P57">
+        <v>364143101148.0</v>
+      </c>
+      <c r="Q57">
+        <v>340072307490.0</v>
+      </c>
+      <c r="R57">
+        <v>332124102819.0</v>
+      </c>
+      <c r="S57">
+        <v>328342258664.0</v>
+      </c>
+      <c r="T57">
+        <v>320292886117.0</v>
+      </c>
+      <c r="U57">
+        <v>306684765911.0</v>
+      </c>
+      <c r="V57">
+        <v>305446926212.0</v>
+      </c>
+      <c r="W57">
+        <v>297259369284.0</v>
+      </c>
+      <c r="X57">
+        <v>295720632948.0</v>
+      </c>
+      <c r="Y57">
+        <v>303305644411.0</v>
+      </c>
+      <c r="Z57">
+        <v>295587000602.0</v>
+      </c>
+      <c r="AA57">
+        <v>288769179564.0</v>
+      </c>
+      <c r="AB57">
+        <v>271159836042.0</v>
+      </c>
+      <c r="AC57">
+        <v>259947823639.0</v>
+      </c>
+      <c r="AD57">
+        <v>262434504145.0</v>
+      </c>
+      <c r="AE57">
+        <v>250211979788.0</v>
+      </c>
+      <c r="AF57">
+        <v>242087352682.0</v>
+      </c>
+      <c r="AG57">
+        <v>214033261489.0</v>
+      </c>
+      <c r="AH57">
+        <v>220549328961.0</v>
+      </c>
+      <c r="AI57">
+        <v>218985405067.0</v>
+      </c>
+      <c r="AJ57">
+        <v>220836288637.0</v>
+      </c>
+      <c r="AK57">
+        <v>245194197560.0</v>
+      </c>
+      <c r="AL57">
+        <v>219539228825.0</v>
+      </c>
+      <c r="AM57">
+        <v>183103468814.0</v>
+      </c>
+      <c r="AN57">
+        <v>174969312764.0</v>
+      </c>
+      <c r="AO57">
+        <v>168025952529.0</v>
+      </c>
+      <c r="AP57">
+        <v>181474356578.0</v>
+      </c>
+      <c r="AQ57">
+        <v>175812930574.0</v>
+      </c>
+      <c r="AR57">
+        <v>170150582882.0</v>
+      </c>
+      <c r="AS57">
+        <v>312597365456.0</v>
+      </c>
+      <c r="AT57">
+        <v>261523079796.0</v>
+      </c>
+      <c r="AU57">
+        <v>286332554215.0</v>
+      </c>
+      <c r="AV57">
+        <v>252616548189.0</v>
+      </c>
+      <c r="AW57">
+        <v>240221197348.0</v>
+      </c>
+      <c r="AX57">
+        <v>227479519267.0</v>
+      </c>
+      <c r="AY57">
+        <v>213600533162.0</v>
+      </c>
+      <c r="AZ57">
+        <v>214802881607.0</v>
+      </c>
+      <c r="BA57">
+        <v>206459571493.0</v>
+      </c>
+      <c r="BB57">
+        <v>179100341647.0</v>
+      </c>
+      <c r="BC57">
+        <v>159201943939.0</v>
+      </c>
+      <c r="BD57">
+        <v>155883594744.0</v>
+      </c>
+      <c r="BE57">
+        <v>146567905148.0</v>
+      </c>
+      <c r="BF57">
+        <v>142350247658.0</v>
+      </c>
+      <c r="BG57">
+        <v>130461600100.0</v>
+      </c>
+      <c r="BH57">
+        <v>116439565469.0</v>
+      </c>
+      <c r="BI57">
+        <v>109556413100.0</v>
+      </c>
+      <c r="BJ57">
+        <v>108600136200.0</v>
+      </c>
+      <c r="BK57">
+        <v>96887902600.0</v>
+      </c>
+      <c r="BL57">
+        <v>102518450900.0</v>
+      </c>
+      <c r="BM57">
+        <v>103864370900.0</v>
+      </c>
+      <c r="BN57">
+        <v>105087195800.0</v>
+      </c>
+      <c r="BO57">
+        <v>106037872000.0</v>
+      </c>
+      <c r="BP57">
+        <v>105774534400.0</v>
+      </c>
+      <c r="BQ57">
+        <v>106909089400.0</v>
+      </c>
+      <c r="BR57">
+        <v>117282288000.0</v>
+      </c>
+      <c r="BS57">
+        <v>141618273900.0</v>
+      </c>
+      <c r="BT57">
+        <v>136411003600.0</v>
+      </c>
+      <c r="BU57">
+        <v>128088726600.0</v>
+      </c>
+      <c r="BV57">
+        <v>128197384700.0</v>
+      </c>
+      <c r="BW57">
+        <v>120367966700.0</v>
+      </c>
+      <c r="BX57">
+        <v>117165622500.0</v>
+      </c>
+      <c r="BY57">
+        <v>174918820700.0</v>
+      </c>
+      <c r="BZ57">
+        <v>177838816200.0</v>
+      </c>
+      <c r="CA57">
+        <v>177336137400.0</v>
+      </c>
+      <c r="CB57">
+        <v>175279777400.0</v>
+      </c>
+      <c r="CC57">
+        <v>75941496000.0</v>
+      </c>
+      <c r="CD57">
+        <v>77814555200.0</v>
+      </c>
+      <c r="CE57">
+        <v>71306600600.0</v>
+      </c>
+      <c r="CF57">
+        <v>74265736700.0</v>
+      </c>
+      <c r="CG57">
+        <v>105600542000.0</v>
+      </c>
+      <c r="CH57">
+        <v>110483270000.0</v>
+      </c>
+      <c r="CI57">
+        <v>107135552600.0</v>
+      </c>
+      <c r="CJ57">
+        <v>60423376000.0</v>
+      </c>
+      <c r="CK57">
+        <v>91188366000.0</v>
+      </c>
+      <c r="CL57">
+        <v>92406340000.0</v>
+      </c>
+      <c r="CM57">
+        <v>86906265000.0</v>
+      </c>
+      <c r="CN57">
+        <v>62322851000.0</v>
+      </c>
+      <c r="CO57">
+        <v>84998154000.0</v>
+      </c>
+      <c r="CP57">
+        <v>90609142000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>522183437000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:95">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>504013101000.0</v>
+      </c>
+      <c r="C58">
+        <v>502905154000.0</v>
+      </c>
+      <c r="D58">
+        <v>493940037000.0</v>
+      </c>
+      <c r="E58">
+        <v>533657384000.0</v>
+      </c>
+      <c r="F58">
+        <v>532436440000.0</v>
+      </c>
+      <c r="G58">
+        <v>542527697000.0</v>
+      </c>
+      <c r="H58">
+        <v>542710482000.0</v>
+      </c>
+      <c r="I58">
+        <v>541709792000.0</v>
+      </c>
+      <c r="J58">
+        <v>554112247378.0</v>
+      </c>
+      <c r="K58">
+        <v>546771351947.0</v>
+      </c>
+      <c r="L58">
+        <v>540348546178.0</v>
+      </c>
+      <c r="M58">
+        <v>559640515826.0</v>
+      </c>
+      <c r="N58">
+        <v>561240863763.0</v>
+      </c>
+      <c r="O58">
+        <v>545691372890.0</v>
+      </c>
+      <c r="P58">
+        <v>539457360678.0</v>
+      </c>
+      <c r="Q58">
+        <v>510352402772.0</v>
+      </c>
+      <c r="R58">
+        <v>498186328100.0</v>
+      </c>
+      <c r="S58">
+        <v>493635174645.0</v>
+      </c>
+      <c r="T58">
+        <v>489688111481.0</v>
+      </c>
+      <c r="U58">
+        <v>480771265409.0</v>
+      </c>
+      <c r="V58">
+        <v>479437639403.0</v>
+      </c>
+      <c r="W58">
+        <v>471604287430.0</v>
+      </c>
+      <c r="X58">
+        <v>463947458544.0</v>
+      </c>
+      <c r="Y58">
+        <v>479625639539.0</v>
+      </c>
+      <c r="Z58">
+        <v>468987866322.0</v>
+      </c>
+      <c r="AA58">
+        <v>471310463939.0</v>
+      </c>
+      <c r="AB58">
+        <v>445078610922.0</v>
+      </c>
+      <c r="AC58">
+        <v>430564584736.0</v>
+      </c>
+      <c r="AD58">
+        <v>432423324794.0</v>
+      </c>
+      <c r="AE58">
+        <v>416259801216.0</v>
+      </c>
+      <c r="AF58">
+        <v>408160870584.0</v>
+      </c>
+      <c r="AG58">
+        <v>378009515895.0</v>
+      </c>
+      <c r="AH58">
+        <v>382928855974.0</v>
+      </c>
+      <c r="AI58">
+        <v>379506490140.0</v>
+      </c>
+      <c r="AJ58">
+        <v>378839294845.0</v>
+      </c>
+      <c r="AK58">
+        <v>373792517621.0</v>
+      </c>
+      <c r="AL58">
+        <v>346473115297.0</v>
+      </c>
+      <c r="AM58">
+        <v>310336124918.0</v>
+      </c>
+      <c r="AN58">
+        <v>301007248281.0</v>
+      </c>
+      <c r="AO58">
+        <v>313578081423.0</v>
+      </c>
+      <c r="AP58">
+        <v>326141042125.0</v>
+      </c>
+      <c r="AQ58">
+        <v>320029137494.0</v>
+      </c>
+      <c r="AR58">
+        <v>316679237740.0</v>
+      </c>
+      <c r="AS58">
+        <v>384834786858.0</v>
+      </c>
+      <c r="AT58">
+        <v>330814686558.0</v>
+      </c>
+      <c r="AU58">
+        <v>319319087005.0</v>
+      </c>
+      <c r="AV58">
+        <v>285803117172.0</v>
+      </c>
+      <c r="AW58">
+        <v>272024106095.0</v>
+      </c>
+      <c r="AX58">
+        <v>259654353197.0</v>
+      </c>
+      <c r="AY58">
+        <v>246525527537.0</v>
+      </c>
+      <c r="AZ58">
+        <v>247724204360.0</v>
+      </c>
+      <c r="BA58">
+        <v>236259825058.0</v>
+      </c>
+      <c r="BB58">
+        <v>208788534203.0</v>
+      </c>
+      <c r="BC58">
+        <v>185956996595.0</v>
+      </c>
+      <c r="BD58">
+        <v>182686741400.0</v>
+      </c>
+      <c r="BE58">
+        <v>172033902155.0</v>
+      </c>
+      <c r="BF58">
+        <v>167983317754.0</v>
+      </c>
+      <c r="BG58">
+        <v>155822692000.0</v>
+      </c>
+      <c r="BH58">
+        <v>142259039794.0</v>
+      </c>
+      <c r="BI58">
+        <v>133143555000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>132411157000.0</v>
+      </c>
+      <c r="BK58">
+        <v>118867794000.0</v>
+      </c>
+      <c r="BL58">
+        <v>124550370000.0</v>
+      </c>
+      <c r="BM58">
+        <v>124385394000.0</v>
+      </c>
+      <c r="BN58">
+        <v>126581649000.0</v>
+      </c>
+      <c r="BO58">
+        <v>127584065000.0</v>
+      </c>
+      <c r="BP58">
+        <v>127338157200.0</v>
+      </c>
+      <c r="BQ58">
+        <v>127231345700.0</v>
+      </c>
+      <c r="BR58">
+        <v>137321603900.0</v>
+      </c>
+      <c r="BS58">
+        <v>162038767000.0</v>
+      </c>
+      <c r="BT58">
+        <v>157843737500.0</v>
+      </c>
+      <c r="BU58">
+        <v>147595007000.0</v>
+      </c>
+      <c r="BV58">
+        <v>148240442200.0</v>
+      </c>
+      <c r="BW58">
+        <v>140448329800.0</v>
+      </c>
+      <c r="BX58">
+        <v>138480161800.0</v>
+      </c>
+      <c r="BY58">
+        <v>198255346700.0</v>
+      </c>
+      <c r="BZ58">
+        <v>201573223000.0</v>
+      </c>
+      <c r="CA58">
+        <v>200691330400.0</v>
+      </c>
+      <c r="CB58">
+        <v>200457635300.0</v>
+      </c>
+      <c r="CC58">
+        <v>203957410500.0</v>
+      </c>
+      <c r="CD58">
+        <v>209859406000.0</v>
+      </c>
+      <c r="CE58">
+        <v>201908147000.0</v>
+      </c>
+      <c r="CF58">
+        <v>215324139700.0</v>
+      </c>
+      <c r="CG58">
+        <v>221681569000.0</v>
+      </c>
+      <c r="CH58">
+        <v>220881355000.0</v>
+      </c>
+      <c r="CI58">
+        <v>215460510700.0</v>
+      </c>
+      <c r="CJ58">
+        <v>211485801000.0</v>
+      </c>
+      <c r="CK58">
+        <v>206856648000.0</v>
+      </c>
+      <c r="CL58">
+        <v>210788656000.0</v>
+      </c>
+      <c r="CM58">
+        <v>196178896000.0</v>
+      </c>
+      <c r="CN58">
+        <v>191728633000.0</v>
+      </c>
+      <c r="CO58">
+        <v>181087139000.0</v>
+      </c>
+      <c r="CP58">
+        <v>193894041000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>536967728000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:95">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+    </row>
+    <row r="60" spans="1:95">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>154004230000.0</v>
+      </c>
+      <c r="C60">
+        <v>158997478000.0</v>
+      </c>
+      <c r="D60">
+        <v>164750774000.0</v>
+      </c>
+      <c r="E60">
+        <v>177400024000.0</v>
+      </c>
+      <c r="F60">
+        <v>177938745000.0</v>
+      </c>
+      <c r="G60">
+        <v>188213508000.0</v>
+      </c>
+      <c r="H60">
+        <v>190725560000.0</v>
+      </c>
+      <c r="I60">
+        <v>208379298000.0</v>
+      </c>
+      <c r="J60">
+        <v>203946589857.0</v>
+      </c>
+      <c r="K60">
+        <v>208470630106.0</v>
+      </c>
+      <c r="L60">
+        <v>211321679804.0</v>
+      </c>
+      <c r="M60">
+        <v>167863787509.0</v>
+      </c>
+      <c r="N60">
+        <v>166260936727.0</v>
+      </c>
+      <c r="O60">
+        <v>166538800675.0</v>
+      </c>
+      <c r="P60">
+        <v>172838477865.0</v>
+      </c>
+      <c r="Q60">
+        <v>193574349910.0</v>
+      </c>
+      <c r="R60">
+        <v>196675239341.0</v>
+      </c>
+      <c r="S60">
+        <v>202330519510.0</v>
+      </c>
+      <c r="T60">
+        <v>204582774975.0</v>
+      </c>
+      <c r="U60">
+        <v>208751604018.0</v>
+      </c>
+      <c r="V60">
+        <v>211281722518.0</v>
+      </c>
+      <c r="W60">
+        <v>220733471760.0</v>
+      </c>
+      <c r="X60">
+        <v>229684961930.0</v>
+      </c>
+      <c r="Y60">
+        <v>269125781342.0</v>
+      </c>
+      <c r="Z60">
+        <v>276507144000.0</v>
+      </c>
+      <c r="AA60">
+        <v>277099826573.0</v>
+      </c>
+      <c r="AB60">
+        <v>297256738327.0</v>
+      </c>
+      <c r="AC60">
+        <v>317997679508.0</v>
+      </c>
+      <c r="AD60">
+        <v>328932320015.0</v>
+      </c>
+      <c r="AE60">
+        <v>334693856681.0</v>
+      </c>
+      <c r="AF60">
+        <v>327614020993.0</v>
+      </c>
+      <c r="AG60">
+        <v>324626856580.0</v>
+      </c>
+      <c r="AH60">
+        <v>322624056089.0</v>
+      </c>
+      <c r="AI60">
+        <v>325725804515.0</v>
+      </c>
+      <c r="AJ60">
+        <v>321412470019.0</v>
+      </c>
+      <c r="AK60">
+        <v>317975790699.0</v>
+      </c>
+      <c r="AL60">
+        <v>317878336309.0</v>
+      </c>
+      <c r="AM60">
+        <v>318193862102.0</v>
+      </c>
+      <c r="AN60">
+        <v>314954751984.0</v>
+      </c>
+      <c r="AO60">
+        <v>307534880464.0</v>
+      </c>
+      <c r="AP60">
+        <v>302933926584.0</v>
+      </c>
+      <c r="AQ60">
+        <v>298556693707.0</v>
+      </c>
+      <c r="AR60">
+        <v>288987797127.0</v>
+      </c>
+      <c r="AS60">
+        <v>56986660117.0</v>
+      </c>
+      <c r="AT60">
+        <v>79670453480.0</v>
+      </c>
+      <c r="AU60">
+        <v>81605020764.0</v>
+      </c>
+      <c r="AV60">
+        <v>80250182724.0</v>
+      </c>
+      <c r="AW60">
+        <v>92933004878.0</v>
+      </c>
+      <c r="AX60">
+        <v>87129763496.0</v>
+      </c>
+      <c r="AY60">
+        <v>94075471330.0</v>
+      </c>
+      <c r="AZ60">
+        <v>79235864586.0</v>
+      </c>
+      <c r="BA60">
+        <v>83272916334.0</v>
+      </c>
+      <c r="BB60">
+        <v>84057337031.0</v>
+      </c>
+      <c r="BC60">
+        <v>82412019424.0</v>
+      </c>
+      <c r="BD60">
+        <v>78751784810.0</v>
+      </c>
+      <c r="BE60">
+        <v>73174271743.0</v>
+      </c>
+      <c r="BF60">
+        <v>72956155268.0</v>
+      </c>
+      <c r="BG60">
+        <v>75091805700.0</v>
+      </c>
+      <c r="BH60">
+        <v>75992484845.0</v>
+      </c>
+      <c r="BI60">
+        <v>81911337500.0</v>
+      </c>
+      <c r="BJ60">
+        <v>86453872600.0</v>
+      </c>
+      <c r="BK60">
+        <v>80660631000.0</v>
+      </c>
+      <c r="BL60">
+        <v>75076025700.0</v>
+      </c>
+      <c r="BM60">
+        <v>67373860900.0</v>
+      </c>
+      <c r="BN60">
+        <v>68426827600.0</v>
+      </c>
+      <c r="BO60">
+        <v>66093240600.0</v>
+      </c>
+      <c r="BP60">
+        <v>62293464900.0</v>
+      </c>
+      <c r="BQ60">
+        <v>61015324800.0</v>
+      </c>
+      <c r="BR60">
+        <v>60335015300.0</v>
+      </c>
+      <c r="BS60">
+        <v>46834733100.0</v>
+      </c>
+      <c r="BT60">
+        <v>45592412000.0</v>
+      </c>
+      <c r="BU60">
+        <v>51875373400.0</v>
+      </c>
+      <c r="BV60">
+        <v>46197333400.0</v>
+      </c>
+      <c r="BW60">
+        <v>44127088100.0</v>
+      </c>
+      <c r="BX60">
+        <v>42087527000.0</v>
+      </c>
+      <c r="BY60"/>
+      <c r="BZ60"/>
+      <c r="CA60"/>
+      <c r="CB60"/>
+      <c r="CC60">
+        <v>15242356300.0</v>
+      </c>
+      <c r="CD60">
+        <v>16833536500.0</v>
+      </c>
+      <c r="CE60">
+        <v>25632217200.0</v>
+      </c>
+      <c r="CF60">
+        <v>16772342200.0</v>
+      </c>
+      <c r="CG60">
+        <v>21553413600.0</v>
+      </c>
+      <c r="CH60">
+        <v>34040137400.0</v>
+      </c>
+      <c r="CI60">
+        <v>40199117800.0</v>
+      </c>
+      <c r="CJ60">
+        <v>45085120000.0</v>
+      </c>
+      <c r="CK60">
+        <v>62110936000.0</v>
+      </c>
+      <c r="CL60">
+        <v>64072837000.0</v>
+      </c>
+      <c r="CM60">
+        <v>81814788000.0</v>
+      </c>
+      <c r="CN60">
+        <v>86078098000.0</v>
+      </c>
+      <c r="CO60">
+        <v>95541748000.0</v>
+      </c>
+      <c r="CP60">
+        <v>91724982000.0</v>
+      </c>
+      <c r="CQ60"/>
+    </row>
+    <row r="61" spans="1:95">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+    </row>
+    <row r="62" spans="1:95">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>89663194000.0</v>
+      </c>
+      <c r="C2">
+        <v>117537824000.0</v>
+      </c>
+      <c r="D2">
+        <v>64470403964.0</v>
+      </c>
+      <c r="E2">
+        <v>87135341063.0</v>
+      </c>
+      <c r="F2">
+        <v>67403018514.0</v>
+      </c>
+      <c r="G2">
+        <v>82744784767.0</v>
+      </c>
+      <c r="H2">
+        <v>109916288487.0</v>
+      </c>
+      <c r="I2">
+        <v>182426790485.0</v>
+      </c>
+      <c r="J2">
+        <v>144716281819.0</v>
+      </c>
+      <c r="K2">
+        <v>177669059350.0</v>
+      </c>
+      <c r="L2">
+        <v>148638338279.0</v>
+      </c>
+      <c r="M2">
+        <v>139342091595.0</v>
+      </c>
+      <c r="N2">
+        <v>154964237758.0</v>
+      </c>
+      <c r="O2">
+        <v>102976934013.0</v>
+      </c>
+      <c r="P2">
+        <v>102429011061.0</v>
+      </c>
+      <c r="Q2">
+        <v>107246475509.0</v>
+      </c>
+      <c r="R2">
+        <v>112367317541.0</v>
+      </c>
+      <c r="S2">
+        <v>117856511369.0</v>
+      </c>
+      <c r="T2">
+        <v>68390553000.0</v>
+      </c>
+      <c r="U2">
+        <v>91437135000.0</v>
+      </c>
+      <c r="V2">
+        <v>61266217000.0</v>
+      </c>
+      <c r="W2">
+        <v>51122108000.0</v>
+      </c>
+      <c r="X2">
+        <v>67653445000.0</v>
+      </c>
+      <c r="Y2">
+        <v>73978946000.0</v>
+      </c>
+      <c r="Z2">
+        <v>69102579000.0</v>
+      </c>
+      <c r="AA2">
+        <v>85295836000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>1724623000.0</v>
+      </c>
+      <c r="C3">
+        <v>1264030000.0</v>
+      </c>
+      <c r="D3">
+        <v>1668100726.0</v>
+      </c>
+      <c r="E3">
+        <v>5043860217.0</v>
+      </c>
+      <c r="F3">
+        <v>6716554970.0</v>
+      </c>
+      <c r="G3">
+        <v>7797744968.0</v>
+      </c>
+      <c r="H3">
+        <v>6048344945.0</v>
+      </c>
+      <c r="I3">
+        <v>8092165716.0</v>
+      </c>
+      <c r="J3">
+        <v>9384314383.0</v>
+      </c>
+      <c r="K3">
+        <v>9378180673.0</v>
+      </c>
+      <c r="L3">
+        <v>8604198602.0</v>
+      </c>
+      <c r="M3">
+        <v>1263717302.0</v>
+      </c>
+      <c r="N3">
+        <v>1125116624.0</v>
+      </c>
+      <c r="O3">
+        <v>1943560973.0</v>
+      </c>
+      <c r="P3">
+        <v>-901001007.0</v>
+      </c>
+      <c r="Q3">
+        <v>2717616735.0</v>
+      </c>
+      <c r="R3">
+        <v>10978722497.0</v>
+      </c>
+      <c r="S3">
+        <v>-12811679924.0</v>
+      </c>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B5">
+        <v>-589118000.0</v>
+      </c>
+      <c r="C5">
+        <v>-9375286000.0</v>
+      </c>
+      <c r="D5">
+        <v>6076908314.0</v>
+      </c>
+      <c r="E5">
+        <v>-12599528133.0</v>
+      </c>
+      <c r="F5">
+        <v>-2176847107.0</v>
+      </c>
+      <c r="G5">
+        <v>-16452835097.0</v>
+      </c>
+      <c r="H5">
+        <v>-10919073428.0</v>
+      </c>
+      <c r="I5">
+        <v>27746817800.0</v>
+      </c>
+      <c r="J5">
+        <v>23834782264.0</v>
+      </c>
+      <c r="K5">
+        <v>38722126403.0</v>
+      </c>
+      <c r="L5">
+        <v>11137176888.0</v>
+      </c>
+      <c r="M5">
+        <v>3267907651.0</v>
+      </c>
+      <c r="N5">
+        <v>3037329707.0</v>
+      </c>
+      <c r="O5">
+        <v>3750765316.0</v>
+      </c>
+      <c r="P5">
+        <v>4554806412.0</v>
+      </c>
+      <c r="Q5">
+        <v>10419479745.0</v>
+      </c>
+      <c r="R5">
+        <v>17839598018.0</v>
+      </c>
+      <c r="S5">
+        <v>15222193275.0</v>
+      </c>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>1135505000.0</v>
+      </c>
+      <c r="C6">
+        <v>-8111256000.0</v>
+      </c>
+      <c r="D6">
+        <v>7745009040.0</v>
+      </c>
+      <c r="E6">
+        <v>-7555667916.0</v>
+      </c>
+      <c r="F6">
+        <v>4539707863.0</v>
+      </c>
+      <c r="G6">
+        <v>-8655090129.0</v>
+      </c>
+      <c r="H6">
+        <v>-4870728483.0</v>
+      </c>
+      <c r="I6">
+        <v>35838983516.0</v>
+      </c>
+      <c r="J6">
+        <v>33219096647.0</v>
+      </c>
+      <c r="K6">
+        <v>48100307076.0</v>
+      </c>
+      <c r="L6">
+        <v>19741375490.0</v>
+      </c>
+      <c r="M6">
+        <v>4531624953.0</v>
+      </c>
+      <c r="N6">
+        <v>4162446331.0</v>
+      </c>
+      <c r="O6">
+        <v>5694326289.0</v>
+      </c>
+      <c r="P6">
+        <v>2434596602.0</v>
+      </c>
+      <c r="Q6">
+        <v>13137096480.0</v>
+      </c>
+      <c r="R6">
+        <v>28818320515.0</v>
+      </c>
+      <c r="S6">
+        <v>2410513351.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B9">
+        <v>27176417000.0</v>
+      </c>
+      <c r="C9">
+        <v>27991538000.0</v>
+      </c>
+      <c r="D9">
+        <v>34769250226.0</v>
+      </c>
+      <c r="E9">
+        <v>27978526805.0</v>
+      </c>
+      <c r="F9">
+        <v>26227408194.0</v>
+      </c>
+      <c r="G9">
+        <v>20146183645.0</v>
+      </c>
+      <c r="H9">
+        <v>41508677151.0</v>
+      </c>
+      <c r="I9">
+        <v>98886408881.0</v>
+      </c>
+      <c r="J9">
+        <v>88296587952.0</v>
+      </c>
+      <c r="K9">
+        <v>98468564367.0</v>
+      </c>
+      <c r="L9">
+        <v>72109828759.0</v>
+      </c>
+      <c r="M9">
+        <v>66884167139.0</v>
+      </c>
+      <c r="N9">
+        <v>85830359005.0</v>
+      </c>
+      <c r="O9">
+        <v>58806354688.0</v>
+      </c>
+      <c r="P9">
+        <v>46072505173.0</v>
+      </c>
+      <c r="Q9">
+        <v>45313489952.0</v>
+      </c>
+      <c r="R9">
+        <v>36643467969.0</v>
+      </c>
+      <c r="S9">
+        <v>42392397325.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10">
+        <v>-20934040000.0</v>
+      </c>
+      <c r="C10">
+        <v>-20561298000.0</v>
+      </c>
+      <c r="D10">
+        <v>-12219441024.0</v>
+      </c>
+      <c r="E10">
+        <v>-38334979618.0</v>
+      </c>
+      <c r="F10">
+        <v>-19232674809.0</v>
+      </c>
+      <c r="G10">
+        <v>-37058577820.0</v>
+      </c>
+      <c r="H10">
+        <v>-26367979556.0</v>
+      </c>
+      <c r="I10">
+        <v>8707696221.0</v>
+      </c>
+      <c r="J10">
+        <v>6947634696.0</v>
+      </c>
+      <c r="K10">
+        <v>26764367473.0</v>
+      </c>
+      <c r="L10">
+        <v>3987537336.0</v>
+      </c>
+      <c r="M10">
+        <v>644290370.0</v>
+      </c>
+      <c r="N10">
+        <v>1925897934.0</v>
+      </c>
+      <c r="O10">
+        <v>3198037734.0</v>
+      </c>
+      <c r="P10">
+        <v>1658932591.0</v>
+      </c>
+      <c r="Q10">
+        <v>12342258547.0</v>
+      </c>
+      <c r="R10">
+        <v>15361642065.0</v>
+      </c>
+      <c r="S10">
+        <v>1241339091.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10">
+        <v>57654964000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11">
+        <v>2430093000.0</v>
+      </c>
+      <c r="C11">
+        <v>-972111000.0</v>
+      </c>
+      <c r="D11">
+        <v>-2391554985.0</v>
+      </c>
+      <c r="E11">
+        <v>-5163816958.0</v>
+      </c>
+      <c r="F11">
+        <v>2672156849.0</v>
+      </c>
+      <c r="G11">
+        <v>4412905305.0</v>
+      </c>
+      <c r="H11">
+        <v>-861064378.0</v>
+      </c>
+      <c r="I11">
+        <v>4135779714.0</v>
+      </c>
+      <c r="J11">
+        <v>2230868889.0</v>
+      </c>
+      <c r="K11">
+        <v>5882928709.0</v>
+      </c>
+      <c r="L11">
+        <v>2037784591.0</v>
+      </c>
+      <c r="M11">
+        <v>-370027768.0</v>
+      </c>
+      <c r="N11">
+        <v>1441818158.0</v>
+      </c>
+      <c r="O11">
+        <v>438737769.0</v>
+      </c>
+      <c r="P11">
+        <v>742473402.0</v>
+      </c>
+      <c r="Q11">
+        <v>-440302184.0</v>
+      </c>
+      <c r="R11">
+        <v>-1339410820.0</v>
+      </c>
+      <c r="S11">
+        <v>-2263545973.0</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11">
+        <v>5964374000.0</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12">
+        <v>11718495000.0</v>
+      </c>
+      <c r="C12">
+        <v>11520027000.0</v>
+      </c>
+      <c r="D12">
+        <v>12249415396.0</v>
+      </c>
+      <c r="E12">
+        <v>25735451486.0</v>
+      </c>
+      <c r="F12">
+        <v>17055827706.0</v>
+      </c>
+      <c r="G12">
+        <v>22130699903.0</v>
+      </c>
+      <c r="H12">
+        <v>23791631383.0</v>
+      </c>
+      <c r="I12">
+        <v>19039121578.0</v>
+      </c>
+      <c r="J12">
+        <v>16887147571.0</v>
+      </c>
+      <c r="K12">
+        <v>11957758927.0</v>
+      </c>
+      <c r="L12">
+        <v>5425710496.0</v>
+      </c>
+      <c r="M12">
+        <v>4652830876.0</v>
+      </c>
+      <c r="N12">
+        <v>1111431773.0</v>
+      </c>
+      <c r="O12">
+        <v>552727582.0</v>
+      </c>
+      <c r="P12">
+        <v>775664013.0</v>
+      </c>
+      <c r="Q12">
+        <v>794837933.0</v>
+      </c>
+      <c r="R12">
+        <v>1046484926.0</v>
+      </c>
+      <c r="S12">
+        <v>1169174260.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13">
+        <v>14373459.0</v>
+      </c>
+      <c r="C13">
+        <v>11686232700.0</v>
+      </c>
+      <c r="D13">
+        <v>21466056.0</v>
+      </c>
+      <c r="E13">
+        <v>34139758430.0</v>
+      </c>
+      <c r="F13">
+        <v>41507430.0</v>
+      </c>
+      <c r="G13">
+        <v>20136919670.0</v>
+      </c>
+      <c r="H13">
+        <v>17669276620.0</v>
+      </c>
+      <c r="I13">
+        <v>22668562050.0</v>
+      </c>
+      <c r="J13">
+        <v>15898427070.0</v>
+      </c>
+      <c r="K13">
+        <v>7572027530.0</v>
+      </c>
+      <c r="L13">
+        <v>6525888410.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B14">
+        <v>11757259.0</v>
+      </c>
+      <c r="C14">
+        <v>6682764.0</v>
+      </c>
+      <c r="D14">
+        <v>3089138.0</v>
+      </c>
+      <c r="E14">
+        <v>1840266.0</v>
+      </c>
+      <c r="F14">
+        <v>-296401.0</v>
+      </c>
+      <c r="G14">
+        <v>-31827021.0</v>
+      </c>
+      <c r="H14">
+        <v>-32557361.0</v>
+      </c>
+      <c r="I14">
+        <v>-32289412.0</v>
+      </c>
+      <c r="J14">
+        <v>-32289412.0</v>
+      </c>
+      <c r="K14">
+        <v>-32289412.0</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>-23352375000.0</v>
+      </c>
+      <c r="C15">
+        <v>-19582505000.0</v>
+      </c>
+      <c r="D15">
+        <v>-9824796901.0</v>
+      </c>
+      <c r="E15">
+        <v>-33171162660.0</v>
+      </c>
+      <c r="F15">
+        <v>-21904831658.0</v>
+      </c>
+      <c r="G15">
+        <v>-41471483125.0</v>
+      </c>
+      <c r="H15">
+        <v>-25506915178.0</v>
+      </c>
+      <c r="I15">
+        <v>5205032919.0</v>
+      </c>
+      <c r="J15">
+        <v>4716765807.0</v>
+      </c>
+      <c r="K15">
+        <v>20881438764.0</v>
+      </c>
+      <c r="L15">
+        <v>1949752745.0</v>
+      </c>
+      <c r="M15">
+        <v>1014318138.0</v>
+      </c>
+      <c r="N15">
+        <v>484079776.0</v>
+      </c>
+      <c r="O15">
+        <v>2759299965.0</v>
+      </c>
+      <c r="P15">
+        <v>916459189.0</v>
+      </c>
+      <c r="Q15">
+        <v>12782560731.0</v>
+      </c>
+      <c r="R15">
+        <v>16701052885.0</v>
+      </c>
+      <c r="S15">
+        <v>3504885064.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15">
+        <v>51690590000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16">
+        <v>-23352375410.0</v>
+      </c>
+      <c r="C16">
+        <v>-19582504770.0</v>
+      </c>
+      <c r="D16">
+        <v>-9824796900.0</v>
+      </c>
+      <c r="E16">
+        <v>-33169322390.0</v>
+      </c>
+      <c r="F16">
+        <v>-21905128059.0</v>
+      </c>
+      <c r="G16">
+        <v>-41472213465.0</v>
+      </c>
+      <c r="H16">
+        <v>-25506647229.0</v>
+      </c>
+      <c r="I16">
+        <v>4578247670.0</v>
+      </c>
+      <c r="J16">
+        <v>4716765807.0</v>
+      </c>
+      <c r="K16">
+        <v>20881438764.0</v>
+      </c>
+      <c r="L16">
+        <v>1949752750.0</v>
+      </c>
+      <c r="M16">
+        <v>1014318000.0</v>
+      </c>
+      <c r="N16">
+        <v>484080000.0</v>
+      </c>
+      <c r="O16">
+        <v>2759300000.0</v>
+      </c>
+      <c r="P16">
+        <v>916459000.0</v>
+      </c>
+      <c r="Q16">
+        <v>12782561000.0</v>
+      </c>
+      <c r="R16">
+        <v>16701053000.0</v>
+      </c>
+      <c r="S16">
+        <v>3504885000.0</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16">
+        <v>51690590000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>-23364132671.0</v>
+      </c>
+      <c r="C17">
+        <v>-19589187538.0</v>
+      </c>
+      <c r="D17">
+        <v>-9827886039.0</v>
+      </c>
+      <c r="E17">
+        <v>-33171162660.0</v>
+      </c>
+      <c r="F17">
+        <v>-21904831658.0</v>
+      </c>
+      <c r="G17">
+        <v>-41471483125.0</v>
+      </c>
+      <c r="H17">
+        <v>-25506915178.0</v>
+      </c>
+      <c r="I17">
+        <v>5205032919.0</v>
+      </c>
+      <c r="J17">
+        <v>4716765807.0</v>
+      </c>
+      <c r="K17">
+        <v>20881438764.0</v>
+      </c>
+      <c r="L17">
+        <v>1949752745.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>-11704121712.0</v>
+      </c>
+      <c r="C18">
+        <v>-11498203034.0</v>
+      </c>
+      <c r="D18">
+        <v>-12227949340.0</v>
+      </c>
+      <c r="E18">
+        <v>-25720168482.0</v>
+      </c>
+      <c r="F18">
+        <v>-17014320276.0</v>
+      </c>
+      <c r="G18">
+        <v>-22078751663.0</v>
+      </c>
+      <c r="H18">
+        <v>-23758257063.0</v>
+      </c>
+      <c r="I18">
+        <v>-18994644010.0</v>
+      </c>
+      <c r="J18">
+        <v>-16820065316.0</v>
+      </c>
+      <c r="K18">
+        <v>-9822600742.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>-2905299000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1985101000.0</v>
+      </c>
+      <c r="D21">
+        <v>6076908314.0</v>
+      </c>
+      <c r="E21">
+        <v>-1372654448.0</v>
+      </c>
+      <c r="F21">
+        <v>-3696969807.0</v>
+      </c>
+      <c r="G21">
+        <v>-17977718950.0</v>
+      </c>
+      <c r="H21">
+        <v>-5909800116.0</v>
+      </c>
+      <c r="I21">
+        <v>35918539770.0</v>
+      </c>
+      <c r="J21">
+        <v>24637290250.0</v>
+      </c>
+      <c r="K21">
+        <v>28108011130.0</v>
+      </c>
+      <c r="L21">
+        <v>11137176890.0</v>
+      </c>
+      <c r="M21">
+        <v>921037901.0</v>
+      </c>
+      <c r="N21">
+        <v>31032881053.0</v>
+      </c>
+      <c r="O21">
+        <v>9713397555.0</v>
+      </c>
+      <c r="P21">
+        <v>3335597611.0</v>
+      </c>
+      <c r="Q21">
+        <v>10419479745.0</v>
+      </c>
+      <c r="R21">
+        <v>5429404494.0</v>
+      </c>
+      <c r="S21">
+        <v>15222193275.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>117428729000.0</v>
+      </c>
+      <c r="C23">
+        <v>147514463000.0</v>
+      </c>
+      <c r="D23">
+        <v>93162745876.0</v>
+      </c>
+      <c r="E23">
+        <v>116486522316.0</v>
+      </c>
+      <c r="F23">
+        <v>97327396515.0</v>
+      </c>
+      <c r="G23">
+        <v>120868687362.0</v>
+      </c>
+      <c r="H23">
+        <v>157334765754.0</v>
+      </c>
+      <c r="I23">
+        <v>245394659601.0</v>
+      </c>
+      <c r="J23">
+        <v>208375579522.0</v>
+      </c>
+      <c r="K23">
+        <v>248029612584.0</v>
+      </c>
+      <c r="L23">
+        <v>209610990151.0</v>
+      </c>
+      <c r="M23">
+        <v>203276007238.0</v>
+      </c>
+      <c r="N23">
+        <v>208850767694.0</v>
+      </c>
+      <c r="O23">
+        <v>151577469984.0</v>
+      </c>
+      <c r="P23">
+        <v>145165918623.0</v>
+      </c>
+      <c r="Q23">
+        <v>142140485716.0</v>
+      </c>
+      <c r="R23">
+        <v>143581381016.0</v>
+      </c>
+      <c r="S23">
+        <v>145026715419.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>1019788433.0</v>
+      </c>
+      <c r="C25">
+        <v>1264029846.0</v>
+      </c>
+      <c r="D25">
+        <v>1202915471.0</v>
+      </c>
+      <c r="E25">
+        <v>2002326238.0</v>
+      </c>
+      <c r="F25">
+        <v>2270286661.0</v>
+      </c>
+      <c r="G25">
+        <v>2365963439.0</v>
+      </c>
+      <c r="H25">
+        <v>462186500.0</v>
+      </c>
+      <c r="I25">
+        <v>573495761.0</v>
+      </c>
+      <c r="J25">
+        <v>978514785.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27">
+        <v>7855268000.0</v>
+      </c>
+      <c r="C27">
+        <v>5365403000.0</v>
+      </c>
+      <c r="D27">
+        <v>5403920876.0</v>
+      </c>
+      <c r="E27">
+        <v>7185234106.0</v>
+      </c>
+      <c r="F27">
+        <v>9896212363.0</v>
+      </c>
+      <c r="G27">
+        <v>12110991634.0</v>
+      </c>
+      <c r="H27">
+        <v>12968690336.0</v>
+      </c>
+      <c r="I27">
+        <v>26779249953.0</v>
+      </c>
+      <c r="J27">
+        <v>20212193845.0</v>
+      </c>
+      <c r="K27">
+        <v>44109246759.0</v>
+      </c>
+      <c r="L27">
+        <v>38383599473.0</v>
+      </c>
+      <c r="M27">
+        <v>18654357888.0</v>
+      </c>
+      <c r="N27">
+        <v>19193478233.0</v>
+      </c>
+      <c r="O27">
+        <v>15313683766.0</v>
+      </c>
+      <c r="P27">
+        <v>23333676492.0</v>
+      </c>
+      <c r="Q27">
+        <v>20094488361.0</v>
+      </c>
+      <c r="R27">
+        <v>17348090781.0</v>
+      </c>
+      <c r="S27">
+        <v>14411324355.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>8113519000.0</v>
+      </c>
+      <c r="C28">
+        <v>6180612000.0</v>
+      </c>
+      <c r="D28">
+        <v>4427818277.0</v>
+      </c>
+      <c r="E28">
+        <v>3924844062.0</v>
+      </c>
+      <c r="F28">
+        <v>3404377124.0</v>
+      </c>
+      <c r="G28">
+        <v>3957470726.0</v>
+      </c>
+      <c r="H28">
+        <v>5447592082.0</v>
+      </c>
+      <c r="I28">
+        <v>6543596628.0</v>
+      </c>
+      <c r="J28">
+        <v>7711127358.0</v>
+      </c>
+      <c r="K28">
+        <v>30154359211.0</v>
+      </c>
+      <c r="L28">
+        <v>25126411773.0</v>
+      </c>
+      <c r="M28">
+        <v>6809792649.0</v>
+      </c>
+      <c r="N28">
+        <v>4972460513.0</v>
+      </c>
+      <c r="O28">
+        <v>4525552460.0</v>
+      </c>
+      <c r="P28">
+        <v>19403231070.0</v>
+      </c>
+      <c r="Q28">
+        <v>14799521846.0</v>
+      </c>
+      <c r="R28">
+        <v>13865972694.0</v>
+      </c>
+      <c r="S28">
+        <v>12758879695.0</v>
+      </c>
+      <c r="T28">
+        <v>22418007000.0</v>
+      </c>
+      <c r="U28">
+        <v>20866801000.0</v>
+      </c>
+      <c r="V28">
+        <v>18112846000.0</v>
+      </c>
+      <c r="W28">
+        <v>22280572000.0</v>
+      </c>
+      <c r="X28">
+        <v>26469915000.0</v>
+      </c>
+      <c r="Y28">
+        <v>24387800000.0</v>
+      </c>
+      <c r="Z28">
+        <v>31718821000.0</v>
+      </c>
+      <c r="AA28">
+        <v>41734711000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>2430093073.0</v>
+      </c>
+      <c r="C29">
+        <v>-972110510.0</v>
+      </c>
+      <c r="D29">
+        <v>-2391554985.0</v>
+      </c>
+      <c r="E29">
+        <v>-5163816960.0</v>
+      </c>
+      <c r="F29">
+        <v>2672156849.0</v>
+      </c>
+      <c r="G29">
+        <v>4412905310.0</v>
+      </c>
+      <c r="H29">
+        <v>-861064380.0</v>
+      </c>
+      <c r="I29">
+        <v>4135779720.0</v>
+      </c>
+      <c r="J29">
+        <v>2230868890.0</v>
+      </c>
+      <c r="K29">
+        <v>5882928710.0</v>
+      </c>
+      <c r="L29">
+        <v>2037784590.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B30">
+        <v>27765535000.0</v>
+      </c>
+      <c r="C30">
+        <v>29976638000.0</v>
+      </c>
+      <c r="D30">
+        <v>28692341912.0</v>
+      </c>
+      <c r="E30">
+        <v>29351181253.0</v>
+      </c>
+      <c r="F30">
+        <v>29924378000.0</v>
+      </c>
+      <c r="G30">
+        <v>38123902595.0</v>
+      </c>
+      <c r="H30">
+        <v>47418477267.0</v>
+      </c>
+      <c r="I30">
+        <v>62967869113.0</v>
+      </c>
+      <c r="J30">
+        <v>63659297703.0</v>
+      </c>
+      <c r="K30">
+        <v>70360553234.0</v>
+      </c>
+      <c r="L30">
+        <v>60972651872.0</v>
+      </c>
+      <c r="M30">
+        <v>63933915643.0</v>
+      </c>
+      <c r="N30">
+        <v>53886529936.0</v>
+      </c>
+      <c r="O30">
+        <v>48600535971.0</v>
+      </c>
+      <c r="P30">
+        <v>42736907562.0</v>
+      </c>
+      <c r="Q30">
+        <v>34894010207.0</v>
+      </c>
+      <c r="R30">
+        <v>31214063475.0</v>
+      </c>
+      <c r="S30">
+        <v>27170204050.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>187</v>
+      </c>
+      <c r="B31">
+        <v>-18028740000.0</v>
+      </c>
+      <c r="C31">
+        <v>-18576197000.0</v>
+      </c>
+      <c r="D31">
+        <v>-18296349338.0</v>
+      </c>
+      <c r="E31">
+        <v>-36510164042.0</v>
+      </c>
+      <c r="F31">
+        <v>-14593568334.0</v>
+      </c>
+      <c r="G31">
+        <v>-19080858870.0</v>
+      </c>
+      <c r="H31">
+        <v>-17701612630.0</v>
+      </c>
+      <c r="I31">
+        <v>-23665250694.0</v>
+      </c>
+      <c r="J31">
+        <v>-16352114193.0</v>
+      </c>
+      <c r="K31">
+        <v>160535580.0</v>
+      </c>
+      <c r="L31">
+        <v>-6396474449.0</v>
+      </c>
+      <c r="M31">
+        <v>-276747531.0</v>
+      </c>
+      <c r="N31">
+        <v>-29106983119.0</v>
+      </c>
+      <c r="O31">
+        <v>-6515359821.0</v>
+      </c>
+      <c r="P31">
+        <v>-1676665020.0</v>
+      </c>
+      <c r="Q31">
+        <v>1922778802.0</v>
+      </c>
+      <c r="R31">
+        <v>9932237571.0</v>
+      </c>
+      <c r="S31">
+        <v>-13980854184.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>188</v>
+      </c>
+      <c r="B32">
+        <v>116839611000.0</v>
+      </c>
+      <c r="C32">
+        <v>145529362000.0</v>
+      </c>
+      <c r="D32">
+        <v>99239654190.0</v>
+      </c>
+      <c r="E32">
+        <v>115113867868.0</v>
+      </c>
+      <c r="F32">
+        <v>93630426708.0</v>
+      </c>
+      <c r="G32">
+        <v>102890968412.0</v>
+      </c>
+      <c r="H32">
+        <v>151424965638.0</v>
+      </c>
+      <c r="I32">
+        <v>281313199366.0</v>
+      </c>
+      <c r="J32">
+        <v>233012869771.0</v>
+      </c>
+      <c r="K32">
+        <v>276137623717.0</v>
+      </c>
+      <c r="L32">
+        <v>220748167038.0</v>
+      </c>
+      <c r="M32">
+        <v>206226258734.0</v>
+      </c>
+      <c r="N32">
+        <v>240794596763.0</v>
+      </c>
+      <c r="O32">
+        <v>161783288701.0</v>
+      </c>
+      <c r="P32">
+        <v>148501516234.0</v>
+      </c>
+      <c r="Q32">
+        <v>152559965461.0</v>
+      </c>
+      <c r="R32">
+        <v>149010785510.0</v>
+      </c>
+      <c r="S32">
+        <v>160248908694.0</v>
+      </c>
+      <c r="T32">
+        <v>98642245000.0</v>
+      </c>
+      <c r="U32">
+        <v>89955970000.0</v>
+      </c>
+      <c r="V32">
+        <v>70996399000.0</v>
+      </c>
+      <c r="W32">
+        <v>67617984000.0</v>
+      </c>
+      <c r="X32">
+        <v>89494348000.0</v>
+      </c>
+      <c r="Y32">
+        <v>96695987000.0</v>
+      </c>
+      <c r="Z32">
+        <v>107769460000.0</v>
+      </c>
+      <c r="AA32">
+        <v>137573731000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CM32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:91">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:91">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>15636991000.0</v>
+      </c>
+      <c r="C2">
+        <v>12548024000.0</v>
+      </c>
+      <c r="D2">
+        <v>18589685000.0</v>
+      </c>
+      <c r="E2">
+        <v>23968949923.0</v>
+      </c>
+      <c r="F2">
+        <v>24388832000.0</v>
+      </c>
+      <c r="G2">
+        <v>21695938513.0</v>
+      </c>
+      <c r="H2">
+        <v>28805432000.0</v>
+      </c>
+      <c r="I2">
+        <v>28076311000.0</v>
+      </c>
+      <c r="J2">
+        <v>30013315650.0</v>
+      </c>
+      <c r="K2">
+        <v>30939001343.0</v>
+      </c>
+      <c r="L2">
+        <v>21993922279.0</v>
+      </c>
+      <c r="M2">
+        <v>19413413026.0</v>
+      </c>
+      <c r="N2">
+        <v>1616632005.0</v>
+      </c>
+      <c r="O2">
+        <v>22529294738.0</v>
+      </c>
+      <c r="P2">
+        <v>25911285428.0</v>
+      </c>
+      <c r="Q2">
+        <v>23726327371.0</v>
+      </c>
+      <c r="R2">
+        <v>16291074265.0</v>
+      </c>
+      <c r="S2">
+        <v>21206654000.0</v>
+      </c>
+      <c r="T2">
+        <v>19327755768.0</v>
+      </c>
+      <c r="U2">
+        <v>11260106461.0</v>
+      </c>
+      <c r="V2">
+        <v>21090117415.0</v>
+      </c>
+      <c r="W2">
+        <v>17995325531.0</v>
+      </c>
+      <c r="X2">
+        <v>23183807431.0</v>
+      </c>
+      <c r="Y2">
+        <v>25504528727.0</v>
+      </c>
+      <c r="Z2">
+        <v>17313830317.0</v>
+      </c>
+      <c r="AA2">
+        <v>16742618292.0</v>
+      </c>
+      <c r="AB2">
+        <v>23323607557.0</v>
+      </c>
+      <c r="AC2">
+        <v>21317433132.0</v>
+      </c>
+      <c r="AD2">
+        <v>18655355658.0</v>
+      </c>
+      <c r="AE2">
+        <v>46619892140.0</v>
+      </c>
+      <c r="AF2">
+        <v>49822446839.0</v>
+      </c>
+      <c r="AG2">
+        <v>42238773469.0</v>
+      </c>
+      <c r="AH2">
+        <v>43978512655.0</v>
+      </c>
+      <c r="AI2">
+        <v>45813561761.0</v>
+      </c>
+      <c r="AJ2">
+        <v>49705327370.0</v>
+      </c>
+      <c r="AK2">
+        <v>32828602904.0</v>
+      </c>
+      <c r="AL2">
+        <v>31601194349.0</v>
+      </c>
+      <c r="AM2">
+        <v>29602358496.0</v>
+      </c>
+      <c r="AN2">
+        <v>32895131314.0</v>
+      </c>
+      <c r="AO2">
+        <v>37999975319.0</v>
+      </c>
+      <c r="AP2">
+        <v>55146126987.0</v>
+      </c>
+      <c r="AQ2">
+        <v>49228952234.0</v>
+      </c>
+      <c r="AR2">
+        <v>58712107923.0</v>
+      </c>
+      <c r="AS2">
+        <v>34040183043.0</v>
+      </c>
+      <c r="AT2">
+        <v>31206961680.0</v>
+      </c>
+      <c r="AU2">
+        <v>22894891361.0</v>
+      </c>
+      <c r="AV2">
+        <v>35224634929.0</v>
+      </c>
+      <c r="AW2">
+        <v>32574774404.0</v>
+      </c>
+      <c r="AX2">
+        <v>34894030115.0</v>
+      </c>
+      <c r="AY2">
+        <v>36648652147.0</v>
+      </c>
+      <c r="AZ2">
+        <v>37311304698.0</v>
+      </c>
+      <c r="BA2">
+        <v>36281089950.0</v>
+      </c>
+      <c r="BB2">
+        <v>40975246715.0</v>
+      </c>
+      <c r="BC2">
+        <v>40396596395.0</v>
+      </c>
+      <c r="BD2">
+        <v>34455913277.0</v>
+      </c>
+      <c r="BE2">
+        <v>26040371989.0</v>
+      </c>
+      <c r="BF2">
+        <v>25223200055.0</v>
+      </c>
+      <c r="BG2">
+        <v>17257448692.0</v>
+      </c>
+      <c r="BH2">
+        <v>28552733556.0</v>
+      </c>
+      <c r="BI2">
+        <v>31102696679.0</v>
+      </c>
+      <c r="BJ2">
+        <v>18914230100.0</v>
+      </c>
+      <c r="BK2">
+        <v>19924241400.0</v>
+      </c>
+      <c r="BL2">
+        <v>29478792300.0</v>
+      </c>
+      <c r="BM2">
+        <v>20154775600.0</v>
+      </c>
+      <c r="BN2">
+        <v>20774293000.0</v>
+      </c>
+      <c r="BO2">
+        <v>28711140700.0</v>
+      </c>
+      <c r="BP2">
+        <v>20455680300.0</v>
+      </c>
+      <c r="BQ2">
+        <v>26020467200.0</v>
+      </c>
+      <c r="BR2">
+        <v>29833887800.0</v>
+      </c>
+      <c r="BS2">
+        <v>24734325200.0</v>
+      </c>
+      <c r="BT2">
+        <v>39549878900.0</v>
+      </c>
+      <c r="BU2">
+        <v>34542852300.0</v>
+      </c>
+      <c r="BV2">
+        <v>17352134100.0</v>
+      </c>
+      <c r="BW2">
+        <v>15583986400.0</v>
+      </c>
+      <c r="BX2">
+        <v>16009615800.0</v>
+      </c>
+      <c r="BY2">
+        <v>15704666700.0</v>
+      </c>
+      <c r="BZ2">
+        <v>18464055200.0</v>
+      </c>
+      <c r="CA2">
+        <v>18212215300.0</v>
+      </c>
+      <c r="CB2">
+        <v>42904330100.0</v>
+      </c>
+      <c r="CC2">
+        <v>22744601000.0</v>
+      </c>
+      <c r="CD2">
+        <v>12897097100.0</v>
+      </c>
+      <c r="CE2">
+        <v>12891106600.0</v>
+      </c>
+      <c r="CF2">
+        <v>17663821800.0</v>
+      </c>
+      <c r="CG2">
+        <v>20561583700.0</v>
+      </c>
+      <c r="CH2">
+        <v>12864544900.0</v>
+      </c>
+      <c r="CI2">
+        <v>10046797200.0</v>
+      </c>
+      <c r="CJ2">
+        <v>12691818000.0</v>
+      </c>
+      <c r="CK2">
+        <v>17468305000.0</v>
+      </c>
+      <c r="CL2">
+        <v>19102356000.0</v>
+      </c>
+      <c r="CM2">
+        <v>13604256000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:91">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>104155000.0</v>
+      </c>
+      <c r="C3">
+        <v>106487000.0</v>
+      </c>
+      <c r="D3">
+        <v>781205000.0</v>
+      </c>
+      <c r="E3">
+        <v>313379324.0</v>
+      </c>
+      <c r="F3">
+        <v>392396000.0</v>
+      </c>
+      <c r="G3">
+        <v>237642402.0</v>
+      </c>
+      <c r="H3">
+        <v>738893000.0</v>
+      </c>
+      <c r="I3">
+        <v>711550000.0</v>
+      </c>
+      <c r="J3">
+        <v>707825268.0</v>
+      </c>
+      <c r="K3">
+        <v>709527251.0</v>
+      </c>
+      <c r="L3">
+        <v>1528429833.0</v>
+      </c>
+      <c r="M3">
+        <v>-201955825.0</v>
+      </c>
+      <c r="N3">
+        <v>1504872878.0</v>
+      </c>
+      <c r="O3">
+        <v>659763605.0</v>
+      </c>
+      <c r="P3">
+        <v>2499385513.0</v>
+      </c>
+      <c r="Q3">
+        <v>782781884.0</v>
+      </c>
+      <c r="R3">
+        <v>1067074294.0</v>
+      </c>
+      <c r="S3">
+        <v>3911940113.0</v>
+      </c>
+      <c r="T3">
+        <v>2957806917.0</v>
+      </c>
+      <c r="U3">
+        <v>1107635474.0</v>
+      </c>
+      <c r="V3">
+        <v>282500245.0</v>
+      </c>
+      <c r="W3">
+        <v>2368612334.0</v>
+      </c>
+      <c r="X3">
+        <v>2122750540.0</v>
+      </c>
+      <c r="Y3">
+        <v>137962583.0</v>
+      </c>
+      <c r="Z3">
+        <v>36911432.0</v>
+      </c>
+      <c r="AA3">
+        <v>68338884.0</v>
+      </c>
+      <c r="AB3">
+        <v>110360644.0</v>
+      </c>
+      <c r="AC3">
+        <v>112504808.0</v>
+      </c>
+      <c r="AD3">
+        <v>116435569.0</v>
+      </c>
+      <c r="AE3">
+        <v>122885479.0</v>
+      </c>
+      <c r="AF3">
+        <v>134716349.0</v>
+      </c>
+      <c r="AG3">
+        <v>128539592.0</v>
+      </c>
+      <c r="AH3">
+        <v>155203912.0</v>
+      </c>
+      <c r="AI3">
+        <v>155035908.0</v>
+      </c>
+      <c r="AJ3">
+        <v>150568796.0</v>
+      </c>
+      <c r="AK3">
+        <v>5760950497.0</v>
+      </c>
+      <c r="AL3">
+        <v>1676398925.0</v>
+      </c>
+      <c r="AM3">
+        <v>1411847046.0</v>
+      </c>
+      <c r="AN3">
+        <v>2257527714.0</v>
+      </c>
+      <c r="AO3">
+        <v>498931938.0</v>
+      </c>
+      <c r="AP3">
+        <v>498909561.0</v>
+      </c>
+      <c r="AQ3">
+        <v>526977909.0</v>
+      </c>
+      <c r="AR3">
+        <v>472773702.0</v>
+      </c>
+      <c r="AS3">
+        <v>437100310.0</v>
+      </c>
+      <c r="AT3">
+        <v>437161620.0</v>
+      </c>
+      <c r="AU3">
+        <v>436144177.0</v>
+      </c>
+      <c r="AV3">
+        <v>353098874.0</v>
+      </c>
+      <c r="AW3">
+        <v>310318014.0</v>
+      </c>
+      <c r="AX3">
+        <v>307726934.0</v>
+      </c>
+      <c r="AY3">
+        <v>292573480.0</v>
+      </c>
+      <c r="AZ3">
+        <v>278427011.0</v>
+      </c>
+      <c r="BA3">
+        <v>276342030.0</v>
+      </c>
+      <c r="BB3">
+        <v>238886995.0</v>
+      </c>
+      <c r="BC3">
+        <v>331460588.0</v>
+      </c>
+      <c r="BD3">
+        <v>2085667732.0</v>
+      </c>
+      <c r="BE3">
+        <v>-2061400832.0</v>
+      </c>
+      <c r="BF3">
+        <v>-2435585459.0</v>
+      </c>
+      <c r="BG3">
+        <v>494592787.0</v>
+      </c>
+      <c r="BH3">
+        <v>-1903999237.0</v>
+      </c>
+      <c r="BI3">
+        <v>-1598478036.0</v>
+      </c>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+    </row>
+    <row r="4" spans="1:91">
+      <c r="A4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+    </row>
+    <row r="5" spans="1:91">
+      <c r="A5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B5">
+        <v>-2174109000.0</v>
+      </c>
+      <c r="C5">
+        <v>-2881121000.0</v>
+      </c>
+      <c r="D5">
+        <v>4401104000.0</v>
+      </c>
+      <c r="E5">
+        <v>2300991650.0</v>
+      </c>
+      <c r="F5">
+        <v>-7469266000.0</v>
+      </c>
+      <c r="G5">
+        <v>178052817.0</v>
+      </c>
+      <c r="H5">
+        <v>-15762362000.0</v>
+      </c>
+      <c r="I5">
+        <v>8344959000.0</v>
+      </c>
+      <c r="J5">
+        <v>-1742561689.0</v>
+      </c>
+      <c r="K5">
+        <v>512589547.0</v>
+      </c>
+      <c r="L5">
+        <v>-5403805941.0</v>
+      </c>
+      <c r="M5">
+        <v>4933061902.0</v>
+      </c>
+      <c r="N5">
+        <v>2800385080.0</v>
+      </c>
+      <c r="O5">
+        <v>-2097710843.0</v>
+      </c>
+      <c r="P5">
+        <v>-15666757673.0</v>
+      </c>
+      <c r="Q5">
+        <v>1905234302.0</v>
+      </c>
+      <c r="R5">
+        <v>-602466654.0</v>
+      </c>
+      <c r="S5">
+        <v>1764461891.0</v>
+      </c>
+      <c r="T5">
+        <v>6486533010.0</v>
+      </c>
+      <c r="U5">
+        <v>576542855.0</v>
+      </c>
+      <c r="V5">
+        <v>-5744292699.0</v>
+      </c>
+      <c r="W5">
+        <v>-3955497117.0</v>
+      </c>
+      <c r="X5">
+        <v>-291738530.0</v>
+      </c>
+      <c r="Y5">
+        <v>-3284633489.0</v>
+      </c>
+      <c r="Z5">
+        <v>3565856361.0</v>
+      </c>
+      <c r="AA5">
+        <v>-16399515158.0</v>
+      </c>
+      <c r="AB5">
+        <v>-8765169665.0</v>
+      </c>
+      <c r="AC5">
+        <v>-6917145119.0</v>
+      </c>
+      <c r="AD5">
+        <v>-2820182057.0</v>
+      </c>
+      <c r="AE5">
+        <v>11676490013.0</v>
+      </c>
+      <c r="AF5">
+        <v>10406395856.0</v>
+      </c>
+      <c r="AG5">
+        <v>8081117424.0</v>
+      </c>
+      <c r="AH5">
+        <v>-881664728.0</v>
+      </c>
+      <c r="AI5">
+        <v>9473072993.0</v>
+      </c>
+      <c r="AJ5">
+        <v>7497802738.0</v>
+      </c>
+      <c r="AK5">
+        <v>4718879899.0</v>
+      </c>
+      <c r="AL5">
+        <v>2296635830.0</v>
+      </c>
+      <c r="AM5">
+        <v>8536766239.0</v>
+      </c>
+      <c r="AN5">
+        <v>5850661078.0</v>
+      </c>
+      <c r="AO5">
+        <v>2771324469.0</v>
+      </c>
+      <c r="AP5">
+        <v>8243533947.0</v>
+      </c>
+      <c r="AQ5">
+        <v>13874085954.0</v>
+      </c>
+      <c r="AR5">
+        <v>35245927978.0</v>
+      </c>
+      <c r="AS5">
+        <v>-26348365951.0</v>
+      </c>
+      <c r="AT5">
+        <v>-1772117280.0</v>
+      </c>
+      <c r="AU5">
+        <v>2287803085.0</v>
+      </c>
+      <c r="AV5">
+        <v>-14602065764.0</v>
+      </c>
+      <c r="AW5">
+        <v>8335546022.0</v>
+      </c>
+      <c r="AX5">
+        <v>-7450650763.0</v>
+      </c>
+      <c r="AY5">
+        <v>16985078156.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-3501005165.0</v>
+      </c>
+      <c r="BA5">
+        <v>-502480610.0</v>
+      </c>
+      <c r="BB5">
+        <v>2300569405.0</v>
+      </c>
+      <c r="BC5">
+        <v>4740246077.0</v>
+      </c>
+      <c r="BD5">
+        <v>5784364361.0</v>
+      </c>
+      <c r="BE5">
+        <v>2958162863.0</v>
+      </c>
+      <c r="BF5">
+        <v>350863276.0</v>
+      </c>
+      <c r="BG5">
+        <v>-615530962.0</v>
+      </c>
+      <c r="BH5">
+        <v>-4562369549.0</v>
+      </c>
+      <c r="BI5">
+        <v>-3167153949.0</v>
+      </c>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+    </row>
+    <row r="6" spans="1:91">
+      <c r="A6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>-2069954000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2774634000.0</v>
+      </c>
+      <c r="D6">
+        <v>5182309000.0</v>
+      </c>
+      <c r="E6">
+        <v>2614370974.0</v>
+      </c>
+      <c r="F6">
+        <v>-7076870000.0</v>
+      </c>
+      <c r="G6">
+        <v>415695219.0</v>
+      </c>
+      <c r="H6">
+        <v>-15023469000.0</v>
+      </c>
+      <c r="I6">
+        <v>9056509000.0</v>
+      </c>
+      <c r="J6">
+        <v>-1034736421.0</v>
+      </c>
+      <c r="K6">
+        <v>1222116798.0</v>
+      </c>
+      <c r="L6">
+        <v>-3875376108.0</v>
+      </c>
+      <c r="M6">
+        <v>4731106077.0</v>
+      </c>
+      <c r="N6">
+        <v>4305257958.0</v>
+      </c>
+      <c r="O6">
+        <v>-1437947238.0</v>
+      </c>
+      <c r="P6">
+        <v>-13167372160.0</v>
+      </c>
+      <c r="Q6">
+        <v>2688016186.0</v>
+      </c>
+      <c r="R6">
+        <v>464607640.0</v>
+      </c>
+      <c r="S6">
+        <v>5676402004.0</v>
+      </c>
+      <c r="T6">
+        <v>9444339927.0</v>
+      </c>
+      <c r="U6">
+        <v>1684178329.0</v>
+      </c>
+      <c r="V6">
+        <v>-5461792454.0</v>
+      </c>
+      <c r="W6">
+        <v>-1586884783.0</v>
+      </c>
+      <c r="X6">
+        <v>1831012010.0</v>
+      </c>
+      <c r="Y6">
+        <v>-3146670906.0</v>
+      </c>
+      <c r="Z6">
+        <v>3602767793.0</v>
+      </c>
+      <c r="AA6">
+        <v>-16331176274.0</v>
+      </c>
+      <c r="AB6">
+        <v>-8654809021.0</v>
+      </c>
+      <c r="AC6">
+        <v>-6804640311.0</v>
+      </c>
+      <c r="AD6">
+        <v>-2703746488.0</v>
+      </c>
+      <c r="AE6">
+        <v>11799375492.0</v>
+      </c>
+      <c r="AF6">
+        <v>10541112205.0</v>
+      </c>
+      <c r="AG6">
+        <v>8209657016.0</v>
+      </c>
+      <c r="AH6">
+        <v>-726460816.0</v>
+      </c>
+      <c r="AI6">
+        <v>9628108901.0</v>
+      </c>
+      <c r="AJ6">
+        <v>7648371534.0</v>
+      </c>
+      <c r="AK6">
+        <v>10479830396.0</v>
+      </c>
+      <c r="AL6">
+        <v>3973034755.0</v>
+      </c>
+      <c r="AM6">
+        <v>9948613285.0</v>
+      </c>
+      <c r="AN6">
+        <v>8108188792.0</v>
+      </c>
+      <c r="AO6">
+        <v>3270256407.0</v>
+      </c>
+      <c r="AP6">
+        <v>8742443508.0</v>
+      </c>
+      <c r="AQ6">
+        <v>14401063863.0</v>
+      </c>
+      <c r="AR6">
+        <v>35718701680.0</v>
+      </c>
+      <c r="AS6">
+        <v>-25911265641.0</v>
+      </c>
+      <c r="AT6">
+        <v>-1334955660.0</v>
+      </c>
+      <c r="AU6">
+        <v>2723947262.0</v>
+      </c>
+      <c r="AV6">
+        <v>-14248966890.0</v>
+      </c>
+      <c r="AW6">
+        <v>8645864036.0</v>
+      </c>
+      <c r="AX6">
+        <v>-7142923829.0</v>
+      </c>
+      <c r="AY6">
+        <v>17277651636.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-3222578154.0</v>
+      </c>
+      <c r="BA6">
+        <v>-226138580.0</v>
+      </c>
+      <c r="BB6">
+        <v>2539456400.0</v>
+      </c>
+      <c r="BC6">
+        <v>5071706665.0</v>
+      </c>
+      <c r="BD6">
+        <v>7870032093.0</v>
+      </c>
+      <c r="BE6">
+        <v>896762031.0</v>
+      </c>
+      <c r="BF6">
+        <v>-2084722183.0</v>
+      </c>
+      <c r="BG6">
+        <v>-120938175.0</v>
+      </c>
+      <c r="BH6">
+        <v>-6466368786.0</v>
+      </c>
+      <c r="BI6">
+        <v>-4765631985.0</v>
+      </c>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+    </row>
+    <row r="7" spans="1:91">
+      <c r="A7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+    </row>
+    <row r="8" spans="1:91">
+      <c r="A8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+    </row>
+    <row r="9" spans="1:91">
+      <c r="A9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B9">
+        <v>5360606000.0</v>
+      </c>
+      <c r="C9">
+        <v>4182832000.0</v>
+      </c>
+      <c r="D9">
+        <v>9914519000.0</v>
+      </c>
+      <c r="E9">
+        <v>7136697852.0</v>
+      </c>
+      <c r="F9">
+        <v>4023670000.0</v>
+      </c>
+      <c r="G9">
+        <v>7121318489.0</v>
+      </c>
+      <c r="H9">
+        <v>6807638000.0</v>
+      </c>
+      <c r="I9">
+        <v>12094311000.0</v>
+      </c>
+      <c r="J9">
+        <v>2042610763.0</v>
+      </c>
+      <c r="K9">
+        <v>6448264697.0</v>
+      </c>
+      <c r="L9">
+        <v>15810242971.0</v>
+      </c>
+      <c r="M9">
+        <v>11277727845.0</v>
+      </c>
+      <c r="N9">
+        <v>11729358245.0</v>
+      </c>
+      <c r="O9">
+        <v>-5130936919.0</v>
+      </c>
+      <c r="P9">
+        <v>3046588585.0</v>
+      </c>
+      <c r="Q9">
+        <v>7540116678.0</v>
+      </c>
+      <c r="R9">
+        <v>14790019462.0</v>
+      </c>
+      <c r="S9">
+        <v>2601802080.0</v>
+      </c>
+      <c r="T9">
+        <v>10945681389.0</v>
+      </c>
+      <c r="U9">
+        <v>6457888370.0</v>
+      </c>
+      <c r="V9">
+        <v>-129929388.0</v>
+      </c>
+      <c r="W9">
+        <v>6683481162.0</v>
+      </c>
+      <c r="X9">
+        <v>3130317785.0</v>
+      </c>
+      <c r="Y9">
+        <v>8469075934.0</v>
+      </c>
+      <c r="Z9">
+        <v>6251475191.0</v>
+      </c>
+      <c r="AA9">
+        <v>2295314735.0</v>
+      </c>
+      <c r="AB9">
+        <v>2551716489.0</v>
+      </c>
+      <c r="AC9">
+        <v>4700178259.0</v>
+      </c>
+      <c r="AD9">
+        <v>9307021877.0</v>
+      </c>
+      <c r="AE9">
+        <v>24949760526.0</v>
+      </c>
+      <c r="AF9">
+        <v>22892498765.0</v>
+      </c>
+      <c r="AG9">
+        <v>32413761332.0</v>
+      </c>
+      <c r="AH9">
+        <v>16308915678.0</v>
+      </c>
+      <c r="AI9">
+        <v>27844728867.0</v>
+      </c>
+      <c r="AJ9">
+        <v>25395177141.0</v>
+      </c>
+      <c r="AK9">
+        <v>21869245447.0</v>
+      </c>
+      <c r="AL9">
+        <v>20255168117.0</v>
+      </c>
+      <c r="AM9">
+        <v>21755795947.0</v>
+      </c>
+      <c r="AN9">
+        <v>22016244479.0</v>
+      </c>
+      <c r="AO9">
+        <v>22276441841.0</v>
+      </c>
+      <c r="AP9">
+        <v>28264052533.0</v>
+      </c>
+      <c r="AQ9">
+        <v>28310699010.0</v>
+      </c>
+      <c r="AR9">
+        <v>24092008553.0</v>
+      </c>
+      <c r="AS9">
+        <v>9448263519.0</v>
+      </c>
+      <c r="AT9">
+        <v>17082702861.0</v>
+      </c>
+      <c r="AU9">
+        <v>23271048098.0</v>
+      </c>
+      <c r="AV9">
+        <v>9236468511.0</v>
+      </c>
+      <c r="AW9">
+        <v>27101561930.0</v>
+      </c>
+      <c r="AX9">
+        <v>16728038723.0</v>
+      </c>
+      <c r="AY9">
+        <v>13818097975.0</v>
+      </c>
+      <c r="AZ9">
+        <v>22804657309.0</v>
+      </c>
+      <c r="BA9">
+        <v>28436924804.0</v>
+      </c>
+      <c r="BB9">
+        <v>17012899311.0</v>
+      </c>
+      <c r="BC9">
+        <v>17575877581.0</v>
+      </c>
+      <c r="BD9">
+        <v>23572579512.0</v>
+      </c>
+      <c r="BE9">
+        <v>13332957938.0</v>
+      </c>
+      <c r="BF9">
+        <v>12461326499.0</v>
+      </c>
+      <c r="BG9">
+        <v>9439490739.0</v>
+      </c>
+      <c r="BH9">
+        <v>10446467244.0</v>
+      </c>
+      <c r="BI9">
+        <v>6898552632.0</v>
+      </c>
+      <c r="BJ9">
+        <v>18114450000.0</v>
+      </c>
+      <c r="BK9">
+        <v>14548145000.0</v>
+      </c>
+      <c r="BL9">
+        <v>22083258000.0</v>
+      </c>
+      <c r="BM9">
+        <v>8436509000.0</v>
+      </c>
+      <c r="BN9">
+        <v>15418584000.0</v>
+      </c>
+      <c r="BO9">
+        <v>7778671000.0</v>
+      </c>
+      <c r="BP9">
+        <v>14055717000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>5871373000.0</v>
+      </c>
+      <c r="BR9">
+        <v>12686030000.0</v>
+      </c>
+      <c r="BS9">
+        <v>16619136000.0</v>
+      </c>
+      <c r="BT9">
+        <v>18342932000.0</v>
+      </c>
+      <c r="BU9">
+        <v>15270102000.0</v>
+      </c>
+      <c r="BV9">
+        <v>10747915000.0</v>
+      </c>
+      <c r="BW9">
+        <v>9129356000.0</v>
+      </c>
+      <c r="BX9">
+        <v>8991546000.0</v>
+      </c>
+      <c r="BY9">
+        <v>10302082000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>6124072000.0</v>
+      </c>
+      <c r="CA9">
+        <v>4990745000.0</v>
+      </c>
+      <c r="CB9"/>
+      <c r="CC9">
+        <v>2701539000.0</v>
+      </c>
+      <c r="CD9">
+        <v>3705049000.0</v>
+      </c>
+      <c r="CE9">
+        <v>4255275000.0</v>
+      </c>
+      <c r="CF9"/>
+      <c r="CG9">
+        <v>4722674000.0</v>
+      </c>
+      <c r="CH9">
+        <v>4346774000.0</v>
+      </c>
+      <c r="CI9">
+        <v>3929849000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>2439593000.0</v>
+      </c>
+      <c r="CK9">
+        <v>114986000.0</v>
+      </c>
+      <c r="CL9">
+        <v>120174000.0</v>
+      </c>
+      <c r="CM9">
+        <v>2076496000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:91">
+      <c r="A10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10">
+        <v>-5045421000.0</v>
+      </c>
+      <c r="C10">
+        <v>-5814284000.0</v>
+      </c>
+      <c r="D10">
+        <v>-7338180000.0</v>
+      </c>
+      <c r="E10">
+        <v>-650157719.0</v>
+      </c>
+      <c r="F10">
+        <v>-10396474000.0</v>
+      </c>
+      <c r="G10">
+        <v>-2549228126.0</v>
+      </c>
+      <c r="H10">
+        <v>-17893413000.0</v>
+      </c>
+      <c r="I10">
+        <v>4581718000.0</v>
+      </c>
+      <c r="J10">
+        <v>-4478500203.0</v>
+      </c>
+      <c r="K10">
+        <v>-2771103420.0</v>
+      </c>
+      <c r="L10">
+        <v>-7239799042.0</v>
+      </c>
+      <c r="M10">
+        <v>1600895031.0</v>
+      </c>
+      <c r="N10">
+        <v>-280859820.0</v>
+      </c>
+      <c r="O10">
+        <v>-6299677193.0</v>
+      </c>
+      <c r="P10">
+        <v>-27754346674.0</v>
+      </c>
+      <c r="Q10">
+        <v>-2907645851.0</v>
+      </c>
+      <c r="R10">
+        <v>-5421166331.0</v>
+      </c>
+      <c r="S10">
+        <v>-2251820762.0</v>
+      </c>
+      <c r="T10">
+        <v>1701110059.0</v>
+      </c>
+      <c r="U10">
+        <v>-2534517457.0</v>
+      </c>
+      <c r="V10">
+        <v>-9446070019.0</v>
+      </c>
+      <c r="W10">
+        <v>-8953197392.0</v>
+      </c>
+      <c r="X10">
+        <v>-7906646669.0</v>
+      </c>
+      <c r="Y10">
+        <v>-7231623699.0</v>
+      </c>
+      <c r="Z10">
+        <v>-692837192.0</v>
+      </c>
+      <c r="AA10">
+        <v>-21227470260.0</v>
+      </c>
+      <c r="AB10">
+        <v>-16908888853.0</v>
+      </c>
+      <c r="AC10">
+        <v>-11787166155.0</v>
+      </c>
+      <c r="AD10">
+        <v>-7145951374.0</v>
+      </c>
+      <c r="AE10">
+        <v>9474026826.0</v>
+      </c>
+      <c r="AF10">
+        <v>3440530895.0</v>
+      </c>
+      <c r="AG10">
+        <v>4249037406.0</v>
+      </c>
+      <c r="AH10">
+        <v>-4347768321.0</v>
+      </c>
+      <c r="AI10">
+        <v>5999012654.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2482350051.0</v>
+      </c>
+      <c r="AK10">
+        <v>335152763.0</v>
+      </c>
+      <c r="AL10">
+        <v>-169164953.0</v>
+      </c>
+      <c r="AM10">
+        <v>4299296835.0</v>
+      </c>
+      <c r="AN10">
+        <v>8968085242.0</v>
+      </c>
+      <c r="AO10">
+        <v>-523481012.0</v>
+      </c>
+      <c r="AP10">
+        <v>6024950635.0</v>
+      </c>
+      <c r="AQ10">
+        <v>12294812608.0</v>
+      </c>
+      <c r="AR10">
+        <v>32684689607.0</v>
+      </c>
+      <c r="AS10">
+        <v>-28246614582.0</v>
+      </c>
+      <c r="AT10">
+        <v>-2275323836.0</v>
+      </c>
+      <c r="AU10">
+        <v>1824786147.0</v>
+      </c>
+      <c r="AV10">
+        <v>-15534459752.0</v>
+      </c>
+      <c r="AW10">
+        <v>7601492956.0</v>
+      </c>
+      <c r="AX10">
+        <v>-7833011158.0</v>
+      </c>
+      <c r="AY10">
+        <v>16410268324.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-4025451079.0</v>
+      </c>
+      <c r="BA10">
+        <v>-876236329.0</v>
+      </c>
+      <c r="BB10">
+        <v>2148655344.0</v>
+      </c>
+      <c r="BC10">
+        <v>4678929998.0</v>
+      </c>
+      <c r="BD10">
+        <v>5471804037.0</v>
+      </c>
+      <c r="BE10">
+        <v>768905345.0</v>
+      </c>
+      <c r="BF10">
+        <v>-2232832203.0</v>
+      </c>
+      <c r="BG10">
+        <v>-809839445.0</v>
+      </c>
+      <c r="BH10">
+        <v>-6659693963.0</v>
+      </c>
+      <c r="BI10">
+        <v>-4976565337.0</v>
+      </c>
+      <c r="BJ10">
+        <v>7267204100.0</v>
+      </c>
+      <c r="BK10">
+        <v>6027987800.0</v>
+      </c>
+      <c r="BL10">
+        <v>7292337400.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>2447843300.0</v>
+      </c>
+      <c r="BO10">
+        <v>3658078200.0</v>
+      </c>
+      <c r="BP10">
+        <v>209193500.0</v>
+      </c>
+      <c r="BQ10">
+        <v>1033613700.0</v>
+      </c>
+      <c r="BR10">
+        <v>13205496700.0</v>
+      </c>
+      <c r="BS10">
+        <v>913338200.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10">
+        <v>5155077800.0</v>
+      </c>
+      <c r="BV10">
+        <v>1569743700.0</v>
+      </c>
+      <c r="BW10">
+        <v>1885450400.0</v>
+      </c>
+      <c r="BX10"/>
+      <c r="BY10">
+        <v>741578600.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>9754875700.0</v>
+      </c>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+    </row>
+    <row r="11" spans="1:91">
+      <c r="A11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11">
+        <v>-50397000.0</v>
+      </c>
+      <c r="C11">
+        <v>-58906000.0</v>
+      </c>
+      <c r="D11">
+        <v>2690672000.0</v>
+      </c>
+      <c r="E11">
+        <v>-107396090.0</v>
+      </c>
+      <c r="F11">
+        <v>-114729000.0</v>
+      </c>
+      <c r="G11">
+        <v>-38454592.0</v>
+      </c>
+      <c r="H11">
+        <v>-1250086000.0</v>
+      </c>
+      <c r="I11">
+        <v>151485000.0</v>
+      </c>
+      <c r="J11">
+        <v>46637366.0</v>
+      </c>
+      <c r="K11">
+        <v>79852937.0</v>
+      </c>
+      <c r="L11">
+        <v>-2391554985.0</v>
+      </c>
+      <c r="M11">
+        <v>-1205536433.0</v>
+      </c>
+      <c r="N11">
+        <v>13797081979.0</v>
+      </c>
+      <c r="O11">
+        <v>11858865289.0</v>
+      </c>
+      <c r="P11">
+        <v>-5163816958.0</v>
+      </c>
+      <c r="Q11">
+        <v>4735106410.0</v>
+      </c>
+      <c r="R11">
+        <v>12900181735.0</v>
+      </c>
+      <c r="S11">
+        <v>3975783110.0</v>
+      </c>
+      <c r="T11">
+        <v>2672156849.0</v>
+      </c>
+      <c r="U11">
+        <v>859202089.0</v>
+      </c>
+      <c r="V11">
+        <v>1213745343.0</v>
+      </c>
+      <c r="W11">
+        <v>-3380731372.0</v>
+      </c>
+      <c r="X11">
+        <v>5436206180.0</v>
+      </c>
+      <c r="Y11">
+        <v>149860968.0</v>
+      </c>
+      <c r="Z11">
+        <v>-101425400.0</v>
+      </c>
+      <c r="AA11">
+        <v>-1071736443.0</v>
+      </c>
+      <c r="AB11">
+        <v>-1018315160.0</v>
+      </c>
+      <c r="AC11">
+        <v>-852525648.0</v>
+      </c>
+      <c r="AD11">
+        <v>-1384414708.0</v>
+      </c>
+      <c r="AE11">
+        <v>2394191138.0</v>
+      </c>
+      <c r="AF11">
+        <v>1449884537.0</v>
+      </c>
+      <c r="AG11">
+        <v>2246236915.0</v>
+      </c>
+      <c r="AH11">
+        <v>-1246019895.0</v>
+      </c>
+      <c r="AI11">
+        <v>1685678158.0</v>
+      </c>
+      <c r="AJ11">
+        <v>786622959.0</v>
+      </c>
+      <c r="AK11">
+        <v>237698373.0</v>
+      </c>
+      <c r="AL11">
+        <v>146360840.0</v>
+      </c>
+      <c r="AM11">
+        <v>1060186717.0</v>
+      </c>
+      <c r="AN11">
+        <v>1195674815.0</v>
+      </c>
+      <c r="AO11">
+        <v>313620108.0</v>
+      </c>
+      <c r="AP11">
+        <v>1647717758.0</v>
+      </c>
+      <c r="AQ11">
+        <v>2725916028.0</v>
+      </c>
+      <c r="AR11">
+        <v>7471414255.0</v>
+      </c>
+      <c r="AS11">
+        <v>-5562821219.0</v>
+      </c>
+      <c r="AT11">
+        <v>-340756552.0</v>
+      </c>
+      <c r="AU11">
+        <v>469948107.0</v>
+      </c>
+      <c r="AV11">
+        <v>-2851637598.0</v>
+      </c>
+      <c r="AW11">
+        <v>1798251574.0</v>
+      </c>
+      <c r="AX11">
+        <v>-887303324.0</v>
+      </c>
+      <c r="AY11">
+        <v>1570661580.0</v>
+      </c>
+      <c r="AZ11">
+        <v>11600669.0</v>
+      </c>
+      <c r="BA11">
+        <v>-91815632.0</v>
+      </c>
+      <c r="BB11">
+        <v>503337737.0</v>
+      </c>
+      <c r="BC11">
+        <v>1018695384.0</v>
+      </c>
+      <c r="BD11">
+        <v>-105709030.0</v>
+      </c>
+      <c r="BE11">
+        <v>550788870.0</v>
+      </c>
+      <c r="BF11">
+        <v>-97181759.0</v>
+      </c>
+      <c r="BG11">
+        <v>90839688.0</v>
+      </c>
+      <c r="BH11">
+        <v>-740841278.0</v>
+      </c>
+      <c r="BI11">
+        <v>-434030282.0</v>
+      </c>
+      <c r="BJ11">
+        <v>1473962500.0</v>
+      </c>
+      <c r="BK11">
+        <v>443382500.0</v>
+      </c>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11">
+        <v>114256300.0</v>
+      </c>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11">
+        <v>353304100.0</v>
+      </c>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11">
+        <v>753466200.0</v>
+      </c>
+      <c r="CE11">
+        <v>895000700.0</v>
+      </c>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11">
+        <v>124862000.0</v>
+      </c>
+      <c r="CL11">
+        <v>172948000.0</v>
+      </c>
+      <c r="CM11">
+        <v>1581052000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:91">
+      <c r="A12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12">
+        <v>2871312000.0</v>
+      </c>
+      <c r="C12">
+        <v>2933163000.0</v>
+      </c>
+      <c r="D12">
+        <v>2888122000.0</v>
+      </c>
+      <c r="E12">
+        <v>2951149369.0</v>
+      </c>
+      <c r="F12">
+        <v>2944579000.0</v>
+      </c>
+      <c r="G12">
+        <v>2916014837.0</v>
+      </c>
+      <c r="H12">
+        <v>2131050000.0</v>
+      </c>
+      <c r="I12">
+        <v>3763241000.0</v>
+      </c>
+      <c r="J12">
+        <v>2875766026.0</v>
+      </c>
+      <c r="K12">
+        <v>2749970171.0</v>
+      </c>
+      <c r="L12">
+        <v>1835993102.0</v>
+      </c>
+      <c r="M12">
+        <v>3130211045.0</v>
+      </c>
+      <c r="N12">
+        <v>3081244900.0</v>
+      </c>
+      <c r="O12">
+        <v>4201966349.0</v>
+      </c>
+      <c r="P12">
+        <v>12087589002.0</v>
+      </c>
+      <c r="Q12">
+        <v>4812880151.0</v>
+      </c>
+      <c r="R12">
+        <v>4818699679.0</v>
+      </c>
+      <c r="S12">
+        <v>4016282654.0</v>
+      </c>
+      <c r="T12">
+        <v>4754928726.0</v>
+      </c>
+      <c r="U12">
+        <v>3497911385.0</v>
+      </c>
+      <c r="V12">
+        <v>3774793100.0</v>
+      </c>
+      <c r="W12">
+        <v>4997700272.0</v>
+      </c>
+      <c r="X12">
+        <v>7891615199.0</v>
+      </c>
+      <c r="Y12">
+        <v>4309730649.0</v>
+      </c>
+      <c r="Z12">
+        <v>5101398950.0</v>
+      </c>
+      <c r="AA12">
+        <v>4785150821.0</v>
+      </c>
+      <c r="AB12">
+        <v>9261117733.0</v>
+      </c>
+      <c r="AC12">
+        <v>5291577541.0</v>
+      </c>
+      <c r="AD12">
+        <v>4627554442.0</v>
+      </c>
+      <c r="AE12">
+        <v>4611381667.0</v>
+      </c>
+      <c r="AF12">
+        <v>7044228001.0</v>
+      </c>
+      <c r="AG12">
+        <v>4000929251.0</v>
+      </c>
+      <c r="AH12">
+        <v>3501829209.0</v>
+      </c>
+      <c r="AI12">
+        <v>4491438117.0</v>
+      </c>
+      <c r="AJ12">
+        <v>5135243091.0</v>
+      </c>
+      <c r="AK12">
+        <v>4811699964.0</v>
+      </c>
+      <c r="AL12">
+        <v>3375745989.0</v>
+      </c>
+      <c r="AM12">
+        <v>3564458527.0</v>
+      </c>
+      <c r="AN12">
+        <v>3120841073.0</v>
+      </c>
+      <c r="AO12">
+        <v>4388662450.0</v>
+      </c>
+      <c r="AP12">
+        <v>2218583312.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1579273346.0</v>
+      </c>
+      <c r="AR12">
+        <v>2561238371.0</v>
+      </c>
+      <c r="AS12">
+        <v>1898248631.0</v>
+      </c>
+      <c r="AT12">
+        <v>503206556.0</v>
+      </c>
+      <c r="AU12">
+        <v>463016938.0</v>
+      </c>
+      <c r="AV12">
+        <v>932393988.0</v>
+      </c>
+      <c r="AW12">
+        <v>734053066.0</v>
+      </c>
+      <c r="AX12">
+        <v>382360395.0</v>
+      </c>
+      <c r="AY12">
+        <v>574809832.0</v>
+      </c>
+      <c r="AZ12">
+        <v>524445914.0</v>
+      </c>
+      <c r="BA12">
+        <v>373755719.0</v>
+      </c>
+      <c r="BB12">
+        <v>151914061.0</v>
+      </c>
+      <c r="BC12">
+        <v>61316079.0</v>
+      </c>
+      <c r="BD12">
+        <v>82452393.0</v>
+      </c>
+      <c r="BE12">
+        <v>127856686.0</v>
+      </c>
+      <c r="BF12">
+        <v>148110020.0</v>
+      </c>
+      <c r="BG12">
+        <v>194308483.0</v>
+      </c>
+      <c r="BH12">
+        <v>193325177.0</v>
+      </c>
+      <c r="BI12">
+        <v>210933352.0</v>
+      </c>
+      <c r="BJ12">
+        <v>213889800.0</v>
+      </c>
+      <c r="BK12">
+        <v>157515600.0</v>
+      </c>
+      <c r="BL12">
+        <v>166889300.0</v>
+      </c>
+      <c r="BM12">
+        <v>183583400.0</v>
+      </c>
+      <c r="BN12">
+        <v>212520400.0</v>
+      </c>
+      <c r="BO12">
+        <v>231844900.0</v>
+      </c>
+      <c r="BP12">
+        <v>192058400.0</v>
+      </c>
+      <c r="BQ12">
+        <v>218701600.0</v>
+      </c>
+      <c r="BR12">
+        <v>284931500.0</v>
+      </c>
+      <c r="BS12">
+        <v>350793500.0</v>
+      </c>
+      <c r="BT12">
+        <v>302889100.0</v>
+      </c>
+      <c r="BU12">
+        <v>305865200.0</v>
+      </c>
+      <c r="BV12">
+        <v>297826100.0</v>
+      </c>
+      <c r="BW12">
+        <v>262593800.0</v>
+      </c>
+      <c r="BX12">
+        <v>265015300.0</v>
+      </c>
+      <c r="BY12">
+        <v>277587100.0</v>
+      </c>
+      <c r="BZ12">
+        <v>232466900.0</v>
+      </c>
+      <c r="CA12">
+        <v>285586700.0</v>
+      </c>
+      <c r="CB12">
+        <v>317695200.0</v>
+      </c>
+      <c r="CC12">
+        <v>407095400.0</v>
+      </c>
+      <c r="CD12">
+        <v>434694000.0</v>
+      </c>
+      <c r="CE12">
+        <v>391609400.0</v>
+      </c>
+      <c r="CF12">
+        <v>365221500.0</v>
+      </c>
+      <c r="CG12">
+        <v>449354100.0</v>
+      </c>
+      <c r="CH12">
+        <v>427717100.0</v>
+      </c>
+      <c r="CI12">
+        <v>416915500.0</v>
+      </c>
+      <c r="CJ12">
+        <v>389825000.0</v>
+      </c>
+      <c r="CK12">
+        <v>397747000.0</v>
+      </c>
+      <c r="CL12">
+        <v>211082000.0</v>
+      </c>
+      <c r="CM12">
+        <v>185753000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:91">
+      <c r="A13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13">
+        <v>2497340.0</v>
+      </c>
+      <c r="C13">
+        <v>2419825.0</v>
+      </c>
+      <c r="D13">
+        <v>2492469.0</v>
+      </c>
+      <c r="E13">
+        <v>1595471940.0</v>
+      </c>
+      <c r="F13">
+        <v>4623442.0</v>
+      </c>
+      <c r="G13">
+        <v>3192703010.0</v>
+      </c>
+      <c r="H13">
+        <v>4705077890.0</v>
+      </c>
+      <c r="I13">
+        <v>746060730.0</v>
+      </c>
+      <c r="J13">
+        <v>7683669.0</v>
+      </c>
+      <c r="K13">
+        <v>5324957.0</v>
+      </c>
+      <c r="L13">
+        <v>6664557.0</v>
+      </c>
+      <c r="M13">
+        <v>4479902240.0</v>
+      </c>
+      <c r="N13">
+        <v>317064230.0</v>
+      </c>
+      <c r="O13">
+        <v>799765690.0</v>
+      </c>
+      <c r="P13">
+        <v>17509794850.0</v>
+      </c>
+      <c r="Q13">
+        <v>5441229630.0</v>
+      </c>
+      <c r="R13">
+        <v>4102942.0</v>
+      </c>
+      <c r="S13">
+        <v>4274467.0</v>
+      </c>
+      <c r="T13">
+        <v>5026961.0</v>
+      </c>
+      <c r="U13">
+        <v>1475309300.0</v>
+      </c>
+      <c r="V13">
+        <v>3274952810.0</v>
+      </c>
+      <c r="W13">
+        <v>7605464850.0</v>
+      </c>
+      <c r="X13">
+        <v>4538856960.0</v>
+      </c>
+      <c r="Y13">
+        <v>6286945310.0</v>
+      </c>
+      <c r="Z13">
+        <v>3432378840.0</v>
+      </c>
+      <c r="AA13">
+        <v>12743496240.0</v>
+      </c>
+      <c r="AB13">
+        <v>7244095820.0</v>
+      </c>
+      <c r="AC13">
+        <v>4521111610.0</v>
+      </c>
+      <c r="AD13">
+        <v>6030897.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+    </row>
+    <row r="14" spans="1:91">
+      <c r="A14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B14">
+        <v>1776708.0</v>
+      </c>
+      <c r="C14">
+        <v>2081472.0</v>
+      </c>
+      <c r="D14">
+        <v>2012265.0</v>
+      </c>
+      <c r="E14">
+        <v>4040817.0</v>
+      </c>
+      <c r="F14">
+        <v>6982616.0</v>
+      </c>
+      <c r="G14">
+        <v>-1278439.0</v>
+      </c>
+      <c r="H14">
+        <v>3203837.0</v>
+      </c>
+      <c r="I14">
+        <v>2474948.0</v>
+      </c>
+      <c r="J14">
+        <v>1097320.0</v>
+      </c>
+      <c r="K14">
+        <v>-93341.0</v>
+      </c>
+      <c r="L14">
+        <v>-1862487.0</v>
+      </c>
+      <c r="M14">
+        <v>4893657.0</v>
+      </c>
+      <c r="N14">
+        <v>-2879933.0</v>
+      </c>
+      <c r="O14">
+        <v>2937901.0</v>
+      </c>
+      <c r="P14">
+        <v>1028044.0</v>
+      </c>
+      <c r="Q14">
+        <v>-142431.0</v>
+      </c>
+      <c r="R14">
+        <v>1389356.0</v>
+      </c>
+      <c r="S14">
+        <v>-434703.0</v>
+      </c>
+      <c r="T14">
+        <v>130555.0</v>
+      </c>
+      <c r="U14">
+        <v>3545045.0</v>
+      </c>
+      <c r="V14">
+        <v>-5679223.0</v>
+      </c>
+      <c r="W14">
+        <v>-33534244.0</v>
+      </c>
+      <c r="X14">
+        <v>-31827021.0</v>
+      </c>
+      <c r="Y14">
+        <v>-30230652.0</v>
+      </c>
+      <c r="Z14">
+        <v>-30108642.0</v>
+      </c>
+      <c r="AA14">
+        <v>-31379424.0</v>
+      </c>
+      <c r="AB14">
+        <v>-32557361.0</v>
+      </c>
+      <c r="AC14">
+        <v>-32557361.0</v>
+      </c>
+      <c r="AD14">
+        <v>-32557361.0</v>
+      </c>
+      <c r="AE14">
+        <v>-32557361.0</v>
+      </c>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+    </row>
+    <row r="15" spans="1:91">
+      <c r="A15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>-4993248000.0</v>
+      </c>
+      <c r="C15">
+        <v>-5753297000.0</v>
+      </c>
+      <c r="D15">
+        <v>-10026840000.0</v>
+      </c>
+      <c r="E15">
+        <v>-538720812.0</v>
+      </c>
+      <c r="F15">
+        <v>-10274763000.0</v>
+      </c>
+      <c r="G15">
+        <v>-2512051973.0</v>
+      </c>
+      <c r="H15">
+        <v>-16640123000.0</v>
+      </c>
+      <c r="I15">
+        <v>4432708000.0</v>
+      </c>
+      <c r="J15">
+        <v>-4524040249.0</v>
+      </c>
+      <c r="K15">
+        <v>-2851049698.0</v>
+      </c>
+      <c r="L15">
+        <v>-4850106544.0</v>
+      </c>
+      <c r="M15">
+        <v>1605788689.0</v>
+      </c>
+      <c r="N15">
+        <v>-280801852.0</v>
+      </c>
+      <c r="O15">
+        <v>-18158542482.0</v>
+      </c>
+      <c r="P15">
+        <v>-22590529716.0</v>
+      </c>
+      <c r="Q15">
+        <v>-7642752261.0</v>
+      </c>
+      <c r="R15">
+        <v>-18321348066.0</v>
+      </c>
+      <c r="S15">
+        <v>-6227603872.0</v>
+      </c>
+      <c r="T15">
+        <v>-971770147.0</v>
+      </c>
+      <c r="U15">
+        <v>-2530118500.0</v>
+      </c>
+      <c r="V15">
+        <v>-9451749242.0</v>
+      </c>
+      <c r="W15">
+        <v>-8951490170.0</v>
+      </c>
+      <c r="X15">
+        <v>-13343583189.0</v>
+      </c>
+      <c r="Y15">
+        <v>-7379035948.0</v>
+      </c>
+      <c r="Z15">
+        <v>-592682574.0</v>
+      </c>
+      <c r="AA15">
+        <v>-20156911754.0</v>
+      </c>
+      <c r="AB15">
+        <v>-15890305744.0</v>
+      </c>
+      <c r="AC15">
+        <v>-10934640507.0</v>
+      </c>
+      <c r="AD15">
+        <v>-5761536666.0</v>
+      </c>
+      <c r="AE15">
+        <v>7079835688.0</v>
+      </c>
+      <c r="AF15">
+        <v>1990646358.0</v>
+      </c>
+      <c r="AG15">
+        <v>2002800491.0</v>
+      </c>
+      <c r="AH15">
+        <v>-3101748426.0</v>
+      </c>
+      <c r="AI15">
+        <v>4313334496.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1695727092.0</v>
+      </c>
+      <c r="AK15">
+        <v>97454390.0</v>
+      </c>
+      <c r="AL15">
+        <v>-315525793.0</v>
+      </c>
+      <c r="AM15">
+        <v>3239110118.0</v>
+      </c>
+      <c r="AN15">
+        <v>7772410427.0</v>
+      </c>
+      <c r="AO15">
+        <v>-837101120.0</v>
+      </c>
+      <c r="AP15">
+        <v>4377232877.0</v>
+      </c>
+      <c r="AQ15">
+        <v>9568896580.0</v>
+      </c>
+      <c r="AR15">
+        <v>25213275352.0</v>
+      </c>
+      <c r="AS15">
+        <v>-22683793363.0</v>
+      </c>
+      <c r="AT15">
+        <v>-1934567284.0</v>
+      </c>
+      <c r="AU15">
+        <v>1354838040.0</v>
+      </c>
+      <c r="AV15">
+        <v>-12682822154.0</v>
+      </c>
+      <c r="AW15">
+        <v>5803241382.0</v>
+      </c>
+      <c r="AX15">
+        <v>-6945707834.0</v>
+      </c>
+      <c r="AY15">
+        <v>14839606744.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-4037051748.0</v>
+      </c>
+      <c r="BA15">
+        <v>-784420697.0</v>
+      </c>
+      <c r="BB15">
+        <v>1645317607.0</v>
+      </c>
+      <c r="BC15">
+        <v>3660234614.0</v>
+      </c>
+      <c r="BD15">
+        <v>5577513067.0</v>
+      </c>
+      <c r="BE15">
+        <v>218116475.0</v>
+      </c>
+      <c r="BF15">
+        <v>-2135650444.0</v>
+      </c>
+      <c r="BG15">
+        <v>-900679133.0</v>
+      </c>
+      <c r="BH15">
+        <v>-5918852685.0</v>
+      </c>
+      <c r="BI15">
+        <v>-4542535055.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+    </row>
+    <row r="16" spans="1:91">
+      <c r="A16" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-10026840040.0</v>
+      </c>
+      <c r="E16">
+        <v>-538720810.0</v>
+      </c>
+      <c r="F16">
+        <v>-10274762590.0</v>
+      </c>
+      <c r="G16">
+        <v>-2512051970.0</v>
+      </c>
+      <c r="H16">
+        <v>-16640123180.0</v>
+      </c>
+      <c r="I16">
+        <v>4432708350.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>1605788690.0</v>
+      </c>
+      <c r="N16">
+        <v>-280801852.0</v>
+      </c>
+      <c r="O16">
+        <v>-6299677193.0</v>
+      </c>
+      <c r="P16">
+        <v>-6299677193.0</v>
+      </c>
+      <c r="Q16">
+        <v>-2907788283.0</v>
+      </c>
+      <c r="R16">
+        <v>-5419776975.0</v>
+      </c>
+      <c r="S16">
+        <v>-2252255465.0</v>
+      </c>
+      <c r="T16">
+        <v>-971373191.0</v>
+      </c>
+      <c r="U16">
+        <v>-2530118500.0</v>
+      </c>
+      <c r="V16">
+        <v>-12953637889.0</v>
+      </c>
+      <c r="W16">
+        <v>-8951490170.0</v>
+      </c>
+      <c r="X16">
+        <v>-13341256480.0</v>
+      </c>
+      <c r="Y16">
+        <v>-7381362657.0</v>
+      </c>
+      <c r="Z16">
+        <v>-592682574.0</v>
+      </c>
+      <c r="AA16">
+        <v>-20156911754.0</v>
+      </c>
+      <c r="AB16">
+        <v>-15890305744.0</v>
+      </c>
+      <c r="AC16">
+        <v>-10934640510.0</v>
+      </c>
+      <c r="AD16">
+        <v>-5761536666.0</v>
+      </c>
+      <c r="AE16">
+        <v>7079835688.0</v>
+      </c>
+      <c r="AF16">
+        <v>1990646358.0</v>
+      </c>
+      <c r="AG16">
+        <v>2002800492.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+    </row>
+    <row r="17" spans="1:91">
+      <c r="A17" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>-4995024414.0</v>
+      </c>
+      <c r="C17">
+        <v>-5755378211.0</v>
+      </c>
+      <c r="D17">
+        <v>-10028852303.0</v>
+      </c>
+      <c r="E17">
+        <v>-542761629.0</v>
+      </c>
+      <c r="F17">
+        <v>-10281745205.0</v>
+      </c>
+      <c r="G17">
+        <v>-2510773534.0</v>
+      </c>
+      <c r="H17">
+        <v>-16643327012.0</v>
+      </c>
+      <c r="I17">
+        <v>4430233400.0</v>
+      </c>
+      <c r="J17">
+        <v>-4525137569.0</v>
+      </c>
+      <c r="K17">
+        <v>-2850956357.0</v>
+      </c>
+      <c r="L17">
+        <v>-4848244057.0</v>
+      </c>
+      <c r="M17">
+        <v>1600895031.0</v>
+      </c>
+      <c r="N17">
+        <v>-280859820.0</v>
+      </c>
+      <c r="O17">
+        <v>-6299677193.0</v>
+      </c>
+      <c r="P17">
+        <v>-22590529716.0</v>
+      </c>
+      <c r="Q17">
+        <v>-2907645851.0</v>
+      </c>
+      <c r="R17">
+        <v>-5421166331.0</v>
+      </c>
+      <c r="S17">
+        <v>-2251820762.0</v>
+      </c>
+      <c r="T17">
+        <v>-971046790.0</v>
+      </c>
+      <c r="U17">
+        <v>-2534517457.0</v>
+      </c>
+      <c r="V17">
+        <v>-9446070019.0</v>
+      </c>
+      <c r="W17">
+        <v>-8953197392.0</v>
+      </c>
+      <c r="X17">
+        <v>-13342852849.0</v>
+      </c>
+      <c r="Y17">
+        <v>-7381484667.0</v>
+      </c>
+      <c r="Z17">
+        <v>-591411792.0</v>
+      </c>
+      <c r="AA17">
+        <v>-20155733817.0</v>
+      </c>
+      <c r="AB17">
+        <v>-15890573693.0</v>
+      </c>
+      <c r="AC17">
+        <v>-10934640507.0</v>
+      </c>
+      <c r="AD17">
+        <v>-5761536666.0</v>
+      </c>
+      <c r="AE17">
+        <v>7079835688.0</v>
+      </c>
+      <c r="AF17">
+        <v>1990646358.0</v>
+      </c>
+      <c r="AG17">
+        <v>2002800492.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+    </row>
+    <row r="18" spans="1:91">
+      <c r="A18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>-2886527748.0</v>
+      </c>
+      <c r="C18">
+        <v>-2944738249.0</v>
+      </c>
+      <c r="D18">
+        <v>-2885629369.0</v>
+      </c>
+      <c r="E18">
+        <v>-2966712672.0</v>
+      </c>
+      <c r="F18">
+        <v>-2939955625.0</v>
+      </c>
+      <c r="G18">
+        <v>-2911824046.0</v>
+      </c>
+      <c r="H18">
+        <v>-2126873813.0</v>
+      </c>
+      <c r="I18">
+        <v>-3758601650.0</v>
+      </c>
+      <c r="J18">
+        <v>-2868082357.0</v>
+      </c>
+      <c r="K18">
+        <v>-2744645214.0</v>
+      </c>
+      <c r="L18">
+        <v>-1829328545.0</v>
+      </c>
+      <c r="M18">
+        <v>-3125641064.0</v>
+      </c>
+      <c r="N18">
+        <v>-3076174945.0</v>
+      </c>
+      <c r="O18">
+        <v>-4196804786.0</v>
+      </c>
+      <c r="P18">
+        <v>-12084199226.0</v>
+      </c>
+      <c r="Q18">
+        <v>-4809364332.0</v>
+      </c>
+      <c r="R18">
+        <v>-4814596737.0</v>
+      </c>
+      <c r="S18">
+        <v>-4012008187.0</v>
+      </c>
+      <c r="T18">
+        <v>-4780395988.0</v>
+      </c>
+      <c r="U18">
+        <v>-4016518914.0</v>
+      </c>
+      <c r="V18">
+        <v>-3229861925.0</v>
+      </c>
+      <c r="W18">
+        <v>-4987543449.0</v>
+      </c>
+      <c r="X18">
+        <v>-7870951097.0</v>
+      </c>
+      <c r="Y18">
+        <v>-4296156898.0</v>
+      </c>
+      <c r="Z18">
+        <v>-5091712295.0</v>
+      </c>
+      <c r="AA18">
+        <v>-4819931373.0</v>
+      </c>
+      <c r="AB18">
+        <v>-9246157085.0</v>
+      </c>
+      <c r="AC18">
+        <v>-5284725421.0</v>
+      </c>
+      <c r="AD18">
+        <v>-4621523545.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+    </row>
+    <row r="19" spans="1:91">
+      <c r="A19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+    </row>
+    <row r="20" spans="1:91">
+      <c r="A20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+    </row>
+    <row r="21" spans="1:91">
+      <c r="A21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>-1421456000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2764678000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1896353000.0</v>
+      </c>
+      <c r="E21">
+        <v>1209040173.0</v>
+      </c>
+      <c r="F21">
+        <v>-3427514000.0</v>
+      </c>
+      <c r="G21">
+        <v>640793281.0</v>
+      </c>
+      <c r="H21">
+        <v>-3211498000.0</v>
+      </c>
+      <c r="I21">
+        <v>6151538000.0</v>
+      </c>
+      <c r="J21">
+        <v>-4305051140.0</v>
+      </c>
+      <c r="K21">
+        <v>512589547.0</v>
+      </c>
+      <c r="L21">
+        <v>5579009110.0</v>
+      </c>
+      <c r="M21">
+        <v>6008014126.0</v>
+      </c>
+      <c r="N21">
+        <v>-11103424516.0</v>
+      </c>
+      <c r="O21">
+        <v>5559188096.0</v>
+      </c>
+      <c r="P21">
+        <v>-7452340106.0</v>
+      </c>
+      <c r="Q21">
+        <v>1827318127.0</v>
+      </c>
+      <c r="R21">
+        <v>7480404760.0</v>
+      </c>
+      <c r="S21">
+        <v>1723527645.0</v>
+      </c>
+      <c r="T21">
+        <v>4570268810.0</v>
+      </c>
+      <c r="U21">
+        <v>-282659590.0</v>
+      </c>
+      <c r="V21">
+        <v>-6958037680.0</v>
+      </c>
+      <c r="W21">
+        <v>-1026541340.0</v>
+      </c>
+      <c r="X21">
+        <v>-5807794120.0</v>
+      </c>
+      <c r="Y21">
+        <v>-992545393.0</v>
+      </c>
+      <c r="Z21">
+        <v>-4248439733.0</v>
+      </c>
+      <c r="AA21">
+        <v>-8453896884.0</v>
+      </c>
+      <c r="AB21">
+        <v>-9569350953.0</v>
+      </c>
+      <c r="AC21">
+        <v>-7266624155.0</v>
+      </c>
+      <c r="AD21">
+        <v>-3506881831.0</v>
+      </c>
+      <c r="AE21">
+        <v>11676490013.0</v>
+      </c>
+      <c r="AF21">
+        <v>8612483827.0</v>
+      </c>
+      <c r="AG21">
+        <v>13488170646.0</v>
+      </c>
+      <c r="AH21">
+        <v>163853456.0</v>
+      </c>
+      <c r="AI21">
+        <v>10740872196.0</v>
+      </c>
+      <c r="AJ21">
+        <v>7747466921.0</v>
+      </c>
+      <c r="AK21">
+        <v>4718879899.0</v>
+      </c>
+      <c r="AL21">
+        <v>2296635830.0</v>
+      </c>
+      <c r="AM21">
+        <v>8536766239.0</v>
+      </c>
+      <c r="AN21">
+        <v>5850661078.0</v>
+      </c>
+      <c r="AO21">
+        <v>2889818698.0</v>
+      </c>
+      <c r="AP21">
+        <v>7945194154.0</v>
+      </c>
+      <c r="AQ21">
+        <v>9918157963.0</v>
+      </c>
+      <c r="AR21">
+        <v>3156083269.0</v>
+      </c>
+      <c r="AS21">
+        <v>-5102433236.0</v>
+      </c>
+      <c r="AT21">
+        <v>3434749053.0</v>
+      </c>
+      <c r="AU21">
+        <v>8895612699.0</v>
+      </c>
+      <c r="AV21">
+        <v>-11511372946.0</v>
+      </c>
+      <c r="AW21">
+        <v>12120140240.0</v>
+      </c>
+      <c r="AX21">
+        <v>261129398.0</v>
+      </c>
+      <c r="AY21">
+        <v>51141209.0</v>
+      </c>
+      <c r="AZ21">
+        <v>4038775757.0</v>
+      </c>
+      <c r="BA21">
+        <v>17414607900.0</v>
+      </c>
+      <c r="BB21">
+        <v>4208891109.0</v>
+      </c>
+      <c r="BC21">
+        <v>5370606287.0</v>
+      </c>
+      <c r="BD21">
+        <v>5784364361.0</v>
+      </c>
+      <c r="BE21">
+        <v>2958162863.0</v>
+      </c>
+      <c r="BF21">
+        <v>350863276.0</v>
+      </c>
+      <c r="BG21">
+        <v>620007055.0</v>
+      </c>
+      <c r="BH21">
+        <v>-4562369549.0</v>
+      </c>
+      <c r="BI21">
+        <v>-3167153949.0</v>
+      </c>
+      <c r="BJ21">
+        <v>6852101000.0</v>
+      </c>
+      <c r="BK21">
+        <v>4213020000.0</v>
+      </c>
+      <c r="BL21">
+        <v>8197796000.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21">
+        <v>2428141000.0</v>
+      </c>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21">
+        <v>4287948000.0</v>
+      </c>
+      <c r="BS21">
+        <v>5514561000.0</v>
+      </c>
+      <c r="BT21">
+        <v>6549734000.0</v>
+      </c>
+      <c r="BU21">
+        <v>6095862000.0</v>
+      </c>
+      <c r="BV21">
+        <v>2086854000.0</v>
+      </c>
+      <c r="BW21">
+        <v>489744000.0</v>
+      </c>
+      <c r="BX21"/>
+      <c r="BY21">
+        <v>2993813000.0</v>
+      </c>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+    </row>
+    <row r="22" spans="1:91">
+      <c r="A22" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+    </row>
+    <row r="23" spans="1:91">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>22419052000.0</v>
+      </c>
+      <c r="C23">
+        <v>19495534000.0</v>
+      </c>
+      <c r="D23">
+        <v>30400557000.0</v>
+      </c>
+      <c r="E23">
+        <v>29896607602.0</v>
+      </c>
+      <c r="F23">
+        <v>31840017000.0</v>
+      </c>
+      <c r="G23">
+        <v>28176463721.0</v>
+      </c>
+      <c r="H23">
+        <v>38824567000.0</v>
+      </c>
+      <c r="I23">
+        <v>35314415000.0</v>
+      </c>
+      <c r="J23">
+        <v>36360977553.0</v>
+      </c>
+      <c r="K23">
+        <v>36640914276.0</v>
+      </c>
+      <c r="L23">
+        <v>32225156138.0</v>
+      </c>
+      <c r="M23">
+        <v>24557436195.0</v>
+      </c>
+      <c r="N23">
+        <v>7226363355.0</v>
+      </c>
+      <c r="O23">
+        <v>28829405236.0</v>
+      </c>
+      <c r="P23">
+        <v>36410214119.0</v>
+      </c>
+      <c r="Q23">
+        <v>28652017579.0</v>
+      </c>
+      <c r="R23">
+        <v>23600688967.0</v>
+      </c>
+      <c r="S23">
+        <v>27823601651.0</v>
+      </c>
+      <c r="T23">
+        <v>25703168348.0</v>
+      </c>
+      <c r="U23">
+        <v>18000654425.0</v>
+      </c>
+      <c r="V23">
+        <v>27918225709.0</v>
+      </c>
+      <c r="W23">
+        <v>25705348033.0</v>
+      </c>
+      <c r="X23">
+        <v>31845212276.0</v>
+      </c>
+      <c r="Y23">
+        <v>34603409615.0</v>
+      </c>
+      <c r="Z23">
+        <v>26971039844.0</v>
+      </c>
+      <c r="AA23">
+        <v>27449025627.0</v>
+      </c>
+      <c r="AB23">
+        <v>34327276454.0</v>
+      </c>
+      <c r="AC23">
+        <v>32862679041.0</v>
+      </c>
+      <c r="AD23">
+        <v>31167474241.0</v>
+      </c>
+      <c r="AE23">
+        <v>58977336018.0</v>
+      </c>
+      <c r="AF23">
+        <v>64024098738.0</v>
+      </c>
+      <c r="AG23">
+        <v>60995514921.0</v>
+      </c>
+      <c r="AH23">
+        <v>60087849261.0</v>
+      </c>
+      <c r="AI23">
+        <v>61900040654.0</v>
+      </c>
+      <c r="AJ23">
+        <v>67233247186.0</v>
+      </c>
+      <c r="AK23">
+        <v>48226099581.0</v>
+      </c>
+      <c r="AL23">
+        <v>49559726636.0</v>
+      </c>
+      <c r="AM23">
+        <v>42821388204.0</v>
+      </c>
+      <c r="AN23">
+        <v>50804970430.0</v>
+      </c>
+      <c r="AO23">
+        <v>56292741493.0</v>
+      </c>
+      <c r="AP23">
+        <v>74968226842.0</v>
+      </c>
+      <c r="AQ23">
+        <v>67467853059.0</v>
+      </c>
+      <c r="AR23">
+        <v>79159623679.0</v>
+      </c>
+      <c r="AS23">
+        <v>48071529082.0</v>
+      </c>
+      <c r="AT23">
+        <v>44707983365.0</v>
+      </c>
+      <c r="AU23">
+        <v>37136005562.0</v>
+      </c>
+      <c r="AV23">
+        <v>55647797812.0</v>
+      </c>
+      <c r="AW23">
+        <v>47495446690.0</v>
+      </c>
+      <c r="AX23">
+        <v>51229721205.0</v>
+      </c>
+      <c r="AY23">
+        <v>48903041531.0</v>
+      </c>
+      <c r="AZ23">
+        <v>55552095613.0</v>
+      </c>
+      <c r="BA23">
+        <v>47224660633.0</v>
+      </c>
+      <c r="BB23">
+        <v>53599400286.0</v>
+      </c>
+      <c r="BC23">
+        <v>52474611162.0</v>
+      </c>
+      <c r="BD23">
+        <v>51751707266.0</v>
+      </c>
+      <c r="BE23">
+        <v>36415167064.0</v>
+      </c>
+      <c r="BF23">
+        <v>37484114979.0</v>
+      </c>
+      <c r="BG23">
+        <v>25926480675.0</v>
+      </c>
+      <c r="BH23">
+        <v>43561570349.0</v>
+      </c>
+      <c r="BI23">
+        <v>41168403260.0</v>
+      </c>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+    </row>
+    <row r="24" spans="1:91">
+      <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+    </row>
+    <row r="25" spans="1:91">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>104154552.0</v>
+      </c>
+      <c r="C25">
+        <v>106487478.0</v>
+      </c>
+      <c r="D25">
+        <v>76370691.0</v>
+      </c>
+      <c r="E25">
+        <v>313379324.0</v>
+      </c>
+      <c r="F25">
+        <v>392396016.0</v>
+      </c>
+      <c r="G25">
+        <v>237642402.0</v>
+      </c>
+      <c r="H25">
+        <v>370633147.0</v>
+      </c>
+      <c r="I25">
+        <v>302477910.0</v>
+      </c>
+      <c r="J25">
+        <v>296235432.0</v>
+      </c>
+      <c r="K25">
+        <v>294683357.0</v>
+      </c>
+      <c r="L25">
+        <v>1082858084.0</v>
+      </c>
+      <c r="M25">
+        <v>-201955825.0</v>
+      </c>
+      <c r="N25">
+        <v>280584105.0</v>
+      </c>
+      <c r="O25">
+        <v>41429107.0</v>
+      </c>
+      <c r="P25">
+        <v>1827949851.0</v>
+      </c>
+      <c r="Q25">
+        <v>52324460.0</v>
+      </c>
+      <c r="R25">
+        <v>54492723.0</v>
+      </c>
+      <c r="S25">
+        <v>67559204.0</v>
+      </c>
+      <c r="T25">
+        <v>2042606944.0</v>
+      </c>
+      <c r="U25">
+        <v>74775254.0</v>
+      </c>
+      <c r="V25">
+        <v>76318052.0</v>
+      </c>
+      <c r="W25">
+        <v>76586411.0</v>
+      </c>
+      <c r="X25">
+        <v>2122750540.0</v>
+      </c>
+      <c r="Y25">
+        <v>137962583.0</v>
+      </c>
+      <c r="Z25">
+        <v>36911432.0</v>
+      </c>
+      <c r="AA25">
+        <v>68338884.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+    </row>
+    <row r="26" spans="1:91">
+      <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+    </row>
+    <row r="27" spans="1:91">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27">
+        <v>950219000.0</v>
+      </c>
+      <c r="C27">
+        <v>1324681000.0</v>
+      </c>
+      <c r="D27">
+        <v>5821318000.0</v>
+      </c>
+      <c r="E27">
+        <v>662642501.0</v>
+      </c>
+      <c r="F27">
+        <v>488338000.0</v>
+      </c>
+      <c r="G27">
+        <v>882970174.0</v>
+      </c>
+      <c r="H27">
+        <v>1207064000.0</v>
+      </c>
+      <c r="I27">
+        <v>1194509000.0</v>
+      </c>
+      <c r="J27">
+        <v>1482919227.0</v>
+      </c>
+      <c r="K27">
+        <v>1480910827.0</v>
+      </c>
+      <c r="L27">
+        <v>1981039258.0</v>
+      </c>
+      <c r="M27">
+        <v>709272616.0</v>
+      </c>
+      <c r="N27">
+        <v>1005345724.0</v>
+      </c>
+      <c r="O27">
+        <v>1708263278.0</v>
+      </c>
+      <c r="P27">
+        <v>1634105579.0</v>
+      </c>
+      <c r="Q27">
+        <v>692124498.0</v>
+      </c>
+      <c r="R27">
+        <v>2839010103.0</v>
+      </c>
+      <c r="S27">
+        <v>2019993926.0</v>
+      </c>
+      <c r="T27">
+        <v>2457922072.0</v>
+      </c>
+      <c r="U27">
+        <v>2313687784.0</v>
+      </c>
+      <c r="V27">
+        <v>1927032890.0</v>
+      </c>
+      <c r="W27">
+        <v>3201319617.0</v>
+      </c>
+      <c r="X27">
+        <v>3116390210.0</v>
+      </c>
+      <c r="Y27">
+        <v>2613486505.0</v>
+      </c>
+      <c r="Z27">
+        <v>3505504716.0</v>
+      </c>
+      <c r="AA27">
+        <v>2875610203.0</v>
+      </c>
+      <c r="AB27">
+        <v>3316394070.0</v>
+      </c>
+      <c r="AC27">
+        <v>2374792997.0</v>
+      </c>
+      <c r="AD27">
+        <v>3642582301.0</v>
+      </c>
+      <c r="AE27">
+        <v>3634920968.0</v>
+      </c>
+      <c r="AF27">
+        <v>4765785777.0</v>
+      </c>
+      <c r="AG27">
+        <v>9233890346.0</v>
+      </c>
+      <c r="AH27">
+        <v>5863008551.0</v>
+      </c>
+      <c r="AI27">
+        <v>6916565279.0</v>
+      </c>
+      <c r="AJ27">
+        <v>5641216388.0</v>
+      </c>
+      <c r="AK27">
+        <v>3729208673.0</v>
+      </c>
+      <c r="AL27">
+        <v>10996926301.0</v>
+      </c>
+      <c r="AM27">
+        <v>7611168920.0</v>
+      </c>
+      <c r="AN27">
+        <v>24414233919.0</v>
+      </c>
+      <c r="AO27">
+        <v>5945099702.0</v>
+      </c>
+      <c r="AP27">
+        <v>7109539261.0</v>
+      </c>
+      <c r="AQ27">
+        <v>6640373877.0</v>
+      </c>
+      <c r="AR27">
+        <v>4571018058.0</v>
+      </c>
+      <c r="AS27">
+        <v>3435519578.0</v>
+      </c>
+      <c r="AT27">
+        <v>3831173955.0</v>
+      </c>
+      <c r="AU27">
+        <v>4747366618.0</v>
+      </c>
+      <c r="AV27">
+        <v>4012793709.0</v>
+      </c>
+      <c r="AW27">
+        <v>4241959018.0</v>
+      </c>
+      <c r="AX27">
+        <v>6212027234.0</v>
+      </c>
+      <c r="AY27">
+        <v>4187577927.0</v>
+      </c>
+      <c r="AZ27">
+        <v>4594235283.0</v>
+      </c>
+      <c r="BA27">
+        <v>3110516482.0</v>
+      </c>
+      <c r="BB27">
+        <v>5920201113.0</v>
+      </c>
+      <c r="BC27">
+        <v>5568525355.0</v>
+      </c>
+      <c r="BD27">
+        <v>3356010391.0</v>
+      </c>
+      <c r="BE27">
+        <v>6976503916.0</v>
+      </c>
+      <c r="BF27">
+        <v>9420240698.0</v>
+      </c>
+      <c r="BG27">
+        <v>2272949543.0</v>
+      </c>
+      <c r="BH27">
+        <v>5954686668.0</v>
+      </c>
+      <c r="BI27">
+        <v>6607663043.0</v>
+      </c>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+    </row>
+    <row r="28" spans="1:91">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>2543859000.0</v>
+      </c>
+      <c r="C28">
+        <v>2694288000.0</v>
+      </c>
+      <c r="D28">
+        <v>474602000.0</v>
+      </c>
+      <c r="E28">
+        <v>2079179338.0</v>
+      </c>
+      <c r="F28">
+        <v>3567841000.0</v>
+      </c>
+      <c r="G28">
+        <v>1991896056.0</v>
+      </c>
+      <c r="H28">
+        <v>1530027000.0</v>
+      </c>
+      <c r="I28">
+        <v>2016595000.0</v>
+      </c>
+      <c r="J28">
+        <v>1481997277.0</v>
+      </c>
+      <c r="K28">
+        <v>1151992856.0</v>
+      </c>
+      <c r="L28">
+        <v>1044582508.0</v>
+      </c>
+      <c r="M28">
+        <v>1146839650.0</v>
+      </c>
+      <c r="N28">
+        <v>988507495.0</v>
+      </c>
+      <c r="O28">
+        <v>1247888624.0</v>
+      </c>
+      <c r="P28">
+        <v>1180944336.0</v>
+      </c>
+      <c r="Q28">
+        <v>812700739.0</v>
+      </c>
+      <c r="R28">
+        <v>1002531888.0</v>
+      </c>
+      <c r="S28">
+        <v>928667099.0</v>
+      </c>
+      <c r="T28">
+        <v>907665357.0</v>
+      </c>
+      <c r="U28">
+        <v>891050812.0</v>
+      </c>
+      <c r="V28">
+        <v>971353867.0</v>
+      </c>
+      <c r="W28">
+        <v>630557088.0</v>
+      </c>
+      <c r="X28">
+        <v>2804930328.0</v>
+      </c>
+      <c r="Y28">
+        <v>2257622599.0</v>
+      </c>
+      <c r="Z28">
+        <v>2133954012.0</v>
+      </c>
+      <c r="AA28">
+        <v>2370824443.0</v>
+      </c>
+      <c r="AB28">
+        <v>2851722605.0</v>
+      </c>
+      <c r="AC28">
+        <v>3487300309.0</v>
+      </c>
+      <c r="AD28">
+        <v>2020174892.0</v>
+      </c>
+      <c r="AE28">
+        <v>2791839486.0</v>
+      </c>
+      <c r="AF28">
+        <v>2094067569.0</v>
+      </c>
+      <c r="AG28">
+        <v>3463801884.0</v>
+      </c>
+      <c r="AH28">
+        <v>3854736872.0</v>
+      </c>
+      <c r="AI28">
+        <v>1314125441.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1979041913.0</v>
+      </c>
+      <c r="AK28">
+        <v>7145290420.0</v>
+      </c>
+      <c r="AL28">
+        <v>6961605986.0</v>
+      </c>
+      <c r="AM28">
+        <v>5607860788.0</v>
+      </c>
+      <c r="AN28">
+        <v>21815755444.0</v>
+      </c>
+      <c r="AO28">
+        <v>4442107098.0</v>
+      </c>
+      <c r="AP28">
+        <v>1893489652.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2003007017.0</v>
+      </c>
+      <c r="AR28">
+        <v>1520380507.0</v>
+      </c>
+      <c r="AS28">
+        <v>1253613068.0</v>
+      </c>
+      <c r="AT28">
+        <v>1017889663.0</v>
+      </c>
+      <c r="AU28">
+        <v>2481731860.0</v>
+      </c>
+      <c r="AV28">
+        <v>1576758528.0</v>
+      </c>
+      <c r="AW28">
+        <v>1718751487.0</v>
+      </c>
+      <c r="AX28">
+        <v>1649748242.0</v>
+      </c>
+      <c r="AY28">
+        <v>1864534392.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1773286444.0</v>
+      </c>
+      <c r="BA28">
+        <v>994981907.0</v>
+      </c>
+      <c r="BB28">
+        <v>1005983963.0</v>
+      </c>
+      <c r="BC28">
+        <v>1198208199.0</v>
+      </c>
+      <c r="BD28">
+        <v>8109495365.0</v>
+      </c>
+      <c r="BE28">
+        <v>3398291159.0</v>
+      </c>
+      <c r="BF28">
+        <v>7994233612.0</v>
+      </c>
+      <c r="BG28">
+        <v>1242523054.0</v>
+      </c>
+      <c r="BH28">
+        <v>9054150125.0</v>
+      </c>
+      <c r="BI28">
+        <v>3458043538.0</v>
+      </c>
+      <c r="BJ28">
+        <v>9250645500.0</v>
+      </c>
+      <c r="BK28">
+        <v>8411718700.0</v>
+      </c>
+      <c r="BL28">
+        <v>12002511200.0</v>
+      </c>
+      <c r="BM28">
+        <v>8059842800.0</v>
+      </c>
+      <c r="BN28">
+        <v>7614402300.0</v>
+      </c>
+      <c r="BO28">
+        <v>6047176500.0</v>
+      </c>
+      <c r="BP28">
+        <v>13349484100.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3915437600.0</v>
+      </c>
+      <c r="BR28">
+        <v>5162245100.0</v>
+      </c>
+      <c r="BS28">
+        <v>8217651800.0</v>
+      </c>
+      <c r="BT28">
+        <v>9525272600.0</v>
+      </c>
+      <c r="BU28">
+        <v>6085087900.0</v>
+      </c>
+      <c r="BV28">
+        <v>4956294300.0</v>
+      </c>
+      <c r="BW28">
+        <v>5658846700.0</v>
+      </c>
+      <c r="BX28">
+        <v>10004626300.0</v>
+      </c>
+      <c r="BY28">
+        <v>4479839200.0</v>
+      </c>
+      <c r="BZ28">
+        <v>3838939000.0</v>
+      </c>
+      <c r="CA28">
+        <v>4094602700.0</v>
+      </c>
+      <c r="CB28">
+        <v>8464026400.0</v>
+      </c>
+      <c r="CC28">
+        <v>5186653500.0</v>
+      </c>
+      <c r="CD28">
+        <v>3874197000.0</v>
+      </c>
+      <c r="CE28">
+        <v>3152110300.0</v>
+      </c>
+      <c r="CF28">
+        <v>5536460300.0</v>
+      </c>
+      <c r="CG28">
+        <v>4753287000.0</v>
+      </c>
+      <c r="CH28">
+        <v>4125596200.0</v>
+      </c>
+      <c r="CI28">
+        <v>3826972300.0</v>
+      </c>
+      <c r="CJ28">
+        <v>7088415000.0</v>
+      </c>
+      <c r="CK28">
+        <v>6336960000.0</v>
+      </c>
+      <c r="CL28">
+        <v>5342533000.0</v>
+      </c>
+      <c r="CM28">
+        <v>4125780000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:91">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>-50396504.0</v>
+      </c>
+      <c r="C29">
+        <v>-58906217.0</v>
+      </c>
+      <c r="D29">
+        <v>2690672480.0</v>
+      </c>
+      <c r="E29">
+        <v>-107396090.0</v>
+      </c>
+      <c r="F29">
+        <v>-114728725.0</v>
+      </c>
+      <c r="G29">
+        <v>-38454590.0</v>
+      </c>
+      <c r="H29">
+        <v>-1250085570.0</v>
+      </c>
+      <c r="I29">
+        <v>151484750.0</v>
+      </c>
+      <c r="J29">
+        <v>46637366.0</v>
+      </c>
+      <c r="K29">
+        <v>79852937.0</v>
+      </c>
+      <c r="L29">
+        <v>-2391554985.0</v>
+      </c>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
+        <v>-5163816960.0</v>
+      </c>
+      <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
+        <v>2672156849.0</v>
+      </c>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>5436206180.0</v>
+      </c>
+      <c r="Y29">
+        <v>149860970.0</v>
+      </c>
+      <c r="Z29">
+        <v>-101425400.0</v>
+      </c>
+      <c r="AA29">
+        <v>-1071736440.0</v>
+      </c>
+      <c r="AB29">
+        <v>-1018315160.0</v>
+      </c>
+      <c r="AC29">
+        <v>-852525650.0</v>
+      </c>
+      <c r="AD29">
+        <v>-1384414708.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+    </row>
+    <row r="30" spans="1:91">
+      <c r="A30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B30">
+        <v>6782061000.0</v>
+      </c>
+      <c r="C30">
+        <v>6947510000.0</v>
+      </c>
+      <c r="D30">
+        <v>11810873000.0</v>
+      </c>
+      <c r="E30">
+        <v>5927657679.0</v>
+      </c>
+      <c r="F30">
+        <v>7451185000.0</v>
+      </c>
+      <c r="G30">
+        <v>6480525208.0</v>
+      </c>
+      <c r="H30">
+        <v>10019135000.0</v>
+      </c>
+      <c r="I30">
+        <v>7238103000.0</v>
+      </c>
+      <c r="J30">
+        <v>6347661903.0</v>
+      </c>
+      <c r="K30">
+        <v>5701912933.0</v>
+      </c>
+      <c r="L30">
+        <v>10231233859.0</v>
+      </c>
+      <c r="M30">
+        <v>5144023169.0</v>
+      </c>
+      <c r="N30">
+        <v>5609731350.0</v>
+      </c>
+      <c r="O30">
+        <v>6300110498.0</v>
+      </c>
+      <c r="P30">
+        <v>10498928691.0</v>
+      </c>
+      <c r="Q30">
+        <v>4925690208.0</v>
+      </c>
+      <c r="R30">
+        <v>7309614702.0</v>
+      </c>
+      <c r="S30">
+        <v>6616947652.0</v>
+      </c>
+      <c r="T30">
+        <v>6375412580.0</v>
+      </c>
+      <c r="U30">
+        <v>6740547964.0</v>
+      </c>
+      <c r="V30">
+        <v>6828108294.0</v>
+      </c>
+      <c r="W30">
+        <v>7710022502.0</v>
+      </c>
+      <c r="X30">
+        <v>8661404845.0</v>
+      </c>
+      <c r="Y30">
+        <v>9098880888.0</v>
+      </c>
+      <c r="Z30">
+        <v>9657209527.0</v>
+      </c>
+      <c r="AA30">
+        <v>10706407335.0</v>
+      </c>
+      <c r="AB30">
+        <v>11003668897.0</v>
+      </c>
+      <c r="AC30">
+        <v>11545245909.0</v>
+      </c>
+      <c r="AD30">
+        <v>12512118583.0</v>
+      </c>
+      <c r="AE30">
+        <v>12357443878.0</v>
+      </c>
+      <c r="AF30">
+        <v>14201651899.0</v>
+      </c>
+      <c r="AG30">
+        <v>18756741452.0</v>
+      </c>
+      <c r="AH30">
+        <v>16109336606.0</v>
+      </c>
+      <c r="AI30">
+        <v>16086478893.0</v>
+      </c>
+      <c r="AJ30">
+        <v>17527919816.0</v>
+      </c>
+      <c r="AK30">
+        <v>15397496677.0</v>
+      </c>
+      <c r="AL30">
+        <v>17958532287.0</v>
+      </c>
+      <c r="AM30">
+        <v>13219029708.0</v>
+      </c>
+      <c r="AN30">
+        <v>17909839116.0</v>
+      </c>
+      <c r="AO30">
+        <v>18292766174.0</v>
+      </c>
+      <c r="AP30">
+        <v>19822099855.0</v>
+      </c>
+      <c r="AQ30">
+        <v>18238900825.0</v>
+      </c>
+      <c r="AR30">
+        <v>20447515756.0</v>
+      </c>
+      <c r="AS30">
+        <v>14031346039.0</v>
+      </c>
+      <c r="AT30">
+        <v>13501021685.0</v>
+      </c>
+      <c r="AU30">
+        <v>14241114201.0</v>
+      </c>
+      <c r="AV30">
+        <v>20423162883.0</v>
+      </c>
+      <c r="AW30">
+        <v>14920672286.0</v>
+      </c>
+      <c r="AX30">
+        <v>16335691090.0</v>
+      </c>
+      <c r="AY30">
+        <v>12254389384.0</v>
+      </c>
+      <c r="AZ30">
+        <v>18240790915.0</v>
+      </c>
+      <c r="BA30">
+        <v>10943570683.0</v>
+      </c>
+      <c r="BB30">
+        <v>12624153571.0</v>
+      </c>
+      <c r="BC30">
+        <v>12078014767.0</v>
+      </c>
+      <c r="BD30">
+        <v>17295793989.0</v>
+      </c>
+      <c r="BE30">
+        <v>10374795075.0</v>
+      </c>
+      <c r="BF30">
+        <v>12260914924.0</v>
+      </c>
+      <c r="BG30">
+        <v>8669031983.0</v>
+      </c>
+      <c r="BH30">
+        <v>15008836793.0</v>
+      </c>
+      <c r="BI30">
+        <v>10065706581.0</v>
+      </c>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+    </row>
+    <row r="31" spans="1:91">
+      <c r="A31" t="s">
+        <v>187</v>
+      </c>
+      <c r="B31">
+        <v>-3623965000.0</v>
+      </c>
+      <c r="C31">
+        <v>-3049606000.0</v>
+      </c>
+      <c r="D31">
+        <v>-5441826000.0</v>
+      </c>
+      <c r="E31">
+        <v>-1859197892.0</v>
+      </c>
+      <c r="F31">
+        <v>-6968960000.0</v>
+      </c>
+      <c r="G31">
+        <v>-3190021407.0</v>
+      </c>
+      <c r="H31">
+        <v>-14681915000.0</v>
+      </c>
+      <c r="I31">
+        <v>-1569820000.0</v>
+      </c>
+      <c r="J31">
+        <v>-173449063.0</v>
+      </c>
+      <c r="K31">
+        <v>-3283692967.0</v>
+      </c>
+      <c r="L31">
+        <v>-12852929650.0</v>
+      </c>
+      <c r="M31">
+        <v>-4407119095.0</v>
+      </c>
+      <c r="N31">
+        <v>-295811496.0</v>
+      </c>
+      <c r="O31">
+        <v>-740489097.0</v>
+      </c>
+      <c r="P31">
+        <v>-20249757489.0</v>
+      </c>
+      <c r="Q31">
+        <v>-4734963978.0</v>
+      </c>
+      <c r="R31">
+        <v>-6921908425.0</v>
+      </c>
+      <c r="S31">
+        <v>-3975348407.0</v>
+      </c>
+      <c r="T31">
+        <v>-2838664527.0</v>
+      </c>
+      <c r="U31">
+        <v>-2251857867.0</v>
+      </c>
+      <c r="V31">
+        <v>-2488032339.0</v>
+      </c>
+      <c r="W31">
+        <v>-7474880460.0</v>
+      </c>
+      <c r="X31">
+        <v>-2098852549.0</v>
+      </c>
+      <c r="Y31">
+        <v>-6239078306.0</v>
+      </c>
+      <c r="Z31">
+        <v>3555602541.0</v>
+      </c>
+      <c r="AA31">
+        <v>-12773573376.0</v>
+      </c>
+      <c r="AB31">
+        <v>-7339537900.0</v>
+      </c>
+      <c r="AC31">
+        <v>-4520542000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-3639069543.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2202463187.0</v>
+      </c>
+      <c r="AF31">
+        <v>-5171952932.0</v>
+      </c>
+      <c r="AG31">
+        <v>-9239133240.0</v>
+      </c>
+      <c r="AH31">
+        <v>-4511621777.0</v>
+      </c>
+      <c r="AI31">
+        <v>-4741859542.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-5265116870.0</v>
+      </c>
+      <c r="AK31">
+        <v>-4383727136.0</v>
+      </c>
+      <c r="AL31">
+        <v>-2465800783.0</v>
+      </c>
+      <c r="AM31">
+        <v>-4237469404.0</v>
+      </c>
+      <c r="AN31">
+        <v>3117424164.0</v>
+      </c>
+      <c r="AO31">
+        <v>-3413299710.0</v>
+      </c>
+      <c r="AP31">
+        <v>-1920243519.0</v>
+      </c>
+      <c r="AQ31">
+        <v>2376654645.0</v>
+      </c>
+      <c r="AR31">
+        <v>29528606338.0</v>
+      </c>
+      <c r="AS31">
+        <v>-23144181346.0</v>
+      </c>
+      <c r="AT31">
+        <v>-5710072889.0</v>
+      </c>
+      <c r="AU31">
+        <v>-7070826552.0</v>
+      </c>
+      <c r="AV31">
+        <v>-4023086806.0</v>
+      </c>
+      <c r="AW31">
+        <v>-4518647284.0</v>
+      </c>
+      <c r="AX31">
+        <v>-8094140556.0</v>
+      </c>
+      <c r="AY31">
+        <v>16359127115.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-8064226836.0</v>
+      </c>
+      <c r="BA31">
+        <v>-18290844229.0</v>
+      </c>
+      <c r="BB31">
+        <v>-2060235765.0</v>
+      </c>
+      <c r="BC31">
+        <v>-691676289.0</v>
+      </c>
+      <c r="BD31">
+        <v>-312560324.0</v>
+      </c>
+      <c r="BE31">
+        <v>-2189257518.0</v>
+      </c>
+      <c r="BF31">
+        <v>-2583695479.0</v>
+      </c>
+      <c r="BG31">
+        <v>-1429846500.0</v>
+      </c>
+      <c r="BH31">
+        <v>-2097324414.0</v>
+      </c>
+      <c r="BI31">
+        <v>-1809411388.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+    </row>
+    <row r="32" spans="1:91">
+      <c r="A32" t="s">
+        <v>188</v>
+      </c>
+      <c r="B32">
+        <v>20997596000.0</v>
+      </c>
+      <c r="C32">
+        <v>16730856000.0</v>
+      </c>
+      <c r="D32">
+        <v>28504204000.0</v>
+      </c>
+      <c r="E32">
+        <v>31105647775.0</v>
+      </c>
+      <c r="F32">
+        <v>28412503000.0</v>
+      </c>
+      <c r="G32">
+        <v>28817257000.0</v>
+      </c>
+      <c r="H32">
+        <v>35613069000.0</v>
+      </c>
+      <c r="I32">
+        <v>40473101000.0</v>
+      </c>
+      <c r="J32">
+        <v>32055926413.0</v>
+      </c>
+      <c r="K32">
+        <v>37387266040.0</v>
+      </c>
+      <c r="L32">
+        <v>37804165250.0</v>
+      </c>
+      <c r="M32">
+        <v>30691140871.0</v>
+      </c>
+      <c r="N32">
+        <v>13345990250.0</v>
+      </c>
+      <c r="O32">
+        <v>17398357819.0</v>
+      </c>
+      <c r="P32">
+        <v>28957874013.0</v>
+      </c>
+      <c r="Q32">
+        <v>31266444049.0</v>
+      </c>
+      <c r="R32">
+        <v>31081093727.0</v>
+      </c>
+      <c r="S32">
+        <v>23808456079.0</v>
+      </c>
+      <c r="T32">
+        <v>30273437157.0</v>
+      </c>
+      <c r="U32">
+        <v>17717994831.0</v>
+      </c>
+      <c r="V32">
+        <v>20960188027.0</v>
+      </c>
+      <c r="W32">
+        <v>24678806693.0</v>
+      </c>
+      <c r="X32">
+        <v>26314125216.0</v>
+      </c>
+      <c r="Y32">
+        <v>33973604661.0</v>
+      </c>
+      <c r="Z32">
+        <v>23565305508.0</v>
+      </c>
+      <c r="AA32">
+        <v>19037933027.0</v>
+      </c>
+      <c r="AB32">
+        <v>25875324046.0</v>
+      </c>
+      <c r="AC32">
+        <v>26017611391.0</v>
+      </c>
+      <c r="AD32">
+        <v>27962377535.0</v>
+      </c>
+      <c r="AE32">
+        <v>71569652666.0</v>
+      </c>
+      <c r="AF32">
+        <v>72714945604.0</v>
+      </c>
+      <c r="AG32">
+        <v>74652534801.0</v>
+      </c>
+      <c r="AH32">
+        <v>60287428333.0</v>
+      </c>
+      <c r="AI32">
+        <v>73658290628.0</v>
+      </c>
+      <c r="AJ32">
+        <v>75100504511.0</v>
+      </c>
+      <c r="AK32">
+        <v>54697848351.0</v>
+      </c>
+      <c r="AL32">
+        <v>51856362466.0</v>
+      </c>
+      <c r="AM32">
+        <v>51358154443.0</v>
+      </c>
+      <c r="AN32">
+        <v>54911375793.0</v>
+      </c>
+      <c r="AO32">
+        <v>60276417160.0</v>
+      </c>
+      <c r="AP32">
+        <v>83410179520.0</v>
+      </c>
+      <c r="AQ32">
+        <v>77539651244.0</v>
+      </c>
+      <c r="AR32">
+        <v>82804116476.0</v>
+      </c>
+      <c r="AS32">
+        <v>43488446562.0</v>
+      </c>
+      <c r="AT32">
+        <v>48289664541.0</v>
+      </c>
+      <c r="AU32">
+        <v>46165939459.0</v>
+      </c>
+      <c r="AV32">
+        <v>44461103440.0</v>
+      </c>
+      <c r="AW32">
+        <v>59676336334.0</v>
+      </c>
+      <c r="AX32">
+        <v>51622068838.0</v>
+      </c>
+      <c r="AY32">
+        <v>50466750122.0</v>
+      </c>
+      <c r="AZ32">
+        <v>60115962007.0</v>
+      </c>
+      <c r="BA32">
+        <v>64718014754.0</v>
+      </c>
+      <c r="BB32">
+        <v>57988146026.0</v>
+      </c>
+      <c r="BC32">
+        <v>57972473976.0</v>
+      </c>
+      <c r="BD32">
+        <v>58028492789.0</v>
+      </c>
+      <c r="BE32">
+        <v>39373329927.0</v>
+      </c>
+      <c r="BF32">
+        <v>37684526554.0</v>
+      </c>
+      <c r="BG32">
+        <v>26696939431.0</v>
+      </c>
+      <c r="BH32">
+        <v>38999200800.0</v>
+      </c>
+      <c r="BI32">
+        <v>38001249311.0</v>
+      </c>
+      <c r="BJ32">
+        <v>37028679800.0</v>
+      </c>
+      <c r="BK32">
+        <v>34472386400.0</v>
+      </c>
+      <c r="BL32">
+        <v>51562050100.0</v>
+      </c>
+      <c r="BM32">
+        <v>28591284700.0</v>
+      </c>
+      <c r="BN32">
+        <v>36192877400.0</v>
+      </c>
+      <c r="BO32">
+        <v>36489811700.0</v>
+      </c>
+      <c r="BP32">
+        <v>34511397300.0</v>
+      </c>
+      <c r="BQ32">
+        <v>31891840400.0</v>
+      </c>
+      <c r="BR32">
+        <v>42519917800.0</v>
+      </c>
+      <c r="BS32">
+        <v>41353461500.0</v>
+      </c>
+      <c r="BT32">
+        <v>57892811100.0</v>
+      </c>
+      <c r="BU32">
+        <v>49812954100.0</v>
+      </c>
+      <c r="BV32">
+        <v>28100048600.0</v>
+      </c>
+      <c r="BW32">
+        <v>24713341700.0</v>
+      </c>
+      <c r="BX32">
+        <v>25001162100.0</v>
+      </c>
+      <c r="BY32">
+        <v>26006749200.0</v>
+      </c>
+      <c r="BZ32">
+        <v>24588127000.0</v>
+      </c>
+      <c r="CA32">
+        <v>23202959900.0</v>
+      </c>
+      <c r="CB32">
+        <v>30761302100.0</v>
+      </c>
+      <c r="CC32">
+        <v>25446140200.0</v>
+      </c>
+      <c r="CD32">
+        <v>16602146200.0</v>
+      </c>
+      <c r="CE32">
+        <v>17146382000.0</v>
+      </c>
+      <c r="CF32">
+        <v>14524176400.0</v>
+      </c>
+      <c r="CG32">
+        <v>25284258300.0</v>
+      </c>
+      <c r="CH32">
+        <v>17211319000.0</v>
+      </c>
+      <c r="CI32">
+        <v>13976645600.0</v>
+      </c>
+      <c r="CJ32">
+        <v>15131411000.0</v>
+      </c>
+      <c r="CK32">
+        <v>17583291000.0</v>
+      </c>
+      <c r="CL32">
+        <v>19222530000.0</v>
+      </c>
+      <c r="CM32">
+        <v>15680752000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>4423026000.0</v>
+      </c>
+      <c r="C2">
+        <v>3791038000.0</v>
+      </c>
+      <c r="D2">
+        <v>1403364217.0</v>
+      </c>
+      <c r="E2">
+        <v>2318871454.0</v>
+      </c>
+      <c r="F2">
+        <v>4379725412.0</v>
+      </c>
+      <c r="G2">
+        <v>4854064971.0</v>
+      </c>
+      <c r="H2">
+        <v>5368481105.0</v>
+      </c>
+      <c r="I2">
+        <v>3575771239.0</v>
+      </c>
+      <c r="J2">
+        <v>6663074661.0</v>
+      </c>
+      <c r="K2">
+        <v>3108622469.0</v>
+      </c>
+      <c r="L2">
+        <v>10313943601.0</v>
+      </c>
+      <c r="M2">
+        <v>13048575536.0</v>
+      </c>
+      <c r="N2">
+        <v>14199545260.0</v>
+      </c>
+      <c r="O2">
+        <v>10421127472.0</v>
+      </c>
+      <c r="P2">
+        <v>10812416225.0</v>
+      </c>
+      <c r="Q2">
+        <v>4161134780.0</v>
+      </c>
+      <c r="R2">
+        <v>6846592379.0</v>
+      </c>
+      <c r="S2">
+        <v>1861519337.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>351974000</v>
+      </c>
+      <c r="C3">
+        <v>197162000</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>232762571</v>
+      </c>
+      <c r="F3">
+        <v>55369200</v>
+      </c>
+      <c r="G3">
+        <v>158026032</v>
+      </c>
+      <c r="H3">
+        <v>1031031355</v>
+      </c>
+      <c r="I3">
+        <v>6559906189</v>
+      </c>
+      <c r="J3">
+        <v>724895514</v>
+      </c>
+      <c r="K3">
+        <v>3587259662</v>
+      </c>
+      <c r="L3">
+        <v>1034739681</v>
+      </c>
+      <c r="M3">
+        <v>5402373055</v>
+      </c>
+      <c r="N3">
+        <v>6162859250</v>
+      </c>
+      <c r="O3">
+        <v>475476726</v>
+      </c>
+      <c r="P3">
+        <v>8644620813</v>
+      </c>
+      <c r="Q3">
+        <v>3270166276</v>
+      </c>
+      <c r="R3">
+        <v>9520719374</v>
+      </c>
+      <c r="S3">
+        <v>5277488700</v>
+      </c>
+      <c r="T3">
+        <v>1537240000</v>
+      </c>
+      <c r="U3">
+        <v>81102000</v>
+      </c>
+      <c r="V3">
+        <v>824180000</v>
+      </c>
+      <c r="W3">
+        <v>4653729000</v>
+      </c>
+      <c r="X3">
+        <v>391170000</v>
+      </c>
+      <c r="Y3">
+        <v>367776000</v>
+      </c>
+      <c r="Z3">
+        <v>528047000</v>
+      </c>
+      <c r="AA3">
+        <v>3139144000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>-2228233000.0</v>
+      </c>
+      <c r="C6">
+        <v>631988000.0</v>
+      </c>
+      <c r="D6">
+        <v>2387674282.0</v>
+      </c>
+      <c r="E6">
+        <v>-915507237.0</v>
+      </c>
+      <c r="F6">
+        <v>-2060853958.0</v>
+      </c>
+      <c r="G6">
+        <v>-474339559.0</v>
+      </c>
+      <c r="H6">
+        <v>-514416134.0</v>
+      </c>
+      <c r="I6">
+        <v>1792709866.0</v>
+      </c>
+      <c r="J6">
+        <v>-3087303422.0</v>
+      </c>
+      <c r="K6">
+        <v>3554452192.0</v>
+      </c>
+      <c r="L6">
+        <v>-7205321132.0</v>
+      </c>
+      <c r="M6">
+        <v>-2734631935.0</v>
+      </c>
+      <c r="N6">
+        <v>-1150969724.0</v>
+      </c>
+      <c r="O6">
+        <v>3778417788.0</v>
+      </c>
+      <c r="P6">
+        <v>-391288753.0</v>
+      </c>
+      <c r="Q6">
+        <v>6651281445.0</v>
+      </c>
+      <c r="R6">
+        <v>-2685457599.0</v>
+      </c>
+      <c r="S6">
+        <v>4985073042.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-41790442580.0</v>
+      </c>
+      <c r="C7">
+        <v>-50086482050.0</v>
+      </c>
+      <c r="D7">
+        <v>-40801245150.0</v>
+      </c>
+      <c r="E7">
+        <v>-41286307040.0</v>
+      </c>
+      <c r="F7">
+        <v>-42018304870.0</v>
+      </c>
+      <c r="G7">
+        <v>-69478836960.0</v>
+      </c>
+      <c r="H7">
+        <v>-85934744100.0</v>
+      </c>
+      <c r="I7">
+        <v>-121163591350.0</v>
+      </c>
+      <c r="J7">
+        <v>-62528868940.0</v>
+      </c>
+      <c r="K7">
+        <v>-37444444330.0</v>
+      </c>
+      <c r="L7">
+        <v>-92745103850.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>23917548987.0</v>
+      </c>
+      <c r="F12">
+        <v>13751150145.0</v>
+      </c>
+      <c r="G12">
+        <v>32340937272.0</v>
+      </c>
+      <c r="H12">
+        <v>7066824457.0</v>
+      </c>
+      <c r="I12">
+        <v>-39453554692.0</v>
+      </c>
+      <c r="J12">
+        <v>-93273914115.0</v>
+      </c>
+      <c r="K12">
+        <v>-38687356595.0</v>
+      </c>
+      <c r="L12">
+        <v>-24717661351.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>1724623000.0</v>
+      </c>
+      <c r="C14">
+        <v>2867795449.0</v>
+      </c>
+      <c r="D14">
+        <v>3440778236.0</v>
+      </c>
+      <c r="E14">
+        <v>5043860217.0</v>
+      </c>
+      <c r="F14">
+        <v>6716554970.0</v>
+      </c>
+      <c r="G14">
+        <v>7797744968.0</v>
+      </c>
+      <c r="H14">
+        <v>6048344945.0</v>
+      </c>
+      <c r="I14">
+        <v>8092165716.0</v>
+      </c>
+      <c r="J14">
+        <v>9384314383.0</v>
+      </c>
+      <c r="K14">
+        <v>9378180673.0</v>
+      </c>
+      <c r="L14">
+        <v>8604198602.0</v>
+      </c>
+      <c r="M14">
+        <v>8694692351.0</v>
+      </c>
+      <c r="N14">
+        <v>8518576977.0</v>
+      </c>
+      <c r="O14">
+        <v>8472792735.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>2194793000.0</v>
+      </c>
+      <c r="C16">
+        <v>4423026000.0</v>
+      </c>
+      <c r="D16">
+        <v>3791038499.0</v>
+      </c>
+      <c r="E16">
+        <v>1403364217.0</v>
+      </c>
+      <c r="F16">
+        <v>2318871454.0</v>
+      </c>
+      <c r="G16">
+        <v>4379725412.0</v>
+      </c>
+      <c r="H16">
+        <v>4854064971.0</v>
+      </c>
+      <c r="I16">
+        <v>5368481105.0</v>
+      </c>
+      <c r="J16">
+        <v>3575771239.0</v>
+      </c>
+      <c r="K16">
+        <v>6663074661.0</v>
+      </c>
+      <c r="L16">
+        <v>3108622469.0</v>
+      </c>
+      <c r="M16">
+        <v>10313943601.0</v>
+      </c>
+      <c r="N16">
+        <v>13048575536.0</v>
+      </c>
+      <c r="O16">
+        <v>14199545260.0</v>
+      </c>
+      <c r="P16">
+        <v>10421127472.0</v>
+      </c>
+      <c r="Q16">
+        <v>10812416225.0</v>
+      </c>
+      <c r="R16">
+        <v>4161134780.0</v>
+      </c>
+      <c r="S16">
+        <v>6846592379.0</v>
+      </c>
+      <c r="T16">
+        <v>1861519337.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>-13810871000.0</v>
+      </c>
+      <c r="C18">
+        <v>2897307000.0</v>
+      </c>
+      <c r="D18">
+        <v>-348181530.0</v>
+      </c>
+      <c r="E18">
+        <v>-33403925231.0</v>
+      </c>
+      <c r="F18">
+        <v>-1492792144.0</v>
+      </c>
+      <c r="G18">
+        <v>-1491557259.0</v>
+      </c>
+      <c r="H18">
+        <v>-13422509182.0</v>
+      </c>
+      <c r="I18">
+        <v>-33343047495.0</v>
+      </c>
+      <c r="J18">
+        <v>-79898013354.0</v>
+      </c>
+      <c r="K18">
+        <v>-12014996820.0</v>
+      </c>
+      <c r="L18">
+        <v>-15198449685.0</v>
+      </c>
+      <c r="M18">
+        <v>-26693499892.0</v>
+      </c>
+      <c r="N18">
+        <v>-288907135.0</v>
+      </c>
+      <c r="O18">
+        <v>9582892507.0</v>
+      </c>
+      <c r="P18">
+        <v>756063560.0</v>
+      </c>
+      <c r="Q18">
+        <v>10041872252.0</v>
+      </c>
+      <c r="R18">
+        <v>1689525364.0</v>
+      </c>
+      <c r="S18">
+        <v>4583467670.0</v>
+      </c>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-42161744.0</v>
+      </c>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
+        <v>-232762571.0</v>
+      </c>
+      <c r="F19">
+        <v>408267164.0</v>
+      </c>
+      <c r="G19">
+        <v>-430651031.0</v>
+      </c>
+      <c r="H19">
+        <v>-577485900.0</v>
+      </c>
+      <c r="I19">
+        <v>-260000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-260000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-260000000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21">
+        <v>-12592604962.0</v>
+      </c>
+      <c r="C21">
+        <v>-1069269819.0</v>
+      </c>
+      <c r="D21">
+        <v>3821453676.0</v>
+      </c>
+      <c r="E21">
+        <v>3974541000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1039512726.0</v>
+      </c>
+      <c r="G21">
+        <v>6868856262.0</v>
+      </c>
+      <c r="H21">
+        <v>15770368373.0</v>
+      </c>
+      <c r="I21">
+        <v>30377243627.0</v>
+      </c>
+      <c r="J21">
+        <v>74796762840.0</v>
+      </c>
+      <c r="K21">
+        <v>10650547339.0</v>
+      </c>
+      <c r="L21">
+        <v>8223403089.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22">
+        <v>-23352375000.0</v>
+      </c>
+      <c r="C22">
+        <v>-19582504774.0</v>
+      </c>
+      <c r="D22">
+        <v>-9824796901.0</v>
+      </c>
+      <c r="E22">
+        <v>-33171162660.0</v>
+      </c>
+      <c r="F22">
+        <v>-21905128059.0</v>
+      </c>
+      <c r="G22">
+        <v>-41472213465.0</v>
+      </c>
+      <c r="H22">
+        <v>-25506647229.0</v>
+      </c>
+      <c r="I22">
+        <v>4578247670.0</v>
+      </c>
+      <c r="J22">
+        <v>4716765807.0</v>
+      </c>
+      <c r="K22">
+        <v>20881438764.0</v>
+      </c>
+      <c r="L22">
+        <v>1949752745.0</v>
+      </c>
+      <c r="M22">
+        <v>1014318138.0</v>
+      </c>
+      <c r="N22">
+        <v>484079776.0</v>
+      </c>
+      <c r="O22">
+        <v>2759299965.0</v>
+      </c>
+      <c r="P22">
+        <v>916459189.0</v>
+      </c>
+      <c r="Q22">
+        <v>12782560731.0</v>
+      </c>
+      <c r="R22">
+        <v>16701052885.0</v>
+      </c>
+      <c r="S22">
+        <v>3504885064.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22">
+        <v>51690590000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>-946989000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1359320000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1080000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-468141632.0</v>
+      </c>
+      <c r="F23">
+        <v>-1450902410.0</v>
+      </c>
+      <c r="G23">
+        <v>-8240989786.0</v>
+      </c>
+      <c r="H23">
+        <v>-4777998197.0</v>
+      </c>
+      <c r="I23">
+        <v>1387825789.0</v>
+      </c>
+      <c r="J23">
+        <v>484618839.0</v>
+      </c>
+      <c r="K23">
+        <v>-12214437020.0</v>
+      </c>
+      <c r="L23">
+        <v>-3037746194.0</v>
+      </c>
+      <c r="M23">
+        <v>-2939602473.0</v>
+      </c>
+      <c r="N23">
+        <v>-1948905697.0</v>
+      </c>
+      <c r="O23">
+        <v>-2227770270.0</v>
+      </c>
+      <c r="P23">
+        <v>6641092666.0</v>
+      </c>
+      <c r="Q23">
+        <v>9590201488.0</v>
+      </c>
+      <c r="R23">
+        <v>6025786427.0</v>
+      </c>
+      <c r="S23">
+        <v>10352842611.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23">
+        <v>194904000.0</v>
+      </c>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>25111800000.0</v>
+      </c>
+      <c r="C24">
+        <v>155000000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
+        <v>463636364.0</v>
+      </c>
+      <c r="G24">
+        <v>-311625000.0</v>
+      </c>
+      <c r="H24">
+        <v>-1301000000.0</v>
+      </c>
+      <c r="I24">
+        <v>1292889697.0</v>
+      </c>
+      <c r="J24">
+        <v>-524101064.0</v>
+      </c>
+      <c r="K24">
+        <v>-2016486393.0</v>
+      </c>
+      <c r="L24">
+        <v>-618836262.0</v>
+      </c>
+      <c r="M24">
+        <v>3130245209.0</v>
+      </c>
+      <c r="N24">
+        <v>-4906866331.0</v>
+      </c>
+      <c r="O24">
+        <v>-4210005356.0</v>
+      </c>
+      <c r="P24">
+        <v>1010918559.0</v>
+      </c>
+      <c r="Q24">
+        <v>-2556984498.0</v>
+      </c>
+      <c r="R24">
+        <v>-340734814.0</v>
+      </c>
+      <c r="S24">
+        <v>-1334599936.0</v>
+      </c>
+      <c r="T24">
+        <v>1546643000.0</v>
+      </c>
+      <c r="U24">
+        <v>143134000.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>8168855000.0</v>
+      </c>
+      <c r="C25">
+        <v>3094469000.0</v>
+      </c>
+      <c r="D25">
+        <v>6035837133.0</v>
+      </c>
+      <c r="E25">
+        <v>-5043860217.0</v>
+      </c>
+      <c r="F25">
+        <v>13751150145.0</v>
+      </c>
+      <c r="G25">
+        <v>32340937270.0</v>
+      </c>
+      <c r="H25">
+        <v>7066824457.0</v>
+      </c>
+      <c r="I25">
+        <v>-23269223260.0</v>
+      </c>
+      <c r="J25">
+        <v>-74505569264.0</v>
+      </c>
+      <c r="K25">
+        <v>-19930995249.0</v>
+      </c>
+      <c r="L25">
+        <v>-7509264147.0</v>
+      </c>
+      <c r="M25">
+        <v>-31000137326.0</v>
+      </c>
+      <c r="N25">
+        <v>-3128704638.0</v>
+      </c>
+      <c r="O25">
+        <v>-1173723467.0</v>
+      </c>
+      <c r="P25">
+        <v>-916459189.0</v>
+      </c>
+      <c r="Q25">
+        <v>-12782560731.0</v>
+      </c>
+      <c r="R25">
+        <v>-16701052885.0</v>
+      </c>
+      <c r="S25">
+        <v>-3504885064.0</v>
+      </c>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>-13539594000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2428590000.0</v>
+      </c>
+      <c r="D28">
+        <v>2741453676.0</v>
+      </c>
+      <c r="E28">
+        <v>3506399368.0</v>
+      </c>
+      <c r="F28">
+        <v>-1039512726.0</v>
+      </c>
+      <c r="G28">
+        <v>1276831015.0</v>
+      </c>
+      <c r="H28">
+        <v>12459129620.0</v>
+      </c>
+      <c r="I28">
+        <v>33952394088.0</v>
+      </c>
+      <c r="J28">
+        <v>77302546455.0</v>
+      </c>
+      <c r="K28">
+        <v>819102339.0</v>
+      </c>
+      <c r="L28">
+        <v>8223403088.0</v>
+      </c>
+      <c r="M28">
+        <v>13339627694.0</v>
+      </c>
+      <c r="N28">
+        <v>2263946239.0</v>
+      </c>
+      <c r="O28">
+        <v>-2022204907.0</v>
+      </c>
+      <c r="P28">
+        <v>-2263753642.0</v>
+      </c>
+      <c r="Q28">
+        <v>-936532833.0</v>
+      </c>
+      <c r="R28">
+        <v>-5475865431.0</v>
+      </c>
+      <c r="S28">
+        <v>-1348461263.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28">
+        <v>1209321000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28">
+        <v>2938160000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>-13458897000.0</v>
+      </c>
+      <c r="C29">
+        <v>3094469000.0</v>
+      </c>
+      <c r="D29">
+        <v>-348181532.0</v>
+      </c>
+      <c r="E29">
+        <v>-33171162660.0</v>
+      </c>
+      <c r="F29">
+        <v>-1437422944.0</v>
+      </c>
+      <c r="G29">
+        <v>-1333531227.0</v>
+      </c>
+      <c r="H29">
+        <v>-12391477827.0</v>
+      </c>
+      <c r="I29">
+        <v>-26783141306.0</v>
+      </c>
+      <c r="J29">
+        <v>-79173117840.0</v>
+      </c>
+      <c r="K29">
+        <v>-8427737158.0</v>
+      </c>
+      <c r="L29">
+        <v>-14163710004.0</v>
+      </c>
+      <c r="M29">
+        <v>-21291126837.0</v>
+      </c>
+      <c r="N29">
+        <v>5873952115.0</v>
+      </c>
+      <c r="O29">
+        <v>10058369233.0</v>
+      </c>
+      <c r="P29">
+        <v>9400684373.0</v>
+      </c>
+      <c r="Q29">
+        <v>13312038528.0</v>
+      </c>
+      <c r="R29">
+        <v>11210244738.0</v>
+      </c>
+      <c r="S29">
+        <v>9860956370.0</v>
+      </c>
+      <c r="T29">
+        <v>2629266000.0</v>
+      </c>
+      <c r="U29">
+        <v>4348018000.0</v>
+      </c>
+      <c r="V29">
+        <v>1300597000.0</v>
+      </c>
+      <c r="W29"/>
+      <c r="X29">
+        <v>92795000.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29">
+        <v>4708206000.0</v>
+      </c>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>24759826000.0</v>
+      </c>
+      <c r="C30">
+        <v>-42162000.0</v>
+      </c>
+      <c r="D30">
+        <v>0.0</v>
+      </c>
+      <c r="E30">
+        <v>-232762571.0</v>
+      </c>
+      <c r="F30">
+        <v>408267164.0</v>
+      </c>
+      <c r="G30">
+        <v>-430651031.0</v>
+      </c>
+      <c r="H30">
+        <v>-577485900.0</v>
+      </c>
+      <c r="I30">
+        <v>-5503516492.0</v>
+      </c>
+      <c r="J30">
+        <v>-1228996579.0</v>
+      </c>
+      <c r="K30">
+        <v>11218981218.0</v>
+      </c>
+      <c r="L30">
+        <v>-1551303217.0</v>
+      </c>
+      <c r="M30">
+        <v>5491508516.0</v>
+      </c>
+      <c r="N30">
+        <v>-10896498308.0</v>
+      </c>
+      <c r="O30">
+        <v>-4498663900.0</v>
+      </c>
+      <c r="P30">
+        <v>-7507284073.0</v>
+      </c>
+      <c r="Q30">
+        <v>-5618150774.0</v>
+      </c>
+      <c r="R30">
+        <v>-8193454188.0</v>
+      </c>
+      <c r="S30">
+        <v>-3964863350.0</v>
+      </c>
+      <c r="T30">
+        <v>356221000.0</v>
+      </c>
+      <c r="U30">
+        <v>159021000.0</v>
+      </c>
+      <c r="V30"/>
+      <c r="W30">
+        <v>4217279000.0</v>
+      </c>
+      <c r="X30">
+        <v>123391000.0</v>
+      </c>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CP30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:94">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:94">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>2478529000.0</v>
+      </c>
+      <c r="C2">
+        <v>2194792979.0</v>
+      </c>
+      <c r="D2">
+        <v>2195902000.0</v>
+      </c>
+      <c r="E2">
+        <v>3619767000.0</v>
+      </c>
+      <c r="F2">
+        <v>4781151000.0</v>
+      </c>
+      <c r="G2">
+        <v>4423026227.0</v>
+      </c>
+      <c r="H2">
+        <v>4099397781.0</v>
+      </c>
+      <c r="I2">
+        <v>4958898543.0</v>
+      </c>
+      <c r="J2">
+        <v>8326318315.0</v>
+      </c>
+      <c r="K2">
+        <v>3791038499.0</v>
+      </c>
+      <c r="L2">
+        <v>3071490351.0</v>
+      </c>
+      <c r="M2">
+        <v>2869173577.0</v>
+      </c>
+      <c r="N2">
+        <v>2274286704.0</v>
+      </c>
+      <c r="O2">
+        <v>1403364216.0</v>
+      </c>
+      <c r="P2">
+        <v>1621777959.0</v>
+      </c>
+      <c r="Q2">
+        <v>2119738157.0</v>
+      </c>
+      <c r="R2">
+        <v>4508163078.0</v>
+      </c>
+      <c r="S2">
+        <v>2318871454.0</v>
+      </c>
+      <c r="T2">
+        <v>2680159045.0</v>
+      </c>
+      <c r="U2">
+        <v>2891317402.0</v>
+      </c>
+      <c r="V2">
+        <v>4674511869.0</v>
+      </c>
+      <c r="W2">
+        <v>4379725412.0</v>
+      </c>
+      <c r="X2">
+        <v>7166929013.0</v>
+      </c>
+      <c r="Y2">
+        <v>11290569642.0</v>
+      </c>
+      <c r="Z2">
+        <v>6352916241.0</v>
+      </c>
+      <c r="AA2">
+        <v>4732399939.0</v>
+      </c>
+      <c r="AB2">
+        <v>2129231991.0</v>
+      </c>
+      <c r="AC2">
+        <v>5732894968.0</v>
+      </c>
+      <c r="AD2">
+        <v>4223170376.0</v>
+      </c>
+      <c r="AE2">
+        <v>5297154262.0</v>
+      </c>
+      <c r="AF2">
+        <v>6186274424.0</v>
+      </c>
+      <c r="AG2">
+        <v>6978759989.0</v>
+      </c>
+      <c r="AH2">
+        <v>4948617288.0</v>
+      </c>
+      <c r="AI2">
+        <v>3575771239.0</v>
+      </c>
+      <c r="AJ2">
+        <v>5444087755.0</v>
+      </c>
+      <c r="AK2">
+        <v>13759903310.0</v>
+      </c>
+      <c r="AL2">
+        <v>2242302290.0</v>
+      </c>
+      <c r="AM2">
+        <v>6663074661.0</v>
+      </c>
+      <c r="AN2">
+        <v>2823454304.0</v>
+      </c>
+      <c r="AO2">
+        <v>7897559337.0</v>
+      </c>
+      <c r="AP2">
+        <v>8112549428.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3108622469.0</v>
+      </c>
+      <c r="AR2">
+        <v>17795874494.0</v>
+      </c>
+      <c r="AS2">
+        <v>4439607153.0</v>
+      </c>
+      <c r="AT2">
+        <v>15611438275.0</v>
+      </c>
+      <c r="AU2">
+        <v>10313943601.0</v>
+      </c>
+      <c r="AV2">
+        <v>5021386567.0</v>
+      </c>
+      <c r="AW2">
+        <v>9088266348.0</v>
+      </c>
+      <c r="AX2">
+        <v>13572288530.0</v>
+      </c>
+      <c r="AY2">
+        <v>13048575536.0</v>
+      </c>
+      <c r="AZ2">
+        <v>4848141524.0</v>
+      </c>
+      <c r="BA2">
+        <v>12566286110.0</v>
+      </c>
+      <c r="BB2">
+        <v>15699492330.0</v>
+      </c>
+      <c r="BC2">
+        <v>14199545260.0</v>
+      </c>
+      <c r="BD2">
+        <v>7592888929.0</v>
+      </c>
+      <c r="BE2">
+        <v>8901289729.0</v>
+      </c>
+      <c r="BF2">
+        <v>10390054453.0</v>
+      </c>
+      <c r="BG2">
+        <v>10421127470.0</v>
+      </c>
+      <c r="BH2">
+        <v>10051209650.0</v>
+      </c>
+      <c r="BI2">
+        <v>14742560241.0</v>
+      </c>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+    </row>
+    <row r="3" spans="1:94">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>39569369</v>
+      </c>
+      <c r="D3">
+        <v>351974000</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>19050000</v>
+      </c>
+      <c r="G3">
+        <v>19050000</v>
+      </c>
+      <c r="H3">
+        <v>53739335</v>
+      </c>
+      <c r="I3">
+        <v>23978725</v>
+      </c>
+      <c r="J3">
+        <v>23544280</v>
+      </c>
+      <c r="K3">
+        <v>95899394</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>232762571</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>16458200</v>
+      </c>
+      <c r="U3">
+        <v>38911000</v>
+      </c>
+      <c r="V3">
+        <v>21689039</v>
+      </c>
+      <c r="W3">
+        <v>60600039</v>
+      </c>
+      <c r="X3">
+        <v>47120889</v>
+      </c>
+      <c r="Y3">
+        <v>39865277</v>
+      </c>
+      <c r="Z3">
+        <v>66215617</v>
+      </c>
+      <c r="AA3">
+        <v>99066027</v>
+      </c>
+      <c r="AB3">
+        <v>807236000</v>
+      </c>
+      <c r="AC3">
+        <v>103894335</v>
+      </c>
+      <c r="AD3">
+        <v>65512149</v>
+      </c>
+      <c r="AE3">
+        <v>54388871</v>
+      </c>
+      <c r="AF3">
+        <v>5251378796</v>
+      </c>
+      <c r="AG3">
+        <v>904318093</v>
+      </c>
+      <c r="AH3">
+        <v>209229400</v>
+      </c>
+      <c r="AI3">
+        <v>194979900</v>
+      </c>
+      <c r="AJ3">
+        <v>542822564</v>
+      </c>
+      <c r="AK3">
+        <v>21920800</v>
+      </c>
+      <c r="AL3">
+        <v>124602150</v>
+      </c>
+      <c r="AM3">
+        <v>35550000</v>
+      </c>
+      <c r="AN3">
+        <v>1155521820</v>
+      </c>
+      <c r="AO3">
+        <v>2949602365</v>
+      </c>
+      <c r="AP3">
+        <v>726788183</v>
+      </c>
+      <c r="AQ3">
+        <v>1066390934</v>
+      </c>
+      <c r="AR3">
+        <v>722488141</v>
+      </c>
+      <c r="AS3">
+        <v>68998821</v>
+      </c>
+      <c r="AT3">
+        <v>1352519990</v>
+      </c>
+      <c r="AU3">
+        <v>335709012</v>
+      </c>
+      <c r="AV3">
+        <v>4150122616</v>
+      </c>
+      <c r="AW3">
+        <v>93889175</v>
+      </c>
+      <c r="AX3">
+        <v>482117873</v>
+      </c>
+      <c r="AY3">
+        <v>676243391</v>
+      </c>
+      <c r="AZ3">
+        <v>4143818724</v>
+      </c>
+      <c r="BA3">
+        <v>575038394</v>
+      </c>
+      <c r="BB3">
+        <v>226248665</v>
+      </c>
+      <c r="BC3">
+        <v>1217753467</v>
+      </c>
+      <c r="BD3">
+        <v>99561566</v>
+      </c>
+      <c r="BE3">
+        <v>64971691</v>
+      </c>
+      <c r="BF3">
+        <v>92432635</v>
+      </c>
+      <c r="BG3">
+        <v>218510834</v>
+      </c>
+      <c r="BH3">
+        <v>2854656348</v>
+      </c>
+      <c r="BI3">
+        <v>2661494741</v>
+      </c>
+      <c r="BJ3">
+        <v>3128469700</v>
+      </c>
+      <c r="BK3">
+        <v>4778521700</v>
+      </c>
+      <c r="BL3">
+        <v>3270166300</v>
+      </c>
+      <c r="BM3">
+        <v>2215558000</v>
+      </c>
+      <c r="BN3">
+        <v>1907094300</v>
+      </c>
+      <c r="BO3">
+        <v>1359983000</v>
+      </c>
+      <c r="BP3">
+        <v>9520719400</v>
+      </c>
+      <c r="BQ3">
+        <v>7295313500</v>
+      </c>
+      <c r="BR3">
+        <v>6514367500</v>
+      </c>
+      <c r="BS3">
+        <v>3995734700</v>
+      </c>
+      <c r="BT3">
+        <v>5277488700</v>
+      </c>
+      <c r="BU3">
+        <v>2293656300</v>
+      </c>
+      <c r="BV3">
+        <v>1351377900</v>
+      </c>
+      <c r="BW3">
+        <v>656513700</v>
+      </c>
+      <c r="BX3">
+        <v>1537240000</v>
+      </c>
+      <c r="BY3">
+        <v>270297100</v>
+      </c>
+      <c r="BZ3">
+        <v>255658400</v>
+      </c>
+      <c r="CA3">
+        <v>51304800</v>
+      </c>
+      <c r="CB3">
+        <v>81102500</v>
+      </c>
+      <c r="CC3">
+        <v>74573500</v>
+      </c>
+      <c r="CD3">
+        <v>26919200</v>
+      </c>
+      <c r="CE3">
+        <v>12878700</v>
+      </c>
+      <c r="CF3">
+        <v>824180400</v>
+      </c>
+      <c r="CG3">
+        <v>977934700</v>
+      </c>
+      <c r="CH3">
+        <v>847328500</v>
+      </c>
+      <c r="CI3">
+        <v>466450000</v>
+      </c>
+      <c r="CJ3">
+        <v>4653729000</v>
+      </c>
+      <c r="CK3">
+        <v>198502000</v>
+      </c>
+      <c r="CL3">
+        <v>144045000</v>
+      </c>
+      <c r="CM3">
+        <v>37543000</v>
+      </c>
+      <c r="CN3">
+        <v>391170000</v>
+      </c>
+      <c r="CO3">
+        <v>296156000</v>
+      </c>
+      <c r="CP3">
+        <v>367776000</v>
+      </c>
     </row>
     <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5332,166 +26159,94 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
     </row>
     <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...106 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
@@ -5502,233 +26257,345 @@
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>31</v>
-[...60 lines deleted...]
-      <c r="BI6"/>
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>4374599000.0</v>
+      </c>
+      <c r="C6">
+        <v>283736261.0</v>
+      </c>
+      <c r="D6">
+        <v>-1109000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1423864000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1161385000.0</v>
+      </c>
+      <c r="G6">
+        <v>358124985.0</v>
+      </c>
+      <c r="H6">
+        <v>323628446.0</v>
+      </c>
+      <c r="I6">
+        <v>-859500763.0</v>
+      </c>
+      <c r="J6">
+        <v>-3367419772.0</v>
+      </c>
+      <c r="K6">
+        <v>4535279816.0</v>
+      </c>
+      <c r="L6">
+        <v>719548148.0</v>
+      </c>
+      <c r="M6">
+        <v>202316774.0</v>
+      </c>
+      <c r="N6">
+        <v>594886873.0</v>
+      </c>
+      <c r="O6">
+        <v>870922488.0</v>
+      </c>
+      <c r="P6">
+        <v>-218413742.0</v>
+      </c>
+      <c r="Q6">
+        <v>-497960198.0</v>
+      </c>
+      <c r="R6">
+        <v>-2388424921.0</v>
+      </c>
+      <c r="S6">
+        <v>2189291624.0</v>
+      </c>
+      <c r="T6">
+        <v>-361287591.0</v>
+      </c>
+      <c r="U6">
+        <v>-211158357.0</v>
+      </c>
+      <c r="V6">
+        <v>-1783194467.0</v>
+      </c>
+      <c r="W6">
+        <v>294786457.0</v>
+      </c>
+      <c r="X6">
+        <v>-2787203601.0</v>
+      </c>
+      <c r="Y6">
+        <v>-4123640629.0</v>
+      </c>
+      <c r="Z6">
+        <v>4937653401.0</v>
+      </c>
+      <c r="AA6">
+        <v>1620516302.0</v>
+      </c>
+      <c r="AB6">
+        <v>2724832980.0</v>
+      </c>
+      <c r="AC6">
+        <v>-3603662977.0</v>
+      </c>
+      <c r="AD6">
+        <v>1509724592.0</v>
+      </c>
+      <c r="AE6">
+        <v>-1073983886.0</v>
+      </c>
+      <c r="AF6">
+        <v>-889120162.0</v>
+      </c>
+      <c r="AG6">
+        <v>-792485565.0</v>
+      </c>
+      <c r="AH6">
+        <v>2030142701.0</v>
+      </c>
+      <c r="AI6">
+        <v>1372846049.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-1868316516.0</v>
+      </c>
+      <c r="AK6">
+        <v>-8315815555.0</v>
+      </c>
+      <c r="AL6">
+        <v>11517601020.0</v>
+      </c>
+      <c r="AM6">
+        <v>-4420772371.0</v>
+      </c>
+      <c r="AN6">
+        <v>3839620357.0</v>
+      </c>
+      <c r="AO6">
+        <v>-5074105033.0</v>
+      </c>
+      <c r="AP6">
+        <v>-214990091.0</v>
+      </c>
+      <c r="AQ6">
+        <v>5003926959.0</v>
+      </c>
+      <c r="AR6">
+        <v>-14687252025.0</v>
+      </c>
+      <c r="AS6">
+        <v>13356267341.0</v>
+      </c>
+      <c r="AT6">
+        <v>-11171831122.0</v>
+      </c>
+      <c r="AU6">
+        <v>5297494674.0</v>
+      </c>
+      <c r="AV6">
+        <v>5292557034.0</v>
+      </c>
+      <c r="AW6">
+        <v>-4066879781.0</v>
+      </c>
+      <c r="AX6">
+        <v>-4484022182.0</v>
+      </c>
+      <c r="AY6">
+        <v>523712994.0</v>
+      </c>
+      <c r="AZ6">
+        <v>8200434012.0</v>
+      </c>
+      <c r="BA6">
+        <v>-7718144586.0</v>
+      </c>
+      <c r="BB6">
+        <v>-3133206220.0</v>
+      </c>
+      <c r="BC6">
+        <v>1499947070.0</v>
+      </c>
+      <c r="BD6">
+        <v>6606656331.0</v>
+      </c>
+      <c r="BE6">
+        <v>-1308400800.0</v>
+      </c>
+      <c r="BF6">
+        <v>-1488764724.0</v>
+      </c>
+      <c r="BG6">
+        <v>-31073017.0</v>
+      </c>
+      <c r="BH6">
+        <v>369917822.0</v>
+      </c>
+      <c r="BI6">
+        <v>-4691350591.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
     </row>
     <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
       <c r="D7">
-        <v>3427425171.0</v>
+        <v>-41790442580.0</v>
       </c>
       <c r="E7">
-        <v>2190901068.0</v>
+        <v>-39202433250.0</v>
       </c>
       <c r="F7">
-        <v>2873754247.0</v>
+        <v>-27239461650.0</v>
       </c>
       <c r="G7">
-        <v>3130836450.0</v>
+        <v>-13854038590.0</v>
       </c>
       <c r="H7">
-        <v>2981863607.0</v>
+        <v>-50086482050.0</v>
       </c>
       <c r="I7">
-        <v>2383375842.0</v>
+        <v>-41172953050.0</v>
       </c>
       <c r="J7">
-        <v>2012736726.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-27558790020.0</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7"/>
       <c r="M7">
-        <v>2114240994.0</v>
+        <v>-42647214050.0</v>
       </c>
       <c r="N7">
-        <v>2114240994.0</v>
+        <v>-20361122730.0</v>
       </c>
       <c r="O7">
-        <v>2384131852.0</v>
+        <v>-11141363350.0</v>
       </c>
       <c r="P7">
-        <v>2650992119.0</v>
+        <v>-41286307040.0</v>
       </c>
       <c r="Q7">
-        <v>2650992119.0</v>
+        <v>-58890487250.0</v>
       </c>
       <c r="R7">
-        <v>2650992119.0</v>
+        <v>-41703008990.0</v>
       </c>
       <c r="S7">
-        <v>2703729898.0</v>
+        <v>-22428252660.0</v>
       </c>
       <c r="T7">
-        <v>2608917752.0</v>
+        <v>-42018304870.0</v>
       </c>
       <c r="U7">
-        <v>3114647758.0</v>
+        <v>-25641584250.0</v>
       </c>
       <c r="V7">
-        <v>3610017188.0</v>
+        <v>-36780869950.0</v>
       </c>
       <c r="W7">
-        <v>4137969416.0</v>
+        <v>-18463876760.0</v>
       </c>
       <c r="X7">
-        <v>1842004522.0</v>
+        <v>-18991196320.0</v>
       </c>
       <c r="Y7">
-        <v>1842760128.0</v>
+        <v>-16301869070.0</v>
       </c>
       <c r="Z7">
-        <v>2113849078.0</v>
+        <v>-40095321670.0</v>
       </c>
       <c r="AA7">
-        <v>1922579469.0</v>
+        <v>-25589517110.0</v>
       </c>
       <c r="AB7">
-        <v>1738886983.0</v>
+        <v>-26396423780.0</v>
       </c>
       <c r="AC7">
-        <v>2268623946.0</v>
+        <v>-19314746080.0</v>
       </c>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -5754,112 +26621,72 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
     </row>
     <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>33</v>
-[...60 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5892,125 +26719,79 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
     </row>
     <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...16 lines deleted...]
-      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...49 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -6036,328 +26817,220 @@
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
     </row>
     <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>35</v>
-[...168 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
       <c r="BF10"/>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
+      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
     </row>
     <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
-[...16 lines deleted...]
-      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...4 lines deleted...]
-      </c>
+      <c r="L11"/>
+      <c r="M11"/>
       <c r="N11">
-        <v>2274286700.0</v>
+        <v>0.0</v>
       </c>
       <c r="O11">
-        <v>1403364220.0</v>
+        <v>0.0</v>
       </c>
       <c r="P11">
-        <v>1621777960.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q11">
-        <v>2119738160.0</v>
+        <v>0.0</v>
       </c>
       <c r="R11">
-        <v>4508163040.0</v>
+        <v>0.0</v>
       </c>
       <c r="S11">
-        <v>2318871450.0</v>
+        <v>0.0</v>
       </c>
       <c r="T11">
-        <v>2680159050.0</v>
-[...15 lines deleted...]
-      <c r="AG11"/>
+        <v>0.0</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -6378,761 +27051,489 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
     </row>
     <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>37</v>
-[...36 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
       <c r="N12">
-        <v>2274286704.0</v>
+        <v>-14924048795.0</v>
       </c>
       <c r="O12">
-        <v>1403364217.0</v>
+        <v>-367523625.0</v>
       </c>
       <c r="P12">
-        <v>1621777959.0</v>
+        <v>23489551691.0</v>
       </c>
       <c r="Q12">
-        <v>2119738157.0</v>
+        <v>14129925169.0</v>
       </c>
       <c r="R12">
-        <v>4508163038.0</v>
+        <v>-17366352930.0</v>
       </c>
       <c r="S12">
-        <v>2318871454.0</v>
+        <v>3664425057.0</v>
       </c>
       <c r="T12">
-        <v>2680159045.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-606232939.0</v>
+      </c>
+      <c r="U12"/>
       <c r="V12">
-        <v>4674511869.0</v>
+        <v>6507782465.0</v>
       </c>
       <c r="W12">
-        <v>4379725412.0</v>
+        <v>10930059780.0</v>
       </c>
       <c r="X12">
-        <v>7166929013.0</v>
+        <v>6845580721.0</v>
       </c>
       <c r="Y12">
-        <v>11290569642.0</v>
+        <v>4005301491.0</v>
       </c>
       <c r="Z12">
-        <v>6352916241.0</v>
+        <v>18162571888.0</v>
       </c>
       <c r="AA12">
-        <v>4854064971.0</v>
+        <v>3327483172.0</v>
       </c>
       <c r="AB12">
-        <v>2129231991.0</v>
+        <v>30143751659.0</v>
       </c>
       <c r="AC12">
-        <v>5732894968.0</v>
+        <v>-10725497734.0</v>
       </c>
       <c r="AD12">
-        <v>4223170376.0</v>
+        <v>3390901893.0</v>
       </c>
       <c r="AE12">
-        <v>5297154262.0</v>
+        <v>-15742331361.0</v>
       </c>
       <c r="AF12">
-        <v>6186274424.0</v>
+        <v>-80807897134.0</v>
       </c>
       <c r="AG12">
-        <v>6978759989.0</v>
-[...72 lines deleted...]
-      </c>
+        <v>5525014546.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
-[...1 lines deleted...]
-      </c>
+      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
     </row>
     <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>38</v>
-[...276 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
       <c r="CP13"/>
     </row>
     <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>201</v>
       </c>
       <c r="B14">
-        <v>1230840000.0</v>
+        <v>367484000.0</v>
       </c>
       <c r="C14">
-        <v>1230840000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>375488799.0</v>
+      </c>
+      <c r="D14"/>
       <c r="E14">
-        <v>1230840000.0</v>
+        <v>18006228000.0</v>
       </c>
       <c r="F14">
-        <v>1230839821.0</v>
+        <v>623277047.0</v>
       </c>
       <c r="G14">
-        <v>1230840000.0</v>
+        <v>606537953.0</v>
       </c>
       <c r="H14">
-        <v>1230840000.0</v>
+        <v>738893318.0</v>
       </c>
       <c r="I14">
-        <v>1230839821.0</v>
+        <v>711549612.0</v>
       </c>
       <c r="J14">
-        <v>1230839821.0</v>
+        <v>707825268.0</v>
       </c>
       <c r="K14">
-        <v>1230839821.0</v>
+        <v>709527251.0</v>
       </c>
       <c r="L14">
-        <v>1230839821.0</v>
+        <v>1528429833.0</v>
       </c>
       <c r="M14">
-        <v>1230839821.0</v>
+        <v>-1195650456.0</v>
       </c>
       <c r="N14">
-        <v>1230839821.0</v>
+        <v>1504872878.0</v>
       </c>
       <c r="O14">
-        <v>1230839821.0</v>
+        <v>659763605.0</v>
       </c>
       <c r="P14">
-        <v>1230839821.0</v>
+        <v>2499385513.0</v>
       </c>
       <c r="Q14">
-        <v>1230839821.0</v>
+        <v>52324460.0</v>
       </c>
       <c r="R14">
-        <v>1230839821.0</v>
+        <v>1067074294.0</v>
       </c>
       <c r="S14">
-        <v>1230839821.0</v>
+        <v>3911940113.0</v>
       </c>
       <c r="T14">
-        <v>1230839821.0</v>
+        <v>2957806917.0</v>
       </c>
       <c r="U14">
-        <v>1230839821.0</v>
+        <v>1107635474.0</v>
       </c>
       <c r="V14">
-        <v>1230839821.0</v>
+        <v>282500245.0</v>
       </c>
       <c r="W14">
-        <v>1230839821.0</v>
+        <v>2368612334.0</v>
       </c>
       <c r="X14">
-        <v>1230839821.0</v>
+        <v>2845727708.0</v>
       </c>
       <c r="Y14">
-        <v>1230839821.0</v>
+        <v>1840162654.0</v>
       </c>
       <c r="Z14">
-        <v>1230839821.0</v>
+        <v>-2851181503.0</v>
       </c>
       <c r="AA14">
-        <v>1230839821.0</v>
+        <v>2891747223.0</v>
       </c>
       <c r="AB14">
-        <v>1230839821.0</v>
+        <v>1337802416.0</v>
       </c>
       <c r="AC14">
-        <v>1230839821.0</v>
+        <v>1587120157.0</v>
       </c>
       <c r="AD14">
-        <v>1230839821.0</v>
+        <v>506104672.0</v>
       </c>
       <c r="AE14">
-        <v>1230839821.0</v>
+        <v>2082483700.0</v>
       </c>
       <c r="AF14">
-        <v>1230839821.0</v>
+        <v>1362988453.0</v>
       </c>
       <c r="AG14">
-        <v>1230839821.0</v>
+        <v>2003790846.0</v>
       </c>
       <c r="AH14">
-        <v>1230839821.0</v>
+        <v>2101767335.0</v>
       </c>
       <c r="AI14">
-        <v>1230839821.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2088785081.0</v>
+      </c>
+      <c r="AJ14"/>
       <c r="AK14">
-        <v>1230839821.0</v>
+        <v>5760950497.0</v>
       </c>
       <c r="AL14">
-        <v>1230839821.0</v>
+        <v>1676398925.0</v>
       </c>
       <c r="AM14">
-        <v>1230839821.0</v>
+        <v>1411847046.0</v>
       </c>
       <c r="AN14">
-        <v>1230839821.0</v>
+        <v>2257527714.0</v>
       </c>
       <c r="AO14">
-        <v>1230839821.0</v>
+        <v>2254805304.0</v>
       </c>
       <c r="AP14">
-        <v>1230839821.0</v>
+        <v>2145121373.0</v>
       </c>
       <c r="AQ14">
-        <v>1230839821.0</v>
+        <v>2185892281.0</v>
       </c>
       <c r="AR14">
-        <v>1230839821.0</v>
+        <v>2172182146.0</v>
       </c>
       <c r="AS14">
-        <v>1230839821.0</v>
+        <v>2146493403.0</v>
       </c>
       <c r="AT14">
-        <v>1230839821.0</v>
+        <v>2133469969.0</v>
       </c>
       <c r="AU14">
-        <v>1230839821.0</v>
+        <v>2152053084.0</v>
       </c>
       <c r="AV14">
-        <v>1230839821.0</v>
+        <v>2105173275.0</v>
       </c>
       <c r="AW14">
-        <v>1230839821.0</v>
+        <v>2158725885.0</v>
       </c>
       <c r="AX14">
-        <v>1230839821.0</v>
+        <v>2182287756.0</v>
       </c>
       <c r="AY14">
-        <v>1230839821.0</v>
+        <v>2248505435.0</v>
       </c>
       <c r="AZ14">
-        <v>1230839821.0</v>
+        <v>2224121896.0</v>
       </c>
       <c r="BA14">
-        <v>1230839821.0</v>
+        <v>2175061231.0</v>
       </c>
       <c r="BB14">
-        <v>1230839821.0</v>
+        <v>2043743384.0</v>
       </c>
       <c r="BC14">
-        <v>1230839821.0</v>
+        <v>2075650467.0</v>
       </c>
       <c r="BD14">
-        <v>1230839821.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>2085667732.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
     </row>
     <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -7186,261 +27587,271 @@
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>203</v>
       </c>
       <c r="B16">
-        <v>17534002000.0</v>
+        <v>6853128000.0</v>
       </c>
       <c r="C16">
-        <v>17534002000.0</v>
+        <v>2478529240.0</v>
       </c>
       <c r="D16">
-        <v>38267456261.0</v>
+        <v>2194793000.0</v>
       </c>
       <c r="E16">
-        <v>40200527452.0</v>
+        <v>2195902000.0</v>
       </c>
       <c r="F16">
-        <v>40200527452.0</v>
+        <v>3619767000.0</v>
       </c>
       <c r="G16">
-        <v>40200527452.0</v>
+        <v>4781151212.0</v>
       </c>
       <c r="H16">
-        <v>38491076000.0</v>
+        <v>4423026227.0</v>
       </c>
       <c r="I16">
-        <v>44683319576.0</v>
+        <v>4099397780.0</v>
       </c>
       <c r="J16">
-        <v>146954110255.0</v>
+        <v>4958898543.0</v>
       </c>
       <c r="K16">
-        <v>35664913557.0</v>
+        <v>8326318315.0</v>
       </c>
       <c r="L16">
-        <v>43013591990.0</v>
+        <v>3791038499.0</v>
       </c>
       <c r="M16">
-        <v>50638934793.0</v>
+        <v>3071490351.0</v>
       </c>
       <c r="N16">
-        <v>44278456899.0</v>
+        <v>2869173577.0</v>
       </c>
       <c r="O16">
-        <v>31443111366.0</v>
+        <v>2274286704.0</v>
       </c>
       <c r="P16">
-        <v>29959379250.0</v>
+        <v>1403364217.0</v>
       </c>
       <c r="Q16">
-        <v>32292382427.0</v>
+        <v>1621777959.0</v>
       </c>
       <c r="R16">
-        <v>32794924266.0</v>
+        <v>2119738157.0</v>
       </c>
       <c r="S16">
-        <v>33323965836.0</v>
+        <v>4508163078.0</v>
       </c>
       <c r="T16">
-        <v>35224238933.0</v>
+        <v>2318871454.0</v>
       </c>
       <c r="U16">
-        <v>31105627071.0</v>
+        <v>2680159045.0</v>
       </c>
       <c r="V16">
-        <v>32284220943.0</v>
+        <v>2891317402.0</v>
       </c>
       <c r="W16">
-        <v>18406831432.0</v>
+        <v>4674511869.0</v>
       </c>
       <c r="X16">
-        <v>16157613208.0</v>
+        <v>4379725412.0</v>
       </c>
       <c r="Y16">
-        <v>17194424814.0</v>
+        <v>7166929013.0</v>
       </c>
       <c r="Z16">
-        <v>10567882790.0</v>
+        <v>11290569642.0</v>
       </c>
       <c r="AA16">
-        <v>14133233910.0</v>
+        <v>6352916241.0</v>
       </c>
       <c r="AB16">
-        <v>15356378992.0</v>
+        <v>4854064971.0</v>
       </c>
       <c r="AC16">
-        <v>13962656636.0</v>
-[...1 lines deleted...]
-      <c r="AD16"/>
+        <v>2129231991.0</v>
+      </c>
+      <c r="AD16">
+        <v>5732894968.0</v>
+      </c>
       <c r="AE16">
-        <v>11108619329.0</v>
+        <v>4223170376.0</v>
       </c>
       <c r="AF16">
-        <v>1325313791.0</v>
+        <v>5297154262.0</v>
       </c>
       <c r="AG16">
-        <v>5271529401.0</v>
+        <v>6186274424.0</v>
       </c>
       <c r="AH16">
-        <v>5100245752.0</v>
+        <v>6978759989.0</v>
       </c>
       <c r="AI16">
-        <v>3793750222.0</v>
+        <v>4948617288.0</v>
       </c>
       <c r="AJ16">
-        <v>6261585682.0</v>
+        <v>3575771239.0</v>
       </c>
       <c r="AK16">
-        <v>7990309121.0</v>
+        <v>5444087755.0</v>
       </c>
       <c r="AL16">
-        <v>5979973509.0</v>
+        <v>13759903310.0</v>
       </c>
       <c r="AM16">
-        <v>6856593133.0</v>
+        <v>2242302290.0</v>
       </c>
       <c r="AN16">
-        <v>8490662645.0</v>
+        <v>6663074661.0</v>
       </c>
       <c r="AO16">
-        <v>8036415119.0</v>
+        <v>2823454304.0</v>
       </c>
       <c r="AP16">
-        <v>6392681905.0</v>
+        <v>7897559337.0</v>
       </c>
       <c r="AQ16">
-        <v>7638638886.0</v>
+        <v>8112549428.0</v>
       </c>
       <c r="AR16">
-        <v>3184476817.0</v>
+        <v>3108622469.0</v>
       </c>
       <c r="AS16">
-        <v>3077301362.0</v>
+        <v>17795874494.0</v>
       </c>
       <c r="AT16">
-        <v>690550771.0</v>
+        <v>4439607153.0</v>
       </c>
       <c r="AU16">
-        <v>1388701199.0</v>
+        <v>15611438275.0</v>
       </c>
       <c r="AV16">
-        <v>2747185572.0</v>
+        <v>10313943601.0</v>
       </c>
       <c r="AW16">
-        <v>1493727351.0</v>
+        <v>5021386567.0</v>
       </c>
       <c r="AX16">
-        <v>4516486538.0</v>
+        <v>9088266348.0</v>
       </c>
       <c r="AY16">
-        <v>2023480958.0</v>
+        <v>13572288530.0</v>
       </c>
       <c r="AZ16">
-        <v>1201927401.0</v>
+        <v>13048575536.0</v>
       </c>
       <c r="BA16">
-        <v>1564685041.0</v>
+        <v>4848141524.0</v>
       </c>
       <c r="BB16">
-        <v>873948250.0</v>
+        <v>12566286110.0</v>
       </c>
       <c r="BC16">
-        <v>1480108321.0</v>
+        <v>15699492330.0</v>
       </c>
       <c r="BD16">
-        <v>751988540.0</v>
+        <v>14199545260.0</v>
       </c>
       <c r="BE16">
-        <v>1010963630.0</v>
-[...1 lines deleted...]
-      <c r="BF16"/>
+        <v>7592888929.0</v>
+      </c>
+      <c r="BF16">
+        <v>8901289729.0</v>
+      </c>
       <c r="BG16">
-        <v>466688421.0</v>
-[...3 lines deleted...]
-      <c r="BJ16"/>
+        <v>10390054453.0</v>
+      </c>
+      <c r="BH16">
+        <v>10421127472.0</v>
+      </c>
+      <c r="BI16">
+        <v>10051209650.0</v>
+      </c>
+      <c r="BJ16">
+        <v>14742560241.0</v>
+      </c>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
     </row>
     <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7494,213 +27905,351 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
     </row>
     <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-      <c r="L18"/>
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>3667848000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3502997588.0</v>
+      </c>
+      <c r="D18">
+        <v>-10656585000.0</v>
+      </c>
+      <c r="E18">
+        <v>9741241000.0</v>
+      </c>
+      <c r="F18">
+        <v>-13656433000.0</v>
+      </c>
+      <c r="G18">
+        <v>760907004.0</v>
+      </c>
+      <c r="H18">
+        <v>125081895.0</v>
+      </c>
+      <c r="I18">
+        <v>1363076135.0</v>
+      </c>
+      <c r="J18">
+        <v>-4582442097.0</v>
+      </c>
+      <c r="K18">
+        <v>5991590912.0</v>
+      </c>
+      <c r="L18">
+        <v>40123651.0</v>
+      </c>
       <c r="M18">
-        <v>6023980571.0</v>
+        <v>-2446104303.0</v>
       </c>
       <c r="N18">
-        <v>6157689071.0</v>
-[...1 lines deleted...]
-      <c r="O18"/>
+        <v>2425322745.0</v>
+      </c>
+      <c r="O18">
+        <v>-18158542482.0</v>
+      </c>
       <c r="P18">
-        <v>6425106071.0</v>
+        <v>-22823292287.0</v>
       </c>
       <c r="Q18">
-        <v>6558814571.0</v>
+        <v>-7590427801.0</v>
       </c>
       <c r="R18">
-        <v>6692523071.0</v>
+        <v>-18321348066.0</v>
       </c>
       <c r="S18">
-        <v>6826231571.0</v>
-[...2 lines deleted...]
-      <c r="U18"/>
+        <v>1973079617.0</v>
+      </c>
+      <c r="T18">
+        <v>1363345631.0</v>
+      </c>
+      <c r="U18">
+        <v>-1851829608.0</v>
+      </c>
       <c r="V18">
-        <v>7227357071.0</v>
+        <v>-3679240778.0</v>
       </c>
       <c r="W18">
-        <v>7361065571.0</v>
+        <v>2674932611.0</v>
       </c>
       <c r="X18">
-        <v>7494774071.0</v>
+        <v>-3067993162.0</v>
       </c>
       <c r="Y18">
-        <v>7628482571.0</v>
+        <v>-1843180789.0</v>
       </c>
       <c r="Z18">
-        <v>7762191071.0</v>
+        <v>14919909194.0</v>
       </c>
       <c r="AA18">
-        <v>7895899571.0</v>
+        <v>-11500292502.0</v>
       </c>
       <c r="AB18">
-        <v>8029608071.0</v>
+        <v>14917720831.0</v>
       </c>
       <c r="AC18">
-        <v>8163316571.0</v>
+        <v>-20270901919.0</v>
       </c>
       <c r="AD18">
-        <v>8297025071.0</v>
+        <v>-791178755.0</v>
       </c>
       <c r="AE18">
-        <v>8430733571.0</v>
+        <v>-7278149339.0</v>
       </c>
       <c r="AF18">
-        <v>8564442071.0</v>
-[...29 lines deleted...]
-      <c r="BI18"/>
+        <v>-81963605432.0</v>
+      </c>
+      <c r="AG18">
+        <v>5535527161.0</v>
+      </c>
+      <c r="AH18">
+        <v>16788824901.0</v>
+      </c>
+      <c r="AI18">
+        <v>26296205875.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-70777615672.0</v>
+      </c>
+      <c r="AK18">
+        <v>3613274138.0</v>
+      </c>
+      <c r="AL18">
+        <v>404639872.0</v>
+      </c>
+      <c r="AM18">
+        <v>-13138311692.0</v>
+      </c>
+      <c r="AN18">
+        <v>-3689605331.0</v>
+      </c>
+      <c r="AO18">
+        <v>-14964532475.0</v>
+      </c>
+      <c r="AP18">
+        <v>-1843148481.0</v>
+      </c>
+      <c r="AQ18">
+        <v>8482289467.0</v>
+      </c>
+      <c r="AR18">
+        <v>-16389780363.0</v>
+      </c>
+      <c r="AS18">
+        <v>874512540.0</v>
+      </c>
+      <c r="AT18">
+        <v>-5853874291.0</v>
+      </c>
+      <c r="AU18">
+        <v>6170692428.0</v>
+      </c>
+      <c r="AV18">
+        <v>-3446325826.0</v>
+      </c>
+      <c r="AW18">
+        <v>-1336226471.0</v>
+      </c>
+      <c r="AX18">
+        <v>537264039.0</v>
+      </c>
+      <c r="AY18">
+        <v>-22448211634.0</v>
+      </c>
+      <c r="AZ18">
+        <v>11443513889.0</v>
+      </c>
+      <c r="BA18">
+        <v>-11448980702.0</v>
+      </c>
+      <c r="BB18">
+        <v>-2039501778.0</v>
+      </c>
+      <c r="BC18">
+        <v>1756061456.0</v>
+      </c>
+      <c r="BD18">
+        <v>5129999208.0</v>
+      </c>
+      <c r="BE18">
+        <v>-64971691.0</v>
+      </c>
+      <c r="BF18">
+        <v>-92432635.0</v>
+      </c>
+      <c r="BG18">
+        <v>-218510834.0</v>
+      </c>
+      <c r="BH18">
+        <v>-2854656348.0</v>
+      </c>
+      <c r="BI18">
+        <v>-2661494741.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
     </row>
     <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...24 lines deleted...]
-      <c r="AD19"/>
+      <c r="E19">
+        <v>-8426558500.0</v>
+      </c>
+      <c r="F19">
+        <v>26207906500.0</v>
+      </c>
+      <c r="G19">
+        <v>-19050000.0</v>
+      </c>
+      <c r="H19">
+        <v>-53739340.0</v>
+      </c>
+      <c r="I19">
+        <v>131021270.0</v>
+      </c>
+      <c r="J19">
+        <v>-23544280.0</v>
+      </c>
+      <c r="K19">
+        <v>-95899394.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
+      <c r="N19">
+        <v>0.0</v>
+      </c>
+      <c r="O19">
+        <v>0.0</v>
+      </c>
+      <c r="P19">
+        <v>-232762571.0</v>
+      </c>
+      <c r="Q19">
+        <v>0.0</v>
+      </c>
+      <c r="R19">
+        <v>0.0</v>
+      </c>
+      <c r="S19">
+        <v>0.0</v>
+      </c>
+      <c r="T19">
+        <v>347178164.0</v>
+      </c>
+      <c r="U19">
+        <v>0.0</v>
+      </c>
+      <c r="V19">
+        <v>123953989.0</v>
+      </c>
+      <c r="W19">
+        <v>-2264950.0</v>
+      </c>
+      <c r="X19">
+        <v>-2264950.0</v>
+      </c>
+      <c r="Y19">
+        <v>-2264950.0</v>
+      </c>
+      <c r="Z19">
+        <v>-2264950.0</v>
+      </c>
+      <c r="AA19">
+        <v>-60066027.0</v>
+      </c>
+      <c r="AB19">
+        <v>-426417818.0</v>
+      </c>
+      <c r="AC19">
+        <v>-111167062.0</v>
+      </c>
+      <c r="AD19">
+        <v>14487851.0</v>
+      </c>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -7724,51 +28273,51 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
     </row>
     <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7822,1091 +28371,1105 @@
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
     </row>
     <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-      <c r="I21"/>
+        <v>208</v>
+      </c>
+      <c r="B21">
+        <v>7197167143.0</v>
+      </c>
+      <c r="C21">
+        <v>-750000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-9190702993.0</v>
+      </c>
+      <c r="E21">
+        <v>10954564682.0</v>
+      </c>
+      <c r="F21">
+        <v>-13964934626.0</v>
+      </c>
+      <c r="G21">
+        <v>-391532025.0</v>
+      </c>
+      <c r="H21">
+        <v>-2347830687.0</v>
+      </c>
+      <c r="I21">
+        <v>987430229.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21"/>
-[...5 lines deleted...]
-      <c r="T21"/>
+      <c r="N21">
+        <v>-1830435873.0</v>
+      </c>
+      <c r="O21">
+        <v>1238446113.0</v>
+      </c>
+      <c r="P21">
+        <v>1238446113.0</v>
+      </c>
+      <c r="Q21">
+        <v>4248500000.0</v>
+      </c>
+      <c r="R21">
+        <v>2445543221.0</v>
+      </c>
+      <c r="S21">
+        <v>216212007.0</v>
+      </c>
+      <c r="T21">
+        <v>-2096084134.0</v>
+      </c>
       <c r="U21"/>
-      <c r="V21"/>
-[...2 lines deleted...]
-      <c r="Y21"/>
+      <c r="V21">
+        <v>1793781361.0</v>
+      </c>
+      <c r="W21">
+        <v>-2377881204.0</v>
+      </c>
+      <c r="X21">
+        <v>6502072723.0</v>
+      </c>
+      <c r="Y21">
+        <v>-2243899487.0</v>
+      </c>
       <c r="Z21">
-        <v>22221356319.0</v>
-[...7 lines deleted...]
-      <c r="AG21"/>
+        <v>-10449270147.0</v>
+      </c>
+      <c r="AA21">
+        <v>13059953173.0</v>
+      </c>
+      <c r="AB21">
+        <v>-10721554582.0</v>
+      </c>
+      <c r="AC21">
+        <v>19664778421.0</v>
+      </c>
+      <c r="AD21">
+        <v>533871043.0</v>
+      </c>
+      <c r="AE21">
+        <v>6293273491.0</v>
+      </c>
+      <c r="AF21">
+        <v>76921546115.0</v>
+      </c>
+      <c r="AG21">
+        <v>-9615001341.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21">
-[...4 lines deleted...]
-      </c>
+      <c r="AR21"/>
+      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
-[...7 lines deleted...]
-      </c>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21">
-[...4 lines deleted...]
-      </c>
+      <c r="AZ21"/>
+      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
-[...1 lines deleted...]
-      </c>
+      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21">
-[...1 lines deleted...]
-      </c>
+      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
     </row>
     <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>171</v>
       </c>
       <c r="B22">
-        <v>274464895000.0</v>
+        <v>-4993248000.0</v>
       </c>
       <c r="C22">
-        <v>295612884000.0</v>
+        <v>-5753296739.0</v>
       </c>
       <c r="D22">
-        <v>276147854000.0</v>
+        <v>-10026840000.0</v>
       </c>
       <c r="E22">
-        <v>281591962000.0</v>
+        <v>-538721000.0</v>
       </c>
       <c r="F22">
-        <v>284827544000.0</v>
+        <v>-10274762589.0</v>
       </c>
       <c r="G22">
-        <v>286649603000.0</v>
+        <v>-2512051973.0</v>
       </c>
       <c r="H22">
-        <v>325597624000.0</v>
+        <v>-16640123175.0</v>
       </c>
       <c r="I22">
-        <v>332005150454.0</v>
+        <v>4432708348.0</v>
       </c>
       <c r="J22">
-        <v>305144726793.0</v>
+        <v>-4524040249.0</v>
       </c>
       <c r="K22">
-        <v>338556490527.0</v>
+        <v>-2851049698.0</v>
       </c>
       <c r="L22">
-        <v>326159462090.0</v>
+        <v>-4850106544.0</v>
       </c>
       <c r="M22">
-        <v>325495126954.0</v>
+        <v>1605788688.0</v>
       </c>
       <c r="N22">
-        <v>310973170319.0</v>
+        <v>-277863951.0</v>
       </c>
       <c r="O22">
-        <v>312332239050.0</v>
+        <v>-18158542482.0</v>
       </c>
       <c r="P22">
-        <v>314937233794.0</v>
+        <v>-22590529716.0</v>
       </c>
       <c r="Q22">
-        <v>312109247324.0</v>
+        <v>-7642752261.0</v>
       </c>
       <c r="R22">
-        <v>312013512204.0</v>
+        <v>-18321348066.0</v>
       </c>
       <c r="S22">
-        <v>332543813389.0</v>
+        <v>-2252255465.0</v>
       </c>
       <c r="T22">
-        <v>307305293767.0</v>
+        <v>-971770147.0</v>
       </c>
       <c r="U22">
-        <v>304223229550.0</v>
+        <v>-2530118500.0</v>
       </c>
       <c r="V22">
-        <v>302630047981.0</v>
+        <v>-9451749242.0</v>
       </c>
       <c r="W22">
-        <v>301660309802.0</v>
+        <v>-8951490170.0</v>
       </c>
       <c r="X22">
-        <v>303605188811.0</v>
+        <v>-13341256480.0</v>
       </c>
       <c r="Y22">
-        <v>308378302249.0</v>
+        <v>-7381362657.0</v>
       </c>
       <c r="Z22">
-        <v>304954633138.0</v>
+        <v>-592682574.0</v>
       </c>
       <c r="AA22">
-        <v>303531999234.0</v>
+        <v>-20156911754.0</v>
       </c>
       <c r="AB22">
-        <v>295728399416.0</v>
+        <v>-15890305744.0</v>
       </c>
       <c r="AC22">
-        <v>280114760299.0</v>
+        <v>-10934640507.0</v>
       </c>
       <c r="AD22">
-        <v>289608773083.0</v>
+        <v>-5761536666.0</v>
       </c>
       <c r="AE22">
-        <v>281684272807.0</v>
+        <v>7079835688.0</v>
       </c>
       <c r="AF22">
-        <v>273312143770.0</v>
+        <v>1363861109.0</v>
       </c>
       <c r="AG22">
-        <v>271936637342.0</v>
+        <v>2002800491.0</v>
       </c>
       <c r="AH22">
-        <v>272867707520.0</v>
+        <v>-3101748426.0</v>
       </c>
       <c r="AI22">
-        <v>278510079260.0</v>
+        <v>4313334496.0</v>
       </c>
       <c r="AJ22">
-        <v>274999910909.0</v>
+        <v>1695727093.0</v>
       </c>
       <c r="AK22">
-        <v>255301921631.0</v>
+        <v>97454389.0</v>
       </c>
       <c r="AL22">
-        <v>239529924020.0</v>
+        <v>-315525793.0</v>
       </c>
       <c r="AM22">
-        <v>231473270295.0</v>
+        <v>3239110118.0</v>
       </c>
       <c r="AN22">
-        <v>227333223374.0</v>
+        <v>7772410427.0</v>
       </c>
       <c r="AO22">
-        <v>223418731938.0</v>
+        <v>-837101120.0</v>
       </c>
       <c r="AP22">
-        <v>229839672939.0</v>
+        <v>4377232877.0</v>
       </c>
       <c r="AQ22">
-        <v>230817589502.0</v>
+        <v>9568896580.0</v>
       </c>
       <c r="AR22">
-        <v>251241807427.0</v>
+        <v>25213275352.0</v>
       </c>
       <c r="AS22">
-        <v>240693519460.0</v>
+        <v>-22683793363.0</v>
       </c>
       <c r="AT22">
-        <v>208329972203.0</v>
+        <v>-1934567284.0</v>
       </c>
       <c r="AU22">
-        <v>201220545062.0</v>
+        <v>1354838040.0</v>
       </c>
       <c r="AV22">
-        <v>199628798455.0</v>
+        <v>-12682822154.0</v>
       </c>
       <c r="AW22">
-        <v>177566719485.0</v>
+        <v>5803241382.0</v>
       </c>
       <c r="AX22">
-        <v>162535638671.0</v>
+        <v>-6945707834.0</v>
       </c>
       <c r="AY22">
-        <v>158831456862.0</v>
+        <v>14839606744.0</v>
       </c>
       <c r="AZ22">
-        <v>149220282596.0</v>
+        <v>-4037051748.0</v>
       </c>
       <c r="BA22">
-        <v>135104778122.0</v>
+        <v>-784420697.0</v>
       </c>
       <c r="BB22">
-        <v>111161657542.0</v>
+        <v>1645317607.0</v>
       </c>
       <c r="BC22">
-        <v>125055798141.0</v>
+        <v>3660234614.0</v>
       </c>
       <c r="BD22">
-        <v>117305890109.0</v>
+        <v>5577513067.0</v>
       </c>
       <c r="BE22">
-        <v>110643351054.0</v>
+        <v>218116475.0</v>
       </c>
       <c r="BF22">
-        <v>102745910600.0</v>
+        <v>-2135650444.0</v>
       </c>
       <c r="BG22">
-        <v>90943154929.0</v>
+        <v>-900679133.0</v>
       </c>
       <c r="BH22">
-        <v>88154121400.0</v>
+        <v>-5918852685.0</v>
       </c>
       <c r="BI22">
-        <v>86261270100.0</v>
+        <v>-4542535055.0</v>
       </c>
       <c r="BJ22">
-        <v>77263165600.0</v>
+        <v>5793241600.0</v>
       </c>
       <c r="BK22">
-        <v>69897176700.0</v>
+        <v>5584605300.0</v>
       </c>
       <c r="BL22">
-        <v>68011134200.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7702164800.0</v>
+      </c>
+      <c r="BM22"/>
       <c r="BN22">
-        <v>58656856900.0</v>
+        <v>2333586900.0</v>
       </c>
       <c r="BO22">
-        <v>55901905800.0</v>
+        <v>3799775700.0</v>
       </c>
       <c r="BP22">
-        <v>52678282300.0</v>
+        <v>1278140100.0</v>
       </c>
       <c r="BQ22">
-        <v>52707547000.0</v>
+        <v>680309500.0</v>
       </c>
       <c r="BR22">
-        <v>55639517900.0</v>
+        <v>13500282200.0</v>
       </c>
       <c r="BS22">
-        <v>58359874200.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1242321000.0</v>
+      </c>
+      <c r="BT22"/>
       <c r="BU22">
-        <v>78075515200.0</v>
+        <v>5678040100.0</v>
       </c>
       <c r="BV22">
-        <v>70314829500.0</v>
+        <v>2070245300.0</v>
       </c>
       <c r="BW22">
-        <v>72610757900.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2039561100.0</v>
+      </c>
+      <c r="BX22"/>
       <c r="BY22">
-        <v>74693878600.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>1203331600.0</v>
+      </c>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
       <c r="CE22">
-        <v>110954324100.0</v>
-[...33 lines deleted...]
-      </c>
+        <v>8859874900.0</v>
+      </c>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
     <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
-        <v>658635912000.0</v>
+        <v>4644101866.0</v>
       </c>
       <c r="D23">
-        <v>711004521000.0</v>
+        <v>-946989000.0</v>
       </c>
       <c r="E23">
-        <v>710326338000.0</v>
+        <v>-15045721754.0</v>
       </c>
       <c r="F23">
-        <v>730699341000.0</v>
+        <v>40930000.0</v>
       </c>
       <c r="G23">
-        <v>733392899000.0</v>
+        <v>-40929414.0</v>
       </c>
       <c r="H23">
-        <v>750049151000.0</v>
+        <v>-530820200.0</v>
       </c>
       <c r="I23">
-        <v>758021373232.0</v>
+        <v>-3335076000.0</v>
       </c>
       <c r="J23">
-        <v>755205615370.0</v>
+        <v>-275000000.0</v>
       </c>
       <c r="K23">
-        <v>751633765958.0</v>
+        <v>-270000000.0</v>
       </c>
       <c r="L23">
-        <v>727465980823.0</v>
+        <v>-1080000000.0</v>
       </c>
       <c r="M23">
-        <v>727465433732.0</v>
+        <v>2648421077.0</v>
       </c>
       <c r="N23">
-        <v>712193864775.0</v>
+        <v>90141289771.0</v>
       </c>
       <c r="O23">
-        <v>712262467657.0</v>
+        <v>-270000000.0</v>
       </c>
       <c r="P23">
-        <v>703894409838.0</v>
+        <v>-433040985.0</v>
       </c>
       <c r="Q23">
-        <v>694829726447.0</v>
+        <v>4248500000.0</v>
       </c>
       <c r="R23">
-        <v>695934598238.0</v>
+        <v>2445543221.0</v>
       </c>
       <c r="S23">
-        <v>694239355836.0</v>
+        <v>251312654.0</v>
       </c>
       <c r="T23">
-        <v>689490615449.0</v>
+        <v>-790441549.0</v>
       </c>
       <c r="U23">
-        <v>690689131959.0</v>
+        <v>-49863830.0</v>
       </c>
       <c r="V23">
-        <v>692304224946.0</v>
+        <v>-48405730.0</v>
       </c>
       <c r="W23">
-        <v>693600593453.0</v>
+        <v>-46990265.0</v>
       </c>
       <c r="X23">
-        <v>748721190229.0</v>
+        <v>-2479388010.0</v>
       </c>
       <c r="Y23">
-        <v>745464901679.0</v>
+        <v>-63343055.0</v>
       </c>
       <c r="Z23">
-        <v>748378911088.0</v>
+        <v>-10062320062.0</v>
       </c>
       <c r="AA23">
-        <v>742302791888.0</v>
+        <v>-59283389.0</v>
       </c>
       <c r="AB23">
-        <v>748562264244.0</v>
+        <v>-3311238753.0</v>
       </c>
       <c r="AC23">
-        <v>761355644809.0</v>
+        <v>17250181576.0</v>
       </c>
       <c r="AD23">
-        <v>750953657897.0</v>
+        <v>-3606104931.0</v>
       </c>
       <c r="AE23">
-        <v>735774891577.0</v>
+        <v>-538989101.0</v>
       </c>
       <c r="AF23">
-        <v>702636372475.0</v>
+        <v>3027185741.0</v>
       </c>
       <c r="AG23">
-        <v>705552912063.0</v>
+        <v>-525301175.0</v>
       </c>
       <c r="AH23">
-        <v>705232294655.0</v>
+        <v>-558089140.0</v>
       </c>
       <c r="AI23">
-        <v>700251764864.0</v>
+        <v>-555969637.0</v>
       </c>
       <c r="AJ23">
-        <v>691768308320.0</v>
+        <v>74547767371.0</v>
       </c>
       <c r="AK23">
-        <v>664351451606.0</v>
+        <v>-503080966.0</v>
       </c>
       <c r="AL23">
-        <v>628529987020.0</v>
+        <v>11596568350.0</v>
       </c>
       <c r="AM23">
-        <v>615962000265.0</v>
+        <v>9336799237.0</v>
       </c>
       <c r="AN23">
-        <v>621112961887.0</v>
+        <v>-2840543817.0</v>
       </c>
       <c r="AO23">
-        <v>629074968709.0</v>
+        <v>-435546625.0</v>
       </c>
       <c r="AP23">
-        <v>618585831201.0</v>
+        <v>-589660079.0</v>
       </c>
       <c r="AQ23">
-        <v>605667034867.0</v>
+        <v>-2640892543.0</v>
       </c>
       <c r="AR23">
-        <v>441821446975.0</v>
+        <v>36314199790.0</v>
       </c>
       <c r="AS23">
-        <v>410485140038.0</v>
+        <v>-936536100.0</v>
       </c>
       <c r="AT23">
-        <v>400924107769.0</v>
+        <v>-4469078651.0</v>
       </c>
       <c r="AU23">
-        <v>366053299896.0</v>
+        <v>-19252754.0</v>
       </c>
       <c r="AV23">
-        <v>364957110973.0</v>
+        <v>-651433529.0</v>
       </c>
       <c r="AW23">
-        <v>346784116693.0</v>
+        <v>-2021872071.0</v>
       </c>
       <c r="AX23">
-        <v>340600998867.0</v>
+        <v>-5325374162.0</v>
       </c>
       <c r="AY23">
-        <v>326960068946.0</v>
+        <v>-728759619.0</v>
       </c>
       <c r="AZ23">
-        <v>319532741392.0</v>
+        <v>425178447.0</v>
       </c>
       <c r="BA23">
-        <v>292845871234.0</v>
+        <v>-471241089.0</v>
       </c>
       <c r="BB23">
-        <v>268369016019.0</v>
+        <v>-339107568.0</v>
       </c>
       <c r="BC23">
-        <v>261438526210.0</v>
+        <v>-468219473.0</v>
       </c>
       <c r="BD23">
-        <v>245208173898.0</v>
+        <v>-562316509.0</v>
       </c>
       <c r="BE23">
-        <v>240939473022.0</v>
-[...1 lines deleted...]
-      <c r="BF23"/>
+        <v>-538960092.0</v>
+      </c>
+      <c r="BF23">
+        <v>-513178598.0</v>
+      </c>
       <c r="BG23">
-        <v>218251524639.0</v>
-[...2 lines deleted...]
-      <c r="BI23"/>
+        <v>-613315071.0</v>
+      </c>
+      <c r="BH23">
+        <v>-777644671.0</v>
+      </c>
+      <c r="BI23">
+        <v>-716365927.0</v>
+      </c>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23"/>
+      <c r="BO23">
+        <v>68366800.0</v>
+      </c>
       <c r="BP23"/>
-      <c r="BQ23"/>
+      <c r="BQ23">
+        <v>907988200.0</v>
+      </c>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
-      <c r="BZ23"/>
-      <c r="CA23"/>
+      <c r="BZ23">
+        <v>22782500.0</v>
+      </c>
+      <c r="CA23">
+        <v>4149800.0</v>
+      </c>
       <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23"/>
-      <c r="CE23"/>
+      <c r="CD23">
+        <v>3500300.0</v>
+      </c>
+      <c r="CE23">
+        <v>220505000.0</v>
+      </c>
       <c r="CF23"/>
-      <c r="CG23"/>
+      <c r="CG23">
+        <v>482719200.0</v>
+      </c>
       <c r="CH23"/>
-      <c r="CI23"/>
-[...2 lines deleted...]
-      <c r="CL23"/>
+      <c r="CI23">
+        <v>81190200.0</v>
+      </c>
+      <c r="CJ23">
+        <v>194904000.0</v>
+      </c>
+      <c r="CK23">
+        <v>427905000.0</v>
+      </c>
+      <c r="CL23">
+        <v>235962000.0</v>
+      </c>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
     </row>
     <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
       <c r="D24">
-        <v>182592361290.0</v>
+        <v>25111800000.0</v>
       </c>
       <c r="E24">
-        <v>303287459216.0</v>
+        <v>17762298000.0</v>
       </c>
       <c r="F24">
-        <v>185883159790.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>26188856500.0</v>
+      </c>
+      <c r="G24"/>
       <c r="H24">
-        <v>187368519220.0</v>
+        <v>155000000.0</v>
       </c>
       <c r="I24">
-        <v>317965577082.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>155000000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
       <c r="M24">
-        <v>13523400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N24">
-        <v>124759738680.0</v>
+        <v>0.0</v>
       </c>
       <c r="O24">
-        <v>126641220020.0</v>
+        <v>0.0</v>
       </c>
       <c r="P24">
-        <v>123922448320.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q24">
-        <v>132546678318.0</v>
+        <v>0.0</v>
       </c>
       <c r="R24">
-        <v>118935269018.0</v>
+        <v>0.0</v>
       </c>
       <c r="S24">
-        <v>131561369018.0</v>
+        <v>0.0</v>
       </c>
       <c r="T24">
-        <v>119410479330.0</v>
+        <v>363636364.0</v>
       </c>
       <c r="U24">
-        <v>118920779330.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="V24">
-        <v>119125979330.0</v>
+        <v>102264950.0</v>
       </c>
       <c r="W24">
-        <v>117865079330.0</v>
+        <v>-2264950.0</v>
       </c>
       <c r="X24">
-        <v>135074375645.0</v>
+        <v>-311625000.0</v>
       </c>
       <c r="Y24">
-        <v>132692101349.0</v>
+        <v>-311624999.0</v>
       </c>
       <c r="Z24">
-        <v>124437256799.0</v>
+        <v>-311624999.0</v>
       </c>
       <c r="AA24">
-        <v>134591984709.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="AB24">
-        <v>115229571700.0</v>
+        <v>380818182.0</v>
       </c>
       <c r="AC24">
-        <v>115140471697.0</v>
+        <v>-7272727.0</v>
       </c>
       <c r="AD24">
-        <v>128251467000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="AE24">
-        <v>129104667000.0</v>
+        <v>-1301000000.0</v>
       </c>
       <c r="AF24">
-        <v>125815317000.0</v>
+        <v>1032889697.0</v>
       </c>
       <c r="AG24">
-        <v>126462066700.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1292889697.0</v>
+      </c>
+      <c r="AH24"/>
       <c r="AI24">
-        <v>122820672600.0</v>
+        <v>23500000.0</v>
       </c>
       <c r="AJ24">
-        <v>93585556000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-504101064.0</v>
+      </c>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
       <c r="AN24">
-        <v>114770088000.0</v>
+        <v>14683513607.0</v>
       </c>
       <c r="AO24">
-        <v>114816178600.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>118181818.0</v>
+      </c>
+      <c r="AP24"/>
       <c r="AQ24">
-        <v>118107498600.0</v>
+        <v>4545455.0</v>
       </c>
       <c r="AR24">
-        <v>41916799200.0</v>
+        <v>-599563535.0</v>
       </c>
       <c r="AS24">
-        <v>38339299200.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="AT24">
-        <v>1870522500.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>50000000.0</v>
+      </c>
+      <c r="AU24"/>
       <c r="AV24">
-        <v>4615461400.0</v>
+        <v>-622122358.0</v>
       </c>
       <c r="AW24">
-        <v>4615461400.0</v>
+        <v>84588318.0</v>
       </c>
       <c r="AX24">
-        <v>4615461400.0</v>
+        <v>1038309527.0</v>
       </c>
       <c r="AY24">
-        <v>4506220100.0</v>
+        <v>2629469722.0</v>
       </c>
       <c r="AZ24">
-        <v>4214112200.0</v>
+        <v>-4778778260.0</v>
       </c>
       <c r="BA24">
-        <v>3604980300.0</v>
+        <v>604252253.0</v>
       </c>
       <c r="BB24">
-        <v>484608100.0</v>
+        <v>-944445411.0</v>
       </c>
       <c r="BC24">
-        <v>484608100.0</v>
+        <v>212105087.0</v>
       </c>
       <c r="BD24">
-        <v>1416020900.0</v>
+        <v>-2673076553.0</v>
       </c>
       <c r="BE24">
-        <v>1254096600.0</v>
+        <v>-675367980.0</v>
       </c>
       <c r="BF24">
-        <v>808299400.0</v>
+        <v>73480462.0</v>
       </c>
       <c r="BG24">
-        <v>1254096600.0</v>
+        <v>-935041285.0</v>
       </c>
       <c r="BH24">
-        <v>2108383400.0</v>
+        <v>-2955981396.0</v>
       </c>
       <c r="BI24">
-        <v>2108383400.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4590767595.0</v>
+      </c>
+      <c r="BJ24"/>
       <c r="BK24">
-        <v>116534000.0</v>
-[...36 lines deleted...]
-      </c>
+        <v>704255400.0</v>
+      </c>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
       <c r="BX24">
-        <v>1160070700.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1546643000.0</v>
+      </c>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
       <c r="CB24">
-        <v>111812065900.0</v>
-[...39 lines deleted...]
-      </c>
+        <v>143134000.0</v>
+      </c>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
       <c r="CP24"/>
     </row>
     <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>8293612000.0</v>
+      </c>
       <c r="C25">
-        <v>179609502320.0</v>
+        <v>1914379721.0</v>
       </c>
       <c r="D25">
-        <v>182942478230.0</v>
+        <v>-277772000.0</v>
       </c>
       <c r="E25">
-        <v>185168390170.0</v>
+        <v>-7726266000.0</v>
       </c>
       <c r="F25">
-        <v>185987286690.0</v>
+        <v>-13675483000.0</v>
       </c>
       <c r="G25">
-        <v>186098390170.0</v>
+        <v>779957004.0</v>
       </c>
       <c r="H25">
-        <v>187368519220.0</v>
-[...3 lines deleted...]
-      <c r="K25"/>
+        <v>178821235.0</v>
+      </c>
+      <c r="I25">
+        <v>-3757203095.0</v>
+      </c>
+      <c r="J25">
+        <v>672967700.0</v>
+      </c>
+      <c r="K25">
+        <v>9648067255.0</v>
+      </c>
       <c r="L25">
-        <v>129793136370.0</v>
+        <v>6418660028.0</v>
       </c>
       <c r="M25">
-        <v>13523400000.0</v>
+        <v>-2856242535.0</v>
       </c>
       <c r="N25">
-        <v>124759738680.0</v>
+        <v>1198313818.0</v>
       </c>
       <c r="O25">
-        <v>126641220020.0</v>
+        <v>-659763605.0</v>
       </c>
       <c r="P25">
-        <v>123922448320.0</v>
+        <v>-2499385513.0</v>
       </c>
       <c r="Q25">
-        <v>119704578320.0</v>
+        <v>7590427801.0</v>
       </c>
       <c r="R25">
-        <v>118935269020.0</v>
+        <v>18321348066.0</v>
       </c>
       <c r="S25">
-        <v>118719269020.0</v>
+        <v>2252255465.0</v>
       </c>
       <c r="T25">
-        <v>119410479330.0</v>
+        <v>5309380895.0</v>
       </c>
       <c r="U25">
-        <v>118956512960.0</v>
+        <v>1785924366.0</v>
       </c>
       <c r="V25">
-        <v>119331422480.0</v>
+        <v>6033319670.0</v>
       </c>
       <c r="W25">
-        <v>117918512940.0</v>
+        <v>14055635154.0</v>
       </c>
       <c r="X25">
-        <v>120328842480.0</v>
+        <v>7380414721.0</v>
       </c>
       <c r="Y25">
-        <v>118222876480.0</v>
+        <v>3737884491.0</v>
       </c>
       <c r="Z25">
-        <v>124641813440.0</v>
+        <v>18429988888.0</v>
       </c>
       <c r="AA25">
-        <v>117518450870.0</v>
+        <v>5863938056.0</v>
       </c>
       <c r="AB25">
-        <v>115242722870.0</v>
-[...33 lines deleted...]
-      <c r="BI25"/>
+        <v>30277460159.0</v>
+      </c>
+      <c r="AC25">
+        <v>-10819487234.0</v>
+      </c>
+      <c r="AD25">
+        <v>4529765388.0</v>
+      </c>
+      <c r="AE25">
+        <v>-16386079856.0</v>
+      </c>
+      <c r="AF25">
+        <v>-79439076198.0</v>
+      </c>
+      <c r="AG25">
+        <v>2433253917.0</v>
+      </c>
+      <c r="AH25">
+        <v>17998035392.0</v>
+      </c>
+      <c r="AI25">
+        <v>20089066198.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-71930520201.0</v>
+      </c>
+      <c r="AK25">
+        <v>-2223209948.0</v>
+      </c>
+      <c r="AL25">
+        <v>-831631110.0</v>
+      </c>
+      <c r="AM25">
+        <v>-17753718856.0</v>
+      </c>
+      <c r="AN25">
+        <v>-14875065292.0</v>
+      </c>
+      <c r="AO25">
+        <v>-13432634294.0</v>
+      </c>
+      <c r="AP25">
+        <v>-7638714548.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-2206108460.0</v>
+      </c>
+      <c r="AR25">
+        <v>-44497726002.0</v>
+      </c>
+      <c r="AS25">
+        <v>21480811321.0</v>
+      </c>
+      <c r="AT25">
+        <v>-4700256986.0</v>
+      </c>
+      <c r="AU25">
+        <v>2999510316.0</v>
+      </c>
+      <c r="AV25">
+        <v>11281445669.0</v>
+      </c>
+      <c r="AW25">
+        <v>-9204304563.0</v>
+      </c>
+      <c r="AX25">
+        <v>5782801990.0</v>
+      </c>
+      <c r="AY25">
+        <v>-38860080422.0</v>
+      </c>
+      <c r="AZ25">
+        <v>17400262465.0</v>
+      </c>
+      <c r="BA25">
+        <v>-12264582842.0</v>
+      </c>
+      <c r="BB25">
+        <v>-5502314104.0</v>
+      </c>
+      <c r="BC25">
+        <v>-2762070158.0</v>
+      </c>
+      <c r="BD25">
+        <v>-2433620025.0</v>
+      </c>
+      <c r="BE25">
+        <v>-218116475.0</v>
+      </c>
+      <c r="BF25">
+        <v>2135650444.0</v>
+      </c>
+      <c r="BG25">
+        <v>900679133.0</v>
+      </c>
+      <c r="BH25">
+        <v>5918852685.0</v>
+      </c>
+      <c r="BI25">
+        <v>4542535055.0</v>
+      </c>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
     </row>
     <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8960,51 +29523,51 @@
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
     </row>
     <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9058,21083 +29621,781 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
     </row>
     <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>214</v>
       </c>
       <c r="B28">
-        <v>313377303000.0</v>
+        <v>2503147000.0</v>
       </c>
       <c r="C28">
-        <v>294824180000.0</v>
+        <v>3894101866.0</v>
       </c>
       <c r="D28">
-        <v>306050534000.0</v>
+        <v>4908030000.0</v>
       </c>
       <c r="E28">
-        <v>305328594000.0</v>
+        <v>-4091157000.0</v>
       </c>
       <c r="F28">
-        <v>319561288000.0</v>
+        <v>-13924005000.0</v>
       </c>
       <c r="G28">
-        <v>319528931000.0</v>
+        <v>-432461439.0</v>
       </c>
       <c r="H28">
-        <v>303144127000.0</v>
+        <v>172925113.0</v>
       </c>
       <c r="I28">
-        <v>307067461818.0</v>
+        <v>-2347645771.0</v>
       </c>
       <c r="J28">
-        <v>313498199671.0</v>
+        <v>1225312130.0</v>
       </c>
       <c r="K28">
-        <v>304950445642.0</v>
+        <v>-1479181491.0</v>
       </c>
       <c r="L28">
-        <v>334590954929.0</v>
+        <v>685022359.0</v>
       </c>
       <c r="M28">
-        <v>327774114031.0</v>
+        <v>2648421077.0</v>
       </c>
       <c r="N28">
-        <v>328728746770.0</v>
+        <v>-1830435873.0</v>
       </c>
       <c r="O28">
-        <v>334528668418.0</v>
+        <v>1238446113.0</v>
       </c>
       <c r="P28">
-        <v>329172980889.0</v>
+        <v>-3403855860.0</v>
       </c>
       <c r="Q28">
-        <v>323314061975.0</v>
+        <v>4248500000.0</v>
       </c>
       <c r="R28">
-        <v>305884650678.0</v>
+        <v>2445543221.0</v>
       </c>
       <c r="S28">
-        <v>295863170775.0</v>
+        <v>216212007.0</v>
       </c>
       <c r="T28">
-        <v>296174204619.0</v>
+        <v>-2096084134.0</v>
       </c>
       <c r="U28">
-        <v>296762346535.0</v>
+        <v>1640671251.0</v>
       </c>
       <c r="V28">
-        <v>307485891792.0</v>
+        <v>1793781361.0</v>
       </c>
       <c r="W28">
-        <v>318425344362.0</v>
+        <v>-2377881204.0</v>
       </c>
       <c r="X28">
-        <v>318472698563.0</v>
+        <v>570047476.0</v>
       </c>
       <c r="Y28">
-        <v>308838687815.0</v>
+        <v>-2243899487.0</v>
       </c>
       <c r="Z28">
-        <v>309387753664.0</v>
+        <v>-10109270147.0</v>
       </c>
       <c r="AA28">
-        <v>308423014121.0</v>
+        <v>13059953173.0</v>
       </c>
       <c r="AB28">
-        <v>293989972285.0</v>
+        <v>-12757218032.0</v>
       </c>
       <c r="AC28">
-        <v>288803687497.0</v>
+        <v>16664778421.0</v>
       </c>
       <c r="AD28">
-        <v>304638132613.0</v>
+        <v>2258295740.0</v>
       </c>
       <c r="AE28">
-        <v>279115905061.0</v>
+        <v>6293273491.0</v>
       </c>
       <c r="AF28">
-        <v>263588887839.0</v>
+        <v>80496696576.0</v>
       </c>
       <c r="AG28">
-        <v>255287537624.0</v>
+        <v>-9615001341.0</v>
       </c>
       <c r="AH28">
-        <v>238584567386.0</v>
+        <v>-12029976830.0</v>
       </c>
       <c r="AI28">
-        <v>243964246082.0</v>
+        <v>-24899324317.0</v>
       </c>
       <c r="AJ28">
-        <v>226983430373.0</v>
+        <v>69401135679.0</v>
       </c>
       <c r="AK28">
-        <v>184072924511.0</v>
+        <v>-11929089693.0</v>
       </c>
       <c r="AL28">
-        <v>169998964045.0</v>
+        <v>11112961148.0</v>
       </c>
       <c r="AM28">
-        <v>165121666132.0</v>
+        <v>8717539321.0</v>
       </c>
       <c r="AN28">
-        <v>179169741825.0</v>
+        <v>-7098393712.0</v>
       </c>
       <c r="AO28">
-        <v>160103175211.0</v>
+        <v>9772245624.0</v>
       </c>
       <c r="AP28">
-        <v>160648376501.0</v>
+        <v>1628158390.0</v>
       </c>
       <c r="AQ28">
-        <v>175882445951.0</v>
+        <v>-3482907963.0</v>
       </c>
       <c r="AR28">
-        <v>207214918002.0</v>
+        <v>2017801762.0</v>
       </c>
       <c r="AS28">
-        <v>173537436646.0</v>
+        <v>12446755912.0</v>
       </c>
       <c r="AT28">
-        <v>22777717320.0</v>
+        <v>-5367956831.0</v>
       </c>
       <c r="AU28">
-        <v>155470777867.0</v>
+        <v>-873197754.0</v>
       </c>
       <c r="AV28">
-        <v>131830741464.0</v>
+        <v>10903828346.0</v>
       </c>
       <c r="AW28">
-        <v>109461688098.0</v>
+        <v>-2815241628.0</v>
       </c>
       <c r="AX28">
-        <v>105709254859.0</v>
+        <v>-6091413930.0</v>
       </c>
       <c r="AY28">
-        <v>106697046097.0</v>
+        <v>11342454906.0</v>
       </c>
       <c r="AZ28">
-        <v>99095091821.0</v>
+        <v>-245159120.0</v>
       </c>
       <c r="BA28">
-        <v>73481559084.0</v>
+        <v>3126583863.0</v>
       </c>
       <c r="BB28">
-        <v>-8470395881.0</v>
+        <v>-149259031.0</v>
       </c>
       <c r="BC28">
-        <v>66446012525.0</v>
+        <v>-468219473.0</v>
       </c>
       <c r="BD28">
-        <v>70297981340.0</v>
+        <v>3834498132.0</v>
       </c>
       <c r="BE28">
-        <v>67808213556.0</v>
-[...1 lines deleted...]
-      <c r="BF28"/>
+        <v>-1646014552.0</v>
+      </c>
+      <c r="BF28">
+        <v>-3383947844.0</v>
+      </c>
       <c r="BG28">
-        <v>66974001532.0</v>
-[...2 lines deleted...]
-      <c r="BI28"/>
+        <v>-826740643.0</v>
+      </c>
+      <c r="BH28">
+        <v>1088888741.0</v>
+      </c>
+      <c r="BI28">
+        <v>-1084962847.0</v>
+      </c>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28"/>
+      <c r="BO28">
+        <v>1065072500.0</v>
+      </c>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
-      <c r="CI28"/>
+      <c r="CI28">
+        <v>651128900.0</v>
+      </c>
       <c r="CJ28"/>
-      <c r="CK28"/>
-      <c r="CL28"/>
+      <c r="CK28">
+        <v>946477000.0</v>
+      </c>
+      <c r="CL28">
+        <v>834815000.0</v>
+      </c>
       <c r="CM28"/>
       <c r="CN28"/>
-      <c r="CO28"/>
-      <c r="CP28"/>
+      <c r="CO28">
+        <v>37004000.0</v>
+      </c>
+      <c r="CP28">
+        <v>1209321000.0</v>
+      </c>
     </row>
     <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>215</v>
       </c>
       <c r="B29">
-        <v>472765139484.0</v>
+        <v>3667848000.0</v>
       </c>
       <c r="C29">
-        <v>474572007164.0</v>
+        <v>-3463428219.0</v>
       </c>
       <c r="D29">
-        <v>482219035780.0</v>
+        <v>-10304612000.0</v>
       </c>
       <c r="E29">
-        <v>484696204520.0</v>
+        <v>9741241000.0</v>
       </c>
       <c r="F29">
-        <v>509682192761.0</v>
+        <v>-13675483000.0</v>
       </c>
       <c r="G29">
-        <v>511546680233.0</v>
+        <v>779957004.0</v>
       </c>
       <c r="H29">
-        <v>525916067576.0</v>
+        <v>178821235.0</v>
       </c>
       <c r="I29">
-        <v>525598061061.0</v>
+        <v>1387054865.0</v>
       </c>
       <c r="J29">
-        <v>528282411366.0</v>
+        <v>-4558897817.0</v>
       </c>
       <c r="K29">
-        <v>531133582552.0</v>
+        <v>6087490306.0</v>
       </c>
       <c r="L29">
-        <v>503411991795.0</v>
+        <v>40123651.0</v>
       </c>
       <c r="M29">
-        <v>494789983341.0</v>
+        <v>-2446104303.0</v>
       </c>
       <c r="N29">
-        <v>495427593155.0</v>
+        <v>2425322745.0</v>
       </c>
       <c r="O29">
-        <v>506386378648.0</v>
+        <v>-18158542482.0</v>
       </c>
       <c r="P29">
-        <v>521718116639.0</v>
+        <v>-22590529716.0</v>
       </c>
       <c r="Q29">
-        <v>519458047354.0</v>
+        <v>-7590427801.0</v>
       </c>
       <c r="R29">
-        <v>510072341107.0</v>
+        <v>-18321348066.0</v>
       </c>
       <c r="S29">
-        <v>524721534640.0</v>
+        <v>1973079617.0</v>
       </c>
       <c r="T29">
-        <v>529700517264.0</v>
+        <v>1379803831.0</v>
       </c>
       <c r="U29">
-        <v>532524206031.0</v>
+        <v>-1851829608.0</v>
       </c>
       <c r="V29">
-        <v>542398658233.0</v>
+        <v>-3700929817.0</v>
       </c>
       <c r="W29">
-        <v>548352062288.0</v>
+        <v>2735532650.0</v>
       </c>
       <c r="X29">
-        <v>592923404396.0</v>
+        <v>-3115114051.0</v>
       </c>
       <c r="Y29">
-        <v>594793641328.0</v>
+        <v>-1803315512.0</v>
       </c>
       <c r="Z29">
-        <v>590726647400.0</v>
-[...56 lines deleted...]
-      <c r="CD29"/>
+        <v>14986124811.0</v>
+      </c>
+      <c r="AA29">
+        <v>-11401226475.0</v>
+      </c>
+      <c r="AB29">
+        <v>15724956831.0</v>
+      </c>
+      <c r="AC29">
+        <v>-20167007584.0</v>
+      </c>
+      <c r="AD29">
+        <v>-725666606.0</v>
+      </c>
+      <c r="AE29">
+        <v>-7223760468.0</v>
+      </c>
+      <c r="AF29">
+        <v>-76712226636.0</v>
+      </c>
+      <c r="AG29">
+        <v>6439845254.0</v>
+      </c>
+      <c r="AH29">
+        <v>16998054301.0</v>
+      </c>
+      <c r="AI29">
+        <v>26491185775.0</v>
+      </c>
+      <c r="AJ29">
+        <v>-70234793108.0</v>
+      </c>
+      <c r="AK29">
+        <v>3635194938.0</v>
+      </c>
+      <c r="AL29">
+        <v>529242022.0</v>
+      </c>
+      <c r="AM29">
+        <v>-13102761692.0</v>
+      </c>
+      <c r="AN29">
+        <v>-4845127151.0</v>
+      </c>
+      <c r="AO29">
+        <v>-12014930110.0</v>
+      </c>
+      <c r="AP29">
+        <v>-1116360298.0</v>
+      </c>
+      <c r="AQ29">
+        <v>9548680401.0</v>
+      </c>
+      <c r="AR29">
+        <v>-17112268504.0</v>
+      </c>
+      <c r="AS29">
+        <v>943511361.0</v>
+      </c>
+      <c r="AT29">
+        <v>-4501354301.0</v>
+      </c>
+      <c r="AU29">
+        <v>6506401440.0</v>
+      </c>
+      <c r="AV29">
+        <v>703796790.0</v>
+      </c>
+      <c r="AW29">
+        <v>-1242337296.0</v>
+      </c>
+      <c r="AX29">
+        <v>1019381912.0</v>
+      </c>
+      <c r="AY29">
+        <v>-21771968243.0</v>
+      </c>
+      <c r="AZ29">
+        <v>15587332613.0</v>
+      </c>
+      <c r="BA29">
+        <v>-10873942308.0</v>
+      </c>
+      <c r="BB29">
+        <v>-1813253113.0</v>
+      </c>
+      <c r="BC29">
+        <v>2973814923.0</v>
+      </c>
+      <c r="BD29">
+        <v>5229560774.0</v>
+      </c>
+      <c r="BE29">
+        <v>4828808500.0</v>
+      </c>
+      <c r="BF29">
+        <v>3750855000.0</v>
+      </c>
+      <c r="BG29">
+        <v>1949219700.0</v>
+      </c>
+      <c r="BH29">
+        <v>9400684400.0</v>
+      </c>
+      <c r="BI29">
+        <v>4333536700.0</v>
+      </c>
+      <c r="BJ29">
+        <v>9950160900.0</v>
+      </c>
+      <c r="BK29">
+        <v>1509057300.0</v>
+      </c>
+      <c r="BL29">
+        <v>13312038500.0</v>
+      </c>
+      <c r="BM29">
+        <v>7752610500.0</v>
+      </c>
+      <c r="BN29">
+        <v>10882252800.0</v>
+      </c>
+      <c r="BO29">
+        <v>136321900.0</v>
+      </c>
+      <c r="BP29">
+        <v>11210244700.0</v>
+      </c>
+      <c r="BQ29">
+        <v>9195866500.0</v>
+      </c>
+      <c r="BR29">
+        <v>18292044500.0</v>
+      </c>
+      <c r="BS29">
+        <v>9750208700.0</v>
+      </c>
+      <c r="BT29">
+        <v>10501654000.0</v>
+      </c>
+      <c r="BU29">
+        <v>8585645100.0</v>
+      </c>
+      <c r="BV29">
+        <v>964641400.0</v>
+      </c>
+      <c r="BW29">
+        <v>4688880000.0</v>
+      </c>
+      <c r="BX29">
+        <v>2629265600.0</v>
+      </c>
+      <c r="BY29">
+        <v>4366974900.0</v>
+      </c>
+      <c r="BZ29">
+        <v>2086011100.0</v>
+      </c>
+      <c r="CA29">
+        <v>1289959900.0</v>
+      </c>
+      <c r="CB29">
+        <v>4348017600.0</v>
+      </c>
+      <c r="CC29">
+        <v>2805101600.0</v>
+      </c>
+      <c r="CD29">
+        <v>2824655900.0</v>
+      </c>
       <c r="CE29"/>
-      <c r="CF29"/>
-[...1 lines deleted...]
-      <c r="CH29"/>
+      <c r="CF29">
+        <v>1300596800.0</v>
+      </c>
+      <c r="CG29">
+        <v>2074856100.0</v>
+      </c>
+      <c r="CH29">
+        <v>752982200.0</v>
+      </c>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
-      <c r="CM29"/>
-      <c r="CN29"/>
+      <c r="CM29">
+        <v>726620000.0</v>
+      </c>
+      <c r="CN29">
+        <v>92795000.0</v>
+      </c>
       <c r="CO29"/>
       <c r="CP29"/>
     </row>
     <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="B30"/>
       <c r="C30">
-        <v>58292436000.0</v>
+        <v>-39569369.0</v>
       </c>
       <c r="D30">
-        <v>102343390000.0</v>
+        <v>6997528000.0</v>
       </c>
       <c r="E30">
-        <v>99583177000.0</v>
+        <v>-8426558000.0</v>
       </c>
       <c r="F30">
-        <v>83699304000.0</v>
+        <v>26207907000.0</v>
       </c>
       <c r="G30">
-        <v>85396731000.0</v>
+        <v>-19050000.0</v>
       </c>
       <c r="H30">
-        <v>67532376000.0</v>
+        <v>-53739340.0</v>
       </c>
       <c r="I30">
-        <v>99055437158.0</v>
+        <v>131021270.0</v>
       </c>
       <c r="J30">
-        <v>94345395963.0</v>
+        <v>-23544280.0</v>
       </c>
       <c r="K30">
-        <v>86322974005.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-95899394.0</v>
+      </c>
+      <c r="L30"/>
       <c r="M30">
-        <v>95466678507.0</v>
+        <v>0.0</v>
       </c>
       <c r="N30">
-        <v>94849076641.0</v>
+        <v>0.0</v>
       </c>
       <c r="O30">
-        <v>93126934954.0</v>
+        <v>0.0</v>
       </c>
       <c r="P30">
-        <v>85066426291.0</v>
+        <v>-232762571.0</v>
       </c>
       <c r="Q30">
-        <v>80485819366.0</v>
+        <v>0.0</v>
       </c>
       <c r="R30">
-        <v>106231632694.0</v>
+        <v>0.0</v>
       </c>
       <c r="S30">
-        <v>77896107059.0</v>
+        <v>0.0</v>
       </c>
       <c r="T30">
-        <v>76596325116.0</v>
+        <v>347178164.0</v>
       </c>
       <c r="U30">
-        <v>79161144460.0</v>
+        <v>61089000.0</v>
       </c>
       <c r="V30">
-        <v>80726159807.0</v>
+        <v>123953989.0</v>
       </c>
       <c r="W30">
-        <v>83361016181.0</v>
+        <v>-62864989.0</v>
       </c>
       <c r="X30">
-        <v>131838089202.0</v>
+        <v>-264504110.0</v>
       </c>
       <c r="Y30">
-        <v>121238621579.0</v>
+        <v>-39865277.0</v>
       </c>
       <c r="Z30">
-        <v>126425630356.0</v>
+        <v>-66215617.0</v>
       </c>
       <c r="AA30">
-        <v>125039757965.0</v>
+        <v>-60066027.0</v>
       </c>
       <c r="AB30">
-        <v>128535654920.0</v>
+        <v>-426417818.0</v>
       </c>
       <c r="AC30">
-        <v>166569808688.0</v>
+        <v>-111167062.0</v>
       </c>
       <c r="AD30">
-        <v>157727169996.0</v>
+        <v>14487851.0</v>
       </c>
       <c r="AE30">
-        <v>148239008167.0</v>
+        <v>-54388871.0</v>
       </c>
       <c r="AF30">
-        <v>129573460039.0</v>
+        <v>-3958489099.0</v>
       </c>
       <c r="AG30">
-        <v>139763573951.0</v>
+        <v>-904318093.0</v>
       </c>
       <c r="AH30">
-        <v>138733306450.0</v>
+        <v>-209229400.0</v>
       </c>
       <c r="AI30">
-        <v>123783342591.0</v>
+        <v>-171479900.0</v>
       </c>
       <c r="AJ30">
-        <v>123799412451.0</v>
+        <v>-1046923629.0</v>
       </c>
       <c r="AK30">
-        <v>108497594456.0</v>
+        <v>-21920800.0</v>
       </c>
       <c r="AL30">
-        <v>103613173334.0</v>
+        <v>-124602150.0</v>
       </c>
       <c r="AM30">
-        <v>90764069522.0</v>
+        <v>-35550000.0</v>
       </c>
       <c r="AN30">
-        <v>99375957866.0</v>
+        <v>15839035427.0</v>
       </c>
       <c r="AO30">
-        <v>101220174893.0</v>
+        <v>-2831420547.0</v>
       </c>
       <c r="AP30">
-        <v>83320090604.0</v>
+        <v>-726788183.0</v>
       </c>
       <c r="AQ30">
-        <v>74397651230.0</v>
+        <v>-1061845479.0</v>
       </c>
       <c r="AR30">
-        <v>67885384267.0</v>
+        <v>122924606.0</v>
       </c>
       <c r="AS30">
-        <v>66249675107.0</v>
+        <v>-35998821.0</v>
       </c>
       <c r="AT30">
-        <v>54464523861.0</v>
+        <v>-1302519990.0</v>
       </c>
       <c r="AU30">
-        <v>53751205781.0</v>
+        <v>-335709012.0</v>
       </c>
       <c r="AV30">
-        <v>61797213620.0</v>
+        <v>-6040426794.0</v>
       </c>
       <c r="AW30">
-        <v>59180561116.0</v>
+        <v>-9300857.0</v>
       </c>
       <c r="AX30">
-        <v>61394834798.0</v>
+        <v>588009836.0</v>
       </c>
       <c r="AY30">
-        <v>51908470237.0</v>
+        <v>10953226331.0</v>
       </c>
       <c r="AZ30">
-        <v>63223101378.0</v>
+        <v>-8749369711.0</v>
       </c>
       <c r="BA30">
-        <v>46435838638.0</v>
+        <v>29213859.0</v>
       </c>
       <c r="BB30">
-        <v>39149974520.0</v>
+        <v>-1170694076.0</v>
       </c>
       <c r="BC30">
-        <v>33984108487.0</v>
+        <v>-1005648380.0</v>
       </c>
       <c r="BD30">
-        <v>33374418201.0</v>
+        <v>-2698319937.0</v>
       </c>
       <c r="BE30">
-        <v>34016554798.0</v>
+        <v>-740339671.0</v>
       </c>
       <c r="BF30">
-        <v>24266674700.0</v>
+        <v>93547827.0</v>
       </c>
       <c r="BG30">
-        <v>26522407724.0</v>
+        <v>-1153552119.0</v>
       </c>
       <c r="BH30">
-        <v>20536025000.0</v>
+        <v>-5765183199.0</v>
       </c>
       <c r="BI30">
-        <v>19729991100.0</v>
-[...13304 lines deleted...]
-      <c r="BI30"/>
+        <v>2010236490.0</v>
+      </c>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
-      <c r="BV30"/>
-[...1 lines deleted...]
-      <c r="BX30"/>
+      <c r="BV30">
+        <v>32338300.0</v>
+      </c>
+      <c r="BW30">
+        <v>672452500.0</v>
+      </c>
+      <c r="BX30">
+        <v>356220700.0</v>
+      </c>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
-      <c r="CB30"/>
-      <c r="CC30"/>
+      <c r="CB30">
+        <v>159020600.0</v>
+      </c>
+      <c r="CC30">
+        <v>18411900.0</v>
+      </c>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
-      <c r="CJ30"/>
-[...2091 lines deleted...]
-      <c r="W30">
+      <c r="CJ30">
         <v>4217279000.0</v>
       </c>
-      <c r="X30">
+      <c r="CK30">
+        <v>4106917000.0</v>
+      </c>
+      <c r="CL30">
+        <v>3786557000.0</v>
+      </c>
+      <c r="CM30">
+        <v>140457000.0</v>
+      </c>
+      <c r="CN30">
         <v>123391000.0</v>
       </c>
-      <c r="Y30"/>
-[...5060 lines deleted...]
-      <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>