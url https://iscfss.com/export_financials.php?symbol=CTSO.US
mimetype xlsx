--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1854,51 +1854,53 @@
         <v>122838.0</v>
       </c>
       <c r="R15">
         <v>66375.0</v>
       </c>
       <c r="S15">
         <v>25264.0</v>
       </c>
       <c r="T15">
         <v>25045.0</v>
       </c>
       <c r="U15">
         <v>24629.0</v>
       </c>
       <c r="V15">
         <v>10000.0</v>
       </c>
       <c r="W15">
         <v>10000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>37</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>332000.0</v>
+      </c>
       <c r="C16">
         <v>419331.0</v>
       </c>
       <c r="D16">
         <v>1380821.0</v>
       </c>
       <c r="E16">
         <v>1516772.0</v>
       </c>
       <c r="F16">
         <v>1947353.0</v>
       </c>
       <c r="G16">
         <v>1034203.0</v>
       </c>
       <c r="H16">
         <v>157656.0</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>14747.0</v>
       </c>
       <c r="K16">
         <v>2069790.0</v>
       </c>
@@ -3069,51 +3071,51 @@
         <v>87456.0</v>
       </c>
       <c r="Q39">
         <v>344536.0</v>
       </c>
       <c r="R39">
         <v>369091.0</v>
       </c>
       <c r="S39">
         <v>234006.0</v>
       </c>
       <c r="T39">
         <v>200682.0</v>
       </c>
       <c r="U39">
         <v>24880.0</v>
       </c>
       <c r="V39"/>
       <c r="W39"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
-        <v>6299000.0</v>
+        <v>5967000.0</v>
       </c>
       <c r="C40">
         <v>5612339.0</v>
       </c>
       <c r="D40">
         <v>6432905.0</v>
       </c>
       <c r="E40">
         <v>6411797.0</v>
       </c>
       <c r="F40">
         <v>7581170.0</v>
       </c>
       <c r="G40">
         <v>6204842.0</v>
       </c>
       <c r="H40">
         <v>4813474.0</v>
       </c>
       <c r="I40">
         <v>3905937.0</v>
       </c>
       <c r="J40">
         <v>2136811.0</v>
       </c>
@@ -7285,52 +7287,56 @@
       </c>
       <c r="CD15">
         <v>7855.0</v>
       </c>
       <c r="CE15">
         <v>7855.0</v>
       </c>
       <c r="CF15">
         <v>7855.0</v>
       </c>
       <c r="CG15">
         <v>10000.0</v>
       </c>
       <c r="CH15">
         <v>10000.0</v>
       </c>
       <c r="CI15">
         <v>10000.0</v>
       </c>
     </row>
     <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
-      <c r="D16"/>
+      <c r="C16">
+        <v>332000.0</v>
+      </c>
+      <c r="D16">
+        <v>409000.0</v>
+      </c>
       <c r="E16">
         <v>561000.0</v>
       </c>
       <c r="F16">
         <v>546028.0</v>
       </c>
       <c r="G16">
         <v>419331.0</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>1298050.0</v>
       </c>
       <c r="J16">
         <v>1595652.0</v>
       </c>
       <c r="K16">
         <v>1380821.0</v>
       </c>
       <c r="L16">
         <v>1628182.0</v>
       </c>
       <c r="M16">
         <v>1581649.0</v>
       </c>
@@ -10444,69 +10450,69 @@
       <c r="H35">
         <v>26374730.0</v>
       </c>
       <c r="I35">
         <v>26353921.0</v>
       </c>
       <c r="J35">
         <v>14718579.0</v>
       </c>
       <c r="K35">
         <v>15439516.0</v>
       </c>
       <c r="L35">
         <v>17091019.0</v>
       </c>
       <c r="M35">
         <v>17998941.0</v>
       </c>
       <c r="N35">
         <v>18071474.0</v>
       </c>
       <c r="O35">
         <v>18142005.0</v>
       </c>
       <c r="P35">
-        <v>13009413.0</v>
+        <v>13009412.0</v>
       </c>
       <c r="Q35">
-        <v>13091893.0</v>
+        <v>13091892.0</v>
       </c>
       <c r="R35">
-        <v>13172388.0</v>
+        <v>13172387.0</v>
       </c>
       <c r="S35">
         <v>13250943.0</v>
       </c>
       <c r="T35">
         <v>13385942.0</v>
       </c>
       <c r="U35">
         <v>13012007.0</v>
       </c>
       <c r="V35">
-        <v>461064.0</v>
+        <v>461063.0</v>
       </c>
       <c r="W35">
         <v>581638.0</v>
       </c>
       <c r="X35">
         <v>6692617.0</v>
       </c>
       <c r="Y35">
         <v>9271946.0</v>
       </c>
       <c r="Z35">
         <v>11448000.0</v>
       </c>
       <c r="AA35">
         <v>14028201.0</v>
       </c>
       <c r="AB35">
         <v>12646000.0</v>
       </c>
       <c r="AC35">
         <v>10021027.0</v>
       </c>
       <c r="AD35">
         <v>9268463.0</v>
       </c>
@@ -11520,84 +11526,84 @@
         <v>24880.0</v>
       </c>
       <c r="CB39">
         <v>41803.0</v>
       </c>
       <c r="CC39">
         <v>109948.0</v>
       </c>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39">
         <v>10000.0</v>
       </c>
       <c r="CI39"/>
     </row>
     <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
         <v>5960000.0</v>
       </c>
       <c r="C40">
-        <v>6299000.0</v>
+        <v>5967000.0</v>
       </c>
       <c r="D40">
-        <v>6559000.0</v>
+        <v>6150000.0</v>
       </c>
       <c r="E40">
         <v>5392000.0</v>
       </c>
       <c r="F40">
         <v>5390763.0</v>
       </c>
       <c r="G40">
         <v>5612339.0</v>
       </c>
       <c r="H40">
         <v>5660051.0</v>
       </c>
       <c r="I40">
         <v>6877163.0</v>
       </c>
       <c r="J40">
         <v>8132063.0</v>
       </c>
       <c r="K40">
         <v>6432905.0</v>
       </c>
       <c r="L40">
-        <v>5952105.0</v>
+        <v>7580287.0</v>
       </c>
       <c r="M40">
         <v>5819086.0</v>
       </c>
       <c r="N40">
-        <v>7329386.0</v>
+        <v>5712191.0</v>
       </c>
       <c r="O40">
         <v>7950440.0</v>
       </c>
       <c r="P40">
         <v>7394293.0</v>
       </c>
       <c r="Q40">
         <v>8007440.0</v>
       </c>
       <c r="R40">
         <v>9358910.0</v>
       </c>
       <c r="S40">
         <v>7581170.0</v>
       </c>
       <c r="T40">
         <v>7446848.0</v>
       </c>
       <c r="U40">
         <v>8378470.0</v>
       </c>
       <c r="V40">
         <v>7618726.0</v>
       </c>
@@ -11882,51 +11888,51 @@
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
         <v>321568000.0</v>
       </c>
       <c r="C42">
         <v>321024000.0</v>
       </c>
       <c r="D42">
         <v>319511000.0</v>
       </c>
       <c r="E42">
         <v>319023000.0</v>
       </c>
       <c r="F42">
         <v>318451572.0</v>
       </c>
       <c r="G42">
         <v>310808711.0</v>
       </c>
       <c r="H42">
         <v>253998385.0</v>
       </c>
       <c r="I42">
-        <v>307514757.0</v>
+        <v>307514758.0</v>
       </c>
       <c r="J42">
         <v>305984268.0</v>
       </c>
       <c r="K42">
         <v>305196874.0</v>
       </c>
       <c r="L42">
         <v>292153561.0</v>
       </c>
       <c r="M42">
         <v>290199035.0</v>
       </c>
       <c r="N42">
         <v>288514368.0</v>
       </c>
       <c r="O42">
         <v>287000022.0</v>
       </c>
       <c r="P42">
         <v>286129098.0</v>
       </c>
       <c r="Q42">
         <v>285005397.0</v>
       </c>
@@ -16452,51 +16458,51 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>151</v>
       </c>
       <c r="B5">
         <v>-5987000.0</v>
       </c>
       <c r="C5">
         <v>-21011000.0</v>
       </c>
       <c r="D5">
         <v>-29902608.0</v>
       </c>
       <c r="E5">
         <v>-30885879.0</v>
       </c>
       <c r="F5">
-        <v>-22744745.0</v>
+        <v>-25294651.0</v>
       </c>
       <c r="G5">
         <v>-10370000.0</v>
       </c>
       <c r="H5">
         <v>-18974000.0</v>
       </c>
       <c r="I5">
         <v>-16369678.0</v>
       </c>
       <c r="J5">
         <v>-8388458.0</v>
       </c>
       <c r="K5">
         <v>-12025623.0</v>
       </c>
       <c r="L5">
         <v>-9303659.0</v>
       </c>
       <c r="M5">
         <v>-7279000.0</v>
       </c>
       <c r="N5">
         <v>-4713231.0</v>
       </c>
@@ -16523,51 +16529,51 @@
       </c>
       <c r="V5">
         <v>-80000.0</v>
       </c>
       <c r="W5">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>152</v>
       </c>
       <c r="B6">
         <v>-4356000.0</v>
       </c>
       <c r="C6">
         <v>-19267000.0</v>
       </c>
       <c r="D6">
         <v>-27879186.0</v>
       </c>
       <c r="E6">
         <v>-30003258.0</v>
       </c>
       <c r="F6">
-        <v>-21615132.0</v>
+        <v>-24165038.0</v>
       </c>
       <c r="G6">
         <v>-9709212.0</v>
       </c>
       <c r="H6">
         <v>-18392468.0</v>
       </c>
       <c r="I6">
         <v>-15979127.0</v>
       </c>
       <c r="J6">
         <v>-8170187.0</v>
       </c>
       <c r="K6">
         <v>-11864010.0</v>
       </c>
       <c r="L6">
         <v>-9190690.0</v>
       </c>
       <c r="M6">
         <v>-7213453.0</v>
       </c>
       <c r="N6">
         <v>-4648881.0</v>
       </c>
@@ -18471,62 +18477,64 @@
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2">
         <v>3281.0</v>
       </c>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2">
         <v>3281.0</v>
       </c>
       <c r="CE2">
         <v>3281.0</v>
       </c>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
     </row>
     <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>149</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>376000.0</v>
+      </c>
       <c r="C3">
         <v>385000.0</v>
       </c>
       <c r="D3">
         <v>401000.0</v>
       </c>
       <c r="E3">
         <v>440252.0</v>
       </c>
       <c r="F3">
-        <v>368503.0</v>
+        <v>404748.0</v>
       </c>
       <c r="G3">
         <v>425631.0</v>
       </c>
       <c r="H3">
         <v>428497.0</v>
       </c>
       <c r="I3">
         <v>446787.0</v>
       </c>
       <c r="J3">
         <v>443213.0</v>
       </c>
       <c r="K3">
         <v>792674.0</v>
       </c>
       <c r="L3">
         <v>462648.0</v>
       </c>
       <c r="M3">
         <v>401958.0</v>
       </c>
       <c r="N3">
         <v>258631.0</v>
       </c>
@@ -18901,107 +18909,109 @@
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
     </row>
     <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>151</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-4272000.0</v>
+      </c>
       <c r="C5">
         <v>-4751000.0</v>
       </c>
       <c r="D5">
         <v>-2926000.0</v>
       </c>
       <c r="E5">
         <v>2563000.0</v>
       </c>
       <c r="F5">
-        <v>-3887208.0</v>
+        <v>-873224.0</v>
       </c>
       <c r="G5">
         <v>-8950495.0</v>
       </c>
       <c r="H5">
         <v>-1745938.0</v>
       </c>
       <c r="I5">
         <v>-4114000.0</v>
       </c>
       <c r="J5">
         <v>-6082058.0</v>
       </c>
       <c r="K5">
         <v>-6896365.0</v>
       </c>
       <c r="L5">
         <v>-9159850.0</v>
       </c>
       <c r="M5">
         <v>-6538237.0</v>
       </c>
       <c r="N5">
-        <v>-7891596.0</v>
+        <v>-7262713.0</v>
       </c>
       <c r="O5">
         <v>-6151781.0</v>
       </c>
       <c r="P5">
-        <v>-9017338.0</v>
+        <v>-12200837.0</v>
       </c>
       <c r="Q5">
         <v>-8231050.0</v>
       </c>
       <c r="R5">
-        <v>-7791135.0</v>
+        <v>-8966398.0</v>
       </c>
       <c r="S5">
         <v>-9217821.0</v>
       </c>
       <c r="T5">
-        <v>-5406000.0</v>
+        <v>-6406285.0</v>
       </c>
       <c r="U5">
-        <v>-4924733.0</v>
+        <v>-4677530.0</v>
       </c>
       <c r="V5">
         <v>-4157697.0</v>
       </c>
       <c r="W5">
         <v>-2634265.0</v>
       </c>
       <c r="X5">
         <v>-579112.0</v>
       </c>
       <c r="Y5">
         <v>-2593138.0</v>
       </c>
       <c r="Z5">
         <v>-3147368.0</v>
       </c>
       <c r="AA5">
         <v>-4729417.0</v>
       </c>
       <c r="AB5">
         <v>-6582745.0</v>
       </c>
       <c r="AC5">
         <v>-3333195.0</v>
       </c>
@@ -19163,108 +19173,108 @@
       </c>
       <c r="CD5">
         <v>-9899.0</v>
       </c>
       <c r="CE5">
         <v>-7870.0</v>
       </c>
       <c r="CF5">
         <v>-811294.0</v>
       </c>
       <c r="CG5">
         <v>-20000.0</v>
       </c>
       <c r="CH5">
         <v>-20000.0</v>
       </c>
       <c r="CI5">
         <v>-10000.0</v>
       </c>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>152</v>
       </c>
       <c r="B6">
-        <v>-3044000.0</v>
+        <v>-3896000.0</v>
       </c>
       <c r="C6">
         <v>-4366000.0</v>
       </c>
       <c r="D6">
         <v>-2525000.0</v>
       </c>
       <c r="E6">
         <v>3003252.0</v>
       </c>
       <c r="F6">
-        <v>-3518705.0</v>
+        <v>-468476.0</v>
       </c>
       <c r="G6">
         <v>-8524864.0</v>
       </c>
       <c r="H6">
         <v>-1317441.0</v>
       </c>
       <c r="I6">
         <v>-3667213.0</v>
       </c>
       <c r="J6">
         <v>-5638845.0</v>
       </c>
       <c r="K6">
         <v>-6103691.0</v>
       </c>
       <c r="L6">
         <v>-8697202.0</v>
       </c>
       <c r="M6">
         <v>-6136279.0</v>
       </c>
       <c r="N6">
-        <v>-7632965.0</v>
+        <v>-7004082.0</v>
       </c>
       <c r="O6">
         <v>-5928567.0</v>
       </c>
       <c r="P6">
-        <v>-8739743.0</v>
+        <v>-11923242.0</v>
       </c>
       <c r="Q6">
         <v>-8002281.0</v>
       </c>
       <c r="R6">
-        <v>-7509047.0</v>
+        <v>-8684310.0</v>
       </c>
       <c r="S6">
         <v>-9003419.0</v>
       </c>
       <c r="T6">
-        <v>-5168897.0</v>
+        <v>-6169182.0</v>
       </c>
       <c r="U6">
-        <v>-4800982.0</v>
+        <v>-4553779.0</v>
       </c>
       <c r="V6">
         <v>-4001375.0</v>
       </c>
       <c r="W6">
         <v>-2468473.0</v>
       </c>
       <c r="X6">
         <v>-423978.0</v>
       </c>
       <c r="Y6">
         <v>-2434644.0</v>
       </c>
       <c r="Z6">
         <v>-2966000.0</v>
       </c>
       <c r="AA6">
         <v>-4562000.0</v>
       </c>
       <c r="AB6">
         <v>-6444000.0</v>
       </c>
       <c r="AC6">
         <v>-3196000.0</v>
       </c>
@@ -23760,51 +23770,51 @@
       <c r="C28">
         <v>9436000.0</v>
       </c>
       <c r="D28">
         <v>8610000.0</v>
       </c>
       <c r="E28">
         <v>9167000.0</v>
       </c>
       <c r="F28">
         <v>8431880.0</v>
       </c>
       <c r="G28">
         <v>2011937.0</v>
       </c>
       <c r="H28">
         <v>7826632.0</v>
       </c>
       <c r="I28">
         <v>8401933.0</v>
       </c>
       <c r="J28">
         <v>9247906.0</v>
       </c>
       <c r="K28">
-        <v>10556000.0</v>
+        <v>10556206.0</v>
       </c>
       <c r="L28">
         <v>9207867.0</v>
       </c>
       <c r="M28">
         <v>1164031.0</v>
       </c>
       <c r="N28">
         <v>669233.0</v>
       </c>
       <c r="O28">
         <v>553995.0</v>
       </c>
       <c r="P28">
         <v>9344566.0</v>
       </c>
       <c r="Q28">
         <v>553077.0</v>
       </c>
       <c r="R28">
         <v>9961558.0</v>
       </c>
       <c r="S28">
         <v>641205.0</v>
       </c>