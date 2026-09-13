--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1719,60 +1722,60 @@
       <c r="Q13">
         <v>122838.0</v>
       </c>
       <c r="R13">
         <v>66375.0</v>
       </c>
       <c r="S13">
         <v>25264.0</v>
       </c>
       <c r="T13">
         <v>25045.0</v>
       </c>
       <c r="U13">
         <v>24629.0</v>
       </c>
       <c r="V13">
         <v>7855.0</v>
       </c>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
-        <v>62231771.0</v>
+        <v>3111589.0</v>
       </c>
       <c r="C14">
-        <v>54434609.0</v>
+        <v>2721730.0</v>
       </c>
       <c r="D14">
-        <v>44656391.0</v>
+        <v>2232820.0</v>
       </c>
       <c r="E14">
-        <v>43573215.0</v>
+        <v>2178661.0</v>
       </c>
       <c r="F14">
         <v>43359186.0</v>
       </c>
       <c r="G14">
         <v>38818990.0</v>
       </c>
       <c r="H14">
         <v>32255253.0</v>
       </c>
       <c r="I14">
         <v>30719176.0</v>
       </c>
       <c r="J14">
         <v>27613911.0</v>
       </c>
       <c r="K14">
         <v>25433719.0</v>
       </c>
       <c r="L14">
         <v>24885809.0</v>
       </c>
       <c r="M14">
         <v>14382813.0</v>
       </c>
@@ -4352,582 +4355,588 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>2002000.0</v>
+      </c>
+      <c r="C2">
         <v>3132000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2869000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3035000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3394000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3325386.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3339885.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2338143.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3047038.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2399421.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3802170.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3441572.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2836013.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2994903.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1655173.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2347823.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2129317.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4825753.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2805235.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3357853.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2165941.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1677565.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2466724.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2386361.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2726614.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1770440.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2039222.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2071937.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2150185.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1840724.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1485812.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1859328.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1253463.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2139585.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1244411.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1288230.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1581401.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1660132.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1330072.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>739940.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1021535.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>860692.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>684633.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>526670.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>417719.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>475213.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>698307.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>446167.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>525957.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>527647.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>786517.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>572014.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>720560.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>704710.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>801000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>728011.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>620845.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>647522.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>675160.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>784357.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>832620.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>767227.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>817701.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>828362.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>820154.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>888071.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>852000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>806186.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>821671.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>767926.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>861081.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1116444.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>910123.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>706004.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>807650.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>879118.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>942265.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1258520.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2281403.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>42543.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>35834.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31817.0</v>
       </c>
       <c r="CG2">
         <v>31817.0</v>
       </c>
-      <c r="CH2"/>
+      <c r="CH2">
+        <v>31817.0</v>
+      </c>
       <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4973,52 +4982,53 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5064,331 +5074,333 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5">
+        <v>-996000.0</v>
+      </c>
+      <c r="C5">
         <v>-2101000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2977000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3844000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3960000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1515659.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4252013.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-156925.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2173818.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1752496.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>529321.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2983987.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1328313.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1720987.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2329194.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6200520.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3541710.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1488495.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>525585.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-32876.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-840841.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-576342.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1734078.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-517302.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>530447.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1135806.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>525978.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1156418.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>344655.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>594462.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>288175.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>70097.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-29188.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-690897.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-360985.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-123277.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>156801.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>767134.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>898684.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>422724.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>483544.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>338820.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>584317.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>445712.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>495519.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>571880.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>227701.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>67196.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-50836.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-55154.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-55987.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>24253.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-15931.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-15064.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2369240.0</v>
       </c>
-      <c r="BD5">
-[...1 lines deleted...]
-      </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
-        <v>-2339923.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG5">
         <v>-2339923.0</v>
       </c>
       <c r="BH5">
-        <v>0.0</v>
+        <v>-2339923.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
-        <v>-2316172.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK5">
         <v>-2316172.0</v>
       </c>
-      <c r="BL5"/>
+      <c r="BL5">
+        <v>-2316172.0</v>
+      </c>
       <c r="BM5"/>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
+      <c r="BN5"/>
       <c r="BO5">
         <v>-2311794.0</v>
       </c>
-      <c r="BP5"/>
+      <c r="BP5">
+        <v>-2311794.0</v>
+      </c>
       <c r="BQ5"/>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
+      <c r="BR5"/>
       <c r="BS5">
         <v>-2272180.0</v>
       </c>
       <c r="BT5">
-        <v>-2179780.0</v>
+        <v>-2272180.0</v>
       </c>
       <c r="BU5">
         <v>-2179780.0</v>
       </c>
       <c r="BV5">
         <v>-2179780.0</v>
       </c>
       <c r="BW5">
         <v>-2179780.0</v>
       </c>
       <c r="BX5">
-        <v>-1999250.0</v>
+        <v>-2179780.0</v>
       </c>
       <c r="BY5">
         <v>-1999250.0</v>
       </c>
       <c r="BZ5">
         <v>-1999250.0</v>
       </c>
       <c r="CA5">
         <v>-1999250.0</v>
       </c>
-      <c r="CB5"/>
+      <c r="CB5">
+        <v>-1999250.0</v>
+      </c>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
-      <c r="CG5">
-[...1 lines deleted...]
-      </c>
+      <c r="CG5"/>
       <c r="CH5">
         <v>-10000.0</v>
       </c>
-      <c r="CI5"/>
+      <c r="CI5">
+        <v>-10000.0</v>
+      </c>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -5432,169 +5444,174 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
+        <v>12185000.0</v>
+      </c>
+      <c r="C7">
         <v>12317000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12444000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12569000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12680000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12790008.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12896659.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13000742.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13092792.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13182625.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13270295.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13009000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>13091894.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>13173000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>13250944.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>13385942.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>13508754.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13659352.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13821509.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>13651617.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>13263531.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>923960.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1029123.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1131915.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1232388.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>970182.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1070762.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1169075.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1265170.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1359097.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5607,116 +5624,119 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8">
         <v>63000.0</v>
       </c>
       <c r="C8">
         <v>63000.0</v>
       </c>
       <c r="D8">
         <v>63000.0</v>
       </c>
       <c r="E8">
         <v>63000.0</v>
       </c>
       <c r="F8">
+        <v>63000.0</v>
+      </c>
+      <c r="G8">
         <v>62529.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>54830.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>54498.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>54306.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>54294.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>54240.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>44439.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>44193.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>43851.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>43635.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>43634.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>43575.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>43505.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>43478.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>43476.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>43338.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5738,488 +5758,493 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>290199035.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>288514368.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>287000021.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>286129098.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>285005396.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>284047729.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>283194429.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>282478792.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>280654464.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>278586339.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>277533082.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>276656202.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>218864425.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>212383810.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>191648910.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>190385060.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>189120750.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>188795860.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>186138466.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>184089635.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>182674479.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>170402768.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>162907482.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>158734206.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>154690112.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>143479427.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>143066477.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>140980674.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>140755208.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>140261680.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>140126731.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>138180345.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>102713676.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>101631678.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>100390887.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>91343135.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>90587894.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>89574145.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>88795394.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>91575243.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>89914220.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>4413000.0</v>
+      </c>
+      <c r="C10">
         <v>4813000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6249000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7536000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10204000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11587275.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3279926.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5685328.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8458708.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8608380.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14131137.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8359047.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13151524.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>19048410.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22144567.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>22552239.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30164055.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>43022814.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>52137707.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>61042846.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>65609078.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>68468285.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>71421601.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>87978343.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>35113888.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>26389000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12232418.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>15978000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16341561.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>19647374.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>22368837.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>24911264.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>25282626.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>21089748.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>17321862.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>15400348.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>16402330.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3239983.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5245178.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6375049.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8670390.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3537425.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5316851.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7385591.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8017344.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10418627.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3605280.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>433423.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4878446.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6416059.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2183030.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2349994.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1870612.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1365295.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1729344.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2061132.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1741839.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1803049.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1186653.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2296147.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3416525.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2436465.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1055669.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>758224.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>595524.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1346301.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1595628.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>937316.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1423608.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2154795.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2749208.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3375041.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3593748.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>46768.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>211613.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>774658.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1465919.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2189655.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2873138.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3576869.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>4858633.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2248.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4219.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4405.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="CH10">
         <v>10000.0</v>
       </c>
       <c r="CI10">
+        <v>10000.0</v>
+      </c>
+      <c r="CJ10">
         <v>27981.0</v>
       </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6265,1233 +6290,1245 @@
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>4413000.0</v>
+      </c>
+      <c r="C12">
         <v>4813000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6249000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7536000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10204000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11587275.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3279926.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5685328.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8458708.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8608380.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14131137.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8359047.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13151524.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19048410.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22144567.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>22552239.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>30164055.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>43022814.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>52137707.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>61042846.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>65609078.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>68468285.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>71421601.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>87978343.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>35113888.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>26389000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12232418.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15978000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16341561.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>19647374.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22368837.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>24911264.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>25282626.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>21089748.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17321862.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>15400348.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>16402330.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3239983.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5245178.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6375049.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8919390.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6027425.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7508851.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9328591.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11205344.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>13357627.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5549827.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7780417.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9623446.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11161059.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2183030.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2349994.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1870612.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1365295.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>2061132.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1741839.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1803049.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1186653.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2296147.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3416525.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2436465.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1055669.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>758224.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>595524.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1346301.0</v>
       </c>
-      <c r="BO12"/>
-      <c r="BP12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>937316.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1423608.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2154795.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>3375041.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3593748.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>46768.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>774658.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1465919.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2189655.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2873138.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3576869.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4858633.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2248.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4219.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4405.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="CH12">
         <v>10000.0</v>
       </c>
       <c r="CI12">
+        <v>10000.0</v>
+      </c>
+      <c r="CJ12">
         <v>27981.0</v>
       </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
         <v>63000.0</v>
       </c>
       <c r="C13">
         <v>63000.0</v>
       </c>
       <c r="D13">
         <v>63000.0</v>
       </c>
       <c r="E13">
         <v>63000.0</v>
       </c>
       <c r="F13">
+        <v>63000.0</v>
+      </c>
+      <c r="G13">
         <v>62529.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>54830.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>54498000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>54306.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>54294.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>54240.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>44439.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>44193.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>43851.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>43635.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>43634.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>43575.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>43505.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>43478.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>43476.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>43338.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>43272.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>43222.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>43176.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>36812.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>36130.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>32616.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>32422.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>32303.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>32243.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>31774.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>31633.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>31419.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>29974.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>28974.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>28481.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>28134.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>25553.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>25484.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>25469.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>25438.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>25406.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>25397.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>25177.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>24891.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>24678.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>23305.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>322775.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>310399.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>299026.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>251320.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>245141.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>234402.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>228949.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>215000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>209895.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>199053.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>189843.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>177626.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>172283.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>165869.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>139577.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>122838.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>111256.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>101502.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>79575.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>66000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>48112.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>41521.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>30511.0</v>
       </c>
-      <c r="BS13"/>
-      <c r="BT13">
+      <c r="BT13"/>
+      <c r="BU13">
         <v>25264.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25045.0</v>
       </c>
       <c r="BV13">
         <v>25045.0</v>
       </c>
-      <c r="BW13"/>
-      <c r="BX13">
+      <c r="BW13">
         <v>25045.0</v>
       </c>
+      <c r="BX13"/>
       <c r="BY13">
+        <v>25045.0</v>
+      </c>
+      <c r="BZ13">
         <v>24766.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24629.0</v>
       </c>
       <c r="CA13">
         <v>24629.0</v>
       </c>
       <c r="CB13">
+        <v>24629.0</v>
+      </c>
+      <c r="CC13">
         <v>24466.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>24091.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7855.0</v>
       </c>
       <c r="CE13">
         <v>7855.0</v>
       </c>
       <c r="CF13">
         <v>7855.0</v>
       </c>
       <c r="CG13">
-        <v>10000.0</v>
+        <v>7855.0</v>
       </c>
       <c r="CH13">
         <v>10000.0</v>
       </c>
-      <c r="CI13"/>
+      <c r="CI13">
+        <v>10000.0</v>
+      </c>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
-        <v>62738827.0</v>
+        <v>3140335.0</v>
       </c>
       <c r="C14">
-        <v>62804088.0</v>
+        <v>3136941.0</v>
       </c>
       <c r="D14">
-        <v>62753959.0</v>
+        <v>3140204.0</v>
       </c>
       <c r="E14">
+        <v>3137698.0</v>
+      </c>
+      <c r="F14">
         <v>67166377.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>60732000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54715000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>54453000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54306000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>54263000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>44656000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>44374000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>44015000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>43676000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>43478000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>43607000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>43560000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>43488000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>43477000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>43396000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>43318000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>43243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41593000.0</v>
       </c>
       <c r="X14">
         <v>41593000.0</v>
       </c>
       <c r="Y14">
+        <v>41593000.0</v>
+      </c>
+      <c r="Z14">
         <v>36483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33981000.0</v>
       </c>
       <c r="AA14">
         <v>33981000.0</v>
       </c>
       <c r="AB14">
+        <v>33981000.0</v>
+      </c>
+      <c r="AC14">
         <v>32366000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>32267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31931000.0</v>
       </c>
       <c r="AE14">
         <v>31931000.0</v>
       </c>
       <c r="AF14">
+        <v>31931000.0</v>
+      </c>
+      <c r="AG14">
         <v>31306000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30302065.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>29351000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>28762000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>28206000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>27954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25504000.0</v>
       </c>
       <c r="AM14">
         <v>25504000.0</v>
       </c>
       <c r="AN14">
+        <v>25504000.0</v>
+      </c>
+      <c r="AO14">
         <v>25445000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>25416077.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>25401000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24401000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>25038000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>28826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24394000.0</v>
       </c>
       <c r="AU14">
         <v>24394000.0</v>
       </c>
       <c r="AV14">
+        <v>24394000.0</v>
+      </c>
+      <c r="AW14">
         <v>12496000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>12048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10619000.0</v>
       </c>
       <c r="AY14">
         <v>10619000.0</v>
       </c>
       <c r="AZ14">
+        <v>10619000.0</v>
+      </c>
+      <c r="BA14">
         <v>9700000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9263000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8919000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8918743.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8178000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7246000.0</v>
       </c>
       <c r="BG14">
         <v>7246000.0</v>
       </c>
       <c r="BH14">
+        <v>7246000.0</v>
+      </c>
+      <c r="BI14">
         <v>6729000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>6365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5324000.0</v>
       </c>
       <c r="BK14">
         <v>5324000.0</v>
       </c>
       <c r="BL14">
+        <v>5324000.0</v>
+      </c>
+      <c r="BM14">
         <v>4250000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3816000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2915000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2915349.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1681000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1433000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1163000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1162915.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002000.0</v>
       </c>
       <c r="BV14">
         <v>1002000.0</v>
       </c>
       <c r="BW14">
+        <v>1002000.0</v>
+      </c>
+      <c r="BX14">
         <v>1001797.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>987916.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>985130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>963803.0</v>
       </c>
       <c r="CB14">
         <v>963803.0</v>
       </c>
       <c r="CC14">
+        <v>963803.0</v>
+      </c>
+      <c r="CD14">
         <v>215211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>314200.0</v>
       </c>
       <c r="CE14">
         <v>314200.0</v>
       </c>
       <c r="CF14">
+        <v>314200.0</v>
+      </c>
+      <c r="CG14">
         <v>312100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310000.0</v>
       </c>
       <c r="CH14">
         <v>310000.0</v>
       </c>
       <c r="CI14">
         <v>310000.0</v>
       </c>
+      <c r="CJ14">
+        <v>310000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>44193.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>43851.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>43635.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>43634.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>43575.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>43505.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>43478.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>43476.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>43338.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>43272.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>43222.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>43176.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>36812.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>36130.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>32616.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>32422.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>32303.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>32243.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>31774.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>31633.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>31419.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>29974.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>28974.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>28481.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>28134.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>25553.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>25484.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>25469.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>25438.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>25406.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>25397.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>25177.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>24891.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>24678.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>23305.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>322775.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>310399.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>299026.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>251320.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>245141.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>234402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>214968.0</v>
       </c>
       <c r="BC15">
         <v>214968.0</v>
       </c>
       <c r="BD15">
+        <v>214968.0</v>
+      </c>
+      <c r="BE15">
         <v>209895.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>199053.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>189843.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>177626.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>172283.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>165869.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>139577.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>122838.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>111256.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>101502.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66375.0</v>
       </c>
       <c r="BO15">
         <v>66375.0</v>
       </c>
       <c r="BP15">
+        <v>66375.0</v>
+      </c>
+      <c r="BQ15">
         <v>48112.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>41521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25264.0</v>
       </c>
       <c r="BS15">
         <v>25264.0</v>
       </c>
       <c r="BT15">
         <v>25264.0</v>
       </c>
       <c r="BU15">
-        <v>25045.0</v>
+        <v>25264.0</v>
       </c>
       <c r="BV15">
         <v>25045.0</v>
       </c>
       <c r="BW15">
         <v>25045.0</v>
       </c>
       <c r="BX15">
         <v>25045.0</v>
       </c>
       <c r="BY15">
+        <v>25045.0</v>
+      </c>
+      <c r="BZ15">
         <v>24766.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24629.0</v>
       </c>
       <c r="CA15">
         <v>24629.0</v>
       </c>
       <c r="CB15">
+        <v>24629.0</v>
+      </c>
+      <c r="CC15">
         <v>24466.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>24091.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7855.0</v>
       </c>
       <c r="CE15">
         <v>7855.0</v>
       </c>
       <c r="CF15">
         <v>7855.0</v>
       </c>
       <c r="CG15">
-        <v>10000.0</v>
+        <v>7855.0</v>
       </c>
       <c r="CH15">
         <v>10000.0</v>
       </c>
       <c r="CI15">
         <v>10000.0</v>
       </c>
+      <c r="CJ15">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>332000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>409000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>561000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>546028.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>419331.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1298050.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1595652.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1380821.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1628182.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1581649.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1617195.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1682837.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1722546.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-416861.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2435452.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1947353.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2064595.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1682293.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1313239.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1034203.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>143.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-308.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>157656.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-301.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>2426110.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>14747.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>1602130.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1608149.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2069790.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1539859.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>30000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>30833.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3333.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>5833.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>117364.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>272359.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>435686.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7537,88 +7574,87 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -7662,78 +7698,81 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7779,1238 +7818,1253 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>3226000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>4222394.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>3361412.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>2625265.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>1838052.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>1191101.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>771795.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>557528.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>360481.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>207267.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>269994.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20"/>
+      <c r="BL20">
         <v>211181.0</v>
       </c>
-      <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>198514.0</v>
       </c>
-      <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>202676.0</v>
       </c>
-      <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20">
         <v>191926.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21">
+        <v>2864000.0</v>
+      </c>
+      <c r="C21">
         <v>2952000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3226000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3592000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3739000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3704706.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3748036.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>3906552.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>4390533.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>4701984.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
+      <c r="V21"/>
       <c r="W21">
         <v>4222394.0</v>
       </c>
-      <c r="X21"/>
+      <c r="X21">
+        <v>4222394.0</v>
+      </c>
       <c r="Y21"/>
-      <c r="Z21">
-[...1 lines deleted...]
-      </c>
+      <c r="Z21"/>
       <c r="AA21">
         <v>3361412.0</v>
       </c>
-      <c r="AB21"/>
+      <c r="AB21">
+        <v>3361412.0</v>
+      </c>
       <c r="AC21"/>
-      <c r="AD21">
-[...1 lines deleted...]
-      </c>
+      <c r="AD21"/>
       <c r="AE21">
         <v>2625265.0</v>
       </c>
       <c r="AF21">
-        <v>0.0</v>
+        <v>2625265.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
-        <v>1838052.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI21">
         <v>1838052.0</v>
       </c>
       <c r="AJ21">
-        <v>0.0</v>
+        <v>1838052.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
-        <v>1191101.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM21">
         <v>1191101.0</v>
       </c>
       <c r="AN21">
-        <v>0.0</v>
+        <v>1191101.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
-        <v>771795.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>771795.0</v>
       </c>
       <c r="AR21">
-        <v>0.0</v>
+        <v>771795.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
-        <v>557528.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU21">
         <v>557528.0</v>
       </c>
       <c r="AV21">
-        <v>0.0</v>
+        <v>557528.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
-        <v>360481.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY21">
         <v>360481.0</v>
       </c>
       <c r="AZ21">
-        <v>0.0</v>
+        <v>360481.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
-        <v>207267.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC21">
         <v>207267.0</v>
       </c>
       <c r="BD21">
-        <v>0.0</v>
+        <v>207267.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
-        <v>269994.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG21">
         <v>269994.0</v>
       </c>
       <c r="BH21">
-        <v>0.0</v>
+        <v>269994.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
-        <v>211181.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK21">
         <v>211181.0</v>
       </c>
-      <c r="BL21"/>
+      <c r="BL21">
+        <v>211181.0</v>
+      </c>
       <c r="BM21"/>
-      <c r="BN21">
-[...1 lines deleted...]
-      </c>
+      <c r="BN21"/>
       <c r="BO21">
         <v>198514.0</v>
       </c>
-      <c r="BP21"/>
+      <c r="BP21">
+        <v>198514.0</v>
+      </c>
       <c r="BQ21"/>
-      <c r="BR21">
-[...1 lines deleted...]
-      </c>
+      <c r="BR21"/>
       <c r="BS21">
         <v>202676.0</v>
       </c>
-      <c r="BT21"/>
+      <c r="BT21">
+        <v>202676.0</v>
+      </c>
       <c r="BU21"/>
-      <c r="BV21">
-[...1 lines deleted...]
-      </c>
+      <c r="BV21"/>
       <c r="BW21">
         <v>191926.0</v>
       </c>
-      <c r="BX21"/>
+      <c r="BX21">
+        <v>191926.0</v>
+      </c>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22">
+        <v>3686000.0</v>
+      </c>
+      <c r="C22">
         <v>4481000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5281000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4002000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3710000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3018524.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2732907.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3247756.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4316752.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3738767.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3680129.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2977146.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2045985.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1725673.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3461586.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3541596.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4980383.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5445499.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4766098.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4527542.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3688964.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3108201.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2673799.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2024934.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1986970.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1967000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2113897.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1768000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1462998.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1213606.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>833133.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>779425.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>769247.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>680185.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>795657.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1089343.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>889739.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>857786.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>833976.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1051648.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1047911.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1059628.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1190681.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1337185.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1059945.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>702921.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>537566.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>387075.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>303686.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>146523.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>245608.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>362542.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>476550.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>555260.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>682372.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>625778.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>535258.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>468563.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>431022.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>186339.0</v>
       </c>
-      <c r="BI22">
-[...2 lines deleted...]
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>-1733.0</v>
       </c>
-      <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>37960000.0</v>
+      </c>
+      <c r="C23">
         <v>40562000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>44182000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>45750000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>47990000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>50781684.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47371500.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>47804011.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>53426791.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>47070605.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>53260634.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>47575037.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>52444767.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>57462835.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>63231530.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>62269558.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>71205278.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>83272052.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>89519282.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>95067427.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>98192905.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>87479052.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>89950471.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>104282078.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>49258771.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>44226000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>27382510.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>28682000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>28482870.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>30994712.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>32747326.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>34249471.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>34945803.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>28303391.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>24103307.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>22218309.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>22086459.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8289223.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9693844.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10857898.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>12711124.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9512152.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11254366.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>12802300.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>14098864.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>15864267.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8468625.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9626604.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11257021.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>12393022.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4045735.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4039006.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2981011.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2526704.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3339408.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3268240.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2896227.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2784103.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2122542.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2934435.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3862477.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2875037.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1811926.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1110266.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>952835.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1688131.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2238480.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1287767.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1789394.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2557684.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3387185.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3878372.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4145389.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>606571.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>802572.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1325600.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2019488.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2754182.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3445049.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>4172522.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>5577436.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>16682.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>19042.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>19635.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="CH23">
         <v>30000.0</v>
       </c>
       <c r="CI23">
+        <v>30000.0</v>
+      </c>
+      <c r="CJ23">
         <v>46082.0</v>
       </c>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24">
+        <v>3092000.0</v>
+      </c>
+      <c r="C24">
         <v>10313000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>16667000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14567000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14377000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14186715.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13996350.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13805985.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>13673195.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1928571.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2542857.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4199000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5021429.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5011000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5000000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>5993125.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8457257.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10921389.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>13385522.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11891320.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9155369.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>8298280.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>9274527.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>9917439.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9893685.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9869940.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5992000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>6966000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7940000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3677000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4078000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4480000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4881167.0</v>
       </c>
-      <c r="AP24">
-[...1 lines deleted...]
-      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>277000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>224818.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>526554.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>494000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1078000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>10921390.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13385520.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11891320.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9155370.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8298280.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9274527.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>9917439.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9893685.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>4881167.0</v>
       </c>
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>224818.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>526554.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>125892.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>123482.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
@@ -9026,52 +9080,53 @@
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9117,394 +9172,400 @@
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>21921000.0</v>
+      </c>
+      <c r="C28">
         <v>14150000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22862000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16853000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15389448.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>23613083.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21121399.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18307279.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9002816.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4182015.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9682509.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4961799.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-865309.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3893623.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-9166297.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-16655301.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-29363462.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-38316198.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-47391229.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-52345547.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-67544325.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-70392478.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-71686636.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-18339877.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-10331000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3890532.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>207000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5087689.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-8323329.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-12427643.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-14993825.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-15388941.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-11219808.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-7329721.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-5433993.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6461762.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1686904.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-333531.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1478642.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3789223.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-3537425.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-5316851.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-7385591.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-8017344.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-10418627.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3605280.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-433423.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-4169108.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4688922.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-538674.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-788418.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-958505.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1365295.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-803119.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1087753.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-556488.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-655726.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-616080.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1833314.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2889971.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1942621.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>21719.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>113464.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-423024.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1173801.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1595628.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-937316.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1373608.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-2104795.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2499601.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-3325041.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-3543748.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>53232.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-211613.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-774658.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1465919.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-2189655.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-2873138.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-2576869.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3858633.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>65665.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>61918.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>5595.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="CH28">
         <v>50000.0</v>
       </c>
       <c r="CI28">
+        <v>50000.0</v>
+      </c>
+      <c r="CJ28">
         <v>-17981.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
+        <v>16490000.0</v>
+      </c>
+      <c r="C29">
         <v>19153000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22570000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23587000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>25963000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28729499.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25103286.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26805075.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>30409798.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23356496.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28318020.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5032000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>29116125.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5011000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>40374973.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>39141500.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>47559767.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>55428037.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>62578197.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>70611109.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>74384963.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>77258801.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>79215579.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>95392945.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>39446414.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>36401566.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9521,525 +9582,532 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>6786000.0</v>
+      </c>
+      <c r="C30">
         <v>7152000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7550000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7427000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7743000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7670399.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7319597.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6632590.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7822823.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6765290.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6057072.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6178637.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7024625.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5527715.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5664941.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4961245.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5170987.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4577010.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4523430.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5241062.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5754720.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5018506.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5159275.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5797306.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3890392.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5395510.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4467087.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3447946.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3450020.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3267035.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3943119.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3642510.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2902851.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2352258.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2205859.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2350190.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2058815.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1732008.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1433468.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1406375.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>944777.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>760159.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>648869.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>553383.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>501042.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>672676.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>819151.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>561964.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>330347.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>327321.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>453017.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>193873.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>84065.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>114604.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>51779.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>51941.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>43394.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>39790.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>36078.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>1851.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1262.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2550.0</v>
       </c>
       <c r="CG30">
         <v>2550.0</v>
       </c>
       <c r="CH30">
+        <v>2550.0</v>
+      </c>
+      <c r="CI30">
         <v>1733.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2004.0</v>
       </c>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>24094696.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>28955445.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>35374973.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>39141500.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>47559767.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>55428037.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>62578000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>70611109.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>74384963.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>77258801.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>79215579.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>80233153.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>24322490.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>21313510.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>56630.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>6733791.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>11542660.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>15014918.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>16934600.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>20070729.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>21560839.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>14447174.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>10262835.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>9473793.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>7915919.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1570634.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-474088.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1378749.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>3896787.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>6263746.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>8210587.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>9665841.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>3405655.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>8075259.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>8485858.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>9092516.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>979043.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>971570.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>875332.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1531636.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>1119555.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1915902.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32">
+        <v>-8286000.0</v>
+      </c>
+      <c r="C32">
         <v>1454000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10925000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11201000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13145000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15676838.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>11778999.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8167177.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11619032.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6568699.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>11156868.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7289000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13292823.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>17729000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>24045139.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>22262159.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>31093084.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>41182488.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>50608748.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>61681275.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>66288813.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>69875527.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>72299881.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>79446676.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>26283624.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>26064951.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10056,340 +10124,344 @@
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
+      <c r="CJ32"/>
     </row>
-    <row r="33" spans="1:87">
+    <row r="33" spans="1:88">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>22223000.0</v>
+      </c>
+      <c r="C33">
         <v>22805000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>23548000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24437000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>25003000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>25368780.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>25768257.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>31206643.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>31471491.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>27077805.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>27557811.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>28314394.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>28800814.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>29297844.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>29471839.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>29888755.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>29558576.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>27417937.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>25220392.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>22315776.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>21108157.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>7844338.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>7497336.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>7479094.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>7310812.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6697000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6480981.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6331000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6268446.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>6166520.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4483239.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4299153.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>4165522.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3787962.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3363967.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2832304.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2345247.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2008161.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1865420.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1804900.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1637256.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1470847.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1394038.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1210809.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1057989.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>982545.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>861619.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>672144.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>634578.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>565088.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>558768.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>394942.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>394111.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>397303.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33">
+      <c r="BD33"/>
+      <c r="BE33">
         <v>413017.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>429668.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>425633.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>425061.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>418433.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>410339.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>404515.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>411721.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>281132.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>278025.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>269341.0</v>
       </c>
-      <c r="BO33"/>
-      <c r="BP33">
+      <c r="BP33"/>
+      <c r="BQ33">
         <v>286424.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>299411.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>313659.0</v>
       </c>
-      <c r="BS33"/>
-      <c r="BT33">
+      <c r="BT33"/>
+      <c r="BU33">
         <v>349230.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>378323.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>371890.0</v>
       </c>
-      <c r="BW33"/>
-      <c r="BX33">
+      <c r="BX33"/>
+      <c r="BY33">
         <v>435787.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>484193.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>531192.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>547031.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>553850.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>608855.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>12583.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>13561.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>12680.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>20000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>10000.0</v>
       </c>
-      <c r="CI33"/>
+      <c r="CJ33"/>
     </row>
-    <row r="34" spans="1:87">
+    <row r="34" spans="1:88">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-      <c r="AD34">
+      <c r="AD34"/>
+      <c r="AE34">
         <v>970182.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -10402,592 +10474,597 @@
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
+      <c r="CJ34"/>
     </row>
-    <row r="35" spans="1:87">
+    <row r="35" spans="1:88">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>14688000.0</v>
+      </c>
+      <c r="C35">
         <v>22065000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>28570000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>26618000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>26562000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>26502834.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>26440321.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>26374730.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>26353921.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14718579.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15439516.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>17091019.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>17998941.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>18071474.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>18142005.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13009412.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13091892.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>13172387.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>13250943.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>13385942.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>13012007.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>461063.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>581638.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6692617.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9271946.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>11448000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>14028201.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>12646000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>10021027.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>9268463.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>9274527.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>9917439.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>9893685.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>9869940.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5992141.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>6966355.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>7940568.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3676887.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4078314.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4479740.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4881167.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>860692.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>714633.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>526670.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>417719.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>475213.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>729140.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>18874241.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>17717838.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>16353131.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>15246350.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>14583515.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>14062012.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>13470176.0</v>
       </c>
-      <c r="BC35"/>
-      <c r="BD35">
+      <c r="BD35"/>
+      <c r="BE35">
         <v>1701390.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1806196.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1794845.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>276250.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>224818.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>526554.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>493844.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1077388.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1700050.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>992654.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1060571.0</v>
       </c>
-      <c r="BO35"/>
-      <c r="BP35">
+      <c r="BP35"/>
+      <c r="BQ35">
         <v>806186.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>871671.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>817926.0</v>
       </c>
-      <c r="BS35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT35"/>
       <c r="BU35">
         <v>50000.0</v>
       </c>
       <c r="BV35">
+        <v>50000.0</v>
+      </c>
+      <c r="BW35">
         <v>100000.0</v>
       </c>
-      <c r="BW35"/>
-      <c r="BX35">
+      <c r="BX35"/>
+      <c r="BY35">
         <v>706004.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>807650.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>879118.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>942265.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>2258520.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>3281403.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="CE35">
         <v>10000.0</v>
       </c>
       <c r="CF35">
         <v>10000.0</v>
       </c>
       <c r="CG35">
         <v>10000.0</v>
       </c>
       <c r="CH35">
         <v>10000.0</v>
       </c>
-      <c r="CI35"/>
+      <c r="CI35">
+        <v>10000.0</v>
+      </c>
+      <c r="CJ35"/>
     </row>
-    <row r="36" spans="1:87">
+    <row r="36" spans="1:88">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
+        <v>1575000.0</v>
+      </c>
+      <c r="C36">
         <v>4526000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>53000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5169000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>53000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>50323.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1506602.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3801223.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10258303.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5403855.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-3653620.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4148733.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4278020.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6132926.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1734373.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>6382725.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6357136.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6372318.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1944016.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4865044.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4786278.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4515420.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>125892.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4269637.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4126077.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3733000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3484894.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3245000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3079599.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2910768.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2753379.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2622104.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2395960.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2179759.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>123133.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1799515.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1620109.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1419776.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>104910.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1180715.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1037468.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>901625.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>64954.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>731272.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>655166.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>652237.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>58270.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>481017.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>462588.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>409687.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>53894.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>251409.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>251432.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>257547.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>46953.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>278483.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>287225.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>277411.0</v>
       </c>
-      <c r="BG36"/>
-      <c r="BH36">
+      <c r="BH36"/>
+      <c r="BI36">
         <v>273857.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>271235.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>266340.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>56394.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>268000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>263800.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>251583.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>56394.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>257553.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>260522.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>264980.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>66634.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>274073.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>278751.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>249203.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>53894.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>248812.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>251129.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>252039.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>243471.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>187765.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>180246.0</v>
       </c>
-      <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>-10000.0</v>
       </c>
-      <c r="CI36"/>
+      <c r="CJ36"/>
     </row>
-    <row r="37" spans="1:87">
+    <row r="37" spans="1:88">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -11031,791 +11108,801 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
+      <c r="CJ37"/>
     </row>
-    <row r="38" spans="1:87">
+    <row r="38" spans="1:88">
       <c r="A38" t="s">
         <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-16580770632.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>6132926.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1734373.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6382724.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6357136.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6372318.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>6646000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4865044.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4786278.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4515420.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5377409.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4269637.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4126077.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3733172.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>123482.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3244982.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3079599.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2910770.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>128114.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2622104.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2395960.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2179759.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1961000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1800000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1620000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1420000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1297000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1181000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1037000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>902000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>837000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>731000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>655000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>652000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>616000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>482000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>463000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>410000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251000.0</v>
       </c>
       <c r="BA38">
         <v>251000.0</v>
       </c>
       <c r="BB38">
+        <v>251000.0</v>
+      </c>
+      <c r="BC38">
         <v>258000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>254000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>278000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>287000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>278000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>271000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>273000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>271000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268000.0</v>
       </c>
       <c r="BL38">
         <v>268000.0</v>
       </c>
       <c r="BM38">
+        <v>268000.0</v>
+      </c>
+      <c r="BN38">
         <v>264000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>252000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>254000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>258000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>260000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>265000.0</v>
       </c>
-      <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>16097.0</v>
       </c>
     </row>
-    <row r="39" spans="1:87">
+    <row r="39" spans="1:88">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
+        <v>852000.0</v>
+      </c>
+      <c r="C39">
         <v>1311000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1554000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2348000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1330000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3136706.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8270812.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1031694.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1357017.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>880363.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1834485.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1745813.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1421819.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1863193.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2488597.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1325723.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1331277.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2808792.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2871655.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1940201.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2031986.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3039722.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3198460.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1002401.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>956709.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3777526.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2088127.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1156895.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1919690.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1400354.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2237996.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1234238.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1825557.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>786476.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>831924.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>896248.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>780656.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>902570.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>315802.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>439852.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>161790.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>194093.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>511927.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>372332.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>274544.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>148498.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>700462.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>225004.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>364964.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>193031.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>605312.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>737655.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>311346.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>188484.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>476000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>116372.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>146068.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>47068.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>43728.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>33516.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>35613.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>34057.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>344536.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>70910.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>79286.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>72489.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>370000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>64027.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>66375.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>89230.0</v>
       </c>
-      <c r="BS39"/>
-      <c r="BT39">
+      <c r="BT39"/>
+      <c r="BU39">
         <v>154101.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>173318.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>187913.0</v>
       </c>
-      <c r="BW39"/>
-      <c r="BX39">
+      <c r="BX39"/>
+      <c r="BY39">
         <v>115155.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>69376.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>33335.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>24880.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>41803.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>109948.0</v>
       </c>
-      <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>10000.0</v>
       </c>
-      <c r="CI39"/>
+      <c r="CJ39"/>
     </row>
-    <row r="40" spans="1:87">
+    <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>7283000.0</v>
+      </c>
+      <c r="C40">
         <v>5960000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5967000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6150000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5392000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5390763.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5612339.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5660051.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6877163.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>8132063.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6432905.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7580287.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5819086.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5712191.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7950440.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7394293.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8007440.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>9358910.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7581170.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7446848.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>8378470.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>7618726.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6204842.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5370857.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5435656.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5084308.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>5399480.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3691301.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3136641.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2815025.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3824292.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2401975.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2237816.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1846692.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2151558.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1489931.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2648571.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3272838.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3830054.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3842802.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2911635.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2387714.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2336554.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2920176.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2110171.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>5723213.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3742390.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1099950.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1528186.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>926554.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>634059.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>496443.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>471337.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>288724.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>350000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>374368.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>498056.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>453973.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>558466.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>566212.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>585960.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>462824.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>401418.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>337759.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>231650.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>260200.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>119000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>109649.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>48142.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>75141.0</v>
       </c>
-      <c r="BS40"/>
-      <c r="BT40">
+      <c r="BT40"/>
+      <c r="BU40">
         <v>71421.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>60324.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>228090.0</v>
       </c>
-      <c r="BW40"/>
-      <c r="BX40">
+      <c r="BX40"/>
+      <c r="BY40">
         <v>166418.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>723460.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>555597.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>139779.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>138933.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>403800.0</v>
       </c>
-      <c r="CD40"/>
       <c r="CE40"/>
-      <c r="CF40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>52114.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>30000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>10000.0</v>
       </c>
-      <c r="CI40"/>
+      <c r="CJ40"/>
     </row>
-    <row r="41" spans="1:87">
+    <row r="41" spans="1:88">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -11861,307 +11948,311 @@
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
+      <c r="CJ41"/>
     </row>
-    <row r="42" spans="1:87">
+    <row r="42" spans="1:88">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>321936000.0</v>
+      </c>
+      <c r="C42">
         <v>321568000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>321024000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>319511000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>319023000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>318451572.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>310808711.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>253998385.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>307514758.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>305984268.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>305196874.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>292153561.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>290199035.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>288514368.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>287000022.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>286129098.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>285005397.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>284047730.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>283194429.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>282478792.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>280654464.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>278586339.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>277533082.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>276656202.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>218864425.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>212383812.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>191648907.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>190385058.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>189120749.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>188795855.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>186138466.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>184089635.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>182674479.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>170402768.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>162907482.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>158734206.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>154690112.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>143479427.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>143066477.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>140980674.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>140755208.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>140261680.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>140126731.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>139408750.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>138727308.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>138180345.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>128106297.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>102713676.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>101631678.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>100390887.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>91584402.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>90587894.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>89574145.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>88795394.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42">
+      <c r="BD42"/>
+      <c r="BE42">
         <v>98535236.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>96663905.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>94991947.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>84805990.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>91575243.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>89914220.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>86950809.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>85820441.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>81894227.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>81369868.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>80934751.0</v>
       </c>
-      <c r="BO42"/>
-      <c r="BP42">
+      <c r="BP42"/>
+      <c r="BQ42">
         <v>78744551.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>78233259.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>78017693.0</v>
       </c>
-      <c r="BS42"/>
-      <c r="BT42">
+      <c r="BT42"/>
+      <c r="BU42">
         <v>77499878.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>76506183.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>73899620.0</v>
       </c>
-      <c r="BW42"/>
-      <c r="BX42">
+      <c r="BX42"/>
+      <c r="BY42">
         <v>71163575.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>70418849.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>70347502.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>69757556.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>67972899.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>67048270.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97395.0</v>
       </c>
       <c r="CE42">
         <v>97395.0</v>
       </c>
       <c r="CF42">
         <v>97395.0</v>
       </c>
       <c r="CG42">
+        <v>97395.0</v>
+      </c>
+      <c r="CH42">
         <v>110000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>100000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>133079.0</v>
       </c>
     </row>
-    <row r="43" spans="1:87">
+    <row r="43" spans="1:88">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12207,2184 +12298,2205 @@
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
+      <c r="CJ43"/>
     </row>
-    <row r="44" spans="1:87">
+    <row r="44" spans="1:88">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
         <v>1895.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>1849.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>1804.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>1760.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>1717.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>1675.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>1634.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>12889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BE44">
         <v>2000.0</v>
       </c>
       <c r="BF44">
+        <v>2000.0</v>
+      </c>
+      <c r="BG44">
         <v>1000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>2000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>1478.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>1441.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BK44">
         <v>6000.0</v>
       </c>
       <c r="BL44">
         <v>6000.0</v>
       </c>
       <c r="BM44">
         <v>6000.0</v>
       </c>
       <c r="BN44">
         <v>6000.0</v>
       </c>
       <c r="BO44">
+        <v>6000.0</v>
+      </c>
+      <c r="BP44">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BQ44">
         <v>8000.0</v>
       </c>
       <c r="BR44">
+        <v>8000.0</v>
+      </c>
+      <c r="BS44">
         <v>9000.0</v>
       </c>
-      <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
+      <c r="CJ44"/>
     </row>
-    <row r="45" spans="1:87">
+    <row r="45" spans="1:88">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="B45">
+        <v>23516000.0</v>
+      </c>
+      <c r="C45">
         <v>23750000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>23893000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>24557000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>24687000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>24680091.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>24738617.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>20921462.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>21213188.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>21673950.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>25151280.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>22478000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>22835335.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>23165000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>25243625.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>23506030.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>16321879.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3328918.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3149050.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3209457.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3184735.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2964093.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2996087.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3086492.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3188847.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3255752.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1729860.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1677049.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1769562.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1608203.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1402782.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1032789.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>725138.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>588385.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>569409.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>624185.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>599788.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>569222.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>557289.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>479537.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>402823.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>330308.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>245821.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>191127.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>171990.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>155401.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>144393.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>143533.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>142679.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145600.0</v>
       </c>
       <c r="BC45">
         <v>145600.0</v>
       </c>
       <c r="BD45">
+        <v>145600.0</v>
+      </c>
+      <c r="BE45">
         <v>134534.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>142443.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>148222.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>155067.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>144576.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>139104.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>138175.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>144146.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>13131.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>14225.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18853.0</v>
       </c>
       <c r="BO45">
         <v>18853.0</v>
       </c>
       <c r="BP45">
+        <v>18853.0</v>
+      </c>
+      <c r="BQ45">
         <v>28871.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>38889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52057.0</v>
       </c>
       <c r="BS45">
         <v>52057.0</v>
       </c>
       <c r="BT45">
+        <v>52057.0</v>
+      </c>
+      <c r="BU45">
         <v>75157.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>99572.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144457.0</v>
       </c>
       <c r="BW45">
         <v>144457.0</v>
       </c>
       <c r="BX45">
+        <v>144457.0</v>
+      </c>
+      <c r="BY45">
         <v>186975.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>233064.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>279153.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>303560.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>366085.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>428609.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>12583.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>13561.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>12680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="CH45">
         <v>20000.0</v>
       </c>
       <c r="CI45">
         <v>20000.0</v>
       </c>
+      <c r="CJ45">
+        <v>20000.0</v>
+      </c>
     </row>
-    <row r="46" spans="1:87">
+    <row r="46" spans="1:88">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>17784000.0</v>
+      </c>
+      <c r="C46">
         <v>18279000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>18747000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>19268000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>19689000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>20091293.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>20513619.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>20921462.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>21213188.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>21673950.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>22115250.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>22478202.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>22835335.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>23164918.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>23346933.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>23506030.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>23201440.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>21045619.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>18574358.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>17450732.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>16321879.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3328918.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3149050.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3209457.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3184735.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2964000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2996087.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3086000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3188847.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3255752.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1729860.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1677049.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1769562.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1608203.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1402782.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1032789.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>725138.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>588385.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>569409.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>624185.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>599788.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>569222.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>557289.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>479537.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>402823.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>330308.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>245821.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>191127.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>171990.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>155401.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>144393.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>143533.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>142679.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>139756.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46">
+      <c r="BD46"/>
+      <c r="BE46">
         <v>134534.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>142443.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>148222.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>155067.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>144576.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>139104.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>138175.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>144146.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>13131.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>14225.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>17758.0</v>
       </c>
-      <c r="BO46"/>
-      <c r="BP46">
+      <c r="BP46"/>
+      <c r="BQ46">
         <v>28871.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>38889.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>48679.0</v>
       </c>
-      <c r="BS46"/>
-      <c r="BT46">
+      <c r="BT46"/>
+      <c r="BU46">
         <v>75157.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>99572.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>122687.0</v>
       </c>
-      <c r="BW46"/>
-      <c r="BX46">
+      <c r="BX46"/>
+      <c r="BY46">
         <v>186975.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>233064.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>279153.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>303560.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>366085.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>428609.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>12583.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>13561.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>12680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="CH46">
         <v>20000.0</v>
       </c>
-      <c r="CI46"/>
+      <c r="CI46">
+        <v>20000.0</v>
+      </c>
+      <c r="CJ46"/>
     </row>
-    <row r="47" spans="1:87">
+    <row r="47" spans="1:88">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>10501365.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>10695013.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>10743032.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>10711690.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10219766.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7848824.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>18574000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3799115.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>16321879.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3328918.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2119927.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2077542.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3184735.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2964093.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2996087.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3086492.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3188847.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3255750.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1729860.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1677049.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1769562.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1608203.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1402782.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1032789.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>725138.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>588385.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>569409.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>624185.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>599788.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>569222.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>557289.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>480000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>403000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>330308.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>246000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>191127.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>171990.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>155401.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>144393.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>143533.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>142679.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>139756.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>146000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>135000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>142000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>148000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>155000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>144576.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>139104.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>138000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>144000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>13000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>14000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>18000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>19000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>29000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>39000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>49000.0</v>
       </c>
-      <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
+      <c r="CJ47"/>
     </row>
-    <row r="48" spans="1:87">
+    <row r="48" spans="1:88">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>-321754000.0</v>
+      </c>
+      <c r="C48">
         <v>-317336000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-312207000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-306710000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-303540000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-305486976.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-304008618.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-295340370.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-293006279.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-288863133.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-282505272.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-276670365.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-267476845.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-261323761.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-253997878.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-253231752.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-241030915.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-230151693.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-221185295.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-211878283.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-205471998.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-200794468.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-196626647.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-195948923.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-195109194.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-192242238.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-188789459.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-184840107.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-177955047.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-174407642.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-169523815.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-164120636.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-161115871.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-155294671.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-152312636.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-149165617.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-146959128.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-145842748.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-144464733.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-140050118.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-137367403.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-134362160.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-132525858.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-130524185.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-127676744.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-129111062.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-124394120.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-113902629.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-111123221.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-107895374.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-105805775.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-104469233.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-102979296.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-100947819.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-98732460.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-97554274.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-96272569.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-94648055.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-92557542.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-90627971.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-88164187.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-85945079.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-83988850.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-82933087.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-81742901.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-80652936.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-78902521.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-78429038.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-77413342.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-76392206.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-75461481.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-74637905.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-73621077.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-72384746.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-71538209.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-70743265.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-69962664.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-69060200.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-67426583.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-66228527.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-65185378.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-199024.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-188179.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-179546.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-170000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-150000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-133079.0</v>
       </c>
     </row>
-    <row r="49" spans="1:87">
+    <row r="49" spans="1:88">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-267476845.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-261323761.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-253997878.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-253231752.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-241030915.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-230151693.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-221185295.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-211878283.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-205471998.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-200794468.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-196626647.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-195948923.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-195109194.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-192242238.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-188789459.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-184840107.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-177955047.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-174407642.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-169523815.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-164120636.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-161115871.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-155294671.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-152312636.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-149165617.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-146959128.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-145842748.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-144464733.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-140050118.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-137367403.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-134362160.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-132525858.0</v>
       </c>
-      <c r="AR49">
-[...1 lines deleted...]
-      </c>
       <c r="AS49">
         <v>0.0</v>
       </c>
       <c r="AT49">
+        <v>0.0</v>
+      </c>
+      <c r="AU49">
         <v>-129111062.0</v>
       </c>
-      <c r="AU49">
-[...1 lines deleted...]
-      </c>
       <c r="AV49">
+        <v>0.0</v>
+      </c>
+      <c r="AW49">
         <v>-113902629.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-111123221.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-107895374.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-105805775.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-104469233.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-102979296.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-100947819.0</v>
       </c>
-      <c r="BC49">
-[...1 lines deleted...]
-      </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>-90627971.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-88164187.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
+      <c r="CJ49"/>
     </row>
-    <row r="50" spans="1:87">
+    <row r="50" spans="1:88">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50">
+        <v>14149000.0</v>
+      </c>
+      <c r="C50">
         <v>6646000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
-[...1 lines deleted...]
-      </c>
+      <c r="J50"/>
       <c r="K50">
         <v>2500000.0</v>
       </c>
       <c r="L50">
+        <v>2500000.0</v>
+      </c>
+      <c r="M50">
         <v>833000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>9166667.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>6666667.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>4166667.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1666666.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>3125000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>833333.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1666667.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>666667.0</v>
       </c>
-      <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>9893685.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>9869940.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>4000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>9940568.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1250000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>833333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416667.0</v>
       </c>
       <c r="AO50">
         <v>416667.0</v>
       </c>
       <c r="AP50">
         <v>416667.0</v>
       </c>
       <c r="AQ50">
+        <v>416667.0</v>
+      </c>
+      <c r="AR50">
         <v>833333.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>833333.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
+      <c r="CJ50"/>
     </row>
-    <row r="51" spans="1:87">
+    <row r="51" spans="1:88">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>26334000.0</v>
+      </c>
+      <c r="C51">
         <v>18963000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>29111000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>27136000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>27057000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>26976723.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>26893009.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>26806727.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>26765987.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>17611196.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>18313152.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>18041556.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>18113323.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>18183101.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>18250944.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>13385942.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>13508754.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>13659352.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>13821509.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>13651617.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>13263531.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>923960.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1029123.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>16291707.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>16774011.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>16058000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>16122950.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>16185000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>11253872.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>11324045.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>9941194.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>9917439.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>9893685.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>9869940.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>9992141.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>9966355.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>9940568.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4926887.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4911647.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4896407.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>5297834.0</v>
       </c>
-      <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
-      <c r="AW51">
+      <c r="AW51"/>
+      <c r="AX51">
         <v>709338.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1727137.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1644356.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1561576.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>912107.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>926225.0</v>
       </c>
       <c r="BC51">
         <v>926225.0</v>
       </c>
       <c r="BD51">
+        <v>926225.0</v>
+      </c>
+      <c r="BE51">
         <v>973379.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1185351.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1147323.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>570573.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>462833.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>526554.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>493844.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1077388.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>871688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172500.0</v>
       </c>
       <c r="BN51">
         <v>172500.0</v>
       </c>
-      <c r="BO51"/>
+      <c r="BO51">
+        <v>172500.0</v>
+      </c>
       <c r="BP51"/>
-      <c r="BQ51">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ51"/>
       <c r="BR51">
         <v>50000.0</v>
       </c>
       <c r="BS51">
+        <v>50000.0</v>
+      </c>
+      <c r="BT51">
         <v>249607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="BU51">
         <v>50000.0</v>
       </c>
       <c r="BV51">
+        <v>50000.0</v>
+      </c>
+      <c r="BW51">
         <v>100000.0</v>
       </c>
-      <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
-      <c r="CB51">
-[...1 lines deleted...]
-      </c>
+      <c r="CB51"/>
       <c r="CC51">
         <v>1000000.0</v>
       </c>
       <c r="CD51">
+        <v>1000000.0</v>
+      </c>
+      <c r="CE51">
         <v>67913.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>66137.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="CH51">
         <v>60000.0</v>
       </c>
       <c r="CI51">
+        <v>60000.0</v>
+      </c>
+      <c r="CJ51">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:87">
+    <row r="52" spans="1:88">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
+        <v>14738000.0</v>
+      </c>
+      <c r="C52">
         <v>7211000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>541000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>518000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>495000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>473889.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>452688.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>431997.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>412067.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2892617.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2873636.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>950537.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>114382.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>111627.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>108939.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>376529.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>416861.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>486964.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>570566.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>265675.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>251524.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>462896.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>447485.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9599090.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>7502065.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4609532.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2094749.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3538634.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1632357.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2055582.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1045342.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>9893685.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AI52">
         <v>4000000.0</v>
       </c>
       <c r="AJ52">
+        <v>4000000.0</v>
+      </c>
+      <c r="AK52">
         <v>3000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1250000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>833333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416667.0</v>
       </c>
       <c r="AO52">
         <v>416667.0</v>
       </c>
       <c r="AP52">
         <v>416667.0</v>
       </c>
       <c r="AQ52">
+        <v>416667.0</v>
+      </c>
+      <c r="AR52">
         <v>655782.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>763475.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>445110.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>709338.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1727137.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1644356.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1561576.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>912107.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>926225.0</v>
       </c>
       <c r="BC52">
         <v>926225.0</v>
       </c>
       <c r="BD52">
+        <v>926225.0</v>
+      </c>
+      <c r="BE52">
         <v>973379.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1185351.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1147323.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>294323.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>238015.0</v>
       </c>
-      <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>871688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172500.0</v>
       </c>
       <c r="BN52">
         <v>172500.0</v>
       </c>
-      <c r="BO52"/>
+      <c r="BO52">
+        <v>172500.0</v>
+      </c>
       <c r="BP52"/>
-      <c r="BQ52">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ52"/>
       <c r="BR52">
         <v>50000.0</v>
       </c>
-      <c r="BS52"/>
+      <c r="BS52">
+        <v>50000.0</v>
+      </c>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
-      <c r="CB52">
-[...1 lines deleted...]
-      </c>
+      <c r="CB52"/>
       <c r="CC52">
         <v>1000000.0</v>
       </c>
       <c r="CD52">
+        <v>1000000.0</v>
+      </c>
+      <c r="CE52">
         <v>57913.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56137.0</v>
       </c>
       <c r="CF52">
         <v>56137.0</v>
       </c>
       <c r="CG52">
-        <v>50000.0</v>
+        <v>56137.0</v>
       </c>
       <c r="CH52">
         <v>50000.0</v>
       </c>
       <c r="CI52">
+        <v>50000.0</v>
+      </c>
+      <c r="CJ52">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:87">
+    <row r="53" spans="1:88">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>5679642672.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
         <v>2192000.0</v>
       </c>
-      <c r="AN53">
-[...1 lines deleted...]
-      </c>
       <c r="AO53">
+        <v>0.0</v>
+      </c>
+      <c r="AP53">
         <v>249000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>2490000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>2192000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1943000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>3188000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>2939000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1944547.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>7346994.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4745000.0</v>
       </c>
       <c r="AX53">
         <v>4745000.0</v>
       </c>
       <c r="AY53">
-        <v>0.0</v>
+        <v>4745000.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>199607.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
-[...1 lines deleted...]
-      </c>
+      <c r="BR53"/>
       <c r="BS53">
         <v>199607.0</v>
       </c>
-      <c r="BT53"/>
+      <c r="BT53">
+        <v>199607.0</v>
+      </c>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
+      <c r="CJ53"/>
     </row>
-    <row r="54" spans="1:87">
+    <row r="54" spans="1:88">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -14428,1166 +14540,1179 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
+      <c r="CJ54"/>
     </row>
-    <row r="55" spans="1:87">
+    <row r="55" spans="1:88">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>37960000.0</v>
+      </c>
+      <c r="C55">
         <v>40562000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>44182000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>45750000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>47990000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>50781684.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>47371500.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>47804011.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>53426791.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>47070605.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>53260634.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>47575037.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>52444767.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>57462835.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>63231530.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>62269558.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>71205278.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>83272052.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>89519282.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>95067427.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>98192905.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>87479052.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>89950471.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>104282078.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>49258771.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>44226000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>27382510.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>28682000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>28482870.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>30994712.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>32747326.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>34249471.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>34945803.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>28303391.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>24103307.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>22218309.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>22086459.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8289223.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9693844.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>10857898.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>12711124.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>9512152.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>11254366.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>12802300.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>14098864.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>15864267.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>8468625.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>9626604.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>11257021.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>12393022.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4045735.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4039006.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2981011.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2526704.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3339408.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3268240.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2896227.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2784103.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2122542.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2934435.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3862477.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2875037.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1811926.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1110266.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>952835.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1688131.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2238480.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1287767.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1789394.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2557684.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>3387185.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>3878372.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4145389.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>606571.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>802572.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1325600.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2019488.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2754182.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>3445049.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>4172522.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>5577436.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>16682.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>19042.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>19635.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="CH55">
         <v>30000.0</v>
       </c>
       <c r="CI55">
+        <v>30000.0</v>
+      </c>
+      <c r="CJ55">
         <v>46082.0</v>
       </c>
     </row>
-    <row r="56" spans="1:87">
+    <row r="56" spans="1:88">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>15737000.0</v>
+      </c>
+      <c r="C56">
         <v>17757000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>20634000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21313000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>22987000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>25412904.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>21603242.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>16597368.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>21955300.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>19992800.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>25702823.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>19260643.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>23643953.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>28164991.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>33759691.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>32380803.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>41646702.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>55854115.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>64298890.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>72751651.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>77084748.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>79634714.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>82453135.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>96802984.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>41947959.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>37529000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>20901529.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>22351000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>22214424.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>24828192.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>28264087.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>29950318.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>30780281.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>24515429.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>20739340.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>19386005.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>19741212.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>6281062.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>7828424.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>9052998.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>11073868.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>8041305.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>9860328.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>11591491.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>13040875.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>14881722.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>7607006.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>8954460.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>10622443.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>11827934.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3486967.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3644064.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2586900.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2129401.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2939588.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2855223.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2466559.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2358470.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1697481.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2516002.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>3452138.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2470522.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1400205.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>829134.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>674810.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1418790.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1964719.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1001343.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1489983.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>2244025.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>3065818.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>3529142.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>3767066.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>234681.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>412295.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>889813.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1535295.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>2222990.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2898018.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>3618672.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>4968581.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>4099.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>5481.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>6955.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>10000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>20000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>29985.0</v>
       </c>
     </row>
-    <row r="57" spans="1:87">
+    <row r="57" spans="1:88">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>24023000.0</v>
+      </c>
+      <c r="C57">
         <v>16303000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9709000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10112000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9842000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9736066.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9824243.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8430191.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>10336268.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>13424101.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>14545955.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11972396.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10351130.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10435916.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>9714552.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>10118645.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10553618.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>14671627.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>13690142.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>11070376.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>10795935.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>9759187.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>10153254.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>17356308.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>15664335.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>11464000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9936267.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>9302000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6919183.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6711331.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6538199.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4261303.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3491279.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3986277.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>7848331.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5778161.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>6229972.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>6182970.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>6089618.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4999409.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3933170.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3248406.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3043779.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3446846.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2527890.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>6198426.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4505442.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1549450.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2769314.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3298702.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3064932.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>3065719.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2104004.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>993434.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2076736.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2075758.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2304252.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2248818.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1527949.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1588584.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1418580.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1230051.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1219119.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2037809.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1224304.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1320771.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>970765.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>915835.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>919813.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>893067.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>977704.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>932502.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1176768.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1138213.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>906868.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>872422.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1531110.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1434715.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1082044.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>2397453.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>3685203.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>100456.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>91971.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>83931.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>80000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>60000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:87">
+    <row r="58" spans="1:88">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>38711000.0</v>
+      </c>
+      <c r="C58">
         <v>38368000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>38279000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>36730000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>36404000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>36238900.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>36264564.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>34804921.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>36690189.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>28142680.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>29985471.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>29063415.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>28350071.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>28507390.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>27856557.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>23128058.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>23645511.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>27844015.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>26941085.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>24456318.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>23807942.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>10220251.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>10734892.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>24048925.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>24936281.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>22912000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>23964468.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>21948000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>16940210.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>15979794.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>15812726.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>14178742.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>13384964.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>13856217.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>13840472.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>12744516.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>14170540.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>9859857.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>10167932.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>9479149.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>8814337.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3248406.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3043779.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3446846.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2527890.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>6198426.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4505442.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>20423691.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>20487152.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>19651833.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>18311282.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>17649234.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>16166016.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>14463610.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>14964553.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2075758.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2304252.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2248818.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1804199.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1813402.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1945134.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1723895.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2296507.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2037809.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1224304.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1320771.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>970765.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>915835.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>919813.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>893067.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1027704.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>982502.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1226768.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1238213.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>906868.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>872422.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1531110.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1434715.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1082044.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2397453.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>3685203.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>110456.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>101971.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>93931.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>90000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>70000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:87">
+    <row r="59" spans="1:88">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -15631,371 +15756,375 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
+      <c r="CJ59"/>
     </row>
-    <row r="60" spans="1:87">
+    <row r="60" spans="1:88">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>-751000.0</v>
+      </c>
+      <c r="C60">
         <v>2194000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5903000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9020000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>11586000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>14542784.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11106936.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>12999090.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>16736602.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>18927925.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>23275163.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>18511622.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>24094696.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>28955445.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>35374973.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>39141500.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>47559767.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>55428037.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>62578197.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>70611109.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>74384963.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>77258801.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>79215579.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>80233153.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>24322490.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>21314000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3418042.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6734000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>11542660.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>15014918.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>16934600.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>20070729.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>21560839.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>14447174.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>10262835.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>9473793.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>7915919.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-1570634.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-474088.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1378749.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3896787.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>6263746.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>8210587.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>9355454.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>11570974.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>9665841.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3963183.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-10797087.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-9230131.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-7258811.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-14265547.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-13610228.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-13185005.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-11936906.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1262000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1192482.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>591975.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>535285.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>318343.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1121033.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1917343.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1151142.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-484581.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-927543.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-271469.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>367360.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1267000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>371932.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>869581.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1664617.0</v>
       </c>
-      <c r="BS60"/>
-      <c r="BT60">
+      <c r="BT60"/>
+      <c r="BU60">
         <v>2895870.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2918621.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-631642.0</v>
       </c>
-      <c r="BW60"/>
-      <c r="BX60">
+      <c r="BX60"/>
+      <c r="BY60">
         <v>453178.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>488378.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1319467.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>2363005.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1775069.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1892233.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-93774.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>-82929.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>-74296.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-60000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-40000.0</v>
       </c>
-      <c r="CI60"/>
+      <c r="CJ60"/>
     </row>
-    <row r="61" spans="1:87">
+    <row r="61" spans="1:88">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -16039,78 +16168,81 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
+      <c r="CJ61"/>
     </row>
-    <row r="62" spans="1:87">
+    <row r="62" spans="1:88">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16156,50 +16288,51 @@
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
+      <c r="CJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16284,51 +16417,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>10572000.0</v>
       </c>
       <c r="C2">
         <v>10708000.0</v>
       </c>
       <c r="D2">
         <v>9131716.0</v>
       </c>
       <c r="E2">
         <v>13955752.0</v>
       </c>
       <c r="F2">
         <v>11047350.0</v>
       </c>
       <c r="G2">
         <v>11053000.0</v>
       </c>
       <c r="H2">
         <v>7364000.0</v>
       </c>
       <c r="I2">
         <v>7489400.0</v>
       </c>
@@ -16345,51 +16478,51 @@
         <v>2134000.0</v>
       </c>
       <c r="N2">
         <v>1911565.0</v>
       </c>
       <c r="O2">
         <v>319298.0</v>
       </c>
       <c r="P2">
         <v>11760.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2">
         <v>10000.0</v>
       </c>
       <c r="W2">
         <v>10000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>1631000.0</v>
       </c>
       <c r="C3">
         <v>1744000.0</v>
       </c>
       <c r="D3">
         <v>2023422.0</v>
       </c>
       <c r="E3">
         <v>882621.0</v>
       </c>
       <c r="F3">
         <v>1129613.0</v>
       </c>
       <c r="G3">
         <v>660788.0</v>
       </c>
       <c r="H3">
         <v>581532.0</v>
       </c>
       <c r="I3">
         <v>390551.0</v>
       </c>
@@ -16416,78 +16549,78 @@
       </c>
       <c r="Q3">
         <v>17804.0</v>
       </c>
       <c r="R3">
         <v>51695.0</v>
       </c>
       <c r="S3">
         <v>103701.0</v>
       </c>
       <c r="T3">
         <v>190440.0</v>
       </c>
       <c r="U3">
         <v>1255526.0</v>
       </c>
       <c r="V3">
         <v>10000.0</v>
       </c>
       <c r="W3">
         <v>10000.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5">
         <v>-5987000.0</v>
       </c>
       <c r="C5">
         <v>-21011000.0</v>
       </c>
       <c r="D5">
         <v>-29902608.0</v>
       </c>
       <c r="E5">
         <v>-30885879.0</v>
       </c>
       <c r="F5">
         <v>-25294651.0</v>
       </c>
       <c r="G5">
         <v>-10370000.0</v>
       </c>
       <c r="H5">
         <v>-18974000.0</v>
       </c>
       <c r="I5">
         <v>-16369678.0</v>
       </c>
@@ -16514,51 +16647,51 @@
       </c>
       <c r="Q5">
         <v>-2823104.0</v>
       </c>
       <c r="R5">
         <v>-3027362.0</v>
       </c>
       <c r="S5">
         <v>-3244212.0</v>
       </c>
       <c r="T5">
         <v>-3350754.0</v>
       </c>
       <c r="U5">
         <v>-2995919.0</v>
       </c>
       <c r="V5">
         <v>-80000.0</v>
       </c>
       <c r="W5">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>-4356000.0</v>
       </c>
       <c r="C6">
         <v>-19267000.0</v>
       </c>
       <c r="D6">
         <v>-27879186.0</v>
       </c>
       <c r="E6">
         <v>-30003258.0</v>
       </c>
       <c r="F6">
         <v>-24165038.0</v>
       </c>
       <c r="G6">
         <v>-9709212.0</v>
       </c>
       <c r="H6">
         <v>-18392468.0</v>
       </c>
       <c r="I6">
         <v>-15979127.0</v>
       </c>
@@ -16585,105 +16718,105 @@
       </c>
       <c r="Q6">
         <v>-2805300.0</v>
       </c>
       <c r="R6">
         <v>-2975667.0</v>
       </c>
       <c r="S6">
         <v>-3140511.0</v>
       </c>
       <c r="T6">
         <v>-3160314.0</v>
       </c>
       <c r="U6">
         <v>-1740393.0</v>
       </c>
       <c r="V6">
         <v>-70000.0</v>
       </c>
       <c r="W6">
         <v>-70000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>26491000.0</v>
       </c>
       <c r="C9">
         <v>24887000.0</v>
       </c>
       <c r="D9">
         <v>21953237.0</v>
       </c>
       <c r="E9">
         <v>20733057.0</v>
       </c>
       <c r="F9">
         <v>29061217.0</v>
       </c>
       <c r="G9">
         <v>28400000.0</v>
       </c>
       <c r="H9">
         <v>15402000.0</v>
       </c>
       <c r="I9">
         <v>12762983.0</v>
       </c>
@@ -16696,51 +16829,51 @@
       <c r="L9">
         <v>1843207.0</v>
       </c>
       <c r="M9">
         <v>1011000.0</v>
       </c>
       <c r="N9">
         <v>-1089778.0</v>
       </c>
       <c r="O9">
         <v>-167724.0</v>
       </c>
       <c r="P9">
         <v>24318.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>-8599000.0</v>
       </c>
       <c r="C10">
         <v>-22410000.0</v>
       </c>
       <c r="D10">
         <v>-30060499.0</v>
       </c>
       <c r="E10">
         <v>-33905168.0</v>
       </c>
       <c r="F10">
         <v>-25294651.0</v>
       </c>
       <c r="G10">
         <v>-8964000.0</v>
       </c>
       <c r="H10">
         <v>-20358000.0</v>
       </c>
       <c r="I10">
         <v>-17830725.0</v>
       </c>
@@ -16767,51 +16900,51 @@
       </c>
       <c r="Q10">
         <v>2908865.0</v>
       </c>
       <c r="R10">
         <v>-3035504.0</v>
       </c>
       <c r="S10">
         <v>-3266419.0</v>
       </c>
       <c r="T10">
         <v>-3350754.0</v>
       </c>
       <c r="U10">
         <v>-7671580.0</v>
       </c>
       <c r="V10">
         <v>-80000.0</v>
       </c>
       <c r="W10">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
         <v>-401000.0</v>
       </c>
       <c r="C11">
         <v>-1691000.0</v>
       </c>
       <c r="D11">
         <v>-813739.0</v>
       </c>
       <c r="E11">
         <v>-1092585.0</v>
       </c>
       <c r="F11">
         <v>-736003.0</v>
       </c>
       <c r="G11">
         <v>-1127000.0</v>
       </c>
       <c r="H11">
         <v>-1092000.0</v>
       </c>
       <c r="I11">
         <v>-619546.0</v>
       </c>
@@ -16834,51 +16967,51 @@
         <v>-391756.0</v>
       </c>
       <c r="P11">
         <v>1044881.0</v>
       </c>
       <c r="Q11">
         <v>5817730.0</v>
       </c>
       <c r="R11">
         <v>-298789.0</v>
       </c>
       <c r="S11">
         <v>-248529.0</v>
       </c>
       <c r="T11">
         <v>3350754.0</v>
       </c>
       <c r="U11">
         <v>7671580.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12">
         <v>2612000.0</v>
       </c>
       <c r="C12">
         <v>1399092.0</v>
       </c>
       <c r="D12">
         <v>157891.0</v>
       </c>
       <c r="E12">
         <v>132597.0</v>
       </c>
       <c r="F12">
         <v>3998387.0</v>
       </c>
       <c r="G12">
         <v>1201067.0</v>
       </c>
       <c r="H12">
         <v>1033661.0</v>
       </c>
       <c r="I12">
         <v>1461045.0</v>
       </c>
@@ -16905,119 +17038,119 @@
       </c>
       <c r="Q12">
         <v>84846.0</v>
       </c>
       <c r="R12">
         <v>8142.0</v>
       </c>
       <c r="S12">
         <v>22207.0</v>
       </c>
       <c r="T12">
         <v>3350754.0</v>
       </c>
       <c r="U12">
         <v>4738877.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>133000.0</v>
       </c>
       <c r="F13">
         <v>28007.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>1384030.0</v>
       </c>
       <c r="I13">
         <v>2245800.0</v>
       </c>
       <c r="J13">
         <v>749076.0</v>
       </c>
       <c r="K13">
         <v>231805.0</v>
       </c>
       <c r="L13">
         <v>497980.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>-8198000.0</v>
       </c>
       <c r="C15">
         <v>-20718957.0</v>
       </c>
       <c r="D15">
         <v>-29246760.0</v>
       </c>
       <c r="E15">
         <v>-32812582.0</v>
       </c>
       <c r="F15">
         <v>-24558648.0</v>
       </c>
       <c r="G15">
         <v>-7837000.0</v>
       </c>
       <c r="H15">
         <v>-19266000.0</v>
       </c>
       <c r="I15">
         <v>-17211179.0</v>
       </c>
@@ -17044,98 +17177,98 @@
       </c>
       <c r="Q15">
         <v>-2908865.0</v>
       </c>
       <c r="R15">
         <v>-2736715.0</v>
       </c>
       <c r="S15">
         <v>-3017890.0</v>
       </c>
       <c r="T15">
         <v>-3350754.0</v>
       </c>
       <c r="U15">
         <v>-7671580.0</v>
       </c>
       <c r="V15">
         <v>-80000.0</v>
       </c>
       <c r="W15">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-32812583.0</v>
       </c>
       <c r="F16">
         <v>-24559000.0</v>
       </c>
       <c r="G16">
         <v>-7837188.0</v>
       </c>
       <c r="H16">
         <v>-19265644.0</v>
       </c>
       <c r="I16">
         <v>-17211179.0</v>
       </c>
       <c r="J16">
         <v>-8796530.0</v>
       </c>
       <c r="K16">
         <v>-11763456.0</v>
       </c>
       <c r="L16">
         <v>-9477030.0</v>
       </c>
       <c r="M16">
         <v>-18588345.0</v>
       </c>
       <c r="N16">
         <v>-7073315.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17">
         <v>-8198000.0</v>
       </c>
       <c r="C17">
         <v>-20718957.0</v>
       </c>
       <c r="D17">
         <v>-28507394.0</v>
       </c>
       <c r="E17">
         <v>-32812583.0</v>
       </c>
       <c r="F17">
         <v>-24558648.0</v>
       </c>
       <c r="G17">
         <v>-7837188.0</v>
       </c>
       <c r="H17">
         <v>-19265644.0</v>
       </c>
       <c r="I17">
         <v>-17211179.0</v>
       </c>
@@ -17144,176 +17277,176 @@
       </c>
       <c r="K17">
         <v>-11938875.0</v>
       </c>
       <c r="L17">
         <v>-9477028.0</v>
       </c>
       <c r="M17">
         <v>-9321672.0</v>
       </c>
       <c r="N17">
         <v>-4677795.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>-2612000.0</v>
       </c>
       <c r="C18">
         <v>-1399092.0</v>
       </c>
       <c r="D18">
         <v>-157891.0</v>
       </c>
       <c r="E18">
         <v>132597.0</v>
       </c>
       <c r="F18">
         <v>28007.0</v>
       </c>
       <c r="G18">
         <v>-1201067.0</v>
       </c>
       <c r="H18">
         <v>-1033661.0</v>
       </c>
       <c r="I18">
         <v>-1461045.0</v>
       </c>
       <c r="J18">
         <v>-749076.0</v>
       </c>
       <c r="K18">
         <v>-231805.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2515886.0</v>
       </c>
       <c r="F19">
         <v>-2577913.0</v>
       </c>
       <c r="G19">
         <v>2607139.0</v>
       </c>
       <c r="H19">
         <v>-350365.0</v>
       </c>
       <c r="I19">
         <v>-784752.0</v>
       </c>
       <c r="J19">
         <v>1454136.0</v>
       </c>
       <c r="K19">
         <v>-533495.0</v>
       </c>
       <c r="L19">
         <v>838014.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>1339493.0</v>
       </c>
       <c r="K20">
         <v>1184788.0</v>
       </c>
       <c r="L20">
         <v>1089145.0</v>
       </c>
       <c r="M20">
         <v>896847.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>-14239000.0</v>
       </c>
       <c r="C21">
         <v>-16452000.0</v>
       </c>
       <c r="D21">
         <v>-31948620.0</v>
       </c>
       <c r="E21">
         <v>-31521879.0</v>
       </c>
       <c r="F21">
         <v>-22744745.0</v>
       </c>
       <c r="G21">
         <v>-10370000.0</v>
       </c>
       <c r="H21">
         <v>-18974000.0</v>
       </c>
       <c r="I21">
         <v>-15584928.0</v>
       </c>
@@ -17340,78 +17473,78 @@
       </c>
       <c r="Q21">
         <v>-2824019.0</v>
       </c>
       <c r="R21">
         <v>-2429784.0</v>
       </c>
       <c r="S21">
         <v>-3244212.0</v>
       </c>
       <c r="T21">
         <v>-3066630.0</v>
       </c>
       <c r="U21">
         <v>-2964311.0</v>
       </c>
       <c r="V21">
         <v>-80000.0</v>
       </c>
       <c r="W21">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>51302000.0</v>
       </c>
       <c r="C23">
         <v>52047000.0</v>
       </c>
       <c r="D23">
         <v>63033573.0</v>
       </c>
       <c r="E23">
         <v>66210688.0</v>
       </c>
       <c r="F23">
         <v>62853312.0</v>
       </c>
       <c r="G23">
         <v>49823000.0</v>
       </c>
       <c r="H23">
         <v>41740000.0</v>
       </c>
       <c r="I23">
         <v>35837311.0</v>
       </c>
@@ -17438,127 +17571,127 @@
       </c>
       <c r="Q23">
         <v>2824019.0</v>
       </c>
       <c r="R23">
         <v>3027362.0</v>
       </c>
       <c r="S23">
         <v>3244212.0</v>
       </c>
       <c r="T23">
         <v>3066630.0</v>
       </c>
       <c r="U23">
         <v>2964311.0</v>
       </c>
       <c r="V23">
         <v>90000.0</v>
       </c>
       <c r="W23">
         <v>90000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>335731.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
         <v>2395520.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>1631000.0</v>
       </c>
       <c r="C25">
         <v>1744128.0</v>
       </c>
       <c r="D25">
         <v>2026792.0</v>
       </c>
       <c r="E25">
         <v>1131629.0</v>
       </c>
       <c r="F25">
         <v>1129613.0</v>
       </c>
       <c r="G25">
         <v>660788.0</v>
       </c>
       <c r="H25">
         <v>581532.0</v>
       </c>
       <c r="I25">
         <v>390551.0</v>
       </c>
       <c r="J25">
         <v>218271.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26">
         <v>5085000.0</v>
       </c>
       <c r="C26">
         <v>7607000.0</v>
       </c>
       <c r="D26">
         <v>15594442.0</v>
       </c>
       <c r="E26">
         <v>15118907.0</v>
       </c>
       <c r="F26">
         <v>16380930.0</v>
       </c>
       <c r="G26">
         <v>8810000.0</v>
       </c>
       <c r="H26">
         <v>12092000.0</v>
       </c>
       <c r="I26">
         <v>7723028.0</v>
       </c>
@@ -17581,94 +17714,94 @@
         <v>2532489.0</v>
       </c>
       <c r="P26">
         <v>2888245.0</v>
       </c>
       <c r="Q26">
         <v>1757370.0</v>
       </c>
       <c r="R26">
         <v>1961960.0</v>
       </c>
       <c r="S26">
         <v>1983483.0</v>
       </c>
       <c r="T26">
         <v>1415509.0</v>
       </c>
       <c r="U26">
         <v>1112804.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>435054.0</v>
       </c>
       <c r="E27">
         <v>582000.0</v>
       </c>
       <c r="F27">
         <v>615000.0</v>
       </c>
       <c r="G27">
         <v>285000.0</v>
       </c>
       <c r="H27">
         <v>314000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>307952.0</v>
       </c>
       <c r="S27">
         <v>351357.0</v>
       </c>
       <c r="T27"/>
       <c r="U27">
         <v>912379.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>35645000.0</v>
       </c>
       <c r="C28">
         <v>34995749.0</v>
       </c>
       <c r="D28">
         <v>37872361.0</v>
       </c>
       <c r="E28">
         <v>2211899.0</v>
       </c>
       <c r="F28">
         <v>38481992.0</v>
       </c>
       <c r="G28">
         <v>31512000.0</v>
       </c>
       <c r="H28">
         <v>24468000.0</v>
       </c>
       <c r="I28">
         <v>22876408.0</v>
       </c>
@@ -17695,100 +17828,100 @@
       </c>
       <c r="Q28">
         <v>1066649.0</v>
       </c>
       <c r="R28">
         <v>757450.0</v>
       </c>
       <c r="S28">
         <v>909372.0</v>
       </c>
       <c r="T28">
         <v>1651121.0</v>
       </c>
       <c r="U28">
         <v>939128.0</v>
       </c>
       <c r="V28">
         <v>70000.0</v>
       </c>
       <c r="W28">
         <v>70000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>-401000.0</v>
       </c>
       <c r="C29">
         <v>-1690825.0</v>
       </c>
       <c r="D29">
         <v>-813739.0</v>
       </c>
       <c r="E29">
         <v>-1092585.0</v>
       </c>
       <c r="F29">
         <v>-736003.0</v>
       </c>
       <c r="G29">
         <v>-1127074.0</v>
       </c>
       <c r="H29">
         <v>-1092446.0</v>
       </c>
       <c r="I29">
         <v>-619546.0</v>
       </c>
       <c r="J29">
         <v>-676739.0</v>
       </c>
       <c r="K29">
         <v>-318550.0</v>
       </c>
       <c r="L29">
         <v>-324610.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>40730000.0</v>
       </c>
       <c r="C30">
         <v>41339000.0</v>
       </c>
       <c r="D30">
         <v>53901857.0</v>
       </c>
       <c r="E30">
         <v>52254936.0</v>
       </c>
       <c r="F30">
         <v>51805962.0</v>
       </c>
       <c r="G30">
         <v>38770000.0</v>
       </c>
       <c r="H30">
         <v>34376000.0</v>
       </c>
       <c r="I30">
         <v>28347911.0</v>
       </c>
@@ -17815,51 +17948,51 @@
       </c>
       <c r="Q30">
         <v>2824019.0</v>
       </c>
       <c r="R30">
         <v>3027362.0</v>
       </c>
       <c r="S30">
         <v>3244212.0</v>
       </c>
       <c r="T30">
         <v>3066630.0</v>
       </c>
       <c r="U30">
         <v>2964311.0</v>
       </c>
       <c r="V30">
         <v>80000.0</v>
       </c>
       <c r="W30">
         <v>80000.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
         <v>5640000.0</v>
       </c>
       <c r="C31">
         <v>-5958000.0</v>
       </c>
       <c r="D31">
         <v>1888121.0</v>
       </c>
       <c r="E31">
         <v>-2383289.0</v>
       </c>
       <c r="F31">
         <v>-2549906.0</v>
       </c>
       <c r="G31">
         <v>1406000.0</v>
       </c>
       <c r="H31">
         <v>-1384000.0</v>
       </c>
       <c r="I31">
         <v>-2245797.0</v>
       </c>
@@ -17882,51 +18015,51 @@
         <v>-564428.0</v>
       </c>
       <c r="P31">
         <v>-1044881.0</v>
       </c>
       <c r="Q31">
         <v>5732884.0</v>
       </c>
       <c r="R31">
         <v>12142016.0</v>
       </c>
       <c r="S31">
         <v>-22207.0</v>
       </c>
       <c r="T31">
         <v>-284124.0</v>
       </c>
       <c r="U31">
         <v>-4707269.0</v>
       </c>
       <c r="V31"/>
       <c r="W31"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
         <v>37063000.0</v>
       </c>
       <c r="C32">
         <v>35595000.0</v>
       </c>
       <c r="D32">
         <v>31084953.0</v>
       </c>
       <c r="E32">
         <v>34688809.0</v>
       </c>
       <c r="F32">
         <v>40108567.0</v>
       </c>
       <c r="G32">
         <v>39453000.0</v>
       </c>
       <c r="H32">
         <v>22766000.0</v>
       </c>
       <c r="I32">
         <v>20252383.0</v>
       </c>
@@ -17962,858 +18095,865 @@
       <c r="W32">
         <v>10000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>2584000.0</v>
+      </c>
+      <c r="C2">
         <v>2734000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2430000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2819000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2803000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2519641.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>-247865.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4108773.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2339000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2115910.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2346618.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3203981.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3402271.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3994169.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3633437.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4493976.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3550702.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2277636.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2778742.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2462946.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2710217.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2751444.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2527418.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2890382.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3249767.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2385000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2095000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1696000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1834000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1739000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2083000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2053000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1786000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1568000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1265000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1517000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1482000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1254000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1297000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>963881.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>873266.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>819499.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>803804.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>638830.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>465431.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>304481.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>329310.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>475890.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>666151.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>662537.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>837876.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>620623.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>199555.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>253511.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>58197.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>141849.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10080.0</v>
       </c>
       <c r="BF2">
         <v>10080.0</v>
       </c>
       <c r="BG2">
+        <v>10080.0</v>
+      </c>
+      <c r="BH2">
         <v>11760.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1226000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1114000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1129000.0</v>
       </c>
-      <c r="BK2">
-[...1 lines deleted...]
-      </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2">
         <v>0.0</v>
       </c>
       <c r="BN2">
         <v>0.0</v>
       </c>
       <c r="BO2">
         <v>0.0</v>
       </c>
       <c r="BP2">
         <v>0.0</v>
       </c>
       <c r="BQ2">
         <v>0.0</v>
       </c>
       <c r="BR2">
         <v>0.0</v>
       </c>
-      <c r="BS2"/>
+      <c r="BS2">
+        <v>0.0</v>
+      </c>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>3281.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
-[...1 lines deleted...]
-      </c>
+      <c r="CD2"/>
       <c r="CE2">
         <v>3281.0</v>
       </c>
-      <c r="CF2"/>
+      <c r="CF2">
+        <v>3281.0</v>
+      </c>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>200000.0</v>
+      </c>
+      <c r="C3">
         <v>376000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>385000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>401000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>440252.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>404748.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>425631.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>428497.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>446787.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>443213.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>792674.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>462648.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>401958.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>258631.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>223214.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>277595.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>228769.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>282088.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>214402.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>237103.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>123751.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>156322.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>165792.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>155134.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>158494.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>181368.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>167417.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>138745.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>137195.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>138175.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>133757.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>139282.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>60938.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>56574.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>56583.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>58127.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>40297.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>63264.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>52218.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>39972.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>37017.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>32406.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>34539.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>34000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>23303.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21125.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-4902.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>24853.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>26005.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>19591.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>16777.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>15988.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>17440.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>14145.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>22485.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>10706.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>10708.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>10707.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>-6072.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>15442.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>22574.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7206.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4546.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4419.0</v>
       </c>
       <c r="BM3">
         <v>4419.0</v>
       </c>
       <c r="BN3">
+        <v>4419.0</v>
+      </c>
+      <c r="BO3">
         <v>4420.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>13432.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>12986.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>12663.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>12614.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>25926.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>25923.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>25927.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>25925.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>45509.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>48407.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>48499.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>48025.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63882.0</v>
       </c>
       <c r="CB3">
         <v>63882.0</v>
       </c>
       <c r="CC3">
+        <v>63882.0</v>
+      </c>
+      <c r="CD3">
         <v>-4609000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1254.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1138.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>63882.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="CH3">
         <v>10000.0</v>
       </c>
-      <c r="CI3"/>
+      <c r="CI3">
+        <v>10000.0</v>
+      </c>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -18887,630 +19027,637 @@
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
-      <c r="BS4"/>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5">
+        <v>-3549000.0</v>
+      </c>
+      <c r="C5">
         <v>-4272000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4751000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2926000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2563000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-873224.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8950495.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1745938.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4114000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6082058.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6896365.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9159850.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6538237.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7262713.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6151781.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12200837.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8231050.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-8966398.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9217821.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6406285.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4677530.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4157697.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2634265.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-579112.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2593138.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3147368.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4729417.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6582745.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3333195.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4678175.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5825757.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2819282.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4980938.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3101574.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-5026583.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1800127.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1611297.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1404264.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4570218.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2070972.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2687017.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2090406.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2662539.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2150000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2227303.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2263125.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3050098.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1483853.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1363005.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1154591.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1004777.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-879988.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1406440.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1422145.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-812926.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-600706.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1009708.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1067707.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-961928.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1225442.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1114574.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1128206.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>5416454.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-780419.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-674419.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-967420.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-567904.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-840986.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-853663.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-765614.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-915970.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-869923.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>811296.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-646925.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-603213.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-686407.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-617499.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1159025.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-902882.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-668882.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4028000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-9899.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-7870.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-811294.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000.0</v>
       </c>
       <c r="CH5">
         <v>-20000.0</v>
       </c>
       <c r="CI5">
+        <v>-20000.0</v>
+      </c>
+      <c r="CJ5">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>-3349000.0</v>
+      </c>
+      <c r="C6">
         <v>-3896000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4366000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2525000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3003252.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-468476.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8524864.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1317441.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3667213.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5638845.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6103691.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-8697202.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-6136279.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7004082.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5928567.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11923242.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8002281.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8684310.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9003419.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6169182.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4553779.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4001375.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2468473.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-423978.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2434644.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2966000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4562000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6444000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3196000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4540000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5692000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2680000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4920000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3045000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4970000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1742000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1571000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1341000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4518000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2031000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2650000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2058000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2628000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2116000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2204000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2242000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3055000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1459000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1337000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1135000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-988000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-864000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1389000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1408000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-790441.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-590000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-999000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1057000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-968000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1210000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1092000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1121000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>5421000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-776000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-670000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-963000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-554472.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-828000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-841000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-753000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-890044.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-844000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>837223.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-621000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-557704.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-638000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-569000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-1111000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-839000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-605000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-581000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-8645.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-6732.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-747412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="CH6">
         <v>-10000.0</v>
       </c>
       <c r="CI6">
+        <v>-10000.0</v>
+      </c>
+      <c r="CJ6">
         <v>-25013.0</v>
       </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -19584,104 +19731,105 @@
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
-      <c r="BS7"/>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -19755,1116 +19903,1129 @@
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
-      <c r="BS8"/>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>7049000.0</v>
+      </c>
+      <c r="C9">
         <v>6130000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6804000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6666000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6814000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6207597.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9398281.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4504022.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6503000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6873610.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5001868.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4550035.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6018550.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5455327.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5757037.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1968720.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4944856.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5646821.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>8003453.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6438940.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>8655233.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7391912.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9428358.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>7355260.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6270561.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5771000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4516000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4032000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4016000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2838000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3388000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3050000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3460000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2866000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3031000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1932000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1559000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1342000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1316000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1179000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>979404.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>777950.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>691733.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>432629.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>318851.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>400010.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>544341.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>558370.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-418.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-91627.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-524000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-417000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-71586.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-77413.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>546125.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>463497.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>22962.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6813.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>24318.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
         <v>0.0</v>
       </c>
-      <c r="BS9"/>
+      <c r="BS9">
+        <v>0.0</v>
+      </c>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>-7426.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>864.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>5263.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>4183.0</v>
       </c>
-      <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>-4417000.0</v>
+      </c>
+      <c r="C10">
         <v>-5129000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5497000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3571000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1947000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1478358.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9574684.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2334091.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4294000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6088711.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6948590.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-9193520.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6153084.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7325883.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1858711.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-12200837.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-10879222.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8966398.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-10043015.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6406285.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4677530.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4167821.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1804798.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-839729.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2866956.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3453000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5042000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6885000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3547000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4884000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6023000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3005000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-5821000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2982000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-3824000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2054000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1116000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1525000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4733000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2683000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-3005000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1836000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2326000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2847000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1434000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4717000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-5380000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1498000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1854000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-975000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1127000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-965000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1415000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1629000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-929376.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-652000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1047000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1427000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9766000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1729000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1341000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1215000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5343000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-788000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-676000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-969000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5488658.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-841000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-852000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-760000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>-863000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-856000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-646000.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10">
+      <c r="BX10"/>
+      <c r="BY10">
         <v>-589000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-714000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1449000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-820000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-646000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-5191000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-10845.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-8633.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-10347.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="CI10">
         <v>-10000.0</v>
       </c>
+      <c r="CJ10">
+        <v>-10000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-401000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-1690825.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-4.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-3.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-813739.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-429000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-406000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-566000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1092585.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-46845.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2499000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-8027.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-736003.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-12766.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-13072.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1316000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1127074.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1120000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-431000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>974025.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1092000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1258000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-82592.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>598634.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-620000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>294141.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1633000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-119000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-677000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-94766.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1215000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-179000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-319000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>538503.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>317872.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-254000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-325000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>697145.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-3662000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2005000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-386000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-188000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>470489.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-179000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-458000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>84946.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8147.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-392000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-391756.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>50801.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>37807.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>359370.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>10963000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>503242.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>227023.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>86093.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>5818000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>7779.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1901.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1274.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>298789.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>492.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-1325.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-5471.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>862751.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>855637.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>646050.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>588827.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>714053.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1449000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>819966.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>645703.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5191000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>10845.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>8633.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>10347.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12">
+        <v>868000.0</v>
+      </c>
+      <c r="C12">
         <v>857000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>746000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>645000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>616000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>605134.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>624189.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>588153.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>180098.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6653.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>52229.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>33670.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8821.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>63170.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>53748.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>46845.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23973.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8027.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12294.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12766.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13072.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10124.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>361095.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>261000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>273818.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>306000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>311958.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>302000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>214552.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>205179.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>196884.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>185238.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>839825.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>239098.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>251392.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>253780.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>123454.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>120449.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>119941.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>117352.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1582.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3906.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>459.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3190.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3039.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2613.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1434.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>46600.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>127769.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>137089.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>123038.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>84946.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8147.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>206712.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>116000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>50801.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>37807.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>359370.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1045000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>503242.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>227023.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>86093.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>84846.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7779.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1901.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1274.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>492.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1325.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14029.0</v>
       </c>
       <c r="BS12">
         <v>14029.0</v>
       </c>
       <c r="BT12">
+        <v>14029.0</v>
+      </c>
+      <c r="BU12">
         <v>862751.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>44341.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2684000.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>588827.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>714053.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1448530.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>51452.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>645703.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4609000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>946.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>763.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>10347.0</v>
       </c>
-      <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>23973.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>8027.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12294.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>12766.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>13072.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>974030.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>389530.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1257510.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>82590.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>598640.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -20877,87 +21038,86 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -21031,859 +21191,871 @@
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>-4417000.0</v>
+      </c>
+      <c r="C15">
         <v>-5129000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-5497000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3170000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1947000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1478358.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7883859.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2334091.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4294000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-6088711.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6134851.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-9193520.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-6153084.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-7325883.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-766126.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-12200837.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-10879222.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-8966398.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-9307012.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-6406285.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-4677530.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4167821.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-677724.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-839729.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2866956.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3453000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-3949000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-6885000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3547000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-4884000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-5403000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-3005000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-5821000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-2982000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-3147000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2054000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1116000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1378000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3812000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-2683000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-3005000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-1836000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-2002000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2847000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1434000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-4717000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-4995000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-1498000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1854000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-975000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-669000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-965000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-1415000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1629000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-537620.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-652000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1047000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-1427000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-1197000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-1729000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-1341000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1215000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-475000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-788000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-676000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-969000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-283561.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-841000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-852000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-760000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-653412.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-863000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-856000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-646000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-599344.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-589000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-714000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-1449000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-820000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-646000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-5191000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-10845.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-8633.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-1015377.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="CI15">
         <v>-10000.0</v>
       </c>
+      <c r="CJ15">
+        <v>-10000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-6153084.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-7325883.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-766126.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-12200837.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-10879222.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-8966398.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-9307000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-6406285.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-4677530.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-4167821.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-677724.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-839729.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2866956.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3452779.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-3949352.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-6885061.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3547405.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-4883830.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-5403179.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-3004762.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-5821202.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-2982035.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3681091.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-2054279.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-1116380.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-1378015.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>432331.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-2682715.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-3005243.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-1836302.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-9477028.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-1434000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1434000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-4716942.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-18588345.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-2779408.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-3227847.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-2089599.0</v>
       </c>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16">
+        <v>0.0</v>
+      </c>
+      <c r="BA16">
         <v>-1489937.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-2031477.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-2215359.0</v>
       </c>
-      <c r="BC16">
-[...1 lines deleted...]
-      </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-2463784.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-2219108.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
-      <c r="BS16"/>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17">
+        <v>-4417000.0</v>
+      </c>
+      <c r="C17">
         <v>-5129000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-5497000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3170000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1947000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1478358.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7883859.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2334091.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4143146.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6357861.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-5834907.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-9193000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-6153084.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-7325883.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-766126.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-12200837.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-10879222.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-8966398.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-9307012.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-6406285.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-4677530.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-4167821.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-677724.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-839729.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2866956.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3452779.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-3949352.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-6885061.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3547405.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-4883827.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-5403179.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-3004762.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-5821202.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-2982035.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5359746.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2054279.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-1116380.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1378015.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>432331.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-2682715.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-3005243.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1836302.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-9477028.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-4716942.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-9321672.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1498350.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1853602.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-975083.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>-964789.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-1414989.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-1628942.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-1728927.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-1341182.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
-      <c r="BS17"/>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>-868000.0</v>
+      </c>
+      <c r="C18">
         <v>-857000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-746000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-645000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-616000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-605134.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-624189.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-588153.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-180098.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6653.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-52229.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-34000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8821.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-63000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>53748.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>46845.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>23973.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>8027.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12294.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>12766.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13072.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-10124.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-361095.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-260617.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-273818.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-305537.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-311958.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-301972.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-214552.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-205179.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -21896,289 +22068,289 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>414974.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>628883.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4443893.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3230344.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2546145.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1183290.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-493487.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1013051.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>234131.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1305506.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1190561.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1380537.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>704529.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-668488.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-955543.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>297144.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-393455.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-108903.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-793502.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>358230.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>348546.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>1337982.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>299912.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-421151.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-319454.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>249886.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-2007926.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>234600.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-342720.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>316200.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-416218.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>416218.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-438809.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3014776.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-1516419.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>279945.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-997694.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>3390604.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-1462673.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>254551.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1089145.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>896847.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -22201,367 +22373,371 @@
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
-      <c r="BS20"/>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>-2638000.0</v>
+      </c>
+      <c r="C21">
         <v>-3044000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3875000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2862000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3615000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3887208.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4045352.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4396247.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3570000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4656368.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-9641370.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-7350198.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6559237.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-7891596.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6356355.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9017338.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-8357049.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-7791135.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9561821.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-5406000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4924733.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2852191.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2634265.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1959649.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3297667.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2479000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-5431000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-5628000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3630000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4285000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5585000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-2711000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4188000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3101000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3805000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2149000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2331000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1557000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4570000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2144000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2687000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2090000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-2663000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2150000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2227000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2263000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3055000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-1686000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1383000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1154000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1004000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-880000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-1407000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-1422000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-812926.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-601000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-1010000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-1067000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-968000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-1226000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-1114000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-1128000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-401000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-781000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-674000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-968000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-567904.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-841000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-853000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-766000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-915970.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-870000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>811296.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-647000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-603213.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-686000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-618000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-1159000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-903000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-669000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-581000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-9899.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-7870.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-10347.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-20000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-10000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-25013.0</v>
       </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -22635,1504 +22811,1521 @@
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>12271000.0</v>
+      </c>
+      <c r="C23">
         <v>11908000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13109000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12347000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13232000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12614446.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13195768.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13009042.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12412000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13645888.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16989856.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15104214.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15980058.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17341092.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>15746829.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15480034.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16852607.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>15715592.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20344016.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14307886.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16290183.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12995547.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14590041.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12205291.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12817995.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10635000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12042000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11355000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9480000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8862000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11056000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7813000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9433000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7534000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8101000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5598000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5372000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4154000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7183000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4287000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4540000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3688000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4158000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3222000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3012000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2968000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3929000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2721000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2049000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1725000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1318000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1083000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1535000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1598000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1417248.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1207000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1043000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1084000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1005000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1226000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1114000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1128000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>401208.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>780657.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>674377.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>967777.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>567904.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>840566.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>853270.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>765622.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>915970.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>870331.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>811000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>646575.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>603213.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>686153.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>617908.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1159000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>903026.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>668545.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>581446.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>14044.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>13133.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>13785.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>30000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>20000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>29468.0</v>
       </c>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>1281058.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1374245.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1114516.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>525148.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>616488.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>586417.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>734857.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>877926.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>376000.0</v>
       </c>
       <c r="C25">
+        <v>376000.0</v>
+      </c>
+      <c r="D25">
         <v>385000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>401000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>440252.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>404748.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>425631.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>428770.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>446514.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>443213.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>792674.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>462648.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>457400.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>314070.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>278655.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>277595.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>293291.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>282088.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>612437.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>237103.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>123751.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>156322.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>165792.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>155134.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>158494.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>181368.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>167417.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>138745.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>137195.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>138175.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>133757.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>139282.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>60938.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>56574.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>56583.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>58127.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>40297.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>63264.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>52218.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>39972.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>37017.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>32406.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>34539.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>34002.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>23303.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>21125.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-4902.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>24853.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>26005.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>19591.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>16777.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>15988.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>17440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22485.0</v>
       </c>
       <c r="BC25">
         <v>22485.0</v>
       </c>
       <c r="BD25">
+        <v>22485.0</v>
+      </c>
+      <c r="BE25">
         <v>10706.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>10708.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>10707.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-6072.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>15442.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>22574.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>7206.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4546.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4419.0</v>
       </c>
       <c r="BM25">
         <v>4419.0</v>
       </c>
       <c r="BN25">
-        <v>13432.0</v>
+        <v>4419.0</v>
       </c>
       <c r="BO25">
         <v>13432.0</v>
       </c>
       <c r="BP25">
+        <v>13432.0</v>
+      </c>
+      <c r="BQ25">
         <v>12986.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>12663.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25926.0</v>
       </c>
       <c r="BS25">
         <v>25926.0</v>
       </c>
       <c r="BT25">
+        <v>25926.0</v>
+      </c>
+      <c r="BU25">
         <v>25923.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>25927.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45509.0</v>
       </c>
       <c r="BW25">
         <v>45509.0</v>
       </c>
       <c r="BX25">
+        <v>45509.0</v>
+      </c>
+      <c r="BY25">
         <v>48407.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>48499.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>48025.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63882.0</v>
       </c>
       <c r="CB25">
         <v>63882.0</v>
       </c>
       <c r="CC25">
+        <v>63882.0</v>
+      </c>
+      <c r="CD25">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254.0</v>
       </c>
       <c r="CE25">
         <v>1254.0</v>
       </c>
       <c r="CF25">
+        <v>1254.0</v>
+      </c>
+      <c r="CG25">
         <v>1138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="CH25">
         <v>10000.0</v>
       </c>
-      <c r="CI25"/>
+      <c r="CI25">
+        <v>10000.0</v>
+      </c>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26">
+        <v>1453000.0</v>
+      </c>
+      <c r="C26">
         <v>1025000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1243000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>918000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1262000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1662925.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1297141.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1851230.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1519000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2246911.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4091400.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3749197.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3668804.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4214415.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3401931.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3290149.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>4183461.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4243365.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>6137358.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4262206.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3699314.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2282052.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2685781.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1753455.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2406039.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1965000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3558000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3185000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2930000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2419000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2424000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1943000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1576000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1780000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2421000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>537949.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>487613.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>469547.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1663000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1172000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1092000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>856122.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1252000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>866334.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>801656.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>951028.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>967700.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>880292.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>346993.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>236774.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>32440.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>294198.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>708159.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>704141.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>678082.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>554266.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>715750.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>643281.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>494672.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>779589.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>854827.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>759157.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>197224.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>526043.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>352888.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>681215.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>359324.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>532705.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>581376.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>488555.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>606562.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>594358.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>427436.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>355127.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>334431.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>438287.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>298380.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>344411.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>362393.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>262217.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>199213.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>290000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>7820757.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7002718.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>152067.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>35161.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1315000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>49000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>38000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>55000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>224000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>143000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>115000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>81000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>160000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>151000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>148000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>154000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>167000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>32000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>55000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>31500.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>99000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>70000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>93000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>51800.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>86000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>40000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>49000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>36762.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>30000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>45000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>37000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>49764.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>20000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>28000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>45000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>79610.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>82000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>84000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>66000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>51000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>48000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>30000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>53000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>116000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>239000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>20000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>47000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>57000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>398000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>3029.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>11989.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>7628.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>22000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>2.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>7964000.0</v>
+      </c>
+      <c r="C28">
         <v>8149000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9436000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8610000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9167000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8431880.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2011937.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7826632.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8401933.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9247906.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10556206.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9207867.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1164031.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>669233.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>553995.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9344566.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>553077.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9961558.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>641205.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8441264.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10539271.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8417542.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1103312.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7862424.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7436764.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6836000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7208494.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6841174.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5098554.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5320000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7159353.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4457000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6582000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4678000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4766000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3813287.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3928000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2946966.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4693840.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2419884.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2944000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2225000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2368000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1989000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1924000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2179000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2632000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1493000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1395000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1317000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1013000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>845714.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>790611.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>835908.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>680969.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>510410.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>366715.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>430758.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>498078.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>446096.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>259332.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>369334.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>203984.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>254614.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>321489.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>286562.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>208580.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>307861.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>271894.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>277067.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>309408.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>275973.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>383860.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>291448.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>268782.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>247866.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>319528.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>814945.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>939128.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>406328.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>382233.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6480.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>5.88</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>5018.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>42000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>9499.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>22801.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
+      <c r="C29"/>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>-401000.0</v>
       </c>
-      <c r="E29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F29"/>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-1690825.0</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>-813739.0</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>-1092585.0</v>
       </c>
-      <c r="P29">
-[...1 lines deleted...]
-      </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>-736003.0</v>
       </c>
-      <c r="T29">
-[...1 lines deleted...]
-      </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>-1127074.0</v>
       </c>
-      <c r="X29">
-[...1 lines deleted...]
-      </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
         <v>-1092446.0</v>
       </c>
-      <c r="AB29">
-[...1 lines deleted...]
-      </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
-      <c r="AE29"/>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -24145,809 +24338,819 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>9687000.0</v>
+      </c>
+      <c r="C30">
         <v>9174000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10679000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9528000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10429000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10094805.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13443633.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8900269.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10073000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11529978.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14643238.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11900233.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12577787.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13346923.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12113392.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10986058.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13301905.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13437956.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17565274.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11844940.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13579966.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10244103.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12062623.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9314909.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9568228.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8250000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9947000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9659000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7646000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7123000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8973000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5761000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7648000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6042000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6836000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4218000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3972000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2899000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5886000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3323000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3667000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2826000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3355000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2583000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2546000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3112000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3599000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2042000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1363000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1063000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1046000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>462781.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1309000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1317000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1359051.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1065000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1032000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1030000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>24318.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1226000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1114000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1128000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>401208.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>780657.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>674377.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>967777.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>567904.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>840566.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>853270.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>765622.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>915970.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>870331.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-811000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>646575.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>603213.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>686153.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>617908.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1159000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>903026.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>668545.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>581446.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>10763.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>13133.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>13785.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>30000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>20000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>29468.0</v>
       </c>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:88">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
+        <v>-1779000.0</v>
+      </c>
+      <c r="C31">
         <v>-2085000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1622000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-709000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5562000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2408850.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5529332.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2062156.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-724000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1432343.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2692780.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1843322.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>406153.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>565713.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4497644.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3183499.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2522173.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1175263.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-481194.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1000285.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>247203.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1315630.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>829467.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1119920.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>430711.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-974000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>389531.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1258000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>82592.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-599000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-437000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-294000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1633000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>119132.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-18591.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>94766.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1215000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>179463.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-163000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-539000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-318000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>253792.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>336489.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-697000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>3662000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2454000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2325000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-14797.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-490000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>179111.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-123000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-84946.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-8147.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-207000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>895956.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-50801.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-37807.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-359000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-229000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-503000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-227000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-86093.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>5744000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-7779.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1901.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1274.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>6058400.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-492.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1325.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>5471.0</v>
       </c>
-      <c r="BS31"/>
-      <c r="BT31">
+      <c r="BT31"/>
+      <c r="BU31">
         <v>7580.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-1667000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>525.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>97326.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-96145.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-289000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>83060.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>22842.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-4609000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-946.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>7870.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-745.0</v>
       </c>
-      <c r="CG31"/>
-      <c r="CH31">
+      <c r="CH31"/>
+      <c r="CI31">
         <v>4885.0</v>
       </c>
-      <c r="CI31"/>
+      <c r="CJ31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:88">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
+        <v>9633000.0</v>
+      </c>
+      <c r="C32">
         <v>8864000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9234000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9485000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>9617000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8727238.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9150416.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8612795.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8842000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8989520.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>7348486.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7754016.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>9420821.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>9449496.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>9390474.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6462696.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8495558.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7924457.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>10782195.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8901886.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>11365450.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>10143356.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>11955776.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>10245642.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9520328.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>8156000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>6610000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5728000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5850000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4577000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>5471000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>5103000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>5246000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>4433000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>4296000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3449000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3041000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2596000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2613000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2143000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1853000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1597000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1496000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1071000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>784282.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>704491.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>873651.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1034000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>665733.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>570910.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>314159.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>203561.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>127969.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>176098.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>604322.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>605346.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>33042.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>16893.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>36078.0</v>
       </c>
-      <c r="BH32">
-[...1 lines deleted...]
-      </c>
       <c r="BI32">
         <v>0.0</v>
       </c>
       <c r="BJ32">
         <v>0.0</v>
       </c>
       <c r="BK32">
         <v>0.0</v>
       </c>
       <c r="BL32">
         <v>0.0</v>
       </c>
       <c r="BM32">
         <v>0.0</v>
       </c>
       <c r="BN32">
         <v>0.0</v>
       </c>
       <c r="BO32">
         <v>0.0</v>
       </c>
       <c r="BP32">
         <v>0.0</v>
       </c>
       <c r="BQ32">
         <v>0.0</v>
       </c>
       <c r="BR32">
         <v>0.0</v>
       </c>
-      <c r="BS32"/>
+      <c r="BS32">
+        <v>0.0</v>
+      </c>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
-      <c r="CA32">
+      <c r="CA32"/>
+      <c r="CB32">
         <v>-4145.0</v>
       </c>
-      <c r="CB32"/>
       <c r="CC32"/>
-      <c r="CD32">
+      <c r="CD32"/>
+      <c r="CE32">
         <v>4145.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>5263.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4183.0</v>
       </c>
       <c r="CG32">
         <v>4183.0</v>
       </c>
-      <c r="CH32"/>
+      <c r="CH32">
+        <v>4183.0</v>
+      </c>
       <c r="CI32"/>
+      <c r="CJ32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -25032,51 +25235,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>9764000.0</v>
       </c>
       <c r="C2">
         <v>15615095.0</v>
       </c>
       <c r="D2">
         <v>23832026.0</v>
       </c>
       <c r="E2">
         <v>53825166.0</v>
       </c>
       <c r="F2">
         <v>71421601.0</v>
       </c>
       <c r="G2">
         <v>12232418.0</v>
       </c>
       <c r="H2">
         <v>22368837.0</v>
       </c>
       <c r="I2">
         <v>17321862.0</v>
       </c>
@@ -25103,51 +25306,51 @@
       </c>
       <c r="Q2">
         <v>1595628.0</v>
       </c>
       <c r="R2">
         <v>2749208.0</v>
       </c>
       <c r="S2">
         <v>211613.0</v>
       </c>
       <c r="T2">
         <v>2873138.0</v>
       </c>
       <c r="U2">
         <v>707256.0</v>
       </c>
       <c r="V2">
         <v>30000.0</v>
       </c>
       <c r="W2">
         <v>30000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>164000</v>
       </c>
       <c r="C3">
         <v>284343</v>
       </c>
       <c r="D3">
         <v>936236</v>
       </c>
       <c r="E3">
         <v>6455576</v>
       </c>
       <c r="F3">
         <v>4281261</v>
       </c>
       <c r="G3">
         <v>1676218</v>
       </c>
       <c r="H3">
         <v>1520117</v>
       </c>
       <c r="I3">
         <v>1520264</v>
       </c>
@@ -25174,141 +25377,141 @@
       </c>
       <c r="Q3">
         <v>165449</v>
       </c>
       <c r="R3">
         <v>14328</v>
       </c>
       <c r="S3">
         <v>22052</v>
       </c>
       <c r="T3">
         <v>33686</v>
       </c>
       <c r="U3">
         <v>64863</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-29730216.0</v>
       </c>
       <c r="F4">
         <v>-17596435.0</v>
       </c>
       <c r="G4">
         <v>59189183.0</v>
       </c>
       <c r="H4">
         <v>-10136419.0</v>
       </c>
       <c r="I4">
         <v>5046975.0</v>
       </c>
       <c r="J4">
         <v>12076684.0</v>
       </c>
       <c r="K4">
         <v>-71673.0</v>
       </c>
       <c r="L4">
         <v>1711571.0</v>
       </c>
       <c r="M4"/>
       <c r="N4">
         <v>453686.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>30491.0</v>
       </c>
       <c r="F5">
         <v>145058.0</v>
       </c>
       <c r="G5">
         <v>-754037.0</v>
       </c>
       <c r="H5">
         <v>-834652.0</v>
       </c>
       <c r="I5">
         <v>-738017.0</v>
       </c>
       <c r="J5">
         <v>-91981.0</v>
       </c>
       <c r="K5">
         <v>145987.0</v>
       </c>
       <c r="L5">
         <v>170973.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>-136161.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>-1993000.0</v>
       </c>
       <c r="C6">
         <v>-5851211.0</v>
       </c>
       <c r="D6">
         <v>-8216931.0</v>
       </c>
       <c r="E6">
         <v>-29993140.0</v>
       </c>
       <c r="F6">
         <v>-17596435.0</v>
       </c>
       <c r="G6">
         <v>59189183.0</v>
       </c>
       <c r="H6">
         <v>-10136419.0</v>
       </c>
       <c r="I6">
         <v>5046975.0</v>
       </c>
@@ -25335,51 +25538,51 @@
       </c>
       <c r="Q6">
         <v>-539959.0</v>
       </c>
       <c r="R6">
         <v>-1153580.0</v>
       </c>
       <c r="S6">
         <v>2537595.0</v>
       </c>
       <c r="T6">
         <v>-2661525.0</v>
       </c>
       <c r="U6">
         <v>2165882.0</v>
       </c>
       <c r="V6">
         <v>-20000.0</v>
       </c>
       <c r="W6">
         <v>-20000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
         <v>-1030000.0</v>
       </c>
       <c r="C7">
         <v>-4378283.0</v>
       </c>
       <c r="D7">
         <v>2361042.0</v>
       </c>
       <c r="E7">
         <v>-3561557.0</v>
       </c>
       <c r="F7">
         <v>641899.0</v>
       </c>
       <c r="G7">
         <v>-757869.0</v>
       </c>
       <c r="H7">
         <v>-1452437.0</v>
       </c>
       <c r="I7">
         <v>-937771.0</v>
       </c>
@@ -25406,96 +25609,96 @@
       </c>
       <c r="Q7">
         <v>215535.0</v>
       </c>
       <c r="R7">
         <v>-241183.0</v>
       </c>
       <c r="S7">
         <v>141776.0</v>
       </c>
       <c r="T7">
         <v>-317967.0</v>
       </c>
       <c r="U7">
         <v>63284.0</v>
       </c>
       <c r="V7">
         <v>-80000.0</v>
       </c>
       <c r="W7">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1288422.0</v>
       </c>
       <c r="F8">
         <v>420578.0</v>
       </c>
       <c r="G8">
         <v>-326860.0</v>
       </c>
       <c r="H8">
         <v>-642171.0</v>
       </c>
       <c r="I8">
         <v>-1847848.0</v>
       </c>
       <c r="J8">
         <v>-649318.0</v>
       </c>
       <c r="K8">
         <v>-889715.0</v>
       </c>
       <c r="L8">
         <v>131970.0</v>
       </c>
       <c r="M8"/>
       <c r="N8">
         <v>-401238.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>423000.0</v>
       </c>
       <c r="C9">
         <v>-1720419.0</v>
       </c>
       <c r="D9">
         <v>-245616.0</v>
       </c>
       <c r="E9">
         <v>-1288422.0</v>
       </c>
       <c r="F9">
         <v>420578.0</v>
       </c>
       <c r="G9">
         <v>-326860.0</v>
       </c>
       <c r="H9">
         <v>-642171.0</v>
       </c>
       <c r="I9">
         <v>-1847848.0</v>
       </c>
@@ -25512,51 +25715,51 @@
         <v>-412118.0</v>
       </c>
       <c r="N9">
         <v>-401238.0</v>
       </c>
       <c r="O9">
         <v>-15701.0</v>
       </c>
       <c r="P9">
         <v>-36078.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9">
         <v>-74000.0</v>
       </c>
       <c r="W9">
         <v>-74000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
         <v>-2540000.0</v>
       </c>
       <c r="C10">
         <v>500466.0</v>
       </c>
       <c r="D10">
         <v>-121039.0</v>
       </c>
       <c r="E10">
         <v>945352.0</v>
       </c>
       <c r="F10">
         <v>-2350547.0</v>
       </c>
       <c r="G10">
         <v>-461512.0</v>
       </c>
       <c r="H10">
         <v>-1284848.0</v>
       </c>
       <c r="I10">
         <v>-56751.0</v>
       </c>
@@ -25569,51 +25772,51 @@
       <c r="L10">
         <v>-632535.0</v>
       </c>
       <c r="M10">
         <v>-303129.0</v>
       </c>
       <c r="N10">
         <v>436764.0</v>
       </c>
       <c r="O10">
         <v>-251350.0</v>
       </c>
       <c r="P10">
         <v>-431022.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-3248978.0</v>
       </c>
       <c r="F11">
         <v>2426810.0</v>
       </c>
       <c r="G11">
         <v>1107352.0</v>
       </c>
       <c r="H11">
         <v>1424440.0</v>
       </c>
       <c r="I11">
         <v>1704845.0</v>
       </c>
       <c r="J11">
         <v>-168103.0</v>
       </c>
       <c r="K11">
         <v>1632132.0</v>
       </c>
@@ -25622,143 +25825,143 @@
       </c>
       <c r="M11">
         <v>497000.0</v>
       </c>
       <c r="N11">
         <v>391107.0</v>
       </c>
       <c r="O11">
         <v>148000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>191000.0</v>
       </c>
       <c r="R11">
         <v>1000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>7008229.0</v>
       </c>
       <c r="F12">
         <v>8781537.0</v>
       </c>
       <c r="G12">
         <v>1998171.0</v>
       </c>
       <c r="H12">
         <v>3262561.0</v>
       </c>
       <c r="I12">
         <v>6821674.0</v>
       </c>
       <c r="J12">
         <v>2551851.0</v>
       </c>
       <c r="K12">
         <v>3611600.0</v>
       </c>
       <c r="L12">
         <v>768719.0</v>
       </c>
       <c r="M12">
         <v>3384501.0</v>
       </c>
       <c r="N12">
         <v>522405.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>30491.0</v>
       </c>
       <c r="F13">
         <v>145058.0</v>
       </c>
       <c r="G13">
         <v>-1076849.0</v>
       </c>
       <c r="H13">
         <v>-949858.0</v>
       </c>
       <c r="I13">
         <v>-738017.0</v>
       </c>
       <c r="J13">
         <v>-91981.0</v>
       </c>
       <c r="K13">
         <v>145987.0</v>
       </c>
       <c r="L13">
         <v>170973.0</v>
       </c>
       <c r="M13">
         <v>-112937.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
         <v>955000.0</v>
       </c>
       <c r="C14">
         <v>1750432.0</v>
       </c>
       <c r="D14">
         <v>2026792.0</v>
       </c>
       <c r="E14">
         <v>1131629.0</v>
       </c>
       <c r="F14">
         <v>1129613.0</v>
       </c>
       <c r="G14">
         <v>660788.0</v>
       </c>
       <c r="H14">
         <v>581532.0</v>
       </c>
       <c r="I14">
         <v>390551.0</v>
       </c>
@@ -25785,98 +25988,98 @@
       </c>
       <c r="Q14">
         <v>17804.0</v>
       </c>
       <c r="R14">
         <v>51695.0</v>
       </c>
       <c r="S14">
         <v>103701.0</v>
       </c>
       <c r="T14">
         <v>190440.0</v>
       </c>
       <c r="U14">
         <v>1255526.0</v>
       </c>
       <c r="V14">
         <v>10000.0</v>
       </c>
       <c r="W14">
         <v>10000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>5000000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>335731.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
         <v>704325.0</v>
       </c>
       <c r="S15"/>
       <c r="T15">
         <v>760872.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>7771000.0</v>
       </c>
       <c r="C16">
         <v>9763884.0</v>
       </c>
       <c r="D16">
         <v>15615095.0</v>
       </c>
       <c r="E16">
         <v>23832026.0</v>
       </c>
       <c r="F16">
         <v>53825166.0</v>
       </c>
       <c r="G16">
         <v>71421601.0</v>
       </c>
       <c r="H16">
         <v>12232418.0</v>
       </c>
       <c r="I16">
         <v>22368837.0</v>
       </c>
@@ -25903,94 +26106,94 @@
       </c>
       <c r="Q16">
         <v>1055669.0</v>
       </c>
       <c r="R16">
         <v>1595628.0</v>
       </c>
       <c r="S16">
         <v>2749208.0</v>
       </c>
       <c r="T16">
         <v>211613.0</v>
       </c>
       <c r="U16">
         <v>2873138.0</v>
       </c>
       <c r="V16">
         <v>10000.0</v>
       </c>
       <c r="W16">
         <v>10000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-24774.0</v>
       </c>
       <c r="G17">
         <v>130357.0</v>
       </c>
       <c r="H17">
         <v>-35199.0</v>
       </c>
       <c r="I17">
         <v>-58930.0</v>
       </c>
       <c r="J17">
         <v>92435.0</v>
       </c>
       <c r="K17">
         <v>-1382.0</v>
       </c>
       <c r="L17">
         <v>-28837.0</v>
       </c>
       <c r="M17"/>
       <c r="N17">
         <v>-43325.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>-12541000.0</v>
       </c>
       <c r="C18">
         <v>-14712152.0</v>
       </c>
       <c r="D18">
         <v>-22591372.0</v>
       </c>
       <c r="E18">
         <v>-34689858.0</v>
       </c>
       <c r="F18">
         <v>-18286860.0</v>
       </c>
       <c r="G18">
         <v>-7289504.0</v>
       </c>
       <c r="H18">
         <v>-18278899.0</v>
       </c>
       <c r="I18">
         <v>-12359948.0</v>
       </c>
@@ -26017,141 +26220,141 @@
       </c>
       <c r="Q18">
         <v>-2642707.0</v>
       </c>
       <c r="R18">
         <v>-2688941.0</v>
       </c>
       <c r="S18">
         <v>-2387401.0</v>
       </c>
       <c r="T18">
         <v>-2661525.0</v>
       </c>
       <c r="U18">
         <v>-2914045.0</v>
       </c>
       <c r="V18">
         <v>-50000.0</v>
       </c>
       <c r="W18">
         <v>-50000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-669430.0</v>
       </c>
       <c r="D19">
         <v>-1006394.0</v>
       </c>
       <c r="E19">
         <v>-6455576.0</v>
       </c>
       <c r="F19">
         <v>-4281261.0</v>
       </c>
       <c r="G19">
         <v>-1676218.0</v>
       </c>
       <c r="H19">
         <v>-1520117.0</v>
       </c>
       <c r="I19">
         <v>-1520264.0</v>
       </c>
       <c r="J19">
         <v>-1678119.0</v>
       </c>
       <c r="K19">
         <v>1596469.0</v>
       </c>
       <c r="L19">
         <v>-247453.0</v>
       </c>
       <c r="M19">
         <v>-1944547.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20">
         <v>5392000.0</v>
       </c>
       <c r="C20">
         <v>178654.0</v>
       </c>
       <c r="D20">
         <v>14255932.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>80214008.0</v>
       </c>
       <c r="H20">
         <v>673653.0</v>
       </c>
       <c r="I20">
         <v>14126525.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>2478000.0</v>
       </c>
       <c r="C21">
         <v>10000000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>5000000.0</v>
       </c>
       <c r="F21">
         <v>5000000.0</v>
       </c>
       <c r="G21">
         <v>-15000000.0</v>
       </c>
       <c r="H21">
         <v>5000000.0</v>
       </c>
       <c r="I21">
         <v>-147988.0</v>
       </c>
@@ -26160,51 +26363,51 @@
       </c>
       <c r="K21">
         <v>5000000.0</v>
       </c>
       <c r="L21">
         <v>5000000.0</v>
       </c>
       <c r="M21">
         <v>5000000.0</v>
       </c>
       <c r="N21">
         <v>1843000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
         <v>-8198000.0</v>
       </c>
       <c r="C22">
         <v>-20718957.0</v>
       </c>
       <c r="D22">
         <v>-28507394.0</v>
       </c>
       <c r="E22">
         <v>-32812583.0</v>
       </c>
       <c r="F22">
         <v>-24558648.0</v>
       </c>
       <c r="G22">
         <v>-7837188.0</v>
       </c>
       <c r="H22">
         <v>-19265644.0</v>
       </c>
       <c r="I22">
         <v>-17211179.0</v>
       </c>
@@ -26231,51 +26434,51 @@
       </c>
       <c r="Q22">
         <v>-2908865.0</v>
       </c>
       <c r="R22">
         <v>-2736715.0</v>
       </c>
       <c r="S22">
         <v>-3017890.0</v>
       </c>
       <c r="T22">
         <v>-3350754.0</v>
       </c>
       <c r="U22">
         <v>-7671580.0</v>
       </c>
       <c r="V22">
         <v>-80000.0</v>
       </c>
       <c r="W22">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
         <v>9309000.0</v>
       </c>
       <c r="C23">
         <v>-847950.0</v>
       </c>
       <c r="D23">
         <v>218278.0</v>
       </c>
       <c r="E23">
         <v>-40358.0</v>
       </c>
       <c r="F23">
         <v>805199.0</v>
       </c>
       <c r="G23">
         <v>1134322.0</v>
       </c>
       <c r="H23">
         <v>2504026.0</v>
       </c>
       <c r="I23">
         <v>3339328.0</v>
       </c>
@@ -26300,51 +26503,51 @@
       <c r="P23">
         <v>5141.0</v>
       </c>
       <c r="Q23">
         <v>1335250.0</v>
       </c>
       <c r="R23">
         <v>2040079.0</v>
       </c>
       <c r="S23">
         <v>4899603.0</v>
       </c>
       <c r="T23">
         <v>760872.0</v>
       </c>
       <c r="U23">
         <v>-64863.0</v>
       </c>
       <c r="V23">
         <v>40000.0</v>
       </c>
       <c r="W23"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24">
         <v>-251000.0</v>
       </c>
       <c r="C24">
         <v>-385087.0</v>
       </c>
       <c r="D24">
         <v>-398121.0</v>
       </c>
       <c r="E24">
         <v>-368211.0</v>
       </c>
       <c r="F24">
         <v>-640013.0</v>
       </c>
       <c r="G24">
         <v>-967823.0</v>
       </c>
       <c r="H24">
         <v>-821952.0</v>
       </c>
       <c r="I24">
         <v>-848294.0</v>
       </c>
@@ -26361,51 +26564,51 @@
         <v>-214165.0</v>
       </c>
       <c r="N24">
         <v>-177672.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>-199607.0</v>
       </c>
       <c r="R24"/>
       <c r="S24">
         <v>-22052.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>-6869000.0</v>
       </c>
       <c r="C25">
         <v>5159465.0</v>
       </c>
       <c r="D25">
         <v>-1236280.0</v>
       </c>
       <c r="E25">
         <v>3208138.0</v>
       </c>
       <c r="F25">
         <v>2577401.0</v>
       </c>
       <c r="G25">
         <v>322812.0</v>
       </c>
       <c r="H25">
         <v>115206.0</v>
       </c>
       <c r="I25">
         <v>734041.0</v>
       </c>
@@ -26430,102 +26633,102 @@
       <c r="P25">
         <v>1810969.0</v>
       </c>
       <c r="Q25">
         <v>198268.0</v>
       </c>
       <c r="R25">
         <v>251590.0</v>
       </c>
       <c r="S25">
         <v>407064.0</v>
       </c>
       <c r="T25">
         <v>850442.0</v>
       </c>
       <c r="U25">
         <v>3503588.0</v>
       </c>
       <c r="V25">
         <v>100000.0</v>
       </c>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-40358.0</v>
       </c>
       <c r="F26">
         <v>-90000.0</v>
       </c>
       <c r="G26">
         <v>1509322.0</v>
       </c>
       <c r="H26">
         <v>2508238.0</v>
       </c>
       <c r="I26">
         <v>3487316.0</v>
       </c>
       <c r="J26">
         <v>15124630.0</v>
       </c>
       <c r="K26">
         <v>183040.0</v>
       </c>
       <c r="L26">
         <v>11640240.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>159720.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>400490.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
         <v>2765000.0</v>
       </c>
       <c r="C27">
         <v>3759534.0</v>
       </c>
       <c r="D27">
         <v>3700704.0</v>
       </c>
       <c r="E27">
         <v>3800091.0</v>
       </c>
       <c r="F27">
         <v>6204136.0</v>
       </c>
       <c r="G27">
         <v>4707620.0</v>
       </c>
       <c r="H27">
         <v>2839767.0</v>
       </c>
       <c r="I27">
         <v>5385160.0</v>
       </c>
@@ -26536,51 +26739,51 @@
         <v>2756793.0</v>
       </c>
       <c r="L27">
         <v>382284.0</v>
       </c>
       <c r="M27">
         <v>695841.0</v>
       </c>
       <c r="N27">
         <v>65468.0</v>
       </c>
       <c r="O27">
         <v>63128.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>9309000.0</v>
       </c>
       <c r="C28">
         <v>9330704.0</v>
       </c>
       <c r="D28">
         <v>14474210.0</v>
       </c>
       <c r="E28">
         <v>4959642.0</v>
       </c>
       <c r="F28">
         <v>715199.0</v>
       </c>
       <c r="G28">
         <v>66348330.0</v>
       </c>
       <c r="H28">
         <v>8177679.0</v>
       </c>
       <c r="I28">
         <v>17465853.0</v>
       </c>
@@ -26607,51 +26810,51 @@
       </c>
       <c r="Q28">
         <v>2102748.0</v>
       </c>
       <c r="R28">
         <v>1335754.0</v>
       </c>
       <c r="S28">
         <v>5124603.0</v>
       </c>
       <c r="T28">
         <v>-760872.0</v>
       </c>
       <c r="U28">
         <v>5079927.0</v>
       </c>
       <c r="V28">
         <v>40000.0</v>
       </c>
       <c r="W28">
         <v>40000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>-12377000.0</v>
       </c>
       <c r="C29">
         <v>-14427809.0</v>
       </c>
       <c r="D29">
         <v>-21655136.0</v>
       </c>
       <c r="E29">
         <v>-28234282.0</v>
       </c>
       <c r="F29">
         <v>-14005599.0</v>
       </c>
       <c r="G29">
         <v>-5613286.0</v>
       </c>
       <c r="H29">
         <v>-16758782.0</v>
       </c>
       <c r="I29">
         <v>-10839684.0</v>
       </c>
@@ -26678,51 +26881,51 @@
       </c>
       <c r="Q29">
         <v>-2477258.0</v>
       </c>
       <c r="R29">
         <v>-2674613.0</v>
       </c>
       <c r="S29">
         <v>-2365349.0</v>
       </c>
       <c r="T29">
         <v>-2627839.0</v>
       </c>
       <c r="U29">
         <v>-2849182.0</v>
       </c>
       <c r="V29">
         <v>-50000.0</v>
       </c>
       <c r="W29">
         <v>-50000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>-415000.0</v>
       </c>
       <c r="C30">
         <v>-669430.0</v>
       </c>
       <c r="D30">
         <v>-936236.0</v>
       </c>
       <c r="E30">
         <v>-6455576.0</v>
       </c>
       <c r="F30">
         <v>-4281261.0</v>
       </c>
       <c r="G30">
         <v>-1676218.0</v>
       </c>
       <c r="H30">
         <v>-1520117.0</v>
       </c>
       <c r="I30">
         <v>-1520264.0</v>
       </c>
@@ -26764,4123 +26967,4164 @@
       </c>
       <c r="V30"/>
       <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI30"/>
+  <dimension ref="A1:CJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
+        <v>7771000.0</v>
+      </c>
+      <c r="C2">
         <v>6249000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9058000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11726000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11587275.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9763884.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12169286.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14942666.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8608380.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14131137.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8359047.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14838983.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20735869.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23832026.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24239698.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31851514.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>44710273.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>53825166.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>61042846.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>65609078.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>68468285.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>71421601.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>87978343.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35113888.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26389021.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12232418.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15977943.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16341561.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19647374.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22368837.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24911264.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25282626.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>21089748.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>17321862.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>15400348.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>16402330.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3239983.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5245178.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6375049.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8670390.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3537425.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5316851.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7385591.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8017344.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10418627.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3605280.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>433423.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4878446.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6416059.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2183030.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2349994.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1870612.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1365295.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1729344.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2061132.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1741839.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1803049.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1186653.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2296147.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3416525.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2436465.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1055669.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>758224.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>595524.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1346301.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1595628.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>937316.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1423608.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2154795.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2749208.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3375041.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3593748.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>46768.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>211613.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>774658.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1465919.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2189655.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2873138.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3576869.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4858633.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2248.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4219.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4405.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8982.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="CI2">
         <v>30000.0</v>
       </c>
+      <c r="CJ2">
+        <v>30000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
+        <v>25000</v>
+      </c>
+      <c r="C3">
         <v>11000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>62883</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36875</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>47242</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>124193</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>298354</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>119865</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>127017</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>135922</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>257715</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>209448</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>682884</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>206080</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>716533</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4685007</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>847956</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1672749</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1017494</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>984677</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>606341</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>266136</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>404162</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>497358</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>508562</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>403223</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>315364</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>327303</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>474227</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>323432</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>276187</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>448369</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>472276</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>581972</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>539162</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>352530</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>204455</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>98170</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>186622</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>203820</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>106919</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>219237</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>186254</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>97784</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>140172</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>188065</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>62763</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>90583</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>25911</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>164219</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>16819</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>33132</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2186</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17849</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1065</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>14742</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>11280</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>556</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>23536</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>17000</v>
-      </c>
-[...1 lines deleted...]
-        <v>142381</v>
       </c>
       <c r="BK3">
         <v>142381</v>
       </c>
       <c r="BL3">
+        <v>142381</v>
+      </c>
+      <c r="BM3">
         <v>7525</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="BO3">
         <v>768</v>
       </c>
       <c r="BP3">
+        <v>768</v>
+      </c>
+      <c r="BQ3">
         <v>1</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3652</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>9909</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>8388</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3766</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4860</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5038</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>12258</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>10758</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>32186</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>55716</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6147</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="CE3">
         <v>276</v>
       </c>
       <c r="CF3">
-        <v>0</v>
+        <v>276</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
+      <c r="CJ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-5861883.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-3106812.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-546406.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-7451325.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-12617592.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-9114893.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-7217680.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-4566232.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-2859207.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-2953316.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-16556742.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>52864455.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>8724867.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>14156603.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-3745525.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-363618.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-3305813.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-2721463.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-2542427.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-371362.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>4192878.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>3767886.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-1001982.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>13162347.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2005195.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-2295341.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>5132965.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-1779426.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-      <c r="AT4">
+      <c r="AT4"/>
+      <c r="AU4">
         <v>6813347.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>-4445023.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-1537613.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>4233029.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4">
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>479382.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>505317.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-364049.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>509022.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1056695.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1749662.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>590834.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>826122.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>363197.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-961748.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>35387.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>950431.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>120988.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1858498.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-34406.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1051760.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>87107.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-795054.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-225305.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-249716.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>435423.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-521920.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-226495.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-28225.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>38623.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>47707.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>60638.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-131873.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-77422.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>31202.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>320373.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>535951.0</v>
       </c>
-      <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>140304.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-176845.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>412281.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-1982.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-42547.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>372409.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
+        <v>-1836000.0</v>
+      </c>
+      <c r="C6">
         <v>-1436000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1287000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2668000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1383275.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3345849.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2405402.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2773380.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-149672.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5522757.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5772090.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4792477.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5896886.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3096157.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-407672.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7611816.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-12858759.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-9114893.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7217680.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4566232.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2859207.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2953316.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-16556742.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>52864455.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8724867.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14156603.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3745525.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-363618.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3305813.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2721463.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2542427.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-371362.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4192878.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3767886.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1921514.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1001982.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13162347.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2005195.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1129871.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2295341.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5132965.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1779426.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2068740.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-631753.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2401283.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6813347.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3171857.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4445023.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1537613.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4233029.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-166964.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>479382.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>505317.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-364049.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-331788.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>319293.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-61210.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>616396.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1109494.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1120378.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>980060.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1380796.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>297445.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>162700.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-750777.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-249327.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>658312.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-486292.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-731187.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-594413.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-625833.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-218707.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3546980.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-164845.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-563045.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-691261.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-723736.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-683483.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-703731.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1281764.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>4230000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1971.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-186.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4577.0</v>
       </c>
       <c r="CG6">
         <v>-4577.0</v>
       </c>
       <c r="CH6">
-        <v>-20000.0</v>
+        <v>-4577.0</v>
       </c>
       <c r="CI6">
         <v>-20000.0</v>
       </c>
+      <c r="CJ6">
+        <v>-20000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
+        <v>2848000.0</v>
+      </c>
+      <c r="C7">
         <v>1255000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1165000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-734000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1257042.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-388042.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1518758.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1275595.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2765765.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1673665.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>74296.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>167737.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1230963.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3349972.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1749217.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>591333.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-496606.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1907067.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1611678.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-319093.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>116744.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-767430.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-394680.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2687965.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4182084.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1857308.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-451324.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-886438.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>298041.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-412716.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>512793.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-917996.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1058188.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>525620.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1428378.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-824573.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-285665.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-478742.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1127159.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-386234.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>233590.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>685634.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>11286.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-261559.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-378653.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>215332.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-345821.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-394264.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-103503.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>241331.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-689819.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>314465.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>265165.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>400661.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>83387.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-44958.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-151893.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1418.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-401116.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-219073.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>66337.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>356854.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-280441.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>122692.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-100824.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>474108.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>908446.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>55975.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>54838.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-101861.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-508526.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-218113.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>25650.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>241614.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-511964.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-508641.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-50369.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>292123.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>62527.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-801615.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>1379735.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>6120.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>5305.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1365.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-6976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000.0</v>
       </c>
       <c r="CI7">
         <v>-20000.0</v>
       </c>
+      <c r="CJ7">
+        <v>-20000.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-1448886.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>177170.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-428400.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>83376.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-704246.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-239152.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>698683.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>448455.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-698514.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-28046.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>757078.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1743925.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>1683316.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-1023329.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1050954.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-117764.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-85121.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>611668.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-329611.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-749236.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-651474.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-117527.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-268701.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-250194.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-284453.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>-454600.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-197401.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-95116.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>104425.0</v>
       </c>
-      <c r="AU8"/>
-      <c r="AV8">
+      <c r="AV8"/>
+      <c r="AW8">
         <v>-234853.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-3026.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>125696.0</v>
       </c>
-      <c r="AY8"/>
-      <c r="AZ8">
+      <c r="AZ8"/>
+      <c r="BA8">
         <v>-109808.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>30539.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-62825.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
+        <v>377000.0</v>
+      </c>
+      <c r="C9">
         <v>310000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-137000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>303000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>336889.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-79889.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1091909.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1323903.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1104083.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-848330.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>357670.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>668430.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1448886.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>177170.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-428400.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>83376.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-704246.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-239152.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>698683.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>448455.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-698514.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-28046.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>757078.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1743925.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1683316.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1023329.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1050954.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-117764.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-85121.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>611668.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-329611.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-749236.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-651474.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-117527.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>154030.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-268701.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-250194.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-284453.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-142598.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-454600.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-197401.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-95116.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-105232.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-47076.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>179853.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>104425.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-299935.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-234853.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-3026.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>125696.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-259144.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-109808.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>30539.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-62825.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
         <v>-8547.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-3604.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-3712.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-36078.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
-      <c r="BJ9"/>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-94000.0</v>
       </c>
-      <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>271000.0</v>
       </c>
       <c r="CI9">
         <v>271000.0</v>
       </c>
+      <c r="CJ9">
+        <v>271000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
+        <v>1512000.0</v>
+      </c>
+      <c r="C10">
         <v>723000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1293000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-322000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-726198.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-198802.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>71462.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1155000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-600439.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-429869.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-592861.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-978059.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-297263.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1747144.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>485918.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1048917.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>237868.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-827351.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-251496.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-996441.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-609795.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-492815.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-590239.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>186.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5729.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>134270.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-320370.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-292988.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-275807.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-395683.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-71010.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4559.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-105000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>114700.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>285202.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-189317.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-18223.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-20342.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>197192.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6147.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-99790.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>249137.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>136817.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-273144.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-355497.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-140711.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-161662.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-83389.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-157163.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>99085.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>116934.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>114008.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>78710.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>127112.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-56594.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-90520.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-66695.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-37541.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-244683.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>186339.0</v>
       </c>
-      <c r="BI10">
-[...2 lines deleted...]
-      <c r="BJ10"/>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-338815.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>629883.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-206441.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-756412.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1082364.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1203761.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2126239.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>193506.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>474622.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-367557.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1619791.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-909820.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1452737.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1055356.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1830260.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-250381.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>908685.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1064124.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1435334.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>53176.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-273489.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>489824.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>523000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-414262.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-77886.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-42074.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2064000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>151935.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>499579.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>211240.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-84002.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-284333.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>497000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-216326.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>233531.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-395731.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>119000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>312247.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>198463.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-36035.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>148000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>84000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>61000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>43000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>79000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>114000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>46000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>191000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>198000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>83000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>177000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>338340.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>292710.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2954271.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4221735.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3268558.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2472207.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1591298.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2354757.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2400790.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2434692.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-366402.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>52375.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>428687.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1883511.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>73178.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2392760.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-100430.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>897053.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2025728.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1124014.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3501656.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>170276.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2551851.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1376692.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-536938.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-206171.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3611600.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>545408.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>812139.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-142803.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>768719.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>2071506.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3384501.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-95949.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>390206.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-168728.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>33615.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>106058.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>225900.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>795775.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-1600294.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>215452.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1052136.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>363197.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-961748.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>35387.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>950431.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>120988.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2181310.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-34406.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1051760.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>87107.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-910260.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-225305.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-249716.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>435423.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-521920.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-226495.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-28225.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>38623.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-91981.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>47707.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>60638.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-131873.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>145987.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-77422.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>31202.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>320373.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>170973.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-112937.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
+        <v>576000.0</v>
+      </c>
+      <c r="C14">
         <v>376000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-291000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>401000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>440252.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>404748.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>425631.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>428770.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>446514.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>443213.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>792674.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>462648.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>457400.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>314070.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>278655.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>277595.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>293291.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>282088.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>612437.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>237103.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>123751.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>156322.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>165792.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>155134.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>158494.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>181368.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>167417.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>138745.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>137195.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>138175.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>133757.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>139282.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>60938.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>56574.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56583.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>58127.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>40297.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>63264.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>52218.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>39972.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>37017.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>32406.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>34539.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>34002.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>23303.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>21125.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-4902.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24853.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26005.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>19591.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>16777.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>15988.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>17440.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>14145.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>22485.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10706.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>10708.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>10707.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-6072.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>15442.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>22574.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7206.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4546.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4419.0</v>
       </c>
       <c r="BM14">
         <v>4419.0</v>
       </c>
       <c r="BN14">
+        <v>4419.0</v>
+      </c>
+      <c r="BO14">
         <v>4420.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13432.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>12986.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>12663.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>12614.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>25926.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>25923.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>25927.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>25925.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>45509.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>48407.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>48499.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>48025.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63882.0</v>
       </c>
       <c r="CB14">
         <v>63882.0</v>
       </c>
       <c r="CC14">
+        <v>63882.0</v>
+      </c>
+      <c r="CD14">
         <v>70000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1254.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1138.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1139.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="CH14">
         <v>10000.0</v>
       </c>
-      <c r="CI14"/>
+      <c r="CI14">
+        <v>10000.0</v>
+      </c>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>5000000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>335731.0</v>
       </c>
-      <c r="AJ15">
-[...1 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>1374245.0</v>
       </c>
-      <c r="AT15">
-[...1 lines deleted...]
-      </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
         <v>525148.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1374245.0</v>
       </c>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
         <v>525148.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>577204.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2511412.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15">
         <v>734857.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>877926.0</v>
       </c>
-      <c r="BF15">
-[...1 lines deleted...]
-      </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
         <v>401750.0</v>
       </c>
-      <c r="BI15">
-[...2 lines deleted...]
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>154077.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>380654.0</v>
       </c>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>320023.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
+        <v>5935000.0</v>
+      </c>
+      <c r="C16">
         <v>4813000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7771000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9058000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10204000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13109733.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9763884.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12169286.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8458708.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8608380.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14131137.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10046506.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14838983.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>20735869.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>23832026.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24239698.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>31851514.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>44710273.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>53825166.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>61042846.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>65609078.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>68468285.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>71421601.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>87978343.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>35113888.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>26389021.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12232418.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15977943.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>16341561.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19647374.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>22368837.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24911264.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>25282626.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>21089748.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>17321862.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>15400348.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>16402330.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3239983.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5245178.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6375049.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8670390.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3537425.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5316851.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7385591.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8017344.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10418627.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3605280.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>433423.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4878446.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6416059.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2183030.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2349994.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1870612.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1365295.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1729344.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2061132.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1741839.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1803049.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1186653.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2296147.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3416525.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2436465.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1055669.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>758224.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>595524.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1346301.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1595628.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>937316.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1423608.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2154795.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2749208.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3375041.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3593748.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>46768.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>211613.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>774658.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1465919.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2189655.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2873138.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3576869.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4230000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2248.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>4219.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4405.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="CH16">
         <v>10000.0</v>
       </c>
       <c r="CI16">
         <v>10000.0</v>
       </c>
+      <c r="CJ16">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>-107408.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>27592.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-4938.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>31863.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-79291.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-84860.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>171806.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>50562.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-7151.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>9137.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-60244.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>30144.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-14236.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>12690.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-27553.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-45057.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>990.0</v>
       </c>
-      <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>31186.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>48527.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7355.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>9370.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>136240.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-141317.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>345110.0</v>
       </c>
-      <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>118032.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4318.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>833.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>40184.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-867.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-2402.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
+        <v>-1770000.0</v>
+      </c>
+      <c r="C18">
         <v>-1173000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4887883.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2594000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1546920.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3512197.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2466360.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2759584.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4914518.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4956776.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6543333.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5463943.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6723838.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3791095.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5546407.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7451325.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12725000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8967126.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7164348.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5151012.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3020922.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2950578.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1323942.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3688478.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1440818.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3717902.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4527436.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5523527.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3516148.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4711788.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3030578.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2911898.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-3741418.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-2676054.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-991456.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-2722514.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2235975.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2188879.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1177246.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-2654951.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-2126317.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1367984.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-2405857.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-2449542.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-2247831.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-2549151.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2660409.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1990811.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1551276.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-826019.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1266724.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-570422.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1056883.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-811647.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-779732.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-634707.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1161209.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1083605.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-1109494.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1122566.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-1032605.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-587954.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-810553.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-642050.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-752734.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-421827.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-463432.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-700302.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-731187.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-794020.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-431226.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-1058707.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-632623.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-264845.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-563045.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-703519.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-711478.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-683483.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-703731.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-1331764.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-410000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-3747.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-2190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7843.0</v>
       </c>
       <c r="CG18">
         <v>-7843.0</v>
       </c>
       <c r="CH18">
-        <v>-20000.0</v>
+        <v>-7843.0</v>
       </c>
       <c r="CI18">
         <v>-20000.0</v>
       </c>
+      <c r="CJ18">
+        <v>-20000.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>55000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-131758.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-47242.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-124193.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-298354.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-119865.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-127018.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-135922.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-257715.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>140285.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-682884.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-206080.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-716533.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4685007.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-847956.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1672749.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1017494.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-984677.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-606341.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-266136.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-404162.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-497358.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-508562.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-403223.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-315364.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-327303.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-474227.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>2192000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>249000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>2241000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-298000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-247453.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-994453.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1944547.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-2601994.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-4745000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>-306.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5392306.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>166860.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>-41456.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>12.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>53238.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>12205515.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>632395.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>776289.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>641733.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
-[...1 lines deleted...]
-      </c>
+      <c r="T20"/>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -30902,2356 +31146,2381 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>2478000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
-[...1 lines deleted...]
-      </c>
+      <c r="O21"/>
       <c r="P21">
         <v>5000000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>5000000.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
-[...1 lines deleted...]
-      </c>
+      <c r="W21"/>
       <c r="X21">
         <v>-15000000.0</v>
       </c>
       <c r="Y21">
         <v>-15000000.0</v>
       </c>
       <c r="Z21">
         <v>-15000000.0</v>
       </c>
       <c r="AA21">
+        <v>-15000000.0</v>
+      </c>
+      <c r="AB21">
         <v>87881.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4912119.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AD21">
         <v>5000000.0</v>
       </c>
       <c r="AE21">
         <v>5000000.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>5000000.0</v>
+      </c>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>-147988.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5000000.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>4998440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AM21">
         <v>5000000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AN21">
+        <v>5000000.0</v>
+      </c>
+      <c r="AO21"/>
+      <c r="AP21">
         <v>4881167.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>5000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>5000000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>165000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1098000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
+        <v>-9547000.0</v>
+      </c>
+      <c r="C22">
         <v>-5129000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5496642.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3170000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1947000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1478358.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-7883859.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2334091.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4143146.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6088711.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5834907.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-9193520.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-6153084.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-7325883.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-766126.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-12200837.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-10879222.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8966398.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-9307012.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-6406285.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-4677530.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-4167821.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-677724.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-839729.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2866956.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3452779.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-3949352.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-6885060.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3547405.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-4883827.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-5403179.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-3004765.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-5821200.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-2982035.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-3147019.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2819385.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1116380.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1378015.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-4414615.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-2682715.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-3005243.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-1836302.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2001673.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2847441.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1434318.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-4716942.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-4994637.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-1498350.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1853602.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-975083.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-669075.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-964789.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1414989.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1628942.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-537620.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-651980.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1047310.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-1426596.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-1196955.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-1728927.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-1341182.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1214584.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-475100.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-788436.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-676278.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-969051.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-283561.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-841058.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-851945.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-760151.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-653412.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-862751.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-855677.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-646050.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-599344.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-588827.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-714053.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-1448530.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-819966.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-645703.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-5190534.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-10845.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-8633.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-10347.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="CI22">
         <v>-10000.0</v>
       </c>
+      <c r="CJ22">
+        <v>-10000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>5391172.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>1439828.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9359625.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-57575.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-150000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-127017.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4971.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15928.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>154829.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>42550.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-716533.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4685007.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-40359.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-80924.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>589718.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>129852.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>76553.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-375000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>179751.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>964081.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>138430.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>99121.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>220153.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>180191.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2004561.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>265899.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>554207.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2123033.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>396189.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1338650.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>235072.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>15349795.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>176329.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>53050.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>101240.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4882042.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>27875.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>480650.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>567924.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1838573.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>603257.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>174596.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>554898.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1383590.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>51760.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>580000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>669768.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>592304.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2972018.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>450001.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>734857.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>877926.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>700000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>713609.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>403938.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2953.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1250000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>358000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>804750.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>17500.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1121744.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-768.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>214010.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>380654.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4899603.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-3766.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4054603.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-64863.0</v>
       </c>
-      <c r="BW23"/>
-      <c r="BX23">
+      <c r="BX23"/>
+      <c r="BY23">
         <v>-12258.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1500.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>320023.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-55799.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-6147.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-400490000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1776.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-397224.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-400490.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10000.0</v>
       </c>
-      <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>201</v>
+      </c>
+      <c r="B24">
+        <v>-14000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-323000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>72000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-45121.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-55008.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-146617.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-101635.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-81826.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-40425.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-115318.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-69163.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-173215.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>7357.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-76768.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-161083.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-137717.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-140322.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-125926.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-196061.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-177703.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-104130.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-174284.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-416398.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-273010.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-262469.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-188995.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-188719.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-181769.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-146988.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-249189.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-222830.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-229287.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-171243.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-188837.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-193881.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-133485.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2192000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>119744.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-141301.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-369108.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-111991.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-82446.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-9235.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-36167.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4745000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-2629996.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-57219.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-4749541.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-158811.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-6092.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-12769.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2001.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
         <v>4000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1065.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-11280.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-17818.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24">
         <v>-199607.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-15543.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-768.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-3498.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-3708.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>12258.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-12258.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-10758.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>14117.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-2019.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
+        <v>3466000.0</v>
+      </c>
+      <c r="C25">
         <v>2336000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>669068.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>438000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-5154339.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2821729.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5123688.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2318019.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>830160.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1529939.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-194815.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10714.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10715.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-526856.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4200270.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3216332.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3042543.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1525731.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>486839.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>996497.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-231161.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>442273.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>215208.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>35869.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>35867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35868.0</v>
       </c>
       <c r="AA25">
         <v>35868.0</v>
       </c>
       <c r="AB25">
+        <v>35868.0</v>
+      </c>
+      <c r="AC25">
         <v>31830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23754.0</v>
       </c>
       <c r="AD25">
         <v>23754.0</v>
       </c>
       <c r="AE25">
+        <v>23754.0</v>
+      </c>
+      <c r="AF25">
         <v>23755.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>23754.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>660745.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>25787.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>25786.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>25787.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15241.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15240.0</v>
       </c>
       <c r="AM25">
         <v>15240.0</v>
       </c>
       <c r="AN25">
+        <v>15240.0</v>
+      </c>
+      <c r="AO25">
         <v>494596.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>190513.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-18294.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-527712.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3545347.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1458261.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2007926.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-150273.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>171077.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>127687.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-85947.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>239612.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>80733.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>108633.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>404675.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>517516.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>12432.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>344982.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>495205.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1398927.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>219666.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>262570.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>82823.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>26800.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>19949.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>68696.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>57600.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>71794.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>56909.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>65287.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>108876.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3147.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>176337.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>118704.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>403366.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>357800.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-6313.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>457085.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>45542.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>57819.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4400000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
-      <c r="CG25">
+      <c r="CG25"/>
+      <c r="CH25">
         <v>16976.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>10000.0</v>
       </c>
-      <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>154829.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>42550.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1.0</v>
       </c>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-40359.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9076.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>589718.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>129852.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>76553.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>227060.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>179751.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>964081.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>138430.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11240.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>312246.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>180191.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2004561.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>265899.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>554207.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2123033.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>544177.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>235072.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>30583.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>176329.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>101240.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>875.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>27875.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>603257.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>29750.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>9345.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>51760.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>144620.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>15100.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
-        <v>400490.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF26">
         <v>400490.0</v>
       </c>
       <c r="BG26">
         <v>400490.0</v>
       </c>
       <c r="BH26">
         <v>400490.0</v>
       </c>
       <c r="BI26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BJ26"/>
+        <v>400490.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>4630000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>400000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
+        <v>912000.0</v>
+      </c>
+      <c r="C27">
         <v>544000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1458574.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>488000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>572574.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>818426.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1511131.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>486515.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>837584.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>959465.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1053026.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1352650.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>214542.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1080486.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1096631.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1380785.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>376199.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>946476.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1104459.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1358260.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2631951.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1109466.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>848834.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1415887.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1235738.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1207161.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>658052.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1436992.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>255318.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>489405.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1787113.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1008074.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2065524.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>524449.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1462583.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>960026.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>798713.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>92281.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2032768.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>124257.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>492685.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>107083.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>122052.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>113804.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>82848.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>63580.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>695841.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>733425.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2196322.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>147472.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>156832.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>964789.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1047310.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>225900.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>1766955.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1379210.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>3020891.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>862751.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>855637.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>0.0</v>
       </c>
       <c r="C28">
+        <v>0.0</v>
+      </c>
+      <c r="D28">
         <v>2478000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>0.0</v>
+      </c>
+      <c r="F28">
         <v>-1134.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6832134.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>166860.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-99031.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9834637.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-571762.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12210486.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>648323.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>931118.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>684283.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-40359.0</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
+        <v>0.0</v>
+      </c>
+      <c r="S28">
         <v>-40359.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-80924.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>589718.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>129852.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>76553.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-15147940.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>56381127.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7233487.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17881656.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>772774.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5220153.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>180191.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2004561.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>475461.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2568089.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7979353.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6442950.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2907603.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1689346.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>15349795.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>176329.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>53050.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>101240.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4882042.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>27875.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>596149.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>567924.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>464328.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10011841.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>174596.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>29750.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9345.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9803215.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1180000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1009620.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1563067.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>450000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>460606.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>950000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1100000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1700000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4012000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2188.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2041063.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1968750.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1107998.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>804750.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>17500.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>172500.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1121744.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>214010.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-380654.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BS28">
         <v>5000.0</v>
       </c>
       <c r="BT28">
+        <v>5000.0</v>
+      </c>
+      <c r="BU28">
         <v>840000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4179603.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>100000.0</v>
       </c>
-      <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>-320023.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-55799.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>50000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4630000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1776.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>4023.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3266.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="CH28">
         <v>10000.0</v>
       </c>
-      <c r="CI28"/>
+      <c r="CI28">
+        <v>10000.0</v>
+      </c>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
+        <v>-1745000.0</v>
+      </c>
+      <c r="C29">
         <v>-1162000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4825000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2577000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1510045.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3464955.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2342167.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2461230.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4794653.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4829759.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6407411.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5206228.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6933286.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3108211.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-5340327.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6734792.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8039993.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8119170.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-5491599.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4133518.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2036245.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2344237.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1057806.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3284316.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1938176.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3209340.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-4124213.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-5208163.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3188845.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4237561.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2707146.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2635711.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-3293049.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2203778.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-409484.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2183352.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1883445.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1984424.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1079076.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-2468329.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1922497.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1261065.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-2186620.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-2263288.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2150047.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-2408979.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-2472344.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1928048.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1460693.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-800108.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1102505.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-553603.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1023751.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-809461.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-761883.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-635772.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1146467.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-1072325.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-1108938.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-1099030.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-1032605.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-587954.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-668172.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-634525.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-752734.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-421827.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-462664.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-700303.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-727535.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-784111.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-422838.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-1054941.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-627763.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-259807.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-563045.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-691261.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-722236.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-651297.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-648015.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-1325617.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-410000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-3471.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-2190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7843.0</v>
       </c>
       <c r="CG29">
         <v>-7843.0</v>
       </c>
       <c r="CH29">
-        <v>-20000.0</v>
+        <v>-7843.0</v>
       </c>
       <c r="CI29">
         <v>-20000.0</v>
       </c>
+      <c r="CJ29">
+        <v>-20000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
+        <v>-39000.0</v>
+      </c>
+      <c r="C30">
         <v>-46000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-291000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>55000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-131758.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-47242.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-124193.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-298354.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-118982.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-127017.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-135922.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-257715.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>140285.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-682884.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-206080.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-716533.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4685007.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-847956.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1672749.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1017494.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-984677.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-606341.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-266136.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-404162.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-497358.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-508562.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-403223.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-315364.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-327303.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-474227.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-323432.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-276187.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-448369.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-472276.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-581972.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-539162.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-352530.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-204455.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-98170.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>62378.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2037180.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-404919.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-468237.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1058746.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-346784.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1134625.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5214382.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2664757.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-90583.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4770911.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-164219.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-16819.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-33132.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2186.0</v>
       </c>
-      <c r="BC30">
-[...1 lines deleted...]
-      </c>
       <c r="BD30">
+        <v>0.0</v>
+      </c>
+      <c r="BE30">
         <v>5065.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-14742.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-11280.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-556.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-23536.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-28398.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-142381.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-7525.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-15543.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-768.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>185000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>186000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3652.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>189698.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>-3766.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4860.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-5038.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>-12258.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1500.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-32186.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-55716.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-6147.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-276.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-2019.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>