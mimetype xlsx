--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1299,51 +1299,51 @@
       <c r="E15">
         <v>25000.0</v>
       </c>
       <c r="F15">
         <v>25000.0</v>
       </c>
       <c r="G15">
         <v>5000.0</v>
       </c>
       <c r="H15">
         <v>5000.0</v>
       </c>
       <c r="I15">
         <v>389020025.0</v>
       </c>
       <c r="J15">
         <v>383846063.0</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
-        <v>3600000.0</v>
+        <v>23500000.0</v>
       </c>
       <c r="C16">
         <v>26250000.0</v>
       </c>
       <c r="D16">
         <v>28758000.0</v>
       </c>
       <c r="E16">
         <v>34671000.0</v>
       </c>
       <c r="F16">
         <v>35791000.0</v>
       </c>
       <c r="G16">
         <v>975000.0</v>
       </c>
       <c r="H16">
         <v>2270000.0</v>
       </c>
       <c r="I16">
         <v>4762000.0</v>
       </c>
       <c r="J16">
         <v>-24237000.0</v>
       </c>
@@ -1959,51 +1959,51 @@
       <c r="E39">
         <v>25784000.0</v>
       </c>
       <c r="F39">
         <v>13217000.0</v>
       </c>
       <c r="G39">
         <v>7530000.0</v>
       </c>
       <c r="H39">
         <v>5217000.0</v>
       </c>
       <c r="I39">
         <v>-63992657.0</v>
       </c>
       <c r="J39">
         <v>106915.0</v>
       </c>
       <c r="K39"/>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>89128000.0</v>
+        <v>69228000.0</v>
       </c>
       <c r="C40">
         <v>64078000.0</v>
       </c>
       <c r="D40">
         <v>65013000.0</v>
       </c>
       <c r="E40">
         <v>60251000.0</v>
       </c>
       <c r="F40">
         <v>54582000.0</v>
       </c>
       <c r="G40">
         <v>30288000.0</v>
       </c>
       <c r="H40">
         <v>26146000.0</v>
       </c>
       <c r="I40">
         <v>-20776125.0</v>
       </c>
       <c r="J40">
         <v>-26800532.0</v>
       </c>
@@ -3901,51 +3901,51 @@
       </c>
       <c r="AH15">
         <v>384801435.0</v>
       </c>
       <c r="AI15">
         <v>383800000.0</v>
       </c>
       <c r="AJ15">
         <v>384451456.0</v>
       </c>
       <c r="AK15">
         <v>1006.0</v>
       </c>
       <c r="AL15">
         <v>1006.0</v>
       </c>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
         <v>15873000.0</v>
       </c>
       <c r="C16">
-        <v>3600000.0</v>
+        <v>23500000.0</v>
       </c>
       <c r="D16">
         <v>27467000.0</v>
       </c>
       <c r="E16">
         <v>21474000.0</v>
       </c>
       <c r="F16">
         <v>21021000.0</v>
       </c>
       <c r="G16">
         <v>26250000.0</v>
       </c>
       <c r="H16">
         <v>20059000.0</v>
       </c>
       <c r="I16">
         <v>2900000.0</v>
       </c>
       <c r="J16">
         <v>26482000.0</v>
       </c>
       <c r="K16">
         <v>28758000.0</v>
       </c>
@@ -5955,51 +5955,51 @@
       </c>
       <c r="AF39">
         <v>77396.0</v>
       </c>
       <c r="AG39">
         <v>127796.0</v>
       </c>
       <c r="AH39">
         <v>298396.0</v>
       </c>
       <c r="AI39"/>
       <c r="AJ39">
         <v>164762.0</v>
       </c>
       <c r="AK39"/>
       <c r="AL39"/>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>77372000.0</v>
       </c>
       <c r="C40">
-        <v>89128000.0</v>
+        <v>69228000.0</v>
       </c>
       <c r="D40">
         <v>91595000.0</v>
       </c>
       <c r="E40">
         <v>87839000.0</v>
       </c>
       <c r="F40">
         <v>80724000.0</v>
       </c>
       <c r="G40">
         <v>64078000.0</v>
       </c>
       <c r="H40">
         <v>58405000.0</v>
       </c>
       <c r="I40">
         <v>75829999.0</v>
       </c>
       <c r="J40">
         <v>67176000.0</v>
       </c>
       <c r="K40">
         <v>65013000.0</v>
       </c>
@@ -8070,86 +8070,86 @@
       </c>
       <c r="K3">
         <v>2816000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>141582000.0</v>
+        <v>129489000.0</v>
       </c>
       <c r="C5">
         <v>137918000.0</v>
       </c>
       <c r="D5">
         <v>189391000.0</v>
       </c>
       <c r="E5">
         <v>135638000.0</v>
       </c>
       <c r="F5">
         <v>-104233000.0</v>
       </c>
       <c r="G5">
         <v>26786000.0</v>
       </c>
       <c r="H5">
         <v>30323000.0</v>
       </c>
       <c r="I5">
         <v>42877000.0</v>
       </c>
       <c r="J5">
         <v>-3633470.0</v>
       </c>
       <c r="K5">
         <v>1569000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>409762000.0</v>
+        <v>397669000.0</v>
       </c>
       <c r="C6">
         <v>380657000.0</v>
       </c>
       <c r="D6">
         <v>414784000.0</v>
       </c>
       <c r="E6">
         <v>359121000.0</v>
       </c>
       <c r="F6">
         <v>104840000.0</v>
       </c>
       <c r="G6">
         <v>33143000.0</v>
       </c>
       <c r="H6">
         <v>104879000.0</v>
       </c>
       <c r="I6">
         <v>110015000.0</v>
       </c>
       <c r="J6">
         <v>-777471.0</v>
       </c>
@@ -9234,54 +9234,54 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>31469000.0</v>
+        <v>31232000.0</v>
       </c>
       <c r="C5">
-        <v>56408000.0</v>
+        <v>53263000.0</v>
       </c>
       <c r="D5">
         <v>33503000.0</v>
       </c>
       <c r="E5">
         <v>29302000.0</v>
       </c>
       <c r="F5">
         <v>13421000.0</v>
       </c>
       <c r="G5">
         <v>69438000.0</v>
       </c>
       <c r="H5">
         <v>25855000.0</v>
       </c>
       <c r="I5">
         <v>20993000.0</v>
       </c>
       <c r="J5">
         <v>21632000.0</v>
       </c>
       <c r="K5">
         <v>57173000.0</v>
       </c>
@@ -9341,54 +9341,54 @@
       </c>
       <c r="AD5">
         <v>8703000.0</v>
       </c>
       <c r="AE5">
         <v>12095000.0</v>
       </c>
       <c r="AF5">
         <v>10982000.0</v>
       </c>
       <c r="AG5">
         <v>-492756.0</v>
       </c>
       <c r="AH5">
         <v>-412063.0</v>
       </c>
       <c r="AI5">
         <v>-167016.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>41545000.0</v>
+        <v>41308000.0</v>
       </c>
       <c r="C6">
-        <v>125278000.0</v>
+        <v>122133000.0</v>
       </c>
       <c r="D6">
         <v>103677000.0</v>
       </c>
       <c r="E6">
         <v>98565000.0</v>
       </c>
       <c r="F6">
         <v>78898000.0</v>
       </c>
       <c r="G6">
         <v>132006000.0</v>
       </c>
       <c r="H6">
         <v>88640000.0</v>
       </c>
       <c r="I6">
         <v>82151000.0</v>
       </c>
       <c r="J6">
         <v>80712000.0</v>
       </c>
       <c r="K6">
         <v>114082000.0</v>
       </c>
@@ -14480,51 +14480,51 @@
       </c>
       <c r="AE22">
         <v>1767683.0</v>
       </c>
       <c r="AF22">
         <v>1430665.0</v>
       </c>
       <c r="AG22">
         <v>1020245.0</v>
       </c>
       <c r="AH22">
         <v>955374.0</v>
       </c>
       <c r="AI22">
         <v>-610000.0</v>
       </c>
       <c r="AJ22">
         <v>-167016.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>151</v>
       </c>
       <c r="B23">
-        <v>38575.0</v>
+        <v>50846000.0</v>
       </c>
       <c r="C23">
         <v>272000.0</v>
       </c>
       <c r="D23">
         <v>88913000.0</v>
       </c>
       <c r="E23">
         <v>-1453000.0</v>
       </c>
       <c r="F23">
         <v>-20583000.0</v>
       </c>
       <c r="G23">
         <v>371000.0</v>
       </c>
       <c r="H23">
         <v>17962000.0</v>
       </c>
       <c r="I23">
         <v>-1441000.0</v>
       </c>
       <c r="J23">
         <v>-10000.0</v>
       </c>