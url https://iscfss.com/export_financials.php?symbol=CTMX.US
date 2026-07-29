--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -7618,51 +7618,51 @@
       </c>
       <c r="AT39">
         <v>990000.0</v>
       </c>
       <c r="AU39">
         <v>582000.0</v>
       </c>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39">
         <v>226000.0</v>
       </c>
     </row>
     <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
         <v>11923000.0</v>
       </c>
       <c r="C40">
         <v>14197000.0</v>
       </c>
       <c r="D40">
-        <v>34787000.0</v>
+        <v>12408000.0</v>
       </c>
       <c r="E40">
         <v>11503000.0</v>
       </c>
       <c r="F40">
         <v>11406000.0</v>
       </c>
       <c r="G40">
         <v>12338000.0</v>
       </c>
       <c r="H40">
         <v>16742000.0</v>
       </c>
       <c r="I40">
         <v>13620000.0</v>
       </c>
       <c r="J40">
         <v>14220000.0</v>
       </c>
       <c r="K40">
         <v>17599000.0</v>
       </c>
       <c r="L40">
         <v>16231000.0</v>
       </c>
@@ -10536,101 +10536,101 @@
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>115</v>
       </c>
       <c r="B5">
-        <v>-22364000.0</v>
+        <v>-17130000.0</v>
       </c>
       <c r="C5">
-        <v>24995000.0</v>
+        <v>32093000.0</v>
       </c>
       <c r="D5">
-        <v>-6484000.0</v>
+        <v>3323000.0</v>
       </c>
       <c r="E5">
         <v>-101335000.0</v>
       </c>
       <c r="F5">
         <v>-83781000.0</v>
       </c>
       <c r="G5">
         <v>-80540000.0</v>
       </c>
       <c r="H5">
         <v>-110895000.0</v>
       </c>
       <c r="I5">
         <v>-77874000.0</v>
       </c>
       <c r="J5">
         <v>-43612000.0</v>
       </c>
       <c r="K5">
         <v>-59586000.0</v>
       </c>
       <c r="L5">
         <v>-33632000.0</v>
       </c>
       <c r="M5">
         <v>-29813000.0</v>
       </c>
       <c r="N5">
         <v>-14879000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>116</v>
       </c>
       <c r="B6">
-        <v>-20988000.0</v>
+        <v>-15754000.0</v>
       </c>
       <c r="C6">
-        <v>26763000.0</v>
+        <v>33861000.0</v>
       </c>
       <c r="D6">
-        <v>-4309000.0</v>
+        <v>5498000.0</v>
       </c>
       <c r="E6">
         <v>-98892000.0</v>
       </c>
       <c r="F6">
         <v>-81075000.0</v>
       </c>
       <c r="G6">
         <v>-77967000.0</v>
       </c>
       <c r="H6">
         <v>-108290000.0</v>
       </c>
       <c r="I6">
         <v>-75990000.0</v>
       </c>
       <c r="J6">
         <v>-41967000.0</v>
       </c>
       <c r="K6">
         <v>-57853000.0</v>
       </c>
       <c r="L6">
         <v>-32426000.0</v>
       </c>
@@ -12098,108 +12098,108 @@
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4"/>
       <c r="AY4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>115</v>
       </c>
       <c r="B5">
-        <v>-19672000.0</v>
+        <v>-18189000.0</v>
       </c>
       <c r="C5">
-        <v>-27932000.0</v>
+        <v>-26456000.0</v>
       </c>
       <c r="D5">
         <v>-14171000.0</v>
       </c>
       <c r="E5">
-        <v>-1286000.0</v>
+        <v>-91000.0</v>
       </c>
       <c r="F5">
-        <v>22621000.0</v>
+        <v>23587000.0</v>
       </c>
       <c r="G5">
-        <v>17679000.0</v>
+        <v>18938000.0</v>
       </c>
       <c r="H5">
-        <v>4111000.0</v>
+        <v>5797000.0</v>
       </c>
       <c r="I5">
-        <v>-8452000.0</v>
+        <v>-6483000.0</v>
       </c>
       <c r="J5">
-        <v>11657000.0</v>
+        <v>13840000.0</v>
       </c>
       <c r="K5">
-        <v>-606000.0</v>
+        <v>1906000.0</v>
       </c>
       <c r="L5">
         <v>5815000.0</v>
       </c>
       <c r="M5">
         <v>-1087000.0</v>
       </c>
       <c r="N5">
         <v>-3311000.0</v>
       </c>
       <c r="O5">
         <v>-2008000.0</v>
       </c>
       <c r="P5">
         <v>-29064000.0</v>
       </c>
       <c r="Q5">
-        <v>-30054000.0</v>
+        <v>-29496000.0</v>
       </c>
       <c r="R5">
-        <v>-32061999.0</v>
+        <v>-31981000.0</v>
       </c>
       <c r="S5">
         <v>-26228000.0</v>
       </c>
       <c r="T5">
-        <v>-22641000.0</v>
+        <v>-22584000.0</v>
       </c>
       <c r="U5">
-        <v>-19205000.0</v>
+        <v>-19243000.0</v>
       </c>
       <c r="V5">
         <v>-15627000.0</v>
       </c>
       <c r="W5">
         <v>-14779000.0</v>
       </c>
       <c r="X5">
         <v>-14895000.0</v>
       </c>
       <c r="Y5">
         <v>-16138000.0</v>
       </c>
       <c r="Z5">
         <v>-2793000.0</v>
       </c>
       <c r="AA5">
         <v>-35877000.0</v>
       </c>
       <c r="AB5">
         <v>-25718000.0</v>
       </c>
       <c r="AC5">
         <v>-31233000.0</v>
       </c>
@@ -12253,108 +12253,108 @@
       </c>
       <c r="AT5">
         <v>-5981000.0</v>
       </c>
       <c r="AU5">
         <v>-4668000.0</v>
       </c>
       <c r="AV5">
         <v>-3472000.0</v>
       </c>
       <c r="AW5">
         <v>-4795000.0</v>
       </c>
       <c r="AX5">
         <v>-16847000.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>116</v>
       </c>
       <c r="B6">
-        <v>-19421000.0</v>
+        <v>-17938000.0</v>
       </c>
       <c r="C6">
-        <v>-27422000.0</v>
+        <v>-25946000.0</v>
       </c>
       <c r="D6">
         <v>-14037000.0</v>
       </c>
       <c r="E6">
-        <v>-939000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="F6">
-        <v>23006000.0</v>
+        <v>23972000.0</v>
       </c>
       <c r="G6">
-        <v>18092000.0</v>
+        <v>19351000.0</v>
       </c>
       <c r="H6">
-        <v>4540000.0</v>
+        <v>6226000.0</v>
       </c>
       <c r="I6">
-        <v>-7993000.0</v>
+        <v>-6024000.0</v>
       </c>
       <c r="J6">
-        <v>12124000.0</v>
+        <v>14307000.0</v>
       </c>
       <c r="K6">
-        <v>-120000.0</v>
+        <v>2392000.0</v>
       </c>
       <c r="L6">
         <v>7241000.0</v>
       </c>
       <c r="M6">
         <v>445000.0</v>
       </c>
       <c r="N6">
         <v>-1815000.0</v>
       </c>
       <c r="O6">
         <v>-1400000.0</v>
       </c>
       <c r="P6">
         <v>-27579000.0</v>
       </c>
       <c r="Q6">
-        <v>-29444000.0</v>
+        <v>-28886000.0</v>
       </c>
       <c r="R6">
-        <v>-31460000.0</v>
+        <v>-31379001.0</v>
       </c>
       <c r="S6">
         <v>-24745000.0</v>
       </c>
       <c r="T6">
-        <v>-21961000.0</v>
+        <v>-21904000.0</v>
       </c>
       <c r="U6">
-        <v>-18528000.0</v>
+        <v>-18566000.0</v>
       </c>
       <c r="V6">
         <v>-14953000.0</v>
       </c>
       <c r="W6">
         <v>-14117000.0</v>
       </c>
       <c r="X6">
         <v>-14243000.0</v>
       </c>
       <c r="Y6">
         <v>-15516000.0</v>
       </c>
       <c r="Z6">
         <v>-2156000.0</v>
       </c>
       <c r="AA6">
         <v>-35269000.0</v>
       </c>
       <c r="AB6">
         <v>-25041000.0</v>
       </c>
       <c r="AC6">
         <v>-30566000.0</v>
       </c>
@@ -16724,51 +16724,51 @@
       <c r="K26">
         <v>930000.0</v>
       </c>
       <c r="L26">
         <v>6705000.0</v>
       </c>
       <c r="M26">
         <v>8000.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>167</v>
       </c>
       <c r="B27">
         <v>6302000.0</v>
       </c>
       <c r="C27">
         <v>7668000.0</v>
       </c>
       <c r="D27">
         <v>8558000.0</v>
       </c>
       <c r="E27">
-        <v>13167000.0</v>
+        <v>13125000.0</v>
       </c>
       <c r="F27">
         <v>13167000.0</v>
       </c>
       <c r="G27">
         <v>14786000.0</v>
       </c>
       <c r="H27">
         <v>19100000.0</v>
       </c>
       <c r="I27">
         <v>16878000.0</v>
       </c>
       <c r="J27">
         <v>11287000.0</v>
       </c>
       <c r="K27">
         <v>10095000.0</v>
       </c>
       <c r="L27">
         <v>3986000.0</v>
       </c>
       <c r="M27">
         <v>553000.0</v>
       </c>
@@ -17767,51 +17767,51 @@
       <c r="AU6">
         <v>11085000.0</v>
       </c>
       <c r="AV6">
         <v>45005000.0</v>
       </c>
       <c r="AW6">
         <v>-3406000.0</v>
       </c>
       <c r="AX6">
         <v>3009000.0</v>
       </c>
       <c r="AY6"/>
     </row>
     <row r="7" spans="1:51">
       <c r="A7" t="s">
         <v>148</v>
       </c>
       <c r="B7">
         <v>-12664000.0</v>
       </c>
       <c r="C7">
         <v>434000.0</v>
       </c>
       <c r="D7">
-        <v>622000.0</v>
+        <v>-3334000.0</v>
       </c>
       <c r="E7">
         <v>-18088000.0</v>
       </c>
       <c r="F7">
         <v>-47588000.0</v>
       </c>
       <c r="G7">
         <v>-41457000.0</v>
       </c>
       <c r="H7">
         <v>-28701000.0</v>
       </c>
       <c r="I7">
         <v>-14927000.0</v>
       </c>
       <c r="J7">
         <v>-41330000.0</v>
       </c>
       <c r="K7">
         <v>-24576000.0</v>
       </c>
       <c r="L7">
         <v>-21954000.0</v>
       </c>
@@ -19981,51 +19981,51 @@
       <c r="AS24">
         <v>-28175000.0</v>
       </c>
       <c r="AT24">
         <v>-51788000.0</v>
       </c>
       <c r="AU24">
         <v>-817000.0</v>
       </c>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
     </row>
     <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>165</v>
       </c>
       <c r="B25">
         <v>620000.0</v>
       </c>
       <c r="C25">
         <v>844000.0</v>
       </c>
       <c r="D25">
-        <v>-3575000.0</v>
+        <v>497000.0</v>
       </c>
       <c r="E25">
         <v>711000.0</v>
       </c>
       <c r="F25">
         <v>627000.0</v>
       </c>
       <c r="G25">
         <v>376000.0</v>
       </c>
       <c r="H25">
         <v>-188000.0</v>
       </c>
       <c r="I25">
         <v>-429000.0</v>
       </c>
       <c r="J25">
         <v>-880000.0</v>
       </c>
       <c r="K25">
         <v>-1262000.0</v>
       </c>
       <c r="L25">
         <v>-707000.0</v>
       </c>
@@ -20251,51 +20251,51 @@
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26">
         <v>8000.0</v>
       </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
     </row>
     <row r="27" spans="1:51">
       <c r="A27" t="s">
         <v>167</v>
       </c>
       <c r="B27">
         <v>4706000.0</v>
       </c>
       <c r="C27">
         <v>1479000.0</v>
       </c>
       <c r="D27">
-        <v>1500000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="E27">
         <v>1431000.0</v>
       </c>
       <c r="F27">
         <v>2008000.0</v>
       </c>
       <c r="G27">
         <v>1884000.0</v>
       </c>
       <c r="H27">
         <v>1995000.0</v>
       </c>
       <c r="I27">
         <v>1882000.0</v>
       </c>
       <c r="J27">
         <v>1907000.0</v>
       </c>
       <c r="K27">
         <v>2552000.0</v>
       </c>
       <c r="L27">
         <v>1226000.0</v>
       </c>