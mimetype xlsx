--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3123,366 +3126,372 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY62"/>
+  <dimension ref="A1:AZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>108</v>
       </c>
       <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
         <v>111</v>
       </c>
       <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>1939000.0</v>
+      </c>
+      <c r="C2">
         <v>1368000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1301000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>646000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>227000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>276000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1088000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1422000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>611000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1964000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1458000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1705000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1029000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2203000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2809000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5176000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1920000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1721000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2818000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1516000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1755000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2582000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2996000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3643000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4927000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3782000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4158000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4550000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4520000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9511000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5132000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6871000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4240000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5349000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4205000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2869000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6364000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6596000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>517000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1426000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4958000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4697000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>760000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1486000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1919000.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>930000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3492,52 +3501,53 @@
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
-    </row>
-    <row r="4" spans="1:51">
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3547,756 +3557,771 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>-196000.0</v>
+      </c>
+      <c r="C5">
         <v>102000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>111000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>103999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>33000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>27000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>40000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-10000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>95000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-63000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>35000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>26000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-795000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1162000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-919000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-242000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>52000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47000.0</v>
       </c>
       <c r="X5">
         <v>-47000.0</v>
       </c>
       <c r="Y5">
+        <v>-47000.0</v>
+      </c>
+      <c r="Z5">
         <v>16000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>336000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>57000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>110000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>209000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>73000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-93000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-208000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-178000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-228000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-94000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-61000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-110000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-27000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>80000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>30000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-76000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-416000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-404000.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-44279000.0</v>
       </c>
-      <c r="AY5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:51">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
-      <c r="AS6"/>
+      <c r="AS6">
+        <v>0.0</v>
+      </c>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
-    </row>
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>5704000.0</v>
+      </c>
+      <c r="C7">
         <v>2856000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4240000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5596000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6885000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8149000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9385000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10597000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11746000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>12872000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13974000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15055000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>16076000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>17076000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18057000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>19016000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>19921000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>20807000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>21674000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>22526000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>23323000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>24104000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>24870000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>25621000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>26321000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>27008000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>27681000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>28340000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>28952000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>29552000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8">
         <v>1000.0</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8">
         <v>1000.0</v>
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
       <c r="T8">
         <v>1000.0</v>
       </c>
       <c r="U8">
         <v>1000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>642214000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>639526000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>623344000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>634357000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>631662000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>626721000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>623344000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>619117000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>615849000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>611733000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>499964000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>483524000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>479516000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>474455000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>468285000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>463773000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>459367000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>451613000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>445956000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>440616000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>300627000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>295744000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>289454000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>265625000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>262185000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>258509000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>254871000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>251748000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>248777000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>246256000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-    </row>
-    <row r="10" spans="1:51">
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>17224000.0</v>
+      </c>
+      <c r="C10">
         <v>28828000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12667000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34185000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49041000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>47604000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>38052000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>40576000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>43247000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>36185000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17171000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>26024000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>57536000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>56357000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>193650000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>95036000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>129290000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>163488000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>205530000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>236284000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>256146000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>329666000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>191859000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>176810000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>291388000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>143286000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>188425000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>164646000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>149392000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>190407000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>247577000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>259753000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>132908000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>142155000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>177548000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>284225000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>272860000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>85662000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>104645000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>59758000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>62379000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>67897000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>59822000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>36191000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>45842000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7819000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>64396000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>-8703000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>8703000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4306,218 +4331,222 @@
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
-    </row>
-    <row r="12" spans="1:51">
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>330280000.0</v>
+      </c>
+      <c r="C12">
         <v>346707000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>137052000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>143626000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>158087000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>79886000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>100623000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>117588000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>137182000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>150284000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>174509000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>194110000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>180858000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>204502000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>193650000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>194290000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>228165000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>262530000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>305226000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>236289000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>266177000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>393796000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>316119000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>321076000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>346401000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>247922000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>296145000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>325713000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>349142000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>396596000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>436127000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>464562000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>335146000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>361476000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>374110000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>331275000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>335916000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>162523000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>181938000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>178465000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>195797000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>180636000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>186711000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>113686000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>125369000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>59473000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>64396000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>8703000.0</v>
       </c>
-      <c r="AY12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:51">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13">
         <v>1000.0</v>
       </c>
       <c r="M13">
         <v>1000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
@@ -4598,228 +4627,232 @@
       </c>
       <c r="AN13">
         <v>1000.0</v>
       </c>
       <c r="AO13">
         <v>1000.0</v>
       </c>
       <c r="AP13">
         <v>1000.0</v>
       </c>
       <c r="AQ13">
         <v>1000.0</v>
       </c>
       <c r="AR13">
         <v>1000.0</v>
       </c>
       <c r="AS13">
         <v>1000.0</v>
       </c>
       <c r="AT13">
         <v>1000.0</v>
       </c>
       <c r="AU13">
         <v>1000.0</v>
       </c>
-      <c r="AV13"/>
+      <c r="AV13">
+        <v>1000.0</v>
+      </c>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:51">
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>218939423.0</v>
+      </c>
+      <c r="C14">
         <v>177273000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>170186365.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>165004291.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>129075546.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>87150666.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>80099889.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>85204709.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>84880632.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>82630020.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>67310838.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>80991722.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>66536202.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>66248992.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>66228046.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>65912334.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>65542762.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>65393691.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65208066.0</v>
       </c>
       <c r="T14">
         <v>65208066.0</v>
       </c>
       <c r="U14">
+        <v>65208066.0</v>
+      </c>
+      <c r="V14">
         <v>65055998.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>60968111.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46195121.0</v>
       </c>
       <c r="X14">
         <v>46195121.0</v>
       </c>
       <c r="Y14">
+        <v>46195121.0</v>
+      </c>
+      <c r="Z14">
         <v>46057063.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>47044774.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>45723955.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>45418053.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>45340023.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45122456.0</v>
       </c>
       <c r="AE14">
         <v>45122456.0</v>
       </c>
       <c r="AF14">
+        <v>45122456.0</v>
+      </c>
+      <c r="AG14">
         <v>43917510.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>38961021.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38647878.0</v>
       </c>
       <c r="AI14">
         <v>38647878.0</v>
       </c>
       <c r="AJ14">
+        <v>38647878.0</v>
+      </c>
+      <c r="AK14">
         <v>36947129.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>36780897.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36538869.0</v>
       </c>
       <c r="AM14">
         <v>36538869.0</v>
       </c>
       <c r="AN14">
+        <v>36538869.0</v>
+      </c>
+      <c r="AO14">
         <v>36324805.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>36113363.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36063425.0</v>
       </c>
       <c r="AQ14">
         <v>36063425.0</v>
       </c>
       <c r="AR14">
-        <v>34924789.0</v>
+        <v>36063425.0</v>
       </c>
       <c r="AS14">
         <v>34924789.0</v>
       </c>
       <c r="AT14">
         <v>34924789.0</v>
       </c>
       <c r="AU14">
         <v>34924789.0</v>
       </c>
       <c r="AV14">
         <v>34924789.0</v>
       </c>
       <c r="AW14">
+        <v>34924789.0</v>
+      </c>
+      <c r="AX14">
         <v>917547.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>988511.0</v>
       </c>
-      <c r="AY14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:51">
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15">
         <v>1000.0</v>
       </c>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
       <c r="R15">
         <v>1000.0</v>
       </c>
       <c r="S15">
         <v>1000.0</v>
       </c>
       <c r="T15">
         <v>1000.0</v>
       </c>
       <c r="U15">
         <v>1000.0</v>
       </c>
       <c r="V15">
@@ -4872,205 +4905,211 @@
       </c>
       <c r="AL15">
         <v>1000.0</v>
       </c>
       <c r="AM15">
         <v>1000.0</v>
       </c>
       <c r="AN15">
         <v>1000.0</v>
       </c>
       <c r="AO15">
         <v>1000.0</v>
       </c>
       <c r="AP15">
         <v>1000.0</v>
       </c>
       <c r="AQ15">
         <v>1000.0</v>
       </c>
       <c r="AR15">
         <v>1000.0</v>
       </c>
       <c r="AS15">
         <v>1000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AT15">
         <v>1000.0</v>
       </c>
-      <c r="AV15"/>
+      <c r="AU15"/>
+      <c r="AV15">
+        <v>1000.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-    </row>
-    <row r="16" spans="1:51">
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16">
+        <v>24073000.0</v>
+      </c>
+      <c r="C16">
         <v>17876000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26877000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>22379000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>22050000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>33226000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>67201000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>96063000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>123766000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>123628000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>132267000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>124396000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>120280000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>126784000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>121267000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>61325000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>65787000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>70013000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>40816000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>73089000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>72369000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>76636000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>42056000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>74445000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>72711000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>73866000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>51381000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>51080000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>51684000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>50765000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>52713000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>52997000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>51512000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>46988000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>40559000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>56928000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>46772000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>27090000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>20347000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>14124000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13485000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6130000.0</v>
       </c>
       <c r="AR16">
         <v>6130000.0</v>
       </c>
       <c r="AS16">
         <v>6130000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AT16">
         <v>6130000.0</v>
       </c>
-      <c r="AV16"/>
+      <c r="AU16"/>
+      <c r="AV16">
+        <v>6130000.0</v>
+      </c>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-    </row>
-    <row r="17" spans="1:51">
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5080,135 +5119,137 @@
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
         <v>250316000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>255053000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>264704000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>268516000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>237592000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>65991000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>84316000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>79623000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>83296000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>62235000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>54703000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>56743000.0</v>
       </c>
-      <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>61332000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5218,52 +5259,53 @@
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>949000.0</v>
       </c>
       <c r="C20">
         <v>949000.0</v>
       </c>
       <c r="D20">
         <v>949000.0</v>
       </c>
       <c r="E20">
         <v>949000.0</v>
       </c>
       <c r="F20">
         <v>949000.0</v>
       </c>
       <c r="G20">
         <v>949000.0</v>
       </c>
       <c r="H20">
         <v>949000.0</v>
       </c>
       <c r="I20">
@@ -5361,558 +5403,569 @@
       </c>
       <c r="AN20">
         <v>949000.0</v>
       </c>
       <c r="AO20">
         <v>949000.0</v>
       </c>
       <c r="AP20">
         <v>949000.0</v>
       </c>
       <c r="AQ20">
         <v>949000.0</v>
       </c>
       <c r="AR20">
         <v>949000.0</v>
       </c>
       <c r="AS20">
         <v>949000.0</v>
       </c>
       <c r="AT20">
         <v>949000.0</v>
       </c>
       <c r="AU20">
         <v>949000.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>949000.0</v>
+      </c>
       <c r="AW20"/>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>949000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:51">
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>365000.0</v>
+      </c>
+      <c r="C21">
         <v>401000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>438000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>474000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>510000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>547000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>583000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>620000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>656000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>693000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>729000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>766000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>802000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>839000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>875000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>911000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>948000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>984000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1021000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1057000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1094000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1130000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1167000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1203000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1240000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1276000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1312000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1349000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1385000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1422000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1458000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1495000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1531000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1568000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1604000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750000.0</v>
       </c>
       <c r="AL21">
         <v>1750000.0</v>
       </c>
       <c r="AM21">
         <v>1750000.0</v>
       </c>
       <c r="AN21">
         <v>1750000.0</v>
       </c>
       <c r="AO21">
         <v>1750000.0</v>
       </c>
       <c r="AP21">
         <v>1750000.0</v>
       </c>
       <c r="AQ21">
         <v>1750000.0</v>
       </c>
       <c r="AR21">
         <v>1750000.0</v>
       </c>
       <c r="AS21">
         <v>1750000.0</v>
       </c>
       <c r="AT21">
         <v>1750000.0</v>
       </c>
       <c r="AU21">
         <v>1750000.0</v>
       </c>
-      <c r="AV21"/>
+      <c r="AV21">
+        <v>1750000.0</v>
+      </c>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>2699000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>1.0</v>
       </c>
+      <c r="R22"/>
       <c r="S22">
         <v>1.0</v>
       </c>
       <c r="T22">
         <v>1.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22">
         <v>1.0</v>
       </c>
       <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
+      <c r="X22">
+        <v>1.0</v>
+      </c>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>2.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
         <v>1.0</v>
       </c>
-      <c r="AJ22">
-[...1 lines deleted...]
-      </c>
       <c r="AK22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
       <c r="AM22">
         <v>1.0</v>
       </c>
       <c r="AN22">
         <v>1.0</v>
       </c>
       <c r="AO22">
         <v>1.0</v>
       </c>
       <c r="AP22">
         <v>1.0</v>
       </c>
       <c r="AQ22">
         <v>1.0</v>
       </c>
       <c r="AR22">
-        <v>100000.0</v>
+        <v>1.0</v>
       </c>
       <c r="AS22">
         <v>100000.0</v>
       </c>
       <c r="AT22">
+        <v>100000.0</v>
+      </c>
+      <c r="AU22">
         <v>1.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>100000.0</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
-    </row>
-    <row r="23" spans="1:51">
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>381226000.0</v>
+      </c>
+      <c r="C23">
         <v>359358000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>151566000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>158254000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>175057000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>98497000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>120533000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>138981000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>159219000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>184687000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>201792000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>221167000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>209185000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>234630000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>260891000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>226492000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>260086000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>296825000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>339411000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>371233000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>402440000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>434158000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>358663000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>375182000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>402479000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>436662000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>341282000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>372544000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>405284000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>444513000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>457108000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>482726000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>376942000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>376462000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>397644000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>387039000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>351855000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>177882000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>199128000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>192881000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>206860000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>191952000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>197215000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>124779000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>134089000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>67242000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>73062000.0</v>
       </c>
-      <c r="AV23"/>
       <c r="AW23"/>
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>583000.0</v>
       </c>
-      <c r="AY23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:51">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>27008000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>1047000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>1568000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>2945000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:51">
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -5922,113 +5975,115 @@
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
-    </row>
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>99969000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>99914000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>2025000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6038,2037 +6093,2075 @@
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>-11520000.0</v>
+      </c>
+      <c r="C28">
         <v>-25972000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8427000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-28589000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-42156000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-39455000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-28667000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-29979000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-31501000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-23313000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3197000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10969000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-41460000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-39281000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-175593000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-76020000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-109369000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-142681000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-183856000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-213758000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-232823000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-305562000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-166989000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-151189000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-265067000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-116278000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-160744000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-136306000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-120440000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-160855000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-247577000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-259753000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-132908000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-142155000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-177548000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-284225000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-272860000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-85662000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-104645000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-59758000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-62379000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-67897000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-59822000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-36191000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-43550000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3749000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-61409000.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>8703000.0</v>
       </c>
-      <c r="AY28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:51">
+      <c r="AZ28"/>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>302068000.0</v>
+      </c>
+      <c r="C29">
         <v>319944000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>99008000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>107389000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>119910000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25049000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-456000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-23452000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-31227000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-31680000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-47447000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-51238000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-85027000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-86637000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-85751000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>28474000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>48708000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>68194000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>89379000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>111674000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>130953000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>146022000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>49803000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>48064000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>58829000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>69767000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>37494000.0</v>
+      </c>
+      <c r="C30">
         <v>646000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2013000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1629000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1869000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1956000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3103000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3352000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2775000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13177000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3432000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2419000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1903000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1090000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>35986000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1712000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1014000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1016000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>790000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>887000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>931000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>756000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>798000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13604000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13267000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>143071000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10004000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>44000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>97000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>56000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>25137000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>81000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10139000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>40251000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>185000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>268000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2313000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>447000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>398000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>474000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>744000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>406000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>631000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>210000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1875000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
-    </row>
-    <row r="31" spans="1:51">
+      <c r="AZ30"/>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-86778000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-88425000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2429000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>26614000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>46811000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>66261000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>87409000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>109668000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>128910000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>143943000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>47687000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>45912000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>56640000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>67542000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>48852000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>79811000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>99167000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>120200000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>128476000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>155217000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>38653000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>47130000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>67343000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>42889000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>49538000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>71088000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>75780000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>86723000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>98488000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>110015000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>123369000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-108747000.0</v>
       </c>
-      <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-81240000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
-    </row>
-    <row r="32" spans="1:51">
+      <c r="AZ31"/>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>333294000.0</v>
+      </c>
+      <c r="C32">
         <v>319073000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>97306000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>108188000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>125398000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>36427000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>21533000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4952000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>222000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>22711000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>27023000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>54414000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>46424000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>61015000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>84494000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>102439000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>133331000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>165678000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>203985000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>141226000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>177628000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>301959000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>223089000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>238272000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>267781000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>294065000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
-    </row>
-    <row r="33" spans="1:51">
+      <c r="AZ32"/>
+    </row>
+    <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>8071000.0</v>
+      </c>
+      <c r="C33">
         <v>6262000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7645000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>9037000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>10436000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11869000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>13228000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>14801000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>16139000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>17440000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>18856000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>19963000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>21384000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>22353000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>23789000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>26212000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>27316000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>28381000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>29110000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>130235000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>131435000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>34150000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>34650000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>34877000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>35913000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>36596000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>37947000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>37766000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>38607000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>39436000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>11633000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>10218000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>10271000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>9431000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>9043000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>10665000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>11175000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>10973000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>10981000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>9568000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>7254000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>7404000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>7461000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>9709000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>6831000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>6569000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>6209000.0</v>
       </c>
-      <c r="AV33"/>
       <c r="AW33"/>
-      <c r="AX33">
+      <c r="AX33"/>
+      <c r="AY33">
         <v>-8703000.0</v>
       </c>
-      <c r="AY33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:51">
+      <c r="AZ33"/>
+    </row>
+    <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>4472000.0</v>
+      </c>
+      <c r="C34">
         <v>4412000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4353000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4299000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4241000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4177000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4115000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4053000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3993000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3940000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3893000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2757000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>152835000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>170005000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>262000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>100177000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>111939000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>125865000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>143716000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>159787000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>178110000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>190087000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>207936000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>225085000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>244865000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>260894000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>963000.0</v>
       </c>
       <c r="AC34">
         <v>963000.0</v>
       </c>
       <c r="AD34">
         <v>963000.0</v>
       </c>
       <c r="AE34">
+        <v>963000.0</v>
+      </c>
+      <c r="AF34">
         <v>228317000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>238791000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>2281000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>2055000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1897000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1803000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1391000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>978000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>566000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>154000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>153000.0</v>
       </c>
-      <c r="AP34"/>
       <c r="AQ34"/>
-      <c r="AR34">
+      <c r="AR34"/>
+      <c r="AS34">
         <v>1032000.0</v>
       </c>
-      <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
-    </row>
-    <row r="35" spans="1:51">
+      <c r="AZ34"/>
+    </row>
+    <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>39297000.0</v>
+      </c>
+      <c r="C35">
         <v>5391000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5943000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9836000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15924000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>23247000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>35217000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>43205000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>47588000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>71831000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>93326000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>125615000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>152835000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>170005000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>194034000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>100177000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>111939000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>125865000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>262000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>159787000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>178110000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>190087000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>298326000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>225085000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>244865000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>260894000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>204579000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>214309000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>225110000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>225725000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>228317000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>238791000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>252597000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>257108000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>266601000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>270319000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>238983000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>66969000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>84882000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>79777000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>83449000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>62235000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>55408000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>216854000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>59548000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>62749000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>140440000.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
-    </row>
-    <row r="36" spans="1:51">
+      <c r="AZ35"/>
+    </row>
+    <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>1558000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="C36">
         <v>1558000.0</v>
       </c>
       <c r="D36">
+        <v>1558000.0</v>
+      </c>
+      <c r="E36">
         <v>1079000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1084000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1089000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1093000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1097000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>993000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>80000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1004000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>944000.0</v>
       </c>
       <c r="O36">
         <v>944000.0</v>
       </c>
       <c r="P36">
-        <v>1812000.0</v>
+        <v>944000.0</v>
       </c>
       <c r="Q36">
         <v>1812000.0</v>
       </c>
       <c r="R36">
+        <v>1812000.0</v>
+      </c>
+      <c r="S36">
         <v>1819000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1818000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1819000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1818000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3163000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296000.0</v>
       </c>
       <c r="Y36">
         <v>2296000.0</v>
       </c>
       <c r="Z36">
         <v>2296000.0</v>
       </c>
       <c r="AA36">
+        <v>2296000.0</v>
+      </c>
+      <c r="AB36">
         <v>2932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2292000.0</v>
       </c>
       <c r="AC36">
         <v>2292000.0</v>
       </c>
       <c r="AD36">
         <v>2292000.0</v>
       </c>
       <c r="AE36">
         <v>2292000.0</v>
       </c>
       <c r="AF36">
         <v>2292000.0</v>
       </c>
       <c r="AG36">
         <v>2292000.0</v>
       </c>
       <c r="AH36">
         <v>2292000.0</v>
       </c>
       <c r="AI36">
+        <v>2292000.0</v>
+      </c>
+      <c r="AJ36">
         <v>2272000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3988000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>4157000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3670000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3890000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1143000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1185000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1226000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1281000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>3343000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>633000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>470000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>492000.0</v>
       </c>
-      <c r="AV36"/>
       <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>-8703000.0</v>
       </c>
-      <c r="AY36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:51">
+      <c r="AZ36"/>
+    </row>
+    <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
-      <c r="AS37"/>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
-    </row>
-    <row r="38" spans="1:51">
+      <c r="AZ37"/>
+    </row>
+    <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-2107000.0</v>
       </c>
-      <c r="H38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1008000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1812000.0</v>
       </c>
       <c r="Q38">
         <v>1812000.0</v>
       </c>
       <c r="R38">
+        <v>1812000.0</v>
+      </c>
+      <c r="S38">
         <v>1819000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1818000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1819000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1818000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3163000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>25584000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>25535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296000.0</v>
       </c>
       <c r="Z38">
         <v>2296000.0</v>
       </c>
       <c r="AA38">
+        <v>2296000.0</v>
+      </c>
+      <c r="AB38">
         <v>2932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2292000.0</v>
       </c>
       <c r="AC38">
         <v>2292000.0</v>
       </c>
       <c r="AD38">
         <v>2292000.0</v>
       </c>
       <c r="AE38">
         <v>2292000.0</v>
       </c>
       <c r="AF38">
         <v>2292000.0</v>
       </c>
       <c r="AG38">
         <v>2292000.0</v>
       </c>
       <c r="AH38">
         <v>2292000.0</v>
       </c>
       <c r="AI38">
+        <v>2292000.0</v>
+      </c>
+      <c r="AJ38">
         <v>4825000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6578000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6856000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6369000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>6589000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>5867000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>3884000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>3925000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3980000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>6042000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3332000.0</v>
       </c>
-      <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38">
         <v>3191000.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>2847000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:51">
+    <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>5381000.0</v>
+      </c>
+      <c r="C39">
         <v>5743000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4856000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3962000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4665000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4786000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3579000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3240000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3123000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3786000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4995000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4675000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5040000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6685000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7466000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4278000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3591000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4898000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4285000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3822000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3897000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5456000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7096000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5625000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6898000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>9073000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>7177000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>18116000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>15062000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>16874000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>18502000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>15780000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>12776000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10948000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8704000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9696000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4579000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>4118000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3896000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>4401000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3411000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3438000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2299000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>978000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1258000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>990000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>582000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>226000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:51">
+    <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>12353000.0</v>
+      </c>
+      <c r="C40">
         <v>11923000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>14197000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>12408000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11503000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>11406000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12338000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>16742000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>13620000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>14220000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>17599000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>16231000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>15738000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>18071000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>24450000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>27379000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>27887000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>27302000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>30618000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>21658000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15851000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>15534000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>19864000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>20849000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>18149000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>25450000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>27241000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>17777000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>19838000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>20023000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>26724000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>21416000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>24768000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>16335000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>16382000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>11444000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>7499000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>6336000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>8824000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>9041000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>7313000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>4738000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4912000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>5143000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2803000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>7643000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1695000.0</v>
       </c>
-      <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>1984000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:51">
+    <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>141089000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>180059000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>85122000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>95863000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>108788000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>125660000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>140770000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>158189000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>169280000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>186261000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>202560000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>221542000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>236789000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>179708000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>188688000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>198789000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>198717000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>228317000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>238791000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>252597000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>257108000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>266601000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>269799000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>238444000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>66455000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>84369000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>79264000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>82936000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>61725000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>54901000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>57268000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>58500000.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>61663000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>6136000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:51">
+    <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>1053125000.0</v>
+      </c>
+      <c r="C42">
         <v>1050037000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>810844000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>789720000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>788083000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>693103000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>691095000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>686962000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>684967000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>677986000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>675905000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>673109000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>642214000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>639526000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>637117000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>634357000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>631662000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>626721000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>623344000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>619117000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>615849000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>611733000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>499964000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>483524000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>479516000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>474455000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>468285000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>463773000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>459367000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>451613000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>445956000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>440616000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>300627000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>295744000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>289454000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>265625000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>262185000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>258509000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>254871000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>251748000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>248777000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>246178000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>243609000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-866000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>156217000.0</v>
       </c>
-      <c r="AT42"/>
-      <c r="AU42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>-1.0</v>
       </c>
-      <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
-    </row>
-    <row r="43" spans="1:51">
+      <c r="AZ42"/>
+    </row>
+    <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8078,2260 +8171,2301 @@
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
-    </row>
-    <row r="44" spans="1:51">
+      <c r="AZ43"/>
+    </row>
+    <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
         <v>159079000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>156121000.0</v>
       </c>
-      <c r="AT44"/>
-      <c r="AU44">
+      <c r="AU44"/>
+      <c r="AV44">
         <v>76710000.0</v>
       </c>
-      <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
-      <c r="AY44">
+      <c r="AY44"/>
+      <c r="AZ44">
         <v>44718000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:51">
+    <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>6116000.0</v>
+      </c>
+      <c r="C45">
         <v>3354000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>21620000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6535000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7893000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9284000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>26834000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>12135000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>13541000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>14801000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>30866000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>17244000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>18625000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>19621000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>35394000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>22540000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>27660000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>28908000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>29445000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>30429000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>31428000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>32075000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>32754000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>33176000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>33981000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>34773000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>6934000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>5482000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>5499000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>4622000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>4218000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>4087000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>4319000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>4604000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>4392000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3701000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3370000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3479000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3481000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3667000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3499000.0</v>
       </c>
-      <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>3018000.0</v>
       </c>
-      <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
-    </row>
-    <row r="46" spans="1:51">
+      <c r="AZ45"/>
+    </row>
+    <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>6116000.0</v>
+      </c>
+      <c r="C46">
         <v>3354000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4700000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6535000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7893000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9284000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10603000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12135000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13541000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>14801000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>16178000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>17244000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>18625000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>19621000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>21021000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>22540000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>23607000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>24629000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>25322000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>26441000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>27660000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>28908000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>29445000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>30429000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>31428000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>32075000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>32754000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>33176000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>33981000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>34773000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>6934000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>5482000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5499000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>4622000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>4218000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>4087000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>4319000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>4604000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>4392000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3701000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3370000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3479000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3481000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3667000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3499000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3400000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3018000.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
-    </row>
-    <row r="47" spans="1:51">
+      <c r="AZ46"/>
+    </row>
+    <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>4499000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4573000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5960000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>22540000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>23607000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>6093000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5960000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>6271000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>27660000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>7172000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6950000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>7190000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>31428000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>32075000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>32754000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>33176000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>33981000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>34773000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>6934000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>5482000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>5499000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>4622000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>4218000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>4087000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>4319000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>4604000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>4392000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3701000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3370000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3479000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3481000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3667000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3499000.0</v>
       </c>
-      <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>3018000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>2070000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:51">
+    <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-750863000.0</v>
+      </c>
+      <c r="C48">
         <v>-730197000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-711949000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-682437000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-668208000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-668054000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-691579000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-710455000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-716191000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-709657000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-723448000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-724285000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-727277000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-726190000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-722879000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-605089000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-581793000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-557609000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-623562000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-507496000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-484912000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-465669000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-507692000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-435414000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-420704000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-405025000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-417230000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-381775000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-358076000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-329116000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-314981000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-282748000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-259317000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-245870000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-219465000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-220086000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-209839000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-184623000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-176366000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-162333000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-147671000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-133495000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-117466000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-105979000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-92614000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-85606000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-78138000.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
-    </row>
-    <row r="49" spans="1:51">
+      <c r="AZ48"/>
+    </row>
+    <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-727277000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-726190000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-623562000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-605089000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-581793000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-557609000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-533724000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-507496000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-484912000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-465669000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-450115000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-435414000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-420704000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-405025000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-417230000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-381775000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-358076000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-329116000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-314981000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-282748000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-259317000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-245870000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-219465000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-220086000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-209839000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-184623000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-176366000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-162333000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-147671000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-133495000.0</v>
       </c>
-      <c r="AQ49">
-[...1 lines deleted...]
-      </c>
       <c r="AR49">
+        <v>0.0</v>
+      </c>
+      <c r="AS49">
         <v>-105979000.0</v>
       </c>
-      <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
-    </row>
-    <row r="50" spans="1:51">
+      <c r="AZ49"/>
+    </row>
+    <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>2544000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1419000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
-    </row>
-    <row r="51" spans="1:51">
+      <c r="AZ50"/>
+    </row>
+    <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>5704000.0</v>
+      </c>
+      <c r="C51">
         <v>2856000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4240000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5596000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6885000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8149000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9385000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10597000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>11746000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>12872000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>13974000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15055000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>16076000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>17076000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>18057000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>19016000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>19921000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>20807000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>21674000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>22526000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>23323000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>24104000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>24870000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>25621000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>26321000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>27008000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>27681000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>28340000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>28952000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>29552000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
-      <c r="AS51">
+      <c r="AS51"/>
+      <c r="AT51">
         <v>2292000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>4070000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2987000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
-    </row>
-    <row r="52" spans="1:51">
+      <c r="AZ51"/>
+    </row>
+    <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>1496000.0</v>
+      </c>
+      <c r="C52">
         <v>2856000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4240000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5596000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5443000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5293000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5145000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5001000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4861000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4724000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4589000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4458000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4330000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4204000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4082000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3961000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3845000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3730000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3618000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3509000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3402000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3297000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3195000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3096000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2998000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2903000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2810000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2719000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2631000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2544000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>13339000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>4990000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2692000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1035000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>1245000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1360000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1419000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
-    </row>
-    <row r="53" spans="1:51">
+      <c r="AZ52"/>
+    </row>
+    <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>313056000.0</v>
+      </c>
+      <c r="C53">
         <v>317879000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>124385000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>109441000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>109046000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>32282000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>62571000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>77012000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>93935000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>114099000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>157338000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>168086000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>123322000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>148145000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>99696000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>99254000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>98875000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>99042000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>99696000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>5000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>10031000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>64130000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>124260000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>144266000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>55013000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>104636000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>107720000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>161067000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>199750000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>206189000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>188550000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>204809000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>202238000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>219321000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>196562000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>47050000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>63056000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>76861000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>77293000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>118707000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>133418000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>112739000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>126889000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>77495000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>79527000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>51654000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>100000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>17406000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:51">
+    <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
-      <c r="AS54"/>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
-    </row>
-    <row r="55" spans="1:51">
+      <c r="AZ54"/>
+    </row>
+    <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>381226000.0</v>
+      </c>
+      <c r="C55">
         <v>359358000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>151566000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>158254000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>175057000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>98497000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>120533000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>138981000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>159219000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>184687000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>201792000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>221167000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>209185000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>234630000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>260891000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>226492000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>260086000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>296825000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>339411000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>371233000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>402440000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>434158000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>358663000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>375182000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>402479000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>436662000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>341282000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>372544000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>405284000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>444513000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>457108000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>482726000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>376942000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>376462000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>397644000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>387039000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>351855000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>177882000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>199128000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>192881000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>206860000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>191952000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>197215000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>124779000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>134089000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>67242000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>73062000.0</v>
       </c>
-      <c r="AV55"/>
       <c r="AW55"/>
       <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>14183000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:51">
+    <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>373155000.0</v>
+      </c>
+      <c r="C56">
         <v>353096000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>143921000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>149217000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>164621000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>86628000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>107305000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>124180000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>143080000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>167247000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>182936000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>201204000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>187801000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>212277000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>237102000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>200280000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>232770000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>268444000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>310301000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>240998000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>271005000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>400008000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>324013000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>340305000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>366566000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>400066000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>303335000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>334778000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>366677000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>405077000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>445475000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>472508000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>366671000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>367031000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>388601000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>376374000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>340680000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>166909000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>188147000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>183313000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>199606000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>184548000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>189754000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>115070000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>127258000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>60673000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>66853000.0</v>
       </c>
-      <c r="AV56"/>
       <c r="AW56"/>
-      <c r="AX56">
+      <c r="AX56"/>
+      <c r="AY56">
         <v>8703000.0</v>
       </c>
-      <c r="AY56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:51">
+      <c r="AZ56"/>
+    </row>
+    <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>39861000.0</v>
+      </c>
+      <c r="C57">
         <v>34023000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>46615000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>41029000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>39223000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>50201000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>85772000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>119228000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>142858000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>144536000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>155913000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>146790000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>141377000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>151262000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>152608000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>97841000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>99439000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>102766000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>77870000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>99772000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>93377000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>98049000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>68111000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>102033000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>98785000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>106001000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>85590000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>76126000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>78673000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>96217000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>97908000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>86274000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>83212000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>69707000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>61147000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>71241000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>60635000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>37126000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>35767000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>23682000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>22224000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>17003000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>15739000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>13973000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>10938000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>10489000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>11163000.0</v>
       </c>
-      <c r="AV57"/>
       <c r="AW57"/>
       <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>4172000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:51">
+    <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>79158000.0</v>
+      </c>
+      <c r="C58">
         <v>39414000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>52558000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>50865000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>55147000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>73448000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>120989000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>162433000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>190446000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>216367000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>249239000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>272405000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>294212000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>321267000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>346642000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>198018000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>211378000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>228631000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>339870000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>259559000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>271487000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>288136000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>366437000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>327118000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>343650000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>366895000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>290169000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>290435000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>303783000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>321942000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>326225000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>325065000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>335809000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>326815000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>327748000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>341560000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>299618000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>104095000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>120649000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>103459000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>105673000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>79238000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>71147000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>230827000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>70486000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>73238000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>151603000.0</v>
       </c>
-      <c r="AV58"/>
       <c r="AW58"/>
       <c r="AX58"/>
-      <c r="AY58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>13744000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:51">
+    <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
-      <c r="AS59"/>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
-    </row>
-    <row r="60" spans="1:51">
+      <c r="AZ59"/>
+    </row>
+    <row r="60" spans="1:52">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>302068000.0</v>
+      </c>
+      <c r="C60">
         <v>319944000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>99008000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>107389000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>119910000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>25049000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-456000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-23452000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-31227000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-31680000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-47447000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-51238000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-85027000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-86637000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-85751000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>28474000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>48708000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>68194000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-459000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>111674000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>130953000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>146022000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-7774000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>48064000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>58829000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>69767000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>51113000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>82109000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>101501000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>122571000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>130883000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>157661000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>41133000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>49647000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>69896000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>45479000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>52237000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>73787000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>78479000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>89422000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>101187000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>112714000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>126068000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-106048000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>63603000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-5996000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-78541000.0</v>
       </c>
-      <c r="AV60"/>
       <c r="AW60"/>
-      <c r="AX60">
+      <c r="AX60"/>
+      <c r="AY60">
         <v>583000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>439000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:51">
+    <row r="61" spans="1:52">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
-      <c r="AS61"/>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
-    </row>
-    <row r="62" spans="1:51">
+      <c r="AZ61"/>
+    </row>
+    <row r="62" spans="1:52">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10341,50 +10475,51 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
+      <c r="AZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10433,1111 +10568,1111 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>1768000.0</v>
       </c>
       <c r="D2">
         <v>2175000.0</v>
       </c>
       <c r="E2">
         <v>5856000.0</v>
       </c>
       <c r="F2">
         <v>5839000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>105537000.0</v>
       </c>
       <c r="K2">
         <v>72896000.0</v>
       </c>
       <c r="L2">
         <v>39709000.0</v>
       </c>
       <c r="M2">
         <v>34059000.0</v>
       </c>
       <c r="N2">
         <v>15189000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B3">
         <v>1376000.0</v>
       </c>
       <c r="C3">
         <v>1768000.0</v>
       </c>
       <c r="D3">
         <v>2175000.0</v>
       </c>
       <c r="E3">
         <v>2443000.0</v>
       </c>
       <c r="F3">
         <v>2706000.0</v>
       </c>
       <c r="G3">
         <v>2573000.0</v>
       </c>
       <c r="H3">
         <v>2605000.0</v>
       </c>
       <c r="I3">
         <v>1884000.0</v>
       </c>
       <c r="J3">
         <v>1645000.0</v>
       </c>
       <c r="K3">
         <v>1733000.0</v>
       </c>
       <c r="L3">
         <v>1206000.0</v>
       </c>
       <c r="M3">
         <v>783000.0</v>
       </c>
       <c r="N3">
         <v>655000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B5">
         <v>-17130000.0</v>
       </c>
       <c r="C5">
         <v>32093000.0</v>
       </c>
       <c r="D5">
         <v>3323000.0</v>
       </c>
       <c r="E5">
         <v>-101335000.0</v>
       </c>
       <c r="F5">
         <v>-83781000.0</v>
       </c>
       <c r="G5">
         <v>-80540000.0</v>
       </c>
       <c r="H5">
         <v>-110895000.0</v>
       </c>
       <c r="I5">
         <v>-77874000.0</v>
       </c>
       <c r="J5">
         <v>-43612000.0</v>
       </c>
       <c r="K5">
         <v>-59586000.0</v>
       </c>
       <c r="L5">
         <v>-33632000.0</v>
       </c>
       <c r="M5">
         <v>-29813000.0</v>
       </c>
       <c r="N5">
         <v>-14879000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B6">
         <v>-15754000.0</v>
       </c>
       <c r="C6">
         <v>33861000.0</v>
       </c>
       <c r="D6">
         <v>5498000.0</v>
       </c>
       <c r="E6">
         <v>-98892000.0</v>
       </c>
       <c r="F6">
         <v>-81075000.0</v>
       </c>
       <c r="G6">
         <v>-77967000.0</v>
       </c>
       <c r="H6">
         <v>-108290000.0</v>
       </c>
       <c r="I6">
         <v>-75990000.0</v>
       </c>
       <c r="J6">
         <v>-41967000.0</v>
       </c>
       <c r="K6">
         <v>-57853000.0</v>
       </c>
       <c r="L6">
         <v>-32426000.0</v>
       </c>
       <c r="M6">
         <v>-29030000.0</v>
       </c>
       <c r="N6">
         <v>-14224000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>25700000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B9">
         <v>76201000.0</v>
       </c>
       <c r="C9">
         <v>138103000.0</v>
       </c>
       <c r="D9">
         <v>101214000.0</v>
       </c>
       <c r="E9">
         <v>53163000.0</v>
       </c>
       <c r="F9">
         <v>69573000.0</v>
       </c>
       <c r="G9">
         <v>68427000.0</v>
       </c>
       <c r="H9">
         <v>57489000.0</v>
       </c>
       <c r="I9">
         <v>59502000.0</v>
       </c>
       <c r="J9">
         <v>71623000.0</v>
       </c>
       <c r="K9">
         <v>15043000.0</v>
       </c>
       <c r="L9">
         <v>7712000.0</v>
       </c>
       <c r="M9">
         <v>5077000.0</v>
       </c>
       <c r="N9">
         <v>888000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B10">
         <v>-17130000.0</v>
       </c>
       <c r="C10">
         <v>32093000.0</v>
       </c>
       <c r="D10">
         <v>3323000.0</v>
       </c>
       <c r="E10">
         <v>-99317000.0</v>
       </c>
       <c r="F10">
         <v>-83609000.0</v>
       </c>
       <c r="G10">
         <v>-50908999.0</v>
       </c>
       <c r="H10">
         <v>-102665000.0</v>
       </c>
       <c r="I10">
         <v>-70301000.0</v>
       </c>
       <c r="J10">
         <v>-43612000.0</v>
       </c>
       <c r="K10">
         <v>-58919000.0</v>
       </c>
       <c r="L10">
         <v>-35364000.0</v>
       </c>
       <c r="M10">
         <v>-30300000.0</v>
       </c>
       <c r="N10">
         <v>-15133000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B11">
         <v>238000.0</v>
       </c>
       <c r="C11">
         <v>224000.0</v>
       </c>
       <c r="D11">
         <v>3892000.0</v>
       </c>
       <c r="E11">
         <v>-2018000.0</v>
       </c>
       <c r="F11">
         <v>-2961000.0</v>
       </c>
       <c r="G11">
         <v>13911000.0</v>
       </c>
       <c r="H11">
         <v>-427000.0</v>
       </c>
       <c r="I11">
         <v>14303000.0</v>
       </c>
       <c r="J11">
         <v>-513000.0</v>
       </c>
       <c r="K11">
         <v>-19000.0</v>
       </c>
       <c r="L11">
         <v>10000.0</v>
       </c>
       <c r="M11">
         <v>10000.0</v>
       </c>
       <c r="N11">
         <v>10000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2018000.0</v>
       </c>
       <c r="F12">
         <v>172000.0</v>
       </c>
       <c r="G12">
         <v>1809000.0</v>
       </c>
       <c r="H12">
         <v>10835000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>1689000.0</v>
       </c>
       <c r="L12">
         <v>1732000.0</v>
       </c>
       <c r="M12">
         <v>487000.0</v>
       </c>
       <c r="N12">
         <v>254000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B13">
         <v>5206000.0</v>
       </c>
       <c r="C13">
         <v>7136000.0</v>
       </c>
       <c r="D13">
         <v>8066000.0</v>
       </c>
       <c r="E13">
         <v>1678000.0</v>
       </c>
       <c r="F13">
         <v>255000.0</v>
       </c>
       <c r="G13">
         <v>1836000.0</v>
       </c>
       <c r="H13">
         <v>8365000.0</v>
       </c>
       <c r="I13">
         <v>7641000.0</v>
       </c>
       <c r="J13">
         <v>2674000.0</v>
       </c>
       <c r="K13">
         <v>2425000.0</v>
       </c>
       <c r="L13">
         <v>417000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15">
         <v>-17368000.0</v>
       </c>
       <c r="C15">
         <v>31869000.0</v>
       </c>
       <c r="D15">
         <v>-569000.0</v>
       </c>
       <c r="E15">
         <v>-97299000.0</v>
       </c>
       <c r="F15">
         <v>-80648000.0</v>
       </c>
       <c r="G15">
         <v>-64819999.0</v>
       </c>
       <c r="H15">
         <v>-102238000.0</v>
       </c>
       <c r="I15">
         <v>-84604000.0</v>
       </c>
       <c r="J15">
         <v>-43099000.0</v>
       </c>
       <c r="K15">
         <v>-58900000.0</v>
       </c>
       <c r="L15">
         <v>-35374000.0</v>
       </c>
       <c r="M15">
         <v>-30310000.0</v>
       </c>
       <c r="N15">
         <v>-15143000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-115870000.0</v>
       </c>
       <c r="F16">
         <v>-83609000.0</v>
       </c>
       <c r="G16">
         <v>-32885000.0</v>
       </c>
       <c r="H16">
         <v>-102238000.0</v>
       </c>
       <c r="I16">
         <v>-84604000.0</v>
       </c>
       <c r="J16">
         <v>-43099000.0</v>
       </c>
       <c r="K16">
         <v>-58900000.0</v>
       </c>
       <c r="L16">
         <v>-42079000.0</v>
       </c>
       <c r="M16">
         <v>-34876000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17">
         <v>-17368000.0</v>
       </c>
       <c r="C17">
         <v>31869000.0</v>
       </c>
       <c r="D17">
         <v>-10181000.0</v>
       </c>
       <c r="E17">
         <v>-115870000.0</v>
       </c>
       <c r="F17">
         <v>-83609000.0</v>
       </c>
       <c r="G17">
         <v>-32885000.0</v>
       </c>
       <c r="H17">
         <v>-102238000.0</v>
       </c>
       <c r="I17">
         <v>-84604000.0</v>
       </c>
       <c r="J17">
         <v>-43099000.0</v>
       </c>
       <c r="K17">
         <v>-58900000.0</v>
       </c>
       <c r="L17">
         <v>-35374000.0</v>
       </c>
       <c r="M17">
         <v>-30310000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18">
         <v>5206000.0</v>
       </c>
       <c r="C18">
         <v>7136000.0</v>
       </c>
       <c r="D18">
         <v>8066000.0</v>
       </c>
       <c r="E18">
         <v>1678000.0</v>
       </c>
       <c r="F18">
         <v>255000.0</v>
       </c>
       <c r="G18">
         <v>1836000.0</v>
       </c>
       <c r="H18">
         <v>8365000.0</v>
       </c>
       <c r="I18">
         <v>7641000.0</v>
       </c>
       <c r="J18">
         <v>2674000.0</v>
       </c>
       <c r="K18">
         <v>736000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>172000.0</v>
       </c>
       <c r="F19">
         <v>172000.0</v>
       </c>
       <c r="G19">
         <v>1809000.0</v>
       </c>
       <c r="H19">
         <v>8230000.0</v>
       </c>
       <c r="I19">
         <v>7573000.0</v>
       </c>
       <c r="J19">
         <v>2647000.0</v>
       </c>
       <c r="K19">
         <v>2356000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B21">
         <v>-22364000.0</v>
       </c>
       <c r="C21">
         <v>24995000.0</v>
       </c>
       <c r="D21">
         <v>-6484000.0</v>
       </c>
       <c r="E21">
         <v>-101335000.0</v>
       </c>
       <c r="F21">
         <v>-83781000.0</v>
       </c>
       <c r="G21">
         <v>-80540000.0</v>
       </c>
       <c r="H21">
         <v>-110895000.0</v>
       </c>
       <c r="I21">
         <v>-77874000.0</v>
       </c>
       <c r="J21">
         <v>-46259000.0</v>
       </c>
       <c r="K21">
         <v>-59586000.0</v>
       </c>
       <c r="L21">
         <v>-33203000.0</v>
       </c>
       <c r="M21">
         <v>-29765000.0</v>
       </c>
       <c r="N21">
         <v>-14956000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B23">
         <v>98565000.0</v>
       </c>
       <c r="C23">
         <v>113108000.0</v>
       </c>
       <c r="D23">
         <v>107698000.0</v>
       </c>
       <c r="E23">
         <v>154498000.0</v>
       </c>
       <c r="F23">
         <v>153354000.0</v>
       </c>
       <c r="G23">
         <v>148967000.0</v>
       </c>
       <c r="H23">
         <v>168384000.0</v>
       </c>
       <c r="I23">
         <v>137376000.0</v>
       </c>
       <c r="J23">
         <v>117882000.0</v>
       </c>
       <c r="K23">
         <v>74629000.0</v>
       </c>
       <c r="L23">
         <v>40915000.0</v>
       </c>
       <c r="M23">
         <v>34842000.0</v>
       </c>
       <c r="N23">
         <v>15844000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B25">
         <v>1376000.0</v>
       </c>
       <c r="C25">
         <v>1768000.0</v>
       </c>
       <c r="D25">
         <v>2297000.0</v>
       </c>
       <c r="E25">
         <v>2443000.0</v>
       </c>
       <c r="F25">
         <v>2706000.0</v>
       </c>
       <c r="G25">
         <v>2573000.0</v>
       </c>
       <c r="H25">
         <v>2605000.0</v>
       </c>
       <c r="I25">
         <v>1884000.0</v>
       </c>
       <c r="J25">
         <v>1645000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B26">
         <v>68728000.0</v>
       </c>
       <c r="C26">
         <v>83382000.0</v>
       </c>
       <c r="D26">
         <v>77680000.0</v>
       </c>
       <c r="E26">
         <v>111649000.0</v>
       </c>
       <c r="F26">
         <v>114194000.0</v>
       </c>
       <c r="G26">
         <v>112936000.0</v>
       </c>
       <c r="H26">
         <v>131619000.0</v>
       </c>
       <c r="I26">
         <v>103866000.0</v>
       </c>
       <c r="J26">
         <v>92277000.0</v>
       </c>
       <c r="K26">
         <v>54755000.0</v>
       </c>
       <c r="L26">
         <v>28357000.0</v>
       </c>
       <c r="M26">
         <v>28302000.0</v>
       </c>
       <c r="N26">
         <v>10890000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>146000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B28">
         <v>29837000.0</v>
       </c>
       <c r="C28">
         <v>29726000.0</v>
       </c>
       <c r="D28">
         <v>30018000.0</v>
       </c>
       <c r="E28">
         <v>42849000.0</v>
       </c>
       <c r="F28">
         <v>39160000.0</v>
       </c>
       <c r="G28">
         <v>36031000.0</v>
       </c>
       <c r="H28">
         <v>36765000.0</v>
       </c>
       <c r="I28">
         <v>33510000.0</v>
       </c>
       <c r="J28">
         <v>25605000.0</v>
       </c>
       <c r="K28">
         <v>19874000.0</v>
       </c>
       <c r="L28">
         <v>12558000.0</v>
       </c>
       <c r="M28">
         <v>6540000.0</v>
       </c>
       <c r="N28">
         <v>4954000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B29">
         <v>238000.0</v>
       </c>
       <c r="C29">
         <v>224000.0</v>
       </c>
       <c r="D29">
         <v>2823000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>-13911000.0</v>
       </c>
       <c r="H29">
         <v>-427000.0</v>
       </c>
       <c r="I29">
         <v>14303000.0</v>
       </c>
       <c r="J29">
         <v>-513000.0</v>
       </c>
       <c r="K29">
         <v>-19000.0</v>
       </c>
       <c r="L29">
         <v>10000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B30">
         <v>98565000.0</v>
       </c>
       <c r="C30">
         <v>113108000.0</v>
       </c>
       <c r="D30">
         <v>107698000.0</v>
       </c>
       <c r="E30">
         <v>154498000.0</v>
       </c>
       <c r="F30">
         <v>153354000.0</v>
       </c>
       <c r="G30">
         <v>148967000.0</v>
       </c>
       <c r="H30">
         <v>168384000.0</v>
       </c>
       <c r="I30">
         <v>137376000.0</v>
       </c>
       <c r="J30">
         <v>117882000.0</v>
       </c>
       <c r="K30">
         <v>74629000.0</v>
       </c>
       <c r="L30">
         <v>40915000.0</v>
       </c>
       <c r="M30">
         <v>34842000.0</v>
       </c>
       <c r="N30">
         <v>15844000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B31">
         <v>5234000.0</v>
       </c>
       <c r="C31">
         <v>7098000.0</v>
       </c>
       <c r="D31">
         <v>9807000.0</v>
       </c>
       <c r="E31">
         <v>2018000.0</v>
       </c>
       <c r="F31">
         <v>172000.0</v>
       </c>
       <c r="G31">
         <v>29631001.0</v>
       </c>
       <c r="H31">
         <v>8230000.0</v>
       </c>
       <c r="I31">
         <v>7573000.0</v>
       </c>
       <c r="J31">
         <v>2647000.0</v>
       </c>
       <c r="K31">
         <v>667000.0</v>
       </c>
       <c r="L31">
         <v>-2161000.0</v>
       </c>
       <c r="M31">
         <v>-535000.0</v>
       </c>
       <c r="N31">
         <v>-177000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B32">
         <v>76201000.0</v>
       </c>
       <c r="C32">
         <v>138103000.0</v>
       </c>
       <c r="D32">
         <v>101214000.0</v>
       </c>
       <c r="E32">
         <v>53163000.0</v>
       </c>
       <c r="F32">
         <v>69573000.0</v>
       </c>
       <c r="G32">
         <v>68427000.0</v>
       </c>
       <c r="H32">
         <v>57489000.0</v>
       </c>
       <c r="I32">
         <v>59502000.0</v>
       </c>
@@ -11556,528 +11691,533 @@
       <c r="N32">
         <v>888000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>108</v>
       </c>
       <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
         <v>111</v>
       </c>
       <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>113</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>251000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>510000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>347000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>413000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>459000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>467000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>486000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1426000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1532000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1496000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1489000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1485000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1454000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>1483000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
+      <c r="AE2"/>
       <c r="AF2">
+        <v>0.0</v>
+      </c>
+      <c r="AG2">
         <v>35176000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34132000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>29402000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>27916000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23993000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>33756000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>19872000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>20012000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>17927000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16907000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18050000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>13183000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12901000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7283000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6342000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6299000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5183000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>22577000.0</v>
       </c>
-      <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>15189000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>298000.0</v>
+      </c>
+      <c r="C3">
         <v>251000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>510000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>134000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>347000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>385000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>413000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>429000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>459000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>467000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>486000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1426000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1532000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1496000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>608000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1485000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>610000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>601999.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1483000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>680000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>677000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>674000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>662000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>652000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>622000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>637000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>608000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>677000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>667000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>653000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>499000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>510000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>463000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>412000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>404000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>477000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>369000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>395000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>490000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>443000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>445000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>355000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>329000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>307000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>302000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>268000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>221000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>196000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>191000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>175000.0</v>
       </c>
-      <c r="AY3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:51">
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -12088,399 +12228,406 @@
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
-      <c r="AX4"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:51">
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4"/>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B5">
+        <v>-20606000.0</v>
+      </c>
+      <c r="C5">
         <v>-18189000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-26456000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-14171000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-91000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>23587000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18938000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5797000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6483000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>13840000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1906000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5815000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1087000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3311000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2008000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-29064000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-29496000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-31981000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-26228000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-22584000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-19243000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15627000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14779000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-14895000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-16138000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2793000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-35877000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-25718000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-31233000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-16565000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-25810000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-23177000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-13257000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-15630000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1247000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-11025000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-25373000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8614000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-13670000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-14916000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-14258000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-16182000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-11109000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-11269000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5393000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-5981000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4668000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-3472000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4795000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-16847000.0</v>
       </c>
-      <c r="AY5">
-[...3 lines deleted...]
-    <row r="6" spans="1:51">
+      <c r="AZ5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>-20308000.0</v>
+      </c>
+      <c r="C6">
         <v>-17938000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-25946000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14037000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>256000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>23972000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19351000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6226000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6024000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14307000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2392000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7241000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>445000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1815000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-27579000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-28886000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-31379001.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-24745000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-21904000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-18566000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-14953000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-14117000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-14243000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-15516000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2156000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-35269000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-25041000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-30566000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-15912000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-25311000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-22667000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-12794000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-15218000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-843000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-10548000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-25004000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-8219000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-13180000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-14473000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-13813000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-15827000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10780000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-10962000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5091000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-5713000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4447000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3276000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-4604000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-16672000.0</v>
       </c>
-      <c r="AY6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -12491,91 +12638,92 @@
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
-      <c r="AX7"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:51">
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7"/>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -12586,776 +12734,790 @@
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
-      <c r="AX8"/>
-[...4 lines deleted...]
-    <row r="9" spans="1:51">
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8"/>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B9">
+        <v>1418000.0</v>
+      </c>
+      <c r="C9">
         <v>10007000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>663000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5963000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18658000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>50917000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>38093000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33432000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25115000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>41463000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26607000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24958000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>23192000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>22003000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>20123000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9662000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>12853000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9040000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18244000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17587000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>16288000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>15971000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16373000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>17788000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>16608000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>49593000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>8279000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10712000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9013000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>29485000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>11471000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12509000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>21338000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>14184000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>27073000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>24144000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8752000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>11653000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6272000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3454000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3094000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2223000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1988000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1939000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2043000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1742000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1861000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1915000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>666000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>635000.0</v>
       </c>
-      <c r="AY9">
-[...3 lines deleted...]
-    <row r="10" spans="1:51">
+      <c r="AZ9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B10">
+        <v>-20606000.0</v>
+      </c>
+      <c r="C10">
         <v>-18189000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-26456000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14171000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-91000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23587000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18938000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5797000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6483000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13840000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1906000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5815000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1087000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3311000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-8775000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-29064000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-29496000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-31981000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-26228000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-22584000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-19243000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-15554000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-14701000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-14710000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-15679000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1706000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-35877000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-23699000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-28960000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-14130000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-23321000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-20929000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-11656000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-14395000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>101000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-10266000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-25190000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-8258000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-14059000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-14661000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-14173000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-16026000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-11485000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-11867000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5801000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-6211000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-4777000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3589000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-4930000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-17004000.0</v>
       </c>
-      <c r="AY10">
-[...3 lines deleted...]
-    <row r="11" spans="1:51">
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B11">
+        <v>60000.0</v>
+      </c>
+      <c r="C11">
         <v>59000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>54000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>58000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="G11">
         <v>62000.0</v>
       </c>
       <c r="H11">
+        <v>62000.0</v>
+      </c>
+      <c r="I11">
         <v>61000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>51000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>49000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1069000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2823000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2308000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2342000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1372000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-646000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-558000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-81000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-73000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-70000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-44000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-68000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-106000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-454000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-13911000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-421000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1997000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2361000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-6000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8912000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2502000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1791000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1098000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-520000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-19000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>26000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-26000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AP11">
         <v>3000.0</v>
       </c>
       <c r="AQ11">
+        <v>3000.0</v>
+      </c>
+      <c r="AR11">
         <v>2000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>5000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1021000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>10000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>107000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1150000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1051000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2342000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>2342000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1372000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>616000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>262000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>68000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
+      <c r="AE12"/>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12">
         <v>206000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>806000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>357000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>206000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>389000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>482000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>465000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>353000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>376000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>718000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>408000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>230000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>109000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>117000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>261000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>254000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:51">
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B13">
+        <v>3157000.0</v>
+      </c>
+      <c r="C13">
         <v>1490000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1481000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1592000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1178000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>955000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1278000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1693000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1971000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2194000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2503000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2699000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2308000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2327000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>732000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>616000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>262000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>68000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>73000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>70000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>44000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>68000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>106000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>200000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>454000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1075000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1511000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1997000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2361000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2496000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -13366,752 +13528,764 @@
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
-      <c r="AX14"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:51">
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14"/>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B15">
+        <v>-20666000.0</v>
+      </c>
+      <c r="C15">
         <v>-18248000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-26510000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-14229000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-154000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>23525000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>18876000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5736000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6534000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13791000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>837000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2992000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1087000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3311000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-8775000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-29064000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-29496000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-31981000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-26228000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-22584000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-19243000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-15554000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-14701000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-14710000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-15679000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>12205000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-35456000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-23699000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-28960000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-14124000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-32233000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-23431000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-13447000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-15493000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>621000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-10247000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-25216000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-8257000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-14033000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-14662000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-14176000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-16029000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-11487000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-11870000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-5806000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-6211000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-4787000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-3589000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-6080000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-18055000.0</v>
       </c>
-      <c r="AY15">
-[...3 lines deleted...]
-    <row r="16" spans="1:51">
+      <c r="AZ15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-1087000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3311000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-58489000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-23296000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-24184000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-23885000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-26228000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-22584000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-19243000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-15554000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-14701000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-14710000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-15679000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12205000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-35456000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-23699000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-28960000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-14124000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-32233000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-23431000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-13447000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-15493000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>621000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-10247000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-25216000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-8257000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-72590000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-14662000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-14176000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-16029000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-42079000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-14828000.0</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
         <v>0.0</v>
       </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-34876000.0</v>
       </c>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
-      <c r="AX16"/>
-[...4 lines deleted...]
-    <row r="17" spans="1:51">
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16"/>
+      <c r="AZ16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17">
+        <v>-20666000.0</v>
+      </c>
+      <c r="C17">
         <v>-18248000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-26510000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-14229000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-154000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>23525000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>18876000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5736000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6534000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>13791000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>837000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2992000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1087000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3311000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-58489000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-23296000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-24184000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-23885000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-26228000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-22584000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-19243000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-15554000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-14701000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-14710000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-15679000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>12205000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-35456000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-23699000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-28960000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-14124000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-32233000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-23431000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-13447000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-15493000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-75027000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-10247000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-25216000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-8257000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-72590000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-14662000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-14176000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-16029000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-35374000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-11870000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-30310000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
-      <c r="AX17"/>
-[...4 lines deleted...]
-    <row r="18" spans="1:51">
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17"/>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>3157000.0</v>
+      </c>
+      <c r="C18">
         <v>1490000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1481000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1592000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1178000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>955000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1278000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1693000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1971000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2194000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2503000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2699000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2308000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2327000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>732000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>616000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>262000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>68000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>73000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>70000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>44000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>68000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>106000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>454000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1075000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1511000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1997000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2361000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2496000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2261000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2342000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>80000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>646000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>558000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>81000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>80000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>57000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-38000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>73000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>78000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>185000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>459000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1087000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>2019000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2273000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2435000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>2248000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1601000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1235000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-47000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-174000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>562000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>737000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>550000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>509000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>120000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -14122,246 +14296,250 @@
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:51">
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20"/>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B21">
+        <v>-23781000.0</v>
+      </c>
+      <c r="C21">
         <v>-19672000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-27932000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-15768000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1286000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>22621000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17679000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4111000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8452000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11657000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-606000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11093000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3348000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5653000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-9508000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-29710000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-30054000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-32061999.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-26308000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-22641000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-19205000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-15627000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-14779000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-14895000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-16138000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2793000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-37379000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-25718000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-31233000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-16565000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-25810000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-23177000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-13257000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-15630000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1247000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-11025000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-25373000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-8614000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-14230000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-14916000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-14258000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-16182000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-11524000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-11269000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-5542000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-4868000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-4659000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-3464000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-4795000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-16847000.0</v>
       </c>
-      <c r="AY21">
-[...3 lines deleted...]
-    <row r="22" spans="1:51">
+      <c r="AZ21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -14372,1356 +14550,1385 @@
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-      <c r="AX22"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:51">
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B23">
+        <v>25199000.0</v>
+      </c>
+      <c r="C23">
         <v>29930000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>28595000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21731000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>19944000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>28296000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>20414000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>29321000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33567000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29806000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>27213000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15291000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>28072000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>29152000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>29631000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>40857000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>42907000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>41101999.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>46035000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>40228000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>35493000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>31598000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31152000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>32683000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>32746000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>52386000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>45658000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>36430000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>40246000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>46050000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>37281000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>35686000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>34595000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>29814000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>28320000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>35169000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>34125000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20267000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>20502000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18370000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>17352000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>18405000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13512000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13208000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7585000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6610000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6520000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5379000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5471000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>17506000.0</v>
       </c>
-      <c r="AY23">
-[...3 lines deleted...]
-    <row r="24" spans="1:51">
+      <c r="AZ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>2958000.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-    </row>
-    <row r="25" spans="1:51">
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B25">
+        <v>47000.0</v>
+      </c>
+      <c r="C25">
         <v>251000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>510000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>134000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>347000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>385000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>413000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>429000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>459000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>467000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>486000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>484000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>610000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>595000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>608000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>623000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>610000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>602000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>675000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>680000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>677000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>674000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>662000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>652000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>622000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>637000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>608000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>677000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>667000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>653000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>499000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>510000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>463000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>412000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>404000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>477000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>369000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>395000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>490000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>443000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>445000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>355000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>329000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>307000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>302000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>268000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>221000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>196000.0</v>
       </c>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
-    </row>
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B26">
+        <v>17598000.0</v>
+      </c>
+      <c r="C26">
         <v>19238000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>21235000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>15304000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>13322000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>18868000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>14790000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21368000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25172000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>22052000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>19386000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>10430000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>20098000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>20616000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>19564000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>29781000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>31159000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>30559000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>35940000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>29143000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>26100000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>22371000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>22007000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>24049000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>24066000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>42814000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>36441000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>27967000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>30835000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>36376000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>28306000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>27549000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>25553000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>22458000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>20704000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>28920000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>28076000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>14576000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>15348000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>13337000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>12705000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>13365000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>9503000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>9157000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>5033000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4664000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4339000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3916000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>4006000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>16041000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>10890000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:51">
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>37000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>36000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>37000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>7601000.0</v>
+      </c>
+      <c r="C28">
         <v>10692000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7360000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6427000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6622000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9428000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5624000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7953000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8395000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7754000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7827000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6813000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7401000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7977000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7667000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10490000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11748000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10543000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9456000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11085000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9393000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9227000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9145000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8634000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8680000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9572000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9217000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8463000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9411000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9674000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8975000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8137000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9042000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7356000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7616000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6249000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6049000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5691000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5154000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5033000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4647000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5040000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4009000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4051000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2552000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1946000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2181000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1463000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1455000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1441000.0</v>
       </c>
-      <c r="AY28">
-[...3 lines deleted...]
-    <row r="29" spans="1:51">
+      <c r="AZ28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>60000.0</v>
+      </c>
+      <c r="C29">
         <v>59000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>54000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>58000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="G29">
         <v>62000.0</v>
       </c>
       <c r="H29">
+        <v>62000.0</v>
+      </c>
+      <c r="I29">
         <v>61000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>51000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>49000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1069000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2823000.0</v>
       </c>
-      <c r="M29">
-[...1 lines deleted...]
-      </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="P29"/>
+      <c r="P29">
+        <v>0.0</v>
+      </c>
       <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
-[...1 lines deleted...]
-      </c>
+      <c r="S29"/>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
         <v>-13911000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-421000.0</v>
       </c>
-      <c r="AB29">
-[...1 lines deleted...]
-      </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
         <v>-6000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>25199000.0</v>
+      </c>
+      <c r="C30">
         <v>29679000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28595000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21731000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19944000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28296000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20414000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29321000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33567000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>29806000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27213000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13865000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>26540000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27656000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29631000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>39372000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>42907000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41101999.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>44552000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>40228000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35493000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>31598000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>31152000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>32683000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32746000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>52386000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>45658000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>36430000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>40246000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>46050000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>37281000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>35686000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34595000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>29814000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>28320000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>35169000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>34125000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>20267000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>20502000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>18370000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>17352000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>18405000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>13512000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13208000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7585000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6610000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6520000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5379000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5471000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17506000.0</v>
       </c>
-      <c r="AY30">
-[...3 lines deleted...]
-    <row r="31" spans="1:51">
+      <c r="AZ30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B31">
+        <v>3175000.0</v>
+      </c>
+      <c r="C31">
         <v>1483000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1476000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1597000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1195000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>966000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1259000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1686000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1969000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2183000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2512000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5278000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2261000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2342000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>733000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>646000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>558000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>80999.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>80000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>57000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-38000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>73000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>78000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>185000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>459000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1087000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1502000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2019000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2273000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2435000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2489000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2248000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1601000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1235000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1348000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>759000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>183000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>356000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>171000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>255000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>85000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>156000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>39000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-598000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-259000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1343000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-118000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-125000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-135000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-157000.0</v>
       </c>
-      <c r="AY31">
-[...3 lines deleted...]
-    <row r="32" spans="1:51">
+      <c r="AZ31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B32">
+        <v>1418000.0</v>
+      </c>
+      <c r="C32">
         <v>10258000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>663000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5963000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>18658000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>50917000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>38093000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>33432000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>25115000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>41463000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>26607000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>26384000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>24724000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>23499000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>20123000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>11147000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>12853000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9040000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>19727000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>17587000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>16288000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>15971000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>16373000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17788000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16608000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>49593000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>8279000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>10712000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>9013000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>29485000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>11471000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>12509000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>21338000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>14184000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>27073000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>24144000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>8752000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>11653000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>6272000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3454000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3094000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2223000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1988000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1939000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2043000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1742000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1861000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1915000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>666000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>635000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>888000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -15772,1123 +15979,1123 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B2">
         <v>39079000.0</v>
       </c>
       <c r="C2">
         <v>18088000.0</v>
       </c>
       <c r="D2">
         <v>193650000.0</v>
       </c>
       <c r="E2">
-        <v>205530000.0</v>
+        <v>206447000.0</v>
       </c>
       <c r="F2">
         <v>192776000.0</v>
       </c>
       <c r="G2">
         <v>189342000.0</v>
       </c>
       <c r="H2">
         <v>248494000.0</v>
       </c>
       <c r="I2">
         <v>178465000.0</v>
       </c>
       <c r="J2">
         <v>104645000.0</v>
       </c>
       <c r="K2">
         <v>59822000.0</v>
       </c>
       <c r="L2">
         <v>64396000.0</v>
       </c>
       <c r="M2">
         <v>8703000.0</v>
       </c>
       <c r="N2">
         <v>14746000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B3">
         <v>220000</v>
       </c>
       <c r="C3">
         <v>310000</v>
       </c>
       <c r="D3">
         <v>840000</v>
       </c>
       <c r="E3">
         <v>1740000</v>
       </c>
       <c r="F3">
         <v>1609000</v>
       </c>
       <c r="G3">
         <v>2309000</v>
       </c>
       <c r="H3">
         <v>3497000</v>
       </c>
       <c r="I3">
         <v>3788000</v>
       </c>
       <c r="J3">
         <v>1559000</v>
       </c>
       <c r="K3">
         <v>2176000</v>
       </c>
       <c r="L3">
         <v>1594000</v>
       </c>
       <c r="M3">
         <v>1663000</v>
       </c>
       <c r="N3">
         <v>732000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>13671000.0</v>
       </c>
       <c r="F4">
         <v>13671000.0</v>
       </c>
       <c r="G4">
         <v>3434000.0</v>
       </c>
       <c r="H4">
         <v>-59152000.0</v>
       </c>
       <c r="I4">
         <v>70029000.0</v>
       </c>
       <c r="J4">
         <v>72903000.0</v>
       </c>
       <c r="K4">
         <v>44823000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-19175000.0</v>
       </c>
       <c r="F5">
         <v>-57702000.0</v>
       </c>
       <c r="G5">
         <v>22663000.0</v>
       </c>
       <c r="H5">
         <v>-59031000.0</v>
       </c>
       <c r="I5">
         <v>-18281000.0</v>
       </c>
       <c r="J5">
         <v>21019000.0</v>
       </c>
       <c r="K5">
         <v>-253000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B6">
         <v>-24885000.0</v>
       </c>
       <c r="C6">
         <v>20991000.0</v>
       </c>
       <c r="D6">
         <v>-176479000.0</v>
       </c>
       <c r="E6">
         <v>-11880000.0</v>
       </c>
       <c r="F6">
         <v>13671000.0</v>
       </c>
       <c r="G6">
         <v>3434000.0</v>
       </c>
       <c r="H6">
         <v>-59152000.0</v>
       </c>
       <c r="I6">
         <v>70029000.0</v>
       </c>
       <c r="J6">
         <v>72903000.0</v>
       </c>
       <c r="K6">
         <v>44823000.0</v>
       </c>
       <c r="L6">
         <v>-4574000.0</v>
       </c>
       <c r="M6">
         <v>55693000.0</v>
       </c>
       <c r="N6">
         <v>-6043000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B7">
         <v>-68576000.0</v>
       </c>
       <c r="C7">
         <v>-126415000.0</v>
       </c>
       <c r="D7">
         <v>-62509000.0</v>
       </c>
       <c r="E7">
         <v>-30654000.0</v>
       </c>
       <c r="F7">
         <v>-54700000.0</v>
       </c>
       <c r="G7">
         <v>18134000.0</v>
       </c>
       <c r="H7">
         <v>-31406000.0</v>
       </c>
       <c r="I7">
         <v>-7978000.0</v>
       </c>
       <c r="J7">
         <v>189965000.0</v>
       </c>
       <c r="K7">
         <v>43260000.0</v>
       </c>
       <c r="L7">
         <v>-248000.0</v>
       </c>
       <c r="M7">
         <v>60673000.0</v>
       </c>
       <c r="N7">
         <v>5958000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>8000.0</v>
       </c>
       <c r="F8">
         <v>8000.0</v>
       </c>
       <c r="G8">
         <v>-785000.0</v>
       </c>
       <c r="H8">
         <v>84000.0</v>
       </c>
       <c r="I8">
         <v>10042000.0</v>
       </c>
       <c r="J8">
         <v>-7826000.0</v>
       </c>
       <c r="K8">
         <v>-1569000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B9">
         <v>1090000.0</v>
       </c>
       <c r="C9">
         <v>329000.0</v>
       </c>
       <c r="D9">
         <v>32554000.0</v>
       </c>
       <c r="E9">
         <v>-35196000.0</v>
       </c>
       <c r="F9">
         <v>8000.0</v>
       </c>
       <c r="G9">
         <v>-785000.0</v>
       </c>
       <c r="H9">
         <v>84000.0</v>
       </c>
       <c r="I9">
         <v>10042000.0</v>
       </c>
       <c r="J9">
         <v>-7826000.0</v>
       </c>
       <c r="K9">
         <v>-1569000.0</v>
       </c>
       <c r="L9">
         <v>1131000.0</v>
       </c>
       <c r="M9">
         <v>-1638000.0</v>
       </c>
       <c r="N9">
         <v>-237000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>11640000.0</v>
       </c>
       <c r="F10">
         <v>11640000.0</v>
       </c>
       <c r="G10">
         <v>-11115000.0</v>
       </c>
       <c r="H10">
         <v>-11290000.0</v>
       </c>
       <c r="I10">
         <v>19914000.0</v>
       </c>
       <c r="J10">
         <v>10319000.0</v>
       </c>
       <c r="K10">
         <v>-253000.0</v>
       </c>
       <c r="L10">
         <v>1807000.0</v>
       </c>
       <c r="M10">
         <v>188000.0</v>
       </c>
       <c r="N10">
         <v>329000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-139000.0</v>
       </c>
       <c r="F11">
         <v>-139000.0</v>
       </c>
       <c r="G11">
         <v>-857000.0</v>
       </c>
       <c r="H11">
         <v>-374000.0</v>
       </c>
       <c r="I11">
         <v>261000.0</v>
       </c>
       <c r="J11">
         <v>187472000.0</v>
       </c>
       <c r="K11">
         <v>45082000.0</v>
       </c>
       <c r="L11">
         <v>-3186000.0</v>
       </c>
       <c r="M11">
         <v>1453000.0</v>
       </c>
       <c r="N11">
         <v>861000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13167000.0</v>
       </c>
       <c r="F12">
         <v>13167000.0</v>
       </c>
       <c r="G12">
         <v>14786000.0</v>
       </c>
       <c r="H12">
         <v>20702000.0</v>
       </c>
       <c r="I12">
         <v>16878000.0</v>
       </c>
       <c r="J12">
         <v>21845000.0</v>
       </c>
       <c r="K12">
         <v>11875000.0</v>
       </c>
       <c r="L12">
         <v>6921000.0</v>
       </c>
       <c r="M12">
         <v>616000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-12091000.0</v>
       </c>
       <c r="F13">
         <v>11640000.0</v>
       </c>
       <c r="G13">
         <v>-11115000.0</v>
       </c>
       <c r="H13">
         <v>-11290000.0</v>
       </c>
       <c r="I13">
         <v>19914000.0</v>
       </c>
       <c r="J13">
         <v>10319000.0</v>
       </c>
       <c r="K13">
         <v>-253000.0</v>
       </c>
       <c r="L13">
         <v>1807000.0</v>
       </c>
       <c r="M13">
         <v>188000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B14">
         <v>1376000.0</v>
       </c>
       <c r="C14">
         <v>1768000.0</v>
       </c>
       <c r="D14">
         <v>2175000.0</v>
       </c>
       <c r="E14">
-        <v>5856000.0</v>
+        <v>2443000.0</v>
       </c>
       <c r="F14">
         <v>2706000.0</v>
       </c>
       <c r="G14">
         <v>2573000.0</v>
       </c>
       <c r="H14">
         <v>2605000.0</v>
       </c>
       <c r="I14">
         <v>1884000.0</v>
       </c>
       <c r="J14">
         <v>1645000.0</v>
       </c>
       <c r="K14">
         <v>1733000.0</v>
       </c>
       <c r="L14">
         <v>1206000.0</v>
       </c>
       <c r="M14">
         <v>783000.0</v>
       </c>
       <c r="N14">
         <v>655000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B15">
         <v>3002000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>6705000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B16">
         <v>14194000.0</v>
       </c>
       <c r="C16">
         <v>39079000.0</v>
       </c>
       <c r="D16">
         <v>17171000.0</v>
       </c>
       <c r="E16">
-        <v>193650000.0</v>
+        <v>194567000.0</v>
       </c>
       <c r="F16">
         <v>206447000.0</v>
       </c>
       <c r="G16">
         <v>192776000.0</v>
       </c>
       <c r="H16">
         <v>189342000.0</v>
       </c>
       <c r="I16">
         <v>248494000.0</v>
       </c>
       <c r="J16">
         <v>177548000.0</v>
       </c>
       <c r="K16">
         <v>104645000.0</v>
       </c>
       <c r="L16">
         <v>59822000.0</v>
       </c>
       <c r="M16">
         <v>64396000.0</v>
       </c>
       <c r="N16">
         <v>8703000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B18">
         <v>-75807000.0</v>
       </c>
       <c r="C18">
         <v>-86541000.0</v>
       </c>
       <c r="D18">
         <v>-56875000.0</v>
       </c>
       <c r="E18">
         <v>-112528000.0</v>
       </c>
       <c r="F18">
         <v>-120640000.0</v>
       </c>
       <c r="G18">
         <v>2950000.0</v>
       </c>
       <c r="H18">
         <v>-143977000.0</v>
       </c>
       <c r="I18">
         <v>-79309000.0</v>
       </c>
       <c r="J18">
         <v>168814000.0</v>
       </c>
       <c r="K18">
         <v>-4208000.0</v>
       </c>
       <c r="L18">
         <v>-29009000.0</v>
       </c>
       <c r="M18">
         <v>30139000.0</v>
       </c>
       <c r="N18">
         <v>-8740000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B19">
         <v>-59524000.0</v>
       </c>
       <c r="C19">
         <v>99700000.0</v>
       </c>
       <c r="D19">
         <v>-63722000.0</v>
       </c>
       <c r="E19">
         <v>24098000.0</v>
       </c>
       <c r="F19">
         <v>24098000.0</v>
       </c>
       <c r="G19">
         <v>-16409000.0</v>
       </c>
       <c r="H19">
         <v>83198000.0</v>
       </c>
       <c r="I19">
         <v>9714000.0</v>
       </c>
       <c r="J19">
         <v>-121266000.0</v>
       </c>
       <c r="K19">
         <v>45859000.0</v>
       </c>
       <c r="L19">
         <v>-128151000.0</v>
       </c>
       <c r="M19">
         <v>-128151000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B20">
         <v>109635000.0</v>
       </c>
       <c r="C20">
         <v>6909000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>107712000.0</v>
       </c>
       <c r="G20">
         <v>11288000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>134596000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21">
         <v>78000.0</v>
       </c>
       <c r="L21">
         <v>-3067000.0</v>
       </c>
       <c r="M21">
         <v>-1256000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22">
         <v>-17368000.0</v>
       </c>
       <c r="C22">
         <v>31869000.0</v>
       </c>
       <c r="D22">
         <v>-569000.0</v>
       </c>
       <c r="E22">
         <v>-99317000.0</v>
       </c>
       <c r="F22">
         <v>-83609000.0</v>
       </c>
       <c r="G22">
         <v>-32885000.0</v>
       </c>
       <c r="H22">
         <v>-132825000.0</v>
       </c>
       <c r="I22">
         <v>-84604000.0</v>
       </c>
       <c r="J22">
         <v>-43099000.0</v>
       </c>
       <c r="K22">
         <v>-58900000.0</v>
       </c>
       <c r="L22">
         <v>-35374000.0</v>
       </c>
       <c r="M22">
         <v>-30310000.0</v>
       </c>
       <c r="N22">
         <v>-15143000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B23">
         <v>3002000.0</v>
       </c>
       <c r="C23">
         <v>613000.0</v>
       </c>
       <c r="D23">
         <v>30230000.0</v>
       </c>
       <c r="E23">
         <v>2501000.0</v>
       </c>
       <c r="F23">
         <v>2501000.0</v>
       </c>
       <c r="G23">
         <v>5605000.0</v>
       </c>
       <c r="H23">
         <v>1627000.0</v>
       </c>
       <c r="I23">
         <v>5028000.0</v>
       </c>
       <c r="J23">
         <v>3839000.0</v>
       </c>
       <c r="K23">
         <v>918000.0</v>
       </c>
       <c r="L23">
         <v>81398000.0</v>
       </c>
       <c r="M23">
         <v>26810000.0</v>
       </c>
       <c r="N23">
         <v>62000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>24098000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>-16409000.0</v>
       </c>
       <c r="H24">
         <v>83198000.0</v>
       </c>
       <c r="I24">
         <v>5926000.0</v>
       </c>
       <c r="J24">
         <v>-121266000.0</v>
       </c>
       <c r="K24">
         <v>52000.0</v>
       </c>
       <c r="L24">
         <v>-817000.0</v>
       </c>
       <c r="M24">
         <v>-817000.0</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B25">
         <v>2679000.0</v>
       </c>
       <c r="C25">
         <v>-1121000.0</v>
       </c>
       <c r="D25">
         <v>-3690000.0</v>
       </c>
       <c r="E25">
-        <v>13327000.0</v>
+        <v>3615000.0</v>
       </c>
       <c r="F25">
         <v>3133000.0</v>
       </c>
       <c r="G25">
         <v>2887000.0</v>
       </c>
       <c r="H25">
         <v>2046000.0</v>
       </c>
       <c r="I25">
         <v>-1701000.0</v>
       </c>
       <c r="J25">
         <v>11088000.0</v>
       </c>
       <c r="K25">
         <v>1774000.0</v>
       </c>
       <c r="L25">
         <v>3007000.0</v>
       </c>
       <c r="M25">
         <v>95000.0</v>
       </c>
       <c r="N25">
         <v>169000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>110213000.0</v>
       </c>
       <c r="F26">
         <v>110213000.0</v>
       </c>
       <c r="G26">
         <v>16893000.0</v>
       </c>
       <c r="H26">
         <v>1627000.0</v>
       </c>
       <c r="I26">
         <v>139624000.0</v>
       </c>
       <c r="J26">
         <v>23796000.0</v>
       </c>
       <c r="K26">
         <v>930000.0</v>
       </c>
       <c r="L26">
         <v>6705000.0</v>
       </c>
       <c r="M26">
         <v>8000.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B27">
         <v>6302000.0</v>
       </c>
       <c r="C27">
         <v>7668000.0</v>
       </c>
       <c r="D27">
         <v>8558000.0</v>
       </c>
       <c r="E27">
         <v>13125000.0</v>
       </c>
       <c r="F27">
         <v>13167000.0</v>
       </c>
       <c r="G27">
         <v>14786000.0</v>
       </c>
       <c r="H27">
         <v>19100000.0</v>
       </c>
       <c r="I27">
         <v>16878000.0</v>
       </c>
       <c r="J27">
         <v>11287000.0</v>
       </c>
       <c r="K27">
         <v>10095000.0</v>
       </c>
       <c r="L27">
         <v>3986000.0</v>
       </c>
       <c r="M27">
         <v>553000.0</v>
       </c>
       <c r="N27">
         <v>343000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B28">
         <v>110446000.0</v>
       </c>
       <c r="C28">
         <v>7522000.0</v>
       </c>
       <c r="D28">
         <v>30230000.0</v>
       </c>
       <c r="E28">
         <v>648000.0</v>
       </c>
       <c r="F28">
         <v>110213000.0</v>
       </c>
       <c r="G28">
         <v>16893000.0</v>
       </c>
       <c r="H28">
         <v>1627000.0</v>
       </c>
       <c r="I28">
         <v>139624000.0</v>
       </c>
       <c r="J28">
         <v>23796000.0</v>
       </c>
       <c r="K28">
         <v>996000.0</v>
       </c>
       <c r="L28">
         <v>153403000.0</v>
       </c>
       <c r="M28">
         <v>25554000.0</v>
       </c>
       <c r="N28">
         <v>2697000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29">
         <v>-75587000.0</v>
       </c>
       <c r="C29">
         <v>-86231000.0</v>
       </c>
       <c r="D29">
         <v>-56035000.0</v>
       </c>
       <c r="E29">
         <v>-110788000.0</v>
       </c>
       <c r="F29">
         <v>-119031000.0</v>
       </c>
       <c r="G29">
         <v>5259000.0</v>
       </c>
       <c r="H29">
         <v>-140480000.0</v>
       </c>
       <c r="I29">
         <v>-75521000.0</v>
       </c>
       <c r="J29">
         <v>170373000.0</v>
       </c>
       <c r="K29">
         <v>-2032000.0</v>
       </c>
       <c r="L29">
         <v>-27415000.0</v>
       </c>
       <c r="M29">
         <v>31802000.0</v>
       </c>
       <c r="N29">
         <v>-8008000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B30">
         <v>-59744000.0</v>
       </c>
       <c r="C30">
         <v>99700000.0</v>
       </c>
       <c r="D30">
         <v>-150674000.0</v>
       </c>
       <c r="E30">
         <v>98260000.0</v>
       </c>
       <c r="F30">
         <v>22489000.0</v>
       </c>
       <c r="G30">
         <v>-18718000.0</v>
       </c>
       <c r="H30">
         <v>79701000.0</v>
       </c>
       <c r="I30">
         <v>5926000.0</v>
       </c>
@@ -16907,2190 +17114,2222 @@
       <c r="N30">
         <v>-732000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>108</v>
       </c>
       <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
         <v>111</v>
       </c>
       <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>30355000.0</v>
+      </c>
+      <c r="C2">
         <v>14194000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35213000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>50069000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48632000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39079000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>41603000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>44164000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>36185000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17171000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>26941000.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
-        <v>56357000.0</v>
+        <v>58453000.0</v>
       </c>
       <c r="N2">
+        <v>57274000.0</v>
+      </c>
+      <c r="O2">
         <v>194567000.0</v>
       </c>
-      <c r="O2">
-[...1 lines deleted...]
-      </c>
       <c r="P2">
+        <v>95953000.0</v>
+      </c>
+      <c r="Q2">
         <v>130207000.0</v>
       </c>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
       <c r="R2">
+        <v>164405000.0</v>
+      </c>
+      <c r="S2">
         <v>206447000.0</v>
       </c>
-      <c r="S2">
-[...1 lines deleted...]
-      </c>
       <c r="T2">
-        <v>256146000.0</v>
+        <v>237201000.0</v>
       </c>
       <c r="U2">
-        <v>329666000.0</v>
+        <v>257063000.0</v>
       </c>
       <c r="V2">
+        <v>330583000.0</v>
+      </c>
+      <c r="W2">
         <v>192776000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>176810000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>291388000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>143286000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>188425000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>164646000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>150309000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>191324000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>248494000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>260670000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>133825000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>143072000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>178465000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>284225000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>272860000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>85662000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>104645000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>59758000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>62379000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>67897000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>59822000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>36191000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>45842000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7819000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>64396000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>53311000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8306000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11712000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8703000.0</v>
       </c>
-      <c r="AY2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:51">
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>201000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>127000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>119000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>80000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>96000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>115000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>266000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>517000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>182000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>410000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>412000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>736000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>245000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>268000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>114000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>982000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>445000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>778000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>37000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1049000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>703000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>628000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>331000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1835000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1119000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1050000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>868000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>751000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>234000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>57000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>324000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>944000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>602000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>863000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>384000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>327000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>182000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>363000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>794000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>255000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>664000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>488000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>265000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>246000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>732000</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>1179000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-137293000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-30754000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-34254000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-34198000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-42042000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-30754000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-19862000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-73520000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>137807000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>15049000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-114578000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>148102000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-45139000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>23779000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>15254000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-41015000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-57170000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-12176000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>126845000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-9247000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-35393000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>11365000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>187198000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-18983000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-2621000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-5518000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>8075000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-23378000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-23087000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>21777000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-16441000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-15295000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-20091000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-16750000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10825000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12142000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-17985000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6070000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-13248000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-21499000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>63480000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2055000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-14232000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-11602000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-35252000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-25275000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2411000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9402000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>14957000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>628000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1811000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>814000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2393000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1084000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-    </row>
-    <row r="6" spans="1:51">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>-11604000.0</v>
+      </c>
+      <c r="C6">
         <v>16161000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-21019000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14856000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1437000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9553000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2524000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2561000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7062000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19014000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8853000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-31512000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1179000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-137293000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>98614000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-34254000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
+        <v>-34198000.0</v>
+      </c>
+      <c r="S6">
         <v>-42042000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-30754000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-19862000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-73520000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>137807000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>15049000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-114578000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>148102000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-45139000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>23779000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>15254000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-41015000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-57170000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12176000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>126845000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9247000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-35393000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-106677000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11365000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>187198000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-18983000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>44887000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2621000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-5518000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8075000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>23631000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-9651000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>38023000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-56577000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>11085000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>45005000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3406000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3009000.0</v>
       </c>
-      <c r="AY6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B7">
+        <v>37000.0</v>
+      </c>
+      <c r="C7">
         <v>-12664000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>434000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3334000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-18088000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-47588000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-41457000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-28701000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-14927000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-41330000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-24576000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-21954000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-26269000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10290000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>22250000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-14714000.0</v>
       </c>
-      <c r="Q7">
-[...1 lines deleted...]
-      </c>
       <c r="R7">
+        <v>-10669000.0</v>
+      </c>
+      <c r="S7">
         <v>-14113000.0</v>
       </c>
-      <c r="S7">
-[...1 lines deleted...]
-      </c>
       <c r="T7">
+        <v>-9976000.0</v>
+      </c>
+      <c r="U7">
         <v>-11757000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-13973000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-18994000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9799000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-14434000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>108832000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-66465000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1523000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-4086000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-26721000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-30037000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1037000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>13428000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-17411000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2958000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>18750000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-9484000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>194873000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-14174000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>12498000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-3122000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>26624000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>7260000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>673000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1727000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1657000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-991000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-5000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>49030000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-120000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1088000.0</v>
       </c>
-      <c r="AY7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:51">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-813000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>34896000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>97000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-696000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-58000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-232000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>97000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>44000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-175000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>42000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-255000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-337000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>129804000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-129997000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-6000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>9997000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-9960000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>53000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-41000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>25081000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-25056000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>10058000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-66000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>83000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>2045000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>-49000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>76000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>270000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>-36848000.0</v>
+      </c>
+      <c r="C9">
         <v>1367000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-384000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>240000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>87000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1147000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>249000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-577000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10402000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-9745000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1013000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-516000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-813000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>34896000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-34210000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-696000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-58000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-232000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>97000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>44000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-175000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>42000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-255000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-337000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>129804000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-129997000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-6000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>9997000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-9960000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>53000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-41000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>25081000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-25056000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10058000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-9888000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-66000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>83000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2045000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1866000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-49000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>76000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>270000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-338000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>225000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-421000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1665000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1321000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>318000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-451000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-184000.0</v>
       </c>
-      <c r="AY9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:51">
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-1.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2382000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1536000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>7646000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5083000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2441000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3530000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6918000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5097000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-16936000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10621000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3527000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-12593000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5791000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12920000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2411000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9402000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7245000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4257000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>628000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1811000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2376000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>814000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2764000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1455000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>349000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1435000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>580000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-557000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1087000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-326000.0</v>
       </c>
-      <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
-    </row>
-    <row r="11" spans="1:51">
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1156000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-618000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1219000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-11918000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-16935000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1060000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1219000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-185000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-16239000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-292000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-587000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-849000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>527000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>52000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-526000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>149000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5159000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5162000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>24279000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-9242000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1757000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-13019000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>187472000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-13675000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>194162000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-14408000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>45082000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-3887000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>24155000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>8074000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6114000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2482000.0</v>
       </c>
-      <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>1453000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>861000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2371000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2409000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3544000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3543000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5318000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3370000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3544000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3164000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4340000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3034000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3419000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3841000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3513000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4013000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4111000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4343000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7056000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5192000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4616000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4413000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4161000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3688000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21862000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2761000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3035000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2747000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11875000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2720000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2394000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2524000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6921000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>616000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
-    </row>
-    <row r="13" spans="1:51">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-1536000.0</v>
       </c>
       <c r="O13">
+        <v>-1536000.0</v>
+      </c>
+      <c r="P13">
         <v>-6207000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2100000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1012000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4796000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7646000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5083000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2441000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3530000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6918000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5097000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-16936000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10621000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-3527000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-12593000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5791000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>12920000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2411000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>9402000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>3000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>10319000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4257000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>628000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-253000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-948000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>68000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1807000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>188000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B14">
+        <v>84000.0</v>
+      </c>
+      <c r="C14">
         <v>37000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>510000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>134000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>347000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>385000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>413000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>429000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>459000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>467000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>486000.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
-        <v>1532000.0</v>
+        <v>484000.0</v>
       </c>
       <c r="N14">
+        <v>610000.0</v>
+      </c>
+      <c r="O14">
         <v>595000.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
+        <v>608000.0</v>
+      </c>
+      <c r="Q14">
         <v>623000.0</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
+        <v>610000.0</v>
+      </c>
+      <c r="S14">
         <v>602000.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
       <c r="T14">
-        <v>1471000.0</v>
+        <v>675000.0</v>
       </c>
       <c r="U14">
-        <v>1452000.0</v>
+        <v>680000.0</v>
       </c>
       <c r="V14">
+        <v>677000.0</v>
+      </c>
+      <c r="W14">
         <v>674000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>662000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>652000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>622000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>637000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>608000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>677000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>667000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>653000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>499000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>510000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>463000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>412000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>404000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>477000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>369000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>395000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>490000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>443000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>445000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>355000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>329000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>307000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>302000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>268000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>221000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>196000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>191000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>175000.0</v>
       </c>
-      <c r="AY14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:51">
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>3002000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>6705000.0</v>
       </c>
-      <c r="AR15">
-[...2 lines deleted...]
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-    </row>
-    <row r="16" spans="1:51">
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>18751000.0</v>
+      </c>
+      <c r="C16">
         <v>30355000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14194000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>35213000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>50069000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>48632000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>39079000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>41603000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>43247000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>36185000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18088000.0</v>
       </c>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
       <c r="M16">
-        <v>57536000.0</v>
+        <v>26941000.0</v>
       </c>
       <c r="N16">
+        <v>58453000.0</v>
+      </c>
+      <c r="O16">
         <v>57274000.0</v>
       </c>
-      <c r="O16">
-[...1 lines deleted...]
-      </c>
       <c r="P16">
+        <v>194567000.0</v>
+      </c>
+      <c r="Q16">
         <v>95953000.0</v>
       </c>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
       <c r="R16">
+        <v>130207000.0</v>
+      </c>
+      <c r="S16">
         <v>164405000.0</v>
       </c>
-      <c r="S16">
-[...1 lines deleted...]
-      </c>
       <c r="T16">
-        <v>236284000.0</v>
+        <v>206447000.0</v>
       </c>
       <c r="U16">
-        <v>256146000.0</v>
+        <v>237201000.0</v>
       </c>
       <c r="V16">
+        <v>257063000.0</v>
+      </c>
+      <c r="W16">
         <v>330583000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>191859000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>176810000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>291388000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>143286000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>188425000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>165563000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>150309000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>191324000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>248494000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>260670000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>133825000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>143072000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>177548000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>284225000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>272860000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>85662000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>104645000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>59758000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>62379000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>67897000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>59822000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>36191000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>45842000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7819000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>64396000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>53311000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8306000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>11712000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8306000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19098,1805 +19337,1837 @@
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>-18068000.0</v>
+      </c>
+      <c r="C18">
         <v>-25549000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23444000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15421000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15780000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21162000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19988000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-20748000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-19645000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-26160000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-22229000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18252000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-25695000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>9301000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1576000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-34254000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-34649000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-42049000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-31437000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-29968000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-28313000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-30922000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-17872000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-25456000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>97064000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-50786000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-30182000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-23947000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-48984000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-40864000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-29861000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-6601000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-27484000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-15363000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>21768000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5795000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>172871000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-20030000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1334000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-15045000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>15370000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-5867000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-8351000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-8129000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-6905000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-5624000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-5062000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>45334000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-5007000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-5126000.0</v>
       </c>
-      <c r="AY18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B19">
+        <v>5953000.0</v>
+      </c>
+      <c r="C19">
         <v>-192777000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-14218000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>439000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-76360000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>30596000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>15135000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>18168000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>21512000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>44885000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>12866000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-42938000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>26557000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-146594000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>100000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-410000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-412000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-736000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-245000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>10002000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-45898000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>59994000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>19900000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-89289000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>49490000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3490000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>53560000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>39138000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>7271000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-16771000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>16961000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-2130000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>17515000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-22632000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-119707000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>16000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>13661000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>156000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>47983000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>12173000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-21096000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>13906000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-128151000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-128151000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B20">
+        <v>56000.0</v>
+      </c>
+      <c r="C20">
         <v>228351000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>16262000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>93373000.0</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>2066000.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...2 lines deleted...]
-      <c r="M20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>78000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>78000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-12000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-3067000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-1256000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
-    </row>
-    <row r="22" spans="1:51">
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22">
+        <v>-20666000.0</v>
+      </c>
+      <c r="C22">
         <v>-18248000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-26510000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-14229000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-154000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23525000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>18876000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5736000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6534000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13791000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>837000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2992000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1087000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3311000.0</v>
       </c>
-      <c r="O22">
-[...1 lines deleted...]
-      </c>
       <c r="P22">
+        <v>-27952000.0</v>
+      </c>
+      <c r="Q22">
         <v>-23296000.0</v>
       </c>
-      <c r="Q22">
-[...1 lines deleted...]
-      </c>
       <c r="R22">
+        <v>-29496000.0</v>
+      </c>
+      <c r="S22">
         <v>-31981000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-26228000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-22584000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-19243000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-15554000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-14701000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-14710000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-15679000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>12205000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-35456000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-23697000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-28961000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-14124000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-32233000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-23431000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-13447000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-15493000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>621000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-10247000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-25216000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-8257000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-14033000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-14662000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-14176000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-16029000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-11487000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-11870000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-5806000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-6211000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-4787000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-3589000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4930000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-17004000.0</v>
       </c>
-      <c r="AY22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:51">
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>164</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>234487000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3002000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>253000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>183000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4843000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5099000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>174000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>244000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>29669000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>317000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-146642000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>190000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-410000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>451000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>683000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>104000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>691000.0</v>
+      </c>
+      <c r="W23">
         <v>1023000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13021000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>167000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1548000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2157000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>401000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>63000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>698000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>465000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>724000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>135576000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>722000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2602000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>21079000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1160000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>666000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>891000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>501000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>251000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>130000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>36000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>89718000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1199000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>73465000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1191000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>16486000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1601000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8135000.0</v>
       </c>
-      <c r="AY23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:51">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>312000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>45000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13132000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-42929000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>100000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-146594000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>100000000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>10002000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-45898000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>59994000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>19900000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-89289000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>49490000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3490000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>53560000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>39138000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7271000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-16771000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>16961000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-2130000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>17515000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-22632000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-149524000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>16000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>13661000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>156000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>52000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>12173000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-21096000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>13906000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-817000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1660000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-28175000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-51788000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-817000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-    </row>
-    <row r="25" spans="1:51">
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B25">
+        <v>-100000.0</v>
+      </c>
+      <c r="C25">
         <v>620000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>844000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>497000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>711000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>627000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>376000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-188000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-429000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-880000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1262000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
-        <v>646000.0</v>
+        <v>-991000.0</v>
       </c>
       <c r="N25">
+        <v>-803000.0</v>
+      </c>
+      <c r="O25">
         <v>-634000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
+        <v>1130000.0</v>
+      </c>
+      <c r="Q25">
         <v>848000.0</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
+        <v>828000.0</v>
+      </c>
+      <c r="S25">
         <v>809000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
-        <v>3170000.0</v>
+        <v>793000.0</v>
       </c>
       <c r="U25">
-        <v>3565000.0</v>
+        <v>797000.0</v>
       </c>
       <c r="V25">
+        <v>915000.0</v>
+      </c>
+      <c r="W25">
         <v>900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2992000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3814000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3326000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3886000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-265000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-554000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>907000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-713000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-587000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-471000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-382000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-261000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-3000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10755000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>134000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>202000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>359000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>439000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>467000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>509000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>395000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>723000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>499000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1044000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>21000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>20000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-17000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>12926000.0</v>
       </c>
-      <c r="AY25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>317000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>683000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>451000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>7000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>683000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>104000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>691000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>108735000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>13021000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>167000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1548000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2157000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>401000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>63000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>698000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>465000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>724000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>135576000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>722000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2602000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>19957000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1160000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>666000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>891000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>251000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>130000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>48000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-67590000.0</v>
       </c>
-      <c r="AR26">
-[...2 lines deleted...]
-      <c r="AS26"/>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>8000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B27">
+        <v>2577000.0</v>
+      </c>
+      <c r="C27">
         <v>4706000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1479000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1384000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1431000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2008000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1884000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1995000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1882000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1907000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2552000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1226000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2371000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2409000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2570000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2695000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4490000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3370000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3544000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3164000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3425000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3034000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3419000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3841000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3513000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4013000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4111000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4343000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5454000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5192000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4616000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4413000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4161000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3688000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2750000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2780000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3010000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2747000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2622000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2720000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2391000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2362000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1921000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1344000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>546000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>175000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>144000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>164000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>134000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>111000.0</v>
       </c>
-      <c r="AY27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B28">
+        <v>511000.0</v>
+      </c>
+      <c r="C28">
         <v>234487000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16643000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>253000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>93550000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
+        <v>0.0</v>
+      </c>
+      <c r="H28">
         <v>2249000.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
+        <v>0.0</v>
+      </c>
+      <c r="J28">
         <v>5099000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>174000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>244000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>29669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="N28">
         <v>317000.0</v>
       </c>
       <c r="O28">
+        <v>317000.0</v>
+      </c>
+      <c r="P28">
         <v>190000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>458000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>451000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>683000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>104000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>691000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>108735000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13021000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>167000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1548000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2157000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>401000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>63000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>698000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>465000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>724000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>135576000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>722000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2602000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>21079000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1160000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>666000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>891000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>501000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>251000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>208000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>36000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>82647000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3182000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>73103000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>835000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>16147000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-329000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1601000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8135000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2697000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:51">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29">
+        <v>-18068000.0</v>
+      </c>
+      <c r="C29">
         <v>-25549000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-23243000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-15548000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-15753000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-21043000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-19908000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-20729000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-19549000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-26045000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-21963000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-18243000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-25178000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9349000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1394000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-33844000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-34237000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-41313000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-31192000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-29700000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-28199000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-29940000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17427000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-24678000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>97101000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-49737000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-29479000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-23319000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-48653000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-39029000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-28742000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5551000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-26616000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-14612000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>22002000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-5738000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>173195000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-19086000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1936000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-14182000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>15754000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-5540000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-8169000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-7766000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-6111000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-5369000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-4398000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>45822000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-4742000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-4880000.0</v>
       </c>
-      <c r="AY29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B30">
+        <v>5953000.0</v>
+      </c>
+      <c r="C30">
         <v>-192777000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-14419000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>439000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-76360000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30596000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15135000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18168000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21512000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>44885000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12866000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-42938000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>26040000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-146642000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>99818000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-410000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-412000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-736000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-245000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9734000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-46012000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>59012000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19455000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-90067000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>49453000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2441000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>52857000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>38510000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6940000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-18606000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>15842000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3180000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16647000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-23383000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-149758000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15943000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13337000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-788000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>42450000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>11310000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-21480000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>13579000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-50847000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1297000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-28969000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-52043000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-664000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-488000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-265000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-246000.0</v>
       </c>
-      <c r="AY30"/>
+      <c r="AZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>