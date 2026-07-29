--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1173,51 +1173,51 @@
       <c r="D15"/>
       <c r="E15">
         <v>135000.0</v>
       </c>
       <c r="F15">
         <v>126000.0</v>
       </c>
       <c r="G15">
         <v>23000.0</v>
       </c>
       <c r="H15">
         <v>21000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
         <v>29572000.0</v>
       </c>
       <c r="C16">
         <v>26610000.0</v>
       </c>
       <c r="D16">
-        <v>22695000.0</v>
+        <v>24133000.0</v>
       </c>
       <c r="E16">
         <v>14541000.0</v>
       </c>
       <c r="F16">
         <v>8099000.0</v>
       </c>
       <c r="G16">
         <v>4289000.0</v>
       </c>
       <c r="H16">
         <v>3471000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
@@ -1597,51 +1597,51 @@
       </c>
       <c r="C35">
         <v>36100000.0</v>
       </c>
       <c r="D35">
         <v>45167000.0</v>
       </c>
       <c r="E35">
         <v>44890000.0</v>
       </c>
       <c r="F35">
         <v>24739000.0</v>
       </c>
       <c r="G35">
         <v>209471000.0</v>
       </c>
       <c r="H35">
         <v>91023000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>6704000.0</v>
+        <v>5104000.0</v>
       </c>
       <c r="C36">
         <v>3159000.0</v>
       </c>
       <c r="D36">
         <v>1785000.0</v>
       </c>
       <c r="E36">
         <v>2957000.0</v>
       </c>
       <c r="F36">
         <v>1665000.0</v>
       </c>
       <c r="G36">
         <v>1089000.0</v>
       </c>
       <c r="H36">
         <v>816000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
@@ -1689,51 +1689,51 @@
       </c>
       <c r="E39">
         <v>13842000.0</v>
       </c>
       <c r="F39">
         <v>5311000.0</v>
       </c>
       <c r="G39">
         <v>2269000.0</v>
       </c>
       <c r="H39">
         <v>1463000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>32646000.0</v>
       </c>
       <c r="C40">
         <v>23551000.0</v>
       </c>
       <c r="D40">
-        <v>26193000.0</v>
+        <v>24755000.0</v>
       </c>
       <c r="E40">
         <v>24516000.0</v>
       </c>
       <c r="F40">
         <v>18169000.0</v>
       </c>
       <c r="G40">
         <v>15497000.0</v>
       </c>
       <c r="H40">
         <v>14655000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>30307000.0</v>
       </c>
       <c r="F41">
@@ -3126,51 +3126,51 @@
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
         <v>30032000.0</v>
       </c>
       <c r="C16">
         <v>29572000.0</v>
       </c>
       <c r="D16">
         <v>28739000.0</v>
       </c>
       <c r="E16">
         <v>30010000.0</v>
       </c>
       <c r="F16">
         <v>28749000.0</v>
       </c>
       <c r="G16">
         <v>26610000.0</v>
       </c>
       <c r="H16">
-        <v>25365000.0</v>
+        <v>26706000.0</v>
       </c>
       <c r="I16">
         <v>25037000.0</v>
       </c>
       <c r="J16">
         <v>24678000.0</v>
       </c>
       <c r="K16">
         <v>24133000.0</v>
       </c>
       <c r="L16">
         <v>24692000.0</v>
       </c>
       <c r="M16">
         <v>22150000.0</v>
       </c>
       <c r="N16">
         <v>21301000.0</v>
       </c>
       <c r="O16">
         <v>14541000.0</v>
       </c>
       <c r="P16">
         <v>13122000.0</v>
       </c>
@@ -3760,51 +3760,51 @@
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>-29338000.0</v>
       </c>
       <c r="C28">
         <v>-67110000.0</v>
       </c>
       <c r="D28">
         <v>-58120000.0</v>
       </c>
       <c r="E28">
         <v>-51791000.0</v>
       </c>
       <c r="F28">
         <v>-79401000.0</v>
       </c>
       <c r="G28">
         <v>-81700000.0</v>
       </c>
       <c r="H28">
-        <v>-153280000.0</v>
+        <v>-147754000.0</v>
       </c>
       <c r="I28">
         <v>-164112000.0</v>
       </c>
       <c r="J28">
         <v>-154396000.0</v>
       </c>
       <c r="K28">
         <v>-153163000.0</v>
       </c>
       <c r="L28">
         <v>-148327000.0</v>
       </c>
       <c r="M28">
         <v>-115337000.0</v>
       </c>
       <c r="N28">
         <v>-112217000.0</v>
       </c>
       <c r="O28">
         <v>-278507000.0</v>
       </c>
       <c r="P28">
         <v>-325784000.0</v>
       </c>
@@ -3910,51 +3910,51 @@
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>56478000.0</v>
       </c>
       <c r="C30">
         <v>72127000.0</v>
       </c>
       <c r="D30">
         <v>61673000.0</v>
       </c>
       <c r="E30">
         <v>56668000.0</v>
       </c>
       <c r="F30">
         <v>55207000.0</v>
       </c>
       <c r="G30">
         <v>60588000.0</v>
       </c>
       <c r="H30">
-        <v>52634000.0</v>
+        <v>52656000.0</v>
       </c>
       <c r="I30">
         <v>44752000.0</v>
       </c>
       <c r="J30">
         <v>50372000.0</v>
       </c>
       <c r="K30">
         <v>56120000.0</v>
       </c>
       <c r="L30">
         <v>57633000.0</v>
       </c>
       <c r="M30">
         <v>52099000.0</v>
       </c>
       <c r="N30">
         <v>45111000.0</v>
       </c>
       <c r="O30">
         <v>50875000.0</v>
       </c>
       <c r="P30">
         <v>40008000.0</v>
       </c>
@@ -4319,90 +4319,90 @@
       </c>
       <c r="T35">
         <v>21111000.0</v>
       </c>
       <c r="U35">
         <v>213099000.0</v>
       </c>
       <c r="V35">
         <v>211257000.0</v>
       </c>
       <c r="W35">
         <v>209471000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>4705999.0</v>
       </c>
       <c r="C36">
-        <v>6704000.0</v>
+        <v>5104000.0</v>
       </c>
       <c r="D36">
         <v>2859000.0</v>
       </c>
       <c r="E36">
         <v>4683000.0</v>
       </c>
       <c r="F36">
         <v>4574000.0</v>
       </c>
       <c r="G36">
         <v>4759000.0</v>
       </c>
       <c r="H36">
         <v>4950000.0</v>
       </c>
       <c r="I36">
         <v>4920000.0</v>
       </c>
       <c r="J36">
         <v>4081000.0</v>
       </c>
       <c r="K36">
         <v>3385000.0</v>
       </c>
       <c r="L36">
         <v>3168000.0</v>
       </c>
       <c r="M36">
         <v>3009000.0</v>
       </c>
       <c r="N36">
         <v>3006000.0</v>
       </c>
       <c r="O36">
         <v>2957000.0</v>
       </c>
       <c r="P36">
-        <v>4559000.0</v>
+        <v>2959000.0</v>
       </c>
       <c r="Q36">
         <v>2880000.0</v>
       </c>
       <c r="R36">
         <v>1264000.0</v>
       </c>
       <c r="S36">
         <v>1665000.0</v>
       </c>
       <c r="T36">
         <v>1297000.0</v>
       </c>
       <c r="U36">
         <v>1259000.0</v>
       </c>
       <c r="V36">
         <v>1123000.0</v>
       </c>
       <c r="W36">
         <v>1089000.0</v>
       </c>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36">
@@ -4494,51 +4494,51 @@
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>10808000.0</v>
       </c>
       <c r="C39">
         <v>9912000.0</v>
       </c>
       <c r="D39">
         <v>13433000.0</v>
       </c>
       <c r="E39">
         <v>14648000.0</v>
       </c>
       <c r="F39">
         <v>14335000.0</v>
       </c>
       <c r="G39">
         <v>14104000.0</v>
       </c>
       <c r="H39">
-        <v>12980000.0</v>
+        <v>12958000.0</v>
       </c>
       <c r="I39">
         <v>12051000.0</v>
       </c>
       <c r="J39">
         <v>13447000.0</v>
       </c>
       <c r="K39">
         <v>12653000.0</v>
       </c>
       <c r="L39">
         <v>9786000.0</v>
       </c>
       <c r="M39">
         <v>8153000.0</v>
       </c>
       <c r="N39">
         <v>12014000.0</v>
       </c>
       <c r="O39">
         <v>13842000.0</v>
       </c>
       <c r="P39">
         <v>12959000.0</v>
       </c>
@@ -4568,51 +4568,51 @@
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>28299000.0</v>
       </c>
       <c r="C40">
         <v>62487000.0</v>
       </c>
       <c r="D40">
         <v>25982000.0</v>
       </c>
       <c r="E40">
         <v>24088000.0</v>
       </c>
       <c r="F40">
         <v>21055000.0</v>
       </c>
       <c r="G40">
         <v>23551000.0</v>
       </c>
       <c r="H40">
-        <v>30305000.0</v>
+        <v>23438000.0</v>
       </c>
       <c r="I40">
         <v>18333000.0</v>
       </c>
       <c r="J40">
         <v>21023000.0</v>
       </c>
       <c r="K40">
         <v>22992000.0</v>
       </c>
       <c r="L40">
         <v>23650000.0</v>
       </c>
       <c r="M40">
         <v>22701000.0</v>
       </c>
       <c r="N40">
         <v>24376000.0</v>
       </c>
       <c r="O40">
         <v>24516000.0</v>
       </c>
       <c r="P40">
         <v>20170000.0</v>
       </c>
@@ -5198,51 +5198,51 @@
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
         <v>36327000.0</v>
       </c>
       <c r="C51">
         <v>23743000.0</v>
       </c>
       <c r="D51">
         <v>35161000.0</v>
       </c>
       <c r="E51">
         <v>23679000.0</v>
       </c>
       <c r="F51">
         <v>15897000.0</v>
       </c>
       <c r="G51">
         <v>17016000.0</v>
       </c>
       <c r="H51">
-        <v>8992000.0</v>
+        <v>14518000.0</v>
       </c>
       <c r="I51">
         <v>13776000.0</v>
       </c>
       <c r="J51">
         <v>14392000.0</v>
       </c>
       <c r="K51">
         <v>14136000.0</v>
       </c>
       <c r="L51">
         <v>15302000.0</v>
       </c>
       <c r="M51">
         <v>16207000.0</v>
       </c>
       <c r="N51">
         <v>17259000.0</v>
       </c>
       <c r="O51">
         <v>18094000.0</v>
       </c>
       <c r="P51">
         <v>15739000.0</v>
       </c>
@@ -5265,51 +5265,53 @@
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
         <v>15863000.0</v>
       </c>
       <c r="C52">
         <v>9176000.0</v>
       </c>
       <c r="D52">
         <v>12854000.0</v>
       </c>
       <c r="E52">
         <v>8769000.0</v>
       </c>
       <c r="F52">
         <v>7531000.0</v>
       </c>
       <c r="G52">
         <v>8414000.0</v>
       </c>
-      <c r="H52"/>
+      <c r="H52">
+        <v>5526000.0</v>
+      </c>
       <c r="I52">
         <v>4333000.0</v>
       </c>
       <c r="J52">
         <v>4218000.0</v>
       </c>
       <c r="K52">
         <v>3009000.0</v>
       </c>
       <c r="L52">
         <v>3427000.0</v>
       </c>
       <c r="M52">
         <v>3492000.0</v>
       </c>
       <c r="N52">
         <v>3585000.0</v>
       </c>
       <c r="O52">
         <v>3511000.0</v>
       </c>
       <c r="P52">
         <v>1413000.0</v>
       </c>
       <c r="Q52">
@@ -6008,77 +6010,77 @@
       </c>
       <c r="H3">
         <v>309000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
         <v>-29367000.0</v>
       </c>
       <c r="C5">
-        <v>-20523000.0</v>
+        <v>-5700000.0</v>
       </c>
       <c r="D5">
         <v>-13638000.0</v>
       </c>
       <c r="E5">
         <v>3833000.0</v>
       </c>
       <c r="F5">
         <v>7679000.0</v>
       </c>
       <c r="G5">
         <v>14763000.0</v>
       </c>
       <c r="H5">
         <v>-16293000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
         <v>-17392000.0</v>
       </c>
       <c r="C6">
-        <v>-10033000.0</v>
+        <v>4790000.0</v>
       </c>
       <c r="D6">
         <v>-4408000.0</v>
       </c>
       <c r="E6">
         <v>9492000.0</v>
       </c>
       <c r="F6">
         <v>8921000.0</v>
       </c>
       <c r="G6">
         <v>15366000.0</v>
       </c>
       <c r="H6">
         <v>-15984000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -6972,51 +6974,51 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-18463000.0</v>
+        <v>-17111000.0</v>
       </c>
       <c r="C5">
         <v>-3306000.0</v>
       </c>
       <c r="D5">
         <v>-7275000.0</v>
       </c>
       <c r="E5">
         <v>-6361000.0</v>
       </c>
       <c r="F5">
         <v>-10975000.0</v>
       </c>
       <c r="G5">
         <v>-5194000.0</v>
       </c>
       <c r="H5">
         <v>276000.0</v>
       </c>
       <c r="I5">
         <v>-7052000.0</v>
       </c>
       <c r="J5">
         <v>-8552000.0</v>
       </c>
@@ -7052,51 +7054,51 @@
       </c>
       <c r="U5">
         <v>3700000.0</v>
       </c>
       <c r="V5">
         <v>527000.0</v>
       </c>
       <c r="W5">
         <v>8332000.0</v>
       </c>
       <c r="X5">
         <v>6899000.0</v>
       </c>
       <c r="Y5">
         <v>193000.0</v>
       </c>
       <c r="Z5">
         <v>-661000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-15650000.0</v>
+        <v>-14298000.0</v>
       </c>
       <c r="C6">
         <v>-263000.0</v>
       </c>
       <c r="D6">
         <v>-4215000.0</v>
       </c>
       <c r="E6">
         <v>-3373000.0</v>
       </c>
       <c r="F6">
         <v>-8091000.0</v>
       </c>
       <c r="G6">
         <v>-2453000.0</v>
       </c>
       <c r="H6">
         <v>3085000.0</v>
       </c>
       <c r="I6">
         <v>-4572000.0</v>
       </c>
       <c r="J6">
         <v>-6092000.0</v>
       </c>
@@ -9414,51 +9416,51 @@
       </c>
       <c r="F22">
         <v>3027000.0</v>
       </c>
       <c r="G22">
         <v>19411000.0</v>
       </c>
       <c r="H22">
         <v>-16827000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
         <v>-669000.0</v>
       </c>
       <c r="C23">
         <v>2165000.0</v>
       </c>
       <c r="D23">
         <v>2904000.0</v>
       </c>
       <c r="E23">
-        <v>2580000.0</v>
+        <v>-209000.0</v>
       </c>
       <c r="F23">
         <v>642000.0</v>
       </c>
       <c r="G23">
         <v>119835000.0</v>
       </c>
       <c r="H23">
         <v>93000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24">
         <v>-107000.0</v>
       </c>
       <c r="C24">
         <v>84000.0</v>
       </c>
       <c r="D24">
         <v>-179000.0</v>
       </c>
       <c r="E24">
@@ -10102,51 +10104,51 @@
       <c r="F7">
         <v>3029000.0</v>
       </c>
       <c r="G7">
         <v>-5500000.0</v>
       </c>
       <c r="H7">
         <v>-9954000.0</v>
       </c>
       <c r="I7">
         <v>8107000.0</v>
       </c>
       <c r="J7">
         <v>1847000.0</v>
       </c>
       <c r="K7">
         <v>-3839000.0</v>
       </c>
       <c r="L7">
         <v>-5269000.0</v>
       </c>
       <c r="M7">
         <v>-5094000.0</v>
       </c>
       <c r="N7">
-        <v>3437000.0</v>
+        <v>3693000.0</v>
       </c>
       <c r="O7">
         <v>-4740000.0</v>
       </c>
       <c r="P7">
         <v>-15990000.0</v>
       </c>
       <c r="Q7">
         <v>-14988000.0</v>
       </c>
       <c r="R7">
         <v>-5201000.0</v>
       </c>
       <c r="S7">
         <v>2007000.0</v>
       </c>
       <c r="T7">
         <v>-3412000.0</v>
       </c>
       <c r="U7">
         <v>-7798000.0</v>
       </c>
       <c r="V7">
         <v>557000.0</v>
       </c>
@@ -10245,51 +10247,51 @@
       <c r="M9">
         <v>-6800000.0</v>
       </c>
       <c r="N9">
         <v>6055000.0</v>
       </c>
       <c r="O9">
         <v>-7964000.0</v>
       </c>
       <c r="P9">
         <v>-3816000.0</v>
       </c>
       <c r="Q9">
         <v>-6926000.0</v>
       </c>
       <c r="R9">
         <v>-1038000.0</v>
       </c>
       <c r="S9">
         <v>-720000.0</v>
       </c>
       <c r="T9">
         <v>-5593000.0</v>
       </c>
       <c r="U9">
-        <v>-8289999.0</v>
+        <v>-8290000.0</v>
       </c>
       <c r="V9">
         <v>2236000.0</v>
       </c>
       <c r="W9">
         <v>1148000.0</v>
       </c>
       <c r="X9">
         <v>-4906000.0</v>
       </c>
       <c r="Y9">
         <v>-1571000.0</v>
       </c>
       <c r="Z9">
         <v>5663000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>127</v>
       </c>
       <c r="B10">
         <v>-1627000.0</v>
       </c>
       <c r="C10">
@@ -10573,51 +10575,51 @@
       <c r="M14">
         <v>2445000.0</v>
       </c>
       <c r="N14">
         <v>1801000.0</v>
       </c>
       <c r="O14">
         <v>1864000.0</v>
       </c>
       <c r="P14">
         <v>771000.0</v>
       </c>
       <c r="Q14">
         <v>866000.0</v>
       </c>
       <c r="R14">
         <v>1470000.0</v>
       </c>
       <c r="S14">
         <v>685000.0</v>
       </c>
       <c r="T14">
         <v>194000.0</v>
       </c>
       <c r="U14">
-        <v>200000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="V14">
         <v>167000.0</v>
       </c>
       <c r="W14">
         <v>158000.0</v>
       </c>
       <c r="X14">
         <v>179000.0</v>
       </c>
       <c r="Y14">
         <v>161000.0</v>
       </c>
       <c r="Z14">
         <v>105000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
@@ -11102,60 +11104,60 @@
       <c r="B23">
         <v>-239000.0</v>
       </c>
       <c r="C23">
         <v>-267000.0</v>
       </c>
       <c r="D23">
         <v>-34000.0</v>
       </c>
       <c r="E23">
         <v>-102000.0</v>
       </c>
       <c r="F23">
         <v>-90000.0</v>
       </c>
       <c r="G23">
         <v>705000.0</v>
       </c>
       <c r="H23">
         <v>1000.0</v>
       </c>
       <c r="I23">
         <v>1101000.0</v>
       </c>
       <c r="J23">
-        <v>358000.0</v>
+        <v>-148000.0</v>
       </c>
       <c r="K23">
         <v>1128000.0</v>
       </c>
       <c r="L23">
         <v>292000.0</v>
       </c>
       <c r="M23">
-        <v>357000.0</v>
+        <v>-111000.0</v>
       </c>
       <c r="N23">
         <v>203000.0</v>
       </c>
       <c r="O23">
         <v>2718000.0</v>
       </c>
       <c r="P23">
         <v>226000.0</v>
       </c>
       <c r="Q23">
         <v>698000.0</v>
       </c>
       <c r="R23">
         <v>364000.0</v>
       </c>
       <c r="S23">
         <v>17000.0</v>
       </c>
       <c r="T23">
         <v>217078000.0</v>
       </c>
       <c r="U23">
         <v>-3723000.0</v>
       </c>
@@ -11260,72 +11262,72 @@
       <c r="F25">
         <v>-930000.0</v>
       </c>
       <c r="G25">
         <v>-11890000.0</v>
       </c>
       <c r="H25">
         <v>12373000.0</v>
       </c>
       <c r="I25">
         <v>-1101000.0</v>
       </c>
       <c r="J25">
         <v>179000.0</v>
       </c>
       <c r="K25">
         <v>-246000.0</v>
       </c>
       <c r="L25">
         <v>-831000.0</v>
       </c>
       <c r="M25">
         <v>-1735000.0</v>
       </c>
       <c r="N25">
-        <v>-272000.0</v>
+        <v>-528000.0</v>
       </c>
       <c r="O25">
         <v>886000.0</v>
       </c>
       <c r="P25">
         <v>1690000.0</v>
       </c>
       <c r="Q25">
         <v>5280000.0</v>
       </c>
       <c r="R25">
         <v>572000.0</v>
       </c>
       <c r="S25">
         <v>913000.0</v>
       </c>
       <c r="T25">
         <v>4033000.0</v>
       </c>
       <c r="U25">
-        <v>3684000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="V25">
         <v>653000.0</v>
       </c>
       <c r="W25">
         <v>868000.0</v>
       </c>
       <c r="X25">
         <v>402000.0</v>
       </c>
       <c r="Y25">
         <v>63000.0</v>
       </c>
       <c r="Z25">
         <v>734000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>142</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">