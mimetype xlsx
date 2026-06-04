--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -1115,62 +1118,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1220,4508 +1223,4616 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>156000.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>10440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4525000.0</v>
       </c>
       <c r="I2">
         <v>4525000.0</v>
       </c>
       <c r="J2">
+        <v>4525000.0</v>
+      </c>
+      <c r="K2">
         <v>7191000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>625000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3119000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3103000.0</v>
       </c>
-      <c r="N2">
-[...1 lines deleted...]
-      </c>
       <c r="O2">
         <v>0.0</v>
       </c>
-      <c r="P2"/>
+      <c r="P2">
+        <v>0.0</v>
+      </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>1868991.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2018140.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2135052.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
+      <c r="AF2"/>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
+      <c r="AF3"/>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
+      <c r="AF4"/>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
         <v>6933000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
         <v>469553000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>391790000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2061109.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>310259472.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>473579965.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>612067615.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>90176870.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>76985971.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>82960068.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>74489767.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>243024593.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>219388179.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>155475700.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>180225490.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>221458035.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>152070112.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>129265362.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
+      <c r="N6"/>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
+      <c r="AF6"/>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
+      <c r="AF7"/>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8">
+        <v>15144000.0</v>
+      </c>
+      <c r="C8">
         <v>13228000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>11263000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>9604000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>6825000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>5836000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5085000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4961000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
+      <c r="AF8"/>
     </row>
-    <row r="9" spans="1:31">
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>646586000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>310846000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>281205000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>260713000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>261472000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>262539000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>298338000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
+      <c r="AF9"/>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10">
+        <v>29445000.0</v>
+      </c>
+      <c r="C10">
         <v>43221000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32273000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21585000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11431000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>31613000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13744000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9924000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7907000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22386000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>95969000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>225797000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>88163000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>81767000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>64895000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>45498000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4093508.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14721730.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>31327758.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>38844203.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11503866.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5104935.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10150796.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4650388.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1977180.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1137767.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>63986715.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6050443.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>117047920.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>14009481.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>67045185.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
+      <c r="AF11"/>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12">
+        <v>29445000.0</v>
+      </c>
+      <c r="C12">
         <v>43221000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>32273000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>21585000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11431000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>31613000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13744000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9924000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7907000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>22386000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>95969000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>225797000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>88163000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>81767000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>64895000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>45498000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4093508.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14721730.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>31327758.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>38844203.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11503866.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5104935.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10150796.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4650388.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1977180.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1137767.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>63986715.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6050443.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>117047920.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14009481.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>67045185.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13">
+        <v>15144000.0</v>
+      </c>
+      <c r="C13">
         <v>13228000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11263000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9604000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6825000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5836000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5085000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4961000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4625000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4588000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4516000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4476000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4438000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4394000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4339000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4326516.0</v>
       </c>
       <c r="R13">
         <v>4326516.0</v>
       </c>
       <c r="S13">
         <v>4326516.0</v>
       </c>
       <c r="T13">
+        <v>4326516.0</v>
+      </c>
+      <c r="U13">
         <v>4323416.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4297616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4294416.0</v>
       </c>
       <c r="W13">
         <v>4294416.0</v>
       </c>
       <c r="X13">
-        <v>4266416.0</v>
+        <v>4294416.0</v>
       </c>
       <c r="Y13">
         <v>4266416.0</v>
       </c>
       <c r="Z13">
-        <v>4252416.0</v>
+        <v>4266416.0</v>
       </c>
       <c r="AA13">
         <v>4252416.0</v>
       </c>
       <c r="AB13">
         <v>4252416.0</v>
       </c>
       <c r="AC13">
+        <v>4252416.0</v>
+      </c>
+      <c r="AD13">
         <v>4225316.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4204416.0</v>
       </c>
       <c r="AE13">
         <v>4204416.0</v>
       </c>
+      <c r="AF13">
+        <v>4204416.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14">
+        <v>65828805.0</v>
+      </c>
+      <c r="C14">
         <v>51187714.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40727133.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>30015533.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22839835.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19060131.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17999836.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16734369.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16138541.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15877331.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15723617.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15530974.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15298343.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15382596.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15246885.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15017622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14966552.0</v>
       </c>
       <c r="R14">
         <v>14966552.0</v>
       </c>
       <c r="S14">
+        <v>14966552.0</v>
+      </c>
+      <c r="T14">
         <v>15556604.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15544000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15428000.0</v>
       </c>
       <c r="W14">
         <v>15428000.0</v>
       </c>
       <c r="X14">
+        <v>15428000.0</v>
+      </c>
+      <c r="Y14">
         <v>15344432.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15316204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15260204.0</v>
       </c>
       <c r="AA14">
         <v>15260204.0</v>
       </c>
       <c r="AB14">
         <v>15260204.0</v>
       </c>
       <c r="AC14">
+        <v>15260204.0</v>
+      </c>
+      <c r="AD14">
         <v>15151804.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15068204.0</v>
       </c>
       <c r="AE14">
         <v>15068204.0</v>
       </c>
+      <c r="AF14">
+        <v>15068204.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>9604000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>5836000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5085000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4961000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4625000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4588000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4516000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4476000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4438000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4394000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4339000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4326516.0</v>
       </c>
       <c r="R15">
         <v>4326516.0</v>
       </c>
       <c r="S15">
         <v>4326516.0</v>
       </c>
       <c r="T15">
+        <v>4326516.0</v>
+      </c>
+      <c r="U15">
         <v>4323416.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4297616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4294416.0</v>
       </c>
       <c r="W15">
         <v>4294416.0</v>
       </c>
       <c r="X15">
-        <v>4266416.0</v>
+        <v>4294416.0</v>
       </c>
       <c r="Y15">
         <v>4266416.0</v>
       </c>
       <c r="Z15">
-        <v>4252416.0</v>
+        <v>4266416.0</v>
       </c>
       <c r="AA15">
         <v>4252416.0</v>
       </c>
       <c r="AB15">
         <v>4252416.0</v>
       </c>
       <c r="AC15">
+        <v>4252416.0</v>
+      </c>
+      <c r="AD15">
         <v>4225316.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4204416.0</v>
       </c>
       <c r="AE15">
         <v>4204416.0</v>
       </c>
+      <c r="AF15">
+        <v>4204416.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
+      <c r="H16"/>
       <c r="I16">
         <v>-5491000.0</v>
       </c>
       <c r="J16">
+        <v>-5491000.0</v>
+      </c>
+      <c r="K16">
         <v>-25000000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
+      <c r="AF16"/>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
+      <c r="AF17"/>
     </row>
-    <row r="18" spans="1:31">
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>12117000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4038000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2246000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2980000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3364000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2575000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2137000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>323000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1412000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1940000.0</v>
       </c>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
       <c r="O18">
         <v>0.0</v>
       </c>
-      <c r="P18"/>
+      <c r="P18">
+        <v>0.0</v>
+      </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
+      <c r="AF18"/>
     </row>
-    <row r="19" spans="1:31">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
+      <c r="AF19"/>
     </row>
-    <row r="20" spans="1:31">
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>1124000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>219000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>185000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>397000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1402000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>10496000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
+      <c r="AF20"/>
     </row>
-    <row r="21" spans="1:31">
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>-2248000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1204150000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1985000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-597000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>0.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>0.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
+      <c r="AF21"/>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>22316000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27277000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>43622000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>25974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
         <v>1.0</v>
       </c>
       <c r="K22">
+        <v>1.0</v>
+      </c>
+      <c r="L22">
         <v>100403000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-8664000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-949000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2465000.0</v>
       </c>
-      <c r="O22">
-[...2 lines deleted...]
-      <c r="P22"/>
+      <c r="P22">
+        <v>0.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
+      <c r="AF22"/>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23">
+        <v>2177518000.0</v>
+      </c>
+      <c r="C23">
         <v>1882840000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1556758000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1257684000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>973957000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>735584000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>584959000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>551843000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>417490000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>325752000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>284493000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>776872000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>778694000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>667672000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>632989000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>543214000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>491174585.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>417543139.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>586685068.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>729507313.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>569368133.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>434383601.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>423978859.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>298489872.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>357182904.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>322667968.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>392585804.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>360785788.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>522323555.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>310760493.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>326972450.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>116330000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>303296000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>216099000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>95305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="K24">
         <v>25000000.0</v>
       </c>
       <c r="L24">
         <v>25000000.0</v>
       </c>
-      <c r="M24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M24">
+        <v>25000000.0</v>
+      </c>
+      <c r="N24"/>
       <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
-[...1 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24">
         <v>8000000.0</v>
       </c>
       <c r="W24">
+        <v>8000000.0</v>
+      </c>
+      <c r="X24">
         <v>20500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>23000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>16000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>70000000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
+      <c r="AF24"/>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>116330000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>303296000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>216099000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>95305000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>25000000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
+      <c r="AF25"/>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B26">
+        <v>2097446000.0</v>
+      </c>
+      <c r="C26">
         <v>1785299000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1476561000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1206388000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>936614000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>688432000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>553072000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>524071000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>393095000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>286880000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>178436000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>535536000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>677920000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
+      <c r="AF26"/>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
+      <c r="AF27"/>
     </row>
-    <row r="28" spans="1:31">
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28">
+        <v>1101780000.0</v>
+      </c>
+      <c r="C28">
         <v>912844000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>738580000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>616059000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>517157000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>349691000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>289552000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>206175000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>87398000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2614000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-95969000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-225797000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-88163000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-81767000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-64895000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-45498000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4093508.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-14721730.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-31327758.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-38844203.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3503866.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7895065.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5349204.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>33849612.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12022820.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>14862233.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6013285.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1050443.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-12047920.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-9009481.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-6045185.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29">
+        <v>2142217000.0</v>
+      </c>
+      <c r="C29">
         <v>1839698000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1526529000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1228052000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>949455000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>717555000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>575518000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>542062000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>403593000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
+      <c r="AF29"/>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B30">
+        <v>35197000.0</v>
+      </c>
+      <c r="C30">
         <v>32321000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30204000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19077000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14344000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10704000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10440000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10496000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5666000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3763000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1971000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1469000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1204000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2465000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1741000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>863000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1877725.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>515212.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>156322.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>337892.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>135887.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>136401.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>76477.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>297664.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1753297.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>264377.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>238594.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>315707.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>332873.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>279815.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>285002.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>590408000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>420867000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>336251000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>272222000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>325963000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>308288000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>285072000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>272635000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>767418000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>770388000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
+      <c r="AF31"/>
     </row>
-    <row r="32" spans="1:31">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
+      <c r="AF32"/>
     </row>
-    <row r="33" spans="1:31">
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B33">
+        <v>2112876000.0</v>
+      </c>
+      <c r="C33">
         <v>1807298000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1494281000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1217022000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>948182000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>693267000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>553072000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>531423000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2050000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2017000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>186553000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>549606000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>689327000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>574478000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>566353000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>496853000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>477943057.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>396635023.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>555200988.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>690325218.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>557728380.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>429142265.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>406948819.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>293541820.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>347481066.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>315917509.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>328360495.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>354419638.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>404942762.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>296471197.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>259642263.0</v>
       </c>
     </row>
-    <row r="34" spans="1:31">
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>17359000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
+      <c r="AF34"/>
     </row>
-    <row r="35" spans="1:31">
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B35">
+        <v>1166526000.0</v>
+      </c>
+      <c r="C35">
         <v>999207000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>801082000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>667276000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>553090000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>399333000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>303296000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>225880000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>51693000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4664000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11233000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9454000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8306000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>4283000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3981000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4249000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2280148.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2984854.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3775624.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>163052938.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>117007107.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>108312663.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>72784915.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="Z35">
         <v>5000000.0</v>
       </c>
       <c r="AA35">
+        <v>5000000.0</v>
+      </c>
+      <c r="AB35">
         <v>153489085.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>102247457.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>226300739.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>91788373.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>137924697.0</v>
       </c>
     </row>
-    <row r="36" spans="1:31">
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B36">
+        <v>15430000.0</v>
+      </c>
+      <c r="C36">
         <v>1807298000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1494281000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1217022000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>948182000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>693267000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-1402000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>529616000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-393095000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-286880000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>184211000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>549606000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>689327000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2143000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7807000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7580000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-477943057.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-396635023.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7630486.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>9170185.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>7300297.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>7120043.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-406948819.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-280579054.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-347481066.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-315917509.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>328360495.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>354419638.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>404942762.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>296471197.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>259642263.0</v>
       </c>
     </row>
-    <row r="37" spans="1:31">
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
-[...1 lines deleted...]
-      </c>
+      <c r="N37"/>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
+      <c r="AF37"/>
     </row>
-    <row r="38" spans="1:31">
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>68</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1839619000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1557882000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>29711000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>11568000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4835000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7703000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>7352000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>407533000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>301349000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>186182000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>549663000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>688591000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8962000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>566067000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>495566000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>7260295.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5671174.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7630486.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>79170185.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7300297.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>7120043.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6802767.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6481383.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5971361.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5348315.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>392585804.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>360785788.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>522323555.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>310760493.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>326972450.0</v>
       </c>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>-62829000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-41393000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-27277000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-43622000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-25974000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-20973000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-13801000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-26694000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-102374000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4341000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>167000.0</v>
       </c>
-      <c r="N39">
-[...2 lines deleted...]
-      <c r="O39"/>
+      <c r="O39">
+        <v>0.0</v>
+      </c>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
+      <c r="AF39"/>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>70</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>-2769000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-281000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-156000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-1240000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-50000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-15687000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-192000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>47493000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>28825000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>625000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>9454000.0</v>
       </c>
-      <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
-      <c r="T40">
+      <c r="T40"/>
+      <c r="U40">
         <v>-231274.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>714433.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1842587.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-2726850.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1868991.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-2018140.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-2135052.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2220753.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2023625.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>221300000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-3184373.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-6050730.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>26676000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>18832000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>17731000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>8414000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>9589000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>9372000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>8489000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>11233000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>9454000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>6366000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>5752000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2256000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1831000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188000.0</v>
       </c>
       <c r="S41">
         <v>1188000.0</v>
       </c>
       <c r="T41">
+        <v>1188000.0</v>
+      </c>
+      <c r="U41">
         <v>1458000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2680000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1843000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4543000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1869000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2018000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2135000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2221000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
+      <c r="AF41"/>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B42">
+        <v>1074854000.0</v>
+      </c>
+      <c r="C42">
         <v>959123000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>796945000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>622649000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>424298000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>332510000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>286909000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>257268000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>297516000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>275008000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>268426000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>767332000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>764812000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>656089000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>154402000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>142233000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>478476782.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>100634381.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>108653851.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>109340658.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>302143623.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>221253520.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>203368866.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>124411133.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-97805.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-582555.0</v>
       </c>
       <c r="AA42">
         <v>-582555.0</v>
       </c>
       <c r="AB42">
         <v>-582555.0</v>
       </c>
       <c r="AC42">
+        <v>-582555.0</v>
+      </c>
+      <c r="AD42">
         <v>-1520893.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2220181.0</v>
       </c>
       <c r="AE42">
         <v>-2220181.0</v>
       </c>
+      <c r="AF42">
+        <v>-2220181.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
+      <c r="AF43"/>
     </row>
-    <row r="44" spans="1:31">
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-      <c r="N44">
-[...1 lines deleted...]
-      </c>
+      <c r="N44"/>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
+      <c r="AF44"/>
     </row>
-    <row r="45" spans="1:31">
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
+      <c r="AF45"/>
     </row>
-    <row r="46" spans="1:31">
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B46"/>
-      <c r="C46">
+      <c r="C46"/>
+      <c r="D46">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="E46">
         <v>1800000.0</v>
       </c>
       <c r="F46">
+        <v>1800000.0</v>
+      </c>
+      <c r="G46">
         <v>200000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>-1402000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>-1807000.0</v>
       </c>
-      <c r="I46"/>
-      <c r="J46">
+      <c r="J46"/>
+      <c r="K46">
         <v>-2154000.0</v>
       </c>
-      <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
+      <c r="AF46"/>
     </row>
-    <row r="47" spans="1:31">
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
-[...1 lines deleted...]
-      </c>
+      <c r="D47"/>
       <c r="E47">
         <v>1800000.0</v>
       </c>
       <c r="F47">
+        <v>1800000.0</v>
+      </c>
+      <c r="G47">
         <v>200000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>400000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
-[...1 lines deleted...]
-      </c>
+      <c r="N47"/>
       <c r="O47">
         <v>0.0</v>
       </c>
-      <c r="P47"/>
+      <c r="P47">
+        <v>0.0</v>
+      </c>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
+      <c r="AF47"/>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B48">
+        <v>-79006000.0</v>
+      </c>
+      <c r="C48">
         <v>-88718000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-52532000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-41845000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-10256000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2095000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-19772000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>63734000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6147000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1457000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-307000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-4390000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1138000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-706000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>412000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>872000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2061000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>42622.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2860118.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>612068000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>391243000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>297368000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>285457000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>3299659.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>3297838.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>3550573.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>77730405.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>72336614.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>71860358.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>64917773.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>57798156.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-41845000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
-[...1 lines deleted...]
-      </c>
+      <c r="N49"/>
       <c r="O49">
         <v>0.0</v>
       </c>
-      <c r="P49"/>
+      <c r="P49">
+        <v>0.0</v>
+      </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
+      <c r="AF49"/>
     </row>
-    <row r="50" spans="1:31">
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>95305000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>25000000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
+      <c r="AF50"/>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B51">
+        <v>1131225000.0</v>
+      </c>
+      <c r="C51">
         <v>956065000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>770853000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>637644000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>528588000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>381304000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>319496000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>216099000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>100796000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>25000000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>8000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>13000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>15500000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>38500000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>14000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>16000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>70000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>5000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>105000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>5000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>61000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:31">
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>82</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>223107000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>43077000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>23836000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>16652000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>17273000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>16200000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>5491000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>25000000.0</v>
       </c>
-      <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>8000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15500000.0</v>
       </c>
       <c r="X52">
         <v>15500000.0</v>
       </c>
-      <c r="Y52"/>
+      <c r="Y52">
+        <v>15500000.0</v>
+      </c>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
+      <c r="AF52"/>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>1206388000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>-422000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-291000.0</v>
       </c>
-      <c r="O53">
-[...2 lines deleted...]
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
+      <c r="AF53"/>
     </row>
-    <row r="54" spans="1:31">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-      <c r="N54">
-[...1 lines deleted...]
-      </c>
+      <c r="N54"/>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
+      <c r="AF54"/>
     </row>
-    <row r="55" spans="1:31">
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B55">
+        <v>2177518000.0</v>
+      </c>
+      <c r="C55">
         <v>1882840000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1556758000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1257684000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>973957000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>735584000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>584959000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>551843000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>417490000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>325752000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>284493000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>776872000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>778694000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>667672000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>632989000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>543214000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>491174585.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>417543139.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>586685068.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>729507313.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>569368133.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>434383601.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>423978859.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>298489872.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>357182904.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>322667968.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>392585804.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>360785788.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>522323555.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>310760493.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>326972450.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B56">
+        <v>64642000.0</v>
+      </c>
+      <c r="C56">
         <v>75542000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>62477000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>40662000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>25775000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>42317000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>24184000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>20420000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7907000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>22386000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>97940000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>227266000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>89367000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>84232000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>66636000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>46361000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5971233.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>15236942.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>31484080.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>39182095.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11639753.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5241336.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>10227273.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4948052.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3730477.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1402144.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>64225309.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6366150.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>117380793.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>14289296.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>67330187.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B57">
+        <v>87</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
         <v>225876000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>281000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>156000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1240000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>50000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>513000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4525000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>57509000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>36016000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>625000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>9454000.0</v>
       </c>
-      <c r="M57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N57"/>
       <c r="O57">
         <v>0.0</v>
       </c>
-      <c r="P57"/>
+      <c r="P57">
+        <v>0.0</v>
+      </c>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
-      <c r="U57">
+      <c r="U57"/>
+      <c r="V57">
         <v>9697086.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>14842587.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>15500000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>19237982.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>101700000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>91100000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2220753.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2306366.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>221300000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>86800000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>126900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B58">
+        <v>1166526000.0</v>
+      </c>
+      <c r="C58">
         <v>999207000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>801082000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>667276000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>553090000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>399333000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>303296000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>225880000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>109202000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>40680000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>11858000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9454000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8306000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>7895000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4283000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3981000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4249000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2280148.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2984854.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3775624.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>172750024.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>131849694.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>133355509.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>92022897.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>106691862.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>96059355.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>155709838.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>104553823.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>226300739.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>91788373.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>137924697.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-      <c r="N59">
-[...1 lines deleted...]
-      </c>
+      <c r="N59"/>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
+      <c r="AF59"/>
     </row>
-    <row r="60" spans="1:31">
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B60">
+        <v>1010992000.0</v>
+      </c>
+      <c r="C60">
         <v>883633000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>755676000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>590408000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>420867000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>336251000.0</v>
       </c>
-      <c r="G60">
-[...1 lines deleted...]
-      </c>
       <c r="H60">
+        <v>281663000.0</v>
+      </c>
+      <c r="I60">
         <v>325963000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>308288000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>285072000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>272635000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>767418000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>770388000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>659777000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>628706000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>539233000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>486925586.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>415262991.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>583700214.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>725731689.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>396618109.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>302533907.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>290623350.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>206466975.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>250491042.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>226608613.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>236875966.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>256231965.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>296022816.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>218972120.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>189047753.0</v>
       </c>
     </row>
-    <row r="61" spans="1:31">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>-23937000.0</v>
       </c>
       <c r="I61">
         <v>-23937000.0</v>
       </c>
       <c r="J61">
         <v>-23937000.0</v>
       </c>
       <c r="K61">
         <v>-23937000.0</v>
       </c>
       <c r="L61">
         <v>-23937000.0</v>
       </c>
       <c r="M61">
         <v>-23937000.0</v>
       </c>
       <c r="N61">
         <v>-23937000.0</v>
       </c>
       <c r="O61">
         <v>-23937000.0</v>
       </c>
       <c r="P61">
         <v>-23937000.0</v>
       </c>
       <c r="Q61">
         <v>-23937000.0</v>
       </c>
       <c r="R61">
         <v>-23937000.0</v>
       </c>
       <c r="S61">
-        <v>-7033000.0</v>
+        <v>-23937000.0</v>
       </c>
       <c r="T61">
         <v>-7033000.0</v>
       </c>
       <c r="U61">
         <v>-7033000.0</v>
       </c>
       <c r="V61">
         <v>-7033000.0</v>
       </c>
       <c r="W61">
         <v>-7033000.0</v>
       </c>
       <c r="X61">
         <v>-7033000.0</v>
       </c>
       <c r="Y61">
         <v>-7033000.0</v>
       </c>
       <c r="Z61">
         <v>-7033000.0</v>
       </c>
       <c r="AA61">
         <v>-7033000.0</v>
       </c>
-      <c r="AB61"/>
+      <c r="AB61">
+        <v>-7033000.0</v>
+      </c>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
+      <c r="AF61"/>
     </row>
-    <row r="62" spans="1:31">
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>92</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>95</v>
       </c>
       <c r="F1" t="s">
-        <v>95</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>98</v>
       </c>
       <c r="J1" t="s">
-        <v>98</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>101</v>
       </c>
       <c r="N1" t="s">
-        <v>101</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>104</v>
       </c>
       <c r="R1" t="s">
-        <v>104</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>107</v>
       </c>
       <c r="V1" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="Z1" t="s">
-        <v>110</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>113</v>
       </c>
       <c r="AD1" t="s">
-        <v>113</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
       <c r="AH1" t="s">
-        <v>116</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>119</v>
       </c>
       <c r="AL1" t="s">
-        <v>119</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="AP1" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="AT1" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>128</v>
       </c>
       <c r="AX1" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="BB1" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="BF1" t="s">
-        <v>134</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="BJ1" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>140</v>
       </c>
       <c r="BN1" t="s">
-        <v>140</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="BR1" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="BV1" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="BZ1" t="s">
-        <v>149</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="CD1" t="s">
-        <v>152</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="CH1" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="CL1" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>161</v>
       </c>
       <c r="CP1" t="s">
-        <v>161</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>164</v>
       </c>
       <c r="CT1" t="s">
-        <v>164</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>167</v>
       </c>
       <c r="CX1" t="s">
-        <v>167</v>
+        <v>26</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="DB1" t="s">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
-        <v>27</v>
+        <v>173</v>
       </c>
       <c r="DF1" t="s">
-        <v>173</v>
+        <v>28</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="DJ1" t="s">
-        <v>176</v>
+        <v>29</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
-        <v>29</v>
+        <v>179</v>
       </c>
       <c r="DN1" t="s">
-        <v>179</v>
+        <v>30</v>
       </c>
       <c r="DO1" t="s">
         <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
-        <v>30</v>
+        <v>182</v>
       </c>
       <c r="DR1" t="s">
-        <v>182</v>
+        <v>31</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>183</v>
       </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>876000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>156000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>258000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>10389000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
-[...3 lines deleted...]
-      <c r="AE2">
+      <c r="AC2"/>
+      <c r="AD2">
+        <v>0.0</v>
+      </c>
+      <c r="AE2"/>
+      <c r="AF2">
         <v>4525000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14503000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4525000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4201000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3838000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3355000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7191000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2719000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19361000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2198000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>625000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4850000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
-      <c r="AS2">
+      <c r="AS2"/>
+      <c r="AT2">
         <v>3119000.0</v>
       </c>
-      <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
-      <c r="AW2">
+      <c r="AW2"/>
+      <c r="AX2">
         <v>3103000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3826000.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
-      <c r="BA2">
-[...1 lines deleted...]
-      </c>
+      <c r="BA2"/>
       <c r="BB2">
+        <v>0.0</v>
+      </c>
+      <c r="BC2">
         <v>1125000.0</v>
       </c>
-      <c r="BC2">
-[...1 lines deleted...]
-      </c>
       <c r="BD2">
+        <v>0.0</v>
+      </c>
+      <c r="BE2">
         <v>5950000.0</v>
       </c>
-      <c r="BE2">
-[...1 lines deleted...]
-      </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
-      <c r="BI2"/>
+      <c r="BI2">
+        <v>0.0</v>
+      </c>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
-      <c r="CN2">
+      <c r="CN2"/>
+      <c r="CO2">
         <v>1854379.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1868991.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1897136.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1862450.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1887855.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2018140.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1924797.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2040393.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1981011.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2135052.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2110203.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2111779.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2018171.0</v>
       </c>
-      <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5800,54 +5911,55 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5926,64 +6038,63 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
@@ -6079,253 +6190,256 @@
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
         <v>441353000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>391032000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>469553000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>391083000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>347267000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>386360000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>391790000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>359712711.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>412690555.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>388719615.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2061109.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>350406625.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>348720362.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>319498987.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>3006262.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>371445622.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>437780660.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>469492272.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>470719847.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>427852878.0</v>
       </c>
-      <c r="BW5"/>
-      <c r="BX5">
+      <c r="BX5"/>
+      <c r="BY5">
         <v>108495875.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>612067615.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>492292889.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>393234901.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>90154436.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>90176870.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>88118338.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>84636536.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>80198239.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>76985971.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>75496653.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>79095400.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>81122190.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>82960068.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>76300166.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>222900000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>207752273.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>74489767.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5">
+      <c r="CQ5"/>
+      <c r="CR5">
         <v>195940744.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>228177902.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>243024593.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>241489636.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>233108656.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>234698239.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>219388179.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>144787114.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>226389888.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>229068111.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>155475700.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>159017514.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>228600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>253100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>247800000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>262300000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>260000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>291600000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>288100000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>264500000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>260200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>236900000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>212200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>215400000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>203400000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>190900000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>182600000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>172700000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -6334,75 +6448,75 @@
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-      <c r="BA6">
-[...1 lines deleted...]
-      </c>
+      <c r="BA6"/>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -6420,54 +6534,55 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -6546,113 +6661,116 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8">
+        <v>15144000.0</v>
+      </c>
+      <c r="C8">
         <v>14864000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>14242000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>13807000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>13228000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>12513000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>11922000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>11709000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>11263000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>10745000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>9988000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>9710000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>9604000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>9225000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>7780000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>7433000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>6825000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>6566000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>6420000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>6135000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6710,137 +6828,138 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>667440000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>646586000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>521072000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>310846000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>316322000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>291387000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>285925000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>281205000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>276899000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>182566000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>174150000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -6858,422 +6977,426 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10">
+        <v>29445000.0</v>
+      </c>
+      <c r="C10">
         <v>42559000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>87429000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>46889000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>36013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47237000.0</v>
       </c>
       <c r="G10">
         <v>47237000.0</v>
       </c>
       <c r="H10">
+        <v>47237000.0</v>
+      </c>
+      <c r="I10">
         <v>33299000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32273000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23605000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>23020000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21278000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21585000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>21686000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30238000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>18770000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11431000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>18668000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>26840000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16543000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>31613000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>43724000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16011000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14986000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>13744000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>22966000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>30019000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11969000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9924000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10774000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>10193000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12532000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7907000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>20527000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>33329000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12359000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>22386000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>32671000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>57840000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>96957000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>95969000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>143680000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>184111000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>212623000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>225797000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>249436000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>122950000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>88150000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>88163000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>65717000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>68182000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>70163000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>81767000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>67623000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>59687000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>65735000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>64895000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>63216000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>53323000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>34675000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>45498000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>73547621.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>77057668.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>77995617.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4093508.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4705829.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6744329.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>10519695.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>14721730.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>21574396.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>9400652.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>30031548.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>31327758.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>31949168.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>31871482.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>31264000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>38844203.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>56530336.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>24269495.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>162932468.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>11503866.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>13518641.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>7479078.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3678770.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5104935.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2239413.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2518988.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2377367.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>10150796.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2077980.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3200000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3401996.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>4650388.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2116168.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1695195.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>66548774.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1977180.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3147843.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1981821.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>61804775.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1137767.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>36885931.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>5211868.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4723069.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>63986715.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>44541641.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>40300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>18900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>6100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>47300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>11200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>117000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>24700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>31000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>15900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>14000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>7400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>8800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>13900000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>67000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -7352,1494 +7475,1505 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12">
+        <v>29445000.0</v>
+      </c>
+      <c r="C12">
         <v>42559000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>87429000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>46889000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47237000.0</v>
       </c>
       <c r="G12">
         <v>47237000.0</v>
       </c>
       <c r="H12">
+        <v>47237000.0</v>
+      </c>
+      <c r="I12">
         <v>33299000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32273000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23605000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>23020000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21278000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21585000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21686000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>30238000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18770000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11431000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18668000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>26840000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16543000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>31613000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>43724000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16011000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14986000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13744000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>22966000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>30019000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11969000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9924000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10774000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10193000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12532000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7907000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>20527000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>33329000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12359000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>22386000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>32671000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>57840000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>96957000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>95969000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>143680000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>184111000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>212623000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>225797000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>249436000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>122950000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>88150000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>88163000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>65717000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>68182000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>70163000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>81767000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>67623000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>59687000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>65735000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>64895000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>63216000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>53323000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>34675000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>45498000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>73547621.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>77057668.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>77995617.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4093508.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4705829.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6744329.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>10519695.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>14721730.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>21574396.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>9400652.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>30031548.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>31327758.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>31949168.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>31264000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>38844203.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>56530336.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>24269495.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>162932468.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>11503866.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>13518641.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>7479078.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3678770.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5104935.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2239413.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2518988.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2377367.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>10150796.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2077980.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3200000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3401996.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4650388.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2116168.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1695195.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>66548774.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1977180.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3147843.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1981821.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>61804775.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1137767.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>36885931.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5211868.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4723069.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>63986715.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>44541641.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>40300000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>18900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>6100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>5000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>47300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>11200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>117000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>24700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>31000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>15900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>14000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>7400000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>8800000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>13900000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>67000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13">
+        <v>15144000.0</v>
+      </c>
+      <c r="C13">
         <v>14864000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>14242000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>13807000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11922000.0</v>
       </c>
       <c r="G13">
         <v>11922000.0</v>
       </c>
       <c r="H13">
+        <v>11922000.0</v>
+      </c>
+      <c r="I13">
         <v>11709000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11263000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10745000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>9988000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9710000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9604000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>9225000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7780000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7433000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6825000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6566000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6420000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6135000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5836000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5552000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5241000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5232000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5085000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5242000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5067000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5009000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4961000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4893000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>4671000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4658000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>4625000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4632000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4590000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4586000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>4588000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4576000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4517000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4516000.0</v>
       </c>
       <c r="AP13">
         <v>4516000.0</v>
       </c>
       <c r="AQ13">
-        <v>4481000.0</v>
+        <v>4516000.0</v>
       </c>
       <c r="AR13">
         <v>4481000.0</v>
       </c>
       <c r="AS13">
+        <v>4481000.0</v>
+      </c>
+      <c r="AT13">
         <v>4476000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>4471000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>4470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4438000.0</v>
       </c>
       <c r="AW13">
         <v>4438000.0</v>
       </c>
       <c r="AX13">
+        <v>4438000.0</v>
+      </c>
+      <c r="AY13">
         <v>4405000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>4400000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>4398000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>4394000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>4383000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>4381000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>4383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4339000.0</v>
       </c>
       <c r="BF13">
         <v>4339000.0</v>
       </c>
       <c r="BG13">
         <v>4339000.0</v>
       </c>
       <c r="BH13">
-        <v>4338000.0</v>
+        <v>4339000.0</v>
       </c>
       <c r="BI13">
         <v>4338000.0</v>
       </c>
       <c r="BJ13">
+        <v>4338000.0</v>
+      </c>
+      <c r="BK13">
         <v>4337916.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>4327298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4326516.0</v>
       </c>
       <c r="BM13">
         <v>4326516.0</v>
       </c>
       <c r="BN13">
         <v>4326516.0</v>
       </c>
       <c r="BO13">
         <v>4326516.0</v>
       </c>
       <c r="BP13">
         <v>4326516.0</v>
       </c>
       <c r="BQ13">
         <v>4326516.0</v>
       </c>
       <c r="BR13">
         <v>4326516.0</v>
       </c>
       <c r="BS13">
         <v>4326516.0</v>
       </c>
       <c r="BT13">
         <v>4326516.0</v>
       </c>
       <c r="BU13">
         <v>4326516.0</v>
       </c>
       <c r="BV13">
         <v>4326516.0</v>
       </c>
       <c r="BW13">
+        <v>4326516.0</v>
+      </c>
+      <c r="BX13">
         <v>4327000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>4326516.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4323416.0</v>
       </c>
       <c r="BZ13">
         <v>4323416.0</v>
       </c>
       <c r="CA13">
-        <v>4313116.0</v>
+        <v>4323416.0</v>
       </c>
       <c r="CB13">
         <v>4313116.0</v>
       </c>
       <c r="CC13">
+        <v>4313116.0</v>
+      </c>
+      <c r="CD13">
         <v>4297616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4294416.0</v>
       </c>
       <c r="CE13">
         <v>4294416.0</v>
       </c>
       <c r="CF13">
         <v>4294416.0</v>
       </c>
       <c r="CG13">
         <v>4294416.0</v>
       </c>
       <c r="CH13">
         <v>4294416.0</v>
       </c>
       <c r="CI13">
         <v>4294416.0</v>
       </c>
       <c r="CJ13">
         <v>4294416.0</v>
       </c>
       <c r="CK13">
         <v>4294416.0</v>
       </c>
       <c r="CL13">
         <v>4294416.0</v>
       </c>
       <c r="CM13">
+        <v>4294416.0</v>
+      </c>
+      <c r="CN13">
         <v>4300000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>4266415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4266416.0</v>
       </c>
       <c r="CP13">
         <v>4266416.0</v>
       </c>
       <c r="CQ13">
         <v>4266416.0</v>
       </c>
       <c r="CR13">
         <v>4266416.0</v>
       </c>
       <c r="CS13">
         <v>4266416.0</v>
       </c>
       <c r="CT13">
         <v>4266416.0</v>
       </c>
       <c r="CU13">
         <v>4266416.0</v>
       </c>
       <c r="CV13">
-        <v>4252416.0</v>
+        <v>4266416.0</v>
       </c>
       <c r="CW13">
         <v>4252416.0</v>
       </c>
       <c r="CX13">
         <v>4252416.0</v>
       </c>
       <c r="CY13">
         <v>4252416.0</v>
       </c>
       <c r="CZ13">
         <v>4252416.0</v>
       </c>
       <c r="DA13">
         <v>4252416.0</v>
       </c>
       <c r="DB13">
         <v>4252416.0</v>
       </c>
       <c r="DC13">
-        <v>4300000.0</v>
+        <v>4252416.0</v>
       </c>
       <c r="DD13">
         <v>4300000.0</v>
       </c>
       <c r="DE13">
         <v>4300000.0</v>
       </c>
       <c r="DF13">
-        <v>4200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="DG13">
         <v>4200000.0</v>
       </c>
       <c r="DH13">
         <v>4200000.0</v>
       </c>
       <c r="DI13">
         <v>4200000.0</v>
       </c>
       <c r="DJ13">
         <v>4200000.0</v>
       </c>
       <c r="DK13">
         <v>4200000.0</v>
       </c>
       <c r="DL13">
         <v>4200000.0</v>
       </c>
       <c r="DM13">
         <v>4200000.0</v>
       </c>
       <c r="DN13">
         <v>4200000.0</v>
       </c>
       <c r="DO13">
         <v>4200000.0</v>
       </c>
       <c r="DP13">
         <v>4200000.0</v>
       </c>
       <c r="DQ13">
         <v>4200000.0</v>
       </c>
       <c r="DR13">
         <v>4200000.0</v>
       </c>
+      <c r="DS13">
+        <v>4200000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14">
+        <v>62452000.0</v>
+      </c>
+      <c r="C14">
         <v>66842796.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64830413.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>62777000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>51187714.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54122000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>47243000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>45665387.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>44076603.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>41513773.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>39698396.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37597884.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>36076425.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>31381360.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27987699.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>25513534.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24958520.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>23432522.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22534443.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21201884.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18600443.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19134824.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18600443.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18147888.0</v>
       </c>
       <c r="Y14">
         <v>18147888.0</v>
       </c>
       <c r="Z14">
+        <v>18147888.0</v>
+      </c>
+      <c r="AA14">
         <v>18100176.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>17770011.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17535924.0</v>
       </c>
       <c r="AC14">
         <v>17535924.0</v>
       </c>
       <c r="AD14">
+        <v>17535924.0</v>
+      </c>
+      <c r="AE14">
         <v>17122925.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>16323477.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16201443.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>16180291.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>16176436.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>16077837.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>16072463.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>16009703.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>15931501.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>15805577.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>15791299.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>15724620.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>15751241.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>15671664.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>15676513.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>15583332.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15448884.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>15540732.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15413532.0</v>
       </c>
       <c r="AW14">
         <v>15413532.0</v>
       </c>
       <c r="AX14">
+        <v>15413532.0</v>
+      </c>
+      <c r="AY14">
         <v>16320000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15258864.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15253864.0</v>
       </c>
       <c r="BA14">
         <v>15253864.0</v>
       </c>
       <c r="BB14">
+        <v>15253864.0</v>
+      </c>
+      <c r="BC14">
         <v>15193572.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>15164048.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15192312.0</v>
       </c>
       <c r="BE14">
         <v>15192312.0</v>
       </c>
       <c r="BF14">
+        <v>15192312.0</v>
+      </c>
+      <c r="BG14">
         <v>15025277.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>15097210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13403846.0</v>
       </c>
       <c r="BI14">
         <v>13403846.0</v>
       </c>
       <c r="BJ14">
+        <v>13403846.0</v>
+      </c>
+      <c r="BK14">
         <v>11186341.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>14969680.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17129707.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>17129869.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>14966552.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>14889873.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>17602548.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14966552.0</v>
       </c>
       <c r="BR14">
         <v>14966552.0</v>
       </c>
       <c r="BS14">
         <v>14966552.0</v>
       </c>
       <c r="BT14">
-        <v>14999756.0</v>
+        <v>14966552.0</v>
       </c>
       <c r="BU14">
         <v>14999756.0</v>
       </c>
       <c r="BV14">
+        <v>14999756.0</v>
+      </c>
+      <c r="BW14">
         <v>15556604.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>15556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15556604.0</v>
       </c>
       <c r="BY14">
         <v>15556604.0</v>
       </c>
       <c r="BZ14">
+        <v>15556604.0</v>
+      </c>
+      <c r="CA14">
         <v>15544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15504000.0</v>
       </c>
       <c r="CB14">
         <v>15504000.0</v>
       </c>
       <c r="CC14">
         <v>15504000.0</v>
       </c>
       <c r="CD14">
-        <v>15428000.0</v>
+        <v>15504000.0</v>
       </c>
       <c r="CE14">
         <v>15428000.0</v>
       </c>
       <c r="CF14">
         <v>15428000.0</v>
       </c>
       <c r="CG14">
         <v>15428000.0</v>
       </c>
       <c r="CH14">
         <v>15428000.0</v>
       </c>
       <c r="CI14">
         <v>15428000.0</v>
       </c>
       <c r="CJ14">
         <v>15428000.0</v>
       </c>
       <c r="CK14">
         <v>15428000.0</v>
       </c>
       <c r="CL14">
         <v>15428000.0</v>
       </c>
       <c r="CM14">
         <v>15428000.0</v>
       </c>
       <c r="CN14">
-        <v>15316204.0</v>
+        <v>15428000.0</v>
       </c>
       <c r="CO14">
         <v>15316204.0</v>
       </c>
       <c r="CP14">
+        <v>15316204.0</v>
+      </c>
+      <c r="CQ14">
         <v>15344432.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>14882708.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15316204.0</v>
       </c>
       <c r="CS14">
         <v>15316204.0</v>
       </c>
       <c r="CT14">
         <v>15316204.0</v>
       </c>
       <c r="CU14">
         <v>15316204.0</v>
       </c>
       <c r="CV14">
-        <v>15260204.0</v>
+        <v>15316204.0</v>
       </c>
       <c r="CW14">
         <v>15260204.0</v>
       </c>
       <c r="CX14">
         <v>15260204.0</v>
       </c>
       <c r="CY14">
         <v>15260204.0</v>
       </c>
       <c r="CZ14">
         <v>15260204.0</v>
       </c>
       <c r="DA14">
         <v>15260204.0</v>
       </c>
       <c r="DB14">
         <v>15260204.0</v>
       </c>
       <c r="DC14">
-        <v>15260000.0</v>
+        <v>15260204.0</v>
       </c>
       <c r="DD14">
         <v>15260000.0</v>
       </c>
       <c r="DE14">
+        <v>15260000.0</v>
+      </c>
+      <c r="DF14">
         <v>15280000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>14440000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>15170000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>15150000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>15290000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>15150000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>15100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15070000.0</v>
       </c>
       <c r="DM14">
         <v>15070000.0</v>
       </c>
       <c r="DN14">
         <v>15070000.0</v>
       </c>
       <c r="DO14">
         <v>15070000.0</v>
       </c>
       <c r="DP14">
         <v>15070000.0</v>
       </c>
       <c r="DQ14">
+        <v>15070000.0</v>
+      </c>
+      <c r="DR14">
         <v>15200000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>15070000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>9710000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9604000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>7780000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>6135000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5836000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5552000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5241000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5232000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5085000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5242000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5067000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5009000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4961000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4893000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4671000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4658000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4625000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4632000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4590000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4586000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4588000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4576000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4517000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4516000.0</v>
       </c>
       <c r="AP15">
         <v>4516000.0</v>
       </c>
       <c r="AQ15">
-        <v>4481000.0</v>
+        <v>4516000.0</v>
       </c>
       <c r="AR15">
         <v>4481000.0</v>
       </c>
       <c r="AS15">
+        <v>4481000.0</v>
+      </c>
+      <c r="AT15">
         <v>4476000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4471000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4438000.0</v>
       </c>
       <c r="AW15">
         <v>4438000.0</v>
       </c>
       <c r="AX15">
+        <v>4438000.0</v>
+      </c>
+      <c r="AY15">
         <v>4405000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4400000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4398000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4394000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4383000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4381000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4339000.0</v>
       </c>
       <c r="BF15">
         <v>4339000.0</v>
       </c>
       <c r="BG15">
         <v>4339000.0</v>
       </c>
       <c r="BH15">
-        <v>4338000.0</v>
+        <v>4339000.0</v>
       </c>
       <c r="BI15">
         <v>4338000.0</v>
       </c>
       <c r="BJ15">
+        <v>4338000.0</v>
+      </c>
+      <c r="BK15">
         <v>4337916.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4327298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4326516.0</v>
       </c>
       <c r="BM15">
         <v>4326516.0</v>
       </c>
       <c r="BN15">
         <v>4326516.0</v>
       </c>
       <c r="BO15">
         <v>4326516.0</v>
       </c>
       <c r="BP15">
         <v>4326516.0</v>
       </c>
       <c r="BQ15">
         <v>4326516.0</v>
       </c>
       <c r="BR15">
         <v>4326516.0</v>
       </c>
       <c r="BS15">
         <v>4326516.0</v>
       </c>
       <c r="BT15">
         <v>4326516.0</v>
       </c>
       <c r="BU15">
         <v>4326516.0</v>
       </c>
       <c r="BV15">
         <v>4326516.0</v>
       </c>
       <c r="BW15">
         <v>4326516.0</v>
       </c>
       <c r="BX15">
         <v>4326516.0</v>
       </c>
       <c r="BY15">
-        <v>4323416.0</v>
+        <v>4326516.0</v>
       </c>
       <c r="BZ15">
         <v>4323416.0</v>
       </c>
       <c r="CA15">
-        <v>4313116.0</v>
+        <v>4323416.0</v>
       </c>
       <c r="CB15">
         <v>4313116.0</v>
       </c>
       <c r="CC15">
+        <v>4313116.0</v>
+      </c>
+      <c r="CD15">
         <v>4297616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4294416.0</v>
       </c>
       <c r="CE15">
         <v>4294416.0</v>
       </c>
       <c r="CF15">
         <v>4294416.0</v>
       </c>
       <c r="CG15">
         <v>4294416.0</v>
       </c>
       <c r="CH15">
         <v>4294416.0</v>
       </c>
       <c r="CI15">
         <v>4294416.0</v>
       </c>
       <c r="CJ15">
         <v>4294416.0</v>
       </c>
       <c r="CK15">
         <v>4294416.0</v>
       </c>
       <c r="CL15">
         <v>4294416.0</v>
       </c>
       <c r="CM15">
+        <v>4294416.0</v>
+      </c>
+      <c r="CN15">
         <v>4300000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>4266415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4266416.0</v>
       </c>
       <c r="CP15">
         <v>4266416.0</v>
       </c>
       <c r="CQ15">
         <v>4266416.0</v>
       </c>
       <c r="CR15">
         <v>4266416.0</v>
       </c>
       <c r="CS15">
         <v>4266416.0</v>
       </c>
       <c r="CT15">
         <v>4266416.0</v>
       </c>
       <c r="CU15">
         <v>4266416.0</v>
       </c>
       <c r="CV15">
-        <v>4252416.0</v>
+        <v>4266416.0</v>
       </c>
       <c r="CW15">
         <v>4252416.0</v>
       </c>
       <c r="CX15">
         <v>4252416.0</v>
       </c>
       <c r="CY15">
         <v>4252416.0</v>
       </c>
       <c r="CZ15">
         <v>4252416.0</v>
       </c>
       <c r="DA15">
         <v>4252416.0</v>
       </c>
       <c r="DB15">
         <v>4252416.0</v>
       </c>
       <c r="DC15">
-        <v>4300000.0</v>
+        <v>4252416.0</v>
       </c>
       <c r="DD15">
         <v>4300000.0</v>
       </c>
       <c r="DE15">
         <v>4300000.0</v>
       </c>
       <c r="DF15">
-        <v>4200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="DG15">
         <v>4200000.0</v>
       </c>
       <c r="DH15">
         <v>4200000.0</v>
       </c>
       <c r="DI15">
         <v>4200000.0</v>
       </c>
       <c r="DJ15">
         <v>4200000.0</v>
       </c>
       <c r="DK15">
         <v>4200000.0</v>
       </c>
       <c r="DL15">
         <v>4200000.0</v>
       </c>
       <c r="DM15">
         <v>4200000.0</v>
       </c>
       <c r="DN15">
         <v>4200000.0</v>
       </c>
       <c r="DO15">
         <v>4200000.0</v>
       </c>
       <c r="DP15">
         <v>4200000.0</v>
       </c>
       <c r="DQ15">
         <v>4200000.0</v>
       </c>
       <c r="DR15">
         <v>4200000.0</v>
       </c>
+      <c r="DS15">
+        <v>4200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -8918,54 +9052,55 @@
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9044,195 +9179,196 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>11855000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>12117000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3996000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4044000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4307000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4038000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4271000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4500000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2416000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2246000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2453000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2556000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2768000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2980000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3016000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3209000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3401000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3364000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3533000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2476000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2676000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2575000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2755000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1972000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1980000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2137000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>522000.0</v>
       </c>
       <c r="AN18">
         <v>522000.0</v>
       </c>
       <c r="AO18">
+        <v>522000.0</v>
+      </c>
+      <c r="AP18">
         <v>323000.0</v>
       </c>
-      <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18">
         <v>1412000.0</v>
       </c>
-      <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18">
         <v>1940000.0</v>
       </c>
-      <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-      <c r="BA18">
-[...1 lines deleted...]
-      </c>
+      <c r="BA18"/>
       <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
         <v>2036000.0</v>
       </c>
-      <c r="BC18">
-[...1 lines deleted...]
-      </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>2175000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -9250,54 +9386,55 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -9376,137 +9513,138 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>19077000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>14344000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>12009000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
+      <c r="BA20"/>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
@@ -9524,54 +9662,55 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -9580,75 +9719,75 @@
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
-[...1 lines deleted...]
-      </c>
+      <c r="BA21"/>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
@@ -9666,221 +9805,222 @@
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22">
         <v>23970000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>23364000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>21847000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>41393000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22286000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>30759000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>20308000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27277000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>29285000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>27964000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17533000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1476000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-12565000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-12264000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1841000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10651000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-12864000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-9672000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-7099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AH22">
         <v>1.0</v>
       </c>
       <c r="AI22">
         <v>1.0</v>
       </c>
       <c r="AJ22">
+        <v>1.0</v>
+      </c>
+      <c r="AK22">
         <v>-4774000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-4790000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-4776000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-4653000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-11256000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-9131000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-4341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AU22">
         <v>1.0</v>
       </c>
       <c r="AV22">
+        <v>1.0</v>
+      </c>
+      <c r="AW22">
         <v>-751000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-167000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-10366000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-2485000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-2506000.0</v>
       </c>
-      <c r="BA22">
-[...1 lines deleted...]
-      </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
@@ -9898,679 +10038,684 @@
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23">
+        <v>2177518000.0</v>
+      </c>
+      <c r="C23">
         <v>2115921000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2021324000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1882412000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1789065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604498000.0</v>
       </c>
       <c r="G23">
         <v>1604498000.0</v>
       </c>
       <c r="H23">
+        <v>1604498000.0</v>
+      </c>
+      <c r="I23">
         <v>1544032000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1556758000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1429487000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1416913000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1337003000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1257684000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1202157000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1113171000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1053959000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>973957000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>912555000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>866822000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>836048000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>735584000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>708834000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>664265000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>619096000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>584959000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>599348000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>585033000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>564176000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>551843000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>523781000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>516507000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>450926000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>417490000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>402850000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>368670000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>331190000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>325752000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>312334000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>307275000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>280856000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>284493000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>286580000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>285650000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>776137000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>776872000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>795913000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>766507000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>796544000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>778694000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>779876000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>720257000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>675151000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>667672000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>635212000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>606559000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>562138000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>632989000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>557117000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>506250000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>531569000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>543214000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>542106588.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>523690497.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>500130974.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>491174585.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>460802656.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>457262861.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>427196777.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>417543139.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>486039155.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>538243093.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>585348385.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>586685068.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>545779840.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>610589048.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>746994844.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>729507313.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>725391523.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>572810704.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>715257050.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>569368133.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>492494947.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>471816319.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>438430524.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>434383601.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>420326218.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>402733665.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>410053968.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>423978859.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>355274296.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>335500000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>311647542.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>298489872.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>290699419.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>284807722.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>395921060.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>357182904.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>356716451.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>345885665.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>406975942.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>322667968.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>352900291.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>332801641.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>335813959.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>392585804.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>371717600.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>356900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>368600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>360800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>382700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>419800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>427600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>522300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>391700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>385700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>348900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>310800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>321200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>303800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>289800000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>326900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>318600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>121352000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>116330000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>77553000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>303296000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>273081000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>247149000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>226440000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>216099000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>196960000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>200407000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>121646000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>95305000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>90236000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AK24">
         <v>25000000.0</v>
       </c>
       <c r="AL24">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="AM24">
         <v>15000000.0</v>
       </c>
       <c r="AN24">
         <v>15000000.0</v>
       </c>
       <c r="AO24">
+        <v>15000000.0</v>
+      </c>
+      <c r="AP24">
         <v>25000000.0</v>
       </c>
-      <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>25000000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
+      <c r="BA24"/>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ24"/>
       <c r="CA24">
         <v>8000000.0</v>
       </c>
       <c r="CB24">
+        <v>8000000.0</v>
+      </c>
+      <c r="CC24">
         <v>158000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="CD24">
         <v>8000000.0</v>
       </c>
       <c r="CE24">
         <v>8000000.0</v>
       </c>
       <c r="CF24">
         <v>8000000.0</v>
       </c>
       <c r="CG24">
         <v>8000000.0</v>
       </c>
-      <c r="CH24"/>
+      <c r="CH24">
+        <v>8000000.0</v>
+      </c>
       <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>20500000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>23000000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>14000000.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>16000000.0</v>
       </c>
-      <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>121352000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>116330000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>77553000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>303296000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>273081000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>247149000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>226440000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>216099000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>196960000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -10618,188 +10763,191 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B26">
+        <v>2097446000.0</v>
+      </c>
+      <c r="C26">
         <v>2013205000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1877907000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1780198000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1785299000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1701286000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1508507000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1468126000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1476561000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1365037000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1353566000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1285318000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1206388000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1150046000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1056931000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1006640000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>936614000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>876765000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>818218000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>798647000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>688432000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>648773000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>631197000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>587178000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>553072000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>558552000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>538876000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>533491000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>524071000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>496740000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>491601000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>411330000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>393095000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>367120000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>321860000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>306582000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>286880000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>267131000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>238319000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>175915000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>178436000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>535536000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>677920000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
@@ -10828,54 +10976,55 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -10954,494 +11103,500 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28">
+        <v>1101780000.0</v>
+      </c>
+      <c r="C28">
         <v>372283000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>307330000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>347703000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>884181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>737794000.0</v>
       </c>
       <c r="G28">
         <v>737794000.0</v>
       </c>
       <c r="H28">
+        <v>737794000.0</v>
+      </c>
+      <c r="I28">
         <v>702142000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>741780000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>656930000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>712347000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>653684000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>616059000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>589941000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>573091000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>559197000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>517157000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>484284000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>440678000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>435002000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>349691000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>339150000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>349951000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>316525000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>289552000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>250115000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>217130000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>214471000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>206175000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>186186000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>190214000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>109114000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>87398000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>69709000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22671000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12641000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2614000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-17671000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-57840000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-96957000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-95969000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-143680000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-184111000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-212623000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-225797000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-249436000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-122950000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-88150000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-88163000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-65717000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-68182000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-70163000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-81767000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-67623000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-59687000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-65735000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-64895000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-63216000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-53323000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-34675000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-45498000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-73547621.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-77057668.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-77995617.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-4093508.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-4705829.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-6744329.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-10519695.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-14721730.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-21574396.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-9400652.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-30031548.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-31327758.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-31949168.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-31871482.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-31264000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-38844203.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-48530336.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-16269495.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-4932468.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3503866.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-5518641.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>520922.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4321230.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>7895065.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>10760587.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>10481012.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>10622633.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>5349204.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>20922020.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>19800000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>19598004.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>33849612.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>12883832.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>12304805.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>9451226.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>12022820.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>13352157.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>16018179.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>15695225.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>14862233.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>15114069.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>9288132.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>9776931.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>6013285.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-4541641.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-10300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-13900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-1100000.0</v>
       </c>
-      <c r="DF28"/>
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
         <v>-2300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-6200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-12000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-19700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-26000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-10900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-9000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-2400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-3800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-2900000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-6000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>7900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29">
+        <v>2142217000.0</v>
+      </c>
+      <c r="C29">
         <v>2068116000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1981762000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1842424000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1839698000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1750636000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1576289000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1512772000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1526529000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1398800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1390441000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1308463000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1228052000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1173114000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1079053000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1030952000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>949455000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>890289000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>849463000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>819640000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>717555000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>695524000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>652091000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>609370000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>575518000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11494,556 +11649,560 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B30">
+        <v>35197000.0</v>
+      </c>
+      <c r="C30">
         <v>39431000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35729000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30141000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31458000.0</v>
       </c>
       <c r="G30">
         <v>31458000.0</v>
       </c>
       <c r="H30">
+        <v>31458000.0</v>
+      </c>
+      <c r="I30">
         <v>25507000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22928000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23609000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24182000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19743000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19077000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19555000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15579000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16280000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14344000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9240000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14539000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16304000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10704000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10788000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10470000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10130000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10440000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10220000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9321000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11204000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10496000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8454000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8816000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6229000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5666000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4577000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4170000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3823000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3763000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3384000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1842000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1663000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1971000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1209000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5622000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4271000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1469000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7369000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>13938000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>217000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>782000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>10366000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2485000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2506000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2465000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8203000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2951000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3097000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1961000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6281000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1244000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>752000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>863000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2004690.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>552811.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>986121.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1877725.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3467072.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1744307.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1079692.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>515212.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>339670.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>623338.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>180460.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>156322.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>258171.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>102956.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>152972.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>337892.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>288259.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>183172.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>151758.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>135887.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>111953.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>256193.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>214624.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>136401.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>145463.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>88921.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>89203.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>76477.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>88312.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>300000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>93926.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>297664.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>303758.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>293671.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>135058.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1753297.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1438116.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>809373.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>135591.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>264377.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>280710.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>330796.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>129654.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>238594.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>263343.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DF30">
         <v>300000.0</v>
       </c>
       <c r="DG30">
+        <v>300000.0</v>
+      </c>
+      <c r="DH30">
         <v>400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>13000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>636201000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>590408000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>561487000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>475724000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>452985000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>420867000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>387337000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>381945000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>368095000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>336251000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>312650000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>286129000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>277859000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>272222000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>311856000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>328099000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>328814000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>325963000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>317676000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>307848000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>307381000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>308288000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>298530000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>292514000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>287427000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>285072000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>285444000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>278929000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>273284000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>272635000.0</v>
       </c>
-      <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>767418000.0</v>
       </c>
-      <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>770388000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-      <c r="BB31">
+      <c r="BB31"/>
+      <c r="BC31">
         <v>628089000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>527521000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
-      <c r="BK31">
+      <c r="BK31"/>
+      <c r="BL31">
         <v>77058000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
@@ -12058,54 +12217,55 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -12184,491 +12344,495 @@
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B33">
+        <v>2112876000.0</v>
+      </c>
+      <c r="C33">
         <v>2033931000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1898166000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1801677000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1720759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525803000.0</v>
       </c>
       <c r="G33">
         <v>1525803000.0</v>
       </c>
       <c r="H33">
+        <v>1525803000.0</v>
+      </c>
+      <c r="I33">
         <v>1485226000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1493929000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1380644000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1368632000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1294594000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1217022000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1160916000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1067354000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1018909000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>948182000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>884647000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>825443000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>803201000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>693267000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>654322000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>637784000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>593980000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>560775000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>566162000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>545693000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>541003000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>531423000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>504553000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>497498000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>432165000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>393095000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>377746000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>331171000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>315008000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>299603000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>276279000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>247593000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>182236000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>186553000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>141691000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>95917000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>559243000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>549606000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>539108000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>629619000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>708177000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>678342000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>703793000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>649590000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>602482000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>574478000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2036000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>543921000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>493306000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>558546000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>487620000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>451683000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>496142000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>489273000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>466554277.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>446080018.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>421149236.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>477943057.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>452629755.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>448774225.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>415597390.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>402306197.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>464125089.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>520399045.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>547422929.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>547570502.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>504094803.0</v>
       </c>
-      <c r="BW33"/>
-      <c r="BX33">
+      <c r="BX33"/>
+      <c r="BY33">
         <v>706350725.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>690325218.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>661106426.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>540938359.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>544808158.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>550428083.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>471632304.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>456887969.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>427345338.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>422022222.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>410904301.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>393164135.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>400667558.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>406948819.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>346394572.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>404500000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>301531397.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>293541820.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>281941131.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>276602621.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>323096790.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>347481066.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>346331320.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>337439988.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>339518498.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>315917509.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>310547974.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>322204308.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>326063031.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>328360495.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>326912616.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>395600000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>442600000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>447500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>478700000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>472200000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>532900000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>520600000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>469800000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>453900000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>407400000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>375200000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>397000000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>372400000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>346400000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>326100000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>318900000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>15809000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>17359000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>25062000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-      <c r="BB34">
+      <c r="BB34"/>
+      <c r="BC34">
         <v>3962000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>1873000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -12686,782 +12850,789 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B35">
+        <v>1166526000.0</v>
+      </c>
+      <c r="C35">
         <v>893781000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>847396000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>735078000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>958623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>813240000.0</v>
       </c>
       <c r="G35">
         <v>813240000.0</v>
       </c>
       <c r="H35">
+        <v>813240000.0</v>
+      </c>
+      <c r="I35">
         <v>766701000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>800801000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>707720000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>758265000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>699926000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>667276000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>640670000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>637447000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>600974000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>553090000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>525218000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>484877000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>467953000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>399333000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>396184000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>378136000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>341237000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>312737000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>287492000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>256934000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>235362000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>225880000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>206105000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>208659000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>129042000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>95305000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>100119000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>72318000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>40408000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>33489000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>26890000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>28346000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>7572000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>11233000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>15795000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>10059000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>7351000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9454000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>62703000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>8236000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>7860000.0</v>
       </c>
-      <c r="AW35"/>
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35">
         <v>8199000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>7527000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>7020000.0</v>
       </c>
-      <c r="BA35"/>
-      <c r="BB35">
+      <c r="BB35"/>
+      <c r="BC35">
         <v>5998000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>4316000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>4154000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>4283000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5367000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>4075000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>4048000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3981000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>28243373.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3536284.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>4243729.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>4249000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>4356733.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>3561967.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>2858784.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>2280148.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>8300833.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>4164819.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3512236.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2984854.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>3855822.0</v>
       </c>
-      <c r="BW35"/>
-      <c r="BX35">
+      <c r="BX35"/>
+      <c r="BY35">
         <v>221156096.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3775624.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>205125385.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>159089685.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>320582235.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>162070285.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>134482085.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>129217885.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>119006326.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>117007107.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>112429943.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>105706745.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>107047184.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>108312663.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>86158795.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1900000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>23000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>72784915.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>15000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>14000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="CT35">
         <v>5000000.0</v>
       </c>
       <c r="CU35">
         <v>5000000.0</v>
       </c>
       <c r="CV35">
         <v>5000000.0</v>
       </c>
       <c r="CW35">
         <v>5000000.0</v>
       </c>
       <c r="CX35">
         <v>5000000.0</v>
       </c>
       <c r="CY35">
         <v>5000000.0</v>
       </c>
       <c r="CZ35">
         <v>5000000.0</v>
       </c>
       <c r="DA35">
+        <v>5000000.0</v>
+      </c>
+      <c r="DB35">
         <v>153489085.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>131575237.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DD35">
         <v>5000000.0</v>
       </c>
       <c r="DE35">
         <v>5000000.0</v>
       </c>
       <c r="DF35">
         <v>5000000.0</v>
       </c>
       <c r="DG35">
         <v>5000000.0</v>
       </c>
       <c r="DH35">
         <v>5000000.0</v>
       </c>
       <c r="DI35">
         <v>5000000.0</v>
       </c>
       <c r="DJ35">
         <v>5000000.0</v>
       </c>
       <c r="DK35">
         <v>5000000.0</v>
       </c>
       <c r="DL35">
         <v>5000000.0</v>
       </c>
       <c r="DM35">
         <v>5000000.0</v>
       </c>
       <c r="DN35">
         <v>5000000.0</v>
       </c>
       <c r="DO35">
         <v>5000000.0</v>
       </c>
       <c r="DP35">
-        <v>11000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="DQ35">
         <v>11000000.0</v>
       </c>
       <c r="DR35">
         <v>11000000.0</v>
       </c>
+      <c r="DS35">
+        <v>11000000.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B36">
+        <v>15430000.0</v>
+      </c>
+      <c r="C36">
         <v>2033931000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>20259000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>21479000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1720759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525803000.0</v>
       </c>
       <c r="G36">
         <v>1525803000.0</v>
       </c>
       <c r="H36">
+        <v>1525803000.0</v>
+      </c>
+      <c r="I36">
         <v>1485226000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>14968000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>13807000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>13266000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7476000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1217022000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1160916000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1067354000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1018909000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>948182000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>884647000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>825443000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>803201000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>693267000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>654322000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>636363000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>592682000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>559373000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>564826000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>544065000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>539331000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>529616000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>502259000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>495438000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>430049000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-2050000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>375666000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>329325000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>313150000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>297586000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>274339000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>245653000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>180362000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>184211000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>140147000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>94268000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>559243000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>549606000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>539108000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>629619000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>708177000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-1940000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>703793000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>649590000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>602482000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-2143000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-551716000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>7652000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>7648000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-2027000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>7845000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>451683000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>7667000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-2150000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>7505523.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>7426991.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>7360850.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-477943057.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>5940262.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>5838265.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>5749510.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>5671174.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>7886002.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-520399045.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-547422929.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-547570502.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-504094803.0</v>
       </c>
-      <c r="BW36"/>
-      <c r="BX36">
+      <c r="BX36"/>
+      <c r="BY36">
         <v>-706350725.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>9170185.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-661106426.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-540938359.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-544808158.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-550428083.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-471632304.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-456887969.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-427345338.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-422022222.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-410904301.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-393164135.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-400667558.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-406948819.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-346394572.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-404500000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-301531397.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-280579054.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-281941131.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-276602621.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-323096790.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-347481066.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-346331320.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-337439988.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-339518498.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-315917509.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-310547974.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-322204308.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-326063031.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>328360495.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>326912616.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-395600000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-442600000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-447500000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>-478700000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-472200000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-532900000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>-520600000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>-469800000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>-453900000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>-407400000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>-375200000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>-397000000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>-372400000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>-346400000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>-326100000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>-318900000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -13470,75 +13641,75 @@
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-      <c r="BA37">
-[...1 lines deleted...]
-      </c>
+      <c r="BA37"/>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -13556,577 +13727,579 @@
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>68</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>2118906000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1933895000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1835523000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1839619000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1753052000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1557261000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1510733000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1124000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>40845000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1416913000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1337003000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>10634000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>30425000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>26002000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>28549000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11568000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7882000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>21764000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>20858000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3685000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16337000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>646833000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>602812000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7703000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>575046000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>553386000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>550535000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>7352000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>510713000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>504254000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>436278000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>10822000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>380243000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>333495000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>316973000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>12723000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>277723000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>247495000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>182025000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>8117000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>141356000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>99890000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>561484000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>11216000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>544467000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>641367000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>706184000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>11407000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>713071000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>649963000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>602842000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>8962000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>565553000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>544793000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>494350000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>7587000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>491670000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>450723000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>494719000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>7580000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>-75719096893412.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>-79203662309503.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>-80123034869026.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>7260295.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>-6389620197344.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>-8395723737139.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>-12128519803223.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>5671174.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>-23777137960845.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>7820058.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>7713448.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>7630486.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>9477698.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>578615000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>9227147.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>79170185.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>7466502.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>7419678.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>7364666.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>7300297.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>7232049.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>7193079.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>7191792.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>7120043.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>7037041.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>6961621.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>6919840.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>6802767.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>6713432.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>-72500000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>6620223.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>6481383.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>6338362.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>6216235.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>6140438.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>5971361.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>5799172.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>5654483.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>5517078.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>5348315.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>5185676.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>5054669.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>4898205.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>392585804.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>371717600.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>-79300000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>-93300000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>-93100000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>-101300000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>-100100000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>-117100000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>-115600000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>-103200000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>-99500000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>-87400000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>-78700000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>-83700000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>-77600000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>-70900000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>-66500000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>-61100000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>69</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>-86068000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>3705000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>-79179000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1444000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7628000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1629000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1079000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1388000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-41393000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-41841000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-46338000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-36588000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-27277000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-29285000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-42503000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-33837000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1476000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1777000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1794000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1699999.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1841000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1753999.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1330000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1660000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1796999.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1218000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>617999.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>870000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>674999.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>585999.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1005999.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>951000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1170999.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1406000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2557999.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3113000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4653000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4955999.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5634000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4860000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4341000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>263999.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>14159999.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>534000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>167000.0</v>
       </c>
-      <c r="AX39">
-[...1 lines deleted...]
-      </c>
       <c r="AY39">
         <v>0.0</v>
       </c>
       <c r="AZ39">
         <v>0.0</v>
       </c>
       <c r="BA39">
         <v>0.0</v>
       </c>
       <c r="BB39">
         <v>0.0</v>
       </c>
-      <c r="BC39"/>
+      <c r="BC39">
+        <v>0.0</v>
+      </c>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
@@ -14150,1032 +14323,1038 @@
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
+      <c r="DS39"/>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>-1251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-799000.0</v>
       </c>
       <c r="G40">
         <v>-799000.0</v>
       </c>
       <c r="H40">
+        <v>-799000.0</v>
+      </c>
+      <c r="I40">
         <v>-449000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>281000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>802000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>463000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>876000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-156000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-409000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-258000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-157000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-1240000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-1527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117000.0</v>
       </c>
       <c r="T40">
         <v>-117000.0</v>
       </c>
       <c r="U40">
+        <v>-117000.0</v>
+      </c>
+      <c r="V40">
         <v>-50000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-844000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-649000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-467000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-513000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-4560000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>9785000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8922000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-192000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>9145000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-46674000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-45725000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-4525000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-46860000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-41896000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-3355000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-43207000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-575000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-211000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-30453000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-1752000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-2948000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2229000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3109000.0</v>
       </c>
-      <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>-54370000.0</v>
       </c>
-      <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>-4110000.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>1125000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1645000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1589000.0</v>
       </c>
-      <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>-1249000.0</v>
       </c>
-      <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
-      <c r="BJ40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>-24577557.0</v>
       </c>
-      <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
-      <c r="BX40">
-[...1 lines deleted...]
-      </c>
+      <c r="BX40"/>
       <c r="BY40">
         <v>-231274.0</v>
       </c>
       <c r="BZ40">
+        <v>-231274.0</v>
+      </c>
+      <c r="CA40">
         <v>-11080699.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-4354672.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-1121609.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-982653.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-4827661.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-2642433.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-1324586.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="CH40">
         <v>-13000000.0</v>
       </c>
       <c r="CI40">
+        <v>-13000000.0</v>
+      </c>
+      <c r="CJ40">
         <v>-548317.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-1889496.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-2726850.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-23000000.0</v>
       </c>
-      <c r="CM40"/>
-      <c r="CN40">
+      <c r="CN40"/>
+      <c r="CO40">
         <v>-1854379.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1868991.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-1897136.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-1862450.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-1887855.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-2018140.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-1924797.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>-2040393.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>-1981011.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>-2135052.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>-49110203.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>91288221.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>92681829.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>2220753.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>-4072411.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>89300000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>102300000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>99600000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>107700000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>106200000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>123000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>121300000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>115200000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>112700000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>100000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>86800000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>94500000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>88100000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>81400000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>76900000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>24964000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>26676000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>25734000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>33860000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>19550000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>18832000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>20739000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>17242000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>16110000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>17731000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>12150000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11141000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>8810000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>8414000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>9271000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>9185000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>8322000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>9781000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>9145000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>8252000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>7396000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>9372000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>7594000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>14077000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3761000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5996000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>8624000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6087000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>4852000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>5713000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>5780000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>7830000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2212000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>8042000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>6323000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>6046000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>5650000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>6366000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>3001000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>5415000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>4874000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>5752000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2278000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>592000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>6462000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2256000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1887000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1871000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1873000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1831000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1493000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1390000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2116000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2153000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2673000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1910000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1250000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1188000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>6437000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2324000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1687000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1187000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1453000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1342000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1321000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1458000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1598000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1578000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1575000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1697000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1636000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1644000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1662000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1843000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1650000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1660000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1724000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1816000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1907000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1867000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1854000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>1869000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>1897000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>1863000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1888000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>2018000.0</v>
       </c>
-      <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
-      <c r="CW41">
+      <c r="CW41"/>
+      <c r="CX41">
         <v>2135000.0</v>
       </c>
-      <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B42">
+        <v>1074854000.0</v>
+      </c>
+      <c r="C42">
         <v>1057224999.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1040244000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>999728000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>903513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>855177000.0</v>
       </c>
       <c r="G42">
         <v>855177000.0</v>
       </c>
       <c r="H42">
+        <v>855177000.0</v>
+      </c>
+      <c r="I42">
         <v>833627000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>796945000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>751411000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>690880000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>667440000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>622649000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>592653000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>497135000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>469914000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>424298000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>400313000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>390964000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>360442000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>332510000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>313885000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>294370000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>293002000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>286909000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>292385000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>267450000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>261988000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>257268000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>252962000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>308560000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>304880000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>297516000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>287637000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>289201000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>284218000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>281941000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>279060000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>275646000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>269645000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>268426000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>282843000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>289207000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>773067000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>767332000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>728977000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>756926000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>786132000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>764812000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>763334000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>712953000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>667164000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>656089000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>622279000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>157705000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>157694000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>154402000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>154038000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>151162000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>137439000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>143105000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>149812588.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>103136360.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>102841114.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>480537891.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>101712782.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>100654016.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>100512490.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>407887591.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>101966184.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>91971098.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>108017361.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>111513969.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>109744624.0</v>
       </c>
-      <c r="BW42"/>
-      <c r="BX42">
+      <c r="BX42"/>
+      <c r="BY42">
         <v>413016357.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>109340658.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>2970962.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>2240326.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>300207263.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>302143623.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>251136708.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>241381274.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>223945091.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>221253520.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>213454428.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>198429191.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>200976605.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>203368866.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>163614139.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>800000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-97805.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>124411133.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>199334571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-97805.0</v>
       </c>
       <c r="CR42">
         <v>-97805.0</v>
       </c>
       <c r="CS42">
         <v>-97805.0</v>
       </c>
       <c r="CT42">
         <v>-97805.0</v>
       </c>
       <c r="CU42">
         <v>-97805.0</v>
       </c>
       <c r="CV42">
-        <v>-582555.0</v>
+        <v>-97805.0</v>
       </c>
       <c r="CW42">
         <v>-582555.0</v>
       </c>
       <c r="CX42">
         <v>-582555.0</v>
       </c>
       <c r="CY42">
         <v>-582555.0</v>
       </c>
       <c r="CZ42">
         <v>-582555.0</v>
       </c>
       <c r="DA42">
         <v>-582555.0</v>
       </c>
       <c r="DB42">
         <v>-582555.0</v>
       </c>
       <c r="DC42">
-        <v>-600000.0</v>
+        <v>-582555.0</v>
       </c>
       <c r="DD42">
         <v>-600000.0</v>
       </c>
       <c r="DE42">
         <v>-600000.0</v>
       </c>
       <c r="DF42">
+        <v>-600000.0</v>
+      </c>
+      <c r="DG42">
         <v>-800000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>-1300000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>-1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1600000.0</v>
       </c>
       <c r="DJ42">
         <v>-1600000.0</v>
       </c>
       <c r="DK42">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DL42">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="DM42">
         <v>-2200000.0</v>
       </c>
       <c r="DN42">
         <v>-2200000.0</v>
       </c>
       <c r="DO42">
-        <v>-2300000.0</v>
+        <v>-2200000.0</v>
       </c>
       <c r="DP42">
         <v>-2300000.0</v>
       </c>
       <c r="DQ42">
         <v>-2300000.0</v>
       </c>
       <c r="DR42">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DS42">
         <v>-2200000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -15254,54 +15433,55 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -15310,75 +15490,75 @@
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
-      <c r="BA44">
-[...1 lines deleted...]
-      </c>
+      <c r="BA44"/>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -15396,54 +15576,55 @@
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
@@ -15522,127 +15703,128 @@
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
+      <c r="DS45"/>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B46">
+        <v>76</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46">
         <v>3700000.0</v>
       </c>
-      <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>2400000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2300000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="K46">
         <v>1800000.0</v>
       </c>
       <c r="L46">
         <v>1800000.0</v>
       </c>
       <c r="M46">
         <v>1800000.0</v>
       </c>
       <c r="N46">
+        <v>1800000.0</v>
+      </c>
+      <c r="O46">
         <v>1900000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2400000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1800000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>19400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="T46">
         <v>100000.0</v>
       </c>
       <c r="U46">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="V46">
         <v>200000.0</v>
       </c>
       <c r="W46">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="X46">
         <v>300000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Y46">
+        <v>300000.0</v>
+      </c>
+      <c r="Z46"/>
+      <c r="AA46">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AB46">
         <v>500000.0</v>
       </c>
-      <c r="AC46"/>
+      <c r="AC46">
+        <v>500000.0</v>
+      </c>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
@@ -15692,165 +15874,166 @@
       <c r="CT46"/>
       <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
       <c r="DG46"/>
       <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
+      <c r="DS46"/>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47">
         <v>1800000.0</v>
       </c>
       <c r="N47">
+        <v>1800000.0</v>
+      </c>
+      <c r="O47">
         <v>1900000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2400000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1800000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>19400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="T47">
         <v>100000.0</v>
       </c>
       <c r="U47">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="V47">
         <v>200000.0</v>
       </c>
       <c r="W47">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="X47">
         <v>300000.0</v>
       </c>
       <c r="Y47">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="Z47">
         <v>400000.0</v>
       </c>
       <c r="AA47">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AB47">
         <v>500000.0</v>
       </c>
-      <c r="AC47"/>
+      <c r="AC47">
+        <v>500000.0</v>
+      </c>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
-      <c r="BA47">
-[...1 lines deleted...]
-      </c>
+      <c r="BA47"/>
       <c r="BB47">
         <v>0.0</v>
       </c>
       <c r="BC47">
         <v>0.0</v>
       </c>
       <c r="BD47">
         <v>0.0</v>
       </c>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
       <c r="BH47">
         <v>0.0</v>
       </c>
-      <c r="BI47"/>
+      <c r="BI47">
+        <v>0.0</v>
+      </c>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
@@ -15868,505 +16051,509 @@
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B48">
+        <v>-79006000.0</v>
+      </c>
+      <c r="C48">
         <v>-76455000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-107482000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-97061000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-85584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75841000.0</v>
       </c>
       <c r="G48">
         <v>-75841000.0</v>
       </c>
       <c r="H48">
+        <v>-75841000.0</v>
+      </c>
+      <c r="I48">
         <v>-68005000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-52532000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-41191000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-43094000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-40949000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-41845000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-40391000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-29191000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-24362000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-10256000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-19542000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-15439000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1518000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-2095000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-6787000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-13482000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-20375000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-19772000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>14229000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>55582000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>61817000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>63734000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>59821000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-5383000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-2157000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6147000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>6261000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1277000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1377000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1457000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1808000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1234000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-875000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-307000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-16574000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-18097000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-8762000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-4390000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-238000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-3125000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-1886000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1138000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>112000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-4623000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-3431000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-706000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1427000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-1196000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-1075000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>910000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2290000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-593000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-616000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>384927000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>359713000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>412690000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>388719000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>379981000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>350407000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>348720000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>319499000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>42622.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>371445000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>437780000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>469492000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>470720000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>427853000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>492889000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>629405000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>612068000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>492293000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>393234000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>388199000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>391243000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>338383000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>325146000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>303272000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>297368000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>288079000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>276653000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>281227000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>285457000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>239043000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>3400000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>2970661.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>3299659.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>2943335.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>3491055.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>3007367.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>3297838.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>2988642.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>3600260.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>3216928.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>3550573.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>74287263.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>4366061.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>3379470.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>77730405.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>77454988.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>5300000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>4500000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>4700000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>4300000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="DI48">
         <v>5300000.0</v>
       </c>
       <c r="DJ48">
+        <v>5300000.0</v>
+      </c>
+      <c r="DK48">
         <v>4400000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>5600000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>5000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>4800000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>4300000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>5400000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>4600000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>4500000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-40949000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-41845000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-29191000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-      <c r="BA49">
-[...1 lines deleted...]
-      </c>
+      <c r="BA49"/>
       <c r="BB49">
+        <v>0.0</v>
+      </c>
+      <c r="BC49">
         <v>1427000.0</v>
       </c>
-      <c r="BC49">
-[...1 lines deleted...]
-      </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>-628774000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -16384,104 +16571,105 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>121646000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>95305000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>90236000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AK50">
         <v>25000000.0</v>
       </c>
-      <c r="AL50"/>
+      <c r="AL50">
+        <v>25000000.0</v>
+      </c>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
@@ -16522,667 +16710,672 @@
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B51">
+        <v>1131225000.0</v>
+      </c>
+      <c r="C51">
         <v>414842000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>394759000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>394592000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>920194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>785031000.0</v>
       </c>
       <c r="G51">
         <v>785031000.0</v>
       </c>
       <c r="H51">
+        <v>785031000.0</v>
+      </c>
+      <c r="I51">
         <v>735441000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>774053000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>680535000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>735367000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>674962000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>637644000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>611627000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>603329000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>577967000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>528588000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>502952000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>467518000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>451545000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>381304000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>382874000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>365962000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>331511000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>303296000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>273081000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>247149000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>226440000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>216099000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>196960000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>200407000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>121646000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>95305000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>90236000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AK51">
         <v>25000000.0</v>
       </c>
       <c r="AL51">
+        <v>25000000.0</v>
+      </c>
+      <c r="AM51">
         <v>15000000.0</v>
       </c>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
-      <c r="BZ51">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ51"/>
       <c r="CA51">
         <v>8000000.0</v>
       </c>
       <c r="CB51">
+        <v>8000000.0</v>
+      </c>
+      <c r="CC51">
         <v>158000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="CD51">
         <v>8000000.0</v>
       </c>
       <c r="CE51">
         <v>8000000.0</v>
       </c>
       <c r="CF51">
         <v>8000000.0</v>
       </c>
       <c r="CG51">
-        <v>13000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="CH51">
         <v>13000000.0</v>
       </c>
       <c r="CI51">
         <v>13000000.0</v>
       </c>
       <c r="CJ51">
         <v>13000000.0</v>
       </c>
       <c r="CK51">
+        <v>13000000.0</v>
+      </c>
+      <c r="CL51">
         <v>15500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="CM51">
         <v>23000000.0</v>
       </c>
       <c r="CN51">
         <v>23000000.0</v>
       </c>
       <c r="CO51">
+        <v>23000000.0</v>
+      </c>
+      <c r="CP51">
         <v>38500000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>15000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>14000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>76000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>14000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>16500000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>18000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>77500000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>16000000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14500000.0</v>
       </c>
       <c r="CZ51">
         <v>14500000.0</v>
       </c>
       <c r="DA51">
+        <v>14500000.0</v>
+      </c>
+      <c r="DB51">
         <v>70000000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>40000000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DE51">
         <v>5000000.0</v>
       </c>
       <c r="DF51">
         <v>5000000.0</v>
       </c>
       <c r="DG51">
+        <v>5000000.0</v>
+      </c>
+      <c r="DH51">
         <v>45000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>5000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DK51">
         <v>5000000.0</v>
       </c>
       <c r="DL51">
         <v>5000000.0</v>
       </c>
       <c r="DM51">
         <v>5000000.0</v>
       </c>
       <c r="DN51">
         <v>5000000.0</v>
       </c>
       <c r="DO51">
         <v>5000000.0</v>
       </c>
       <c r="DP51">
+        <v>5000000.0</v>
+      </c>
+      <c r="DQ51">
         <v>11000000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>61000000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>67900000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>82</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>224217000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>223847000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>223477000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>56233000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>222744000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>41668000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>43077000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>32961000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>411000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>30867000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>23836000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>25103000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3300000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>16652000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>22600.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>113000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>181000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2256000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2453000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>121646000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>95305000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>90236000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AK52">
         <v>25000000.0</v>
       </c>
-      <c r="AL52"/>
+      <c r="AL52">
+        <v>25000000.0</v>
+      </c>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ52"/>
       <c r="CA52">
         <v>8000000.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52">
+      <c r="CB52">
         <v>8000000.0</v>
       </c>
+      <c r="CC52"/>
       <c r="CD52">
         <v>8000000.0</v>
       </c>
       <c r="CE52">
         <v>8000000.0</v>
       </c>
       <c r="CF52">
         <v>8000000.0</v>
       </c>
       <c r="CG52">
-        <v>13000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="CH52">
         <v>13000000.0</v>
       </c>
       <c r="CI52">
         <v>13000000.0</v>
       </c>
       <c r="CJ52">
         <v>13000000.0</v>
       </c>
       <c r="CK52">
+        <v>13000000.0</v>
+      </c>
+      <c r="CL52">
         <v>15500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="CM52">
         <v>23000000.0</v>
       </c>
-      <c r="CN52"/>
-      <c r="CO52">
+      <c r="CN52">
+        <v>23000000.0</v>
+      </c>
+      <c r="CO52"/>
+      <c r="CP52">
         <v>15500000.0</v>
       </c>
-      <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
-      <c r="CX52">
+      <c r="CX52"/>
+      <c r="CY52">
         <v>47000000.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
-      <c r="DC52">
+      <c r="DC52"/>
+      <c r="DD52">
         <v>25000000.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
-      <c r="DG52">
+      <c r="DG52"/>
+      <c r="DH52">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="DI52">
         <v>100000000.0</v>
       </c>
-      <c r="DJ52"/>
+      <c r="DJ52">
+        <v>100000000.0</v>
+      </c>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
-      <c r="DP52">
-[...1 lines deleted...]
-      </c>
+      <c r="DP52"/>
       <c r="DQ52">
         <v>50000000.0</v>
       </c>
       <c r="DR52">
+        <v>50000000.0</v>
+      </c>
+      <c r="DS52">
         <v>56900000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>1285318000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1206388000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>929089000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>859250000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>807925000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>691229000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53">
         <v>-725000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>-1085000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>-392000.0</v>
       </c>
-      <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>-656000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>-520000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>-90000.0</v>
       </c>
-      <c r="BA53">
-[...1 lines deleted...]
-      </c>
       <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
         <v>-438000.0</v>
       </c>
-      <c r="BC53">
-[...1 lines deleted...]
-      </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
         <v>488475000.0</v>
       </c>
-      <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
@@ -17200,54 +17393,55 @@
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -17256,75 +17450,75 @@
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-      <c r="BA54">
-[...1 lines deleted...]
-      </c>
+      <c r="BA54"/>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -17342,1474 +17536,1485 @@
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B55">
+        <v>2177518000.0</v>
+      </c>
+      <c r="C55">
         <v>2115921000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2021324000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1882412000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1789065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604498000.0</v>
       </c>
       <c r="G55">
         <v>1604498000.0</v>
       </c>
       <c r="H55">
+        <v>1604498000.0</v>
+      </c>
+      <c r="I55">
         <v>1544032000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1556758000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1429487000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1416913000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1337003000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1257684000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1202157000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1113171000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1053959000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>973957000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>912555000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>866822000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>836048000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>735584000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>708834000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>664265000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>619096000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>584959000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>599348000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>585033000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>564176000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>551843000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>523781000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>516507000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>450926000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>417490000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>402850000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>368670000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>331190000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>325752000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>312334000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>307275000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>280856000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>284493000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>286580000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>285650000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>776137000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>776872000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>795913000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>766507000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>796544000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>778694000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>779876000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>720257000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>675151000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>667672000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>635212000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>606559000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>562138000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>632989000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>557117000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>506250000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>531569000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>543214000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>542106588.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>523690497.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>500130974.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>491174585.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>460802656.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>457262861.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>427196777.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>417543139.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>486039155.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>538243093.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>585348385.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>586685068.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>545779840.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>610589048.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>746994844.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>729507313.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>725391523.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>572810704.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>715257050.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>569368133.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>492494947.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>471816319.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>438430524.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>434383601.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>420326218.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>402733665.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>410053968.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>423978859.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>355274296.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>335500000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>311647542.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>298489872.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>290699419.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>284807722.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>395921060.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>357182904.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>356716451.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>345885665.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>406975942.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>322667968.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>352900291.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>332801641.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>335813959.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>392585804.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>371717600.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>356900000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>368600000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>360800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>382700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>419800000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>427600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>522300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>391700000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>385700000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>348900000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>310800000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>321200000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>303800000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>289800000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>326900000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>318600000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B56">
+        <v>64642000.0</v>
+      </c>
+      <c r="C56">
         <v>81990000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>123158000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>80735000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>68306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78695000.0</v>
       </c>
       <c r="G56">
         <v>78695000.0</v>
       </c>
       <c r="H56">
+        <v>78695000.0</v>
+      </c>
+      <c r="I56">
         <v>58806000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>62829000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>48843000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>48281000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>42409000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>40662000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>41241000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>45817000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>35050000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>25775000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>27908000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>41379000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>32847000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>42317000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>54512000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>26481000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>25116000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>24184000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>33186000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>39340000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>23173000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>20420000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>19228000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>19009000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>18761000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>13573000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>25104000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>37499000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>16182000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>26149000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>36055000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>59682000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>98620000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>97940000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>144889000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>189733000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>216894000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>227266000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>256805000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>136888000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>88367000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>88945000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>76083000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>70667000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>72669000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>84232000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>67623000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>62638000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>68832000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>66856000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>69497000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>54567000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>35427000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>46361000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>75552311.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>77610479.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>78981738.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>5971233.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>8172901.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>8488636.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>11599387.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>15236942.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>21914066.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>10023990.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>30212008.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>31484080.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>32207339.0</v>
       </c>
-      <c r="BW56"/>
-      <c r="BX56">
+      <c r="BX56"/>
+      <c r="BY56">
         <v>31416972.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>39182095.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>56818595.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>24452667.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>163084226.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>11639753.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>13630594.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>7735271.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>3893394.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>5241336.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>2384876.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>2607909.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>2466570.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>10227273.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>2166292.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>3500000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>3495922.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>4948052.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>2419926.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1988866.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>66683832.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>3730477.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>4585959.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>2791194.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>61940366.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>1402144.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>37166641.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>5542664.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>4852723.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>64225309.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>44804984.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>40600000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>19300000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>6400000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>5300000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>47700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>11800000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>117300000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>25100000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>31300000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>28900000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>14300000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>7900000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>9000000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>14300000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>67300000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>60800000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="A57" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B57">
+        <v>87</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
         <v>226506000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>226924000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>230860000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2769000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1251000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>799000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>449000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>281000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>802000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>874000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>876000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>156000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>409000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>258000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>157000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1240000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000.0</v>
       </c>
       <c r="T57">
         <v>117000.0</v>
       </c>
       <c r="U57">
+        <v>117000.0</v>
+      </c>
+      <c r="V57">
         <v>50000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>844000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>649000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>467000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>513000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4560000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9785000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>8922000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>192000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>9145000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4525000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>14503000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>4525000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4201000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3838000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3355000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7191000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>575000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>211000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>30453000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>625000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2948000.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>54370000.0</v>
       </c>
-      <c r="AU57"/>
       <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>3826000.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
-      <c r="BA57">
-[...1 lines deleted...]
-      </c>
+      <c r="BA57"/>
       <c r="BB57">
+        <v>0.0</v>
+      </c>
+      <c r="BC57">
         <v>1125000.0</v>
       </c>
-      <c r="BC57">
-[...1 lines deleted...]
-      </c>
       <c r="BD57">
+        <v>0.0</v>
+      </c>
+      <c r="BE57">
         <v>5950000.0</v>
       </c>
-      <c r="BE57">
-[...1 lines deleted...]
-      </c>
       <c r="BF57">
+        <v>0.0</v>
+      </c>
+      <c r="BG57">
         <v>1249000.0</v>
       </c>
-      <c r="BG57">
-[...1 lines deleted...]
-      </c>
       <c r="BH57">
         <v>0.0</v>
       </c>
-      <c r="BI57"/>
-      <c r="BJ57">
+      <c r="BI57">
+        <v>0.0</v>
+      </c>
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>24577557000000.0</v>
       </c>
-      <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
-      <c r="BZ57">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ57"/>
       <c r="CA57">
         <v>8000000.0</v>
       </c>
-      <c r="CB57"/>
-      <c r="CC57">
+      <c r="CB57">
         <v>8000000.0</v>
       </c>
+      <c r="CC57"/>
       <c r="CD57">
         <v>8000000.0</v>
       </c>
       <c r="CE57">
         <v>8000000.0</v>
       </c>
       <c r="CF57">
         <v>8000000.0</v>
       </c>
       <c r="CG57">
-        <v>13000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="CH57">
         <v>13000000.0</v>
       </c>
       <c r="CI57">
         <v>13000000.0</v>
       </c>
       <c r="CJ57">
         <v>13000000.0</v>
       </c>
       <c r="CK57">
+        <v>13000000.0</v>
+      </c>
+      <c r="CL57">
         <v>15500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="CM57">
         <v>23000000.0</v>
       </c>
       <c r="CN57">
+        <v>23000000.0</v>
+      </c>
+      <c r="CO57">
         <v>1854379.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>19237982.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1897136.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>81200000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>160600000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>101700000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>103100000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>100000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>160400000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>91100000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>125200000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>93400000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>94700000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>2220753.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>126600000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>114300000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>102300000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>99600000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>107700000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>146200000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>123000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>221300000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>115200000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>112700000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>100000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>86800000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>94500000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>88100000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>81400000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>126900000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>128900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="A58" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B58">
+        <v>1166526000.0</v>
+      </c>
+      <c r="C58">
         <v>1120287000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1074320000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>965938000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>958623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>813240000.0</v>
       </c>
       <c r="G58">
         <v>813240000.0</v>
       </c>
       <c r="H58">
+        <v>813240000.0</v>
+      </c>
+      <c r="I58">
         <v>766701000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>801082000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>708522000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>759139000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>700802000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>667276000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>640670000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>637447000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>600974000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>553090000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>525218000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>484877000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>467953000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>399333000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>396184000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>378136000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>341237000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>312737000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>287492000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>256934000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>235362000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>225880000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>206105000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>208659000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>143545000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>109202000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>104320000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>76156000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>43763000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>40680000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>26890000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>28346000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>7572000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>11858000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>15795000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>10059000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>7351000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>9454000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>62703000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>8236000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>7860000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>8306000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>12025000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>7527000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>7020000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>7895000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>7123000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4316000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>10104000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4283000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>5367000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4075000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4048000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3981000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>28243373.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3536284.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>4243729.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>4249000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>4356733.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>3561967.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2858784.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2280148.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>8300833.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>4164819.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>3512236.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2984854.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>3855822.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>3716350.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>221156096.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3775624.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>225804256.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>173022361.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>320582235.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>172750024.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>148945485.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>141504093.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>129992778.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>131849694.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>127080721.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>120914658.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>123660757.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>133355509.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>111065575.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>104100000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>96755997.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>92022897.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>84155097.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>81207312.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>160567180.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>106691862.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>108069562.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>105008138.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>165390914.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>96059355.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>130156053.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>98375831.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>99696517.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>155709838.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>131575237.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>119300000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>107300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>104600000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>112700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>151200000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>128000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>226300000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>120200000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>117700000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>105000000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>91800000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>99500000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>93100000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>92400000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>137900000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>139900000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="A59" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -18818,75 +19023,75 @@
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-      <c r="BA59">
-[...1 lines deleted...]
-      </c>
+      <c r="BA59"/>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -18904,449 +19109,451 @@
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="A60" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B60">
+        <v>1010992000.0</v>
+      </c>
+      <c r="C60">
         <v>995634000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>947004000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>916474000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>830442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>791258000.0</v>
       </c>
       <c r="G60">
         <v>791258000.0</v>
       </c>
       <c r="H60">
+        <v>791258000.0</v>
+      </c>
+      <c r="I60">
         <v>777331000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>755676000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>720965000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>657774000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>636201000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>590408000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>561487000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>475724000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>452985000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>420867000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>387337000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>381945000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>368095000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>336251000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>312650000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>286129000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>277859000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>272222000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>311856000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>328099000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>328814000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>325963000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>317676000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>307848000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>307381000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>308288000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>298530000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>292514000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>287427000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>285072000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>285444000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>278929000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>273284000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>272635000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>270785000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>275591000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>768786000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>767418000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>733210000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>758271000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>788684000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>770388000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>767851000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>712730000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>668131000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>659777000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>628089000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>602243000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>552034000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>628706000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>551750000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>502175000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>527521000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>539233000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>513863215.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>520154213.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>495887245.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>486925586.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>456445923.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>453700894.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>424337993.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>415262991.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>477738322.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>534078274.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>581836149.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>583700214.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>541924018.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>606873000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>525838748.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>725731689.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>499587267.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>399788343.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>394674815.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>396618109.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>343549462.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>330312226.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>308437746.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>302533907.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>293245497.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>281819007.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>286393211.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>290623350.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>244208721.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>231400000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>214891545.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>206466975.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>206544322.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>203600410.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>235353880.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>250491042.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>248646889.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>240877527.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>241585028.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>226608613.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>222744238.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>234425810.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>236117442.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>236875966.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>240142363.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>237600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>261300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>256200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>270000000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>268600000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>299600000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>296000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>271500000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>268000000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>243900000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>219000000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>221700000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>210700000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>197400000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>189000000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>178700000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="A61" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...1 lines deleted...]
-      </c>
+      <c r="Y61"/>
       <c r="Z61">
         <v>-23937000.0</v>
       </c>
       <c r="AA61">
         <v>-23937000.0</v>
       </c>
       <c r="AB61">
         <v>-23937000.0</v>
       </c>
       <c r="AC61">
         <v>-23937000.0</v>
       </c>
       <c r="AD61">
         <v>-23937000.0</v>
       </c>
       <c r="AE61">
         <v>-23937000.0</v>
       </c>
       <c r="AF61">
         <v>-23937000.0</v>
       </c>
       <c r="AG61">
         <v>-23937000.0</v>
       </c>
       <c r="AH61">
@@ -19442,54 +19649,54 @@
       <c r="BL61">
         <v>-23937000.0</v>
       </c>
       <c r="BM61">
         <v>-23937000.0</v>
       </c>
       <c r="BN61">
         <v>-23937000.0</v>
       </c>
       <c r="BO61">
         <v>-23937000.0</v>
       </c>
       <c r="BP61">
         <v>-23937000.0</v>
       </c>
       <c r="BQ61">
         <v>-23937000.0</v>
       </c>
       <c r="BR61">
         <v>-23937000.0</v>
       </c>
       <c r="BS61">
         <v>-23937000.0</v>
       </c>
       <c r="BT61">
+        <v>-23937000.0</v>
+      </c>
+      <c r="BU61">
         <v>-7758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7033000.0</v>
       </c>
       <c r="BV61">
         <v>-7033000.0</v>
       </c>
       <c r="BW61">
         <v>-7033000.0</v>
       </c>
       <c r="BX61">
         <v>-7033000.0</v>
       </c>
       <c r="BY61">
         <v>-7033000.0</v>
       </c>
       <c r="BZ61">
         <v>-7033000.0</v>
       </c>
       <c r="CA61">
         <v>-7033000.0</v>
       </c>
       <c r="CB61">
         <v>-7033000.0</v>
       </c>
       <c r="CC61">
         <v>-7033000.0</v>
       </c>
@@ -19519,81 +19726,84 @@
       </c>
       <c r="CL61">
         <v>-7033000.0</v>
       </c>
       <c r="CM61">
         <v>-7033000.0</v>
       </c>
       <c r="CN61">
         <v>-7033000.0</v>
       </c>
       <c r="CO61">
         <v>-7033000.0</v>
       </c>
       <c r="CP61">
         <v>-7033000.0</v>
       </c>
       <c r="CQ61">
         <v>-7033000.0</v>
       </c>
       <c r="CR61">
         <v>-7033000.0</v>
       </c>
       <c r="CS61">
         <v>-7033000.0</v>
       </c>
-      <c r="CT61"/>
+      <c r="CT61">
+        <v>-7033000.0</v>
+      </c>
       <c r="CU61"/>
       <c r="CV61"/>
-      <c r="CW61">
+      <c r="CW61"/>
+      <c r="CX61">
         <v>-7033000.0</v>
       </c>
-      <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="A62" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -19672,84 +19882,85 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -19799,4359 +20010,4441 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>13944000.0</v>
+      </c>
+      <c r="C2">
         <v>54959000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43088000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28873000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19924000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1967000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15836000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12178000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>927000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>989000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11182000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1797000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1611000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1279000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1064000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3870000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3626000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2936000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>460399.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>436021.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>420351.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>531068.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>476761.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>929372.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1144337.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>456262.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>416174.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>426962.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>634667.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1700003.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>6972000.0</v>
+      </c>
+      <c r="C3">
         <v>5865000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4304000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2750000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2230000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1967000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2405000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1393000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>927000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>459000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>86000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>55000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>30000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>25000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>33000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>40478.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>32756.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16808.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16136.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17597.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>19089.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21668.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>26258.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>29891.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>31976.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>24667.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>23770.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>31240.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>33439.0</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>185</v>
-[...33 lines deleted...]
-      <c r="A5" t="s">
         <v>186</v>
-      </c>
-[...3051 lines deleted...]
-        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...220 lines deleted...]
-      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
-        <v>32967000.0</v>
+        <v>186899000.0</v>
       </c>
       <c r="C5">
-        <v>29469000.0</v>
+        <v>79413000.0</v>
       </c>
       <c r="D5">
-        <v>30470000.0</v>
+        <v>84602000.0</v>
       </c>
       <c r="E5">
-        <v>22063000.0</v>
+        <v>40066000.0</v>
       </c>
       <c r="F5">
-        <v>19644000.0</v>
+        <v>46840000.0</v>
       </c>
       <c r="G5">
-        <v>21520000.0</v>
+        <v>55561000.0</v>
       </c>
       <c r="H5">
-        <v>16186000.0</v>
+        <v>-16145000.0</v>
       </c>
       <c r="I5">
-        <v>19644000.0</v>
+        <v>33928000.0</v>
       </c>
       <c r="J5">
-        <v>21520000.0</v>
+        <v>44244000.0</v>
       </c>
       <c r="K5">
-        <v>16186000.0</v>
+        <v>25576000.0</v>
       </c>
       <c r="L5">
-        <v>24600000.0</v>
+        <v>-6678000.0</v>
       </c>
       <c r="M5">
-        <v>18897000.0</v>
+        <v>53712000.0</v>
       </c>
       <c r="N5">
-        <v>5735000.0</v>
+        <v>111271000.0</v>
       </c>
       <c r="O5">
-        <v>11407000.0</v>
+        <v>108422000.0</v>
       </c>
       <c r="P5">
-        <v>4027000.0</v>
+        <v>93124000.0</v>
       </c>
       <c r="Q5">
-        <v>20821000.0</v>
+        <v>53814000.0</v>
       </c>
       <c r="R5">
-        <v>13261000.0</v>
+        <v>74471000.0</v>
       </c>
       <c r="S5">
-        <v>-3215000.0</v>
+        <v>10319631.0</v>
       </c>
       <c r="T5">
-        <v>15973000.0</v>
+        <v>3826360.0</v>
       </c>
       <c r="U5">
-        <v>11337000.0</v>
+        <v>4286664.0</v>
       </c>
       <c r="V5">
-        <v>17573000.0</v>
+        <v>2448476.0</v>
       </c>
       <c r="W5">
-        <v>16900000.0</v>
+        <v>2486641.0</v>
       </c>
       <c r="X5">
-        <v>9751000.0</v>
+        <v>2676706.0</v>
       </c>
       <c r="Y5">
-        <v>-24701000.0</v>
+        <v>2434765.0</v>
       </c>
       <c r="Z5">
-        <v>-2434000.0</v>
+        <v>25830266.0</v>
       </c>
       <c r="AA5">
-        <v>3770000.0</v>
+        <v>-7796331.0</v>
       </c>
       <c r="AB5">
-        <v>7220000.0</v>
+        <v>1805424.0</v>
       </c>
       <c r="AC5">
-        <v>10632000.0</v>
+        <v>1870818.0</v>
       </c>
       <c r="AD5">
-        <v>4268000.0</v>
+        <v>2837822.0</v>
       </c>
       <c r="AE5">
-        <v>6781000.0</v>
+        <v>2701387.0</v>
       </c>
       <c r="AF5">
-        <v>11713000.0</v>
-[...269 lines deleted...]
-        <v>950000.0</v>
+        <v>2930365.0</v>
       </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
-        <v>34742000.0</v>
+        <v>193871000.0</v>
       </c>
       <c r="C6">
-        <v>31221000.0</v>
+        <v>85278000.0</v>
       </c>
       <c r="D6">
-        <v>32154000.0</v>
+        <v>88906000.0</v>
       </c>
       <c r="E6">
-        <v>23735000.0</v>
+        <v>42816000.0</v>
       </c>
       <c r="F6">
-        <v>21239000.0</v>
+        <v>49070000.0</v>
       </c>
       <c r="G6">
-        <v>22839000.0</v>
+        <v>57528000.0</v>
       </c>
       <c r="H6">
-        <v>17465000.0</v>
+        <v>-13740000.0</v>
       </c>
       <c r="I6">
-        <v>21239000.0</v>
+        <v>35321000.0</v>
       </c>
       <c r="J6">
-        <v>22839000.0</v>
+        <v>45171000.0</v>
       </c>
       <c r="K6">
-        <v>17465000.0</v>
+        <v>26035000.0</v>
       </c>
       <c r="L6">
-        <v>25379000.0</v>
+        <v>-6592000.0</v>
       </c>
       <c r="M6">
-        <v>19645000.0</v>
+        <v>53767000.0</v>
       </c>
       <c r="N6">
-        <v>6409000.0</v>
+        <v>111294000.0</v>
       </c>
       <c r="O6">
-        <v>12084000.0</v>
+        <v>108452000.0</v>
       </c>
       <c r="P6">
-        <v>4678000.0</v>
+        <v>93149000.0</v>
       </c>
       <c r="Q6">
-        <v>21423000.0</v>
+        <v>53841000.0</v>
       </c>
       <c r="R6">
-        <v>13802000.0</v>
+        <v>74504000.0</v>
       </c>
       <c r="S6">
-        <v>-2630000.0</v>
+        <v>10360109.0</v>
       </c>
       <c r="T6">
-        <v>16475000.0</v>
+        <v>3859116.0</v>
       </c>
       <c r="U6">
-        <v>11826000.0</v>
+        <v>4303472.0</v>
       </c>
       <c r="V6">
-        <v>18099000.0</v>
+        <v>2464612.0</v>
       </c>
       <c r="W6">
-        <v>17399000.0</v>
+        <v>2504238.0</v>
       </c>
       <c r="X6">
-        <v>10204000.0</v>
+        <v>2695795.0</v>
       </c>
       <c r="Y6">
-        <v>-23906000.0</v>
+        <v>2456433.0</v>
       </c>
       <c r="Z6">
-        <v>-2073000.0</v>
+        <v>25856524.0</v>
       </c>
       <c r="AA6">
-        <v>4519000.0</v>
+        <v>-7766440.0</v>
       </c>
       <c r="AB6">
-        <v>7720000.0</v>
+        <v>1837400.0</v>
       </c>
       <c r="AC6">
-        <v>10973000.0</v>
+        <v>1895485.0</v>
       </c>
       <c r="AD6">
-        <v>4612000.0</v>
+        <v>2861592.0</v>
       </c>
       <c r="AE6">
-        <v>7145000.0</v>
+        <v>2732627.0</v>
       </c>
       <c r="AF6">
-        <v>12057000.0</v>
-[...267 lines deleted...]
-        <v>21310000.0</v>
+        <v>2963804.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...1 lines deleted...]
-      </c>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>190</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-1246000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>191</v>
+      </c>
+      <c r="B9">
+        <v>231991000.0</v>
+      </c>
+      <c r="C9">
+        <v>108853000.0</v>
+      </c>
+      <c r="D9">
+        <v>109061000.0</v>
+      </c>
+      <c r="E9">
+        <v>61453000.0</v>
+      </c>
+      <c r="F9">
+        <v>83002000.0</v>
+      </c>
+      <c r="G9">
+        <v>72576000.0</v>
+      </c>
+      <c r="H9">
+        <v>-236000.0</v>
+      </c>
+      <c r="I9">
+        <v>48873000.0</v>
+      </c>
+      <c r="J9">
+        <v>52265000.0</v>
+      </c>
+      <c r="K9">
+        <v>38394000.0</v>
+      </c>
+      <c r="L9">
+        <v>14546000.0</v>
+      </c>
+      <c r="M9">
+        <v>66115000.0</v>
+      </c>
+      <c r="N9">
+        <v>120355000.0</v>
+      </c>
+      <c r="O9">
+        <v>116794000.0</v>
+      </c>
+      <c r="P9">
+        <v>99796000.0</v>
+      </c>
+      <c r="Q9">
+        <v>59452000.0</v>
+      </c>
+      <c r="R9">
+        <v>78374000.0</v>
+      </c>
+      <c r="S9">
+        <v>13985132.0</v>
+      </c>
+      <c r="T9">
+        <v>6794683.0</v>
+      </c>
+      <c r="U9">
+        <v>6512036.0</v>
+      </c>
+      <c r="V9">
+        <v>4403015.0</v>
+      </c>
+      <c r="W9">
+        <v>16251432.0</v>
+      </c>
+      <c r="X9">
+        <v>87057166.0</v>
+      </c>
+      <c r="Y9">
+        <v>-40441269.0</v>
+      </c>
+      <c r="Z9">
+        <v>3217182.0</v>
+      </c>
+      <c r="AA9">
+        <v>2884137.0</v>
+      </c>
+      <c r="AB9">
+        <v>427890.0</v>
+      </c>
+      <c r="AC9">
+        <v>891494.0</v>
+      </c>
+      <c r="AD9">
+        <v>1598062.0</v>
+      </c>
+      <c r="AE9">
+        <v>737135.0</v>
+      </c>
+      <c r="AF9">
+        <v>318305.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>192</v>
+      </c>
+      <c r="B10">
+        <v>120282000.0</v>
+      </c>
+      <c r="C10">
+        <v>79413000.0</v>
+      </c>
+      <c r="D10">
+        <v>84602000.0</v>
+      </c>
+      <c r="E10">
+        <v>40066000.0</v>
+      </c>
+      <c r="F10">
+        <v>46840000.0</v>
+      </c>
+      <c r="G10">
+        <v>55561000.0</v>
+      </c>
+      <c r="H10">
+        <v>-16145000.0</v>
+      </c>
+      <c r="I10">
+        <v>33928000.0</v>
+      </c>
+      <c r="J10">
+        <v>39369000.0</v>
+      </c>
+      <c r="K10">
+        <v>25576000.0</v>
+      </c>
+      <c r="L10">
+        <v>-6678000.0</v>
+      </c>
+      <c r="M10">
+        <v>53712000.0</v>
+      </c>
+      <c r="N10">
+        <v>111271000.0</v>
+      </c>
+      <c r="O10">
+        <v>108422000.0</v>
+      </c>
+      <c r="P10">
+        <v>93124000.0</v>
+      </c>
+      <c r="Q10">
+        <v>53814000.0</v>
+      </c>
+      <c r="R10">
+        <v>74471000.0</v>
+      </c>
+      <c r="S10">
+        <v>10319631.0</v>
+      </c>
+      <c r="T10">
+        <v>3826360.0</v>
+      </c>
+      <c r="U10">
+        <v>4286664.0</v>
+      </c>
+      <c r="V10">
+        <v>2448476.0</v>
+      </c>
+      <c r="W10">
+        <v>2486641.0</v>
+      </c>
+      <c r="X10">
+        <v>2676706.0</v>
+      </c>
+      <c r="Y10">
+        <v>2434765.0</v>
+      </c>
+      <c r="Z10">
+        <v>25830266.0</v>
+      </c>
+      <c r="AA10">
+        <v>-7796331.0</v>
+      </c>
+      <c r="AB10">
+        <v>1805424.0</v>
+      </c>
+      <c r="AC10">
+        <v>1870818.0</v>
+      </c>
+      <c r="AD10">
+        <v>2837822.0</v>
+      </c>
+      <c r="AE10">
+        <v>2701387.0</v>
+      </c>
+      <c r="AF10">
+        <v>2930365.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B11">
+        <v>7287000.0</v>
+      </c>
+      <c r="C11">
+        <v>8865000.0</v>
+      </c>
+      <c r="D11">
+        <v>1213000.0</v>
+      </c>
+      <c r="E11">
+        <v>6973000.0</v>
+      </c>
+      <c r="F11">
+        <v>4025000.0</v>
+      </c>
+      <c r="G11">
+        <v>4678000.0</v>
+      </c>
+      <c r="H11">
+        <v>6206000.0</v>
+      </c>
+      <c r="I11">
+        <v>870000.0</v>
+      </c>
+      <c r="J11">
+        <v>62000.0</v>
+      </c>
+      <c r="K11">
+        <v>2102000.0</v>
+      </c>
+      <c r="L11">
+        <v>-1278000.0</v>
+      </c>
+      <c r="M11">
+        <v>270000.0</v>
+      </c>
+      <c r="N11">
+        <v>-739000.0</v>
+      </c>
+      <c r="O11">
+        <v>590000.0</v>
+      </c>
+      <c r="P11">
+        <v>118000.0</v>
+      </c>
+      <c r="Q11">
+        <v>126000.0</v>
+      </c>
+      <c r="R11">
+        <v>930000.0</v>
+      </c>
+      <c r="S11">
+        <v>136176.0</v>
+      </c>
+      <c r="T11">
+        <v>111160.0</v>
+      </c>
+      <c r="U11">
+        <v>-53324.0</v>
+      </c>
+      <c r="V11">
+        <v>59220.0</v>
+      </c>
+      <c r="W11">
+        <v>80693.0</v>
+      </c>
+      <c r="X11">
+        <v>-4321361.0</v>
+      </c>
+      <c r="Y11">
+        <v>135513.0</v>
+      </c>
+      <c r="Z11">
+        <v>151956.0</v>
+      </c>
+      <c r="AA11">
+        <v>181991.0</v>
+      </c>
+      <c r="AB11">
+        <v>142494.0</v>
+      </c>
+      <c r="AC11">
+        <v>109100.0</v>
+      </c>
+      <c r="AD11">
+        <v>-111678.0</v>
+      </c>
+      <c r="AE11">
+        <v>-127325.0</v>
+      </c>
+      <c r="AF11">
+        <v>75448.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>194</v>
+      </c>
+      <c r="B12">
+        <v>66617000.0</v>
+      </c>
+      <c r="C12">
+        <v>54959000.0</v>
+      </c>
+      <c r="D12">
+        <v>43088000.0</v>
+      </c>
+      <c r="E12">
+        <v>28873000.0</v>
+      </c>
+      <c r="F12">
+        <v>19924000.0</v>
+      </c>
+      <c r="G12">
+        <v>17941000.0</v>
+      </c>
+      <c r="H12">
+        <v>15836000.0</v>
+      </c>
+      <c r="I12">
+        <v>12178000.0</v>
+      </c>
+      <c r="J12">
+        <v>4875000.0</v>
+      </c>
+      <c r="K12">
+        <v>989000.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>460399.0</v>
+      </c>
+      <c r="V12">
+        <v>436021.0</v>
+      </c>
+      <c r="W12">
+        <v>420351.0</v>
+      </c>
+      <c r="X12">
+        <v>531068.0</v>
+      </c>
+      <c r="Y12">
+        <v>476761.0</v>
+      </c>
+      <c r="Z12">
+        <v>929372.0</v>
+      </c>
+      <c r="AA12">
+        <v>1144337.0</v>
+      </c>
+      <c r="AB12">
+        <v>456262.0</v>
+      </c>
+      <c r="AC12">
+        <v>416174.0</v>
+      </c>
+      <c r="AD12">
+        <v>426962.0</v>
+      </c>
+      <c r="AE12">
+        <v>634667.0</v>
+      </c>
+      <c r="AF12">
+        <v>1700003.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B13">
+        <v>206431000.0</v>
+      </c>
+      <c r="C13">
+        <v>186870000.0</v>
+      </c>
+      <c r="D13">
+        <v>160746000.0</v>
+      </c>
+      <c r="E13">
+        <v>105082000.0</v>
+      </c>
+      <c r="F13">
+        <v>68469000.0</v>
+      </c>
+      <c r="G13">
+        <v>56301000.0</v>
+      </c>
+      <c r="H13">
+        <v>46991000.0</v>
+      </c>
+      <c r="I13">
+        <v>37301000.0</v>
+      </c>
+      <c r="J13">
+        <v>21873000.0</v>
+      </c>
+      <c r="K13">
+        <v>166000.0</v>
+      </c>
+      <c r="L13">
+        <v>5287000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>196</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B15">
+        <v>112995000.0</v>
+      </c>
+      <c r="C15">
+        <v>70548000.0</v>
+      </c>
+      <c r="D15">
+        <v>83389000.0</v>
+      </c>
+      <c r="E15">
+        <v>33093000.0</v>
+      </c>
+      <c r="F15">
+        <v>42815000.0</v>
+      </c>
+      <c r="G15">
+        <v>50883000.0</v>
+      </c>
+      <c r="H15">
+        <v>-22351000.0</v>
+      </c>
+      <c r="I15">
+        <v>33058000.0</v>
+      </c>
+      <c r="J15">
+        <v>39307000.0</v>
+      </c>
+      <c r="K15">
+        <v>23474000.0</v>
+      </c>
+      <c r="L15">
+        <v>-5400000.0</v>
+      </c>
+      <c r="M15">
+        <v>53442000.0</v>
+      </c>
+      <c r="N15">
+        <v>112010000.0</v>
+      </c>
+      <c r="O15">
+        <v>107832000.0</v>
+      </c>
+      <c r="P15">
+        <v>93006000.0</v>
+      </c>
+      <c r="Q15">
+        <v>53688000.0</v>
+      </c>
+      <c r="R15">
+        <v>73541000.0</v>
+      </c>
+      <c r="S15">
+        <v>-138307446.0</v>
+      </c>
+      <c r="T15">
+        <v>-139014474.0</v>
+      </c>
+      <c r="U15">
+        <v>166881245.0</v>
+      </c>
+      <c r="V15">
+        <v>96190433.0</v>
+      </c>
+      <c r="W15">
+        <v>14224788.0</v>
+      </c>
+      <c r="X15">
+        <v>85467506.0</v>
+      </c>
+      <c r="Y15">
+        <v>-41726636.0</v>
+      </c>
+      <c r="Z15">
+        <v>25678310.0</v>
+      </c>
+      <c r="AA15">
+        <v>-7978322.0</v>
+      </c>
+      <c r="AB15">
+        <v>-17066968.0</v>
+      </c>
+      <c r="AC15">
+        <v>-38475878.0</v>
+      </c>
+      <c r="AD15">
+        <v>78598959.0</v>
+      </c>
+      <c r="AE15">
+        <v>32184598.0</v>
+      </c>
+      <c r="AF15">
+        <v>52774610.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>198</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>33093000.0</v>
+      </c>
+      <c r="F16">
+        <v>42815000.0</v>
+      </c>
+      <c r="G16">
+        <v>50883000.0</v>
+      </c>
+      <c r="H16">
+        <v>-22351000.0</v>
+      </c>
+      <c r="I16">
+        <v>33058000.0</v>
+      </c>
+      <c r="J16">
+        <v>39307000.0</v>
+      </c>
+      <c r="K16">
+        <v>23474000.0</v>
+      </c>
+      <c r="L16">
+        <v>-5400000.0</v>
+      </c>
+      <c r="M16">
+        <v>53442000.0</v>
+      </c>
+      <c r="N16">
+        <v>112010000.0</v>
+      </c>
+      <c r="O16">
+        <v>106707000.0</v>
+      </c>
+      <c r="P16">
+        <v>91757000.0</v>
+      </c>
+      <c r="Q16">
+        <v>53688000.0</v>
+      </c>
+      <c r="R16">
+        <v>73541000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
+        <v>166881000.0</v>
+      </c>
+      <c r="V16">
+        <v>96190000.0</v>
+      </c>
+      <c r="W16">
+        <v>14225000.0</v>
+      </c>
+      <c r="X16">
+        <v>85468000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>199</v>
+      </c>
+      <c r="B17">
+        <v>112995000.0</v>
+      </c>
+      <c r="C17">
+        <v>70548000.0</v>
+      </c>
+      <c r="D17">
+        <v>83389000.0</v>
+      </c>
+      <c r="E17">
+        <v>69040000.0</v>
+      </c>
+      <c r="F17">
+        <v>42815000.0</v>
+      </c>
+      <c r="G17">
+        <v>50883000.0</v>
+      </c>
+      <c r="H17">
+        <v>-22351000.0</v>
+      </c>
+      <c r="I17">
+        <v>33058000.0</v>
+      </c>
+      <c r="J17">
+        <v>39307000.0</v>
+      </c>
+      <c r="K17">
+        <v>23474000.0</v>
+      </c>
+      <c r="L17">
+        <v>-5400000.0</v>
+      </c>
+      <c r="M17">
+        <v>53442000.0</v>
+      </c>
+      <c r="N17">
+        <v>112010000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>200</v>
+      </c>
+      <c r="B18">
+        <v>139814000.0</v>
+      </c>
+      <c r="C18">
+        <v>131911000.0</v>
+      </c>
+      <c r="D18">
+        <v>117658000.0</v>
+      </c>
+      <c r="E18">
+        <v>76209000.0</v>
+      </c>
+      <c r="F18">
+        <v>48545000.0</v>
+      </c>
+      <c r="G18">
+        <v>38360000.0</v>
+      </c>
+      <c r="H18">
+        <v>31155000.0</v>
+      </c>
+      <c r="I18">
+        <v>25123000.0</v>
+      </c>
+      <c r="J18">
+        <v>16998000.0</v>
+      </c>
+      <c r="K18">
+        <v>-823000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>201</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>202</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>203</v>
+      </c>
+      <c r="B21">
+        <v>189057000.0</v>
+      </c>
+      <c r="C21">
+        <v>79413000.0</v>
+      </c>
+      <c r="D21">
+        <v>84602000.0</v>
+      </c>
+      <c r="E21">
+        <v>40066000.0</v>
+      </c>
+      <c r="F21">
+        <v>46840000.0</v>
+      </c>
+      <c r="G21">
+        <v>55561000.0</v>
+      </c>
+      <c r="H21">
+        <v>-16145000.0</v>
+      </c>
+      <c r="I21">
+        <v>33928000.0</v>
+      </c>
+      <c r="J21">
+        <v>44244000.0</v>
+      </c>
+      <c r="K21">
+        <v>25576000.0</v>
+      </c>
+      <c r="L21">
+        <v>-6678000.0</v>
+      </c>
+      <c r="M21">
+        <v>53712000.0</v>
+      </c>
+      <c r="N21">
+        <v>111271000.0</v>
+      </c>
+      <c r="O21">
+        <v>108422000.0</v>
+      </c>
+      <c r="P21">
+        <v>93124000.0</v>
+      </c>
+      <c r="Q21">
+        <v>53814000.0</v>
+      </c>
+      <c r="R21">
+        <v>74471000.0</v>
+      </c>
+      <c r="S21">
+        <v>10319631.0</v>
+      </c>
+      <c r="T21">
+        <v>3826360.0</v>
+      </c>
+      <c r="U21">
+        <v>4286664.0</v>
+      </c>
+      <c r="V21">
+        <v>2448476.0</v>
+      </c>
+      <c r="W21">
+        <v>2486641.0</v>
+      </c>
+      <c r="X21">
+        <v>2676706.0</v>
+      </c>
+      <c r="Y21">
+        <v>2434765.0</v>
+      </c>
+      <c r="Z21">
+        <v>25830266.0</v>
+      </c>
+      <c r="AA21">
+        <v>-7796331.0</v>
+      </c>
+      <c r="AB21">
+        <v>1805424.0</v>
+      </c>
+      <c r="AC21">
+        <v>1870818.0</v>
+      </c>
+      <c r="AD21">
+        <v>2837822.0</v>
+      </c>
+      <c r="AE21">
+        <v>2701387.0</v>
+      </c>
+      <c r="AF21">
+        <v>2930365.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>204</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>205</v>
+      </c>
+      <c r="B23">
+        <v>56878000.0</v>
+      </c>
+      <c r="C23">
+        <v>84399000.0</v>
+      </c>
+      <c r="D23">
+        <v>67547000.0</v>
+      </c>
+      <c r="E23">
+        <v>50260000.0</v>
+      </c>
+      <c r="F23">
+        <v>56086000.0</v>
+      </c>
+      <c r="G23">
+        <v>17015000.0</v>
+      </c>
+      <c r="H23">
+        <v>31745000.0</v>
+      </c>
+      <c r="I23">
+        <v>27123000.0</v>
+      </c>
+      <c r="J23">
+        <v>13823000.0</v>
+      </c>
+      <c r="K23">
+        <v>13807000.0</v>
+      </c>
+      <c r="L23">
+        <v>21224000.0</v>
+      </c>
+      <c r="M23">
+        <v>12403000.0</v>
+      </c>
+      <c r="N23">
+        <v>9084000.0</v>
+      </c>
+      <c r="O23">
+        <v>8372000.0</v>
+      </c>
+      <c r="P23">
+        <v>6672000.0</v>
+      </c>
+      <c r="Q23">
+        <v>5638000.0</v>
+      </c>
+      <c r="R23">
+        <v>3903000.0</v>
+      </c>
+      <c r="S23">
+        <v>3665501.0</v>
+      </c>
+      <c r="T23">
+        <v>2968323.0</v>
+      </c>
+      <c r="U23">
+        <v>2685771.0</v>
+      </c>
+      <c r="V23">
+        <v>2390560.0</v>
+      </c>
+      <c r="W23">
+        <v>14185142.0</v>
+      </c>
+      <c r="X23">
+        <v>84911528.0</v>
+      </c>
+      <c r="Y23">
+        <v>42399273.0</v>
+      </c>
+      <c r="Z23">
+        <v>21683712.0</v>
+      </c>
+      <c r="AA23">
+        <v>11824805.0</v>
+      </c>
+      <c r="AB23">
+        <v>921272.0</v>
+      </c>
+      <c r="AC23">
+        <v>563150.0</v>
+      </c>
+      <c r="AD23">
+        <v>812798.0</v>
+      </c>
+      <c r="AE23">
+        <v>1329585.0</v>
+      </c>
+      <c r="AF23">
+        <v>912057.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>206</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>207</v>
+      </c>
+      <c r="B25">
+        <v>6972000.0</v>
+      </c>
+      <c r="C25">
+        <v>5865000.0</v>
+      </c>
+      <c r="D25">
+        <v>4304000.0</v>
+      </c>
+      <c r="E25">
+        <v>2750000.0</v>
+      </c>
+      <c r="F25">
+        <v>2230000.0</v>
+      </c>
+      <c r="G25">
+        <v>1967000.0</v>
+      </c>
+      <c r="H25">
+        <v>2405000.0</v>
+      </c>
+      <c r="I25">
+        <v>1393000.0</v>
+      </c>
+      <c r="J25">
+        <v>927000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.61</v>
+      </c>
+      <c r="E26">
+        <v>0.39</v>
+      </c>
+      <c r="F26">
+        <v>0.52</v>
+      </c>
+      <c r="G26">
+        <v>0.93</v>
+      </c>
+      <c r="H26">
+        <v>0.19</v>
+      </c>
+      <c r="I26">
+        <v>0.47</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.82</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>209</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>15149000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>210</v>
+      </c>
+      <c r="B28">
+        <v>23923000.0</v>
+      </c>
+      <c r="C28">
+        <v>10927000.0</v>
+      </c>
+      <c r="D28">
+        <v>8949000.0</v>
+      </c>
+      <c r="E28">
+        <v>7812000.0</v>
+      </c>
+      <c r="F28">
+        <v>6566000.0</v>
+      </c>
+      <c r="G28">
+        <v>5308000.0</v>
+      </c>
+      <c r="H28">
+        <v>5746000.0</v>
+      </c>
+      <c r="I28">
+        <v>4800000.0</v>
+      </c>
+      <c r="J28">
+        <v>4421000.0</v>
+      </c>
+      <c r="K28">
+        <v>4435000.0</v>
+      </c>
+      <c r="L28">
+        <v>11430000.0</v>
+      </c>
+      <c r="M28">
+        <v>5751000.0</v>
+      </c>
+      <c r="N28">
+        <v>2787000.0</v>
+      </c>
+      <c r="O28">
+        <v>2744000.0</v>
+      </c>
+      <c r="P28">
+        <v>2269000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1883000.0</v>
+      </c>
+      <c r="R28">
+        <v>1433000.0</v>
+      </c>
+      <c r="S28">
+        <v>2040958.0</v>
+      </c>
+      <c r="T28">
+        <v>1619008.0</v>
+      </c>
+      <c r="U28">
+        <v>1356062.0</v>
+      </c>
+      <c r="V28">
+        <v>1211584.0</v>
+      </c>
+      <c r="W28">
+        <v>1387382.0</v>
+      </c>
+      <c r="X28">
+        <v>1269991.0</v>
+      </c>
+      <c r="Y28">
+        <v>1299594.0</v>
+      </c>
+      <c r="Z28">
+        <v>894612.0</v>
+      </c>
+      <c r="AA28">
+        <v>850959.0</v>
+      </c>
+      <c r="AB28">
+        <v>804933.0</v>
+      </c>
+      <c r="AC28">
+        <v>1109699.0</v>
+      </c>
+      <c r="AD28">
+        <v>1206478.0</v>
+      </c>
+      <c r="AE28">
+        <v>1147294.0</v>
+      </c>
+      <c r="AF28">
+        <v>1112640.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>211</v>
+      </c>
+      <c r="B29">
+        <v>7287000.0</v>
+      </c>
+      <c r="C29">
+        <v>8865000.0</v>
+      </c>
+      <c r="D29">
+        <v>1213000.0</v>
+      </c>
+      <c r="E29">
+        <v>6973000.0</v>
+      </c>
+      <c r="F29">
+        <v>4025000.0</v>
+      </c>
+      <c r="G29">
+        <v>4678000.0</v>
+      </c>
+      <c r="H29">
+        <v>6206000.0</v>
+      </c>
+      <c r="I29">
+        <v>870000.0</v>
+      </c>
+      <c r="J29">
+        <v>62000.0</v>
+      </c>
+      <c r="K29">
+        <v>2102000.0</v>
+      </c>
+      <c r="L29">
+        <v>-1278000.0</v>
+      </c>
+      <c r="M29">
+        <v>270000.0</v>
+      </c>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B30">
+        <v>42934000.0</v>
+      </c>
+      <c r="C30">
+        <v>29440000.0</v>
+      </c>
+      <c r="D30">
+        <v>24459000.0</v>
+      </c>
+      <c r="E30">
+        <v>21387000.0</v>
+      </c>
+      <c r="F30">
+        <v>36162000.0</v>
+      </c>
+      <c r="G30">
+        <v>17015000.0</v>
+      </c>
+      <c r="H30">
+        <v>15909000.0</v>
+      </c>
+      <c r="I30">
+        <v>14945000.0</v>
+      </c>
+      <c r="J30">
+        <v>13823000.0</v>
+      </c>
+      <c r="K30">
+        <v>12818000.0</v>
+      </c>
+      <c r="L30">
+        <v>21224000.0</v>
+      </c>
+      <c r="M30">
+        <v>12403000.0</v>
+      </c>
+      <c r="N30">
+        <v>9084000.0</v>
+      </c>
+      <c r="O30">
+        <v>8372000.0</v>
+      </c>
+      <c r="P30">
+        <v>6672000.0</v>
+      </c>
+      <c r="Q30">
+        <v>5638000.0</v>
+      </c>
+      <c r="R30">
+        <v>3903000.0</v>
+      </c>
+      <c r="S30">
+        <v>3665501.0</v>
+      </c>
+      <c r="T30">
+        <v>2968323.0</v>
+      </c>
+      <c r="U30">
+        <v>2225372.0</v>
+      </c>
+      <c r="V30">
+        <v>1954539.0</v>
+      </c>
+      <c r="W30">
+        <v>13764791.0</v>
+      </c>
+      <c r="X30">
+        <v>84380460.0</v>
+      </c>
+      <c r="Y30">
+        <v>-42876034.0</v>
+      </c>
+      <c r="Z30">
+        <v>-22613084.0</v>
+      </c>
+      <c r="AA30">
+        <v>10680468.0</v>
+      </c>
+      <c r="AB30">
+        <v>-1377534.0</v>
+      </c>
+      <c r="AC30">
+        <v>-979324.0</v>
+      </c>
+      <c r="AD30">
+        <v>-1239760.0</v>
+      </c>
+      <c r="AE30">
+        <v>-1964252.0</v>
+      </c>
+      <c r="AF30">
+        <v>-2612060.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" t="s">
+        <v>213</v>
+      </c>
+      <c r="B31">
+        <v>-68775000.0</v>
+      </c>
+      <c r="C31">
+        <v>-55366000.0</v>
+      </c>
+      <c r="D31">
+        <v>-69704000.0</v>
+      </c>
+      <c r="E31">
+        <v>-28873000.0</v>
+      </c>
+      <c r="F31">
+        <v>-19796000.0</v>
+      </c>
+      <c r="G31">
+        <v>1540000.0</v>
+      </c>
+      <c r="H31">
+        <v>-18241000.0</v>
+      </c>
+      <c r="I31">
+        <v>-4401000.0</v>
+      </c>
+      <c r="J31">
+        <v>-4875000.0</v>
+      </c>
+      <c r="K31">
+        <v>-459000.0</v>
+      </c>
+      <c r="L31">
+        <v>-3056000.0</v>
+      </c>
+      <c r="M31">
+        <v>54013000.0</v>
+      </c>
+      <c r="N31">
+        <v>107093000.0</v>
+      </c>
+      <c r="O31">
+        <v>4577000.0</v>
+      </c>
+      <c r="P31">
+        <v>94144000.0</v>
+      </c>
+      <c r="Q31">
+        <v>3813000.0</v>
+      </c>
+      <c r="R31">
+        <v>2206000.0</v>
+      </c>
+      <c r="S31">
+        <v>10319631.0</v>
+      </c>
+      <c r="T31">
+        <v>3826360.0</v>
+      </c>
+      <c r="U31">
+        <v>173728604.0</v>
+      </c>
+      <c r="V31">
+        <v>144633869.0</v>
+      </c>
+      <c r="W31">
+        <v>17697634.0</v>
+      </c>
+      <c r="X31">
+        <v>2676706.0</v>
+      </c>
+      <c r="Y31">
+        <v>-476761.0</v>
+      </c>
+      <c r="Z31">
+        <v>-929372.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1144337.0</v>
+      </c>
+      <c r="AB31">
+        <v>1805424.0</v>
+      </c>
+      <c r="AC31">
+        <v>1870818.0</v>
+      </c>
+      <c r="AD31">
+        <v>2837822.0</v>
+      </c>
+      <c r="AE31">
+        <v>2701387.0</v>
+      </c>
+      <c r="AF31">
+        <v>2930365.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="A32" t="s">
+        <v>214</v>
+      </c>
+      <c r="B32">
+        <v>245935000.0</v>
+      </c>
+      <c r="C32">
+        <v>163812000.0</v>
+      </c>
+      <c r="D32">
+        <v>152149000.0</v>
+      </c>
+      <c r="E32">
+        <v>90326000.0</v>
+      </c>
+      <c r="F32">
+        <v>102926000.0</v>
+      </c>
+      <c r="G32">
+        <v>72576000.0</v>
+      </c>
+      <c r="H32">
+        <v>15600000.0</v>
+      </c>
+      <c r="I32">
+        <v>61051000.0</v>
+      </c>
+      <c r="J32">
+        <v>53192000.0</v>
+      </c>
+      <c r="K32">
+        <v>39383000.0</v>
+      </c>
+      <c r="L32">
+        <v>14546000.0</v>
+      </c>
+      <c r="M32">
+        <v>66115000.0</v>
+      </c>
+      <c r="N32">
+        <v>120355000.0</v>
+      </c>
+      <c r="O32">
+        <v>116794000.0</v>
+      </c>
+      <c r="P32">
+        <v>99796000.0</v>
+      </c>
+      <c r="Q32">
+        <v>59452000.0</v>
+      </c>
+      <c r="R32">
+        <v>78374000.0</v>
+      </c>
+      <c r="S32">
+        <v>13985132.0</v>
+      </c>
+      <c r="T32">
+        <v>6794683.0</v>
+      </c>
+      <c r="U32">
+        <v>6972435.0</v>
+      </c>
+      <c r="V32">
+        <v>4839036.0</v>
+      </c>
+      <c r="W32">
+        <v>16671783.0</v>
+      </c>
+      <c r="X32">
+        <v>87588234.0</v>
+      </c>
+      <c r="Y32">
+        <v>-39964508.0</v>
+      </c>
+      <c r="Z32">
+        <v>4146554.0</v>
+      </c>
+      <c r="AA32">
+        <v>4028474.0</v>
+      </c>
+      <c r="AB32">
+        <v>884152.0</v>
+      </c>
+      <c r="AC32">
+        <v>1307668.0</v>
+      </c>
+      <c r="AD32">
+        <v>2025024.0</v>
+      </c>
+      <c r="AE32">
+        <v>1371802.0</v>
+      </c>
+      <c r="AF32">
+        <v>2018308.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DS32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:123">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
+        <v>98</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
+        <v>101</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>104</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
+        <v>107</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="2" spans="1:123">
+      <c r="A2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
+        <v>18052000.0</v>
+      </c>
+      <c r="D2">
+        <v>16020000.0</v>
+      </c>
+      <c r="E2">
+        <v>15264000.0</v>
+      </c>
+      <c r="F2">
+        <v>15208000.0</v>
+      </c>
+      <c r="G2">
+        <v>14717000.0</v>
+      </c>
+      <c r="H2">
+        <v>12587000.0</v>
+      </c>
+      <c r="I2">
+        <v>12447000.0</v>
+      </c>
+      <c r="J2">
+        <v>14717000.0</v>
+      </c>
+      <c r="K2">
+        <v>12587000.0</v>
+      </c>
+      <c r="L2">
+        <v>12447000.0</v>
+      </c>
+      <c r="M2">
+        <v>9681000.0</v>
+      </c>
+      <c r="N2">
+        <v>8823000.0</v>
+      </c>
+      <c r="O2">
+        <v>7937000.0</v>
+      </c>
+      <c r="P2">
+        <v>6629000.0</v>
+      </c>
+      <c r="Q2">
+        <v>5484000.0</v>
+      </c>
+      <c r="R2">
+        <v>4909000.0</v>
+      </c>
+      <c r="S2">
+        <v>4655000.0</v>
+      </c>
+      <c r="T2">
+        <v>5405000.0</v>
+      </c>
+      <c r="U2">
+        <v>4955000.0</v>
+      </c>
+      <c r="V2">
+        <v>4688000.0</v>
+      </c>
+      <c r="W2">
+        <v>4528000.0</v>
+      </c>
+      <c r="X2">
+        <v>4397000.0</v>
+      </c>
+      <c r="Y2">
+        <v>4328000.0</v>
+      </c>
+      <c r="Z2">
+        <v>4172000.0</v>
+      </c>
+      <c r="AA2">
+        <v>4142000.0</v>
+      </c>
+      <c r="AB2">
+        <v>3716000.0</v>
+      </c>
+      <c r="AC2">
+        <v>3806000.0</v>
+      </c>
+      <c r="AD2">
+        <v>3349000.0</v>
+      </c>
+      <c r="AE2">
+        <v>3347000.0</v>
+      </c>
+      <c r="AF2">
+        <v>3109000.0</v>
+      </c>
+      <c r="AG2">
+        <v>2373000.0</v>
+      </c>
+      <c r="AH2">
+        <v>3447000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1275000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>911000.0</v>
+      </c>
+      <c r="AK2">
+        <v>738000.0</v>
+      </c>
+      <c r="AL2">
+        <v>543000.0</v>
+      </c>
+      <c r="AM2">
+        <v>343000.0</v>
+      </c>
+      <c r="AN2">
+        <v>103000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3067000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1498000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3223000.0</v>
+      </c>
+      <c r="AR2">
+        <v>773000.0</v>
+      </c>
+      <c r="AS2">
+        <v>725000.0</v>
+      </c>
+      <c r="AT2">
+        <v>941000.0</v>
+      </c>
+      <c r="AU2">
+        <v>675000.0</v>
+      </c>
+      <c r="AV2">
+        <v>29857000.0</v>
+      </c>
+      <c r="AW2">
+        <v>478000.0</v>
+      </c>
+      <c r="AX2">
+        <v>2254000.0</v>
+      </c>
+      <c r="AY2">
+        <v>273000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>345000.0</v>
+      </c>
+      <c r="BA2">
+        <v>446000.0</v>
+      </c>
+      <c r="BB2">
+        <v>676000.0</v>
+      </c>
+      <c r="BC2">
+        <v>272000.0</v>
+      </c>
+      <c r="BD2">
+        <v>350000.0</v>
+      </c>
+      <c r="BE2">
+        <v>313000.0</v>
+      </c>
+      <c r="BF2">
+        <v>541000.0</v>
+      </c>
+      <c r="BG2">
+        <v>244000.0</v>
+      </c>
+      <c r="BH2">
+        <v>278000.0</v>
+      </c>
+      <c r="BI2">
+        <v>216000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>575027936000.0</v>
+      </c>
+      <c r="BK2">
+        <v>134831000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>232629000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>207569000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>1691000.0</v>
+      </c>
+      <c r="BO2">
+        <v>297709000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>291930000000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>472225000000.0</v>
+      </c>
+      <c r="BR2">
+        <v>315432000000.0</v>
+      </c>
+      <c r="BS2">
+        <v>315432000000.0</v>
+      </c>
+      <c r="BT2">
+        <v>819000.0</v>
+      </c>
+      <c r="BU2">
+        <v>617000.0</v>
+      </c>
+      <c r="BV2">
+        <v>1221000.0</v>
+      </c>
+      <c r="BW2">
+        <v>771000.0</v>
+      </c>
+      <c r="BX2">
+        <v>445000.0</v>
+      </c>
+      <c r="BY2">
+        <v>499000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>1446.0</v>
+      </c>
+      <c r="CA2">
+        <v>133749.0</v>
+      </c>
+      <c r="CB2">
+        <v>178222.0</v>
+      </c>
+      <c r="CC2">
+        <v>146982.0</v>
+      </c>
+      <c r="CD2">
+        <v>115374.0</v>
+      </c>
+      <c r="CE2">
+        <v>105565.0</v>
+      </c>
+      <c r="CF2">
+        <v>96323.0</v>
+      </c>
+      <c r="CG2">
+        <v>118759.0</v>
+      </c>
+      <c r="CH2">
+        <v>117625.0</v>
+      </c>
+      <c r="CI2">
+        <v>100857.0</v>
+      </c>
+      <c r="CJ2">
+        <v>86483.0</v>
+      </c>
+      <c r="CK2">
+        <v>115386.0</v>
+      </c>
+      <c r="CL2">
+        <v>124332.0</v>
+      </c>
+      <c r="CM2">
+        <v>131182.0</v>
+      </c>
+      <c r="CN2">
+        <v>135533.0</v>
+      </c>
+      <c r="CO2">
+        <v>480087.0</v>
+      </c>
+      <c r="CP2">
+        <v>119306.0</v>
+      </c>
+      <c r="CQ2">
+        <v>103002.0</v>
+      </c>
+      <c r="CR2">
+        <v>93497.0</v>
+      </c>
+      <c r="CS2">
+        <v>160956.0</v>
+      </c>
+      <c r="CT2">
+        <v>176850.0</v>
+      </c>
+      <c r="CU2">
+        <v>218303.0</v>
+      </c>
+      <c r="CV2">
+        <v>262418.0</v>
+      </c>
+      <c r="CW2">
+        <v>271801.0</v>
+      </c>
+      <c r="CX2">
+        <v>295616.0</v>
+      </c>
+      <c r="CY2">
+        <v>313701.0</v>
+      </c>
+      <c r="CZ2">
+        <v>282474.0</v>
+      </c>
+      <c r="DA2">
+        <v>252546.0</v>
+      </c>
+      <c r="DB2">
+        <v>125782.0</v>
+      </c>
+      <c r="DC2">
+        <v>121198.0</v>
+      </c>
+      <c r="DD2">
+        <v>110000.0</v>
+      </c>
+      <c r="DE2">
+        <v>100000.0</v>
+      </c>
+      <c r="DF2">
+        <v>100000.0</v>
+      </c>
+      <c r="DG2">
+        <v>100000.0</v>
+      </c>
+      <c r="DH2">
+        <v>110000.0</v>
+      </c>
+      <c r="DI2">
+        <v>100000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>120000.0</v>
+      </c>
+      <c r="DK2">
+        <v>100000.0</v>
+      </c>
+      <c r="DL2">
+        <v>100000.0</v>
+      </c>
+      <c r="DM2">
+        <v>100000.0</v>
+      </c>
+      <c r="DN2">
+        <v>100000.0</v>
+      </c>
+      <c r="DO2">
+        <v>100000.0</v>
+      </c>
+      <c r="DP2">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ2">
+        <v>240000.0</v>
+      </c>
+      <c r="DR2">
+        <v>280000.0</v>
+      </c>
+      <c r="DS2">
+        <v>830000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:123">
+      <c r="A3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>1775000.0</v>
+      </c>
+      <c r="D3">
+        <v>1752000.0</v>
+      </c>
+      <c r="E3">
+        <v>1684000.0</v>
+      </c>
+      <c r="F3">
+        <v>1672000.0</v>
+      </c>
+      <c r="G3">
+        <v>1595000.0</v>
+      </c>
+      <c r="H3">
+        <v>1319000.0</v>
+      </c>
+      <c r="I3">
+        <v>1279000.0</v>
+      </c>
+      <c r="J3">
+        <v>1595000.0</v>
+      </c>
+      <c r="K3">
+        <v>1319000.0</v>
+      </c>
+      <c r="L3">
+        <v>1279000.0</v>
+      </c>
+      <c r="M3">
+        <v>779000.0</v>
+      </c>
+      <c r="N3">
+        <v>748000.0</v>
+      </c>
+      <c r="O3">
+        <v>674000.0</v>
+      </c>
+      <c r="P3">
+        <v>677000.0</v>
+      </c>
+      <c r="Q3">
+        <v>651000.0</v>
+      </c>
+      <c r="R3">
+        <v>602000.0</v>
+      </c>
+      <c r="S3">
+        <v>541000.0</v>
+      </c>
+      <c r="T3">
+        <v>585000.0</v>
+      </c>
+      <c r="U3">
+        <v>502000.0</v>
+      </c>
+      <c r="V3">
+        <v>489000.0</v>
+      </c>
+      <c r="W3">
+        <v>526000.0</v>
+      </c>
+      <c r="X3">
+        <v>499000.0</v>
+      </c>
+      <c r="Y3">
+        <v>453000.0</v>
+      </c>
+      <c r="Z3">
+        <v>795000.0</v>
+      </c>
+      <c r="AA3">
+        <v>361000.0</v>
+      </c>
+      <c r="AB3">
+        <v>749000.0</v>
+      </c>
+      <c r="AC3">
+        <v>500000.0</v>
+      </c>
+      <c r="AD3">
+        <v>341000.0</v>
+      </c>
+      <c r="AE3">
+        <v>344000.0</v>
+      </c>
+      <c r="AF3">
+        <v>364000.0</v>
+      </c>
+      <c r="AG3">
+        <v>344000.0</v>
+      </c>
+      <c r="AH3">
+        <v>323000.0</v>
+      </c>
+      <c r="AI3">
+        <v>236000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>187000.0</v>
+      </c>
+      <c r="AK3">
+        <v>181000.0</v>
+      </c>
+      <c r="AL3">
+        <v>181000.0</v>
+      </c>
+      <c r="AM3">
+        <v>180000.0</v>
+      </c>
+      <c r="AN3">
+        <v>75000.0</v>
+      </c>
+      <c r="AO3">
+        <v>23000.0</v>
+      </c>
+      <c r="AP3">
+        <v>23000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>27000.0</v>
+      </c>
+      <c r="AR3">
+        <v>20000.0</v>
+      </c>
+      <c r="AS3">
+        <v>16000.0</v>
+      </c>
+      <c r="AT3">
+        <v>26000.0</v>
+      </c>
+      <c r="AU3">
+        <v>21000.0</v>
+      </c>
+      <c r="AV3">
+        <v>7000.0</v>
+      </c>
+      <c r="AW3">
+        <v>2000.0</v>
+      </c>
+      <c r="AX3">
+        <v>7000.0</v>
+      </c>
+      <c r="AY3">
+        <v>5000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>5000.0</v>
+      </c>
+      <c r="BA3">
+        <v>6000.0</v>
+      </c>
+      <c r="BB3">
+        <v>5000.0</v>
+      </c>
+      <c r="BC3">
+        <v>7000.0</v>
+      </c>
+      <c r="BD3">
+        <v>8000.0</v>
+      </c>
+      <c r="BE3">
+        <v>11000.0</v>
+      </c>
+      <c r="BF3">
+        <v>9000.0</v>
+      </c>
+      <c r="BG3">
+        <v>6000.0</v>
+      </c>
+      <c r="BH3">
+        <v>5000.0</v>
+      </c>
+      <c r="BI3">
+        <v>5000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>7432.0</v>
+      </c>
+      <c r="BK3">
+        <v>7000.0</v>
+      </c>
+      <c r="BL3">
+        <v>6000.0</v>
+      </c>
+      <c r="BM3">
+        <v>6000.0</v>
+      </c>
+      <c r="BN3">
+        <v>11716.0</v>
+      </c>
+      <c r="BO3">
+        <v>6516.0</v>
+      </c>
+      <c r="BP3">
+        <v>7245.0</v>
+      </c>
+      <c r="BQ3">
+        <v>7653.0</v>
+      </c>
+      <c r="BR3">
+        <v>10024.0</v>
+      </c>
+      <c r="BS3">
+        <v>10547.0</v>
+      </c>
+      <c r="BT3">
+        <v>10638.0</v>
+      </c>
+      <c r="BU3">
+        <v>9269.0</v>
+      </c>
+      <c r="BV3">
+        <v>13986.0</v>
+      </c>
+      <c r="BW3">
+        <v>8089.0</v>
+      </c>
+      <c r="BX3">
+        <v>6272.0</v>
+      </c>
+      <c r="BY3">
+        <v>4409.0</v>
+      </c>
+      <c r="BZ3">
+        <v>4495.0</v>
+      </c>
+      <c r="CA3">
+        <v>4426.0</v>
+      </c>
+      <c r="CB3">
+        <v>4022.0</v>
+      </c>
+      <c r="CC3">
+        <v>3865.0</v>
+      </c>
+      <c r="CD3">
+        <v>4319.0</v>
+      </c>
+      <c r="CE3">
+        <v>3968.0</v>
+      </c>
+      <c r="CF3">
+        <v>3924.0</v>
+      </c>
+      <c r="CG3">
+        <v>3925.0</v>
+      </c>
+      <c r="CH3">
+        <v>5523.0</v>
+      </c>
+      <c r="CI3">
+        <v>4183.0</v>
+      </c>
+      <c r="CJ3">
+        <v>4262.0</v>
+      </c>
+      <c r="CK3">
+        <v>3629.0</v>
+      </c>
+      <c r="CL3">
+        <v>4776.0</v>
+      </c>
+      <c r="CM3">
+        <v>4776.0</v>
+      </c>
+      <c r="CN3">
+        <v>4772.0</v>
+      </c>
+      <c r="CO3">
+        <v>4765.0</v>
+      </c>
+      <c r="CP3">
+        <v>7033.0</v>
+      </c>
+      <c r="CQ3">
+        <v>5358.0</v>
+      </c>
+      <c r="CR3"/>
+      <c r="CS3">
+        <v>5399.0</v>
+      </c>
+      <c r="CT3">
+        <v>7597.0</v>
+      </c>
+      <c r="CU3">
+        <v>6841.0</v>
+      </c>
+      <c r="CV3">
+        <v>5999.0</v>
+      </c>
+      <c r="CW3">
+        <v>5821.0</v>
+      </c>
+      <c r="CX3">
+        <v>8130.0</v>
+      </c>
+      <c r="CY3">
+        <v>7298.0</v>
+      </c>
+      <c r="CZ3">
+        <v>7242.0</v>
+      </c>
+      <c r="DA3">
+        <v>7221.0</v>
+      </c>
+      <c r="DB3">
+        <v>10324.0</v>
+      </c>
+      <c r="DC3"/>
+      <c r="DD3">
+        <v>-49020000.0</v>
+      </c>
+      <c r="DE3">
+        <v>10670000.0</v>
+      </c>
+      <c r="DF3">
+        <v>-29020000.0</v>
+      </c>
+      <c r="DG3">
+        <v>4670000.0</v>
+      </c>
+      <c r="DH3">
+        <v>-63110000.0</v>
+      </c>
+      <c r="DI3">
+        <v>6990000.0</v>
+      </c>
+      <c r="DJ3">
+        <v>47200000.0</v>
+      </c>
+      <c r="DK3">
+        <v>8540000.0</v>
+      </c>
+      <c r="DL3">
+        <v>46480000.0</v>
+      </c>
+      <c r="DM3">
+        <v>49520000.0</v>
+      </c>
+      <c r="DN3">
+        <v>-6460000.0</v>
+      </c>
+      <c r="DO3">
+        <v>24090000.0</v>
+      </c>
+      <c r="DP3">
+        <v>25010000.0</v>
+      </c>
+      <c r="DQ3">
+        <v>16580000.0</v>
+      </c>
+      <c r="DR3">
+        <v>19720000.0</v>
+      </c>
+      <c r="DS3">
+        <v>20360000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:123">
+      <c r="A4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+    </row>
+    <row r="5" spans="1:123">
+      <c r="A5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>32967000.0</v>
+      </c>
+      <c r="D5">
+        <v>29469000.0</v>
+      </c>
+      <c r="E5">
+        <v>30470000.0</v>
+      </c>
+      <c r="F5">
+        <v>22063000.0</v>
+      </c>
+      <c r="G5">
+        <v>19644000.0</v>
+      </c>
+      <c r="H5">
+        <v>21520000.0</v>
+      </c>
+      <c r="I5">
+        <v>16186000.0</v>
+      </c>
+      <c r="J5">
+        <v>19644000.0</v>
+      </c>
+      <c r="K5">
+        <v>21520000.0</v>
+      </c>
+      <c r="L5">
+        <v>16186000.0</v>
+      </c>
+      <c r="M5">
+        <v>24600000.0</v>
+      </c>
+      <c r="N5">
+        <v>18897000.0</v>
+      </c>
+      <c r="O5">
+        <v>5735000.0</v>
+      </c>
+      <c r="P5">
+        <v>11407000.0</v>
+      </c>
+      <c r="Q5">
+        <v>4027000.0</v>
+      </c>
+      <c r="R5">
+        <v>20821000.0</v>
+      </c>
+      <c r="S5">
+        <v>13261000.0</v>
+      </c>
+      <c r="T5">
+        <v>-3215000.0</v>
+      </c>
+      <c r="U5">
+        <v>15973000.0</v>
+      </c>
+      <c r="V5">
+        <v>11337000.0</v>
+      </c>
+      <c r="W5">
+        <v>17573000.0</v>
+      </c>
+      <c r="X5">
+        <v>16900000.0</v>
+      </c>
+      <c r="Y5">
+        <v>9751000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-24701000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-2434000.0</v>
+      </c>
+      <c r="AB5">
+        <v>3770000.0</v>
+      </c>
+      <c r="AC5">
+        <v>7220000.0</v>
+      </c>
+      <c r="AD5">
+        <v>10632000.0</v>
+      </c>
+      <c r="AE5">
+        <v>4268000.0</v>
+      </c>
+      <c r="AF5">
+        <v>6781000.0</v>
+      </c>
+      <c r="AG5">
+        <v>11713000.0</v>
+      </c>
+      <c r="AH5">
+        <v>17074000.0</v>
+      </c>
+      <c r="AI5">
+        <v>9881000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>8777000.0</v>
+      </c>
+      <c r="AK5">
+        <v>5588000.0</v>
+      </c>
+      <c r="AL5">
+        <v>6581000.0</v>
+      </c>
+      <c r="AM5">
+        <v>8421000.0</v>
+      </c>
+      <c r="AN5">
+        <v>7330000.0</v>
+      </c>
+      <c r="AO5">
+        <v>3244000.0</v>
+      </c>
+      <c r="AP5">
+        <v>3874000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-1737000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-8860000.0</v>
+      </c>
+      <c r="AS5">
+        <v>2194000.0</v>
+      </c>
+      <c r="AT5">
+        <v>33614000.0</v>
+      </c>
+      <c r="AU5">
+        <v>30745000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-30301000.0</v>
+      </c>
+      <c r="AW5">
+        <v>19654000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-1184000.0</v>
+      </c>
+      <c r="AY5">
+        <v>58868000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>44390000.0</v>
+      </c>
+      <c r="BA5">
+        <v>9197000.0</v>
+      </c>
+      <c r="BB5">
+        <v>41643000.0</v>
+      </c>
+      <c r="BC5">
+        <v>28160000.0</v>
+      </c>
+      <c r="BD5">
+        <v>50220000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-11601000.0</v>
+      </c>
+      <c r="BF5">
+        <v>78385000.0</v>
+      </c>
+      <c r="BG5">
+        <v>50850000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-25674000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-10438000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-1414645.0</v>
+      </c>
+      <c r="BK5">
+        <v>-5707000.0</v>
+      </c>
+      <c r="BL5">
+        <v>23990000.0</v>
+      </c>
+      <c r="BM5">
+        <v>10266000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-597529.0</v>
+      </c>
+      <c r="BO5">
+        <v>1733258.0</v>
+      </c>
+      <c r="BP5">
+        <v>397070.0</v>
+      </c>
+      <c r="BQ5">
+        <v>10715748.0</v>
+      </c>
+      <c r="BR5">
+        <v>-276310.0</v>
+      </c>
+      <c r="BS5">
+        <v>9497071.0</v>
+      </c>
+      <c r="BT5">
+        <v>486385.0</v>
+      </c>
+      <c r="BU5">
+        <v>612486.0</v>
+      </c>
+      <c r="BV5">
+        <v>86027.0</v>
+      </c>
+      <c r="BW5">
+        <v>1834618.0</v>
+      </c>
+      <c r="BX5">
+        <v>1255264.0</v>
+      </c>
+      <c r="BY5">
+        <v>650451.0</v>
+      </c>
+      <c r="BZ5">
+        <v>967533.0</v>
+      </c>
+      <c r="CA5">
+        <v>1629197.0</v>
+      </c>
+      <c r="CB5">
+        <v>1185554.0</v>
+      </c>
+      <c r="CC5">
+        <v>504380.0</v>
+      </c>
+      <c r="CD5">
+        <v>276669.0</v>
+      </c>
+      <c r="CE5">
+        <v>903252.0</v>
+      </c>
+      <c r="CF5">
+        <v>664156.0</v>
+      </c>
+      <c r="CG5">
+        <v>604399.0</v>
+      </c>
+      <c r="CH5">
+        <v>121765.0</v>
+      </c>
+      <c r="CI5">
+        <v>1387986.0</v>
+      </c>
+      <c r="CJ5">
+        <v>463383.0</v>
+      </c>
+      <c r="CK5">
+        <v>513507.0</v>
+      </c>
+      <c r="CL5">
+        <v>326756.0</v>
+      </c>
+      <c r="CM5">
+        <v>1482750.0</v>
+      </c>
+      <c r="CN5">
+        <v>396388.0</v>
+      </c>
+      <c r="CO5">
+        <v>9224380.0</v>
+      </c>
+      <c r="CP5">
+        <v>-43447.0</v>
+      </c>
+      <c r="CQ5">
+        <v>1017614.0</v>
+      </c>
+      <c r="CR5">
+        <v>507388.0</v>
+      </c>
+      <c r="CS5">
+        <v>-14327152.0</v>
+      </c>
+      <c r="CT5">
+        <v>1888540.0</v>
+      </c>
+      <c r="CU5">
+        <v>9320232.0</v>
+      </c>
+      <c r="CV5">
+        <v>-1160531.0</v>
+      </c>
+      <c r="CW5">
+        <v>15782025.0</v>
+      </c>
+      <c r="CX5">
+        <v>3918566.0</v>
+      </c>
+      <c r="CY5">
+        <v>-10112950.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-1662926.0</v>
+      </c>
+      <c r="DA5">
+        <v>60979.0</v>
+      </c>
+      <c r="DB5">
+        <v>299597.0</v>
+      </c>
+      <c r="DC5">
+        <v>159437.0</v>
+      </c>
+      <c r="DD5">
+        <v>770000.0</v>
+      </c>
+      <c r="DE5">
+        <v>570000.0</v>
+      </c>
+      <c r="DF5">
+        <v>440000.0</v>
+      </c>
+      <c r="DG5">
+        <v>150000.0</v>
+      </c>
+      <c r="DH5">
+        <v>410000.0</v>
+      </c>
+      <c r="DI5">
+        <v>870000.0</v>
+      </c>
+      <c r="DJ5">
+        <v>900000.0</v>
+      </c>
+      <c r="DK5">
+        <v>300000.0</v>
+      </c>
+      <c r="DL5">
+        <v>690000.0</v>
+      </c>
+      <c r="DM5">
+        <v>960000.0</v>
+      </c>
+      <c r="DN5">
+        <v>520000.0</v>
+      </c>
+      <c r="DO5">
+        <v>470000.0</v>
+      </c>
+      <c r="DP5">
+        <v>880000.0</v>
+      </c>
+      <c r="DQ5">
+        <v>840000.0</v>
+      </c>
+      <c r="DR5">
+        <v>490000.0</v>
+      </c>
+      <c r="DS5">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:123">
+      <c r="A6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B6">
+        <v>44658000.0</v>
+      </c>
+      <c r="C6">
+        <v>34742000.0</v>
+      </c>
+      <c r="D6">
+        <v>31221000.0</v>
+      </c>
+      <c r="E6">
+        <v>32154000.0</v>
+      </c>
+      <c r="F6">
+        <v>23735000.0</v>
+      </c>
+      <c r="G6">
+        <v>21239000.0</v>
+      </c>
+      <c r="H6">
+        <v>22839000.0</v>
+      </c>
+      <c r="I6">
+        <v>17465000.0</v>
+      </c>
+      <c r="J6">
+        <v>21239000.0</v>
+      </c>
+      <c r="K6">
+        <v>22839000.0</v>
+      </c>
+      <c r="L6">
+        <v>17465000.0</v>
+      </c>
+      <c r="M6">
+        <v>25379000.0</v>
+      </c>
+      <c r="N6">
+        <v>19645000.0</v>
+      </c>
+      <c r="O6">
+        <v>6409000.0</v>
+      </c>
+      <c r="P6">
+        <v>12084000.0</v>
+      </c>
+      <c r="Q6">
+        <v>4678000.0</v>
+      </c>
+      <c r="R6">
+        <v>21423000.0</v>
+      </c>
+      <c r="S6">
+        <v>13802000.0</v>
+      </c>
+      <c r="T6">
+        <v>-2630000.0</v>
+      </c>
+      <c r="U6">
+        <v>16475000.0</v>
+      </c>
+      <c r="V6">
+        <v>11826000.0</v>
+      </c>
+      <c r="W6">
+        <v>18099000.0</v>
+      </c>
+      <c r="X6">
+        <v>17399000.0</v>
+      </c>
+      <c r="Y6">
+        <v>10204000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-23906000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-2073000.0</v>
+      </c>
+      <c r="AB6">
+        <v>4519000.0</v>
+      </c>
+      <c r="AC6">
+        <v>7720000.0</v>
+      </c>
+      <c r="AD6">
+        <v>10973000.0</v>
+      </c>
+      <c r="AE6">
+        <v>4612000.0</v>
+      </c>
+      <c r="AF6">
+        <v>7145000.0</v>
+      </c>
+      <c r="AG6">
+        <v>12057000.0</v>
+      </c>
+      <c r="AH6">
+        <v>17397000.0</v>
+      </c>
+      <c r="AI6">
+        <v>10117000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>8964000.0</v>
+      </c>
+      <c r="AK6">
+        <v>5769000.0</v>
+      </c>
+      <c r="AL6">
+        <v>6762000.0</v>
+      </c>
+      <c r="AM6">
+        <v>8601000.0</v>
+      </c>
+      <c r="AN6">
+        <v>7405000.0</v>
+      </c>
+      <c r="AO6">
+        <v>3267000.0</v>
+      </c>
+      <c r="AP6">
+        <v>3897000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-1710000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-8840000.0</v>
+      </c>
+      <c r="AS6">
+        <v>2210000.0</v>
+      </c>
+      <c r="AT6">
+        <v>33640000.0</v>
+      </c>
+      <c r="AU6">
+        <v>30766000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-30294000.0</v>
+      </c>
+      <c r="AW6">
+        <v>19656000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-1177000.0</v>
+      </c>
+      <c r="AY6">
+        <v>58873000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>44395000.0</v>
+      </c>
+      <c r="BA6">
+        <v>9203000.0</v>
+      </c>
+      <c r="BB6">
+        <v>41648000.0</v>
+      </c>
+      <c r="BC6">
+        <v>28167000.0</v>
+      </c>
+      <c r="BD6">
+        <v>50228000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-11590000.0</v>
+      </c>
+      <c r="BF6">
+        <v>78394000.0</v>
+      </c>
+      <c r="BG6">
+        <v>50856000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-25669000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-10433000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-1407213.0</v>
+      </c>
+      <c r="BK6">
+        <v>-5700000.0</v>
+      </c>
+      <c r="BL6">
+        <v>23996000.0</v>
+      </c>
+      <c r="BM6">
+        <v>10272000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-585813.0</v>
+      </c>
+      <c r="BO6">
+        <v>1739774.0</v>
+      </c>
+      <c r="BP6">
+        <v>404315.0</v>
+      </c>
+      <c r="BQ6">
+        <v>10723401.0</v>
+      </c>
+      <c r="BR6">
+        <v>-266286.0</v>
+      </c>
+      <c r="BS6">
+        <v>9507618.0</v>
+      </c>
+      <c r="BT6">
+        <v>497023.0</v>
+      </c>
+      <c r="BU6">
+        <v>621755.0</v>
+      </c>
+      <c r="BV6">
+        <v>100013.0</v>
+      </c>
+      <c r="BW6">
+        <v>1842707.0</v>
+      </c>
+      <c r="BX6"/>
+      <c r="BY6">
+        <v>654860.0</v>
+      </c>
+      <c r="BZ6">
+        <v>972028.0</v>
+      </c>
+      <c r="CA6">
+        <v>1633623.0</v>
+      </c>
+      <c r="CB6">
+        <v>1189576.0</v>
+      </c>
+      <c r="CC6">
+        <v>508245.0</v>
+      </c>
+      <c r="CD6">
+        <v>280988.0</v>
+      </c>
+      <c r="CE6">
+        <v>907220.0</v>
+      </c>
+      <c r="CF6">
+        <v>668080.0</v>
+      </c>
+      <c r="CG6">
+        <v>608324.0</v>
+      </c>
+      <c r="CH6">
+        <v>127288.0</v>
+      </c>
+      <c r="CI6">
+        <v>1392169.0</v>
+      </c>
+      <c r="CJ6">
+        <v>467645.0</v>
+      </c>
+      <c r="CK6">
+        <v>517136.0</v>
+      </c>
+      <c r="CL6">
+        <v>331532.0</v>
+      </c>
+      <c r="CM6">
+        <v>1487526.0</v>
+      </c>
+      <c r="CN6">
+        <v>401160.0</v>
+      </c>
+      <c r="CO6">
+        <v>9229145.0</v>
+      </c>
+      <c r="CP6">
+        <v>-36414.0</v>
+      </c>
+      <c r="CQ6">
+        <v>1022972.0</v>
+      </c>
+      <c r="CR6">
+        <v>507388.0</v>
+      </c>
+      <c r="CS6">
+        <v>-14321753.0</v>
+      </c>
+      <c r="CT6">
+        <v>1896137.0</v>
+      </c>
+      <c r="CU6">
+        <v>9327073.0</v>
+      </c>
+      <c r="CV6">
+        <v>-1154532.0</v>
+      </c>
+      <c r="CW6">
+        <v>15787846.0</v>
+      </c>
+      <c r="CX6">
+        <v>3926696.0</v>
+      </c>
+      <c r="CY6">
+        <v>-10105652.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-1655684.0</v>
+      </c>
+      <c r="DA6">
+        <v>68200.0</v>
+      </c>
+      <c r="DB6">
+        <v>309921.0</v>
+      </c>
+      <c r="DC6">
+        <v>159437.0</v>
+      </c>
+      <c r="DD6">
+        <v>-48250000.0</v>
+      </c>
+      <c r="DE6">
+        <v>11240000.0</v>
+      </c>
+      <c r="DF6">
+        <v>-28580000.0</v>
+      </c>
+      <c r="DG6">
+        <v>4820000.0</v>
+      </c>
+      <c r="DH6">
+        <v>-62700000.0</v>
+      </c>
+      <c r="DI6">
+        <v>7860000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>48100000.0</v>
+      </c>
+      <c r="DK6">
+        <v>8840000.0</v>
+      </c>
+      <c r="DL6">
+        <v>47170000.0</v>
+      </c>
+      <c r="DM6">
+        <v>50480000.0</v>
+      </c>
+      <c r="DN6">
+        <v>-5940000.0</v>
+      </c>
+      <c r="DO6">
+        <v>24560000.0</v>
+      </c>
+      <c r="DP6">
+        <v>25890000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>17420000.0</v>
+      </c>
+      <c r="DR6">
+        <v>20210000.0</v>
+      </c>
+      <c r="DS6">
+        <v>21310000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:123">
+      <c r="A7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -24300,116 +24593,117 @@
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
-      <c r="CT7"/>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
       <c r="CU7"/>
       <c r="CV7"/>
-      <c r="CW7">
-[...2 lines deleted...]
-      <c r="CX7"/>
+      <c r="CW7"/>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -24558,1333 +24852,1345 @@
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
-      <c r="CT8"/>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
       <c r="CU8"/>
       <c r="CV8"/>
-      <c r="CW8">
-[...2 lines deleted...]
-      <c r="CX8"/>
+      <c r="CW8"/>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
+        <v>53997000.0</v>
+      </c>
+      <c r="C9">
         <v>43887000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>36379000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>38436000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>30808000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26613000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>27625000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>23807000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>26613000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27625000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>23807000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>30277000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>24513000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11885000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>16599000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8456000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>25041000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>19080000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18723000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>20158000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>15413000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>22375000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>21370000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13418000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-21189000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1533000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7891000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>11529000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>14407000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8016000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>10465000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>15451000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>18570000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>13324000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>12304000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8994000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>10201000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>11534000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>10176000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6483000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>7076000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2197000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1465000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5958000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>38709000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>33978000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-28556000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>21984000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-42000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>61671000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>46592000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>11502000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>44251000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>31033000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>51658000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-10182000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>82231000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>52062000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-24469000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-9273000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1075742.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-4843000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>25054000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>11017000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1105410.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2544419.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1063028.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1189928.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1172211.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>10258311.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1316278.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1238332.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1320104.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2614156.0</v>
       </c>
-      <c r="BW9">
-[...1 lines deleted...]
-      </c>
       <c r="BX9">
+        <v>0.0</v>
+      </c>
+      <c r="BY9">
         <v>1153314.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1637218.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2141591.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>1693341.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1039886.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>53587171.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1347268.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>22306058.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7076690.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2626248.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>13403660.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-4127053.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-3098883.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>46935190.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>14789482.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>15894307.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>436812.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>44337302.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>4816715.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>770390.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>744061.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>94215.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>9558803.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>646510.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>664436.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>656720.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>691744.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1194263.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>341410.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-22185.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>138893.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>920000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>790000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>730000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>680000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>740000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>1260000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>1280000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>980000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>950000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>1210000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>1200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>740000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1060000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>1090000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>1190000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>1290000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
+        <v>27377000.0</v>
+      </c>
+      <c r="C10">
         <v>32967000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>29469000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>30470000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22063000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19644000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21520000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16186000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>19644000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>21520000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16186000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18897000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5735000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11407000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4027000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>20821000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13261000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3215000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15973000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11337000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17573000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9751000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-24701000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2434000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3770000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7220000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10632000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4268000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6781000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11713000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15123000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9881000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8777000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5588000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6581000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8421000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7330000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3244000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3874000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1737000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-8860000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2194000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>33614000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>30745000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-30301000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>19654000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1184000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>58868000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>44390000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9197000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>41643000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>28160000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>50220000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-11601000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>78385000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>50850000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-25674000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-10438000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1414645.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-5707000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>23990000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>10266000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-597529.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1733258.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>397070.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>10715748.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-276310.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>9497071.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>486385.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>612486.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>86027.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1834618.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1255264.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>650451.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>967533.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1629197.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1185554.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>504380.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>276669.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>903252.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>664156.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>604399.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>121765.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1387986.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>463383.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>513507.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>326756.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1482750.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>396388.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>9224380.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-43447.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1017614.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>507388.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-14327152.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1888540.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>9320232.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-1160531.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>15782025.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>3918566.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-10112950.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-1662926.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>60979.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>299597.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>159437.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-23740000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-14070000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>2480000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-31140000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>4360000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>24500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4570000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>23930000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>25720000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-2710000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>12520000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>13380000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>9130000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>10350000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>11130000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
+        <v>-102000.0</v>
+      </c>
+      <c r="C11">
         <v>71000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3850000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3469000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4502000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3376000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1164000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2151000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3376000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1164000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2151000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>788000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>721000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2786000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1949000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1517000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1152000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>701000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1341000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>831000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1120000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2174000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>510000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>874000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>259000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4399000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1041000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>507000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>134000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-52000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>193000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>60000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>146000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-362000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>134000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>144000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>607000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>536000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>412000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>547000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-789000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-607000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>88000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>30000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-3000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>51000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>289000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-67000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>43000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-700000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-34000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-48000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>593000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-43000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>27000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>14000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1293000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>27000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>29000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>17000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>51988.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>26000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>19000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>30000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>32400.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>25183.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-35234.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>22200.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>25775.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>25771.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>57343.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>27287.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28500.0</v>
       </c>
       <c r="BV11">
         <v>28500.0</v>
       </c>
       <c r="BW11">
+        <v>28500.0</v>
+      </c>
+      <c r="BX11">
         <v>44400.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>9760.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>12600.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-12700.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-15200.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>12824.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>21120.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>10200.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-1800.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>29700.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-4060299.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>22200.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>20400.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>24000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>161346.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-23900.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>13800.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>34000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>33900.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-33713.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>23700.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>44200.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>44387.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>19249.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>45720.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>42600.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>54191.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>42601.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>28706.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>56493.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>28094.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-38100.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="DE11">
         <v>30000.0</v>
       </c>
       <c r="DF11">
         <v>30000.0</v>
       </c>
       <c r="DG11">
         <v>30000.0</v>
       </c>
       <c r="DH11">
         <v>30000.0</v>
       </c>
       <c r="DI11">
         <v>30000.0</v>
       </c>
       <c r="DJ11">
         <v>30000.0</v>
       </c>
       <c r="DK11">
         <v>30000.0</v>
       </c>
       <c r="DL11">
         <v>30000.0</v>
       </c>
       <c r="DM11">
         <v>30000.0</v>
       </c>
       <c r="DN11">
         <v>30000.0</v>
       </c>
       <c r="DO11">
+        <v>30000.0</v>
+      </c>
+      <c r="DP11">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="DQ11">
         <v>20000.0</v>
       </c>
       <c r="DR11">
         <v>20000.0</v>
       </c>
+      <c r="DS11">
+        <v>20000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
+        <v>17281000.0</v>
+      </c>
+      <c r="C12">
         <v>18052000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16020000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15264000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15208000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14717000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12587000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12447000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14717000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12587000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12447000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9681000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8823000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7937000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6629000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5484000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4909000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4655000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5405000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4955000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4688000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4528000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4397000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4328000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4172000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4142000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3716000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3806000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3349000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3347000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3109000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2373000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1951000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1275000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>911000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>738000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>543000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="AN12">
         <v>103000.0</v>
       </c>
       <c r="AO12">
+        <v>103000.0</v>
+      </c>
+      <c r="AP12">
         <v>989000.0</v>
       </c>
-      <c r="AP12">
-[...1 lines deleted...]
-      </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
+        <v>0.0</v>
+      </c>
+      <c r="AT12">
         <v>989000.0</v>
       </c>
-      <c r="AT12">
-[...1 lines deleted...]
-      </c>
       <c r="AU12">
         <v>0.0</v>
       </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
+        <v>0.0</v>
+      </c>
+      <c r="AX12">
         <v>189000.0</v>
       </c>
-      <c r="AX12">
-[...1 lines deleted...]
-      </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
@@ -25920,277 +26226,282 @@
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
+        <v>0.0</v>
+      </c>
+      <c r="BZ12">
         <v>1446.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>133749.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>178222.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>146982.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>115374.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>105565.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>96323.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>118759.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>117625.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>100857.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>86483.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>115386.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>124332.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>131182.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>135533.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>480087.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>119306.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>103002.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>93497.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>160956.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>176850.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>218303.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>262418.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>271801.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>295616.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>313701.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>282474.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>252546.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>125782.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>121198.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>24510000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>5330000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>14510000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>2330000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>31560000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>3490000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>23600000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>4270000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>23240000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>24760000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>3230000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>12040000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>12510000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>8290000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>9860000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>10180000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13">
+        <v>51607000.0</v>
+      </c>
+      <c r="C13">
         <v>53398000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>51052000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>50375000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>48601000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>46135000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>46096000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>46038000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>42876000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>41914000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>39481000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>36475000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>33492000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>29140000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>23503000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>18947000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>18154000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>17735000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>16980000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15602000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15079000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>14688000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>13886000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12648000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>12674000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>11706000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11249000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11362000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3625000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26239,89 +26550,88 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-      <c r="AG14">
-[...1 lines deleted...]
-      </c>
+      <c r="AG14"/>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
@@ -26470,939 +26780,946 @@
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
-      <c r="CT14"/>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
       <c r="CU14"/>
       <c r="CV14"/>
-      <c r="CW14">
-[...2 lines deleted...]
-      <c r="CX14"/>
+      <c r="CW14"/>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>27479000.0</v>
+      </c>
+      <c r="C15">
         <v>32896000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>25619000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>27001000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>17561000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>16268000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22684000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>14035000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16268000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>22684000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14035000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>23812000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>18176000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2949000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9458000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2510000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>19669000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12560000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-4556000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>15142000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10217000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>15399000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>16390000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>8877000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-24960000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-6833000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2729000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6713000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10498000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4320000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6588000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11653000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>14977000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10243000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8643000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5444000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5974000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>7885000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6918000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2697000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4663000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-1130000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-8948000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2164000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>33617000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>30694000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-30590000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19721000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1227000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>59568000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>44424000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>9245000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>41050000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>28203000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>50193000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-11615000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>77092000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>50823000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-25703000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-10455000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>25214465.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-5733000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>23971000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10235000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>29574548.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4051032.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>29221375.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10693548.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-61143527.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-46902883.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-30589121.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>328085.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>42866972.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-63481009.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-136515348.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>18114911.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>13538908.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>142277416.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>7457880.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-2272864.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>52860647.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>14780057.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>21874480.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>6675249.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>9288410.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>12969311.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-4574204.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-3458729.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>46414629.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>14331168.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>15531329.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>9190380.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-77347.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>4475533.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>483688.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-14371352.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1844153.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>9300983.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-1206251.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>15739425.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3864375.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-10155551.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-1691632.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>4486.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-3266397.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>4113524.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-23790000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>5880000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-14100000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>2460000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-31170000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>4340000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>24470000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>4540000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>23900000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>25690000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>-2740000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>12490000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>13330000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>9110000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>10330000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>11110000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>23812000.0</v>
       </c>
       <c r="N16">
+        <v>23812000.0</v>
+      </c>
+      <c r="O16">
         <v>2949000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9458000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2510000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19669000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12560000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-4556000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15142000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10217000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15399000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16390000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8877000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-24960000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-6833000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2729000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6713000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10498000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4320000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6588000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>11653000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14977000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10243000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8643000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5444000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5974000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7884000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6919000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2697000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2514000.0</v>
       </c>
-      <c r="AP16">
-[...1 lines deleted...]
-      </c>
       <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-2163000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2163000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>33617000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>30694000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-19721000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19721000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>52442000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>59568000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>44424000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9245000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>41050000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>27078000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>50194000.0</v>
       </c>
-      <c r="BD16">
-[...1 lines deleted...]
-      </c>
       <c r="BE16">
+        <v>0.0</v>
+      </c>
+      <c r="BF16">
         <v>77092000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>50823000.0</v>
       </c>
-      <c r="BG16">
-[...1 lines deleted...]
-      </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-9304000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>25214000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-23971000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>24435000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>10235000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>29575000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4051000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>29221000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10694000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-328000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>328000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>42867000.0</v>
       </c>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>-18115000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>18115000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>21475000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>142277000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>7458000.0</v>
       </c>
-      <c r="CB16">
-[...1 lines deleted...]
-      </c>
       <c r="CC16">
+        <v>0.0</v>
+      </c>
+      <c r="CD16">
         <v>52860000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>14780000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>21875000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>6675000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>9289000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>12969000.0</v>
       </c>
-      <c r="CI16">
-[...1 lines deleted...]
-      </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
+        <v>0.0</v>
+      </c>
+      <c r="CL16">
         <v>46415000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>14332000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>15531000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>9190000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>-4476000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4476000.0</v>
       </c>
-      <c r="CQ16">
-[...1 lines deleted...]
-      </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
-      <c r="CT16"/>
+      <c r="CT16">
+        <v>0.0</v>
+      </c>
       <c r="CU16"/>
       <c r="CV16"/>
-      <c r="CW16">
-[...2 lines deleted...]
-      <c r="CX16"/>
+      <c r="CW16"/>
+      <c r="CX16">
+        <v>0.0</v>
+      </c>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
+        <v>27479000.0</v>
+      </c>
+      <c r="C17">
         <v>32896000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>25619000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>27001000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>17561000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>16268000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22684000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>14035000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>13469000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>23484000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>22624000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>25003000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>18176000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2949000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>9458000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2510000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>19669000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>12560000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-4556000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>15142000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>10217000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>15399000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>16390000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>8877000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-24960000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-6833000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2729000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6713000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>10498000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4320000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>6588000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>11653000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>14977000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>12488000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-7689000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>5444000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>26731000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-4782000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1172000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2697000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-5400000.0</v>
       </c>
-      <c r="AP17">
-[...1 lines deleted...]
-      </c>
       <c r="AQ17">
         <v>0.0</v>
       </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
         <v>53442000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
         <v>112010000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
         <v>27078000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-9304000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>24435000.0</v>
       </c>
-      <c r="BL17">
-[...1 lines deleted...]
-      </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
@@ -27458,167 +27775,172 @@
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
-      <c r="CT17"/>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
       <c r="CU17"/>
       <c r="CV17"/>
-      <c r="CW17">
-[...2 lines deleted...]
-      <c r="CX17"/>
+      <c r="CW17"/>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
+        <v>34326000.0</v>
+      </c>
+      <c r="C18">
         <v>35346000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>35032000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>35111000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>33393000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>31418000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>33509000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33591000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>31423000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>30441000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>29000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>26794000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>24669000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>21203000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16874000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13463000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>13245000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13080000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>11575000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10647000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10391000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10160000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9489000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>8320000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>8502000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>7564000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>7533000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>7556000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>6987000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -27667,54 +27989,55 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -27724,67 +28047,67 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>22936000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-10469000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>23890000.0</v>
       </c>
-      <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
@@ -27799,89 +28122,88 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
@@ -28030,484 +28352,488 @@
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
-      <c r="CT20"/>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
       <c r="CU20"/>
       <c r="CV20"/>
-      <c r="CW20">
-[...2 lines deleted...]
-      <c r="CX20"/>
+      <c r="CW20"/>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>44658000.0</v>
+      </c>
+      <c r="C21">
         <v>32967000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>29469000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30470000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>22063000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19644000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21520000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16186000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19644000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21520000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>16186000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>24600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18897000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5735000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11407000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4027000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>20821000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13261000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3215000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>15973000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11337000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17573000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9751000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-24701000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2434000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3770000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7220000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10632000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4268000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6781000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11713000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17074000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9881000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8777000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5588000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6581000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8421000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7330000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3244000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3874000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1737000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-8860000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2194000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>33614000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>30745000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-30301000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>19654000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1184000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>58868000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>44390000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>9197000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>41643000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>28160000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>50220000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-11601000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>78385000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>50850000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-25674000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-10438000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-1414645.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-5707000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>23990000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>10266000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-597529.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1733258.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>397070.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>10715748.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-276310.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>9497071.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>486385.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>612486.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>86027.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1834618.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1255000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>650451.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>967533.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1629197.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1185554.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>504380.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>276669.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>903252.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>664156.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>604399.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>121765.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1387986.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>463383.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>513507.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>326756.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1482750.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>396388.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>9224380.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-43447.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1017614.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>507388.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-14327152.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1888540.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>9320232.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-1160531.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>15782025.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>3918566.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-10112950.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-1662926.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>60979.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>299597.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>159437.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>770000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>570000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>440000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>150000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>410000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>870000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>690000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>960000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>520000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>470000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>880000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>840000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>490000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>950000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -28656,449 +28982,455 @@
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
-      <c r="CT22"/>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
       <c r="CU22"/>
       <c r="CV22"/>
-      <c r="CW22">
-[...2 lines deleted...]
-      <c r="CX22"/>
+      <c r="CW22"/>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>9339000.0</v>
+      </c>
+      <c r="C23">
         <v>28972000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>22930000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>23230000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23953000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21686000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18692000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>20068000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>21686000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18692000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20068000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15358000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14439000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14087000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11821000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9913000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9129000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10474000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>27343000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9140000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8764000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9330000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8867000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7995000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7684000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8109000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7837000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8115000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7124000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7095000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6793000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6111000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3447000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4718000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4438000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4144000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4163000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3456000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2949000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3239000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3202000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3934000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10325000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3764000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5095000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3233000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1745000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2330000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1142000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2803000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2202000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2305000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2608000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2873000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1438000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1419000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3846000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1212000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1205000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1165000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2490387.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>864000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1064000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>751000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1702939.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>811161.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>665958.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>9525820.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1448521.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>761240.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>829893.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>625846.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1234077.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>779538.0</v>
       </c>
-      <c r="BW23">
-[...1 lines deleted...]
-      </c>
       <c r="BX23">
+        <v>0.0</v>
+      </c>
+      <c r="BY23">
         <v>502863.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>671131.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>646143.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>686009.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>682488.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>53425876.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>549581.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>21738225.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>6591050.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2622108.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>12116531.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4503953.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3497004.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>46732766.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>13437914.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>15633452.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8307481.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>44500055.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3902103.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>356499.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>15232169.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1617475.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>456874.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2069459.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>14845788.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2966230.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>11118395.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>3139663.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>532977.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>196000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>100654.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>260000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>320000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>390000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>630000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>440000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>490000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>780000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>360000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>350000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>790000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>370000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>380000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>980000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>1160000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29177,421 +29509,423 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>1761000.0</v>
+      </c>
+      <c r="C25">
         <v>1775000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1752000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1684000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1672000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1595000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1319000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1279000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1176000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1187000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1162000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>779000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>748000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>674000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>677000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>651000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>602000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>541000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>585000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>502000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>489000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>526000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>499000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>453000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>795000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>361000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>749000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>341000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>344000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>364000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>344000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>323000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>236000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181000.0</v>
       </c>
       <c r="AK25">
         <v>181000.0</v>
       </c>
       <c r="AL25">
+        <v>181000.0</v>
+      </c>
+      <c r="AM25">
         <v>180000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AO25">
         <v>23000.0</v>
       </c>
       <c r="AP25">
+        <v>23000.0</v>
+      </c>
+      <c r="AQ25">
         <v>27000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>16000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>26000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>21000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AY25">
         <v>5000.0</v>
       </c>
       <c r="AZ25">
+        <v>5000.0</v>
+      </c>
+      <c r="BA25">
         <v>6000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>7000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>8000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>11000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>9000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BH25">
         <v>5000.0</v>
       </c>
       <c r="BI25">
+        <v>5000.0</v>
+      </c>
+      <c r="BJ25">
         <v>7432.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>6734.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>6506.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>6328.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>11716.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6516.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>7245.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7653.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>10024.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>10547.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>10638.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>9269.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>13986.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6272.0</v>
       </c>
       <c r="BW25">
         <v>6272.0</v>
       </c>
       <c r="BX25">
+        <v>6272.0</v>
+      </c>
+      <c r="BY25">
         <v>4409.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4495.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4426.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4022.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3865.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4319.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3968.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3924.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3925.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5523.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4183.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4262.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3629.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4776.0</v>
       </c>
       <c r="CL25">
         <v>4776.0</v>
       </c>
       <c r="CM25">
+        <v>4776.0</v>
+      </c>
+      <c r="CN25">
         <v>4772.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>4765.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>7033.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>5358.0</v>
       </c>
-      <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25">
         <v>5399.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>7597.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>6841.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>5999.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>5821.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>8130.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>7298.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>7242.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>7221.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>10324.0</v>
       </c>
-      <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
+      <c r="AG26"/>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
@@ -29740,104 +30074,107 @@
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
-      <c r="CT26"/>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
       <c r="CU26"/>
       <c r="CV26"/>
-      <c r="CW26">
-[...2 lines deleted...]
-      <c r="CX26"/>
+      <c r="CW26"/>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>5956000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2388000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3528000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4690000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>3473000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
@@ -29887,559 +30224,565 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
-      <c r="DC27">
+      <c r="DC27"/>
+      <c r="DD27">
         <v>120000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>130000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>170000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>200000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>120000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>240000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>250000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>180000.0</v>
       </c>
-      <c r="DK27">
+      <c r="DL27">
         <v>120000.0</v>
       </c>
-      <c r="DL27">
+      <c r="DM27">
         <v>130000.0</v>
       </c>
-      <c r="DM27">
+      <c r="DN27">
         <v>250000.0</v>
       </c>
-      <c r="DN27">
+      <c r="DO27">
         <v>120000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DP27">
         <v>100000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>120000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>260000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>160000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>15146000.0</v>
+      </c>
+      <c r="C28">
         <v>2903000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3007000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2867000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2778000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2641000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2577000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2931000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2641000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2577000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2931000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2204000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2091000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1777000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1878000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2066000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1642000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1617000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1630000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1677000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1246000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1325000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1370000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1335000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1288000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1207000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1693000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1415000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1193000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1094000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1313000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1045000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>865000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1323000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1188000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1067000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1068000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>972000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1203000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1370000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1565000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6649000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2263000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2248000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2018000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>757000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>868000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1059000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>524000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>533000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>671000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1042000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>463000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>619000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>620000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>789000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>446000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>512000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>521000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1434800.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>411000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>409000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>445000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>912901.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>698006.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>495276.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>377837.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1007154.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>509114.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>439480.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>250450.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>673540.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>380247.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>291085.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>274136.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>382136.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>310127.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>320334.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>343465.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>473687.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>287584.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>246500.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>296717.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>412717.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>362634.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>254218.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>298601.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>399601.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>309080.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>254854.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>209475.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>469932.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>330952.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>209475.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>200750.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>637405.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>128587.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>206160.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>193333.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>268750.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>98667.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>188750.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>173250.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>173508.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>301548.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>30000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>90000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>120000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>330000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>210000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>150000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>130000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>500000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>140000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>120000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>440000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>150000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>80000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>140000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>440000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>170000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>-102000.0</v>
+      </c>
+      <c r="C29">
         <v>71000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3850000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3469000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4502000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3376000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1164000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2151000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1368000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>951000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1894000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>788000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>721000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2786000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1949000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1517000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1152000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-62000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>314000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>831000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1120000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2174000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>510000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>874000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>259000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4399000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1041000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>507000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>312000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>101000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30487,1186 +30830,1196 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>9339000.0</v>
+      </c>
+      <c r="C30">
         <v>10920000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6910000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7966000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8745000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6969000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6105000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7621000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6969000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6105000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7621000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5677000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5616000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6150000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5192000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4429000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4220000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5819000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21938000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4185000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4076000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4802000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4470000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3667000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3512000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3967000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4121000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4309000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3775000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3748000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3684000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3738000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3447000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3443000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3527000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3406000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3620000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3113000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2846000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3239000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3202000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3934000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>10325000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3764000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5095000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3233000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1745000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2330000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1142000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2803000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2202000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2305000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2608000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2873000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1438000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1419000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3846000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1212000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1205000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1165000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2490387.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>864000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1064000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>751000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1702939.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>811161.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>665958.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-9525820.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1448521.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>761240.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>829893.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>625846.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1234077.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>779538.0</v>
       </c>
-      <c r="BW30">
-[...1 lines deleted...]
-      </c>
       <c r="BX30">
+        <v>0.0</v>
+      </c>
+      <c r="BY30">
         <v>502863.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>669685.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>512394.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>507787.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>535506.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>53310502.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>444016.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>21641902.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>6472291.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2504483.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>12015674.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-4590436.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-3612390.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>46608434.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>13306732.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>15497919.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-8787568.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>44380749.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3799101.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>263002.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>15071213.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1794325.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>238571.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1807041.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-15117589.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-3261846.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>10804694.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2857189.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>280431.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-321782.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-20544.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>150000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>220000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>290000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>530000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>330000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>390000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>380000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>680000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>260000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>250000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>690000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>270000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>180000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>260000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>700000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>330000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
+        <v>-17281000.0</v>
+      </c>
+      <c r="C31">
         <v>-20208000.0</v>
       </c>
-      <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-15264000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-15219000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-15113000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12587000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-12447000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11453000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-11517000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10842000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-9681000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-9571000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-21555000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-10877000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14738000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5597000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3772000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5405000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1077000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5636000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5316000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5182000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2199000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4478000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4142000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-749000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4770000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4047000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6046000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2431000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-25000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1951000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-308000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-67000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-96000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>43000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-205000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-75000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2154000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>766000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1737000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5087000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3756000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>35950000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>25120000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-29544000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>20382000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2987000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>59248000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>44923000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>9688000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>43183000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>28477000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>525000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-11273000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1043000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>4858000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>564000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>552000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-26681098.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>338379253000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>408149100000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1992000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-597529.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2342957.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-28859539.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-10204870.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-276310.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>9497071.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>486385.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>284401.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>86027.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1834618.0</v>
       </c>
-      <c r="BW31">
-[...1 lines deleted...]
-      </c>
       <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
         <v>650451.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>967533.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1629197.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-4043685.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>504380.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>276669.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-13992570.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>664156.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>604399.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>121765.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>1387986.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>463383.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>3497004.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>326756.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>1482750.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>396388.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-140021.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-119306.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-103002.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-432507.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-14327152.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-176850.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-218303.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1160531.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-271801.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-295616.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-10112950.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-1662926.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-252546.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>299597.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>4078273.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-24510000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>5330000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-14510000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>2330000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-31550000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>3490000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>23600000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>4270000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>23240000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>24760000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-3230000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>12050000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>12500000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>8290000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>9860000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>10180000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
+        <v>53997000.0</v>
+      </c>
+      <c r="C32">
         <v>61939000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>52399000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>53700000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>46016000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>41330000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>40212000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>36254000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>41330000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>40212000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>36254000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>39958000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>33336000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>19822000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>23228000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>13940000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>29950000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>23735000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>24128000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>25113000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>20101000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>26903000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>25767000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17746000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-17017000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5675000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>11607000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>15335000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>17756000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>11363000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>13574000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>17824000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>18570000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>14599000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>13215000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>9732000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>10744000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>11877000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>10279000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>6483000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>7076000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2197000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1465000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>5958000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>38709000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>33978000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>-28556000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>21984000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>-42000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>61671000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>46592000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>11502000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>44251000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>31033000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>51658000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>-10182000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>82231000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>52062000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>-24469000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>-9273000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1075742.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>-4843000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>25054000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>11017000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1105410.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2544419.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1063028.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1189928.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1172211.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>10258311.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1316278.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1238332.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1320104.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2614156.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1707109.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1153314.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1638664.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>2275340.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1871563.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1186868.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>53702545.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1452833.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>22402381.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>7195449.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>2743873.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>13504517.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>-4040570.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>-2983497.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>47059522.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>14920664.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>16029840.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>916899.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>44456608.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>4919717.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>863887.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>905017.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>271065.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>9777106.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>908928.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>936237.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>952336.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>1005445.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>1476737.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>593956.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>103597.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>260091.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>1030000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>890000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>830000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>780000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>850000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>1360000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>1400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>1080000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>1050000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>1310000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>1300000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>840000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>1260000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>1330000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>1470000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>2120000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -31716,173 +32069,179 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
+        <v>44871000.0</v>
+      </c>
+      <c r="C2">
         <v>32273000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21585000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11431000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31613000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13744000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9924000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7907000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22386000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>95969000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>225797000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>88163000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>81767000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>64895000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45499000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4094000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14721730.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>31327758.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>38844203.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11503866.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5104935.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10150796.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4650388.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1977180.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1137767.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>63986715.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6050443.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>117047920.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>14009481.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>67045185.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8372976.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
+        <v>286000</v>
+      </c>
+      <c r="C3">
         <v>1666000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>281000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1995000</v>
       </c>
       <c r="F3">
         <v>1995000</v>
       </c>
       <c r="G3">
         <v>1995000</v>
       </c>
       <c r="H3">
         <v>1995000</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>1995000</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
@@ -31906,2786 +32265,2854 @@
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>240600000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
+      <c r="AF4"/>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
+      <c r="AF5"/>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
+        <v>-15426000.0</v>
+      </c>
+      <c r="C6">
         <v>12598000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10688000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>10154000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-20182000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17869000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3820000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2017000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-14479000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-73583000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-129828000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>137634000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6396000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>16872000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>19396000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>41405000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-10628222.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-16606028.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7516445.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>27340337.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6398931.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5045861.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5500408.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2673208.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>839413.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-62848948.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>57936272.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-110997477.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>103038439.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-53035704.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>58672209.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
+        <v>-5118000.0</v>
+      </c>
+      <c r="C7">
         <v>-4727000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3861000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3881000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2515000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6633000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5567000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>288000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>993000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-7755000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1517000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1566000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>569000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1640000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-958000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>603000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-206613.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-364862.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>46326.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-326524.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-183830.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-24534.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>196230.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1298518.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1750601.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-271832.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>77113.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>17166.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-53058.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5187.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-41369.0</v>
       </c>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
+      <c r="AF8"/>
     </row>
-    <row r="9" spans="1:31">
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
+        <v>-1856000.0</v>
+      </c>
+      <c r="C9">
         <v>-11493000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3899000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-6803000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1539000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-144000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1137000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4411000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2011000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2358000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1987000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3047000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1385000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-794000.0</v>
       </c>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
       <c r="P9">
+        <v>0.0</v>
+      </c>
+      <c r="Q9">
         <v>1015000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>182000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-202005.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>514.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>221000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1455633.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
+      <c r="AF9"/>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>0.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>0.0</v>
+      </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
+      <c r="AF10"/>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-203000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
+      <c r="AF11"/>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>3705000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-228897000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-128963000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-23222000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-129969000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-106567000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-106955000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-107721000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>142353000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-104189000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
+      <c r="AF12"/>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4216000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-2163000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7248000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1324000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4212000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3184000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-7380000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4107000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-2343000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-744000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
+      <c r="AF13"/>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
+        <v>6972000.0</v>
+      </c>
+      <c r="C14">
         <v>5865000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4304000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2750000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2230000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1967000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2405000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1393000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>927000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>459000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>86000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>55000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>25000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>33130.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40478.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32756.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16808.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16136.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>17597.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19089.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21668.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>26258.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>29891.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31976.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24667.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23770.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>31240.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>33439.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
+        <v>147228000.0</v>
+      </c>
+      <c r="C15">
         <v>125267000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>102925000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>71102000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>58624000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>39945000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>50343000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>42535000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18586000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5994000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14544000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3083000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3050000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>80326000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1218000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2994000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2993000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12257000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2333000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2314000.0</v>
       </c>
       <c r="V15">
         <v>2314000.0</v>
       </c>
       <c r="W15">
+        <v>2314000.0</v>
+      </c>
+      <c r="X15">
         <v>2309000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2297431.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2294631.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2289031.0</v>
       </c>
       <c r="AA15">
         <v>2289031.0</v>
       </c>
       <c r="AB15">
+        <v>2289031.0</v>
+      </c>
+      <c r="AC15">
         <v>2280411.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2268451.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2260231.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2269673.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
+        <v>29445000.0</v>
+      </c>
+      <c r="C16">
         <v>44871000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>32273000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>21585000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11431000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>31613000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13744000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9924000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7907000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>22386000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>95969000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>225797000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>88163000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>81767000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>64895000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>45499000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4093508.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14721730.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>31327758.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>38844203.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11503866.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5104935.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10150796.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4650388.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1977180.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1137767.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>63986715.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6050443.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>117047920.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14009481.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>67045185.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
+      <c r="AF17"/>
     </row>
-    <row r="18" spans="1:31">
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
-        <v>-217258000.0</v>
+        <v>-193504000.0</v>
       </c>
       <c r="C18">
+        <v>-218924000.0</v>
+      </c>
+      <c r="D18">
         <v>-188509000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-227381000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-184670000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-68252000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-47947000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-94706000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-63863000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-89559000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-111506000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>194284000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8413000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>93217000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>23549000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>68231000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6820409.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17777027.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5414544.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>46949336.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13505162.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4768370.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9311539.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4029361.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-10383.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1164785.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1485385.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1479041.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2532688.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2298913.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2787951.0</v>
       </c>
     </row>
-    <row r="19" spans="1:31">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>232</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-1666000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-13000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-281000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1995000.0</v>
       </c>
-      <c r="F19">
-[...1 lines deleted...]
-      </c>
       <c r="G19">
         <v>0.0</v>
       </c>
-      <c r="H19"/>
+      <c r="H19">
+        <v>0.0</v>
+      </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
+      <c r="AF19"/>
     </row>
-    <row r="20" spans="1:31">
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20">
+        <v>157819000.0</v>
+      </c>
+      <c r="C20">
         <v>178493000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>181453000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>202956000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>98141000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>50410000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>26084000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>18891000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
+      <c r="AF20"/>
     </row>
-    <row r="21" spans="1:31">
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
+        <v>171164000.0</v>
+      </c>
+      <c r="C21">
         <v>182564000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>131915000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>108052000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>145440000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>76435000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>86500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>120524000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>70775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="K21">
         <v>25000000.0</v>
       </c>
       <c r="L21">
         <v>25000000.0</v>
       </c>
       <c r="M21">
         <v>25000000.0</v>
       </c>
-      <c r="N21"/>
+      <c r="N21">
+        <v>25000000.0</v>
+      </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
+      <c r="AF21"/>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>112995000.0</v>
+      </c>
+      <c r="C22">
         <v>70548000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>83389000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>33093000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>42815000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>50883000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-22351000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>33058000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39307000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>23474000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>53442000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>112010000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>107832000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>91757000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>53688000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>73540503.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-138307446.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-139014474.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>166881245.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>96190433.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>14224788.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>85467506.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-41726636.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>25678310.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-7978322.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-17066968.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-38475878.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>78598959.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>32184598.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>52774610.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
+        <v>-1120000.0</v>
+      </c>
+      <c r="C23">
         <v>-4268000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-11246000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>260681000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>479971000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-239000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>204235000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>28000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-478000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3030000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3778000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-53567000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1033000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3981000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3034000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-24577000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3807813.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-17479709.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2333291.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-11608999.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2106231.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2314231.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3811131.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1998750.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-11161545.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>100000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2925614.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
+        <v>303885000.0</v>
+      </c>
+      <c r="C24">
         <v>323887000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>289148000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>291485000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>228179000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>7260876.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-4069101.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-266643.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-6604549.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-6268782.0</v>
       </c>
-      <c r="AE24"/>
+      <c r="AF24"/>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>-301381000.0</v>
+      </c>
+      <c r="C25">
         <v>-288944000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-272328000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-269136000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-225205000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-127735000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-22434000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-129445000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-104036000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-105737000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-107709000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>142353000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-104189000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-16285000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-68202000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12956000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-80862639.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>155905212.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>133257184.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-118423492.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-84852608.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-9449481.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-76371286.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>36241289.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-24140950.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9214648.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18290664.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>39803986.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-76146712.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-30044612.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-50051369.0</v>
       </c>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-1063000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>202781000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1408000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>369031000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-9209000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-185000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-588000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1507000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>431000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>803000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4820000.0</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-16903346.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
+      <c r="AF26"/>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>239</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>6963000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4518000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3705000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-2402000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-3784000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-1368000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2271000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2225000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2590000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2484000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1027000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-632000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>705365.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1050000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>957000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>675210.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>503645.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>263664.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>169003.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-4167305.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>44025888.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-23636414.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>9700822.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
+      <c r="AF27"/>
     </row>
-    <row r="28" spans="1:31">
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>178364000.0</v>
+      </c>
+      <c r="C28">
         <v>231522000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>199197000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>237535000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>164488000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>86121000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>51767000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>96723000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>49384000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15976000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18322000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-56650000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2017000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-76345000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4153000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-26826000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3807813.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-34383055.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2101901.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-19608999.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7106231.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-9814231.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3811131.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6702569.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-3795881.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-56289031.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>62710969.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-101314973.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>98451737.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-58260231.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>48305077.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>-193504000.0</v>
+      </c>
+      <c r="C29">
         <v>-217258000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-188496000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-227100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-182675000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-68252000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-47947000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-94706000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-63863000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-89559000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-111506000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>194284000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8413000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>93217000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>23549000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>68231000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6820409.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>17777027.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-5414544.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>46949336.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13505162.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4768370.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9311539.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4029361.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-10383.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1164785.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1485385.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1479041.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2532688.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2298913.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2787951.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>-286000.0</v>
+      </c>
+      <c r="C30">
         <v>-1666000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-13000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1995000.0</v>
       </c>
       <c r="F30">
         <v>-1995000.0</v>
       </c>
       <c r="G30">
         <v>-1995000.0</v>
       </c>
       <c r="H30">
+        <v>-1995000.0</v>
+      </c>
+      <c r="I30">
         <v>-121001000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-93518000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-103371000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>198106000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3383000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>89517000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19077000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>60613000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>-7260876.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4645677.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-7724702.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6260082.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-11161545.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2054014.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2925614.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7579181.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR30"/>
+  <dimension ref="A1:DS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>92</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>95</v>
       </c>
       <c r="F1" t="s">
-        <v>95</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>98</v>
       </c>
       <c r="J1" t="s">
-        <v>98</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>101</v>
       </c>
       <c r="N1" t="s">
-        <v>101</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>104</v>
       </c>
       <c r="R1" t="s">
-        <v>104</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>107</v>
       </c>
       <c r="V1" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="Z1" t="s">
-        <v>110</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>113</v>
       </c>
       <c r="AD1" t="s">
-        <v>113</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
       <c r="AH1" t="s">
-        <v>116</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>119</v>
       </c>
       <c r="AL1" t="s">
-        <v>119</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="AP1" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="AT1" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>128</v>
       </c>
       <c r="AX1" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="BB1" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="BF1" t="s">
-        <v>134</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="BJ1" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>140</v>
       </c>
       <c r="BN1" t="s">
-        <v>140</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="BR1" t="s">
-        <v>143</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="BV1" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="BZ1" t="s">
-        <v>149</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="CD1" t="s">
-        <v>152</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="CH1" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="CL1" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>161</v>
       </c>
       <c r="CP1" t="s">
-        <v>161</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>164</v>
       </c>
       <c r="CT1" t="s">
-        <v>164</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>167</v>
       </c>
       <c r="CX1" t="s">
-        <v>167</v>
+        <v>26</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="DB1" t="s">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
-        <v>27</v>
+        <v>173</v>
       </c>
       <c r="DF1" t="s">
-        <v>173</v>
+        <v>28</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="DJ1" t="s">
-        <v>176</v>
+        <v>29</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
-        <v>29</v>
+        <v>179</v>
       </c>
       <c r="DN1" t="s">
-        <v>179</v>
+        <v>30</v>
       </c>
       <c r="DO1" t="s">
         <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
-        <v>30</v>
+        <v>182</v>
       </c>
       <c r="DR1" t="s">
-        <v>182</v>
+        <v>31</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>183</v>
       </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
+        <v>44209000.0</v>
+      </c>
+      <c r="C2">
         <v>89079000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48539000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44871000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36013000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47237000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33299000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32273000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23605000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>23020000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21278000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21585000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21686000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30238000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18770000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11431000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18668000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26840000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16543000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31613000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>43724000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16011000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14986000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13744000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22966000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30019000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11969000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9924000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10774000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10193000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12532000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7907000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20527000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>33329000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12359000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>22386000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>32671000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>57840000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>96957000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>95969000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>143680000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>184111000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>212623000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>225797000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>249436000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>122950000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>88150000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>88163000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>65717000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>68182000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>70163000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>81767000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>67623000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>59687000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>65735000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>64895000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>63216000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>53323000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>34675000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>45498000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>73547621.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>77058000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>77996000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4094000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4705829.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6744329.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>10519695.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>14721730.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>21574396.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>9400652.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>30031548.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>31327758.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>31949168.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>31871482.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>31264000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>38844203.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>56530336.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>24269495.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>162932468.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>11503866.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13518641.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7479078.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3678770.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5104935.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2239413.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2518988.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2377367.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>10150796.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2077980.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3180462.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3401996.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4650388.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2116168.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1695195.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>66548774.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1977180.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3147843.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1981821.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>61804775.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1137767.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>36885931.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>5211868.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4723069.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>63986715.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>44541641.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>40300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>18900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>6100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>47300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>11200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>117000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>24700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>31000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>15900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>14000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>7400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>8800000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>13900000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>67000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>60000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>80700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
+        <v>363000</v>
+      </c>
+      <c r="C3">
         <v>15000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>81000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>141000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1270000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>748000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>497000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>497000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>122000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000</v>
       </c>
       <c r="O3">
         <v>3000</v>
       </c>
       <c r="P3">
+        <v>3000</v>
+      </c>
+      <c r="Q3">
         <v>156000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1995000</v>
       </c>
       <c r="R3">
         <v>1995000</v>
       </c>
       <c r="S3">
         <v>1995000</v>
       </c>
       <c r="T3">
         <v>1995000</v>
       </c>
       <c r="U3">
-        <v>0</v>
+        <v>1995000</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
@@ -34946,124 +35373,127 @@
       </c>
       <c r="DK3">
         <v>0</v>
       </c>
       <c r="DL3">
         <v>0</v>
       </c>
       <c r="DM3">
         <v>0</v>
       </c>
       <c r="DN3">
         <v>0</v>
       </c>
       <c r="DO3">
         <v>0</v>
       </c>
       <c r="DP3">
         <v>0</v>
       </c>
       <c r="DQ3">
         <v>0</v>
       </c>
       <c r="DR3">
         <v>0</v>
       </c>
+      <c r="DS3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>70573000.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-5666000.0</v>
       </c>
-      <c r="BI4"/>
       <c r="BJ4"/>
-      <c r="BK4">
+      <c r="BK4"/>
+      <c r="BL4">
         <v>79692000.0</v>
       </c>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
@@ -35078,54 +35508,55 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -35204,790 +35635,797 @@
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
+        <v>-14764000.0</v>
+      </c>
+      <c r="C6">
         <v>-44870000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>40540000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3668000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8858000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11224000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13938000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1026000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8668000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>585000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1742000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-307000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-101000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8552000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11468000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7339000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-7237000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8172000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10297000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-15070000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-12111000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>27713000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1025000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1242000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9222000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7053000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>18050000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2045000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-850000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>581000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2339000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4625000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-12620000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-12802000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20970000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-10027000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10285000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-25169000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-39117000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>988000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-47711000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-40431000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-28512000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-13174000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-23639000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>126486000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>34800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-13000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>22446000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2465000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1981000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-11604000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>14144000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>7936000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6048000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>840000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1679000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>9893000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>18648000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-10823000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-28048621.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-3510000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-938000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>73902000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-612321.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-2038500.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-3775366.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-4202035.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-6852666.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>12173744.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-20630896.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1296210.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-621410.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>77686.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>607482.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-7580203.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-17686133.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>32260841.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-138662973.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>151428602.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-2014775.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>6039563.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>3800308.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-1426165.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2865522.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-279575.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>141621.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-7773429.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>8072816.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1102482.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-221534.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1248392.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2534220.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>420973.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>137051636.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>64571594.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-1170663.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1166022.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-59822954.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>60667008.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-35748164.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>31674063.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>488799.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-59263646.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>19445074.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>4200000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>21500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>12800000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>1000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-42200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>36000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-105800000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>92300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-6300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>15100000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>6600000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-1300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-5200000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-53100000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>7100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-20700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
+        <v>-1539000.0</v>
+      </c>
+      <c r="C7">
         <v>1636000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3975000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1218000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1895000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3963000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8058000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2650999.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>364000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2754000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4491000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2306000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2425000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-12655000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11216000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4867000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6037000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10119000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>722000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-7319000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4629000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-353000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1775000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>874000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5230000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-769000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1714000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1774000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1782000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1432000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>13257000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-12619000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2152000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-7480000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-415000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>11040000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-3390000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-18738000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>17957000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-3584000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1551000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1655000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>4455000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-2561000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-48971000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>61242000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-14089000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-278000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>5025000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-3649000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-87000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-721000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>6688000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-2899000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-5713000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>4689000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4380000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-5014000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-481000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>159000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1359460.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1335000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-292000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>874000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>1760252.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1758739.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>63816.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-271942.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-111984.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>239527.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-985255.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>492850.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-32818.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-40166.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>84250.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>35060.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-43527.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-87233.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-29101.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-166663.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>4233.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>132653.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-72015.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-248701.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>198263.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-59045.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-30631.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-133121.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-80935.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>297957.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-163294.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>142502.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-75124.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-5905.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>79400000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>1439614.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-275494.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-769734.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-627076.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-78297.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-165500.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>31745.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-137152.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-158387.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>24749.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-12300000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-12000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-2700000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>8100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>38500000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-23200000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>98300000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-106100000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2500000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-12700000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-13200000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>7700000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-6400000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-6700000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>45500000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>2000000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -36066,368 +36504,372 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
+        <v>-1231000.0</v>
+      </c>
+      <c r="C9">
         <v>-5992000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1579000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>174000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1735000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1185000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1610000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1610000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>681000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>573000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4208000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1647000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2078000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2083000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1412000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1953000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-5228000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5042000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1626000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-5209000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>516000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-575000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-339000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>462000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-455000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1721000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1813000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-419000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2004000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3926000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2286000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-767000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1109000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>18000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-345000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-61000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>709000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>33000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-292000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1908000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1057000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>278000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-974000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-537000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3940000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7159000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-14376000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>228000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9651000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-8017000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-409000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>160000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>5886000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-5690000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>146000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-1136000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4320000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-5036000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
         <v>111000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>651965.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1452000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>433000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>892000.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9">
         <v>-1722765.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>-175543.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>182000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>80000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>235000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>185000.0</v>
       </c>
-      <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>1000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>24000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>9062.0</v>
       </c>
-      <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>221000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>209000.0</v>
       </c>
-      <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9">
         <v>204000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>1456000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1449000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1460000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>1618000.0</v>
       </c>
-      <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
-      <c r="DC9">
+      <c r="DC9"/>
+      <c r="DD9">
         <v>100000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-100000.0</v>
       </c>
-      <c r="DE9"/>
-      <c r="DF9">
+      <c r="DF9"/>
+      <c r="DG9">
         <v>100000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DK9">
         <v>-100000.0</v>
       </c>
       <c r="DL9">
+        <v>-100000.0</v>
+      </c>
+      <c r="DM9">
         <v>100000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>-300000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>200000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-100000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>500000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -36436,75 +36878,75 @@
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
-[...1 lines deleted...]
-      </c>
+      <c r="BA10"/>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
@@ -36522,68 +36964,67 @@
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -36610,82 +37051,84 @@
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
         <v>9263000.0</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>-17524000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>15421000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-5197000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3940000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4850000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
-[...2 lines deleted...]
-      <c r="AT11"/>
+      <c r="AS11"/>
+      <c r="AT11">
+        <v>0.0</v>
+      </c>
       <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11">
         <v>-203000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
@@ -36714,192 +37157,193 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>963000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-54927000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-89229000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-47292000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-69184000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-58365000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>110178000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1519000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-108659000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-38101000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-15077000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-42914000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-32871000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5570000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-16157000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-3828000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-8807000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-26262000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-5743000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-80147000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-17817000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-25669000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-45644000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-15144000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-20110000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-106955000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-28121000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-61179000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3845000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-107721000.0</v>
       </c>
-      <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>142353000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>-104189000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4110000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>1125000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>1249000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>-5666000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>79743000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
@@ -36914,168 +37358,169 @@
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-1646000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4887000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-10644000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>13911000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-3938000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2486000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5027000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1877000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6904000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4780000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>222000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1834000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>412000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-847000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>952000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>16000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1445000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>341000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>588000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>15450000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-12167000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-934000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-7079000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-124000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>11321000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-7380000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1260000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-532000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-295000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4107000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-2343000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-744000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
@@ -37104,1096 +37549,1106 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
+        <v>1761000.0</v>
+      </c>
+      <c r="C14">
         <v>1775000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1752000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1684000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1672000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1595000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1319000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2325000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1606000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2395000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1162000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>779000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>748000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>674000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>677000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>651000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>602000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>541000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>585000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>502000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>489000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1172000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>499000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>467000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>795000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>527000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>749000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>341000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>344000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>364000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>344000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>323000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>236000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181000.0</v>
       </c>
       <c r="AK14">
         <v>181000.0</v>
       </c>
       <c r="AL14">
+        <v>181000.0</v>
+      </c>
+      <c r="AM14">
         <v>180000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AO14">
         <v>23000.0</v>
       </c>
       <c r="AP14">
+        <v>23000.0</v>
+      </c>
+      <c r="AQ14">
         <v>27000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>16000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>26000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>21000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AY14">
         <v>5000.0</v>
       </c>
       <c r="AZ14">
+        <v>5000.0</v>
+      </c>
+      <c r="BA14">
         <v>6000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>7000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>11000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BH14">
         <v>5000.0</v>
       </c>
       <c r="BI14">
+        <v>5000.0</v>
+      </c>
+      <c r="BJ14">
         <v>7432.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BL14">
         <v>6000.0</v>
       </c>
       <c r="BM14">
+        <v>6000.0</v>
+      </c>
+      <c r="BN14">
         <v>11716.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6516.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>7245.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7653.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10024.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10547.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>10638.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9269.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>13986.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>8089.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>6272.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4409.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4495.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4426.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>4022.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3865.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4319.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3968.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3924.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3925.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>5523.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4183.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4262.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3629.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4776.0</v>
       </c>
       <c r="CL14">
         <v>4776.0</v>
       </c>
       <c r="CM14">
+        <v>4776.0</v>
+      </c>
+      <c r="CN14">
         <v>4772.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>4765.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>7033.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>5358.0</v>
       </c>
-      <c r="CQ14"/>
-      <c r="CR14">
+      <c r="CR14"/>
+      <c r="CS14">
         <v>5399.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>7597.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>6841.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>5999.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>5821.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>8130.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>7298.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>7242.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>7221.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>10324.0</v>
       </c>
-      <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
+        <v>38545000.0</v>
+      </c>
+      <c r="C15">
         <v>37300000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>36039000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>35344000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>33707000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>31532000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>30520000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>29508000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>28382000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26858000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>24769000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>22916000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>20925000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19275000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>14287000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>16615000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11777000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22917000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12402000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11528000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10923000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10044000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9498000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9480000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>9492000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>23258000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8964000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8629000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8384000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7932000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>21694000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4525000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4202000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3837000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3356000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7191000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2705000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2349000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>315000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>625000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>12869000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>13000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1542000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2434000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1541000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>57000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1541000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1387000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1525000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>21000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1524000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>10475000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68331000.0</v>
       </c>
       <c r="BD15">
         <v>68331000.0</v>
       </c>
       <c r="BE15">
+        <v>68331000.0</v>
+      </c>
+      <c r="BF15">
         <v>720000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1502000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>207000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>229000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2108585510000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1497000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1496000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1497000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2993000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1881293000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>62048000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12257000.0</v>
       </c>
       <c r="BR15">
         <v>12257000.0</v>
       </c>
       <c r="BS15">
-        <v>1556000.0</v>
+        <v>12257000.0</v>
       </c>
       <c r="BT15">
         <v>1556000.0</v>
       </c>
       <c r="BU15">
-        <v>2333000.0</v>
+        <v>1556000.0</v>
       </c>
       <c r="BV15">
         <v>2333000.0</v>
       </c>
       <c r="BW15">
-        <v>777000.0</v>
+        <v>2333000.0</v>
       </c>
       <c r="BX15">
         <v>777000.0</v>
       </c>
       <c r="BY15">
-        <v>2323000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="BZ15">
         <v>2323000.0</v>
       </c>
       <c r="CA15">
-        <v>772000.0</v>
+        <v>2323000.0</v>
       </c>
       <c r="CB15">
         <v>772000.0</v>
       </c>
       <c r="CC15">
-        <v>2314000.0</v>
+        <v>772000.0</v>
       </c>
       <c r="CD15">
         <v>2314000.0</v>
       </c>
       <c r="CE15">
-        <v>771000.0</v>
+        <v>2314000.0</v>
       </c>
       <c r="CF15">
         <v>771000.0</v>
       </c>
       <c r="CG15">
-        <v>2314000.0</v>
+        <v>771000.0</v>
       </c>
       <c r="CH15">
         <v>2314000.0</v>
       </c>
       <c r="CI15">
+        <v>2314000.0</v>
+      </c>
+      <c r="CJ15">
         <v>772000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>771000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2309000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>766000.0</v>
       </c>
       <c r="CN15">
         <v>766000.0</v>
       </c>
       <c r="CO15">
+        <v>766000.0</v>
+      </c>
+      <c r="CP15">
         <v>2297000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1531621.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>766000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>765810.0</v>
       </c>
-      <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15">
         <v>1531621.0</v>
       </c>
-      <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15">
         <v>763010.0</v>
       </c>
-      <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15">
         <v>1526021.0</v>
       </c>
-      <c r="CY15"/>
-      <c r="CZ15">
+      <c r="CZ15"/>
+      <c r="DA15">
         <v>763010.0</v>
       </c>
-      <c r="DA15"/>
-      <c r="DB15">
+      <c r="DB15"/>
+      <c r="DC15">
         <v>1500000.0</v>
       </c>
-      <c r="DC15"/>
-      <c r="DD15">
+      <c r="DD15"/>
+      <c r="DE15">
         <v>800000.0</v>
       </c>
-      <c r="DE15"/>
-      <c r="DF15">
+      <c r="DF15"/>
+      <c r="DG15">
         <v>1500000.0</v>
       </c>
-      <c r="DG15"/>
-      <c r="DH15">
+      <c r="DH15"/>
+      <c r="DI15">
         <v>800000.0</v>
       </c>
-      <c r="DI15"/>
-      <c r="DJ15">
+      <c r="DJ15"/>
+      <c r="DK15">
         <v>1500000.0</v>
       </c>
-      <c r="DK15"/>
-      <c r="DL15">
+      <c r="DL15"/>
+      <c r="DM15">
         <v>800000.0</v>
       </c>
-      <c r="DM15"/>
-      <c r="DN15">
+      <c r="DN15"/>
+      <c r="DO15">
         <v>1500000.0</v>
       </c>
-      <c r="DO15"/>
-      <c r="DP15">
+      <c r="DP15"/>
+      <c r="DQ15">
         <v>800000.0</v>
       </c>
-      <c r="DQ15"/>
-      <c r="DR15">
+      <c r="DR15"/>
+      <c r="DS15">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
+        <v>29445000.0</v>
+      </c>
+      <c r="C16">
         <v>44209000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>89079000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48539000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>44871000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>36013000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47237000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>33299000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32273000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23605000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>23020000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>21278000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21585000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21686000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30238000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18770000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11431000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>18668000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>26840000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16543000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31613000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>43724000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16011000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14986000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>13744000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22966000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>30019000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11969000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9924000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10774000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10193000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>12532000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7907000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>20527000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>33329000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>12359000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>22386000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>32671000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>57840000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>96957000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>95969000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>143680000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>184111000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>212623000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>225797000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>249436000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>122950000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>88150000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>88163000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>65717000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>68182000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>70163000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>81767000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>67623000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>59687000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>65735000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>64895000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>63216000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>53323000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>34675000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>45499000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>73548000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>77058000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>77996000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4093508.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4705829.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6744329.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10519695.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>14721730.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>21574396.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>9400652.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>30031548.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>31327758.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>31949168.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>31871482.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>31264000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>38844203.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>56530336.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>24269495.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>162932468.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>11503866.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>13518641.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7479078.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3678770.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5104935.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2239413.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2518988.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2377367.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>10150796.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2077980.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3180462.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3401996.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>4650388.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2116168.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>203600410.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>66548774.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1977180.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3147843.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1981821.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>61804775.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1137767.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>36885931.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>5211868.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4723069.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>63986715.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>44500000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>40400000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>18900000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>6000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>5100000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>47200000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>11200000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>117000000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>24700000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>31000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>15900000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>14000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>7500000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>8700000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>13900000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>67100000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -38272,467 +38727,471 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
+        <v>-59502000.0</v>
+      </c>
+      <c r="C18">
         <v>33862000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-71305000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>30352000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-61604000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-166572000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-24328000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>31100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-102103000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>18012999.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-48791000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-55628000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-33574000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-98093000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>26154000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-69959000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5889000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>24095000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12285000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-100293000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>11110000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1095000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8693000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-22899000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1589000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-22740000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1646000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3080000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-17146000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>511000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-59844000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-18227000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-12390000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-42118000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-6519000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-2836000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-17239000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-38975000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-36303000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2958000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-103995000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-40429000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-15512000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-12019000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-24279000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>127965000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>34699000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1528000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>18953000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-1808000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1981000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-10539000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>25006000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>9230000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-6048000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>66154000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>2927000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>11395000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>18550000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-9322000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-3471536.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-2707000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-989000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>75399000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>202182.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-541845.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-3775366.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-2705380.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-1629702.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>22874829.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-4452029.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>983929.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-621410.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1633347.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>607482.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-7033963.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-9686133.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>33114591.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>11337027.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>1103152.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-2222775.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>7582384.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>3800308.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>4345245.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>2865522.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1263246.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>141621.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>497981.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>10572816.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>440339.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-2222714.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>521098.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>225152.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>920373.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-47963239.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1838417.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-40732.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>75155.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-322753.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>277947.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>197908.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>393871.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>751299.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-178293.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>247621.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>99999.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>900000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DF18">
         <v>300000.0</v>
       </c>
       <c r="DG18">
+        <v>300000.0</v>
+      </c>
+      <c r="DH18">
         <v>700000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>200000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>700000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>500000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>600000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>700000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>900000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-100000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>900000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>600000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>400000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-81000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-141000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-396000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-748000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-497000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-25000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-10000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1000.0</v>
       </c>
-      <c r="K19">
-[...1 lines deleted...]
-      </c>
       <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19">
         <v>-2000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-122000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3000.0</v>
       </c>
-      <c r="O19">
-[...1 lines deleted...]
-      </c>
       <c r="P19">
+        <v>0.0</v>
+      </c>
+      <c r="Q19">
         <v>-156000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
@@ -38794,113 +39253,116 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20">
+        <v>25158000.0</v>
+      </c>
+      <c r="C20">
         <v>51765000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>39699000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>41197000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>67542000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>52915000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>20244000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>37792000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>48513000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>65550000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>22502000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>44888000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>28787000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>101608000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>26510000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>46051000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>24795000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>15760000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>29890000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>27696000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -38958,180 +39420,183 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
+        <v>58318000.0</v>
+      </c>
+      <c r="C21">
         <v>34638000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>109208000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-31000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>35000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>134564000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>49000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>34597000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25610000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8416000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>49026000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>25732000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-84492000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14492000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>70000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2065000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>15500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>35000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>28000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>30000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>20700000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>19000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3557000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>78702000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>26379000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>34775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="AJ21">
         <v>31000000.0</v>
       </c>
       <c r="AK21">
+        <v>31000000.0</v>
+      </c>
+      <c r="AL21">
         <v>25000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2495000.0</v>
       </c>
       <c r="AN21">
         <v>-2495000.0</v>
       </c>
       <c r="AO21">
+        <v>-2495000.0</v>
+      </c>
+      <c r="AP21">
         <v>25000000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>25000000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>25000000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
@@ -39160,2898 +39625,2922 @@
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>27479000.0</v>
+      </c>
+      <c r="C22">
         <v>32543999.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>25619000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27001000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17561000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16268000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22684000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>14035000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13469000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>23484000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>22624000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23812000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>18176000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2949000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9458000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2510000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>19669000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>12560000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-4556000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15142000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10217000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>15399000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16390000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8877000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-24960000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-6833000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2729000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6713000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10498000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4319000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6588000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11653000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>14977000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10244000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8642000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5444000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5974000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7884000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6919000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2697000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4663000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-1129000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-8949000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2164000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>33617000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>30694000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-30590000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>19721000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1227000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>59568000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>44424000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>9245000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>41050000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>28203000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>50193000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-11615000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>77092000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>50823000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-25703000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-10455000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>25214465.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-5733000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>23971000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10235000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>29574548.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4051032.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>29221375.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>10693548.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-61143527.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-46902883.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-30589121.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>328085.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>42866972.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-63481009.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-136515348.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11997890.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>13538908.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>100609088.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5035817.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-2272864.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>52860647.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>14780057.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>21874480.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>6675249.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>9288410.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12969311.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-4574204.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-3458729.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>46414629.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>14331168.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>15531329.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>9190380.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-77347.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>4475533.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>15330379.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-14371352.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1844153.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>9300983.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-1206251.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>15739425.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-9424058.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-10155551.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-1691632.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>4486.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-3266397.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>4113524.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-23790000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>5880000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-14100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>2460000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-31170000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>4340000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>24470000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>4540000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>23900000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>25690000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>-2740000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>12490000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>13330000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>9110000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>10330000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>11110000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
+        <v>1000.0</v>
+      </c>
+      <c r="C23">
         <v>-1000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1023000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1537000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-853000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-599000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-458000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>37296000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>46712000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>64568000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>87800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-926000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>60611000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>67208000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>26510000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1164000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-140196000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-862000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-235201000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-945000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>23425000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>21398000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1093000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5624000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13513000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-140000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-375000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>19000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1486000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>497000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>998000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9435000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1622000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-155000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-6910000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-341000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1155000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2499000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1345000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-4165000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>-13000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>387000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>640000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>62000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>101000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-976000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3493000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>868000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>21000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>459000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-387000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>226000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>3017000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1249000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3529000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>207000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1272000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-24577577.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1497145.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>51376949000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1496655.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-814503.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-1496655.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>62048000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-1496655.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-5222964.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-10701085.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>-1555660.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>-1555661.0</v>
       </c>
-      <c r="BW23"/>
-      <c r="BX23">
+      <c r="BX23"/>
+      <c r="BY23">
         <v>-546240.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-8000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-853750.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-150000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>150325450.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>208000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-1542821.0</v>
       </c>
-      <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>-771410.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-7500000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1542821.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>-771410.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-2500000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-1542821.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>997500.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-765810.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>8000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-61234190.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>67000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1370069.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>4122488.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>498750.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>61500000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-1000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="CZ23">
         <v>4500000.0</v>
       </c>
       <c r="DA23">
+        <v>4500000.0</v>
+      </c>
+      <c r="DB23">
         <v>30000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>8500000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>25000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-41000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>40200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-100800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>100100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-1000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>5699999.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-1500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-6000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-50800000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-6900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-26600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
+        <v>314000.0</v>
+      </c>
+      <c r="C24">
         <v>219322000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>91826000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>89715000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>197718000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>45142000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4171000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>214518000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11368000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>76051000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>212912000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>103888000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>78292000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>226184000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>-170073000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>170073000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
+      <c r="BA24"/>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>1003680.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-2264797.0</v>
       </c>
-      <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>-696072.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-4854456.0</v>
       </c>
-      <c r="CY24"/>
       <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>-4069101.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-4500000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-4300000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>13300000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>500000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-1600000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-4900000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-5200000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-8400000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-5700000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>14300000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>1900000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>5700000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>200000.0</v>
       </c>
-      <c r="DO24"/>
-      <c r="DP24">
+      <c r="DP24"/>
+      <c r="DQ24">
         <v>-3000000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>13600000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>4800000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>-85079000.0</v>
+      </c>
+      <c r="C25">
         <v>-2077999.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-94620000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>590000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-87810000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-189194000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-41314000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16191999.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-118663000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-11807000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1776000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-78612000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-62853000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-89058000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4803000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-70119000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-6350000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>875000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15534000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-110325000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-4225000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-15894000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-9971000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-33729000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>30984000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-16355000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3546000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-8519000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-26203000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-5584000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-80053000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-17605000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-24484000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-45118000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-14933000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-19501000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-20004000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-28301000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-61254000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3822000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-107130000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-40982000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-11038000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-11638000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-8951000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>36008000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>79371000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-17917000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>15148000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-57732000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-46323000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-19069000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-22737000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-16081000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-50536000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>72812000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-78847000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-34420000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>44442000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>699000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-30297376.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4110000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-24919000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>64061000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-31345841.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-3031306.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-42633209328.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-22213276164.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>59474258.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-22130613886.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>26979104.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>65736.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-43557538.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>65058443.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>120137971.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>114021.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-25397112.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-74246045.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3160592.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>138956.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-55091974.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-7334294.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-18006081.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-2085228.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-6626674.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-11651203.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4742194.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>4086202.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-35765654.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-14193562.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-17595521.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-96981.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>370590.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-3554613.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-63293618.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>14720556.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-1661088.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-8462935.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1458855.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-15431602.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>35914.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>10467778.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>2544135.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-88106.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>3440745.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>8286476.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>36590000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-2980000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>6300000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-40660000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>54970000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-102440000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>82330000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-1540000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-10700000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-11790000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-4060000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-6190000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-5830000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-54010000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-11930000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-10310000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>1862000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1862000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-138000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>149275000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-381000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-641000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>165161000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-5000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-541000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-236000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-3000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-9209000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-368000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8831000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-49000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>63954000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-10.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-588000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-588000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="AJ26">
         <v>125000.0</v>
       </c>
       <c r="AK26">
+        <v>125000.0</v>
+      </c>
+      <c r="AL26">
         <v>1507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>991000.0</v>
       </c>
       <c r="AM26">
         <v>991000.0</v>
       </c>
       <c r="AN26">
         <v>991000.0</v>
       </c>
       <c r="AO26">
+        <v>991000.0</v>
+      </c>
+      <c r="AP26">
         <v>431000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>803000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>4820000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
+      <c r="BA26"/>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>-51000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>16903346.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-16178867.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-724479.0</v>
       </c>
-      <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
-      <c r="DE26">
+      <c r="DE26"/>
+      <c r="DF26">
         <v>300000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>500000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>200000.0</v>
       </c>
-      <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>500000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>200000.0</v>
       </c>
-      <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>239</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>3703000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2413000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>2657000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1544000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1538000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1224000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1131000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1188000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1236000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>963000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2884000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2873000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1060000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>821000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>737000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>849000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>923000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1076000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>708000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>771000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>853000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>612000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>641000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>690000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>685000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>837000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>707000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>607000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>482000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>475000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>477000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>651000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>621000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>540000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1258000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>493000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>427000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>425900.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1680000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>195000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>370000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>359000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>740372.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>95000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>77000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>116000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>-800501.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>-2000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>175710.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>174000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-170500.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>62000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>15323.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>257000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>293000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-35874000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>258000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>245000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>244483.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>244000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>245000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>223000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>201507.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>190652.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>141526.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>141525.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>141527.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>141524.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>132605.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>87989.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>87988.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>87990.0</v>
       </c>
-      <c r="BW27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX27"/>
       <c r="BY27">
         <v>43586.0</v>
       </c>
       <c r="BZ27">
         <v>43586.0</v>
       </c>
       <c r="CA27">
+        <v>43586.0</v>
+      </c>
+      <c r="CB27">
         <v>77711.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>4120.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
-      <c r="CN27">
+      <c r="CN27"/>
+      <c r="CO27">
         <v>-8753568.0</v>
       </c>
-      <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
-      <c r="CR27">
+      <c r="CR27"/>
+      <c r="CS27">
         <v>14846691.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>-1534957.0</v>
       </c>
-      <c r="CT27"/>
-      <c r="CU27">
+      <c r="CU27"/>
+      <c r="CV27">
         <v>1589583.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>-15310060.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>9700822.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>-2699113.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>2678223.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>20890.0</v>
       </c>
-      <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>44424000.0</v>
+      </c>
+      <c r="C28">
         <v>48779000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>111845000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-26684000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>67982000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>155348000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>38266000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-30074000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>110771000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-17428000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>50533000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>55321000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>33473000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>89541000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>37223000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>77298000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38330000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27142000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13793000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>85223000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10437000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>26618000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>24925000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24141000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14551000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15687000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16404000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5125000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16296000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>70000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>57505000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>22852000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-230000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>29316000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>27489000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-7191000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6954000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13806000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2814000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1970000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4165000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-13000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1155000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>640000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1479000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>101000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1541000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3493000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-657000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-21000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1065000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-10862000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1294000.0</v>
       </c>
-      <c r="BC28">
-[...1 lines deleted...]
-      </c>
       <c r="BD28">
+        <v>0.0</v>
+      </c>
+      <c r="BE28">
         <v>-65314000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1248000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1502000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>98000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1501000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-24577577.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-803000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>51000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1497000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-814503.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1496655.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-62048000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1496655.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-5222964.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-10701085.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-16178867.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-2280139.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>-1555661.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28">
         <v>-546240.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-8000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-853750.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-150000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>150325450.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>208000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1542821.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>-5771410.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-7500000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1542821.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>-8271410.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-2500000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-1542821.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>997500.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-765810.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-531621.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-61234190.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>61234190.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-2500000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-3031621.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-59001250.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>60736990.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-36000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>35973979.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4500000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-56263010.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>30000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>8500000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>25000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-41000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>40200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-100800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>100100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-1000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-800000.0</v>
       </c>
-      <c r="DM28"/>
-      <c r="DN28">
+      <c r="DN28"/>
+      <c r="DO28">
         <v>-1500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-6000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-50800000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-6900000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-26600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>-59139000.0</v>
+      </c>
+      <c r="C29">
         <v>33877000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-71224000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30493000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-62874000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-165824000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-23831000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>31125000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-102093000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>18014000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-48791000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-55626000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-33452000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-98090000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>26154000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-69803000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7884000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24095000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12285000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-100293000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11110000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1095000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8693000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-22899000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1589000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-22740000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1646000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3080000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-17146000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>511000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-59844000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-18227000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-12390000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-42118000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-6519000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2836000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-17239000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-38975000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-36303000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>2958000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-103995000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-40429000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-15512000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-12019000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-24279000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>127965000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>34699000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1528000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>18953000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1808000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1981000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-10539000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>25006000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>9230000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-6048000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>66154000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>2927000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>11395000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>18550000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-9322000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-3471536.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-2707000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-989000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>75399000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>202182.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-541845.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-3775366.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-2705380.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-1629702.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>22874829.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-4452029.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>983929.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-621410.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1633347.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>607482.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-7033963.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-9686133.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>33114591.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>11337027.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>1103152.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-2222775.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>7582384.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>3800308.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>4345245.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2865522.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>1263246.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>141621.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>497981.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>10572816.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>440339.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-2222714.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>521098.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>225152.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>920373.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-47963239.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>1838417.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-40732.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>75155.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-322753.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>277947.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>197908.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>393871.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>751299.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-178293.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>247621.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>99999.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>900000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DF29">
         <v>300000.0</v>
       </c>
       <c r="DG29">
+        <v>300000.0</v>
+      </c>
+      <c r="DH29">
         <v>700000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>700000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>500000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>600000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>700000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>900000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-100000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>900000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>600000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>400000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>-49000.0</v>
+      </c>
+      <c r="C30">
         <v>-127526000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-81000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-141000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3750000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-748000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-497000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-25000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-10000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-71767000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-122000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-51909000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-156000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-53451000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-59409000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-15781000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-101533000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-33658000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-32593000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-30133000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-25362000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-8962000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-83588000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-11222000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-18132000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-87682000.0</v>
       </c>
-      <c r="AL30"/>
       <c r="AM30"/>
-      <c r="AN30">
+      <c r="AN30"/>
+      <c r="AO30">
         <v>-5836000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-95851000.0</v>
       </c>
-      <c r="AP30"/>
       <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>-7520000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-170073000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>116579000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>50278000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3051000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13829000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-679000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-980000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-8787000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>19722000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8541000.0</v>
       </c>
-      <c r="BC30">
-[...1 lines deleted...]
-      </c>
       <c r="BD30">
+        <v>0.0</v>
+      </c>
+      <c r="BE30">
         <v>61254000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1802000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>11840000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>18822000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-9783000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>10554876613000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-7050855000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1109237000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2394724000000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>-596073000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-4228541000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-5963588000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-13008737000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>13008737000000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>1003680.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1003680.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-5690932.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>32221.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-2264797.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1498987.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1370069.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>4122488.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-498951.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-347929.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>53928.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-4693787.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-262500.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-2822343.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-10802547.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-4500000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-4300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>13300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-1600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-4900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-5200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-8400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-5700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>14300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>1900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>5700000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>200000.0</v>
       </c>
-      <c r="DO30"/>
-      <c r="DP30">
+      <c r="DP30"/>
+      <c r="DQ30">
         <v>-3000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>13600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>4800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>