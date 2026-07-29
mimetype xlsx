--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -23007,51 +23007,53 @@
         <v>100000.0</v>
       </c>
       <c r="DN2">
         <v>100000.0</v>
       </c>
       <c r="DO2">
         <v>100000.0</v>
       </c>
       <c r="DP2">
         <v>200000.0</v>
       </c>
       <c r="DQ2">
         <v>240000.0</v>
       </c>
       <c r="DR2">
         <v>280000.0</v>
       </c>
       <c r="DS2">
         <v>830000.0</v>
       </c>
     </row>
     <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>185</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>1761000.0</v>
+      </c>
       <c r="C3">
         <v>1775000.0</v>
       </c>
       <c r="D3">
         <v>1752000.0</v>
       </c>
       <c r="E3">
         <v>1684000.0</v>
       </c>
       <c r="F3">
         <v>1672000.0</v>
       </c>
       <c r="G3">
         <v>1595000.0</v>
       </c>
       <c r="H3">
         <v>1319000.0</v>
       </c>
       <c r="I3">
         <v>1279000.0</v>
       </c>
       <c r="J3">
         <v>1595000.0</v>
       </c>
       <c r="K3">
@@ -23631,51 +23633,53 @@
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
     </row>
     <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>187</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>44658000.0</v>
+      </c>
       <c r="C5">
         <v>32967000.0</v>
       </c>
       <c r="D5">
         <v>29469000.0</v>
       </c>
       <c r="E5">
         <v>30470000.0</v>
       </c>
       <c r="F5">
         <v>22063000.0</v>
       </c>
       <c r="G5">
         <v>19644000.0</v>
       </c>
       <c r="H5">
         <v>21520000.0</v>
       </c>
       <c r="I5">
         <v>16186000.0</v>
       </c>
       <c r="J5">
         <v>19644000.0</v>
       </c>
       <c r="K5">
@@ -24001,51 +24005,51 @@
       </c>
       <c r="DN5">
         <v>520000.0</v>
       </c>
       <c r="DO5">
         <v>470000.0</v>
       </c>
       <c r="DP5">
         <v>880000.0</v>
       </c>
       <c r="DQ5">
         <v>840000.0</v>
       </c>
       <c r="DR5">
         <v>490000.0</v>
       </c>
       <c r="DS5">
         <v>950000.0</v>
       </c>
     </row>
     <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>188</v>
       </c>
       <c r="B6">
-        <v>44658000.0</v>
+        <v>46419000.0</v>
       </c>
       <c r="C6">
         <v>34742000.0</v>
       </c>
       <c r="D6">
         <v>31221000.0</v>
       </c>
       <c r="E6">
         <v>32154000.0</v>
       </c>
       <c r="F6">
         <v>23735000.0</v>
       </c>
       <c r="G6">
         <v>21239000.0</v>
       </c>
       <c r="H6">
         <v>22839000.0</v>
       </c>
       <c r="I6">
         <v>17465000.0</v>
       </c>
       <c r="J6">
         <v>21239000.0</v>
       </c>
@@ -32452,51 +32456,51 @@
       </c>
       <c r="AC6">
         <v>-110997477.0</v>
       </c>
       <c r="AD6">
         <v>103038439.0</v>
       </c>
       <c r="AE6">
         <v>-53035704.0</v>
       </c>
       <c r="AF6">
         <v>58672209.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>220</v>
       </c>
       <c r="B7">
         <v>-5118000.0</v>
       </c>
       <c r="C7">
         <v>-4727000.0</v>
       </c>
       <c r="D7">
-        <v>-3861000.0</v>
+        <v>-4018000.0</v>
       </c>
       <c r="E7">
         <v>-3881000.0</v>
       </c>
       <c r="F7">
         <v>-2515000.0</v>
       </c>
       <c r="G7">
         <v>6633000.0</v>
       </c>
       <c r="H7">
         <v>-5567000.0</v>
       </c>
       <c r="I7">
         <v>288000.0</v>
       </c>
       <c r="J7">
         <v>993000.0</v>
       </c>
       <c r="K7">
         <v>-7755000.0</v>
       </c>
       <c r="L7">
         <v>1517000.0</v>
       </c>
@@ -32586,51 +32590,51 @@
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>222</v>
       </c>
       <c r="B9">
         <v>-1856000.0</v>
       </c>
       <c r="C9">
         <v>-11493000.0</v>
       </c>
       <c r="D9">
-        <v>-3899000.0</v>
+        <v>-4829000.0</v>
       </c>
       <c r="E9">
         <v>-6803000.0</v>
       </c>
       <c r="F9">
         <v>-1539000.0</v>
       </c>
       <c r="G9">
         <v>-144000.0</v>
       </c>
       <c r="H9">
         <v>-1137000.0</v>
       </c>
       <c r="I9">
         <v>-4411000.0</v>
       </c>
       <c r="J9">
         <v>-2011000.0</v>
       </c>
       <c r="K9">
         <v>2358000.0</v>
       </c>
       <c r="L9">
         <v>-1987000.0</v>
       </c>
@@ -32872,51 +32876,51 @@
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>227</v>
       </c>
       <c r="B14">
         <v>6972000.0</v>
       </c>
       <c r="C14">
         <v>5865000.0</v>
       </c>
       <c r="D14">
-        <v>4304000.0</v>
+        <v>6467000.0</v>
       </c>
       <c r="E14">
         <v>2750000.0</v>
       </c>
       <c r="F14">
         <v>2230000.0</v>
       </c>
       <c r="G14">
         <v>1967000.0</v>
       </c>
       <c r="H14">
         <v>2405000.0</v>
       </c>
       <c r="I14">
         <v>1393000.0</v>
       </c>
       <c r="J14">
         <v>927000.0</v>
       </c>
       <c r="K14">
         <v>459000.0</v>
       </c>
       <c r="L14">
         <v>86000.0</v>
       </c>
@@ -33712,57 +33716,57 @@
       <c r="X24"/>
       <c r="Y24">
         <v>7260876.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24">
         <v>-4069101.0</v>
       </c>
       <c r="AC24">
         <v>-266643.0</v>
       </c>
       <c r="AD24">
         <v>-6604549.0</v>
       </c>
       <c r="AE24">
         <v>-6268782.0</v>
       </c>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>237</v>
       </c>
       <c r="B25">
-        <v>-301381000.0</v>
+        <v>-308353000.0</v>
       </c>
       <c r="C25">
         <v>-288944000.0</v>
       </c>
       <c r="D25">
-        <v>-272328000.0</v>
+        <v>-278852000.0</v>
       </c>
       <c r="E25">
         <v>-269136000.0</v>
       </c>
       <c r="F25">
         <v>-225205000.0</v>
       </c>
       <c r="G25">
         <v>-127735000.0</v>
       </c>
       <c r="H25">
         <v>-22434000.0</v>
       </c>
       <c r="I25">
         <v>-129445000.0</v>
       </c>
       <c r="J25">
         <v>-104036000.0</v>
       </c>
       <c r="K25">
         <v>-105737000.0</v>
       </c>
       <c r="L25">
         <v>-107709000.0</v>
       </c>
@@ -36013,51 +36017,51 @@
       </c>
       <c r="DN6">
         <v>6600000.0</v>
       </c>
       <c r="DO6">
         <v>-1300000.0</v>
       </c>
       <c r="DP6">
         <v>-5200000.0</v>
       </c>
       <c r="DQ6">
         <v>-53100000.0</v>
       </c>
       <c r="DR6">
         <v>7100000.0</v>
       </c>
       <c r="DS6">
         <v>-20700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>220</v>
       </c>
       <c r="B7">
-        <v>-1539000.0</v>
+        <v>-3997000.0</v>
       </c>
       <c r="C7">
         <v>1636000.0</v>
       </c>
       <c r="D7">
         <v>-3975000.0</v>
       </c>
       <c r="E7">
         <v>1218000.0</v>
       </c>
       <c r="F7">
         <v>1895000.0</v>
       </c>
       <c r="G7">
         <v>3963000.0</v>
       </c>
       <c r="H7">
         <v>-8058000.0</v>
       </c>
       <c r="I7">
         <v>-2650999.0</v>
       </c>
       <c r="J7">
         <v>364000.0</v>
       </c>
@@ -36511,51 +36515,51 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
     </row>
     <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>222</v>
       </c>
       <c r="B9">
-        <v>-1231000.0</v>
+        <v>5541000.0</v>
       </c>
       <c r="C9">
         <v>-5992000.0</v>
       </c>
       <c r="D9">
         <v>-1579000.0</v>
       </c>
       <c r="E9">
         <v>174000.0</v>
       </c>
       <c r="F9">
         <v>-1735000.0</v>
       </c>
       <c r="G9">
         <v>-1185000.0</v>
       </c>
       <c r="H9">
         <v>1610000.0</v>
       </c>
       <c r="I9">
         <v>-1610000.0</v>
       </c>
       <c r="J9">
         <v>681000.0</v>
       </c>
@@ -40057,57 +40061,57 @@
       <c r="L23">
         <v>87800000.0</v>
       </c>
       <c r="M23">
         <v>-926000.0</v>
       </c>
       <c r="N23">
         <v>60611000.0</v>
       </c>
       <c r="O23">
         <v>67208000.0</v>
       </c>
       <c r="P23">
         <v>26510000.0</v>
       </c>
       <c r="Q23">
         <v>-1164000.0</v>
       </c>
       <c r="R23">
         <v>-140196000.0</v>
       </c>
       <c r="S23">
         <v>-862000.0</v>
       </c>
       <c r="T23">
-        <v>-235201000.0</v>
+        <v>-18187000.0</v>
       </c>
       <c r="U23">
         <v>-945000.0</v>
       </c>
       <c r="V23">
-        <v>23425000.0</v>
+        <v>-215000.0</v>
       </c>
       <c r="W23">
         <v>21398000.0</v>
       </c>
       <c r="X23">
         <v>-1093000.0</v>
       </c>
       <c r="Y23">
         <v>5624000.0</v>
       </c>
       <c r="Z23">
         <v>-1000.0</v>
       </c>
       <c r="AA23">
         <v>13513000.0</v>
       </c>
       <c r="AB23">
         <v>-140000.0</v>
       </c>
       <c r="AC23">
         <v>-375000.0</v>
       </c>
       <c r="AD23">
         <v>19000.0</v>
       </c>
@@ -40577,51 +40581,51 @@
       <c r="DM24">
         <v>1900000.0</v>
       </c>
       <c r="DN24">
         <v>5700000.0</v>
       </c>
       <c r="DO24">
         <v>200000.0</v>
       </c>
       <c r="DP24"/>
       <c r="DQ24">
         <v>-3000000.0</v>
       </c>
       <c r="DR24">
         <v>13600000.0</v>
       </c>
       <c r="DS24">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>237</v>
       </c>
       <c r="B25">
-        <v>-85079000.0</v>
+        <v>-84382000.0</v>
       </c>
       <c r="C25">
         <v>-2077999.0</v>
       </c>
       <c r="D25">
         <v>-94620000.0</v>
       </c>
       <c r="E25">
         <v>590000.0</v>
       </c>
       <c r="F25">
         <v>-87810000.0</v>
       </c>
       <c r="G25">
         <v>-189194000.0</v>
       </c>
       <c r="H25">
         <v>-41314000.0</v>
       </c>
       <c r="I25">
         <v>16191999.0</v>
       </c>
       <c r="J25">
         <v>-118663000.0</v>
       </c>