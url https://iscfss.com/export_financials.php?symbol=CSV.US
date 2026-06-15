--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1517,51 +1520,53 @@
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>23566000.0</v>
+      </c>
       <c r="C7">
         <v>23423000.0</v>
       </c>
       <c r="D7">
         <v>24933000.0</v>
       </c>
       <c r="E7">
         <v>22058000.0</v>
       </c>
       <c r="F7">
         <v>23677000.0</v>
       </c>
       <c r="G7">
         <v>25833000.0</v>
       </c>
       <c r="H7">
         <v>5854000.0</v>
       </c>
       <c r="I7">
         <v>6143000.0</v>
       </c>
       <c r="J7">
         <v>6361000.0</v>
       </c>
       <c r="K7">
@@ -1580,100 +1585,104 @@
         <v>4013000.0</v>
       </c>
       <c r="P7">
         <v>4155000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>274000.0</v>
+      </c>
       <c r="C8">
         <v>269000.0</v>
       </c>
       <c r="D8">
         <v>266000.0</v>
       </c>
       <c r="E8">
         <v>264000.0</v>
       </c>
       <c r="F8">
         <v>263000.0</v>
       </c>
       <c r="G8">
         <v>260000.0</v>
       </c>
       <c r="H8">
         <v>259000.0</v>
       </c>
       <c r="I8">
         <v>257000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>38</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>238539000.0</v>
+      </c>
       <c r="C9">
         <v>243825000.0</v>
       </c>
       <c r="D9">
         <v>241291000.0</v>
       </c>
       <c r="E9">
         <v>238780000.0</v>
       </c>
       <c r="F9">
         <v>236809000.0</v>
       </c>
       <c r="G9">
         <v>239989000.0</v>
       </c>
       <c r="H9">
         <v>242147000.0</v>
       </c>
       <c r="I9">
         <v>243849000.0</v>
       </c>
       <c r="J9">
         <v>216158000.0</v>
       </c>
       <c r="K9">
@@ -1787,51 +1796,53 @@
         <v>2702000.0</v>
       </c>
       <c r="Z10">
         <v>2744000.0</v>
       </c>
       <c r="AA10">
         <v>3210000.0</v>
       </c>
       <c r="AB10">
         <v>2500000.0</v>
       </c>
       <c r="AC10">
         <v>2900000.0</v>
       </c>
       <c r="AD10">
         <v>6100000.0</v>
       </c>
       <c r="AE10">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>40</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>1688000.0</v>
+      </c>
       <c r="C11">
         <v>1165000.0</v>
       </c>
       <c r="D11">
         <v>1523000.0</v>
       </c>
       <c r="E11">
         <v>1170000.0</v>
       </c>
       <c r="F11">
         <v>1148000.0</v>
       </c>
       <c r="G11">
         <v>889000.0</v>
       </c>
       <c r="H11">
         <v>716000.0</v>
       </c>
       <c r="I11">
         <v>644000.0</v>
       </c>
       <c r="J11">
         <v>952000.0</v>
       </c>
       <c r="K11">
@@ -2782,51 +2793,53 @@
         <v>703754000.0</v>
       </c>
       <c r="Z23">
         <v>672112000.0</v>
       </c>
       <c r="AA23">
         <v>710285000.0</v>
       </c>
       <c r="AB23">
         <v>539600000.0</v>
       </c>
       <c r="AC23">
         <v>466100000.0</v>
       </c>
       <c r="AD23">
         <v>277900000.0</v>
       </c>
       <c r="AE23">
         <v>131300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>528335000.0</v>
+      </c>
       <c r="C24">
         <v>536874000.0</v>
       </c>
       <c r="D24">
         <v>579160000.0</v>
       </c>
       <c r="E24">
         <v>587517000.0</v>
       </c>
       <c r="F24">
         <v>552446000.0</v>
       </c>
       <c r="G24">
         <v>446514000.0</v>
       </c>
       <c r="H24">
         <v>184575000.0</v>
       </c>
       <c r="I24">
         <v>74842000.0</v>
       </c>
       <c r="J24">
         <v>336595000.0</v>
       </c>
       <c r="K24">
@@ -2867,51 +2880,53 @@
       </c>
       <c r="W24">
         <v>201888000.0</v>
       </c>
       <c r="X24">
         <v>201406000.0</v>
       </c>
       <c r="Y24">
         <v>236939000.0</v>
       </c>
       <c r="Z24">
         <v>243659000.0</v>
       </c>
       <c r="AA24">
         <v>271896000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>54</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>537674000.0</v>
+      </c>
       <c r="C25">
         <v>542919000.0</v>
       </c>
       <c r="D25">
         <v>584991000.0</v>
       </c>
       <c r="E25">
         <v>592260000.0</v>
       </c>
       <c r="F25">
         <v>557603000.0</v>
       </c>
       <c r="G25">
         <v>452045000.0</v>
       </c>
       <c r="H25">
         <v>190429000.0</v>
       </c>
       <c r="I25">
         <v>80985000.0</v>
       </c>
       <c r="J25">
         <v>342956000.0</v>
       </c>
       <c r="K25">
@@ -3025,51 +3040,51 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
-        <v>419804000.0</v>
+        <v>561358000.0</v>
       </c>
       <c r="C28">
         <v>559703000.0</v>
       </c>
       <c r="D28">
         <v>603107000.0</v>
       </c>
       <c r="E28">
         <v>611577000.0</v>
       </c>
       <c r="F28">
         <v>577784000.0</v>
       </c>
       <c r="G28">
         <v>477428000.0</v>
       </c>
       <c r="H28">
         <v>519079000.0</v>
       </c>
       <c r="I28">
         <v>365736000.0</v>
       </c>
       <c r="J28">
         <v>359255000.0</v>
       </c>
@@ -3119,51 +3134,53 @@
         <v>146392000.0</v>
       </c>
       <c r="Z28">
         <v>153345000.0</v>
       </c>
       <c r="AA28">
         <v>181994000.0</v>
       </c>
       <c r="AB28">
         <v>185200000.0</v>
       </c>
       <c r="AC28">
         <v>219700000.0</v>
       </c>
       <c r="AD28">
         <v>122200000.0</v>
       </c>
       <c r="AE28">
         <v>42700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>783718000.0</v>
+      </c>
       <c r="C29">
         <v>745995000.0</v>
       </c>
       <c r="D29">
         <v>752757000.0</v>
       </c>
       <c r="E29">
         <v>727823000.0</v>
       </c>
       <c r="F29">
         <v>683270000.0</v>
       </c>
       <c r="G29">
         <v>690581000.0</v>
       </c>
       <c r="H29">
         <v>717133000.0</v>
       </c>
       <c r="I29">
         <v>581417000.0</v>
       </c>
       <c r="J29">
         <v>551178000.0</v>
       </c>
       <c r="K29"/>
@@ -3171,51 +3188,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
-        <v>40647000.0</v>
+        <v>42956000.0</v>
       </c>
       <c r="C30">
         <v>30193000.0</v>
       </c>
       <c r="D30">
         <v>27935000.0</v>
       </c>
       <c r="E30">
         <v>24965000.0</v>
       </c>
       <c r="F30">
         <v>29378000.0</v>
       </c>
       <c r="G30">
         <v>25103000.0</v>
       </c>
       <c r="H30">
         <v>25437000.0</v>
       </c>
       <c r="I30">
         <v>20242000.0</v>
       </c>
       <c r="J30">
         <v>20544000.0</v>
       </c>
@@ -3324,51 +3341,53 @@
         <v>-83624000.0</v>
       </c>
       <c r="P31">
         <v>-66984000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-1141000.0</v>
+      </c>
       <c r="C32">
         <v>-13505000.0</v>
       </c>
       <c r="D32">
         <v>-9349000.0</v>
       </c>
       <c r="E32">
         <v>-7494000.0</v>
       </c>
       <c r="F32">
         <v>-20575000.0</v>
       </c>
       <c r="G32">
         <v>-13040000.0</v>
       </c>
       <c r="H32">
         <v>4261000.0</v>
       </c>
       <c r="I32">
         <v>-5655000.0</v>
       </c>
       <c r="J32">
         <v>-12578000.0</v>
       </c>
       <c r="K32"/>
@@ -3470,51 +3489,53 @@
         <v>676889000.0</v>
       </c>
       <c r="Z33">
         <v>643665000.0</v>
       </c>
       <c r="AA33">
         <v>667910000.0</v>
       </c>
       <c r="AB33">
         <v>495300000.0</v>
       </c>
       <c r="AC33">
         <v>434200000.0</v>
       </c>
       <c r="AD33">
         <v>253200000.0</v>
       </c>
       <c r="AE33">
         <v>119900000.0</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>63</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>93425000.0</v>
+      </c>
       <c r="C34">
         <v>84401000.0</v>
       </c>
       <c r="D34">
         <v>84351000.0</v>
       </c>
       <c r="E34">
         <v>68560000.0</v>
       </c>
       <c r="F34">
         <v>72575000.0</v>
       </c>
       <c r="G34">
         <v>74455000.0</v>
       </c>
       <c r="H34">
         <v>86686000.0</v>
       </c>
       <c r="I34">
         <v>46627000.0</v>
       </c>
       <c r="J34">
         <v>53234000.0</v>
       </c>
       <c r="K34">
@@ -3772,51 +3793,53 @@
         <v>0.0</v>
       </c>
       <c r="P37">
         <v>0.0</v>
       </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
     </row>
     <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>67</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>322000.0</v>
+      </c>
       <c r="C38">
         <v>19453000.0</v>
       </c>
       <c r="D38"/>
       <c r="E38">
         <v>420915000.0</v>
       </c>
       <c r="F38">
         <v>429821000.0</v>
       </c>
       <c r="G38">
         <v>397726000.0</v>
       </c>
       <c r="H38">
         <v>360961000.0</v>
       </c>
       <c r="I38">
         <v>301791000.0</v>
       </c>
       <c r="J38">
         <v>338041000.0</v>
       </c>
       <c r="K38">
         <v>326595000.0</v>
       </c>
@@ -3856,51 +3879,51 @@
       <c r="W38">
         <v>105851000.0</v>
       </c>
       <c r="X38">
         <v>385808000.0</v>
       </c>
       <c r="Y38">
         <v>384642000.0</v>
       </c>
       <c r="Z38">
         <v>350395000.0</v>
       </c>
       <c r="AA38">
         <v>359365000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
-        <v>5978000.0</v>
+        <v>3669000.0</v>
       </c>
       <c r="C39">
         <v>5258000.0</v>
       </c>
       <c r="D39">
         <v>3916000.0</v>
       </c>
       <c r="E39">
         <v>4226000.0</v>
       </c>
       <c r="F39">
         <v>2340000.0</v>
       </c>
       <c r="G39">
         <v>2076000.0</v>
       </c>
       <c r="H39">
         <v>6708000.0</v>
       </c>
       <c r="I39">
         <v>1666000.0</v>
       </c>
       <c r="J39">
         <v>2125000.0</v>
       </c>
@@ -4307,51 +4330,53 @@
       <c r="R44">
         <v>200000.0</v>
       </c>
       <c r="S44">
         <v>200000.0</v>
       </c>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44">
         <v>1172000.0</v>
       </c>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
     </row>
     <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>560908000.0</v>
+      </c>
       <c r="C45">
         <v>548421000.0</v>
       </c>
       <c r="D45">
         <v>556404000.0</v>
       </c>
       <c r="E45">
         <v>399336000.0</v>
       </c>
       <c r="F45">
         <v>387949000.0</v>
       </c>
       <c r="G45">
         <v>391386000.0</v>
       </c>
       <c r="H45">
         <v>388536000.0</v>
       </c>
       <c r="I45">
         <v>335796000.0</v>
       </c>
       <c r="J45">
         <v>323625000.0</v>
       </c>
       <c r="K45">
@@ -4495,51 +4520,53 @@
         <v>178572000.0</v>
       </c>
       <c r="Z46">
         <v>175847000.0</v>
       </c>
       <c r="AA46">
         <v>119252000.0</v>
       </c>
       <c r="AB46">
         <v>153300000.0</v>
       </c>
       <c r="AC46">
         <v>131100000.0</v>
       </c>
       <c r="AD46">
         <v>85900000.0</v>
       </c>
       <c r="AE46">
         <v>46100000.0</v>
       </c>
     </row>
     <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>76</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>414500000.0</v>
+      </c>
       <c r="C47">
         <v>397533000.0</v>
       </c>
       <c r="D47">
         <v>418359000.0</v>
       </c>
       <c r="E47">
         <v>382276000.0</v>
       </c>
       <c r="F47">
         <v>287248000.0</v>
       </c>
       <c r="G47">
         <v>370185000.0</v>
       </c>
       <c r="H47">
         <v>366232000.0</v>
       </c>
       <c r="I47">
         <v>335796000.0</v>
       </c>
       <c r="J47">
         <v>323625000.0</v>
       </c>
       <c r="K47">
@@ -4734,51 +4761,53 @@
         <v>-52598000.0</v>
       </c>
       <c r="P49">
         <v>-63987000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
     </row>
     <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>607000.0</v>
+      </c>
       <c r="C50">
         <v>571000.0</v>
       </c>
       <c r="D50">
         <v>537000.0</v>
       </c>
       <c r="E50">
         <v>3172000.0</v>
       </c>
       <c r="F50">
         <v>2809000.0</v>
       </c>
       <c r="G50">
         <v>5970000.0</v>
       </c>
       <c r="H50">
         <v>1306000.0</v>
       </c>
       <c r="I50">
         <v>2015000.0</v>
       </c>
       <c r="J50">
         <v>16927000.0</v>
       </c>
       <c r="K50">
@@ -4792,51 +4821,51 @@
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
     </row>
     <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
-        <v>421492000.0</v>
+        <v>563046000.0</v>
       </c>
       <c r="C51">
         <v>560868000.0</v>
       </c>
       <c r="D51">
         <v>604630000.0</v>
       </c>
       <c r="E51">
         <v>612747000.0</v>
       </c>
       <c r="F51">
         <v>578932000.0</v>
       </c>
       <c r="G51">
         <v>478317000.0</v>
       </c>
       <c r="H51">
         <v>519795000.0</v>
       </c>
       <c r="I51">
         <v>366380000.0</v>
       </c>
       <c r="J51">
         <v>360207000.0</v>
       </c>
@@ -5726,783 +5755,789 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO62"/>
+  <dimension ref="A1:DP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:120">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>179</v>
+      <c r="DP1" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:120">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>12610000.0</v>
+      </c>
+      <c r="C2">
         <v>18999000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17247000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>16690999.0</v>
+      </c>
+      <c r="F2">
         <v>14107000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15427000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15054000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16180000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12727000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11866000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11558000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9402000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11429000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11675000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10189000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9064000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13573000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14205000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14510000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11650000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9543000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11259000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9713000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8042000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6425000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8413000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6135000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6831000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7093000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9987000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5810000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5788000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7273000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6547000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6686000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6446000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7419000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10198000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5857000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6858000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6162000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7917000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10222000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6639000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6463000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6472000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7831000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6162000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5231000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7046000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3677000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5064000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4359000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5243000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12259000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14905000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14177000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13874000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14963000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>12870000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10433000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9700000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7066000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8973000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6027000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6877000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4736000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4391000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6688000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5128000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5742000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6302000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6228000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6091000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6907000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>8455000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7991000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7148000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>18697000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>19713000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>16860000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6183000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3414000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4233000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>19222000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>22039000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>20667000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>21607000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>20205000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>22911000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>20294000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>22706000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>23291000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>26115000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>22710000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>24166000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>24760000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>26965000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>25105000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>23247000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3842000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4240000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5101000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5193000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5550000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>4726000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>5600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>4500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>3300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>4000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>9000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>7100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>6500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>2200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:120">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6580,52 +6615,53 @@
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
+      <c r="DP3"/>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:120">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6703,448 +6739,448 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:120">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5"/>
-      <c r="L5">
-[...5 lines deleted...]
-      </c>
+      <c r="L5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
       <c r="R5"/>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
+      <c r="S5"/>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-147395000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-143598000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-186031000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-181739000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-136095000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-133058000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-131218000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-128058000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-162613000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-159294000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-159588000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-157315000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-153319000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-150254000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-146546000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-148286000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-144703000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-142467000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-139398000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-136298000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-133595000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-130212000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-127230000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-97565000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-95249000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-93595000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-91795000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-90250000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-88627000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-86654000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-85151000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-85361000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-84291000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-82884000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-78081000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-3020000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-78100000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-76223000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-71700000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-73078000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-71700000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-69992000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-68387000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-67665000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-66201000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-64521000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-62825000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-61161000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-59324000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-57564000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-56001000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-55218000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-53304000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-51744000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-50152000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-48777000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-49338000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-778000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1015000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1240000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1392000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1543000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1762000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1920000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-714000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-789000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-889000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-968000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-634000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-757000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-820000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-921000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-265000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-449000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-591000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-637000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-846000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-1062000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-505000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-502000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-19156000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-20861000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-20953000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-19122000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-17300000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-11400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-14100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-12700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-11400000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-10100000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-9000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-8100000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-7100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-6300000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-5600000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-4800000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-4100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:120">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>216158000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>215064000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
@@ -7164,51 +7200,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7223,231 +7261,236 @@
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
+      <c r="DP6"/>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:120">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>19204000.0</v>
+      </c>
       <c r="C7">
+        <v>23566000.0</v>
+      </c>
+      <c r="D7">
         <v>20987000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>21831000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>26164000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23423000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>24194000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>23920000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>24590000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>24933000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>22460000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>21397000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>22036000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>22058000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>22480000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>22950000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>23233000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>23677000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5258000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>24776000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5445000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>25833000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5615000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5696000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5776000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5854000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5929000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5999000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>6073000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6143000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>6211000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>6287000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>6371000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>6361000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>2492000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2560000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>2580000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2630000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2689000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2757000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2816000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>2875000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2933000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2989000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>3044000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>3098000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3151000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>3201000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1343000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3786000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>3844000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3900000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3943000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>4013000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>4047000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>4083000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4119000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>4155000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4187000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>4221000.0</v>
       </c>
-      <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
@@ -7462,111 +7505,116 @@
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
+      <c r="DP7"/>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:120">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>275000.0</v>
+      </c>
       <c r="C8">
         <v>274000.0</v>
       </c>
       <c r="D8">
-        <v>273000.0</v>
+        <v>274000.0</v>
       </c>
       <c r="E8">
         <v>273000.0</v>
       </c>
       <c r="F8">
-        <v>269000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="G8">
         <v>269000.0</v>
       </c>
       <c r="H8">
         <v>269000.0</v>
       </c>
       <c r="I8">
+        <v>269000.0</v>
+      </c>
+      <c r="J8">
         <v>268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266000.0</v>
       </c>
       <c r="K8">
         <v>266000.0</v>
       </c>
       <c r="L8">
         <v>266000.0</v>
       </c>
       <c r="M8">
         <v>266000.0</v>
       </c>
       <c r="N8">
+        <v>266000.0</v>
+      </c>
+      <c r="O8">
         <v>264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263000.0</v>
       </c>
       <c r="P8">
         <v>263000.0</v>
       </c>
       <c r="Q8">
         <v>263000.0</v>
       </c>
       <c r="R8">
         <v>263000.0</v>
       </c>
       <c r="S8">
-        <v>262000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="T8">
         <v>262000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>262000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7621,225 +7669,228 @@
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:120">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>238539000.0</v>
+      </c>
+      <c r="D9">
         <v>238119000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>238026000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>237407000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>243825000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>243259000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>241141000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>240681000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>239962000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>238780000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>238787000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>238571000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>238423000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>236809000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>237681000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>237891000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>238056000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>239989000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>240648000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>241868000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>242234000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>242147000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>242657000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>243285000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>243940000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>243849000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>243869000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>244215000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>216526000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>216158000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>216396000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>215694000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>215527000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>215064000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>215153000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>215422000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>214763000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>214250000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>213506000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>213024000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>212268000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>212386000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>212339000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>212325000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>211831000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>204324000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>204322000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>203861000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>202880000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>202462000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>202176000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>201760000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>204418000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>201284000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>201020000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>200948000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7854,464 +7905,470 @@
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
+      <c r="DP9"/>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:120">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>2908000.0</v>
+      </c>
+      <c r="C10">
         <v>1688000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1248000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1398000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4643000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1165000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1260000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1503000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1689000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1523000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1675000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>970000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1293000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1170000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>821000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1058000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>887000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1148000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1088000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1493000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>406000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>889000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>725000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>692000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11920000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>716000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5812000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>685000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>674000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>644000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9474000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>40531000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>779000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>952000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>759000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>435000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>806000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3286000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>855000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>883000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>871000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>535000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>396000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>558000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>317000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>413000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2966000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>731000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>21958000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1377000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>882000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1518000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1290000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1698000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>549000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1012000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>869000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1137000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4264000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5184000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2265000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1279000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1346000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1338000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4568000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3616000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3256000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5598000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2654000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>5007000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3257000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>8764000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4843000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3446000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7241000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>14342000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>25431000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>22820000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4717000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>5208000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5204000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7949000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>7335000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>8352000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9111000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1948000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2296000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2437000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1675000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2024000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2191000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2020000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3926000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2702000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3704000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2590000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>3226000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2744000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3618000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>2475000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>5039000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3210000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>6426000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>5659000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1719000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DD10">
         <v>3900000.0</v>
       </c>
       <c r="DE10">
+        <v>3900000.0</v>
+      </c>
+      <c r="DF10">
         <v>6300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>2900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>4100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>6100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2700000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1700000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:120">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>1688000.0</v>
+      </c>
+      <c r="D11">
         <v>1248000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1398000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4643000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1165000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1260000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1675000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>970000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1293000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1170000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>821000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1058000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>887000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1148000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1088000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1493000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -8366,1759 +8423,1773 @@
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
+      <c r="DP11"/>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:120">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>2908000.0</v>
+      </c>
+      <c r="C12">
         <v>1688000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1248000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1398000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4643000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1165000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1260000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1503000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1689000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1523000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1675000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>970000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1293000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1170000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>821000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1058000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>887000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1148000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1088000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1493000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>406000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>889000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>725000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>692000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11920000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>716000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5812000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>685000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>674000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>644000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9474000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>40531000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>779000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>952000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>759000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>435000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>806000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3286000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>855000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>883000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>871000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>535000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>396000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>558000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>317000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>413000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2966000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>731000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>21958000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1377000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>882000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1518000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1290000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1698000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>549000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1012000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>869000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1137000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4264000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5184000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2265000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1279000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1346000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1338000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4568000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3616000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3256000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5598000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2654000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5007000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3257000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>8764000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4843000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3446000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7241000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>14342000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>25431000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>33123000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>28910000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>31187000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>24402000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>24857000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>16314000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>21201000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>16030000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1948000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2296000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2437000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1675000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2024000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2191000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2020000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3926000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2702000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3704000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2590000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3226000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>2744000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3618000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2475000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>5039000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>6426000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5659000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1719000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2500000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3900000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>29100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>6300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>2900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>4100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>6100000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2700000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>1700000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:120">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>274000.0</v>
+        <v>275000.0</v>
       </c>
       <c r="C13">
         <v>274000.0</v>
       </c>
       <c r="D13">
-        <v>273000.0</v>
+        <v>274000.0</v>
       </c>
       <c r="E13">
         <v>273000.0</v>
       </c>
       <c r="F13">
-        <v>269000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="G13">
         <v>269000.0</v>
       </c>
       <c r="H13">
         <v>269000.0</v>
       </c>
       <c r="I13">
+        <v>269000.0</v>
+      </c>
+      <c r="J13">
         <v>268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266000.0</v>
       </c>
       <c r="K13">
         <v>266000.0</v>
       </c>
       <c r="L13">
         <v>266000.0</v>
       </c>
       <c r="M13">
         <v>266000.0</v>
       </c>
       <c r="N13">
+        <v>266000.0</v>
+      </c>
+      <c r="O13">
         <v>264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263000.0</v>
       </c>
       <c r="P13">
         <v>263000.0</v>
       </c>
       <c r="Q13">
         <v>263000.0</v>
       </c>
       <c r="R13">
         <v>263000.0</v>
       </c>
       <c r="S13">
-        <v>262000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="T13">
         <v>262000.0</v>
       </c>
       <c r="U13">
+        <v>262000.0</v>
+      </c>
+      <c r="V13">
         <v>261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000.0</v>
       </c>
       <c r="W13">
         <v>260000.0</v>
       </c>
       <c r="X13">
         <v>260000.0</v>
       </c>
       <c r="Y13">
-        <v>259000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="Z13">
         <v>259000.0</v>
       </c>
       <c r="AA13">
         <v>259000.0</v>
       </c>
       <c r="AB13">
-        <v>258000.0</v>
+        <v>259000.0</v>
       </c>
       <c r="AC13">
         <v>258000.0</v>
       </c>
       <c r="AD13">
-        <v>257000.0</v>
+        <v>258000.0</v>
       </c>
       <c r="AE13">
         <v>257000.0</v>
       </c>
       <c r="AF13">
         <v>257000.0</v>
       </c>
       <c r="AG13">
+        <v>257000.0</v>
+      </c>
+      <c r="AH13">
         <v>228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226000.0</v>
       </c>
       <c r="AI13">
         <v>226000.0</v>
       </c>
       <c r="AJ13">
         <v>226000.0</v>
       </c>
       <c r="AK13">
         <v>226000.0</v>
       </c>
       <c r="AL13">
-        <v>225000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="AM13">
         <v>225000.0</v>
       </c>
       <c r="AN13">
         <v>225000.0</v>
       </c>
       <c r="AO13">
         <v>225000.0</v>
       </c>
       <c r="AP13">
         <v>225000.0</v>
       </c>
       <c r="AQ13">
         <v>225000.0</v>
       </c>
       <c r="AR13">
-        <v>224000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="AS13">
         <v>224000.0</v>
       </c>
       <c r="AT13">
         <v>224000.0</v>
       </c>
       <c r="AU13">
         <v>224000.0</v>
       </c>
       <c r="AV13">
         <v>224000.0</v>
       </c>
       <c r="AW13">
         <v>224000.0</v>
       </c>
       <c r="AX13">
-        <v>222000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="AY13">
         <v>222000.0</v>
       </c>
       <c r="AZ13">
-        <v>221000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="BA13">
         <v>221000.0</v>
       </c>
       <c r="BB13">
         <v>221000.0</v>
       </c>
       <c r="BC13">
-        <v>220000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="BD13">
         <v>220000.0</v>
       </c>
       <c r="BE13">
+        <v>220000.0</v>
+      </c>
+      <c r="BF13">
         <v>219000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>217000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="BI13">
         <v>215000.0</v>
       </c>
       <c r="BJ13">
+        <v>215000.0</v>
+      </c>
+      <c r="BK13">
         <v>213000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>209000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="BN13">
         <v>205000.0</v>
       </c>
       <c r="BO13">
+        <v>205000.0</v>
+      </c>
+      <c r="BP13">
         <v>202000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>201000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>200000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>196000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194000.0</v>
       </c>
       <c r="BU13">
         <v>194000.0</v>
       </c>
       <c r="BV13">
-        <v>192000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="BW13">
         <v>192000.0</v>
       </c>
       <c r="BX13">
+        <v>192000.0</v>
+      </c>
+      <c r="BY13">
         <v>190000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="CA13">
         <v>186000.0</v>
       </c>
       <c r="CB13">
-        <v>185000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="CC13">
         <v>185000.0</v>
       </c>
       <c r="CD13">
         <v>185000.0</v>
       </c>
       <c r="CE13">
-        <v>184000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="CF13">
         <v>184000.0</v>
       </c>
       <c r="CG13">
+        <v>184000.0</v>
+      </c>
+      <c r="CH13">
         <v>182000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="CJ13">
         <v>178000.0</v>
       </c>
       <c r="CK13">
+        <v>178000.0</v>
+      </c>
+      <c r="CL13">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="CM13">
         <v>175000.0</v>
       </c>
       <c r="CN13">
+        <v>175000.0</v>
+      </c>
+      <c r="CO13">
         <v>176000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>174000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="CR13">
         <v>170000.0</v>
       </c>
       <c r="CS13">
+        <v>170000.0</v>
+      </c>
+      <c r="CT13">
         <v>169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168000.0</v>
       </c>
       <c r="CU13">
         <v>168000.0</v>
       </c>
       <c r="CV13">
+        <v>168000.0</v>
+      </c>
+      <c r="CW13">
         <v>14000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="CY13">
         <v>161000.0</v>
       </c>
       <c r="CZ13">
         <v>161000.0</v>
       </c>
       <c r="DA13">
+        <v>161000.0</v>
+      </c>
+      <c r="DB13">
         <v>160000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD13">
         <v>200000.0</v>
       </c>
       <c r="DE13">
+        <v>200000.0</v>
+      </c>
+      <c r="DF13">
         <v>-1400000.0</v>
       </c>
-      <c r="DF13">
+      <c r="DG13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="DH13">
         <v>-14000000.0</v>
       </c>
       <c r="DI13">
         <v>-14000000.0</v>
       </c>
       <c r="DJ13">
         <v>-14000000.0</v>
       </c>
       <c r="DK13">
-        <v>-16300000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="DL13">
         <v>-16300000.0</v>
       </c>
       <c r="DM13">
         <v>-16300000.0</v>
       </c>
       <c r="DN13">
+        <v>-16300000.0</v>
+      </c>
+      <c r="DO13">
         <v>-17300000.0</v>
       </c>
-      <c r="DO13">
+      <c r="DP13">
         <v>-17800000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:120">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>15779000.0</v>
+      </c>
+      <c r="C14">
         <v>15727000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15601000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15528000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15389000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15590000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15491000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15403000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15309000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15448000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15514000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15454000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15468000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15418000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15537000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15712000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16369000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18246000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>18511000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18199000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18147000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17932000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>17889000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17805000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>17901000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>17768000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>17988000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18097000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18838000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19161000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18245000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>17700000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17193000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17598000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18093000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18082000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18370000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>17101000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17075000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16650000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17499000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18083000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>18880000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18804000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18358000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>18276000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18247000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18143000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>17984000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>18057000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>17994000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22728000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>18264000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>18170000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>18153000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>18320000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>18265000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>18461000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>18407000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>18268000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>18230000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>17726000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17752000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>17600000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>17379000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>17600000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>17379000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>17974000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>17451000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>19354000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>19844000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>19770000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>19344000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>19586000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>19442000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>19285000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>18763000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>18563000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>18902000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>18874000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>18484000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>18938000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>18826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18127000.0</v>
       </c>
       <c r="CH14">
         <v>18127000.0</v>
       </c>
       <c r="CI14">
+        <v>18127000.0</v>
+      </c>
+      <c r="CJ14">
         <v>18281000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>18258000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>18139000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>17656000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>17832000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>17788000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>17714000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>17320000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>17367000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>17458000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>17429000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>16894000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>17851000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>17651000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>17368000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>16511000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>16084000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>17651000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>16235000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>15977000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>15454545.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>16335000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>16296296.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>15714286.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>14000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>12307692.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10909091.0</v>
       </c>
       <c r="DJ14">
         <v>10909091.0</v>
       </c>
       <c r="DK14">
+        <v>10909091.0</v>
+      </c>
+      <c r="DL14">
         <v>11071429.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="DN14">
         <v>10000000.0</v>
       </c>
       <c r="DO14">
         <v>10000000.0</v>
       </c>
+      <c r="DP14">
+        <v>10000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:120">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>266000.0</v>
       </c>
       <c r="N15">
+        <v>266000.0</v>
+      </c>
+      <c r="O15">
         <v>264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263000.0</v>
       </c>
       <c r="P15">
         <v>263000.0</v>
       </c>
       <c r="Q15">
         <v>263000.0</v>
       </c>
       <c r="R15">
         <v>263000.0</v>
       </c>
       <c r="S15">
-        <v>262000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="T15">
         <v>262000.0</v>
       </c>
       <c r="U15">
+        <v>262000.0</v>
+      </c>
+      <c r="V15">
         <v>261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000.0</v>
       </c>
       <c r="W15">
         <v>260000.0</v>
       </c>
       <c r="X15">
         <v>260000.0</v>
       </c>
       <c r="Y15">
-        <v>259000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="Z15">
         <v>259000.0</v>
       </c>
       <c r="AA15">
         <v>259000.0</v>
       </c>
       <c r="AB15">
-        <v>258000.0</v>
+        <v>259000.0</v>
       </c>
       <c r="AC15">
         <v>258000.0</v>
       </c>
       <c r="AD15">
-        <v>257000.0</v>
+        <v>258000.0</v>
       </c>
       <c r="AE15">
         <v>257000.0</v>
       </c>
       <c r="AF15">
         <v>257000.0</v>
       </c>
       <c r="AG15">
+        <v>257000.0</v>
+      </c>
+      <c r="AH15">
         <v>228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226000.0</v>
       </c>
       <c r="AI15">
         <v>226000.0</v>
       </c>
       <c r="AJ15">
         <v>226000.0</v>
       </c>
       <c r="AK15">
         <v>226000.0</v>
       </c>
       <c r="AL15">
-        <v>225000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="AM15">
         <v>225000.0</v>
       </c>
       <c r="AN15">
         <v>225000.0</v>
       </c>
       <c r="AO15">
         <v>225000.0</v>
       </c>
       <c r="AP15">
         <v>225000.0</v>
       </c>
       <c r="AQ15">
         <v>225000.0</v>
       </c>
       <c r="AR15">
-        <v>224000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="AS15">
         <v>224000.0</v>
       </c>
       <c r="AT15">
         <v>224000.0</v>
       </c>
       <c r="AU15">
         <v>224000.0</v>
       </c>
       <c r="AV15">
         <v>224000.0</v>
       </c>
       <c r="AW15">
         <v>224000.0</v>
       </c>
       <c r="AX15">
-        <v>222000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="AY15">
         <v>222000.0</v>
       </c>
       <c r="AZ15">
-        <v>221000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="BA15">
         <v>221000.0</v>
       </c>
       <c r="BB15">
         <v>221000.0</v>
       </c>
       <c r="BC15">
-        <v>220000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="BD15">
         <v>220000.0</v>
       </c>
       <c r="BE15">
+        <v>220000.0</v>
+      </c>
+      <c r="BF15">
         <v>219000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>217000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="BI15">
         <v>215000.0</v>
       </c>
       <c r="BJ15">
+        <v>215000.0</v>
+      </c>
+      <c r="BK15">
         <v>213000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>209000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="BN15">
         <v>205000.0</v>
       </c>
       <c r="BO15">
+        <v>205000.0</v>
+      </c>
+      <c r="BP15">
         <v>202000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>201000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>200000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>196000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194000.0</v>
       </c>
       <c r="BU15">
         <v>194000.0</v>
       </c>
       <c r="BV15">
-        <v>192000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="BW15">
         <v>192000.0</v>
       </c>
       <c r="BX15">
+        <v>192000.0</v>
+      </c>
+      <c r="BY15">
         <v>190000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="CA15">
         <v>186000.0</v>
       </c>
       <c r="CB15">
-        <v>185000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="CC15">
         <v>185000.0</v>
       </c>
       <c r="CD15">
         <v>185000.0</v>
       </c>
       <c r="CE15">
-        <v>184000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="CF15">
         <v>184000.0</v>
       </c>
       <c r="CG15">
+        <v>184000.0</v>
+      </c>
+      <c r="CH15">
         <v>182000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="CJ15">
         <v>178000.0</v>
       </c>
       <c r="CK15">
+        <v>178000.0</v>
+      </c>
+      <c r="CL15">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="CM15">
         <v>175000.0</v>
       </c>
       <c r="CN15">
+        <v>175000.0</v>
+      </c>
+      <c r="CO15">
         <v>176000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>174000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="CR15">
         <v>170000.0</v>
       </c>
       <c r="CS15">
+        <v>170000.0</v>
+      </c>
+      <c r="CT15">
         <v>169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168000.0</v>
       </c>
       <c r="CU15">
         <v>168000.0</v>
       </c>
       <c r="CV15">
+        <v>168000.0</v>
+      </c>
+      <c r="CW15">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="CX15">
         <v>161000.0</v>
       </c>
       <c r="CY15">
         <v>161000.0</v>
       </c>
       <c r="CZ15">
         <v>161000.0</v>
       </c>
       <c r="DA15">
+        <v>161000.0</v>
+      </c>
+      <c r="DB15">
         <v>160000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD15">
         <v>200000.0</v>
       </c>
-      <c r="DE15"/>
+      <c r="DE15">
+        <v>200000.0</v>
+      </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
+      <c r="DP15"/>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:120">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>77814000.0</v>
+      </c>
+      <c r="C16">
         <v>76781000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>75821000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>64379000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>60214000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>61767000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1995000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>65375000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>61219000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>61048000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>62384000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>59941000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>61297000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>51746000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>52173000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>52494000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>51064000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>40012000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>49480000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>48672000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>48840000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>47846000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>47666000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>47657000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>46980000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>46569000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>45195000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>45540000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>46151000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>274000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>265000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>257000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>247000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>241000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>232000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>55093000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>216000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>208000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>200000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>56669000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>56692000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>56721000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>56786000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>56298000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>56871000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>56875000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>57340000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>57394000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>55019000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>55479000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>56218000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>56371000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>64627000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>63998000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>60311000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>59506000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>56557000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>59934000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>58914000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>50419000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>50375000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>50125000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>49516000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>48895000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>49281000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>49176000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>49807000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>49899000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>49383000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1648000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>50038000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>51764000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>52592000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>50610000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>51609000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>52859000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>52064000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>50785000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>178072000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>177497000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>178439000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>51928000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>184618000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>46163000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>47847000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>46787000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>48033000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>48381000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>49029000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>99108000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>97815000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>98121000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>97856000.0</v>
       </c>
-      <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>98309000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>99686000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>99493000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>-25820000.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
+      <c r="DP16"/>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:120">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10196,215 +10267,216 @@
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:120">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>4507000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>341741000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>330012000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4048000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>317330000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>325650000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>343680000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3560000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>328362000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3384000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>322576000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3141000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>291597000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>285886000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>263987000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>285799000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>262642000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>266014000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>261729000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>250372000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>266007000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>270213000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>271492000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>284969000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>295124000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>291744000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>288933000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>287320000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>279985000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>269820000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>270433000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>277269000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>277453000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>291575000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>294319000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>294133000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>291139000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>285874000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>274090000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>263467000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>256267000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>249128000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>264764000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>257648000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>257940000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>250670000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>249764000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>243126000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>232365000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>249940000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10419,52 +10491,53 @@
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
+      <c r="DP18"/>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:120">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10542,1918 +10615,1938 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:120">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>427718000.0</v>
+      </c>
+      <c r="C20">
         <v>427897000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>433484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410703000.0</v>
       </c>
       <c r="E20">
         <v>410703000.0</v>
       </c>
       <c r="F20">
-        <v>414859000.0</v>
+        <v>410703000.0</v>
       </c>
       <c r="G20">
         <v>414859000.0</v>
       </c>
       <c r="H20">
-        <v>414895000.0</v>
+        <v>414859000.0</v>
       </c>
       <c r="I20">
         <v>414895000.0</v>
       </c>
       <c r="J20">
-        <v>423643000.0</v>
+        <v>414895000.0</v>
       </c>
       <c r="K20">
         <v>423643000.0</v>
       </c>
       <c r="L20">
         <v>423643000.0</v>
       </c>
       <c r="M20">
+        <v>423643000.0</v>
+      </c>
+      <c r="N20">
         <v>423749000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>410137000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>393765000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391071000.0</v>
       </c>
       <c r="Q20">
         <v>391071000.0</v>
       </c>
       <c r="R20">
-        <v>391972000.0</v>
+        <v>391071000.0</v>
       </c>
       <c r="S20">
         <v>391972000.0</v>
       </c>
       <c r="T20">
         <v>391972000.0</v>
       </c>
       <c r="U20">
         <v>391972000.0</v>
       </c>
       <c r="V20">
+        <v>391972000.0</v>
+      </c>
+      <c r="W20">
         <v>392978000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>394483000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>396861000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>396696000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>398292000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>299181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303887000.0</v>
       </c>
       <c r="AC20">
         <v>303887000.0</v>
       </c>
       <c r="AD20">
         <v>303887000.0</v>
       </c>
       <c r="AE20">
+        <v>303887000.0</v>
+      </c>
+      <c r="AF20">
         <v>304733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287956000.0</v>
       </c>
       <c r="AG20">
         <v>287956000.0</v>
       </c>
       <c r="AH20">
         <v>287956000.0</v>
       </c>
       <c r="AI20">
-        <v>275487000.0</v>
+        <v>287956000.0</v>
       </c>
       <c r="AJ20">
         <v>275487000.0</v>
       </c>
       <c r="AK20">
         <v>275487000.0</v>
       </c>
       <c r="AL20">
         <v>275487000.0</v>
       </c>
       <c r="AM20">
+        <v>275487000.0</v>
+      </c>
+      <c r="AN20">
         <v>267788000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>265249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264416000.0</v>
       </c>
       <c r="AP20">
         <v>264416000.0</v>
       </c>
       <c r="AQ20">
-        <v>261291000.0</v>
+        <v>264416000.0</v>
       </c>
       <c r="AR20">
         <v>261291000.0</v>
       </c>
       <c r="AS20">
         <v>261291000.0</v>
       </c>
       <c r="AT20">
+        <v>261291000.0</v>
+      </c>
+      <c r="AU20">
         <v>257442000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>257504000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>253573000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>220945000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>221087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217244000.0</v>
       </c>
       <c r="AZ20">
         <v>217244000.0</v>
       </c>
       <c r="BA20">
+        <v>217244000.0</v>
+      </c>
+      <c r="BB20">
         <v>217243000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>218442000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>205976000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>200852000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>200300000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>193962000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>190430000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>186917000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>183322000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>183324000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>182508000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>181502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166930000.0</v>
       </c>
       <c r="BN20">
         <v>166930000.0</v>
       </c>
       <c r="BO20">
-        <v>164515000.0</v>
+        <v>166930000.0</v>
       </c>
       <c r="BP20">
         <v>164515000.0</v>
       </c>
       <c r="BQ20">
         <v>164515000.0</v>
       </c>
       <c r="BR20">
         <v>164515000.0</v>
       </c>
       <c r="BS20">
-        <v>164520000.0</v>
+        <v>164515000.0</v>
       </c>
       <c r="BT20">
         <v>164520000.0</v>
       </c>
       <c r="BU20">
+        <v>164520000.0</v>
+      </c>
+      <c r="BV20">
         <v>167265000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>167263000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>157468000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>158854000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>153155000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>148845000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>151269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151184000.0</v>
       </c>
       <c r="CC20">
         <v>151184000.0</v>
       </c>
       <c r="CD20">
+        <v>151184000.0</v>
+      </c>
+      <c r="CE20">
         <v>157358000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>157352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156983000.0</v>
       </c>
       <c r="CG20">
         <v>156983000.0</v>
       </c>
       <c r="CH20">
         <v>156983000.0</v>
       </c>
       <c r="CI20">
-        <v>157139000.0</v>
+        <v>156983000.0</v>
       </c>
       <c r="CJ20">
         <v>157139000.0</v>
       </c>
       <c r="CK20">
-        <v>159672000.0</v>
+        <v>157139000.0</v>
       </c>
       <c r="CL20">
         <v>159672000.0</v>
       </c>
       <c r="CM20">
-        <v>159668000.0</v>
+        <v>159672000.0</v>
       </c>
       <c r="CN20">
         <v>159668000.0</v>
       </c>
       <c r="CO20">
+        <v>159668000.0</v>
+      </c>
+      <c r="CP20">
         <v>158696000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>161095000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>161723000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>161672000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>162564000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>160576000.0</v>
       </c>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>166585000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:120">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>44136000.0</v>
+      </c>
+      <c r="C21">
         <v>43607000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>42687000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>40382000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>40744000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>40642000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>38895000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>38793000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>37532000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>37297000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>37221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36951000.0</v>
       </c>
       <c r="M21">
         <v>36951000.0</v>
       </c>
       <c r="N21">
+        <v>36951000.0</v>
+      </c>
+      <c r="O21">
         <v>32930000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>29955000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29393000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29386000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>29378000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>29434000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>29464000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>29481000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>29542000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>29565000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>33255000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>33344000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>31966000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23850000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>24360000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>24311000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>24425000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>24513000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>20703000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>20830000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>18117000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14593000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14745000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>14836000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14957000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>14476000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>14307000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10748000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10768000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10004000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>9989000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9983000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8819000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8834000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>12759000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6765000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217244000.0</v>
       </c>
       <c r="AZ21">
         <v>217244000.0</v>
       </c>
       <c r="BA21">
-        <v>1931000.0</v>
+        <v>217244000.0</v>
       </c>
       <c r="BB21">
         <v>1931000.0</v>
       </c>
       <c r="BC21">
+        <v>1931000.0</v>
+      </c>
+      <c r="BD21">
         <v>205976000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>200852000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>200300000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2451000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>190430000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>186917000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>183322000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>183853000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>182508000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>181502000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>166930000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>167692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164515000.0</v>
       </c>
       <c r="BP21">
         <v>164515000.0</v>
       </c>
       <c r="BQ21">
         <v>164515000.0</v>
       </c>
       <c r="BR21">
+        <v>164515000.0</v>
+      </c>
+      <c r="BS21">
         <v>165307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164520000.0</v>
       </c>
       <c r="BT21">
         <v>164520000.0</v>
       </c>
       <c r="BU21">
+        <v>164520000.0</v>
+      </c>
+      <c r="BV21">
         <v>167265000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>168302000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>157468000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>158854000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>153155000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>149356000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>151269000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>151184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157358000.0</v>
       </c>
       <c r="CD21">
         <v>157358000.0</v>
       </c>
       <c r="CE21">
+        <v>157358000.0</v>
+      </c>
+      <c r="CF21">
         <v>157352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156983000.0</v>
       </c>
       <c r="CG21">
         <v>156983000.0</v>
       </c>
       <c r="CH21">
         <v>156983000.0</v>
       </c>
       <c r="CI21">
-        <v>157139000.0</v>
+        <v>156983000.0</v>
       </c>
       <c r="CJ21">
         <v>157139000.0</v>
       </c>
       <c r="CK21">
-        <v>159672000.0</v>
+        <v>157139000.0</v>
       </c>
       <c r="CL21">
         <v>159672000.0</v>
       </c>
       <c r="CM21">
-        <v>159668000.0</v>
+        <v>159672000.0</v>
       </c>
       <c r="CN21">
         <v>159668000.0</v>
       </c>
       <c r="CO21">
+        <v>159668000.0</v>
+      </c>
+      <c r="CP21">
         <v>158696000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>161095000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>161723000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>161672000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>162564000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>160576000.0</v>
       </c>
-      <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>168910000.0</v>
       </c>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
-      <c r="DD21">
+      <c r="DD21"/>
+      <c r="DE21">
         <v>288300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>216400000.0</v>
       </c>
-      <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>177500000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>134600000.0</v>
       </c>
-      <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
+      <c r="DP21"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:120">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>7739000.0</v>
+      </c>
+      <c r="C22">
         <v>7763000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7556000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7580000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7857000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7920000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8230000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8257000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8252000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8347000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9088000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8448000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9533000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7613000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7645000.0</v>
       </c>
       <c r="Q22">
         <v>7645000.0</v>
       </c>
       <c r="R22">
+        <v>7645000.0</v>
+      </c>
+      <c r="S22">
         <v>7346000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7376000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7333000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7386000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7259000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7382000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7410000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7188000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6989000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6692000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6756000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6815000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6751000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6938000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6616000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6566000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6519000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6346000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6327000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6313000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6147000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5853000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5792000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5782000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5654000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5947000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5502000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5432000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5294000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5460000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5345000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5348000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5300000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4787000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4736000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5010000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>12163000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12500000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>12342000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>14535000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>13530000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>11281000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>10405000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10850000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>10828000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>10766000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12567000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>13122000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>14683000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>12458000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>14635000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>14685000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>15144000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>12120000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>12811000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>13136000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>13686000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>11461000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11913000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>12072000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>11883000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12710000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>11701000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>12200000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>12883000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>14321000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>13198000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>13716000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12815000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>11536000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>9948000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>10347000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>9797000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>9054000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>8834000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8504000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>8777000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>6667000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>6254000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>7101000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>6983000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>8516000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>9105000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>9343000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>9152000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>14320000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>14713000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>12459000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>13300000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>9900000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>10100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>8400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>7500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>7600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>6300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>6200000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>5700000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>5100000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>4600000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>4400000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>3300000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:120">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>1348318000.0</v>
+      </c>
+      <c r="C23">
         <v>1345905000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1342750000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1275714000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1275229000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1279580000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1275418000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1269266000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1260519000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1268052000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1255459000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1242086000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1224984000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1192950000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1147387000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1151423000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1180349000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1178631000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1163975000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1169003000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1157726000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1145825000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1120649000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1134652000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1120557000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1129755000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>952148000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>957388000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>944512000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>917502000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>948720000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>945611000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>905190000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>921533000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>887046000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>881041000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>880973000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>885069000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>859511000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>842776000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>827178000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>837353000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>828077000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>841900000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>835235000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>827528000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>825696000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>823153000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>769432000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>746599000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>724820000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>740110000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>747551000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>738085000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>715905000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>698195000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>696508000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>672777000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>651812000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>677740000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>676988000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>671012000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>654802000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>637711000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>628845000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>619298000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>603713000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>577287000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>543105000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>560293000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>578056000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>604065000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>604018000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>610807000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>606476000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>607535000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>590620000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>564996000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>557070000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>571167000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>567985000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>570640000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>569118000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>566979000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>584595000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>565156000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>560369000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>563903000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>570085000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>699611000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>695933000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>698836000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>704740000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>703754000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>695359000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>703881000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>704422000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>672112000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>693924000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>695396000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>705783000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>710285000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>530966000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>545471000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>539751000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>539600000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>527200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>513700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>494700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>466100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>408200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>311100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>287300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>277900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>219200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>212000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>202700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>131300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>118700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:120">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>522281000.0</v>
+      </c>
       <c r="C24">
+        <v>528335000.0</v>
+      </c>
+      <c r="D24">
         <v>536751000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>513229000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>520100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>536874000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>540064000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>555605000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>554387000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>579160000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>584928000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>601359000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>607286000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>587517000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>566338000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>394923000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>567511000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>552446000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>479874000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>457641000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>423404000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>446514000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>450561000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>483995000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>508084000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>184575000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>348713000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>355313000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>351626000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>74842000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>352301000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>352050000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>326008000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>336595000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>323174000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>312663000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>318512000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>324000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>317162000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>318508000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>311140000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>314450000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>287338000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>273191000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>272385000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>266929000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>270348000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>272054000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>214044000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>142542000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>135514000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>147221000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>158718000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>163541000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>159755000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>149158000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>148935000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>135000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>131471000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>131558000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>228751000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>229563000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>234091000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>232391000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>229951000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>230066000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>230288000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>230396000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>231365000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>230667000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>230884000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>231017000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>231221000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>231407000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>231350000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>231735000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>232117000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>232319000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>232909000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>231926000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>232373000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>233097000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>234005000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>234478000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>235082000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>201888000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>206477000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>190716000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>198745000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>201406000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>207830000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>229047000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>236104000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>236939000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>242241000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>241946000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>246101000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>243659000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>253741000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>257247000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>261647000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>271896000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>275429000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>273081000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>270793000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
+      <c r="DP24"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:120">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>537674000.0</v>
+      </c>
+      <c r="D25">
         <v>545797000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>522137000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>529252000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>542919000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>546171000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>591652000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>597989000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>607286000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>592260000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>395082000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>394923000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>567511000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>557603000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>485132000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>458596000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>428849000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>452045000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>456176000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>489691000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>513860000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>190429000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>354642000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>361312000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>357699000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>80985000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>358512000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>358337000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>332379000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>342956000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>325666000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>315223000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>321092000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>326630000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>319851000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>318508000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>311140000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>317325000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>290271000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>276180000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>272385000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>270027000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>273499000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>275255000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>215387000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>146328000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>139358000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>151121000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>162661000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>167554000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>163802000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>153241000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>153054000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>139155000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>135658000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>135779000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12468,213 +12561,214 @@
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
+      <c r="DP25"/>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:120">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>325908000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>300183000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>312573000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>292229000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>303286000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>331111000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>329120000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>319130000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>323805000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>311888000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>296592000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>271345000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>263741000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>233321000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>270961000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>241245000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>244747000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>238393000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>224091000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>244142000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>247721000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>247147000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>261695000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>256436000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>252879000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>252286000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>250426000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>240922000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>229726000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>226179000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>233513000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>236726000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>255903000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>258249000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>257342000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>260136000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>267024000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>249228000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>243514000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>238768000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>237884000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>256575000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>249491000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>250449000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>240583000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>242952000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>229003000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>217657000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>250610000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -12689,52 +12783,53 @@
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
+      <c r="DP26"/>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:120">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12812,485 +12907,493 @@
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
+      <c r="DP27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:120">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
-        <v>419804000.0</v>
+        <v>543139000.0</v>
       </c>
       <c r="C28">
+        <v>561358000.0</v>
+      </c>
+      <c r="D28">
         <v>560671000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>538407000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>542202000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>559703000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>563586000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>578593000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>577887000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>603107000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>609524000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>625354000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>634888000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>611577000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>591101000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>597230000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>596687000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>577784000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>510395000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>484096000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>456062000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>477428000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>486422000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>524438000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>537769000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>519079000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>374073000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>387020000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>376050000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>365736000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>351483000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>320208000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>348920000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>359255000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>341230000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>330025000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>334551000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>336611000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>331629000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>330230000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>322802000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>329026000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>301343000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>286327000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>282692000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>279452000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>280416000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>284432000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>235367000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>248145000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>240918000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>251512000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>262770000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>266844000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>253692000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>242667000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>242613000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>228416000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>221738000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>222689000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>227060000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>135989000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>233308000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>231650000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>225947000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>227008000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>227589000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>225391000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>229465000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>226475000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>228428000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>129415000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>227361000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>229217000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>225736000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>219057000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>208376000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>211109000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>229742000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>228741000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>229190000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>227222000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>228852000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>228306000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>228149000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>212986000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>207787000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>219722000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>221268000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>133455000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>137551000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>138926000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>144232000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>146392000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>150821000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>151743000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>155252000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>153345000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>162485000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>167924000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>170334000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>181994000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>181678000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>181177000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>181641000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>185200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>174800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>165800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>235800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>219700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>171300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>85100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>137300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>122200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>86000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>80100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>73600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>42700000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:120">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>793782000.0</v>
+      </c>
       <c r="C29">
+        <v>783718000.0</v>
+      </c>
+      <c r="D29">
         <v>783016000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>753394000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>743743000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>745995000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>738781000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>744063000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>734541000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>752757000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>750011000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>761094000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>761307000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>727823000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>698362000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>698182000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>694362000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>683270000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>679742000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>693684000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>682650000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>690581000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>691998000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>725028000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>743132000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13340,572 +13443,576 @@
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
+      <c r="DP29"/>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:120">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>42171000.0</v>
+      </c>
+      <c r="C30">
         <v>40647000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>33256000.0</v>
+      </c>
+      <c r="E30">
         <v>34830000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32945000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30193000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31198000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30092000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26549000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27935000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>26064000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25317000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23887000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>24965000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23969000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>24308000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25620000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>29378000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>26262000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>24846000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25585000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25103000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>22926000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>30598000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>33512000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>25437000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17872000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16794000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17732000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>20242000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19729000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>19334000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18264000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20544000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>19492000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>17015000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17712000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>20792000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18023000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>18246000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>17911000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>18181000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18093000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>16909000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>18637000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>19264000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>17762000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>18252000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>17715000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17950000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>16278000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>16869000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>18142000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>17812000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>16989000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>16199000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>16850000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>16605000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13393000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>13643000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>15213000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>15587000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>14190000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>14233000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>15086000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15177000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>14451000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>13909000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>13863000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>14637000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>13016000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>13240000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15123000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>16421000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>13532000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>13723000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15202000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>13822000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>12496000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>12876000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>13696000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>13412000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>13188000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>12562000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>13651000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>12941000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>12646000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>12691000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>14005000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>16069000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>13246000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>13456000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>14441000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>15386000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>15633000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>15425000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>16416000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>16433000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>18976000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>16575000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>18233000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>19995000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>19256000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>21390000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>26475000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>23036000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>22100000.0</v>
       </c>
-      <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>29100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>21500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>18700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>14300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>14200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>12900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>9300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>9200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>9000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>6300000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:119">
+    <row r="31" spans="1:120">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-294666000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-267476000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-276587000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-273003000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-295296000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-297880000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-271050000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-293335000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-199504000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-185181000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-140469000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-152476000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-161687000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-168370000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-174237000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-171723000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-74671000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-79327000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-75778000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-82395000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-62901000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-47978000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-77796000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-90300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-100254000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-87628000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-89950000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-97498000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-93837000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-96712000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-101738000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-106822000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-92198000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-72885000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-75116000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-77567000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-83053000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-84133000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-55245000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-65114000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-65273000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-71628000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-76753000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-83624000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-74914000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-70811000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-68610000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-66984000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-63277000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-60625000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13920,126 +14027,131 @@
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
+      <c r="DP31"/>
     </row>
-    <row r="32" spans="1:119">
+    <row r="32" spans="1:120">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>7490000.0</v>
+      </c>
       <c r="C32">
+        <v>-1141000.0</v>
+      </c>
+      <c r="D32">
         <v>-6721000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2860000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-2611000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-13505000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-16569000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-7636000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-15665000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-9349000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-13029000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-4867000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-6093000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-7494000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-13573000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-5869000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-9706000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-20575000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-23830000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-12970000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-16990000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-13040000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-15789000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-658000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>14926000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14089,588 +14201,596 @@
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
+      <c r="DP32"/>
     </row>
-    <row r="33" spans="1:119">
+    <row r="33" spans="1:120">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>1291180000.0</v>
+      </c>
+      <c r="C33">
         <v>1289829000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1291937000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1224391000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1225329000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1235044000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1231817000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1226143000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1220124000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1226331000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1215142000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1204419000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1181283000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1154976000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1111408000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1114461000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1142242000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1138419000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1127107000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1133480000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1122273000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1110498000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1088012000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1094430000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1066157000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1089905000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>920181000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>931741000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>917228000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>888199000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>910665000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>877407000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>877490000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>891393000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>859001000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>855574000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>853610000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>852102000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>830343000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>814058000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>793991000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>803592000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>797415000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>812941000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>803924000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>790823000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>791382000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>790996000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>718270000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>710482000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>692023000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>691190000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>711681000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>704946000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>685267000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>668642000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>664254000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>641505000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>622874000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>648508000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>648660000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>643318000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>628500000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>609573000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>596069000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>585822000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>573548000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>543145000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>511903000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>525505000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>549663000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>569250000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>570916000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>577254000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>573674000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>567557000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>537915000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>503534000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>502954000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>495280000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>497386000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>519488000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>525295000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>513472000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>537669000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>533431000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>533891000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>535889000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>544058000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>671721000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>671442000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>674526000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>677869000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>676889000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>665989000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>676315000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>675521000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>643665000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>661276000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>665457000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>670665000.0</v>
       </c>
-      <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>480407000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>497843000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>499098000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>495300000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>486400000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>474400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>450900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>434200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>377800000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>288400000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>266400000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>253200000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>203900000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>196300000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>186600000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>119900000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>108200000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:119">
+    <row r="34" spans="1:120">
       <c r="A34" t="s">
         <v>63</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>96749000.0</v>
+      </c>
       <c r="C34">
+        <v>93425000.0</v>
+      </c>
+      <c r="D34">
         <v>92865000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>88444000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>88638000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>84401000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>87437000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>86889000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>89025000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>84351000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>82803000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>78888000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>90730000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>68560000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>62767000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>71840000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>101324000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>72575000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>97315000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>77061000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>102355000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>74455000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>91654000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>89704000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>80777000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>86686000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>71464000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>73062000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>63495000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>46627000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>51551000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>50997000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>50380000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>53234000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>50909000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>49445000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>49048000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>48857000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>46974000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>47930000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>47074000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>47947000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>47887000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>51755000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>52270000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>50543000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>51693000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>53524000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>73038000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>133211000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>129826000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>128903000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>136853000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>135690000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>137074000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>134051000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>134843000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>131149000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>127697000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>136337000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14685,803 +14805,808 @@
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
+      <c r="DP34"/>
     </row>
-    <row r="35" spans="1:119">
+    <row r="35" spans="1:120">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>1031731000.0</v>
+      </c>
+      <c r="C35">
         <v>1033912000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1043132000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>991831000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>999656000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1012989000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1017119000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1030620000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1024904000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1043922000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1040841000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1043385000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1028028000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1010348000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>968915000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>985748000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1012515000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>989829000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>910809000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>887639000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>853780000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>856956000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>839427000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>865281000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>858624000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>867597000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>688748000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>700361000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>682923000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>661052000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>676070000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>679547000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>654251000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>681159000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>671699000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>656412000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>659073000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>662807000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>646810000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>636258000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>628647000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>642541000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>615611000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>619510000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>618974000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>614703000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>616331000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>614653000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>562515000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>543006000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>525451000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>529152000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>564278000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>571392000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>559016000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>538162000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>537861000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>513630000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>495920000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>522256000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>531297000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>526180000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>519154000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>498586000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>500558000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>489604000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>479164000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>450813000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>418776000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>430108000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>305829000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>344224000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>311126000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>316294000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>444291000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>444306000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>436233000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>411727000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>410981000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>409423000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>410812000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>416917000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>418623000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>443309000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>444176000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>421926000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>295619000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>376531000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>318322000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>546370000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>546910000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>570687000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>578258000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>576800000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>573765000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>581863000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>583473000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>561286000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>587557000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>590556000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>598675000.0</v>
       </c>
-      <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>216768000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>219284000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>215088000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>214300000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>202500000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>192000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>263900000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>243700000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>199700000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>112600000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>156800000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>146400000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>105200000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>99900000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>92200000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>50700000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>39300000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:119">
+    <row r="36" spans="1:120">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>713000.0</v>
+      </c>
+      <c r="C36">
         <v>410318000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>121611000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>375615000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>382265000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>377112000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>256825000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-38487000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>31367000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-20421000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>281058000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>326290000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>300486000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>202153000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>292725000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>303546000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>331342000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>329120000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>319133000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>323805000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>311909000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>258667000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>38187000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>37802000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>38604000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>38347000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>203967000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>207635000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>202725000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>188577000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>209642000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>210930000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>210363000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>214764000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>209874000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>206218000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>206837000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>205825000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>196504000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>187709000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>184905000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>191971000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>199486000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>219762000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>222401000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>218249000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>225542000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>232646000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>217428000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>210776000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>201753000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>199404000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>205456000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>56297000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>53810000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>54087000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>52472000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>51783000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>58448000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>56831000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>53807000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>53825000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>53441000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>55384000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>39385000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>38947000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>39435000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>37863000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>37653000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>38770000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>189544000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>277859000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>278750000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>42222000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>231558000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>229357000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>220581000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>196997000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>248569000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>242025000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>243599000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>256695000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>262245000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>251288000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>275445000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>208906000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>208219000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>208660000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>210607000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>336961000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>335110000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>337093000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>405126000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>337222000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>392840000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>402323000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>337408000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>307242000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>543735000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>547272000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>552273000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>548658000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>331971000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>342463000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>345026000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>342000000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>334700000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>37900000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>31400000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>303100000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>81900000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>55900000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>175500000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>167300000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>132000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>128800000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>123000000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>73800000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:119">
+    <row r="37" spans="1:120">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15525,51 +15650,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15584,1735 +15711,1749 @@
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
+      <c r="DP37"/>
     </row>
-    <row r="38" spans="1:119">
+    <row r="38" spans="1:120">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>322000.0</v>
+      </c>
+      <c r="D38">
         <v>5056000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3459000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3795000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>19453000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>454810000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>443470000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>413481000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>420915000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>393920000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>404634000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>432757000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>429821000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>419635000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>427741000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>412997000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>397726000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>375832000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>368332000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>338134000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>360961000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>319292000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>323105000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>316278000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>301791000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>319854000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>324169000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>323087000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>644099000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>623500000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>620106000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>619194000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>616989000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>598878000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>585160000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>577127000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>588718000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>588264000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>607609000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>609940000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>604612000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>607600000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>614713000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>556441000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>549792000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>537476000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>536775000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>556004000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>552513000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>539524000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>525045000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>522000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>505036000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>491381000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>519200000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>520662000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>514846000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>502594000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>484056000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>471583000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>461022000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>449639000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>419635000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>386963000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>399341000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>423710000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>442379000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>446015000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>451646000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>389026000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>455838000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>435109000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>403640000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>399838000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>393209000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>394783000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>414053000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>419597000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>408271000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>432428000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>428538000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>428732000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>429474000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>434252000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>560757000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>559065000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>560934000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>563822000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>562887000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>554563000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>563995000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>563899000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>529448000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>543735000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>485787000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>552273000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>548658000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>331971000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>342463000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>345026000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
+      <c r="DP38"/>
     </row>
-    <row r="39" spans="1:119">
+    <row r="39" spans="1:120">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>4320000.0</v>
+      </c>
+      <c r="C39">
         <v>5978000.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
+        <v>8753000.0</v>
+      </c>
+      <c r="E39">
         <v>7515000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4455000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5258000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2913000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3271000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3905000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3916000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3490000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2932000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8988000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4226000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3514000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3951000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3955000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2340000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2142000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076000.0</v>
       </c>
       <c r="V39">
         <v>2076000.0</v>
       </c>
       <c r="W39">
+        <v>2076000.0</v>
+      </c>
+      <c r="X39">
         <v>1604000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1522000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1780000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6708000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1591000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1412000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2063000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1666000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1914000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1723000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2091000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2125000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1448000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1690000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2532000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2742000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>4437000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3797000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>8623000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>9391000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6226000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5990000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>6925000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>11734000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>8126000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>7829000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>6141000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>10897000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>10850000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>25797000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>11428000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>8496000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>600000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>12342000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>14535000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>8428000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>11281000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>10405000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>10850000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>10828000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>10766000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>12567000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>13122000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>14683000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>12458000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>14635000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>14685000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>15144000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>12120000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>12811000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>13136000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>13686000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>568000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>11913000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>12072000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2634000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>12710000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>20123000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>20301000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>13412000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>14321000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>6546000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>3529000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>4021000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>12646000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>2938000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>14005000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>16069000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>13246000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>13456000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>14441000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>8777000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>3366000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>3297000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>2158000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2287000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>1538000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>1784000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>2503000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>19170000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>10557000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>5866000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>12459000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>4913000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>4900000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>100000.0</v>
       </c>
-      <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
-      <c r="DH39">
+      <c r="DH39"/>
+      <c r="DI39">
         <v>100000.0</v>
       </c>
-      <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
-      <c r="DN39">
-[...1 lines deleted...]
-      </c>
+      <c r="DN39"/>
       <c r="DO39">
         <v>100000.0</v>
       </c>
+      <c r="DP39">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:119">
+    <row r="40" spans="1:120">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>32476000.0</v>
+      </c>
+      <c r="C40">
         <v>-42859000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
-        <v>27027000.0</v>
+        <v>36106000.0</v>
       </c>
       <c r="E40">
+        <v>27027001.0</v>
+      </c>
+      <c r="F40">
         <v>-26024000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>32707000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>34468000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-39613000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-31067000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>30622000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>35789000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>24424000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>30365000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-22039000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>32290000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>25454000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>26603000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2826000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>36498000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>28368000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>30492000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>28997000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>27613000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>18622000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>19865000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>22947000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>21947000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>16679000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>19984000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>30537000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>31543000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>23343000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>16753000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>25740000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>22378000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>13141000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>15550000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>30141000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>17717000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>18518000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>17158000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>16324000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>21683000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>16640000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>12999000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>16103000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>17200000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>22990000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>21908000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>25416000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>31049000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>48139000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>26595000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>21022000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>13099000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>14619000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>12322000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>17867000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>13402000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>15948000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>11376000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>14896000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>12130000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>15027000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>10125000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>14037000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>12306000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>15388000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>11201000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>19186000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>12128000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>13770000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8638000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>14559000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>12055000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>13650000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>10428000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>16949000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-178072000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>8172000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>8155000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>15980000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>13558000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>23044000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>2557000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2598000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-48033000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>354000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-49029000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-99108000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-97815000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-98121000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-97856000.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>-98309000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-99686000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-99493000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-414000.0</v>
       </c>
-      <c r="CU40"/>
       <c r="CV40"/>
-      <c r="CW40">
+      <c r="CW40"/>
+      <c r="CX40">
         <v>18395000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>21007000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>14315000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>11964000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>10382000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>11974000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>13200000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>11600000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>13900000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>9100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>14700000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>10300000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>9500000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>7600000.0</v>
       </c>
-      <c r="DK40"/>
-      <c r="DL40">
+      <c r="DL40"/>
+      <c r="DM40">
         <v>-100000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>3100000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>3000000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:119">
+    <row r="41" spans="1:120">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>433453000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>395302000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>400773000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>380097000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>390483000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>417836000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>413706000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>402367000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>405222000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>400613000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>384609000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>358342000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>349722000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>318196000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>350952000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>312348000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>316376000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>311234000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>296999000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>317558000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>321210000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>321872000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>307044000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>302008000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>297973000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>297264000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>295622000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>287641000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>280934000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>278539000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>285260000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>288687000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>306977000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>310102000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>308262000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>311463000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>317508000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>300978000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>294993000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>289362000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>288261000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>311847000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>303568000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>305244000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>294951000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>294837000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>284505000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>270292000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>294757000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>302346000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>296417000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>284863000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>265995000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>270407000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>259338000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>248676000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>220217000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>187211000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>73638000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>74745000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>77345000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>79905000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>84887000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>82694000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>84423000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>84593000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>79074000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>178072000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>177497000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>178439000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>81374000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>184618000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>76216000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>78172000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>88651000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>89142000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>88573000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>87394000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>344964000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>339080000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>341640000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>342154000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>339861000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>331524000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>339917000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>337372000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>317627000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>333635000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>333128000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>335856000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>331497000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>6461000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>7086000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>7824000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
+      <c r="DP41"/>
     </row>
-    <row r="42" spans="1:119">
+    <row r="42" spans="1:120">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>-41544000.0</v>
+      </c>
+      <c r="C42">
         <v>-40214000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-40634000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-40727000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-41346000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-34928000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-35494000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-35870000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-37942000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-37462000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-37612000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-38072000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-38791000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-39973000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-39966000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-40182000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-32106000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-7710000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>70091000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>123540000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>136006000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>137939000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>138598000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>139818000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>140184000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>140097000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>140607000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>141235000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>149646000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>149555000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>167237000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>167583000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>139894000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>139526000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>139764000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>155428000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>155261000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>154798000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>154887000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>155156000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>154497000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>153984000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>170917000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>194675000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>197001000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>197119000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>197072000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>197058000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>196564000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>189057000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>189055000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>188594000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>358335000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>187195000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>186909000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>186493000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>190951000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>346748000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>191020000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>190948000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>190762000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>190411000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>188775000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>188270000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>187612000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>187033000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>187561000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>187570000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>189185000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>189364000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>191305000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>194058000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>193557000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>193006000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>192597000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>191879000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>191269000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>190524000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>191260000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>190954000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>190778000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>190502000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>190376000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>190175000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>189627000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>188029000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>187768000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>187634000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>187321000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>186679000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>186625000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>186491000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>186118000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>185100000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>184956000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>184517000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>184381000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>189449000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>189297000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>189004000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>193664000.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>193127000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>195277000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>196269000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>195996000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>196100000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>198000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>208100000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>195000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>184600000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>179700000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>110100000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>109300000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>99900000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>97800000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>95500000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>68100000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>67200000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:119">
+    <row r="43" spans="1:120">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17390,87 +17531,86 @@
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
+      <c r="DP43"/>
     </row>
-    <row r="44" spans="1:119">
+    <row r="44" spans="1:120">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17491,51 +17631,51 @@
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB44">
         <v>200000.0</v>
       </c>
       <c r="BC44">
         <v>200000.0</v>
       </c>
       <c r="BD44">
         <v>200000.0</v>
       </c>
       <c r="BE44">
         <v>200000.0</v>
       </c>
       <c r="BF44">
         <v>200000.0</v>
       </c>
       <c r="BG44">
         <v>200000.0</v>
       </c>
       <c r="BH44">
         <v>200000.0</v>
       </c>
       <c r="BI44">
         <v>200000.0</v>
       </c>
@@ -17550,1662 +17690,1679 @@
       </c>
       <c r="BM44">
         <v>200000.0</v>
       </c>
       <c r="BN44">
         <v>200000.0</v>
       </c>
       <c r="BO44">
         <v>200000.0</v>
       </c>
       <c r="BP44">
         <v>200000.0</v>
       </c>
       <c r="BQ44">
         <v>200000.0</v>
       </c>
       <c r="BR44">
         <v>200000.0</v>
       </c>
       <c r="BS44">
         <v>200000.0</v>
       </c>
       <c r="BT44">
         <v>200000.0</v>
       </c>
-      <c r="BU44"/>
+      <c r="BU44">
+        <v>200000.0</v>
+      </c>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
-      <c r="CU44">
-[...1 lines deleted...]
-      </c>
+      <c r="CU44"/>
       <c r="CV44">
         <v>181000.0</v>
       </c>
       <c r="CW44">
-        <v>1172000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="CX44">
         <v>1172000.0</v>
       </c>
       <c r="CY44">
         <v>1172000.0</v>
       </c>
       <c r="CZ44">
         <v>1172000.0</v>
       </c>
       <c r="DA44">
         <v>1172000.0</v>
       </c>
-      <c r="DB44"/>
+      <c r="DB44">
+        <v>1172000.0</v>
+      </c>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
+      <c r="DP44"/>
     </row>
-    <row r="45" spans="1:119">
+    <row r="45" spans="1:120">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>411516000.0</v>
+      </c>
       <c r="C45">
+        <v>560908000.0</v>
+      </c>
+      <c r="D45">
         <v>557573000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>542901000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>544719000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>548421000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>553451000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>551706000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>551146000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>556404000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>417593000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>417535000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>420097000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>399336000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>394963000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>388239000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>388911000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>391386000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>392550000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>400480000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>402683000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>388536000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>355727000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>358747000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>350637000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>335796000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>336452000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>320178000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>321557000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>323625000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>312462000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>312463000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>310959000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>311232000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>307157000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>304776000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>292648000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>290471000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>284728000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>280848000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>269248000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>261775000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>259219000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>251742000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>234681000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>233601000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>227664000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>227819000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>230707000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>227589000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>220970000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>218736000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>213864000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>208089000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>202943000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>200402000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>199137000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>199600000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>196965000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>196881000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>195925000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>196461000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>195080000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>194643000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>195778000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>196377000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>195599000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>126871000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>124901000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>193636000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>184648000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>179346000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>164179000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>157692000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>103116000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>102071000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>102603000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>105435000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>105698000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>105201000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>105241000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>167542000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>168533000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>170090000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>173779000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>175088000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>176664000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>177765000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>114047000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>178572000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>111426000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>112320000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>175549000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>175847000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>117541000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>118185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119252000.0</v>
       </c>
       <c r="CX45">
         <v>119252000.0</v>
       </c>
       <c r="CY45">
+        <v>119252000.0</v>
+      </c>
+      <c r="CZ45">
         <v>148436000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>155380000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>154072000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>153300000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>151700000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>148200000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>203100000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>131100000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>118400000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>97900000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>90900000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>85900000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>71900000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>67500000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>63600000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>46100000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>43200000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:119">
+    <row r="46" spans="1:120">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>411516000.0</v>
+      </c>
+      <c r="C46">
         <v>298855000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>297426000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>397691000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>287800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>402431000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>408147000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>409740000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>412479000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>418359000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>417593000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>417535000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>420097000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>399336000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>394963000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>390451000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>390443000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>387949000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>386568000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>388239000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>388911000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>391386000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>392550000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>400480000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>402683000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>388536000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>355727000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>358747000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>350637000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>335796000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>336452000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>320178000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>321557000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>323625000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>312462000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>312463000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>310959000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>311232000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>307157000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>304776000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>292648000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>290471000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>284728000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>280848000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>269248000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>261775000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>259219000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>251742000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>234681000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>233601000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>227664000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>227819000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>230707000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>227589000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>220970000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>218736000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>213864000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>208089000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>202943000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>200402000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>199137000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>199600000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>196965000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>196881000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>195925000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>196461000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>195080000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>194643000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>195778000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>196377000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>195599000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>126871000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>124901000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>193636000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>184648000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>179346000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>164179000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>157692000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>103116000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>102071000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>102603000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>105435000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>105698000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>105201000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>105241000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>167542000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>168533000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>170090000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>173779000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>175088000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>176664000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>177765000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>114047000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>178572000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>111426000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>112320000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>175549000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>175847000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>117541000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>118185000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>118392000.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>148436000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>155380000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>154072000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>153300000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>151700000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>148200000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>203100000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>131100000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>118400000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>97900000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>90900000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>85900000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>71900000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>67500000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>63600000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>46100000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>43200000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:119">
+    <row r="47" spans="1:120">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>414500000.0</v>
+      </c>
+      <c r="D47">
         <v>413981000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>396287000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>397083000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>397533000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>408147000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>417593000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>400412000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>402611000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>382276000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>293272000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>289103000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>372821000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>287248000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>368261000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>287687000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>368164000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>370185000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>371704000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>379073000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>380792000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>366232000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>333099000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>335262000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>334750000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>335796000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>336452000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>320178000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>321557000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>323625000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>312462000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>312463000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>310959000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>311232000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>307157000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>304776000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>292648000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>290471000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>284728000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>280848000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>269248000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>261775000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>259219000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>251742000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>234681000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>233601000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>227664000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>227819000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>230707000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>227589000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>220970000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>218736000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>213864000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>208089000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>202943000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>200402000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>127998000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>128472000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>125906000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>125517000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>124486000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>124800000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>123909000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>123510000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>124940000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>126164000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>125953000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>126871000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>124901000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>125608000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>184648000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>111719000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>102806000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>99894000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>103116000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>102071000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>102603000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>105435000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>105698000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>105201000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>105241000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>104893000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>105159000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>106415000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>109806000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>110964000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>112377000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>113592000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>114047000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>114002000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>111426000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>112320000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>111622000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>114217000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>117541000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>179670000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>118392000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>119252000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>148436000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>155380000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>154072000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
+      <c r="DP47"/>
     </row>
-    <row r="48" spans="1:119">
+    <row r="48" spans="1:120">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>308208000.0</v>
+      </c>
+      <c r="C48">
         <v>294716000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>282444000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>275874000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>264135000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>243209000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>233354000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>223488000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>217229000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>210256000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>198618000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>193973000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>185687000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>176843000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>168623000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>162763000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>151864000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>135462000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>122115000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>109069000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>115236000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>102303000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>93938000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>88413000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>82016000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>86213000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>83644000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>83067000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>78205000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>71680000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>74338000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>72138000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>70038000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>57904000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>35243000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>32205000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>30050000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>22966000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>18839000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>13156000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>7956000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>3385000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-2049000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-6493000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-11050000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-17468000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-22845000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-27842000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-31088000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-33306000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-37306000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-43199000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-47344000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-54788000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-56267000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-56872000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-56660000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-63987000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-64283000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-65071000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-67669000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-70951000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-73095000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-73950000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-76246000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-79016000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-80813000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-81669000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-83699000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-86050000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-84239000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-84393000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-83009000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-86298000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-88510000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-89202000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-91156000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-94337000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-95095000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-93952000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-94656000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-92921000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-93711000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-94384000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-71427000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-71056000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-76539000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-77697000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-77239000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-80290000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-81717000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-82563000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-84860000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-86915000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-88636000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-89156000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-90633000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-107193000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-109727000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-110268000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-112380000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-116158000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>7879000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>18951000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>18805000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>15900000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>14200000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>10600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>9700000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>5300000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>2000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>500000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-1100000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-3600000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-4300000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-4200000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-5500000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-7000000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-8000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:119">
+    <row r="49" spans="1:120">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>193973000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>185687000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>176843000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>168623000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>162763000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>151864000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>135462000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>122115000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>109069000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>115236000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>102303000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>93938000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>88413000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>82016000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>86213000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>83644000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>83067000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>78205000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>71680000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>74338000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>72138000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>70038000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>57904000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>35243000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>32205000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>30050000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>22966000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>18839000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>13156000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>7956000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>3385000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-2049000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-6493000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-11050000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-17468000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-22845000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-27842000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-31088000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-33306000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-37306000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-43199000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-47344000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-52598000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-56267000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-56872000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-56660000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-63987000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-64283000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-65071000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -19220,181 +19377,186 @@
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
+      <c r="DP49"/>
     </row>
-    <row r="50" spans="1:119">
+    <row r="50" spans="1:120">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>4562000.0</v>
+      </c>
       <c r="C50">
+        <v>607000.0</v>
+      </c>
+      <c r="D50">
         <v>4181000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4745000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>581000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>571000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>588000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>571000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>599000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>537000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3811000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>3568000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>3455000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3172000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3104000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>3023000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2895000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2809000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>3041000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>3172000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>3301000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>5970000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3684000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>7257000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>7127000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1306000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1679000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1895000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>2083000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2015000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>2118000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>2072000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>16996000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>16927000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>16126000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>330460000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>14265000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>13021000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>12633000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>12605000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>12013000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>9630000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -19423,815 +19585,820 @@
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
+      <c r="DP50"/>
     </row>
-    <row r="51" spans="1:119">
+    <row r="51" spans="1:120">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
-        <v>421492000.0</v>
+        <v>546047000.0</v>
       </c>
       <c r="C51">
+        <v>563046000.0</v>
+      </c>
+      <c r="D51">
         <v>561919000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>539805000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>546845000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>560868000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>564846000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>580096000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>579576000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>604630000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>611199000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>626324000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>636181000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>612747000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>591922000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>598288000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>597574000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>578932000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>511483000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>485589000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>456468000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>478317000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>487147000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>525130000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>549689000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>519795000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>379885000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>387705000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>376724000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>366380000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>360957000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>360739000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>349699000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>360207000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>341989000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>330460000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>335357000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>339897000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>332484000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>331113000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>323673000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>329561000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>301739000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>286885000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>283009000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>279865000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>283382000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>285163000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>257325000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>249522000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>241800000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>253030000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>264060000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>268542000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>254241000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>243679000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>243482000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>229553000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>226002000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>227873000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>229325000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>137268000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>234654000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>232988000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>230515000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>230624000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>230845000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>230989000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>232119000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>231482000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>231685000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>138179000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>232204000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>232663000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>232977000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>233399000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>233807000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>233929000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>234459000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>233949000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>234394000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>235171000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>236187000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>236658000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>237260000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>214934000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>210083000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>222159000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>222943000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>135479000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>139742000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>140946000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>148158000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>149094000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>154525000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>154333000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>158478000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>156089000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>166103000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>170399000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>175373000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>185204000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>188104000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>186836000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>183360000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>187700000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>178700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>169700000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>242100000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>222600000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>175400000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>87100000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>137800000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>128300000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>86900000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>82000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>76300000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>44400000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>34800000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:119">
+    <row r="52" spans="1:120">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>4562000.0</v>
+      </c>
+      <c r="C52">
         <v>4296000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4181000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4745000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4214000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3914000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4015000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3924000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3953000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3842000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3811000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3568000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3455000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3172000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3104000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3023000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2895000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2809000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3041000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3172000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3301000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5970000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6062000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9571000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9261000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3150000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5291000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>5545000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5035000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2639000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2772000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2732000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>17644000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>17575000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>16520000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>15434000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>14502000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>13513000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>12633000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>12605000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>12533000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>12236000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>11468000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>10705000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>10624000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>9838000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>9883000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>9908000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>14078000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>13424000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>12672000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>12139000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>11629000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>11218000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>669000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>668000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>658000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>574000.0</v>
       </c>
       <c r="BH52">
         <v>574000.0</v>
       </c>
       <c r="BI52">
         <v>574000.0</v>
       </c>
       <c r="BJ52">
-        <v>563000.0</v>
+        <v>574000.0</v>
       </c>
       <c r="BK52">
         <v>563000.0</v>
       </c>
       <c r="BL52">
+        <v>563000.0</v>
+      </c>
+      <c r="BM52">
         <v>597000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>564000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>558000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>557000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>593000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>754000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>815000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>801000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>912000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>983000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1256000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1627000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1664000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1690000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1610000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>1550000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>2023000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>2021000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>2074000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>2182000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>2180000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>2178000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>2155000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>3606000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>24120000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>24198000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>24400000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>24403000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>2159000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>2280000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>2348000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>2443000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>2512000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>2469000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>2488000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>2386000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>3148000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>3723000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>3236000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>2559000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>3612000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>2446000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>5500000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>4300000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>5200000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>5900000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>6400000.0</v>
       </c>
-      <c r="DG52"/>
       <c r="DH52"/>
-      <c r="DI52">
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>2100000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>2300000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>1300000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>1400000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>1600000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>1100000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:119">
+    <row r="53" spans="1:120">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>-267245000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>97489000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>98539000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>92363000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>86604000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>75580000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>86604000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -20275,166 +20442,167 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
-      <c r="BY53">
-[...1 lines deleted...]
-      </c>
+      <c r="BY53"/>
       <c r="BZ53">
         <v>10303000.0</v>
       </c>
       <c r="CA53">
+        <v>10303000.0</v>
+      </c>
+      <c r="CB53">
         <v>24193000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>25979000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>19198000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>16908000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>8979000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>12849000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>6919000.0</v>
       </c>
-      <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
-      <c r="DD53">
+      <c r="DD53"/>
+      <c r="DE53">
         <v>25200000.0</v>
       </c>
-      <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
+      <c r="DP53"/>
     </row>
-    <row r="54" spans="1:119">
+    <row r="54" spans="1:120">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -20478,51 +20646,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -20537,1547 +20707,1558 @@
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
+      <c r="DP54"/>
     </row>
-    <row r="55" spans="1:119">
+    <row r="55" spans="1:120">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>1348318000.0</v>
+      </c>
+      <c r="C55">
         <v>1345905000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1342750000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1275714000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1275229000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1279580000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1275418000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1269266000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1260519000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1268052000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1255459000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1242086000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1224984000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1192950000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1147387000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1151423000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1180349000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1178631000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1163975000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1169003000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1157726000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1145825000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1120649000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1134652000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1120557000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1129755000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>952148000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>957388000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>944512000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>917502000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>948720000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>945611000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>905190000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>921533000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>887046000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>881041000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>880973000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>885069000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>859511000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>842776000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>827178000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>837353000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>828077000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>841900000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>835235000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>827528000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>825696000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>823153000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>769432000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>746599000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>724820000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>740110000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>747551000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>738085000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>715905000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>698195000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>696508000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>672777000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>651812000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>677740000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>676988000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>671012000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>654802000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>637711000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>628845000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>619298000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>603713000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>577287000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>543105000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>560293000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>578056000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>604065000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>604018000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>610807000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>606476000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>607535000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>590620000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>564996000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>557070000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>571167000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>567985000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>570640000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>569118000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>566979000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>584595000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>565156000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>560369000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>563903000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>570085000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>699611000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>695933000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>698836000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>704740000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>703754000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>695359000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>703881000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>704422000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>672112000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>693924000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>695396000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>705783000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>710285000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>530966000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>545471000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>539751000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>539600000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>527200000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>513700000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>494700000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>466100000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>408200000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>311100000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>287300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>277900000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>219200000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>212000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>202700000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>131300000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>118700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:119">
+    <row r="56" spans="1:120">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>57138000.0</v>
+      </c>
+      <c r="C56">
         <v>56076000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>50813000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>51323000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>49900000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>44536000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>43601000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>43123000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>40395000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>41721000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>40317000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>37667000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>43701000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>37974000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>35979000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>36962000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>38107000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>40212000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>36868000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>35523000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>35453000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>35327000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>32637000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>40222000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>54400000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>39850000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>31967000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>25647000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>27284000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>29303000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>38055000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>68204000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>27700000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>30140000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>28045000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>25467000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>27363000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>32967000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>29168000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>28718000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>33187000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>33761000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>30662000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>28959000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>31311000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>36705000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>34314000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>32157000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>51162000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>36117000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>32797000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>48920000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>35870000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>33139000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>30638000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>29553000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>32254000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>31272000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>28938000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>29232000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>28328000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>27694000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>26302000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>28138000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>32776000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>33476000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>30165000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>34142000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>31202000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>34788000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>28393000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>34815000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>33102000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>33553000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>32802000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>39978000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>52705000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>61462000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>54116000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>75887000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>70599000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>51152000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>43823000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>53507000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>46926000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>31725000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>26478000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>28014000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>26027000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>27890000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>24491000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>24310000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>26871000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>26865000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>29370000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>27566000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>28901000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>28447000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>32648000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>29939000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>35118000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>42375000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>50559000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>47628000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>40653000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>44300000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>40800000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>39300000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>43800000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>31900000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>30400000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>22700000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>20900000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>24700000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>15300000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>15700000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>16100000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>11400000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>10500000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:119">
+    <row r="57" spans="1:120">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>49648000.0</v>
+      </c>
+      <c r="C57">
         <v>57217000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>57534000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>48463000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>52511000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>58041000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>60170000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>50759000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>56060000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>51070000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>53346000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>42534000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>49794000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>45468000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>49552000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>42831000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>47813000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>60787000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>60698000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>48493000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>52443000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>48367000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>48426000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>40880000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>39474000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>35589000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>38890000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>32467000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>33480000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>34958000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>30818000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>26086000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>40779000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>42718000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>40114000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>36770000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>36363000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>44273000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>38750000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>37981000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>35853000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>37218000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>43373000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>33984000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>30086000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>32950000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>34914000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>39060000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>41217000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>47620000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>47398000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>65342000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>42583000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>31675000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>26027000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>30192000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>27157000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>32369000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>28939000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>29392000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>22383000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>25159000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>19759000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>24597000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>16716000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>21472000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>17599000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>20372000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>18643000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>26675000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>18671000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>20984000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>15849000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>21906000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>20589000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>23769000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>20109000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>25707000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>20247000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>29908000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>27036000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>24237000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>19154000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>29457000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>23957000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>26792000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>24273000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>46081000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>44403000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>47311000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>44697000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>24865000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>25571000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>28463000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>25153000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>26678000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>27229000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>29039000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>27491000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>26395000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>25960000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>28483000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>21975000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>20769000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>18378000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>22200000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>23100000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>21400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>24300000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>20300000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>18000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>13300000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>15600000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>18900000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>8400000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>7800000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>9000000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>6300000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:119">
+    <row r="58" spans="1:120">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>1081379000.0</v>
+      </c>
+      <c r="C58">
         <v>1091129000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1100666000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1040294000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1052167000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1071030000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1077289000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1081379000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1080964000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1094992000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1094187000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1085919000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1077822000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1055816000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1018467000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1028579000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1060328000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1050616000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>971507000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>936132000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>906223000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>905323000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>887853000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>906161000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>898098000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>903186000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>727638000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>732828000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>716403000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>696010000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>706888000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>705633000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>695030000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>723877000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>711813000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>693182000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>695436000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>707080000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>685560000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>674239000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>664500000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>679759000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>658984000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>653494000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>649060000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>647653000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>651245000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>653713000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>603732000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>590626000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>572849000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>594494000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>606861000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>603067000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>585043000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>568354000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>565018000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>545999000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>524859000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>551648000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>553680000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>551339000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>538913000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>523183000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>517274000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>511076000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>496763000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>471185000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>437419000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>456783000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>324500000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>365208000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>326975000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>338200000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>464880000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>468075000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>456342000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>437434000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>431228000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>439331000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>437848000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>441154000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>437777000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>472766000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>468133000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>448718000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>319892000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>422612000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>362725000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>593681000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>591607000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>595552000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>603829000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>605263000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>598918000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>608541000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>610702000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>590325000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>615048000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>616951000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>624635000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>541948000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>238743000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>240053000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>233466000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>236500000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>225600000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>213400000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>288200000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>264000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>217700000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>125900000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>172400000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>165300000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>113600000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>107700000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>101200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>57000000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>45200000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:119">
+    <row r="59" spans="1:120">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
         <v>197656000.0</v>
       </c>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
         <v>177989000.0</v>
       </c>
-      <c r="AM59">
-[...1 lines deleted...]
-      </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
@@ -22097,51 +22278,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -22156,656 +22339,661 @@
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
+      <c r="DP59"/>
     </row>
-    <row r="60" spans="1:119">
+    <row r="60" spans="1:120">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>266939000.0</v>
+      </c>
+      <c r="C60">
         <v>254776000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>242084000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>235420000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>223062000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>208550000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>198129000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>187887000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>179555000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>173060000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>161272000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>156167000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>147162000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>137134000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>128920000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>122844000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>120021000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>128015000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>192468000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>232871000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>251503000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>240502000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>232796000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>228491000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>222459000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>226569000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>224510000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>224560000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>228109000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>221492000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>241832000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>239978000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>210160000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>197656000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>175233000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>187859000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>185537000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>177989000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>173951000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>168537000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>162678000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>157594000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>169093000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>188406000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>186175000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>179875000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>174451000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>169440000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>165700000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>155973000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>151971000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>145616000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>140690000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>135018000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>130862000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>129841000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>131490000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>126778000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>126953000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>126092000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>123308000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>119673000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>115889000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>114528000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>111571000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>108222000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>106950000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>106102000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>105686000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>103510000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>107261000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>109859000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>110742000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>106900000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>104279000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>102867000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>100302000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>96373000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>95573000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>96172000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>95067000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>96374000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>95306000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>94213000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>116462000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>116438000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>110618000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>109226000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>109291000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>105930000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>104326000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>103284000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>100511000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>98091000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>96041000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>94940000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>93280000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>81578000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>78676000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>78245000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>80948000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>78409000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>292223000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>305418000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>306285000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>303100000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>301600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>210000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>206500000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>202100000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>190500000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>185200000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>114900000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>112600000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>105600000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>104300000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>101500000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>74300000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>73500000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:119">
+    <row r="61" spans="1:120">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
-[...1 lines deleted...]
-      </c>
+      <c r="L61"/>
       <c r="M61">
         <v>-278753000.0</v>
       </c>
       <c r="N61">
         <v>-278753000.0</v>
       </c>
       <c r="O61">
         <v>-278753000.0</v>
       </c>
       <c r="P61">
         <v>-278753000.0</v>
       </c>
       <c r="Q61">
+        <v>-278753000.0</v>
+      </c>
+      <c r="R61">
         <v>-270529000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-244519000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-167590000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-114351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102050000.0</v>
       </c>
       <c r="V61">
         <v>-102050000.0</v>
       </c>
       <c r="W61">
         <v>-102050000.0</v>
       </c>
       <c r="X61">
         <v>-102050000.0</v>
       </c>
       <c r="Y61">
         <v>-102050000.0</v>
       </c>
       <c r="Z61">
         <v>-102050000.0</v>
       </c>
       <c r="AA61">
         <v>-102050000.0</v>
       </c>
       <c r="AB61">
         <v>-102050000.0</v>
       </c>
       <c r="AC61">
-        <v>-94294000.0</v>
+        <v>-102050000.0</v>
       </c>
       <c r="AD61">
         <v>-94294000.0</v>
       </c>
       <c r="AE61">
-        <v>-76632000.0</v>
+        <v>-94294000.0</v>
       </c>
       <c r="AF61">
         <v>-76632000.0</v>
       </c>
       <c r="AG61">
         <v>-76632000.0</v>
       </c>
       <c r="AH61">
         <v>-76632000.0</v>
       </c>
       <c r="AI61">
         <v>-76632000.0</v>
       </c>
       <c r="AJ61">
-        <v>-60266000.0</v>
+        <v>-76632000.0</v>
       </c>
       <c r="AK61">
         <v>-60266000.0</v>
       </c>
       <c r="AL61">
         <v>-60266000.0</v>
       </c>
       <c r="AM61">
         <v>-60266000.0</v>
       </c>
       <c r="AN61">
         <v>-60266000.0</v>
       </c>
       <c r="AO61">
         <v>-60266000.0</v>
       </c>
       <c r="AP61">
         <v>-60266000.0</v>
       </c>
       <c r="AQ61">
+        <v>-60266000.0</v>
+      </c>
+      <c r="AR61">
         <v>-42589000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-18349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15267000.0</v>
       </c>
       <c r="AT61">
         <v>-15267000.0</v>
       </c>
       <c r="AU61">
         <v>-15267000.0</v>
       </c>
       <c r="AV61">
         <v>-15267000.0</v>
       </c>
       <c r="AW61">
         <v>-15267000.0</v>
       </c>
       <c r="AX61">
         <v>-15267000.0</v>
       </c>
       <c r="AY61">
         <v>-15267000.0</v>
       </c>
       <c r="AZ61">
         <v>-15267000.0</v>
       </c>
       <c r="BA61">
         <v>-15267000.0</v>
       </c>
       <c r="BB61">
         <v>-15267000.0</v>
       </c>
       <c r="BC61">
         <v>-15267000.0</v>
       </c>
       <c r="BD61">
         <v>-15267000.0</v>
       </c>
       <c r="BE61">
+        <v>-15267000.0</v>
+      </c>
+      <c r="BF61">
         <v>-13467000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-10736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="BH61">
         <v>-10000000.0</v>
       </c>
       <c r="BI61">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BJ61">
         <v>-10595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10576000.0</v>
       </c>
       <c r="BK61">
         <v>-10576000.0</v>
       </c>
       <c r="BL61">
-        <v>-10000000.0</v>
+        <v>-10576000.0</v>
       </c>
       <c r="BM61">
         <v>-10000000.0</v>
       </c>
       <c r="BN61">
         <v>-10000000.0</v>
       </c>
       <c r="BO61">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BP61">
         <v>-8991000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-8581000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-6462000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-5740000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-3382000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-122000.0</v>
       </c>
-      <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
+      <c r="DP61"/>
     </row>
-    <row r="62" spans="1:119">
+    <row r="62" spans="1:120">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22883,50 +23071,51 @@
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
+      <c r="DP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23013,54 +23202,54 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
-        <v>-109017000.0</v>
+        <v>270764000.0</v>
       </c>
       <c r="C2">
         <v>260808000.0</v>
       </c>
       <c r="D2">
         <v>258225000.0</v>
       </c>
       <c r="E2">
         <v>250948000.0</v>
       </c>
       <c r="F2">
         <v>246370000.0</v>
       </c>
       <c r="G2">
         <v>223525000.0</v>
       </c>
       <c r="H2">
         <v>194522000.0</v>
       </c>
       <c r="I2">
         <v>192045000.0</v>
       </c>
       <c r="J2">
         <v>181340000.0</v>
       </c>
@@ -23108,51 +23297,51 @@
       </c>
       <c r="Y2">
         <v>111088000.0</v>
       </c>
       <c r="Z2">
         <v>122198000.0</v>
       </c>
       <c r="AA2">
         <v>109023000.0</v>
       </c>
       <c r="AB2">
         <v>105000000.0</v>
       </c>
       <c r="AC2">
         <v>71100000.0</v>
       </c>
       <c r="AD2">
         <v>50200000.0</v>
       </c>
       <c r="AE2">
         <v>29600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
         <v>25712000.0</v>
       </c>
       <c r="C3">
         <v>-356000.0</v>
       </c>
       <c r="D3">
         <v>21249000.0</v>
       </c>
       <c r="E3">
         <v>19949000.0</v>
       </c>
       <c r="F3">
         <v>21805000.0</v>
       </c>
       <c r="G3">
         <v>20688000.0</v>
       </c>
       <c r="H3">
         <v>17771000.0</v>
       </c>
       <c r="I3">
         <v>17430000.0</v>
       </c>
@@ -23203,88 +23392,88 @@
       </c>
       <c r="Y3">
         <v>11108000.0</v>
       </c>
       <c r="Z3">
         <v>16968000.0</v>
       </c>
       <c r="AA3">
         <v>21407000.0</v>
       </c>
       <c r="AB3">
         <v>17000000.0</v>
       </c>
       <c r="AC3">
         <v>11400000.0</v>
       </c>
       <c r="AD3">
         <v>7800000.0</v>
       </c>
       <c r="AE3">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>392000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5">
         <v>98628000.0</v>
       </c>
       <c r="C5">
         <v>82155000.0</v>
       </c>
       <c r="D5">
         <v>82695000.0</v>
       </c>
       <c r="E5">
         <v>83089000.0</v>
       </c>
       <c r="F5">
         <v>69769000.0</v>
       </c>
       <c r="G5">
         <v>57373000.0</v>
       </c>
       <c r="H5">
         <v>48179000.0</v>
       </c>
       <c r="I5">
         <v>41567000.0</v>
       </c>
@@ -23335,51 +23524,51 @@
       </c>
       <c r="Y5">
         <v>32247000.0</v>
       </c>
       <c r="Z5">
         <v>31597000.0</v>
       </c>
       <c r="AA5">
         <v>21920000.0</v>
       </c>
       <c r="AB5">
         <v>37200000.0</v>
       </c>
       <c r="AC5">
         <v>26700000.0</v>
       </c>
       <c r="AD5">
         <v>14100000.0</v>
       </c>
       <c r="AE5">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
         <v>124340000.0</v>
       </c>
       <c r="C6">
         <v>81799000.0</v>
       </c>
       <c r="D6">
         <v>103944000.0</v>
       </c>
       <c r="E6">
         <v>103038000.0</v>
       </c>
       <c r="F6">
         <v>91574000.0</v>
       </c>
       <c r="G6">
         <v>78061000.0</v>
       </c>
       <c r="H6">
         <v>65950000.0</v>
       </c>
       <c r="I6">
         <v>58997000.0</v>
       </c>
@@ -23430,131 +23619,131 @@
       </c>
       <c r="Y6">
         <v>43355000.0</v>
       </c>
       <c r="Z6">
         <v>48565000.0</v>
       </c>
       <c r="AA6">
         <v>43327000.0</v>
       </c>
       <c r="AB6">
         <v>54200000.0</v>
       </c>
       <c r="AC6">
         <v>38100000.0</v>
       </c>
       <c r="AD6">
         <v>21900000.0</v>
       </c>
       <c r="AE6">
         <v>8200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>466000.0</v>
       </c>
       <c r="J8">
         <v>17176000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
         <v>146676000.0</v>
       </c>
       <c r="C9">
         <v>143390000.0</v>
       </c>
       <c r="D9">
         <v>124295000.0</v>
       </c>
       <c r="E9">
         <v>119226000.0</v>
       </c>
       <c r="F9">
         <v>129516000.0</v>
       </c>
       <c r="G9">
         <v>105923000.0</v>
       </c>
       <c r="H9">
         <v>79585000.0</v>
       </c>
       <c r="I9">
         <v>75947000.0</v>
       </c>
@@ -23605,51 +23794,51 @@
       </c>
       <c r="Y9">
         <v>43088000.0</v>
       </c>
       <c r="Z9">
         <v>40295000.0</v>
       </c>
       <c r="AA9">
         <v>53583000.0</v>
       </c>
       <c r="AB9">
         <v>63500000.0</v>
       </c>
       <c r="AC9">
         <v>45700000.0</v>
       </c>
       <c r="AD9">
         <v>27200000.0</v>
       </c>
       <c r="AE9">
         <v>10700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
         <v>70263000.0</v>
       </c>
       <c r="C10">
         <v>50080000.0</v>
       </c>
       <c r="D10">
         <v>46429000.0</v>
       </c>
       <c r="E10">
         <v>57194000.0</v>
       </c>
       <c r="F10">
         <v>44304000.0</v>
       </c>
       <c r="G10">
         <v>24642000.0</v>
       </c>
       <c r="H10">
         <v>22416000.0</v>
       </c>
       <c r="I10">
         <v>18266000.0</v>
       </c>
@@ -23700,51 +23889,51 @@
       </c>
       <c r="Y10">
         <v>12162000.0</v>
       </c>
       <c r="Z10">
         <v>11253000.0</v>
       </c>
       <c r="AA10">
         <v>-101035000.0</v>
       </c>
       <c r="AB10">
         <v>19400000.0</v>
       </c>
       <c r="AC10">
         <v>17000000.0</v>
       </c>
       <c r="AD10">
         <v>8200000.0</v>
       </c>
       <c r="AE10">
         <v>300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11">
         <v>18756000.0</v>
       </c>
       <c r="C11">
         <v>17127000.0</v>
       </c>
       <c r="D11">
         <v>13016000.0</v>
       </c>
       <c r="E11">
         <v>15813000.0</v>
       </c>
       <c r="F11">
         <v>11145000.0</v>
       </c>
       <c r="G11">
         <v>8552000.0</v>
       </c>
       <c r="H11">
         <v>7883000.0</v>
       </c>
       <c r="I11">
         <v>6621000.0</v>
       </c>
@@ -23795,51 +23984,51 @@
       </c>
       <c r="Y11">
         <v>-8116000.0</v>
       </c>
       <c r="Z11">
         <v>2251000.0</v>
       </c>
       <c r="AA11">
         <v>-8032000.0</v>
       </c>
       <c r="AB11">
         <v>8500000.0</v>
       </c>
       <c r="AC11">
         <v>7500000.0</v>
       </c>
       <c r="AD11">
         <v>3700000.0</v>
       </c>
       <c r="AE11">
         <v>100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12">
         <v>28365000.0</v>
       </c>
       <c r="C12">
         <v>32075000.0</v>
       </c>
       <c r="D12">
         <v>36266000.0</v>
       </c>
       <c r="E12">
         <v>25895000.0</v>
       </c>
       <c r="F12">
         <v>25465000.0</v>
       </c>
       <c r="G12">
         <v>32731000.0</v>
       </c>
       <c r="H12">
         <v>25763000.0</v>
       </c>
       <c r="I12">
         <v>23301000.0</v>
       </c>
@@ -23890,53 +24079,55 @@
       </c>
       <c r="Y12">
         <v>13053000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>192</v>
+      </c>
+      <c r="B13">
+        <v>28365000.0</v>
+      </c>
       <c r="C13">
         <v>32075000.0</v>
       </c>
       <c r="D13">
         <v>36266000.0</v>
       </c>
       <c r="E13">
         <v>25895000.0</v>
       </c>
       <c r="F13">
         <v>25465000.0</v>
       </c>
       <c r="G13">
         <v>32731000.0</v>
       </c>
       <c r="H13">
         <v>25763000.0</v>
       </c>
       <c r="I13">
         <v>23301000.0</v>
       </c>
       <c r="J13">
         <v>17277000.0</v>
       </c>
       <c r="K13">
@@ -23945,86 +24136,86 @@
       <c r="L13">
         <v>14058000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
         <v>51507000.0</v>
       </c>
       <c r="C15">
         <v>32953000.0</v>
       </c>
       <c r="D15">
         <v>33413000.0</v>
       </c>
       <c r="E15">
         <v>41381000.0</v>
       </c>
       <c r="F15">
         <v>33159000.0</v>
       </c>
       <c r="G15">
         <v>16090000.0</v>
       </c>
       <c r="H15">
         <v>14533000.0</v>
       </c>
       <c r="I15">
         <v>11645000.0</v>
       </c>
@@ -24075,53 +24266,55 @@
       </c>
       <c r="Y15">
         <v>20278000.0</v>
       </c>
       <c r="Z15">
         <v>9002000.0</v>
       </c>
       <c r="AA15">
         <v>-131996000.0</v>
       </c>
       <c r="AB15">
         <v>10700000.0</v>
       </c>
       <c r="AC15">
         <v>9500000.0</v>
       </c>
       <c r="AD15">
         <v>4300000.0</v>
       </c>
       <c r="AE15">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>195</v>
+      </c>
+      <c r="B16">
+        <v>50820000.0</v>
+      </c>
       <c r="C16">
         <v>32521000.0</v>
       </c>
       <c r="D16">
         <v>33107000.0</v>
       </c>
       <c r="E16">
         <v>40951000.0</v>
       </c>
       <c r="F16">
         <v>33159000.0</v>
       </c>
       <c r="G16">
         <v>16657000.0</v>
       </c>
       <c r="H16">
         <v>15021000.0</v>
       </c>
       <c r="I16">
         <v>12512000.0</v>
       </c>
       <c r="J16">
         <v>19682000.0</v>
       </c>
       <c r="K16">
@@ -24156,53 +24349,55 @@
       </c>
       <c r="U16">
         <v>3826000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16">
         <v>10954000.0</v>
       </c>
       <c r="X16">
         <v>6625000.0</v>
       </c>
       <c r="Y16">
         <v>20278000.0</v>
       </c>
       <c r="Z16">
         <v>8965000.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>196</v>
+      </c>
+      <c r="B17">
+        <v>51507000.0</v>
+      </c>
       <c r="C17">
         <v>32953000.0</v>
       </c>
       <c r="D17">
         <v>29995000.0</v>
       </c>
       <c r="E17">
         <v>40951000.0</v>
       </c>
       <c r="F17">
         <v>33159000.0</v>
       </c>
       <c r="G17">
         <v>16657000.0</v>
       </c>
       <c r="H17">
         <v>15021000.0</v>
       </c>
       <c r="I17">
         <v>12512000.0</v>
       </c>
       <c r="J17">
         <v>19682000.0</v>
       </c>
       <c r="K17">
@@ -24219,104 +24414,106 @@
       </c>
       <c r="O17">
         <v>26891000.0</v>
       </c>
       <c r="P17">
         <v>6978000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>197</v>
+      </c>
+      <c r="B18">
+        <v>-28365000.0</v>
+      </c>
       <c r="C18">
         <v>-32075000.0</v>
       </c>
       <c r="D18">
         <v>-34900000.0</v>
       </c>
       <c r="E18">
         <v>-25895000.0</v>
       </c>
       <c r="F18">
         <v>-25465000.0</v>
       </c>
       <c r="G18">
         <v>-32731000.0</v>
       </c>
       <c r="H18">
         <v>-25763000.0</v>
       </c>
       <c r="I18">
         <v>-23301000.0</v>
       </c>
       <c r="J18">
         <v>-17277000.0</v>
       </c>
       <c r="K18">
         <v>-15608000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>82000.0</v>
       </c>
       <c r="F19">
         <v>-84000.0</v>
       </c>
       <c r="G19">
         <v>152000.0</v>
       </c>
       <c r="H19">
         <v>-4110000.0</v>
       </c>
       <c r="I19">
         <v>-1238000.0</v>
       </c>
       <c r="J19">
         <v>1118000.0</v>
       </c>
       <c r="K19">
         <v>-6225000.0</v>
       </c>
@@ -24331,89 +24528,89 @@
       </c>
       <c r="O19">
         <v>-2068000.0</v>
       </c>
       <c r="P19">
         <v>897000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
-        <v>97657000.0</v>
+        <v>98028000.0</v>
       </c>
       <c r="C21">
         <v>81799000.0</v>
       </c>
       <c r="D21">
         <v>80979000.0</v>
       </c>
       <c r="E21">
         <v>79726000.0</v>
       </c>
       <c r="F21">
         <v>93660000.0</v>
       </c>
       <c r="G21">
         <v>57227000.0</v>
       </c>
       <c r="H21">
         <v>52289000.0</v>
       </c>
       <c r="I21">
         <v>43307000.0</v>
       </c>
       <c r="J21">
         <v>48941000.0</v>
       </c>
@@ -24461,86 +24658,86 @@
       </c>
       <c r="Y21">
         <v>32247000.0</v>
       </c>
       <c r="Z21">
         <v>31597000.0</v>
       </c>
       <c r="AA21">
         <v>21920000.0</v>
       </c>
       <c r="AB21">
         <v>37200000.0</v>
       </c>
       <c r="AC21">
         <v>26700000.0</v>
       </c>
       <c r="AD21">
         <v>14100000.0</v>
       </c>
       <c r="AE21">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
         <v>319412000.0</v>
       </c>
       <c r="C23">
         <v>322399000.0</v>
       </c>
       <c r="D23">
         <v>301541000.0</v>
       </c>
       <c r="E23">
         <v>290448000.0</v>
       </c>
       <c r="F23">
         <v>282226000.0</v>
       </c>
       <c r="G23">
         <v>272221000.0</v>
       </c>
       <c r="H23">
         <v>221818000.0</v>
       </c>
       <c r="I23">
         <v>224685000.0</v>
       </c>
@@ -24591,229 +24788,231 @@
       </c>
       <c r="Y23">
         <v>121929000.0</v>
       </c>
       <c r="Z23">
         <v>130896000.0</v>
       </c>
       <c r="AA23">
         <v>140686000.0</v>
       </c>
       <c r="AB23">
         <v>131300000.0</v>
       </c>
       <c r="AC23">
         <v>90100000.0</v>
       </c>
       <c r="AD23">
         <v>63300000.0</v>
       </c>
       <c r="AE23">
         <v>35700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
         <v>4000.0</v>
       </c>
       <c r="O24">
         <v>14000.0</v>
       </c>
       <c r="P24">
         <v>14000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>204</v>
+      </c>
+      <c r="B25">
+        <v>25712000.0</v>
+      </c>
       <c r="C25">
         <v>24247000.0</v>
       </c>
       <c r="D25">
         <v>22122000.0</v>
       </c>
       <c r="E25">
         <v>21085000.0</v>
       </c>
       <c r="F25">
         <v>21805000.0</v>
       </c>
       <c r="G25">
         <v>19389000.0</v>
       </c>
       <c r="H25">
         <v>17771000.0</v>
       </c>
       <c r="I25">
         <v>17430000.0</v>
       </c>
       <c r="J25">
         <v>15979000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
         <v>48648000.0</v>
       </c>
       <c r="C28">
         <v>59011000.0</v>
       </c>
       <c r="D28">
         <v>42125000.0</v>
       </c>
       <c r="E28">
         <v>37471000.0</v>
       </c>
       <c r="F28">
         <v>35190000.0</v>
       </c>
       <c r="G28">
         <v>27254000.0</v>
       </c>
       <c r="H28">
         <v>25880000.0</v>
       </c>
       <c r="I28">
         <v>30827000.0</v>
       </c>
@@ -24864,53 +25063,55 @@
       </c>
       <c r="Y28">
         <v>10841000.0</v>
       </c>
       <c r="Z28">
         <v>8698000.0</v>
       </c>
       <c r="AA28">
         <v>10256000.0</v>
       </c>
       <c r="AB28">
         <v>9300000.0</v>
       </c>
       <c r="AC28">
         <v>7600000.0</v>
       </c>
       <c r="AD28">
         <v>5300000.0</v>
       </c>
       <c r="AE28">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>208</v>
+      </c>
+      <c r="B29">
+        <v>18756000.0</v>
+      </c>
       <c r="C29">
         <v>17127000.0</v>
       </c>
       <c r="D29">
         <v>12780000.0</v>
       </c>
       <c r="E29">
         <v>15813000.0</v>
       </c>
       <c r="F29">
         <v>11145000.0</v>
       </c>
       <c r="G29">
         <v>8552000.0</v>
       </c>
       <c r="H29">
         <v>7883000.0</v>
       </c>
       <c r="I29">
         <v>6621000.0</v>
       </c>
       <c r="J29">
         <v>-4411000.0</v>
       </c>
       <c r="K29">
@@ -24919,51 +25120,51 @@
       <c r="L29">
         <v>13737000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
         <v>48648000.0</v>
       </c>
       <c r="C30">
         <v>61591000.0</v>
       </c>
       <c r="D30">
         <v>43316000.0</v>
       </c>
       <c r="E30">
         <v>39500000.0</v>
       </c>
       <c r="F30">
         <v>35856000.0</v>
       </c>
       <c r="G30">
         <v>48696000.0</v>
       </c>
       <c r="H30">
         <v>27296000.0</v>
       </c>
       <c r="I30">
         <v>32640000.0</v>
       </c>
@@ -25014,51 +25215,51 @@
       </c>
       <c r="Y30">
         <v>10841000.0</v>
       </c>
       <c r="Z30">
         <v>8698000.0</v>
       </c>
       <c r="AA30">
         <v>31663000.0</v>
       </c>
       <c r="AB30">
         <v>26300000.0</v>
       </c>
       <c r="AC30">
         <v>19000000.0</v>
       </c>
       <c r="AD30">
         <v>13100000.0</v>
       </c>
       <c r="AE30">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B31">
         <v>-27765000.0</v>
       </c>
       <c r="C31">
         <v>-31719000.0</v>
       </c>
       <c r="D31">
         <v>-34550000.0</v>
       </c>
       <c r="E31">
         <v>-22532000.0</v>
       </c>
       <c r="F31">
         <v>-49356000.0</v>
       </c>
       <c r="G31">
         <v>-32585000.0</v>
       </c>
       <c r="H31">
         <v>-29873000.0</v>
       </c>
       <c r="I31">
         <v>-23846000.0</v>
       </c>
@@ -25109,51 +25310,51 @@
       </c>
       <c r="Y31">
         <v>-20085000.0</v>
       </c>
       <c r="Z31">
         <v>-20344000.0</v>
       </c>
       <c r="AA31">
         <v>-122955000.0</v>
       </c>
       <c r="AB31">
         <v>-17800000.0</v>
       </c>
       <c r="AC31">
         <v>-9700000.0</v>
       </c>
       <c r="AD31">
         <v>-5900000.0</v>
       </c>
       <c r="AE31">
         <v>-4300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B32">
         <v>417440000.0</v>
       </c>
       <c r="C32">
         <v>404198000.0</v>
       </c>
       <c r="D32">
         <v>382520000.0</v>
       </c>
       <c r="E32">
         <v>370174000.0</v>
       </c>
       <c r="F32">
         <v>375886000.0</v>
       </c>
       <c r="G32">
         <v>329448000.0</v>
       </c>
       <c r="H32">
         <v>274107000.0</v>
       </c>
       <c r="I32">
         <v>267992000.0</v>
       </c>
@@ -25223,1227 +25424,1234 @@
       <c r="AE32">
         <v>40300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO32"/>
+  <dimension ref="A1:DP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:120">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>179</v>
+      <c r="DP1" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:120">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
-        <v>-26499000.0</v>
+        <v>67480000.0</v>
       </c>
       <c r="C2">
+        <v>68826000.0</v>
+      </c>
+      <c r="D2">
         <v>66498999.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>66212000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>69227000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>64055000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>65197000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>65325000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>66231000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>64208000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63082000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>66476000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>64459000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>62478000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>61899000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>62888000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>63683000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>63567000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>61877000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>59350000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>61576000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>60370000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>56519000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>52317000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>54319000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>50471000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>48069000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>48502000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>47481000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>48697000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>47127000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>47022000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>49199000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>45516000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>45574000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>45185000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>45065000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>41552000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>41912000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>43058000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>42028000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41919000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>41018000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>41013000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>41044000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>40492000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>39472000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>38515000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>37800000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>38426000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>35596000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>37226000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>39409000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>36422000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>35599000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>35782000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>35358000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>34803000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>33433000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>34361000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>35736000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>36260000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>35426000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>32485000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>33330000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>33286000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>32196000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>32749000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>33278000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>33728000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>33995000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>30798000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>28936000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>31233000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>30821000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>30522000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>29533000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>26793000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>29869000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>29700000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>30849000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>30086000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>28553000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>29210000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>28966000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>26486000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>27835000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>28917000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>29219000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>28723000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>27601000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>28199000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>27606000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>28506000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>26882000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>28162000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>27538000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>29787000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>29429000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>31259000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>27519000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>21484000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>28707000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>28398000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>30436000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>27500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>26200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>26800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>24400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>19800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>18500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>15800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>16900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>14200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>13300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>11500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>11200000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>9300000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>8200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:120">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
-        <v>6176000.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="C3">
+        <v>6709000.0</v>
+      </c>
+      <c r="D3">
         <v>5981000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5854000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6001000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5961000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5711000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6541000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5792000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5248000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5521000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5994000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5090000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5517000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5039000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5428000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5101000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5351000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5273000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5919000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5262000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5109000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5376000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5336000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4549000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4416000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4435000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4597000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4323000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>401000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4516000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4368000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4216000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>450000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4002000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>378000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3847000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3923000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>355000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3957000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3734000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>436000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3437000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3365000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3322000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3144000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3037000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2764000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2838000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2957000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3114000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2839000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2499000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2505000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2622000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2428000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2404000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2289000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2522000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2398000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2521000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2499000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2487000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2649000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2841000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2441000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2583000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2474000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2092000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2848000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2723000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2709000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3061000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2037000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2470000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2672000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2289000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2220000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2417000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2476000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1815000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2563000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1903000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2943000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1839000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2831000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3055000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3105000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2747000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3016000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2664000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2685000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3255000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2524000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2734000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2595000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4147000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>4221000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>4355000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>4245000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>7246000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4691000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4664000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4806000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>5000000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>4200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="DF3">
         <v>3800000.0</v>
       </c>
       <c r="DG3">
+        <v>3800000.0</v>
+      </c>
+      <c r="DH3">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DI3">
         <v>2400000.0</v>
       </c>
       <c r="DJ3">
+        <v>2400000.0</v>
+      </c>
+      <c r="DK3">
         <v>2200000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1400000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>2600000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>1600000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>1200000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:120">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>392000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -26574,818 +26782,825 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:120">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5">
+        <v>25283000.0</v>
+      </c>
+      <c r="C5">
         <v>24530000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>16655000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>23891000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>33552000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>21054000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>22884000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>18783000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19434000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>18673000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>16054000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>21098000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>20885000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19638000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>15317000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21108000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>27026000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>23228000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>23244000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2881000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>26178000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>20503000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>16460000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>18264000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2146000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11360000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7868000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13364000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>15586000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9404000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9918000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9045000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17129000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>16292000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8939000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>15368000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15872000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>12405000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>14735000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>12590000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11963000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>15610000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>10756000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>10990000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>14400000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>11852000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>8174000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9746000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>9500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8933000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6381000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>9479000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>12293000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>10383000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>8438000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>8839000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>11433000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5590000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5500000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8847000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>10075000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>8043000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>5938000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>8513000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>9036000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>7666000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>5646000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>8078000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>8554000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2670000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>4703000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4576000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>9965000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>7747000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>5728000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>7285000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>9040000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-39256000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2880000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5392000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>8041000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>5728000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>5075000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>6017000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>8623000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>6394000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>5357000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>6151000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>11013000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>6716000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>5331000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>7015000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>5215000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>8410000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>3097000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>4625000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>8262000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>8155000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>5767000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>7583000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>10091000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>3198000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-11013000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>4579000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>9167000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>8800000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>7911000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>9444000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>11200000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>9300000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>5300000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>5200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>6900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>4100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>2000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>3800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>4200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>2000000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:120">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
-        <v>30706000.0</v>
+        <v>30686000.0</v>
       </c>
       <c r="C6">
+        <v>31239000.0</v>
+      </c>
+      <c r="D6">
         <v>22636000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>29745000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>39553000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>27015000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>28595000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>25324000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>25226000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23921000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>21575000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>27092000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>25975000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25155000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>20356000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>26536000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>32127000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>28579000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>28517000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3038000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>31440000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>25612000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>21836000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6695000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15776000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>12303000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>17961000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>19909000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9805000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>14434000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>13413000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>21345000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16742000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>12941000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>15746000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>19719000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>16328000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>15090000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>16547000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>15697000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>16046000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>14193000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>14355000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>17722000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>14996000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>11174000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>12783000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>12264000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>11771000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9338000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>12593000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>15132000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>12882000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10943000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>11461000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>13861000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7994000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7789000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>11369000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>12473000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>10564000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8437000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>11000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>11685000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>10507000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>8087000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>10661000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>11028000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4762000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>7551000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>7299000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>12674000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>10808000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>7765000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>9755000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>11712000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-36967000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>5100000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>7809000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>10517000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>7543000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>7638000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7920000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>11566000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>8233000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>8188000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>9206000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>14118000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>9463000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>8347000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>9679000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>7900000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>11665000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5621000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>7359000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>10857000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>12302000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>9988000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>11938000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>14336000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>10444000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-6322000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>9243000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>13973000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>13800000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>12111000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>13444000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>15000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>13100000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>8100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>7600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>9300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>6300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>3400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>6400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>5800000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>3200000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:120">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -27567,103 +27782,104 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
+      <c r="DP7"/>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:120">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>466000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -27842,1549 +28058,1566 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:120">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>38640000.0</v>
+      </c>
+      <c r="C9">
         <v>36656000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>36156000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>35935000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>37842000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33645000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>35490000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>36993000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>37262000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>34626000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>27412000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>31202000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>31055000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>31438000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>25598000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>27712000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>34478000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>32364000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>33164000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>28927000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>35061000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>29718000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>27874000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>25160000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>23171000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>20678000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>18056000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>19250000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>21600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>17820000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>17114000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>16825000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>24188000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>19560000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>15480000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>18667000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>23092000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>21312000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>18228000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>18807000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>21303000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>19691000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>17360000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>18248000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>22209000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>18927000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>15077000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>17989000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>18047000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>14434000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>14111000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>16928000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>18678000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>16879000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>13890000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>14284000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>16928000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>12990000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>10645000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>13547000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>15122000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>11838000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>10059000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>12032000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>13517000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>11821000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>9971000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>11801000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>12525000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>10108000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>9217000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>11901000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>18216000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>12002000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>9793000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>11139000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>13125000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>9447000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>5631000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>8141000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>10869000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>8368000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>7905000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>8792000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>13048000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>9578000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>8132000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>8764000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>11954000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>9826000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>8100000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>9668000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>11100000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>10776000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>9240000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>9688000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>13384000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>10151000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>8240000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>9762000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>16361000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>11594000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>11317000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>12734000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>17937000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>16200000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>14300000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>15700000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>17500000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>15000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>10100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>9400000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>11200000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>7900000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>4900000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>7600000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>6800000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>3900000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:120">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>18399000.0</v>
+      </c>
+      <c r="C10">
         <v>17443000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9709000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16857000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>26254000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14050000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14849000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10459000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10722000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15605000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6776000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11702000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12346000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11951000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8639000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15120000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>21484000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>17921000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>18168000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-10359000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>18574000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12759000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8384000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9846000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6347000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4682000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1524000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7008000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9201000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1102000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3387000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3747000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12234000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8967000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4560000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7449000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11806000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8381000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7574000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8668000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7618000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8656000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7251000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7660000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11023000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8446000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5215000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6366000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2706000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5786000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3176000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5815000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>9965000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6962000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>857000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4658000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6878000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>913000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1331000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4372000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5523000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3477000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1367000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3941000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4662000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3025000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1446000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3418000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3956000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2184000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>261000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>71000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>5436000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3274000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1340000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3127000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4922000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2150000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>823000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1106000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2895000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1252000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>221000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>391000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-1030000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2767000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>783000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2715000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>4883000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2283000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1353000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3673000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3290000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2798000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>845000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2439000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>6080000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3170000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>679000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>2656000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4748000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-91670000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-15263000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>615000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5283000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>3300000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>7700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>6100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>2900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>4800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>2100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2900000.0</v>
       </c>
-      <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:120">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11">
+        <v>4907000.0</v>
+      </c>
+      <c r="C11">
         <v>5171000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3139000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5118000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5328000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4195000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4983000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4200000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3749000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4287000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2131000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3416000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3502000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3731000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2779000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4221000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5082000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4574000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5122000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4192000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5641000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4394000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2859000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3449000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2150000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2113000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>947000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2146000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2676000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1556000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1187000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2878000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-13694000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1522000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3039000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4722000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4254000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1891000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3468000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3047000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3222000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2807000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3103000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4605000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3079000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>650000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2483000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1055000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1526000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1262000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2210000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4384000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2673000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>346000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1995000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2668000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>614000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>539000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1771000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2237000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1330000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>508000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1642000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1888000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1225000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>586000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1384000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1602000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-531000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>103000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>28000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2147000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1387000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>608000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1204000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1895000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>855000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-309000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>415000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1409000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>515000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>81000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>153000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-386000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-3025000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>294000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1018000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1831000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>856000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>507000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1377000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>1234000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1077000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>325000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>962000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-10480000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>634000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>136000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>531000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>950000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-6646000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-4212000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>449000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2377000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1600000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1300000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2300000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>3300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>2700000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1400000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>2200000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1300000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>300000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>900000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>1100000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>700000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:120">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12">
+        <v>6884000.0</v>
+      </c>
+      <c r="C12">
         <v>7087000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6946000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7034000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7298000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7004000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8035000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8324000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8712000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9053000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9278000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9396000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8539000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7687000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6678000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5988000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5542000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5307000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5076000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7478000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7604000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7744000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8076000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8418000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8493000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6678000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6344000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6356000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6385000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6577000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6531000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5298000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4895000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4560000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4379000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4272000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4066000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4024000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3884000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3922000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3778000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3788000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3453000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3330000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3377000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3398000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2959000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3380000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3016000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3147000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3216000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3664000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2613000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3421000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4550000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4538000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4572000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4677000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4564000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4510000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4554000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4566000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4571000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4572000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4336000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4641000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4598000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4660000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4598000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>18508000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4525000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4556000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4619000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>18587000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4579000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4588000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4620000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>16908000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4614000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4633000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4640000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>17900000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4682000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4714000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>4663000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>17058000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4178000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4395000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2646000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>11066000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2669000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2741000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2936000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>13053000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3101000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3246000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3103000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>4985000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5088000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4927000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>5344000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>5068000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5203000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5074000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5360000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
+      <c r="DP12"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:120">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>7087000.0</v>
+      </c>
+      <c r="D13">
         <v>6946000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7034000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7298000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7004000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8035000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>9278000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9396000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>8539000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>7687000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6678000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5988000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5542000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5307000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5076000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7478000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7604000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7744000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8076000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8418000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8493000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6678000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6344000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6356000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -29431,86 +29664,85 @@
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
+      <c r="DP13"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:120">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -29692,929 +29924,940 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
+      <c r="DP14"/>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:120">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
+        <v>13492000.0</v>
+      </c>
+      <c r="C15">
         <v>12272000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6474000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11739000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>20926000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9855000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9866000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6259000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6973000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11638000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4645000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8286000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8844000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8220000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5860000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10899000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16402000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>13347000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13046000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-6167000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12933000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8365000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5525000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6397000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-4197000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2569000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>574000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4841000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6492000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-2658000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2189000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2733000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9296000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>22578000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3028000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4395000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7057000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4127000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5658000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5164000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4530000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5434000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4444000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4504000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>6318000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5377000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4996000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3246000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2218000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5894000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4144000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5254000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3669000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>603000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2660000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4455000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>297000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>787000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2598000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3282000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2144000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>855000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2296000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2770000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1797000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>856000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2030000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2350000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-1809000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>154000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>43000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3289000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2211000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>694000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1955000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>3422000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>181000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-565000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>703000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-1735000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>23548000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>670000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>232000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-371000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>5483000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1157000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-458000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>3052000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1427000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>846000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2296000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2056000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1721000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>520000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1477000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>16560000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2534000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>540000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2113000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3778000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-124017000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-11051000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>166000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DC15">
         <v>1700000.0</v>
       </c>
       <c r="DD15">
+        <v>1700000.0</v>
+      </c>
+      <c r="DE15">
         <v>2868000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>4400000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>3300000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>1400000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>2400000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>800000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>100000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1600000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1100000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:120">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>12176000.0</v>
+      </c>
+      <c r="D16">
         <v>6474000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11564000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20579000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9727000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9739000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>4645000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8286000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8844000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7664000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5860000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10899000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>16402000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>13347000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>13043000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-6159000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12933000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8774000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5533000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6547000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-4197000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3057000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>577000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4862000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6525000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1791000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2200000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2747000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9356000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5150000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3038000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4410000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7084000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4127000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5683000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4571000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5434000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4444000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4557000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6418000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5378000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4996000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3246000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2218000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5894000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4144000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5254000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3671000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>603000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2660000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4455000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>234000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>787000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2598000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3281000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2144000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>855000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2296000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2770000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1797000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>856000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2031000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2350000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1640000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>154000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>41000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3254000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1828000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>703000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1902000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2925000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1383000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>-571000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>571000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2262000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>461000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-159000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>159000.0</v>
       </c>
-      <c r="CG16">
-[...1 lines deleted...]
-      </c>
       <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
         <v>5884000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>486000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1686000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2932000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1260000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>667000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2060000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1911000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1721000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>520000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1477000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>16560000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2534000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>541000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2112000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>3778000.0</v>
       </c>
-      <c r="CX16">
-[...1 lines deleted...]
-      </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
+        <v>0.0</v>
+      </c>
+      <c r="DA16">
         <v>-1739000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1739000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
+      <c r="DP16"/>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:120">
       <c r="A17" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>196</v>
+      </c>
+      <c r="B17">
+        <v>13492000.0</v>
+      </c>
       <c r="C17">
+        <v>12272000.0</v>
+      </c>
+      <c r="D17">
         <v>6570000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>11739000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>20926000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9855000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>9866000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>6259000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6973000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11638000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4645000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8286000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8778000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>8286000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5860000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10886000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>15780000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>13347000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>13043000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-6167000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>12816000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>8788000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5533000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6547000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-4211000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3057000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>577000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4862000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>6525000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1791000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2200000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2747000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>9356000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5150000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3038000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4410000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>7084000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4105000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>5683000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5200000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4571000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5434000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4444000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4557000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>6418000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>5347000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2825000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3883000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1651000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>22639000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1914000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3605000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>5581000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>19507000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>511000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2663000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>4210000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>792000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>2601000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -30703,152 +30946,159 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:120">
       <c r="A18" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>197</v>
+      </c>
+      <c r="B18">
+        <v>-6884000.0</v>
+      </c>
       <c r="C18">
+        <v>-7087000.0</v>
+      </c>
+      <c r="D18">
         <v>-6946000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7034000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7298000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7004000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8035000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8324000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8712000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9053000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9278000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9396000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8539000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7687000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6678000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5988000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5542000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5307000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5076000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7478000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7604000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7744000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8076000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8418000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-8493000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6678000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6344000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-6356000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6385000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -30894,193 +31144,194 @@
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
+      <c r="DP18"/>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:120">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>82000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>23743000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-23807000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-20000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>358000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-75000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-66000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-65000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3932000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-61000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-60000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-57000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1623000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-246000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1455000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1160000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>4318000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1097000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1066000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1037000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-3363000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-981000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-954000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-927000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-945000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-876000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-851000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-827000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-5401000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-782000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-694000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>171000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>81000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>929000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-3031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="BE19">
         <v>17000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BF19">
+        <v>17000.0</v>
+      </c>
+      <c r="BG19"/>
+      <c r="BH19">
         <v>293000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>358000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -31095,106 +31346,105 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:120">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>265000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>241000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>-7000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-1193000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>767000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>858000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>827000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-308000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>4917000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>14693000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -31376,459 +31626,463 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:120">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>25555000.0</v>
+      </c>
+      <c r="C21">
         <v>24171000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23979000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23998000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>31564000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21056000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22897000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>18369000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19477000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>24183000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15686000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>20738000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>20634000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>19628000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15222000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>19725000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>25151000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>23225000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>23265000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>20924000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>26246000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>20317000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16494000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>18266000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2150000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11556000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11944000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13189000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>15599000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5934000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>10265000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9981000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17127000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>12406000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8945000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>11721000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15869000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14213000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>11743000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>12590000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11658000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>12435000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10704000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10990000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>14519000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>12415000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8174000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>10788000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>8370000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8852000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6392000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>9479000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>12560000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>9472000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8438000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9179000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11433000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>5372000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5602000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>8524000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>10048000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>7445000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5937000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>8261000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>8998000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>7662000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6043000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>7858000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>8552000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>5741000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4703000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2425000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5773000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>7747000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>5728000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>7285000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>9097000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-39256000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2880000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5392000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>7319000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>5728000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4763000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>5792000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>10269000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>6394000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5384000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>6219000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>9271000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>6716000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5706000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>8088000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>7900000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>8410000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>5621000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>7359000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>10857000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>8155000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>5767000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7583000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>5830000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>3198000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2389000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>5689000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>10643000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>8800000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>7900000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>9400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>11200000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>9300000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>5300000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>5200000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>6900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>4100000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>2000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>3800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>4200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>2000000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:120">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -32010,427 +32264,433 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
+      <c r="DP22"/>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:120">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
-        <v>7959000.0</v>
+        <v>80565000.0</v>
       </c>
       <c r="C23">
+        <v>81311000.0</v>
+      </c>
+      <c r="D23">
         <v>78676000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>78149000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>75505000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>76644000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>77790000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>83949000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>84016000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14640000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>74808000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>76940000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>74880000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>74288000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>72275000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>70875000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>73010000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>72706000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>71776000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>67353000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>70391000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>69771000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>67899000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>59211000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>75340000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>59593000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>54181000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>54563000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>53482000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>60583000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>53976000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>53866000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>56260000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>52670000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>52109000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>52131000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>52288000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>48651000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>48397000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>49275000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>51673000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>49175000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>47674000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>48271000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>48734000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>47004000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>46375000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>45716000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>47477000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>44008000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>43315000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>44675000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>45527000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>43829000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>41051000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>40887000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>40853000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>42421000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>38476000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>39384000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>40810000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>40653000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>39548000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>36256000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>37849000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>37445000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>36124000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>36692000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>37251000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>38095000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>38509000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>38123000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>37187000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>35488000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>34886000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>34376000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>33561000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>75496000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>32620000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>32449000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>34399000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>32726000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>31695000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>32210000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>31745000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>29670000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>30583000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>31462000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>31902000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>31833000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>29995000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>29779000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>30806000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>30872000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>30501000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>30491000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>30065000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>31783000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>31902000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>33438000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>33805000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>29880000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>37635000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>35443000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>37730000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>34900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>32600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>33100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>30700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>25500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>23300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>20000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>21200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>18000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>16200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>15300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>13800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>11200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>9800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:120">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32439,73 +32699,73 @@
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
+      <c r="BA24"/>
       <c r="BB24">
         <v>4000.0</v>
       </c>
       <c r="BC24">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BD24">
         <v>3000.0</v>
       </c>
       <c r="BE24">
+        <v>3000.0</v>
+      </c>
+      <c r="BF24">
         <v>4000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>5000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>3000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
@@ -32520,443 +32780,447 @@
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
+      <c r="DP24"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:120">
       <c r="A25" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>204</v>
+      </c>
+      <c r="B25">
+        <v>6275000.0</v>
+      </c>
       <c r="C25">
+        <v>6709000.0</v>
+      </c>
+      <c r="D25">
         <v>6769000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6498000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5736000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5961000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5953000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6541000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5792000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5913000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5521000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5994000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5090000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5517000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5039000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5428000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5101000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5351000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5273000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6239000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4942000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5109000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5033000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4698000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4549000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4416000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4435000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4597000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4323000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4330000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4516000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4368000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4216000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4105000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4002000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4025000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3847000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3923000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3807000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3957000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3734000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3656000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3437000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3365000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3322000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3144000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3037000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2764000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2838000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2957000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3114000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2839000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2499000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2505000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2622000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2428000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2404000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2289000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2522000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2398000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2521000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2499000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2487000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2469000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2841000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2441000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2583000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2474000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2092000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2848000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2723000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2709000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3061000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2037000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2470000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2672000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2289000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2220000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2417000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2476000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1815000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2563000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1903000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2943000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1839000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2831000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3055000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3105000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2747000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>3016000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2664000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2685000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>3255000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2524000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2734000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2595000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>4147000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>4221000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7246000.0</v>
       </c>
       <c r="CX25">
         <v>7246000.0</v>
       </c>
       <c r="CY25">
+        <v>7246000.0</v>
+      </c>
+      <c r="CZ25">
         <v>4691000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4664000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>4806000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>5000000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>4200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="DF25">
         <v>3800000.0</v>
       </c>
       <c r="DG25">
+        <v>3800000.0</v>
+      </c>
+      <c r="DH25">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DI25">
         <v>2400000.0</v>
       </c>
       <c r="DJ25">
+        <v>2400000.0</v>
+      </c>
+      <c r="DK25">
         <v>2200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1400000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>2600000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>1600000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>1200000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>1020000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:120">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -33138,131 +33402,134 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
+      <c r="DP26"/>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:120">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>212000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>254000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
@@ -33281,500 +33548,508 @@
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
+      <c r="DP27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:120">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>13085000.0</v>
+      </c>
+      <c r="C28">
         <v>12485000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12177000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11938000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12048000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11964000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12206000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18601000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16240000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10443000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11303000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10199000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10180000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9348000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10383000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9180000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8560000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9450000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9041000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7176000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9123000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7207000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6134000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6540000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5946000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8821000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5755000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5692000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5612000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11485000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6344000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6380000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6618000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6704000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6134000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6568000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6847000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6736000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6130000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5831000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9247000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6820000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6238000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6886000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7170000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6512000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6562000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6847000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9335000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5696000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7719000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7077000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6118000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7407000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5240000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4851000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5242000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7355000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4788000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4781000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4821000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4076000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3808000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3410000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4157000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3791000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3530000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3533000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3558000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3955000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4114000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>5174000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5715000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3916000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3728000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3507000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3664000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3115000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2751000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2749000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2643000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3462000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3142000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2779000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2689000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2748000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2545000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2683000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3153000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2620000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2476000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2612000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2366000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>3619000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2329000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2527000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1996000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2473000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2179000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2041000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1150000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4237000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2381000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2488000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>2000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>1000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>700000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:120">
       <c r="A29" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>208</v>
+      </c>
+      <c r="B29">
+        <v>4907000.0</v>
+      </c>
       <c r="C29">
+        <v>5171000.0</v>
+      </c>
+      <c r="D29">
         <v>3139000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5118000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5328000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4195000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4983000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3749000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3967000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2131000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3416000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3502000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3731000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2779000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4221000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5082000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4574000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5122000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4192000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5641000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4394000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2859000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3449000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2150000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2113000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>947000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2146000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2676000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2022000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -33819,1123 +34094,1133 @@
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
+      <c r="DP29"/>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:120">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
-        <v>18540000.0</v>
+        <v>13085000.0</v>
       </c>
       <c r="C30">
+        <v>12485000.0</v>
+      </c>
+      <c r="D30">
         <v>12177000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11937000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6278000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12589000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12593000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18624000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17785000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>74651000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11726000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10464000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10421000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11810000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10376000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7987000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9327000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9139000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9899000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8003000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8815000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9401000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11380000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6894000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>21021000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9122000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6112000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6061000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6001000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>11886000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6849000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6844000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7061000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7154000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6535000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6946000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7223000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7099000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6485000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6217000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9645000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7256000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6656000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7258000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7690000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6512000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6903000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7201000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>9677000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5582000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7719000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7449000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6118000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7407000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5452000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5105000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5495000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7618000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5043000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5023000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5074000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4393000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4122000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3771000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4519000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4159000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3928000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3943000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3973000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4367000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4514000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7325000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>8251000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4255000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4065000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3854000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4028000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>48703000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2751000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2749000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3550000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2640000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3142000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>3000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2779000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3184000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2748000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2545000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2683000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3110000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2394000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1580000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3200000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2366000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3619000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2329000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2527000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1996000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2473000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2179000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>6286000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>8396000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>8928000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>7045000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>7294000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>7400000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>6400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="DE30">
         <v>6300000.0</v>
       </c>
       <c r="DF30">
+        <v>6300000.0</v>
+      </c>
+      <c r="DG30">
         <v>5700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>4800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>4200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>4300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>3800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>2900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>3800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>2600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>1900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:119">
+    <row r="31" spans="1:120">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B31">
+        <v>-7156000.0</v>
+      </c>
+      <c r="C31">
         <v>-6728000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-14270000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-7141000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5310000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7006000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8048000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7910000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-8755000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>475000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8910000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-9036000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-8288000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7677000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6583000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4605000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3667000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5304000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5097000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-31283000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7672000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7558000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8110000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8420000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-8497000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6874000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5827000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6181000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6398000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-7036000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6878000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-6234000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4893000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3439000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4385000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4272000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4063000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5832000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4169000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3922000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4040000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3779000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3453000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3330000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3496000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3969000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2959000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4422000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-5664000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3231000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3216000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3664000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2595000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2510000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-7578000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4165000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4555000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4459000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-4200000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4117000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4525000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3968000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-4570000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-4320000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-4336000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-4637000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4597000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-4440000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4596000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-7925000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4442000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-2354000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-337000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-4473000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-4388000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-4158000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-4232000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>41406000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-3684000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-4286000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-5146000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-4476000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-4401000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-5290000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-10073000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-3627000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-4569000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-3412000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-4225000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-4433000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-4095000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-3425000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-4610000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-5612000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-4776000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-4920000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-4777000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-4985000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-5088000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-4927000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-5343000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-91532000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-5203000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-5074000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-7123000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-5500000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-4900000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-4004000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-3500000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-3200000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-2400000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-2000000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-2100000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1400000.0</v>
       </c>
       <c r="DL31">
         <v>-1400000.0</v>
       </c>
       <c r="DM31">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DN31">
         <v>-1300000.0</v>
       </c>
-      <c r="DN31"/>
-      <c r="DO31">
+      <c r="DO31"/>
+      <c r="DP31">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:119">
+    <row r="32" spans="1:120">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B32">
-        <v>10157000.0</v>
+        <v>106120000.0</v>
       </c>
       <c r="C32">
+        <v>105482000.0</v>
+      </c>
+      <c r="D32">
         <v>102655000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>102147000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>107069000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>97700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>100687000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>102318000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>103493000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>98834000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>90494000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>97678000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>95514000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>93916000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>87497000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>90600000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>98161000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>95931000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>95041000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>88277000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>96637000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>90088000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>84393000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>77477000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>77490000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>71149000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>66125000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>67752000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>69081000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>66517000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>64241000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>63847000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>73387000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>65076000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>61054000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>63852000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>68157000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>62864000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>60140000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>61865000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>63331000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>61610000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>58378000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>59261000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>63253000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>59419000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>54549000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>56504000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>55847000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>52860000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>49707000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>54154000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>58087000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>53301000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>49489000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>50066000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>52286000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>47793000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>44078000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>47908000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>50858000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>48098000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>45485000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>44517000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>46847000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>45107000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>42167000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>44550000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>45803000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>43836000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>43212000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>42699000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>47152000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>43235000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>40614000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>41661000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>42658000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>36240000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>35500000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>37841000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>41718000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>38454000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>36458000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>38002000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>42014000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>36064000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>35967000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>37681000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>41173000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>38549000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>35701000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>37867000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>38706000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>39282000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>36122000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>37850000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>40922000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>39938000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>37669000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>41021000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>43880000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>33078000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>40024000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>41132000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>48373000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>43700000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>40500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>42500000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>41900000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>34800000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>28600000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>25200000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>28100000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>22100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>18200000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>19100000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>18000000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>13200000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>10100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -35024,51 +35309,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B2">
         <v>1165000.0</v>
       </c>
       <c r="C2">
         <v>1523000.0</v>
       </c>
       <c r="D2">
         <v>1170000.0</v>
       </c>
       <c r="E2">
         <v>1148000.0</v>
       </c>
       <c r="F2">
         <v>889000.0</v>
       </c>
       <c r="G2">
         <v>716000.0</v>
       </c>
       <c r="H2">
         <v>644000.0</v>
       </c>
       <c r="I2">
         <v>952000.0</v>
       </c>
@@ -35119,51 +35404,51 @@
       </c>
       <c r="Y2">
         <v>2744000.0</v>
       </c>
       <c r="Z2">
         <v>3210000.0</v>
       </c>
       <c r="AA2">
         <v>2517000.0</v>
       </c>
       <c r="AB2">
         <v>2900000.0</v>
       </c>
       <c r="AC2">
         <v>6100000.0</v>
       </c>
       <c r="AD2">
         <v>1700000.0</v>
       </c>
       <c r="AE2">
         <v>7600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B3">
         <v>20628000</v>
       </c>
       <c r="C3">
         <v>16098000</v>
       </c>
       <c r="D3">
         <v>62539000</v>
       </c>
       <c r="E3">
         <v>26081000</v>
       </c>
       <c r="F3">
         <v>24883000</v>
       </c>
       <c r="G3">
         <v>15198000</v>
       </c>
       <c r="H3">
         <v>15379000</v>
       </c>
       <c r="I3">
         <v>13526000</v>
       </c>
@@ -35214,51 +35499,51 @@
       </c>
       <c r="Y3">
         <v>6034000</v>
       </c>
       <c r="Z3">
         <v>5046000</v>
       </c>
       <c r="AA3">
         <v>10547000</v>
       </c>
       <c r="AB3">
         <v>66700000</v>
       </c>
       <c r="AC3">
         <v>153500000</v>
       </c>
       <c r="AD3">
         <v>74800000</v>
       </c>
       <c r="AE3">
         <v>4600000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>22000.0</v>
       </c>
       <c r="F4">
         <v>259000.0</v>
       </c>
       <c r="G4">
         <v>173000.0</v>
       </c>
       <c r="H4">
         <v>72000.0</v>
       </c>
       <c r="I4">
         <v>-308000.0</v>
       </c>
       <c r="J4">
         <v>-2334000.0</v>
       </c>
       <c r="K4">
         <v>2751000.0</v>
       </c>
@@ -35273,51 +35558,51 @@
       </c>
       <c r="O4">
         <v>561000.0</v>
       </c>
       <c r="P4">
         <v>-142000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-32187000.0</v>
       </c>
       <c r="F5">
         <v>-29045000.0</v>
       </c>
       <c r="G5">
         <v>4629000.0</v>
       </c>
       <c r="H5">
         <v>-6359000.0</v>
       </c>
       <c r="I5">
         <v>28001000.0</v>
       </c>
       <c r="J5">
         <v>-5915000.0</v>
       </c>
       <c r="K5">
         <v>-11611000.0</v>
       </c>
@@ -35332,51 +35617,51 @@
       </c>
       <c r="O5">
         <v>11974000.0</v>
       </c>
       <c r="P5">
         <v>10110000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6">
         <v>523000.0</v>
       </c>
       <c r="C6">
         <v>-358000.0</v>
       </c>
       <c r="D6">
         <v>353000.0</v>
       </c>
       <c r="E6">
         <v>22000.0</v>
       </c>
       <c r="F6">
         <v>259000.0</v>
       </c>
       <c r="G6">
         <v>173000.0</v>
       </c>
       <c r="H6">
         <v>72000.0</v>
       </c>
       <c r="I6">
         <v>-308000.0</v>
       </c>
@@ -35427,51 +35712,51 @@
       </c>
       <c r="Y6">
         <v>-42000.0</v>
       </c>
       <c r="Z6">
         <v>-466000.0</v>
       </c>
       <c r="AA6">
         <v>693000.0</v>
       </c>
       <c r="AB6">
         <v>-400000.0</v>
       </c>
       <c r="AC6">
         <v>143600000.0</v>
       </c>
       <c r="AD6">
         <v>69500000.0</v>
       </c>
       <c r="AE6">
         <v>39800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B7">
         <v>-32341000.0</v>
       </c>
       <c r="C7">
         <v>-17701000.0</v>
       </c>
       <c r="D7">
         <v>4944000.0</v>
       </c>
       <c r="E7">
         <v>-12893000.0</v>
       </c>
       <c r="F7">
         <v>-2991000.0</v>
       </c>
       <c r="G7">
         <v>12926000.0</v>
       </c>
       <c r="H7">
         <v>-15356000.0</v>
       </c>
       <c r="I7">
         <v>1504000.0</v>
       </c>
@@ -35522,51 +35807,51 @@
       </c>
       <c r="Y7">
         <v>-6869000.0</v>
       </c>
       <c r="Z7">
         <v>-6031000.0</v>
       </c>
       <c r="AA7">
         <v>7521000.0</v>
       </c>
       <c r="AB7">
         <v>-19900000.0</v>
       </c>
       <c r="AC7">
         <v>-17700000.0</v>
       </c>
       <c r="AD7">
         <v>-5800000.0</v>
       </c>
       <c r="AE7">
         <v>-4200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-5358000.0</v>
       </c>
       <c r="F8">
         <v>-4090000.0</v>
       </c>
       <c r="G8">
         <v>-4279000.0</v>
       </c>
       <c r="H8">
         <v>-5801000.0</v>
       </c>
       <c r="I8">
         <v>-5061000.0</v>
       </c>
       <c r="J8">
         <v>-4254000.0</v>
       </c>
       <c r="K8">
         <v>-5162000.0</v>
       </c>
@@ -35581,51 +35866,51 @@
       </c>
       <c r="O8">
         <v>-4579000.0</v>
       </c>
       <c r="P8">
         <v>-1921000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B9">
         <v>-28151000.0</v>
       </c>
       <c r="C9">
         <v>-24620000.0</v>
       </c>
       <c r="D9">
         <v>-8122000.0</v>
       </c>
       <c r="E9">
         <v>-5358000.0</v>
       </c>
       <c r="F9">
         <v>-4090000.0</v>
       </c>
       <c r="G9">
         <v>-4279000.0</v>
       </c>
       <c r="H9">
         <v>-5801000.0</v>
       </c>
       <c r="I9">
         <v>-5061000.0</v>
       </c>
@@ -35664,53 +35949,55 @@
       </c>
       <c r="U9">
         <v>-2113000.0</v>
       </c>
       <c r="V9">
         <v>2706000.0</v>
       </c>
       <c r="W9">
         <v>2243000.0</v>
       </c>
       <c r="X9">
         <v>1649000.0</v>
       </c>
       <c r="Y9">
         <v>1018000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>220</v>
+      </c>
+      <c r="B10">
+        <v>-1687000.0</v>
+      </c>
       <c r="C10">
         <v>1056000.0</v>
       </c>
       <c r="D10">
         <v>-72000.0</v>
       </c>
       <c r="E10">
         <v>2295000.0</v>
       </c>
       <c r="F10">
         <v>-4449000.0</v>
       </c>
       <c r="G10">
         <v>3516000.0</v>
       </c>
       <c r="H10">
         <v>-7762000.0</v>
       </c>
       <c r="I10">
         <v>-159000.0</v>
       </c>
       <c r="J10">
         <v>1446000.0</v>
       </c>
       <c r="K10">
@@ -35757,51 +36044,51 @@
       </c>
       <c r="Y10">
         <v>-1715000.0</v>
       </c>
       <c r="Z10">
         <v>1991000.0</v>
       </c>
       <c r="AA10">
         <v>2978000.0</v>
       </c>
       <c r="AB10">
         <v>-4400000.0</v>
       </c>
       <c r="AC10">
         <v>-700000.0</v>
       </c>
       <c r="AD10">
         <v>-1200000.0</v>
       </c>
       <c r="AE10">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>18886000.0</v>
       </c>
       <c r="F11">
         <v>5532000.0</v>
       </c>
       <c r="G11">
         <v>8963000.0</v>
       </c>
       <c r="H11">
         <v>5083000.0</v>
       </c>
       <c r="I11">
         <v>-21277000.0</v>
       </c>
       <c r="J11">
         <v>6962000.0</v>
       </c>
       <c r="K11">
         <v>15438000.0</v>
       </c>
@@ -35824,51 +36111,51 @@
         <v>2975000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11">
         <v>4491000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>588000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>8164000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13877000.0</v>
       </c>
       <c r="F12">
         <v>31697000.0</v>
       </c>
       <c r="G12">
         <v>32003000.0</v>
       </c>
       <c r="H12">
         <v>19068000.0</v>
       </c>
       <c r="I12">
         <v>14820000.0</v>
       </c>
       <c r="J12">
         <v>-7001000.0</v>
       </c>
       <c r="K12">
         <v>12971000.0</v>
       </c>
@@ -35883,51 +36170,51 @@
       </c>
       <c r="O12">
         <v>10575000.0</v>
       </c>
       <c r="P12">
         <v>1394000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-11031000.0</v>
       </c>
       <c r="F13">
         <v>16000.0</v>
       </c>
       <c r="G13">
         <v>10459000.0</v>
       </c>
       <c r="H13">
         <v>15000.0</v>
       </c>
       <c r="I13">
         <v>-1866000.0</v>
       </c>
       <c r="J13">
         <v>-1079000.0</v>
       </c>
       <c r="K13">
         <v>-937000.0</v>
       </c>
@@ -35936,51 +36223,51 @@
       </c>
       <c r="M13">
         <v>-3381000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B14">
         <v>25712000.0</v>
       </c>
       <c r="C14">
         <v>24247000.0</v>
       </c>
       <c r="D14">
         <v>22518000.0</v>
       </c>
       <c r="E14">
         <v>21085000.0</v>
       </c>
       <c r="F14">
         <v>21805000.0</v>
       </c>
       <c r="G14">
         <v>19389000.0</v>
       </c>
       <c r="H14">
         <v>17771000.0</v>
       </c>
       <c r="I14">
         <v>17430000.0</v>
       </c>
@@ -36031,51 +36318,51 @@
       </c>
       <c r="Y14">
         <v>11108000.0</v>
       </c>
       <c r="Z14">
         <v>16968000.0</v>
       </c>
       <c r="AA14">
         <v>21407000.0</v>
       </c>
       <c r="AB14">
         <v>17000000.0</v>
       </c>
       <c r="AC14">
         <v>11400000.0</v>
       </c>
       <c r="AD14">
         <v>7800000.0</v>
       </c>
       <c r="AE14">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B15">
         <v>7025000.0</v>
       </c>
       <c r="C15">
         <v>6807000.0</v>
       </c>
       <c r="D15">
         <v>6708000.0</v>
       </c>
       <c r="E15">
         <v>6763000.0</v>
       </c>
       <c r="F15">
         <v>7264000.0</v>
       </c>
       <c r="G15">
         <v>6048000.0</v>
       </c>
       <c r="H15">
         <v>5398000.0</v>
       </c>
       <c r="I15">
         <v>5513000.0</v>
       </c>
@@ -36114,51 +36401,51 @@
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15">
         <v>37000.0</v>
       </c>
       <c r="AA15">
         <v>81000.0</v>
       </c>
       <c r="AB15">
         <v>100000.0</v>
       </c>
       <c r="AC15">
         <v>600000.0</v>
       </c>
       <c r="AD15">
         <v>900000.0</v>
       </c>
       <c r="AE15">
         <v>600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B16">
         <v>1688000.0</v>
       </c>
       <c r="C16">
         <v>1165000.0</v>
       </c>
       <c r="D16">
         <v>1523000.0</v>
       </c>
       <c r="E16">
         <v>1170000.0</v>
       </c>
       <c r="F16">
         <v>1148000.0</v>
       </c>
       <c r="G16">
         <v>889000.0</v>
       </c>
       <c r="H16">
         <v>716000.0</v>
       </c>
       <c r="I16">
         <v>644000.0</v>
       </c>
@@ -36209,86 +36496,86 @@
       </c>
       <c r="Y16">
         <v>2702000.0</v>
       </c>
       <c r="Z16">
         <v>2744000.0</v>
       </c>
       <c r="AA16">
         <v>3210000.0</v>
       </c>
       <c r="AB16">
         <v>2500000.0</v>
       </c>
       <c r="AC16">
         <v>149700000.0</v>
       </c>
       <c r="AD16">
         <v>71200000.0</v>
       </c>
       <c r="AE16">
         <v>47400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B18">
         <v>40065000.0</v>
       </c>
       <c r="C18">
         <v>35898000.0</v>
       </c>
       <c r="D18">
         <v>13051000.0</v>
       </c>
       <c r="E18">
         <v>34943000.0</v>
       </c>
       <c r="F18">
         <v>59363000.0</v>
       </c>
       <c r="G18">
         <v>67717000.0</v>
       </c>
       <c r="H18">
         <v>21441000.0</v>
       </c>
       <c r="I18">
         <v>35607000.0</v>
       </c>
@@ -36339,51 +36626,51 @@
       </c>
       <c r="Y18">
         <v>12911000.0</v>
       </c>
       <c r="Z18">
         <v>22703000.0</v>
       </c>
       <c r="AA18">
         <v>16597000.0</v>
       </c>
       <c r="AB18">
         <v>-49700000.0</v>
       </c>
       <c r="AC18">
         <v>-146900000.0</v>
       </c>
       <c r="AD18">
         <v>-65100000.0</v>
       </c>
       <c r="AE18">
         <v>-4300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-3638000.0</v>
       </c>
       <c r="D19">
         <v>-83175000.0</v>
       </c>
       <c r="E19">
         <v>-52490000.0</v>
       </c>
       <c r="F19">
         <v>-12535000.0</v>
       </c>
       <c r="G19">
         <v>-34420000.0</v>
       </c>
       <c r="H19">
         <v>-158886000.0</v>
       </c>
       <c r="I19">
         <v>-51496000.0</v>
       </c>
       <c r="J19">
         <v>-39463000.0</v>
@@ -36392,88 +36679,90 @@
         <v>-45275000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>231</v>
+      </c>
+      <c r="B21">
+        <v>-11416000.0</v>
+      </c>
       <c r="C21">
         <v>-43161000.0</v>
       </c>
       <c r="D21">
         <v>-12767000.0</v>
       </c>
       <c r="E21">
         <v>35300000.0</v>
       </c>
       <c r="F21">
         <v>78513000.0</v>
       </c>
       <c r="G21">
         <v>-36666000.0</v>
       </c>
       <c r="H21">
         <v>130121000.0</v>
       </c>
       <c r="I21">
         <v>124418000.0</v>
       </c>
       <c r="J21">
         <v>11088000.0</v>
       </c>
       <c r="K21">
@@ -36490,51 +36779,51 @@
       </c>
       <c r="O21">
         <v>36898000.0</v>
       </c>
       <c r="P21">
         <v>1544000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22">
         <v>51507000.0</v>
       </c>
       <c r="C22">
         <v>32953000.0</v>
       </c>
       <c r="D22">
         <v>33413000.0</v>
       </c>
       <c r="E22">
         <v>41381000.0</v>
       </c>
       <c r="F22">
         <v>33159000.0</v>
       </c>
       <c r="G22">
         <v>16090000.0</v>
       </c>
       <c r="H22">
         <v>14533000.0</v>
       </c>
       <c r="I22">
         <v>11645000.0</v>
       </c>
@@ -36585,51 +36874,51 @@
       </c>
       <c r="Y22">
         <v>20278000.0</v>
       </c>
       <c r="Z22">
         <v>9002000.0</v>
       </c>
       <c r="AA22">
         <v>-93003000.0</v>
       </c>
       <c r="AB22">
         <v>10900000.0</v>
       </c>
       <c r="AC22">
         <v>9500000.0</v>
       </c>
       <c r="AD22">
         <v>4500000.0</v>
       </c>
       <c r="AE22">
         <v>200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23">
         <v>-8276000.0</v>
       </c>
       <c r="C23">
         <v>-1374000.0</v>
       </c>
       <c r="D23">
         <v>1242000.0</v>
       </c>
       <c r="E23">
         <v>153252000.0</v>
       </c>
       <c r="F23">
         <v>-5305000.0</v>
       </c>
       <c r="G23">
         <v>110134000.0</v>
       </c>
       <c r="H23">
         <v>-2227000.0</v>
       </c>
       <c r="I23">
         <v>-3546000.0</v>
       </c>
@@ -36680,51 +36969,51 @@
       </c>
       <c r="Y23">
         <v>-5286000.0</v>
       </c>
       <c r="Z23">
         <v>-4935000.0</v>
       </c>
       <c r="AA23">
         <v>-2694000.0</v>
       </c>
       <c r="AB23">
         <v>87700000.0</v>
       </c>
       <c r="AC23">
         <v>-500000.0</v>
       </c>
       <c r="AD23">
         <v>69700000.0</v>
       </c>
       <c r="AE23">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24">
         <v>-14543000.0</v>
       </c>
       <c r="C24">
         <v>12460000.0</v>
       </c>
       <c r="D24">
         <v>-16636000.0</v>
       </c>
       <c r="E24">
         <v>-26409000.0</v>
       </c>
       <c r="F24">
         <v>7758000.0</v>
       </c>
       <c r="G24">
         <v>-19222000.0</v>
       </c>
       <c r="H24">
         <v>-143507000.0</v>
       </c>
       <c r="I24">
         <v>-37970000.0</v>
       </c>
@@ -36769,51 +37058,51 @@
       </c>
       <c r="W24">
         <v>4217000.0</v>
       </c>
       <c r="X24">
         <v>2918000.0</v>
       </c>
       <c r="Y24">
         <v>2187000.0</v>
       </c>
       <c r="Z24">
         <v>12078000.0</v>
       </c>
       <c r="AA24">
         <v>-5938000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
         <v>-42400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25">
         <v>4029000.0</v>
       </c>
       <c r="C25">
         <v>6675000.0</v>
       </c>
       <c r="D25">
         <v>3705000.0</v>
       </c>
       <c r="E25">
         <v>2456000.0</v>
       </c>
       <c r="F25">
         <v>27452000.0</v>
       </c>
       <c r="G25">
         <v>26543000.0</v>
       </c>
       <c r="H25">
         <v>7602000.0</v>
       </c>
       <c r="I25">
         <v>8148000.0</v>
       </c>
@@ -36864,53 +37153,55 @@
       </c>
       <c r="Y25">
         <v>1431000.0</v>
       </c>
       <c r="Z25">
         <v>4023000.0</v>
       </c>
       <c r="AA25">
         <v>136501000.0</v>
       </c>
       <c r="AB25">
         <v>-300000.0</v>
       </c>
       <c r="AC25">
         <v>1700000.0</v>
       </c>
       <c r="AD25">
         <v>1200000.0</v>
       </c>
       <c r="AE25">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>235</v>
+      </c>
+      <c r="B26">
+        <v>1718000.0</v>
+      </c>
       <c r="C26">
         <v>2626000.0</v>
       </c>
       <c r="D26">
         <v>-252000.0</v>
       </c>
       <c r="E26">
         <v>-36663000.0</v>
       </c>
       <c r="F26">
         <v>-140040000.0</v>
       </c>
       <c r="G26">
         <v>1229000.0</v>
       </c>
       <c r="H26">
         <v>-7756000.0</v>
       </c>
       <c r="I26">
         <v>-16266000.0</v>
       </c>
       <c r="J26">
         <v>-16366000.0</v>
       </c>
       <c r="K26">
@@ -36939,51 +37230,51 @@
         <v>-5740000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-69000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26">
         <v>-1700000.0</v>
       </c>
       <c r="AD26">
         <v>-100000.0</v>
       </c>
       <c r="AE26">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27">
         <v>7806000.0</v>
       </c>
       <c r="C27">
         <v>6520000.0</v>
       </c>
       <c r="D27">
         <v>7703000.0</v>
       </c>
       <c r="E27">
         <v>5959000.0</v>
       </c>
       <c r="F27">
         <v>5513000.0</v>
       </c>
       <c r="G27">
         <v>3370000.0</v>
       </c>
       <c r="H27">
         <v>2153000.0</v>
       </c>
       <c r="I27">
         <v>6583000.0</v>
       </c>
@@ -37028,51 +37319,51 @@
       </c>
       <c r="W27">
         <v>464000.0</v>
       </c>
       <c r="X27">
         <v>345000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>-38993000.0</v>
       </c>
       <c r="AB27">
         <v>2200000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>-200000.0</v>
       </c>
       <c r="AE27">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28">
         <v>-24999000.0</v>
       </c>
       <c r="C28">
         <v>-48716000.0</v>
       </c>
       <c r="D28">
         <v>-18233000.0</v>
       </c>
       <c r="E28">
         <v>-8512000.0</v>
       </c>
       <c r="F28">
         <v>-71452000.0</v>
       </c>
       <c r="G28">
         <v>-48322000.0</v>
       </c>
       <c r="H28">
         <v>117138000.0</v>
       </c>
       <c r="I28">
         <v>2055000.0</v>
       </c>
@@ -37123,51 +37414,51 @@
       </c>
       <c r="Y28">
         <v>-12980000.0</v>
       </c>
       <c r="Z28">
         <v>-35035000.0</v>
       </c>
       <c r="AA28">
         <v>-7983000.0</v>
       </c>
       <c r="AB28">
         <v>49400000.0</v>
       </c>
       <c r="AC28">
         <v>143600000.0</v>
       </c>
       <c r="AD28">
         <v>69500000.0</v>
       </c>
       <c r="AE28">
         <v>39800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
         <v>60693000.0</v>
       </c>
       <c r="C29">
         <v>51996000.0</v>
       </c>
       <c r="D29">
         <v>75590000.0</v>
       </c>
       <c r="E29">
         <v>61024000.0</v>
       </c>
       <c r="F29">
         <v>84246000.0</v>
       </c>
       <c r="G29">
         <v>82915000.0</v>
       </c>
       <c r="H29">
         <v>36820000.0</v>
       </c>
       <c r="I29">
         <v>49133000.0</v>
       </c>
@@ -37218,51 +37509,51 @@
       </c>
       <c r="Y29">
         <v>18945000.0</v>
       </c>
       <c r="Z29">
         <v>27749000.0</v>
       </c>
       <c r="AA29">
         <v>27144000.0</v>
       </c>
       <c r="AB29">
         <v>17000000.0</v>
       </c>
       <c r="AC29">
         <v>6600000.0</v>
       </c>
       <c r="AD29">
         <v>9700000.0</v>
       </c>
       <c r="AE29">
         <v>300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B30">
         <v>-35171000.0</v>
       </c>
       <c r="C30">
         <v>-3638000.0</v>
       </c>
       <c r="D30">
         <v>-57004000.0</v>
       </c>
       <c r="E30">
         <v>-52490000.0</v>
       </c>
       <c r="F30">
         <v>-12535000.0</v>
       </c>
       <c r="G30">
         <v>-34420000.0</v>
       </c>
       <c r="H30">
         <v>-158886000.0</v>
       </c>
       <c r="I30">
         <v>-51496000.0</v>
       </c>
@@ -37332,1294 +37623,1303 @@
       <c r="AE30">
         <v>-46000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO30"/>
+  <dimension ref="A1:DP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:120">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>179</v>
+      <c r="DP1" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:120">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B2">
+        <v>1688000.0</v>
+      </c>
+      <c r="C2">
         <v>1248000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1398000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4643000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1165000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1260000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1503000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1689000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1523000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1675000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>970000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1293000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1170000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>821000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1058000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>887000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1148000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1088000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1493000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>406000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>889000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>725000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>692000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11920000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>716000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5812000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>685000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>674000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>644000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9474000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>40531000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>779000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>952000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>759000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>435000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>806000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3286000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>855000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>883000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>871000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>535000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>396000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>558000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>317000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>413000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2966000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>731000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>21958000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1377000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>882000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1518000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1290000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1698000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>549000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1012000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>869000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1137000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4264000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5184000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2265000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1279000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1346000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1338000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4568000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3616000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3256000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5598000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2654000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5007000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3257000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8764000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4843000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3446000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7241000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14342000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>25431000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>22820000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4717000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5208000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5204000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7949000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7335000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8352000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9111000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1948000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2296000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2437000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1675000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2024000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2191000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2020000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3926000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2702000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3704000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2590000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3226000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2744000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3618000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2475000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5039000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3210000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6426000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5659000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1719000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DC2">
         <v>3900000.0</v>
       </c>
       <c r="DD2">
+        <v>3900000.0</v>
+      </c>
+      <c r="DE2">
         <v>-14200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>85700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>7700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>6100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>4600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>4000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>33000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1700000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1810000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:120">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B3">
+        <v>3896000</v>
+      </c>
+      <c r="C3">
         <v>48586000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>63205000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2846000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3163000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4388000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4614000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3545000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3551000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4970000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4109000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3978000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48982000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5735000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6878000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6585000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6883000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9631000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6501000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4404000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4347000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5164000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4248000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3048000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2738000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3900000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2825000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5111000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3543000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4489000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3957000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3015000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2065000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3266000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4339000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5060000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3730000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4807000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4209000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>10493000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3595000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6921000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7538000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14967000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6398000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5517000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8465000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4645000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5048000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3270000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2957000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1866000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>8711000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2583000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4293000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2900000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3081000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2870000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3166000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2701000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1907000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3769000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2505000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2485000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1902000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3306000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2252000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2100000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1712000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3229000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2388000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5500000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1759000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3275000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2777000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3429000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2169000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1404000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2512000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1361000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1110000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2725000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2031000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1718000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1738000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2298000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1296000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1363000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>789000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1123000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1374000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1982000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1725000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1148000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1403000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2085000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1398000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>458000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1538000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1662000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1388000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1075000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3115000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>3350000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>3007000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>15700000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>9700000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>19700000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>21600000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>36200000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>84500000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>22200000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>10600000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>69600000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1800000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>2200000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>1200000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>1700000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>950000</v>
       </c>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:120">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-323000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>123000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>349000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-237000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>171000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-261000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>60000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-405000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1087000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-483000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>164000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>33000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-11228000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>11204000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-5096000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>5127000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>11000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>30000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-8830000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-31057000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>39752000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-173000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>193000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>324000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-371000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-2480000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>2431000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-28000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>12000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>336000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>139000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-162000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>241000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-96000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-2553000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>2235000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-21227000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>20581000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>495000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-636000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>228000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-408000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>1149000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-463000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>143000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-268000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -38637,204 +38937,205 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:120">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>8294000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15118000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-45027000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10903000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2026000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3963000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-34258000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>16130000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-27460000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16543000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9806000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>12582000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9157000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7304000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13068000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>567000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13774000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7632000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8688000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2719000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3437000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>13157000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-15673000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-695000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4693000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5760000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-23190000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7222000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8357000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8308000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>19628000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2369000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-649000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2937000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3028000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>166000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2644000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-8291000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4886000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2750000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1411000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6030000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6138000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2151000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2345000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -38852,920 +39153,927 @@
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
+      <c r="DP5"/>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:120">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6">
+        <v>1220000.0</v>
+      </c>
+      <c r="C6">
         <v>440000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-150000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3245000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3478000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-95000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-243000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-186000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>166000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-152000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>705000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-323000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>123000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>349000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-237000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>171000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-261000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>60000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-405000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1087000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-483000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>164000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>33000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-11228000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>11204000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5096000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5127000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>30000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-8830000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-31057000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>39752000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-173000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>193000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>324000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-371000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2480000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2431000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-28000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>12000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>336000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>139000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-162000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>241000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-96000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2553000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2235000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-21227000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>20581000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>495000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-636000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>228000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-408000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1149000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-463000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>143000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-268000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-3127000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-920000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2919000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>986000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-67000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-3230000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>952000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>360000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-2342000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2944000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-2353000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1750000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-5507000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3921000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1397000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-3795000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-7101000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-11089000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2611000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>18103000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-491000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>4000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-2745000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>614000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1017000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-759000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>7163000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-348000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-141000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>762000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-349000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-167000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>171000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1906000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1224000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-1002000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1114000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-636000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>482000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-874000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1143000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-2564000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1829000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-3216000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>767000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>3940000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-798000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1400000.0</v>
       </c>
-      <c r="DC6"/>
-      <c r="DD6">
+      <c r="DD6"/>
+      <c r="DE6">
         <v>18100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>17400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>33300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>83700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>23000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>1600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>29600000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>4600000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>4000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>31300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>2500000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-2690000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:120">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B7">
+        <v>-9727000.0</v>
+      </c>
+      <c r="C7">
         <v>-8208000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>740000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-18275000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6294000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-9359000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1439000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-14271000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3027000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-9133000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9106000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10019000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8990000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8738000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6740000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-3562000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7333000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8456000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5949000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-5377000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4893000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2555000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>19417000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3491000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-7363000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-10098000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3783000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>21000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2666000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2500000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1693000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-698000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1991000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1008000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-13000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>485000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5554000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1629000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-4563000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2014000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-2290000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-5620000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3538000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>5112000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1243000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-8330000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>2564000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>694000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-5304000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-4448000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-3578000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3570000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>641000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1009000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-3969000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2887000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-6154000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>2071000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>7151000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>9683000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-5580000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1682000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-2601000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>6585000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-6033000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-768000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-3901000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>577000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-8252000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>5453000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-11626000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>11684000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-6045000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>2583000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1832000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>1693000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-10022000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>2850000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-2540000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>3640000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-6396000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>7381000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-5780000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>3520000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-17570000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>880000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-2271000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>3139000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-3564000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1111000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-2075000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-2118000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-2421000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-1702000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-2926000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>117000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-2358000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-7340000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>1267000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>1851000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-1809000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-14692000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-596000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-2868000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-2351000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-9800000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>1500000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-9400000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-2200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-6900000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-3800000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-4200000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-2800000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-4200000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>300000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-900000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-1000000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-2600000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:120">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-1814000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>120000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-2305000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>147000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-2696000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-504000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>297000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-3685000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>819000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1521000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-3843000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-2667000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>52000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>2179000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-3306000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-1379000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1746000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>630000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-2051000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2231000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-246000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-533000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-1660000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-2126000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-771000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>303000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-1217000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-1674000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-1792000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-479000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-1531000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-2137000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>1302000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>56000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-2446000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>83000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-1538000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-245000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-1564000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>305000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-104000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-1966000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-1479000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-1687000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-305000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-1108000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
@@ -39783,1103 +40091,1111 @@
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:120">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B9">
+        <v>-2061000.0</v>
+      </c>
+      <c r="C9">
         <v>-9746000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-6975000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-8845000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2585000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3740000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6941000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-12139000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3515000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>843000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1814000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>120000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2305000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>147000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2696000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-504000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>297000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-3685000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>819000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1521000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3843000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2667000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>52000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2179000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3306000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1379000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1746000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>630000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2051000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2231000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-246000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-533000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1660000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2126000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-771000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>303000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1217000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1674000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1792000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-479000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1531000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2137000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1302000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>56000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-2446000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>83000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1538000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-245000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1564000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>305000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-104000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1966000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-750000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-1687000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-305000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-1108000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2171000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-271000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>172000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>349000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2509000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-946000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-398000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-908000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-3773000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-1232000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-2282000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>46000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3392000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>485000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1462000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1024000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3880000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>662000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-3686000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>860000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>840000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2238000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>768000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>1580000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>656000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1649000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1046000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1475000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>144000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1018000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3830000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>2060000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>588000.0</v>
       </c>
-      <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>1064000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>3007000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>660000.0</v>
       </c>
-      <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
-      <c r="DO9">
+      <c r="DO9"/>
+      <c r="DP9">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:120">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B10">
-        <v>-3136000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="C10">
+        <v>-1890000.0</v>
+      </c>
+      <c r="D10">
         <v>3339000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2599000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-537000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-487000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>319000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>410000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>814000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-20000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1063000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>127000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>884000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-490000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-182000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>54000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2913000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4183000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>628000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-741000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-153000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>275000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9851000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2138000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8748000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-308000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>710000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>736000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1752000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-772000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1568000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>429000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-910000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-448000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>828000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1976000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1313000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-621000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2030000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-727000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-695000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-785000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>838000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3224000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-3315000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-93000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>519000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>299000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1271000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-277000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>710000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1868000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4739000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-145000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>768000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-28000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-738000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-822000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>66000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-19000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-185000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1927000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>303000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-615000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-63000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>307000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>50000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-74000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>411000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>760000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>279000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-593000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-424000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>196000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>419000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-174000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>491000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-672000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>528000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-12000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>793000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-1029000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>115000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-900000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-146000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-704000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>373000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-422000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-143000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>250000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-427000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>277000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-1676000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-632000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1434000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-841000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-209000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>433000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-1938000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>3705000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3138000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>137000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-2253000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1956000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-2900000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-4200000.0</v>
       </c>
-      <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
-      <c r="DI10">
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>-400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-300000.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
-      <c r="DM10">
-[...1 lines deleted...]
-      </c>
+      <c r="DM10"/>
       <c r="DN10">
         <v>300000.0</v>
       </c>
       <c r="DO10">
+        <v>300000.0</v>
+      </c>
+      <c r="DP10">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:120">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>5159000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2575000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1983000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5727000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>480000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>280000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>798000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9876000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5922000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2035000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2957000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3051000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5320000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1908000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2029000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4842000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-7855000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10125000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-21128000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4177000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1362000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5688000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7032000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6294000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>145000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-6509000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>12572000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6887000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4325000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-8874000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-8248000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-13168000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>603000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-3874000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-4096000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-4233000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6368000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>218000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>6678000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-8492000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5714000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>695000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-3656000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-8265000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>272000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-2682000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>7006000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3321000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3895000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>2975000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>2485000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>4491000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>588000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>263000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>8164000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1678000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>212000.0</v>
       </c>
-      <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
+      <c r="DP11"/>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:120">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>3086000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2989000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2373000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5895000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2329000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1601000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3287000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4592000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3758000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20183000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3430000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3063000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6212000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2839000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19889000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10076000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5567000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1022000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2403000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6430000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3409000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3196000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1785000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-12688000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2249000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1896000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1542000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4855000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3712000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2392000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2012000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2313000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2135000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1589000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3072000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8735000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2762000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-4631000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5004000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2788000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1577000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2885000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6708000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-264000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1506000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2625000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -40897,165 +41213,166 @@
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
+      <c r="DP12"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:120">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>7923000.0</v>
       </c>
       <c r="M13">
+        <v>7923000.0</v>
+      </c>
+      <c r="N13">
         <v>100000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-6743000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6295000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1200000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-9383000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7360000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7770000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-7490000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7096000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>257000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10495000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-739000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>446000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5528000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6225000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>572000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1254000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-234000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>388000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1940000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-3960000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1079000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2243000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>688000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1324000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-937000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-9683000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-2549000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1323000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-3381000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -41084,1077 +41401,1087 @@
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
+      <c r="DP13"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:120">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B14">
+        <v>6275000.0</v>
+      </c>
+      <c r="C14">
         <v>6176000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6769000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6766000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6001000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6225000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6232000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6851000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6100000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6219000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5521000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5994000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5090000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5517000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5039000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5428000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5101000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5351000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5273000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5919000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5262000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5109000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5376000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4698000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4549000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4416000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4435000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4597000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4323000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4330000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4516000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4368000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4216000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4105000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4002000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4025000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3847000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3923000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3807000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3957000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3734000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3656000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3437000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3365000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3322000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3144000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3037000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2764000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2838000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2957000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3114000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2839000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2499000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2505000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2622000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2428000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2404000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2289000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2522000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2398000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2521000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2499000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2487000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2649000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2841000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2441000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2583000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2474000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2092000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2848000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2723000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2709000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3061000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2037000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2470000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2672000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2289000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2220000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2417000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2476000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1815000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>2563000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1903000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>2943000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1839000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2831000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3055000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3105000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2747000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>3016000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2664000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2685000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>3255000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>2524000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2734000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>2595000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>4147000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>4221000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>4355000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>4245000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>7246000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>4691000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4664000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>4806000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>5000000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>4200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="DF14">
         <v>3800000.0</v>
       </c>
       <c r="DG14">
+        <v>3800000.0</v>
+      </c>
+      <c r="DH14">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DI14">
         <v>2400000.0</v>
       </c>
       <c r="DJ14">
+        <v>2400000.0</v>
+      </c>
+      <c r="DK14">
         <v>2200000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>1400000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>2600000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>1600000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>1200000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>1020000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:120">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B15">
+        <v>1772000.0</v>
+      </c>
+      <c r="C15">
         <v>1771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766000.0</v>
       </c>
       <c r="D15">
         <v>1766000.0</v>
       </c>
       <c r="E15">
+        <v>1766000.0</v>
+      </c>
+      <c r="F15">
         <v>1722000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1709000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1708000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1704000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1686000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1685000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1683000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1679000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1661000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1655000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1653000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1730000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1725000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1874000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1783000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1808000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1799000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1797000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1569000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1343000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1339000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1337000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1336000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1365000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1360000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1437000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1436000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1433000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1207000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835000.0</v>
       </c>
       <c r="AJ15">
         <v>835000.0</v>
       </c>
       <c r="AK15">
+        <v>835000.0</v>
+      </c>
+      <c r="AL15">
         <v>833000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>830000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>831000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>416000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>415000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>434000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>460000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>462000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>463000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>461000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>462000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>461000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>456000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>455000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>456000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>454000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>456000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>455000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>453000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>458000.0</v>
       </c>
       <c r="BF15">
         <v>458000.0</v>
       </c>
       <c r="BG15">
+        <v>458000.0</v>
+      </c>
+      <c r="BH15">
         <v>465000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>463000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="BR15">
         <v>4000.0</v>
       </c>
       <c r="BS15">
+        <v>4000.0</v>
+      </c>
+      <c r="BT15">
         <v>6000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3000.0</v>
       </c>
-      <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
-      <c r="CS15">
-[...1 lines deleted...]
-      </c>
+      <c r="CS15"/>
       <c r="CT15">
         <v>2000.0</v>
       </c>
       <c r="CU15">
+        <v>2000.0</v>
+      </c>
+      <c r="CV15">
         <v>3000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="CX15">
         <v>20000.0</v>
       </c>
       <c r="CY15">
+        <v>20000.0</v>
+      </c>
+      <c r="CZ15">
         <v>21000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>19000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>21000.0</v>
       </c>
-      <c r="DB15"/>
-      <c r="DC15">
+      <c r="DC15"/>
+      <c r="DD15">
         <v>44000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
-      <c r="DF15">
+      <c r="DF15"/>
+      <c r="DG15">
         <v>100000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DJ15">
         <v>200000.0</v>
       </c>
       <c r="DK15">
         <v>200000.0</v>
       </c>
       <c r="DL15">
+        <v>200000.0</v>
+      </c>
+      <c r="DM15">
         <v>100000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>400000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>200000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:120">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B16">
+        <v>2908000.0</v>
+      </c>
+      <c r="C16">
         <v>1688000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1248000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1398000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4643000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1165000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1260000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1503000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1689000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1523000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1675000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>970000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1293000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1170000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>821000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1058000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>887000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1148000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1088000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1493000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>406000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>889000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>725000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>692000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11920000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>716000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5812000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>685000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>674000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>644000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9474000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>40531000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>779000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>952000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>759000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>435000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>806000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3286000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>855000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>883000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>871000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>535000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>396000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>558000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>317000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>413000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2966000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>731000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>21958000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1377000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>882000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1518000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1290000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1698000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>549000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1012000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>869000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1137000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4264000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>5184000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2265000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1279000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1346000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1338000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4568000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3616000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3256000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5598000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2654000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>5007000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3257000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>8764000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>4843000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3446000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7241000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>14342000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>25431000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>22820000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4717000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>5208000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5204000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>7949000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7335000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>8352000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>9111000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1948000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2296000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2437000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1675000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2024000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2191000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2020000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>3926000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2702000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3704000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2590000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3226000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2744000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3618000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2475000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>5039000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3210000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>6426000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>5659000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1719000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DD16">
         <v>3900000.0</v>
       </c>
       <c r="DE16">
+        <v>3900000.0</v>
+      </c>
+      <c r="DF16">
         <v>20300000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>33300000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>85700000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>23000000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>7700000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>29600000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>4600000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>4000000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>33000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>2500000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>1810000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:120">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -42230,495 +42557,499 @@
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:120">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B18">
+        <v>11002000.0</v>
+      </c>
+      <c r="C18">
         <v>62711000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-38514000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5239000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10629000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4891999.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16242000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1388000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>16152000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>8771000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>18553000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>9340000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-23113000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5243000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>12991000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7791000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>8918000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4916000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21757000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10226000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>22464000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>9929000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>32573000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>14407000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>10808000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3255000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>11324000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5807000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7451000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5788000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8479000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>8383000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>12818000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>11139000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>6240000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7027000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>4429000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>10370000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>5613000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>4223000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>6147000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-5000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>7120000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>741000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>6224000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3399000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5865000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>10292000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-6666000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4336000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>5289000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>11142000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2274000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7898000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-2387000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>6951000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>442000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>3015000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>6343000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>9476000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1677000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>5361000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-473000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>9108000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>1022000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>4871000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-1285000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>5406000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-2267000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>4212000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-2185000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>3099000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>1650000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>6762000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-3623000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>8576000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-3794000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>7024000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-2362000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>7063000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>71000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>8448000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-4465000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>5196000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-15652000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>4725000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>1569000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>7471000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>4685000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>3300000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>1223000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1885000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>2068000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>3486000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>855000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>4510000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>4060000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>2091000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>4991000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>8160000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>7461000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>7574000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>212000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>2116000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>6695000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-15300000.0</v>
       </c>
-      <c r="DC18"/>
-      <c r="DD18">
+      <c r="DD18"/>
+      <c r="DE18">
         <v>-20300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-14100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-34800000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-83600000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-21500000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-7000000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-68900000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>1300000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>900000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>1600000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-800000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-2020000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:120">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-44717000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2684000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>15497000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4346000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3684000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2980000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>7372000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3619000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3490000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2609000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-47286000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-29790000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-12518000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2426000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-7756000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1319000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3272000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-6047000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1897000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3888000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>3187000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3059000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-30660000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-149621000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-711000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-5111000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3443000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -42764,54 +43095,55 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:120">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42887,216 +43219,221 @@
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:120">
       <c r="A21" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>231</v>
+      </c>
+      <c r="B21">
+        <v>-6314000.0</v>
+      </c>
       <c r="C21">
+        <v>-9316000.0</v>
+      </c>
+      <c r="D21">
         <v>22221000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7173000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-17148000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4061000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-14695000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-16935000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-9600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22039000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6312000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>898000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>18800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>43451000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>26276000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>31981000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-18907000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8866000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-33634000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-24352000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>30186000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>140704000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7173000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3161000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-6571000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>26375000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-203000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>110224000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-11978000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>12810000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10226000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-6167000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5781000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>786000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>189000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2820000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3388000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>26922000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>13978000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3025000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2227000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-94069000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2592000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>46355000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>104906000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7579000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-16247000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-6514000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-4458000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>13775000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>9265000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>129000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>13729000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -43114,3121 +43451,3147 @@
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
+      <c r="DP21"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:120">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22">
+        <v>13492000.0</v>
+      </c>
+      <c r="C22">
         <v>12272000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6570000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11739000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20926000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9855000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9866000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6259000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6973000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11638000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4645000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8286000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8844000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8220000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5860000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10899000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16402000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>13347000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>13046000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-6167000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12933000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8365000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5525000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6397000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4197000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2569000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>577000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4862000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6525000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2658000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2200000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2747000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9356000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>22661000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3038000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4410000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7084000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4127000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5683000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5200000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4571000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5434000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4444000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4557000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6418000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5377000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4997000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3246000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2218000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5893000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4145000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5258000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>11792000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-139000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-249000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>299000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>792000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2601000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3286000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2147000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>859000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2299000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2774000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1800000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>860000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2034000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2354000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-273000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>163000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-1385000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3289000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2211000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>692000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1954000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>3422000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>181000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-565000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>703000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-1735000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-21083000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>140000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-278000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-644000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>5792000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>474000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1636000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>3052000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1427000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>846000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>2296000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>2056000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1721000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>520000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1477000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>16560000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2536000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>544000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2124000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3798000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-124017000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-11051000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>166000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DC22">
         <v>1700000.0</v>
       </c>
       <c r="DD22">
+        <v>1700000.0</v>
+      </c>
+      <c r="DE22">
         <v>3100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>4400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>3400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>1700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1800000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>2600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>400000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1800000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1300000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:120">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23">
-        <v>-18378000.0</v>
+        <v>-2072000.0</v>
       </c>
       <c r="C23">
+        <v>-10989000.0</v>
+      </c>
+      <c r="D23">
         <v>-579000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>295000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>688000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>446000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-543000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>347000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>287000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3551000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13376000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>51602000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1177000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>377000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>61000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>374000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3680000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20254000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-21610000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-485000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>241000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>238000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>263000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-56000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1468000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>198000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-5000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>410000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-69000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>73000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3744000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>194000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>22686000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>229000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-295000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>175000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>219000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>69000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-595000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>190000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-7000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3063000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>607000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-411000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-331000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-28956000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-71807000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-248000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>29000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-40000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1145000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1687000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-4495000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>132000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>332000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>12000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-208000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>101000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>105000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>742000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>92000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>262000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>44000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-271000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-4000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>150000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>688000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-3000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-44000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>41000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>62000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-82000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-214000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>172000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>857000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-872000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-18000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>35000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4175000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>38000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-28000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-4185000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-17000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-4759000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-7706000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-5152000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-4263000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-642000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-137000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-936000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>167000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-4274000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-5289000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-9917000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-4393000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-4816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2623000.0</v>
       </c>
       <c r="CX23">
         <v>-2623000.0</v>
       </c>
       <c r="CY23">
+        <v>-2623000.0</v>
+      </c>
+      <c r="CZ23">
         <v>-5000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-66000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-4411000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>89600000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-1900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>90941000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>17400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>85700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>31700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>15770000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:120">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24">
+        <v>16000.0</v>
+      </c>
+      <c r="C24">
         <v>-33365000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-19189000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>162000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>18660000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>42000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>930000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>268000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10923000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1851000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-40316000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1369000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-42304000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-24055000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>42000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1491000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>676000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4812000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5761000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2465000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-350000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>151000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>97000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-11000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>78000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>186000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AC24">
         <v>100000.0</v>
       </c>
       <c r="AD24">
+        <v>100000.0</v>
+      </c>
+      <c r="AE24">
         <v>7544000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-37970000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>100000.0</v>
       </c>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>-405000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>405000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-600000.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-955000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-15000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>555000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-50454000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>65000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-6080000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-4250000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-735000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-273000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-49602000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>200000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1914000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>5585000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2315000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1928000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-11000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>603000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-4810000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-11589000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-16394000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>-5100000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>9606000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>400000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-15119000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-3101000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-589000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>655000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-15303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029000.0</v>
       </c>
       <c r="BT24">
         <v>1029000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BU24">
+        <v>1029000.0</v>
+      </c>
+      <c r="BV24"/>
+      <c r="BW24">
         <v>54533000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>5411000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>10406000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-7883000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2454000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>523000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>65000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>409000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>11694000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>182000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>505000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>607000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>2929000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>769000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-235000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>721000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>685000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>3012000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>1906000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-26000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>150000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>157000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>6824000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>100000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-312000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>5466000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>1450000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-534000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-2113000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>5700000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-5700000.0</v>
       </c>
-      <c r="DD24"/>
       <c r="DE24"/>
-      <c r="DF24">
+      <c r="DF24"/>
+      <c r="DG24">
         <v>200000.0</v>
       </c>
-      <c r="DG24"/>
       <c r="DH24"/>
-      <c r="DI24">
+      <c r="DI24"/>
+      <c r="DJ24">
         <v>-200000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>44500000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-6900000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-5700000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-31900000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-1900000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-16440000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:120">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25">
+        <v>1437000.0</v>
+      </c>
+      <c r="C25">
         <v>-2000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8556000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6010000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-8841000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>259000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1419000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>253000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2603000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>97000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1318000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6850000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>982000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3260000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>750000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1502000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-52000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-117000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1667000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>25000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>902000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3430000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5693000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>883000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16130000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>884000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4880000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>602000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1236000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2170000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1609000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2235000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1995000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>745000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1958000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2150000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1784000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3677000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2051000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1802000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2051000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1480000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1554000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1494000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1477000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2370000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1105000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3773000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1993000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1402000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-5849000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>661000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>247000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-6912000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2777000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3437000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5125000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>622000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>214000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1195000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>803000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1396000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1093000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>728000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1109000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2743000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>636000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>528000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>760000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-441000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7243000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-4410000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1002000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-301000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-2317000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4857000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>329000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1578000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>507000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1214000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5224000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>22081000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>35000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1436000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1561000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1332000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>864000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2118000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>886000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>304000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>303000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-353000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>240000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>284000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2140000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2267000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>568000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1976000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>436000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>426000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1185000.0</v>
       </c>
-      <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>14495000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>880000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1078000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>500000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>2000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>700000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DI25">
         <v>100000.0</v>
       </c>
       <c r="DJ25">
+        <v>100000.0</v>
+      </c>
+      <c r="DK25">
         <v>1300000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>800000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-1100000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-300000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>400000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-3680000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:120">
       <c r="A26" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>235</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>7631000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1476000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-7629000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-169000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-5000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-418000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>252000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1207000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>397000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>526000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>36663000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-11008000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-25655000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-78301000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-50180000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-11559000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-642000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-67000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-47000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>263000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-234000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1396000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-15000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-7756000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-174000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-16266000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-156000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-201000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-294000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-870000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-16366000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>229000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-509000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>25126000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-32000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-37000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-491000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-21059000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-20858000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-3082000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>212000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-4844000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>172000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>211000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>652000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-687000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>193000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>174000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>318000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>4531000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>187000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-1800000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-2731000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1570000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>-4129000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
-[...1 lines deleted...]
-      </c>
+      <c r="BM26"/>
       <c r="BN26">
         <v>-1009000.0</v>
       </c>
       <c r="BO26">
+        <v>-1009000.0</v>
+      </c>
+      <c r="BP26">
         <v>-410000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-2119000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-722000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-2358000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-3292000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
-      <c r="DO26">
+      <c r="DO26"/>
+      <c r="DP26">
         <v>47790000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:120">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27">
+        <v>2096000.0</v>
+      </c>
+      <c r="C27">
         <v>1949000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2012000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1845000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2300000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2200000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1700000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1992000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2022000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2141000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1382000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1492000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1478000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1607000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1681000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1295000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1230000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1307000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>897000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>927000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>715000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>831000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>537000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>513000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>518000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>585000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3659000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>915000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>909000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1100000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>768000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>785000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>773000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>836000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>584000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>342000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1006000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1297000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>996000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1072000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1287000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>920000.0</v>
       </c>
       <c r="AU27">
         <v>920000.0</v>
       </c>
       <c r="AV27">
+        <v>920000.0</v>
+      </c>
+      <c r="AW27">
         <v>1291000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1491000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>631000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1328000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>978000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>646000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>553000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>439000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>779000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>403000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>309000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>463000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>650000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>445000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>363000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>447000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>405000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>544000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>336000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>345000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>400000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>507000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1141000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1497000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-7000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>347000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>784000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-42000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>251000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>675000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>832000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>238000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>464000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>530000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>509000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>181000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>345000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>683000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>-2094000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>164000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>345000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
-      <c r="CU27">
+      <c r="CU27"/>
+      <c r="CV27">
         <v>-1000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>1000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>-38993000.0</v>
       </c>
-      <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>-1300000.0</v>
       </c>
-      <c r="DC27"/>
-      <c r="DD27">
+      <c r="DD27"/>
+      <c r="DE27">
         <v>-200000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>1100000.0</v>
       </c>
-      <c r="DF27"/>
-      <c r="DG27">
+      <c r="DG27"/>
+      <c r="DH27">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DI27">
         <v>400000.0</v>
       </c>
-      <c r="DJ27"/>
-      <c r="DK27">
+      <c r="DJ27">
+        <v>400000.0</v>
+      </c>
+      <c r="DK27"/>
+      <c r="DL27">
         <v>100000.0</v>
       </c>
-      <c r="DL27">
+      <c r="DM27">
         <v>-100000.0</v>
       </c>
-      <c r="DM27">
+      <c r="DN27">
         <v>300000.0</v>
       </c>
-      <c r="DN27"/>
-      <c r="DO27">
+      <c r="DO27"/>
+      <c r="DP27">
         <v>0.0</v>
       </c>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:120">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28">
+        <v>-9798000.0</v>
+      </c>
+      <c r="C28">
         <v>-10418000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19876000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8646000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25811000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5029000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-17415000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>637000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-26909000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-10274000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18467000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-11032000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21540000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19161000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7588000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-11779000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-8306000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13168000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-25391000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-7496000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-25397000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-11041000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-39975000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-25624000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>28318000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>137370000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8311000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5796000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-7521000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-14618000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1566000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>31369000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-12991000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11804000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-6223000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-6773000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6909000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>131000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-391000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2510000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3681000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5619000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-7347000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-2070000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-5193000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3357000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>23331000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>27047000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7946000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-11510000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-11780000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4610000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>13572000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7321000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1998000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10879000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2132000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2063000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1457000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-691000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-3213000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1754000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2781000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-70000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1410000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-468000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-3117000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-86000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-2462000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-3322000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-207000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-253000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-202000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>151000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-173000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>101000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-264000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-439000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-280000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-592000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-314000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-243000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-208000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>29229000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-5827000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-4639000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-7478000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-5034000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-4188000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-1737000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-6803000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-844000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-6394000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>286000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-4177000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-2695000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-9789000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-3948000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-10412000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-10886000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-5582000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-712000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2400000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-4089000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>8400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>5500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>18100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>17400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>33300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>85700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>23000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>29600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>4600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>4000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>31300000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>2500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>15770000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:120">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
+        <v>14898000.0</v>
+      </c>
+      <c r="C29">
         <v>14125000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24691000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8085000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13792000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9280000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20856000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2157000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19703000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13741000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22662000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13318000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>25869000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10978000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19869000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14376000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15801000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14547000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28258000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14630000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>26811000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>15093000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>36821000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>17455000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13546000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7155000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>14149000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10918000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10994000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10277000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>12436000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>11398000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>14883000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>14405000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>10579000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>12087000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>8159000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>15177000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>9822000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>14716000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>9742000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>6916000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>14658000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>15708000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>12622000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>8916000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>14330000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>14937000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1618000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>7606000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>8246000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>13008000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>10985000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>10481000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1906000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>9851000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>3523000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>5885000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>9509000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>12177000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>3584000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>9130000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>2032000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>11593000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2924000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>8177000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>967000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>7506000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-555000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>7441000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>203000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>8599000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>3409000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>10037000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-846000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>12005000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-1625000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>8428000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>150000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>8424000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>1181000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>11173000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-2434000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>6914000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-13914000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>7023000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>2865000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>8834000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>5474000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>4423000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2597000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>3867000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>3793000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>4634000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2258000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>6595000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>5458000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>2549000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>6529000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>9822000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>8849000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>8649000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>3327000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>5466000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>9702000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>400000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>9700000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>7500000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>1400000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>900000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>700000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>3600000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DL29">
         <v>3100000.0</v>
       </c>
       <c r="DM29">
+        <v>3100000.0</v>
+      </c>
+      <c r="DN29">
         <v>2800000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>900000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-1070000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:120">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B30">
+        <v>-3880000.0</v>
+      </c>
+      <c r="C30">
         <v>-3267000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-44717000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2684000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15497000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4346000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3684000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2980000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7372000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3619000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-53385000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2609000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-47286000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-29790000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12518000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2426000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-7756000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1319000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3272000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6047000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1897000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3888000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3187000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3059000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-30660000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-149621000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-711000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5111000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3443000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-4489000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-41927000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3015000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2065000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-26016000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4032000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-5685000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3730000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-12877000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-9459000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-17214000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5725000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-12396000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7473000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-14967000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-10648000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-6276000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-8738000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-59495000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4848000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-15057000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2628000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-6783000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-22904000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-9690000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-7710000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-14670000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-11144000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-8366000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-7801000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1907000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-5984000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-3778000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-17604000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1902000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-6407000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-2841000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1445000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1712000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-3229000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-2388000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-4471000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1759000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-13630000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-6406000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-22921000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4135000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>9939000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-202000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-8140000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-3334000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-10245000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1661000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-7466000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-8152000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1544000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1633000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-594000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-789000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-402000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-689000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1030000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1725000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>758000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-1430000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-3054000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-2281000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>6366000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-1438000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1974000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>3866000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-1848000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-3926000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-6411000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-10000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-15400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-19700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-21600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-36000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-84500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-22200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-10800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-25100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-8700000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-7900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-33100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-3500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-17390000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>