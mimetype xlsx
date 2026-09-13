--- v1 (2026-06-15)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5755,789 +5758,795 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP62"/>
+  <dimension ref="A1:DQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DP1" t="s">
-        <v>180</v>
+      <c r="DQ1" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>16298000.0</v>
+      </c>
+      <c r="C2">
         <v>12610000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18999000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17247000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16690999.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14107000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15427000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15054000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16180000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12727000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11866000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11558000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9402000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11429000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11675000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10189000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9064000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13573000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14205000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14510000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11650000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9543000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11259000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9713000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8042000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6425000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8413000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6135000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6831000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7093000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9987000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5810000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5788000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7273000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6547000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6686000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6446000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7419000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10198000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5857000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6858000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6162000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7917000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10222000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6639000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6463000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6472000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7831000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6162000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5231000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7046000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3677000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5064000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4359000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5243000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12259000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14905000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14177000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>13874000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>14963000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>12870000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>10433000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>9700000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7066000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>8973000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6027000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6877000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4736000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4391000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6688000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5128000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5742000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6302000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6228000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6091000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6907000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>8455000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7991000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7148000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>18697000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>19713000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>16860000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6183000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3414000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4233000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>19222000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>22039000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>20667000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>21607000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>20205000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>22911000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>20294000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>22706000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>23291000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>26115000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>22710000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>24166000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>24760000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>26965000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>25105000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>23247000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3842000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4240000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5101000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5193000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>5550000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>4726000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>5600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>4600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>4800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>3000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>4000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>9000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>7100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>6500000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4300000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>2200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6616,52 +6625,53 @@
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
+      <c r="DQ3"/>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6740,450 +6750,450 @@
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
       <c r="L5"/>
-      <c r="M5">
-[...5 lines deleted...]
-      </c>
+      <c r="M5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5"/>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
       <c r="S5"/>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
+      <c r="T5"/>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
         <v>-147395000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>-143598000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-186031000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-181739000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-136095000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-133058000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-131218000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-128058000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-162613000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-159294000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-159588000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-157315000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-153319000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-150254000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-146546000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-148286000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-144703000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-142467000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-139398000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-136298000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-133595000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-130212000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-127230000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-97565000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-95249000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-93595000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-91795000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-90250000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-88627000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-86654000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-85151000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-85361000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-84291000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-82884000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-78081000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3020000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-78100000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-76223000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-71700000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-73078000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-71700000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-69992000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-68387000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-67665000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-66201000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-64521000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-62825000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-61161000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-59324000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-57564000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-56001000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-55218000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-53304000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-51744000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-50152000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-48777000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-49338000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-778000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1015000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1240000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1392000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1543000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1762000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1920000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-714000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-789000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-889000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-968000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-634000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-757000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-820000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-921000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-265000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-449000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-591000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-637000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-846000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-1062000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-505000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-502000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-19156000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-20861000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-20953000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-19122000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-17300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-11400000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-14100000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-12700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-11400000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-10100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-9000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-8100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-7100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-6300000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-5600000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-4800000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-4100000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>216158000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>215064000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
@@ -7203,51 +7213,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7262,236 +7274,239 @@
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
+      <c r="DQ6"/>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>18542000.0</v>
+      </c>
+      <c r="C7">
         <v>19204000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>23566000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>20987000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21831000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>26164000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>23423000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>24194000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>23920000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>24590000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>24933000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>22460000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>21397000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>22036000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>22058000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>22480000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>22950000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>23233000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>23677000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5258000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>24776000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5445000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>25833000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5615000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5696000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5776000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5854000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5929000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5999000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6073000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>6143000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>6211000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>6287000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>6371000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>6361000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2492000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>2560000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2580000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2630000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2689000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2757000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>2816000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2875000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2933000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2989000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>3044000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3098000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>3151000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>3201000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1343000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>3786000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3844000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3900000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>3943000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>4013000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>4047000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4083000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>4119000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4155000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>4187000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>4221000.0</v>
       </c>
-      <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
@@ -7506,116 +7521,119 @@
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
+      <c r="DQ7"/>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>275000.0</v>
       </c>
       <c r="C8">
-        <v>274000.0</v>
+        <v>275000.0</v>
       </c>
       <c r="D8">
         <v>274000.0</v>
       </c>
       <c r="E8">
-        <v>273000.0</v>
+        <v>274000.0</v>
       </c>
       <c r="F8">
         <v>273000.0</v>
       </c>
       <c r="G8">
-        <v>269000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="H8">
         <v>269000.0</v>
       </c>
       <c r="I8">
         <v>269000.0</v>
       </c>
       <c r="J8">
+        <v>269000.0</v>
+      </c>
+      <c r="K8">
         <v>268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266000.0</v>
       </c>
       <c r="L8">
         <v>266000.0</v>
       </c>
       <c r="M8">
         <v>266000.0</v>
       </c>
       <c r="N8">
         <v>266000.0</v>
       </c>
       <c r="O8">
+        <v>266000.0</v>
+      </c>
+      <c r="P8">
         <v>264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263000.0</v>
       </c>
       <c r="Q8">
         <v>263000.0</v>
       </c>
       <c r="R8">
         <v>263000.0</v>
       </c>
       <c r="S8">
         <v>263000.0</v>
       </c>
       <c r="T8">
-        <v>262000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="U8">
         <v>262000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>262000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7670,228 +7688,229 @@
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>238539000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>238119000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>238026000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>237407000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>243825000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>243259000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>241141000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>240681000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>239962000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>238780000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>238787000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>238571000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>238423000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>236809000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>237681000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>237891000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>238056000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>239989000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>240648000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>241868000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>242234000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>242147000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>242657000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>243285000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>243940000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>243849000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>243869000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>244215000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>216526000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>216158000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>216396000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>215694000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>215527000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>215064000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>215153000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>215422000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>214763000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>214250000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>213506000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>213024000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>212268000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>212386000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>212339000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>212325000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>211831000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>204324000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>204322000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>203861000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>202880000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>202462000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>202176000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>201760000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>204418000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>201284000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>201020000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>200948000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7906,470 +7925,474 @@
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
+      <c r="DQ9"/>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>2550000.0</v>
+      </c>
+      <c r="C10">
         <v>2908000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1688000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1248000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1398000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4643000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1165000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1260000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1503000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1689000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1523000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1675000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>970000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1293000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1170000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>821000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1058000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>887000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1148000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1088000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1493000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>406000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>889000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>725000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>692000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11920000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>716000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5812000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>685000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>674000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>644000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9474000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>40531000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>779000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>952000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>759000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>435000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>806000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3286000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>855000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>883000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>871000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>535000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>396000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>558000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>317000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>413000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2966000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>731000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>21958000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1377000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>882000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1518000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1290000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1698000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>549000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1012000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>869000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1137000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4264000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5184000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2265000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1279000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1346000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1338000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4568000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3616000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3256000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5598000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2654000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5007000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3257000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>8764000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4843000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3446000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7241000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>14342000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>25431000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>22820000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4717000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5208000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5204000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>7949000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>7335000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8352000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9111000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1948000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2296000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2437000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1675000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2024000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2191000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2020000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3926000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2702000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>3704000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2590000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3226000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2744000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3618000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2475000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>5039000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3210000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>6426000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5659000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1719000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DE10">
         <v>3900000.0</v>
       </c>
       <c r="DF10">
+        <v>3900000.0</v>
+      </c>
+      <c r="DG10">
         <v>6300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>2900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>4100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>500000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>6100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2700000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1688000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1248000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1398000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4643000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1165000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1260000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1675000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>970000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1293000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1170000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>821000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1058000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>887000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1148000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1088000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1493000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8424,1772 +8447,1786 @@
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>2550000.0</v>
+      </c>
+      <c r="C12">
         <v>2908000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1688000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1248000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1398000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4643000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1165000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1260000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1503000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1689000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1523000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1675000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>970000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1293000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1170000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>821000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1058000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>887000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1148000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1088000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1493000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>406000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>889000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>725000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>692000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11920000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>716000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5812000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>685000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>674000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>644000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9474000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>40531000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>779000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>952000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>759000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>435000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>806000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3286000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>855000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>883000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>871000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>535000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>396000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>558000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>317000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>413000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2966000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>731000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>21958000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1377000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>882000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1518000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1290000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1698000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>549000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1012000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>869000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1137000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4264000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5184000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2265000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1279000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1346000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1338000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4568000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3616000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3256000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5598000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2654000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5007000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3257000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>8764000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4843000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3446000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7241000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>14342000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>25431000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>33123000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>28910000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>31187000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>24402000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>24857000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>16314000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>21201000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>16030000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1948000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2296000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2437000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1675000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2024000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2191000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2020000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3926000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2702000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3704000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2590000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3226000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2744000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3618000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2475000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>5039000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>6426000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5659000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>1719000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>2500000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>3900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>29100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>6300000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>2900000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>4100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>2000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>500000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>6100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>1900000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>2700000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1700000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>275000.0</v>
       </c>
       <c r="C13">
-        <v>274000.0</v>
+        <v>275000.0</v>
       </c>
       <c r="D13">
         <v>274000.0</v>
       </c>
       <c r="E13">
-        <v>273000.0</v>
+        <v>274000.0</v>
       </c>
       <c r="F13">
         <v>273000.0</v>
       </c>
       <c r="G13">
-        <v>269000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="H13">
         <v>269000.0</v>
       </c>
       <c r="I13">
         <v>269000.0</v>
       </c>
       <c r="J13">
+        <v>269000.0</v>
+      </c>
+      <c r="K13">
         <v>268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266000.0</v>
       </c>
       <c r="L13">
         <v>266000.0</v>
       </c>
       <c r="M13">
         <v>266000.0</v>
       </c>
       <c r="N13">
         <v>266000.0</v>
       </c>
       <c r="O13">
+        <v>266000.0</v>
+      </c>
+      <c r="P13">
         <v>264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263000.0</v>
       </c>
       <c r="Q13">
         <v>263000.0</v>
       </c>
       <c r="R13">
         <v>263000.0</v>
       </c>
       <c r="S13">
         <v>263000.0</v>
       </c>
       <c r="T13">
-        <v>262000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="U13">
         <v>262000.0</v>
       </c>
       <c r="V13">
+        <v>262000.0</v>
+      </c>
+      <c r="W13">
         <v>261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000.0</v>
       </c>
       <c r="X13">
         <v>260000.0</v>
       </c>
       <c r="Y13">
         <v>260000.0</v>
       </c>
       <c r="Z13">
-        <v>259000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="AA13">
         <v>259000.0</v>
       </c>
       <c r="AB13">
         <v>259000.0</v>
       </c>
       <c r="AC13">
-        <v>258000.0</v>
+        <v>259000.0</v>
       </c>
       <c r="AD13">
         <v>258000.0</v>
       </c>
       <c r="AE13">
-        <v>257000.0</v>
+        <v>258000.0</v>
       </c>
       <c r="AF13">
         <v>257000.0</v>
       </c>
       <c r="AG13">
         <v>257000.0</v>
       </c>
       <c r="AH13">
+        <v>257000.0</v>
+      </c>
+      <c r="AI13">
         <v>228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226000.0</v>
       </c>
       <c r="AJ13">
         <v>226000.0</v>
       </c>
       <c r="AK13">
         <v>226000.0</v>
       </c>
       <c r="AL13">
         <v>226000.0</v>
       </c>
       <c r="AM13">
-        <v>225000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="AN13">
         <v>225000.0</v>
       </c>
       <c r="AO13">
         <v>225000.0</v>
       </c>
       <c r="AP13">
         <v>225000.0</v>
       </c>
       <c r="AQ13">
         <v>225000.0</v>
       </c>
       <c r="AR13">
         <v>225000.0</v>
       </c>
       <c r="AS13">
-        <v>224000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="AT13">
         <v>224000.0</v>
       </c>
       <c r="AU13">
         <v>224000.0</v>
       </c>
       <c r="AV13">
         <v>224000.0</v>
       </c>
       <c r="AW13">
         <v>224000.0</v>
       </c>
       <c r="AX13">
         <v>224000.0</v>
       </c>
       <c r="AY13">
-        <v>222000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="AZ13">
         <v>222000.0</v>
       </c>
       <c r="BA13">
-        <v>221000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="BB13">
         <v>221000.0</v>
       </c>
       <c r="BC13">
         <v>221000.0</v>
       </c>
       <c r="BD13">
-        <v>220000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="BE13">
         <v>220000.0</v>
       </c>
       <c r="BF13">
+        <v>220000.0</v>
+      </c>
+      <c r="BG13">
         <v>219000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>217000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="BJ13">
         <v>215000.0</v>
       </c>
       <c r="BK13">
+        <v>215000.0</v>
+      </c>
+      <c r="BL13">
         <v>213000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>209000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="BO13">
         <v>205000.0</v>
       </c>
       <c r="BP13">
+        <v>205000.0</v>
+      </c>
+      <c r="BQ13">
         <v>202000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>201000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>200000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>196000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194000.0</v>
       </c>
       <c r="BV13">
         <v>194000.0</v>
       </c>
       <c r="BW13">
-        <v>192000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="BX13">
         <v>192000.0</v>
       </c>
       <c r="BY13">
+        <v>192000.0</v>
+      </c>
+      <c r="BZ13">
         <v>190000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="CB13">
         <v>186000.0</v>
       </c>
       <c r="CC13">
-        <v>185000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="CD13">
         <v>185000.0</v>
       </c>
       <c r="CE13">
         <v>185000.0</v>
       </c>
       <c r="CF13">
-        <v>184000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="CG13">
         <v>184000.0</v>
       </c>
       <c r="CH13">
+        <v>184000.0</v>
+      </c>
+      <c r="CI13">
         <v>182000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="CK13">
         <v>178000.0</v>
       </c>
       <c r="CL13">
+        <v>178000.0</v>
+      </c>
+      <c r="CM13">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="CN13">
         <v>175000.0</v>
       </c>
       <c r="CO13">
+        <v>175000.0</v>
+      </c>
+      <c r="CP13">
         <v>176000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>174000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="CS13">
         <v>170000.0</v>
       </c>
       <c r="CT13">
+        <v>170000.0</v>
+      </c>
+      <c r="CU13">
         <v>169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168000.0</v>
       </c>
       <c r="CV13">
         <v>168000.0</v>
       </c>
       <c r="CW13">
+        <v>168000.0</v>
+      </c>
+      <c r="CX13">
         <v>14000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="CZ13">
         <v>161000.0</v>
       </c>
       <c r="DA13">
         <v>161000.0</v>
       </c>
       <c r="DB13">
+        <v>161000.0</v>
+      </c>
+      <c r="DC13">
         <v>160000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE13">
         <v>200000.0</v>
       </c>
       <c r="DF13">
+        <v>200000.0</v>
+      </c>
+      <c r="DG13">
         <v>-1400000.0</v>
       </c>
-      <c r="DG13">
+      <c r="DH13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="DI13">
         <v>-14000000.0</v>
       </c>
       <c r="DJ13">
         <v>-14000000.0</v>
       </c>
       <c r="DK13">
         <v>-14000000.0</v>
       </c>
       <c r="DL13">
-        <v>-16300000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="DM13">
         <v>-16300000.0</v>
       </c>
       <c r="DN13">
         <v>-16300000.0</v>
       </c>
       <c r="DO13">
+        <v>-16300000.0</v>
+      </c>
+      <c r="DP13">
         <v>-17300000.0</v>
       </c>
-      <c r="DP13">
+      <c r="DQ13">
         <v>-17800000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>15842000.0</v>
+      </c>
+      <c r="C14">
         <v>15779000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15727000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15601000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15528000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15389000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15590000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15491000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15403000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15309000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15448000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15514000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15454000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15468000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15418000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15537000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15712000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16369000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>18246000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18511000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18199000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18147000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>17932000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17889000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>17805000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>17901000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>17768000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17988000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18097000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18838000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>19161000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18245000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17700000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17193000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17598000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18093000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18082000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18370000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17101000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>17075000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>16650000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>17499000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>18083000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18880000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18804000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>18358000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18276000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18247000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18143000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>17984000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>18057000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>17994000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>22728000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>18264000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>18170000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>18153000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>18320000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>18265000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>18461000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>18407000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>18268000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>18230000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17726000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>17752000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>17600000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>17379000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>17600000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>17379000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>17974000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>17451000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>19354000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>19844000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>19770000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>19344000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>19586000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>19442000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>19285000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>18763000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>18563000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>18902000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>18874000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>18484000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>18938000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>18826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18127000.0</v>
       </c>
       <c r="CI14">
         <v>18127000.0</v>
       </c>
       <c r="CJ14">
+        <v>18127000.0</v>
+      </c>
+      <c r="CK14">
         <v>18281000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>18258000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>18139000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>17656000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>17832000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>17788000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>17714000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>17320000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>17367000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>17458000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>17429000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>16894000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>17851000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>17651000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>17368000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>16511000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>16084000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>17651000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>16235000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>15977000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>15454545.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>16335000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>16296296.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>15714286.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>14000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>12307692.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10909091.0</v>
       </c>
       <c r="DK14">
         <v>10909091.0</v>
       </c>
       <c r="DL14">
+        <v>10909091.0</v>
+      </c>
+      <c r="DM14">
         <v>11071429.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="DO14">
         <v>10000000.0</v>
       </c>
       <c r="DP14">
         <v>10000000.0</v>
       </c>
+      <c r="DQ14">
+        <v>10000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>266000.0</v>
       </c>
       <c r="O15">
+        <v>266000.0</v>
+      </c>
+      <c r="P15">
         <v>264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263000.0</v>
       </c>
       <c r="Q15">
         <v>263000.0</v>
       </c>
       <c r="R15">
         <v>263000.0</v>
       </c>
       <c r="S15">
         <v>263000.0</v>
       </c>
       <c r="T15">
-        <v>262000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="U15">
         <v>262000.0</v>
       </c>
       <c r="V15">
+        <v>262000.0</v>
+      </c>
+      <c r="W15">
         <v>261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000.0</v>
       </c>
       <c r="X15">
         <v>260000.0</v>
       </c>
       <c r="Y15">
         <v>260000.0</v>
       </c>
       <c r="Z15">
-        <v>259000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="AA15">
         <v>259000.0</v>
       </c>
       <c r="AB15">
         <v>259000.0</v>
       </c>
       <c r="AC15">
-        <v>258000.0</v>
+        <v>259000.0</v>
       </c>
       <c r="AD15">
         <v>258000.0</v>
       </c>
       <c r="AE15">
-        <v>257000.0</v>
+        <v>258000.0</v>
       </c>
       <c r="AF15">
         <v>257000.0</v>
       </c>
       <c r="AG15">
         <v>257000.0</v>
       </c>
       <c r="AH15">
+        <v>257000.0</v>
+      </c>
+      <c r="AI15">
         <v>228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226000.0</v>
       </c>
       <c r="AJ15">
         <v>226000.0</v>
       </c>
       <c r="AK15">
         <v>226000.0</v>
       </c>
       <c r="AL15">
         <v>226000.0</v>
       </c>
       <c r="AM15">
-        <v>225000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="AN15">
         <v>225000.0</v>
       </c>
       <c r="AO15">
         <v>225000.0</v>
       </c>
       <c r="AP15">
         <v>225000.0</v>
       </c>
       <c r="AQ15">
         <v>225000.0</v>
       </c>
       <c r="AR15">
         <v>225000.0</v>
       </c>
       <c r="AS15">
-        <v>224000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="AT15">
         <v>224000.0</v>
       </c>
       <c r="AU15">
         <v>224000.0</v>
       </c>
       <c r="AV15">
         <v>224000.0</v>
       </c>
       <c r="AW15">
         <v>224000.0</v>
       </c>
       <c r="AX15">
         <v>224000.0</v>
       </c>
       <c r="AY15">
-        <v>222000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="AZ15">
         <v>222000.0</v>
       </c>
       <c r="BA15">
-        <v>221000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="BB15">
         <v>221000.0</v>
       </c>
       <c r="BC15">
         <v>221000.0</v>
       </c>
       <c r="BD15">
-        <v>220000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="BE15">
         <v>220000.0</v>
       </c>
       <c r="BF15">
+        <v>220000.0</v>
+      </c>
+      <c r="BG15">
         <v>219000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>217000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="BJ15">
         <v>215000.0</v>
       </c>
       <c r="BK15">
+        <v>215000.0</v>
+      </c>
+      <c r="BL15">
         <v>213000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>209000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="BO15">
         <v>205000.0</v>
       </c>
       <c r="BP15">
+        <v>205000.0</v>
+      </c>
+      <c r="BQ15">
         <v>202000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>201000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>200000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>196000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194000.0</v>
       </c>
       <c r="BV15">
         <v>194000.0</v>
       </c>
       <c r="BW15">
-        <v>192000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="BX15">
         <v>192000.0</v>
       </c>
       <c r="BY15">
+        <v>192000.0</v>
+      </c>
+      <c r="BZ15">
         <v>190000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186000.0</v>
       </c>
       <c r="CB15">
         <v>186000.0</v>
       </c>
       <c r="CC15">
-        <v>185000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="CD15">
         <v>185000.0</v>
       </c>
       <c r="CE15">
         <v>185000.0</v>
       </c>
       <c r="CF15">
-        <v>184000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="CG15">
         <v>184000.0</v>
       </c>
       <c r="CH15">
+        <v>184000.0</v>
+      </c>
+      <c r="CI15">
         <v>182000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="CK15">
         <v>178000.0</v>
       </c>
       <c r="CL15">
+        <v>178000.0</v>
+      </c>
+      <c r="CM15">
         <v>177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="CN15">
         <v>175000.0</v>
       </c>
       <c r="CO15">
+        <v>175000.0</v>
+      </c>
+      <c r="CP15">
         <v>176000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>174000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="CS15">
         <v>170000.0</v>
       </c>
       <c r="CT15">
+        <v>170000.0</v>
+      </c>
+      <c r="CU15">
         <v>169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168000.0</v>
       </c>
       <c r="CV15">
         <v>168000.0</v>
       </c>
       <c r="CW15">
+        <v>168000.0</v>
+      </c>
+      <c r="CX15">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="CY15">
         <v>161000.0</v>
       </c>
       <c r="CZ15">
         <v>161000.0</v>
       </c>
       <c r="DA15">
         <v>161000.0</v>
       </c>
       <c r="DB15">
+        <v>161000.0</v>
+      </c>
+      <c r="DC15">
         <v>160000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE15">
         <v>200000.0</v>
       </c>
-      <c r="DF15"/>
+      <c r="DF15">
+        <v>200000.0</v>
+      </c>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
+      <c r="DQ15"/>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>79360000.0</v>
+      </c>
+      <c r="C16">
         <v>77814000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>76781000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>75821000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>64379000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>60214000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>61767000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1995000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>65375000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>61219000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>61048000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>62384000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>59941000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>61297000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>51746000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>52173000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>52494000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51064000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>40012000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>49480000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>48672000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>48840000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>47846000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>47666000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>47657000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>46980000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>46569000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>45195000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>45540000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>46151000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>274000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>265000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>257000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>247000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>241000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>232000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>55093000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>216000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>208000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>56669000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>56692000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>56721000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>56786000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>56298000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>56871000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>56875000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>57340000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>57394000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>55019000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>55479000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>56218000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>56371000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>64627000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>63998000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>60311000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>59506000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>56557000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>59934000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>58914000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>50419000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>50375000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>50125000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>49516000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>48895000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>49281000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>49176000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>49807000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>49899000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>49383000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1648000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>50038000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>51764000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>52592000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>50610000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>51609000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>52859000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>52064000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>50785000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>178072000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>177497000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>178439000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>51928000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>184618000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>46163000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>47847000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>46787000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>48033000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>48381000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>49029000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>99108000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>97815000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>98121000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>97856000.0</v>
       </c>
-      <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>98309000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>99686000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>99493000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>-25820000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
+      <c r="DQ16"/>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10268,216 +10305,217 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>4507000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>341741000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>330012000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4048000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>317330000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>325650000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>343680000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3560000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>328362000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3384000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>322576000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3141000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>291597000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>285886000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>263987000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>285799000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>262642000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>266014000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>261729000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>250372000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>266007000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>270213000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>271492000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>284969000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>295124000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>291744000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>288933000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>287320000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>279985000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>269820000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>270433000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>277269000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>277453000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>291575000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>294319000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>294133000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>291139000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>285874000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>274090000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>263467000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>256267000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>249128000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>264764000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>257648000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>257940000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>250670000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>249764000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>243126000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>232365000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>249940000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10492,52 +10530,53 @@
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
+      <c r="DQ18"/>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10616,1938 +10655,1954 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>428714000.0</v>
+      </c>
+      <c r="C20">
         <v>427718000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>427897000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>433484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410703000.0</v>
       </c>
       <c r="F20">
         <v>410703000.0</v>
       </c>
       <c r="G20">
-        <v>414859000.0</v>
+        <v>410703000.0</v>
       </c>
       <c r="H20">
         <v>414859000.0</v>
       </c>
       <c r="I20">
-        <v>414895000.0</v>
+        <v>414859000.0</v>
       </c>
       <c r="J20">
         <v>414895000.0</v>
       </c>
       <c r="K20">
-        <v>423643000.0</v>
+        <v>414895000.0</v>
       </c>
       <c r="L20">
         <v>423643000.0</v>
       </c>
       <c r="M20">
         <v>423643000.0</v>
       </c>
       <c r="N20">
+        <v>423643000.0</v>
+      </c>
+      <c r="O20">
         <v>423749000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>410137000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>393765000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391071000.0</v>
       </c>
       <c r="R20">
         <v>391071000.0</v>
       </c>
       <c r="S20">
-        <v>391972000.0</v>
+        <v>391071000.0</v>
       </c>
       <c r="T20">
         <v>391972000.0</v>
       </c>
       <c r="U20">
         <v>391972000.0</v>
       </c>
       <c r="V20">
         <v>391972000.0</v>
       </c>
       <c r="W20">
+        <v>391972000.0</v>
+      </c>
+      <c r="X20">
         <v>392978000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>394483000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>396861000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>396696000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>398292000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>299181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303887000.0</v>
       </c>
       <c r="AD20">
         <v>303887000.0</v>
       </c>
       <c r="AE20">
         <v>303887000.0</v>
       </c>
       <c r="AF20">
+        <v>303887000.0</v>
+      </c>
+      <c r="AG20">
         <v>304733000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287956000.0</v>
       </c>
       <c r="AH20">
         <v>287956000.0</v>
       </c>
       <c r="AI20">
         <v>287956000.0</v>
       </c>
       <c r="AJ20">
-        <v>275487000.0</v>
+        <v>287956000.0</v>
       </c>
       <c r="AK20">
         <v>275487000.0</v>
       </c>
       <c r="AL20">
         <v>275487000.0</v>
       </c>
       <c r="AM20">
         <v>275487000.0</v>
       </c>
       <c r="AN20">
+        <v>275487000.0</v>
+      </c>
+      <c r="AO20">
         <v>267788000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>265249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264416000.0</v>
       </c>
       <c r="AQ20">
         <v>264416000.0</v>
       </c>
       <c r="AR20">
-        <v>261291000.0</v>
+        <v>264416000.0</v>
       </c>
       <c r="AS20">
         <v>261291000.0</v>
       </c>
       <c r="AT20">
         <v>261291000.0</v>
       </c>
       <c r="AU20">
+        <v>261291000.0</v>
+      </c>
+      <c r="AV20">
         <v>257442000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>257504000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>253573000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>220945000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>221087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217244000.0</v>
       </c>
       <c r="BA20">
         <v>217244000.0</v>
       </c>
       <c r="BB20">
+        <v>217244000.0</v>
+      </c>
+      <c r="BC20">
         <v>217243000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>218442000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>205976000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>200852000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>200300000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>193962000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>190430000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>186917000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>183322000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>183324000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>182508000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>181502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166930000.0</v>
       </c>
       <c r="BO20">
         <v>166930000.0</v>
       </c>
       <c r="BP20">
-        <v>164515000.0</v>
+        <v>166930000.0</v>
       </c>
       <c r="BQ20">
         <v>164515000.0</v>
       </c>
       <c r="BR20">
         <v>164515000.0</v>
       </c>
       <c r="BS20">
         <v>164515000.0</v>
       </c>
       <c r="BT20">
-        <v>164520000.0</v>
+        <v>164515000.0</v>
       </c>
       <c r="BU20">
         <v>164520000.0</v>
       </c>
       <c r="BV20">
+        <v>164520000.0</v>
+      </c>
+      <c r="BW20">
         <v>167265000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>167263000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>157468000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>158854000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>153155000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>148845000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>151269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151184000.0</v>
       </c>
       <c r="CD20">
         <v>151184000.0</v>
       </c>
       <c r="CE20">
+        <v>151184000.0</v>
+      </c>
+      <c r="CF20">
         <v>157358000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>157352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156983000.0</v>
       </c>
       <c r="CH20">
         <v>156983000.0</v>
       </c>
       <c r="CI20">
         <v>156983000.0</v>
       </c>
       <c r="CJ20">
-        <v>157139000.0</v>
+        <v>156983000.0</v>
       </c>
       <c r="CK20">
         <v>157139000.0</v>
       </c>
       <c r="CL20">
-        <v>159672000.0</v>
+        <v>157139000.0</v>
       </c>
       <c r="CM20">
         <v>159672000.0</v>
       </c>
       <c r="CN20">
-        <v>159668000.0</v>
+        <v>159672000.0</v>
       </c>
       <c r="CO20">
         <v>159668000.0</v>
       </c>
       <c r="CP20">
+        <v>159668000.0</v>
+      </c>
+      <c r="CQ20">
         <v>158696000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>161095000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>161723000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>161672000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>162564000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>160576000.0</v>
       </c>
-      <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>166585000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>45274000.0</v>
+      </c>
+      <c r="C21">
         <v>44136000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>43607000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>42687000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>40382000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>40744000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>40642000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>38895000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>38793000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>37532000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>37297000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>37221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36951000.0</v>
       </c>
       <c r="N21">
         <v>36951000.0</v>
       </c>
       <c r="O21">
+        <v>36951000.0</v>
+      </c>
+      <c r="P21">
         <v>32930000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29955000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29393000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>29386000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>29378000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>29434000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>29464000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>29481000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>29542000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>29565000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>33255000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33344000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>31966000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>23850000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>24360000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>24311000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>24425000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>24513000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>20703000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>20830000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>18117000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14593000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>14745000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>14836000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>14957000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>14476000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>14307000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10748000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10768000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10004000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9989000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9983000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8819000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>8834000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>12759000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6765000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217244000.0</v>
       </c>
       <c r="BA21">
         <v>217244000.0</v>
       </c>
       <c r="BB21">
-        <v>1931000.0</v>
+        <v>217244000.0</v>
       </c>
       <c r="BC21">
         <v>1931000.0</v>
       </c>
       <c r="BD21">
+        <v>1931000.0</v>
+      </c>
+      <c r="BE21">
         <v>205976000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>200852000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>200300000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2451000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>190430000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>186917000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>183322000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>183853000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>182508000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>181502000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>166930000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>167692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164515000.0</v>
       </c>
       <c r="BQ21">
         <v>164515000.0</v>
       </c>
       <c r="BR21">
         <v>164515000.0</v>
       </c>
       <c r="BS21">
+        <v>164515000.0</v>
+      </c>
+      <c r="BT21">
         <v>165307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164520000.0</v>
       </c>
       <c r="BU21">
         <v>164520000.0</v>
       </c>
       <c r="BV21">
+        <v>164520000.0</v>
+      </c>
+      <c r="BW21">
         <v>167265000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>168302000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>157468000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>158854000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>153155000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>149356000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>151269000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>151184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157358000.0</v>
       </c>
       <c r="CE21">
         <v>157358000.0</v>
       </c>
       <c r="CF21">
+        <v>157358000.0</v>
+      </c>
+      <c r="CG21">
         <v>157352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156983000.0</v>
       </c>
       <c r="CH21">
         <v>156983000.0</v>
       </c>
       <c r="CI21">
         <v>156983000.0</v>
       </c>
       <c r="CJ21">
-        <v>157139000.0</v>
+        <v>156983000.0</v>
       </c>
       <c r="CK21">
         <v>157139000.0</v>
       </c>
       <c r="CL21">
-        <v>159672000.0</v>
+        <v>157139000.0</v>
       </c>
       <c r="CM21">
         <v>159672000.0</v>
       </c>
       <c r="CN21">
-        <v>159668000.0</v>
+        <v>159672000.0</v>
       </c>
       <c r="CO21">
         <v>159668000.0</v>
       </c>
       <c r="CP21">
+        <v>159668000.0</v>
+      </c>
+      <c r="CQ21">
         <v>158696000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>161095000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>161723000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>161672000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>162564000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>160576000.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>168910000.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
-      <c r="DE21">
+      <c r="DE21"/>
+      <c r="DF21">
         <v>288300000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>216400000.0</v>
       </c>
-      <c r="DG21"/>
-      <c r="DH21">
+      <c r="DH21"/>
+      <c r="DI21">
         <v>177500000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>134600000.0</v>
       </c>
-      <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>7727000.0</v>
+      </c>
+      <c r="C22">
         <v>7739000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7763000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7556000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7580000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7857000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7920000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8230000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8257000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8252000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8347000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9088000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8448000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9533000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7613000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7645000.0</v>
       </c>
       <c r="R22">
         <v>7645000.0</v>
       </c>
       <c r="S22">
+        <v>7645000.0</v>
+      </c>
+      <c r="T22">
         <v>7346000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7376000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7333000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7386000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7259000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7382000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7410000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7188000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6989000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6692000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6756000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6815000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6751000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6938000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6616000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6566000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6519000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6346000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6327000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6313000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6147000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5853000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5792000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5782000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5654000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5947000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5502000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5432000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5294000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5460000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5345000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5348000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5300000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4787000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4736000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5010000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12163000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>12500000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>12342000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>14535000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>13530000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>11281000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10405000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>10850000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>10828000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10766000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>12567000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>13122000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>14683000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>12458000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>14635000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>14685000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>15144000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>12120000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>12811000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>13136000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>13686000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11461000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>11913000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>12072000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>11883000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>12710000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>11701000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>12200000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>12883000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>14321000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>13198000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>13716000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>12815000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>11536000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>9948000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>10347000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>9797000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>9054000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8834000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>8504000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>8777000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>6667000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6254000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>7101000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>6983000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>8516000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>9105000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>9343000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>9152000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>14320000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>14713000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>12459000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>13300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>9900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>10100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>8400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>7500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>7600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>6300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>6200000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>5700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>5100000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>4600000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>4400000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>3300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>1365944000.0</v>
+      </c>
+      <c r="C23">
         <v>1348318000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1345905000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1342750000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1275714000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1275229000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1279580000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1275418000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1269266000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1260519000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1268052000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1255459000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1242086000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1224984000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1192950000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1147387000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1151423000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1180349000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1178631000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1163975000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1169003000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1157726000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1145825000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1120649000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1134652000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1120557000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1129755000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>952148000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>957388000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>944512000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>917502000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>948720000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>945611000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>905190000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>921533000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>887046000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>881041000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>880973000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>885069000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>859511000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>842776000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>827178000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>837353000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>828077000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>841900000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>835235000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>827528000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>825696000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>823153000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>769432000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>746599000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>724820000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>740110000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>747551000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>738085000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>715905000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>698195000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>696508000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>672777000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>651812000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>677740000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>676988000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>671012000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>654802000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>637711000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>628845000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>619298000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>603713000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>577287000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>543105000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>560293000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>578056000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>604065000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>604018000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>610807000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>606476000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>607535000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>590620000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>564996000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>557070000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>571167000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>567985000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>570640000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>569118000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>566979000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>584595000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>565156000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>560369000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>563903000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>570085000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>699611000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>695933000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>698836000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>704740000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>703754000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>695359000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>703881000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>704422000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>672112000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>693924000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>695396000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>705783000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>710285000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>530966000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>545471000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>539751000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>539600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>527200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>513700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>494700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>466100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>408200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>311100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>287300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>277900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>219200000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>212000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>202700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>131300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>118700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>526016000.0</v>
+      </c>
+      <c r="C24">
         <v>522281000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>528335000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>536751000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>513229000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>520100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>536874000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>540064000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>555605000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>554387000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>579160000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>584928000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>601359000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>607286000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>587517000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>566338000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>394923000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>567511000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>552446000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>479874000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>457641000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>423404000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>446514000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>450561000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>483995000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>508084000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>184575000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>348713000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>355313000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>351626000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>74842000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>352301000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>352050000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>326008000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>336595000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>323174000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>312663000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>318512000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>324000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>317162000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>318508000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>311140000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>314450000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>287338000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>273191000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>272385000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>266929000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>270348000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>272054000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>214044000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>142542000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>135514000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>147221000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>158718000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>163541000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>159755000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>149158000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>148935000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>135000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>131471000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>131558000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>228751000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>229563000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>234091000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>232391000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>229951000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>230066000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>230288000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>230396000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>231365000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>230667000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>230884000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>231017000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>231221000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>231407000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>231350000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>231735000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>232117000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>232319000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>232909000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>231926000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>232373000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>233097000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>234005000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>234478000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>235082000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>201888000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>206477000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>190716000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>198745000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>201406000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>207830000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>229047000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>236104000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>236939000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>242241000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>241946000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>246101000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>243659000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>253741000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>257247000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>261647000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>271896000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>275429000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>273081000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>270793000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>537674000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>545797000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>522137000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>529252000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>542919000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>546171000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>591652000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>597989000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>607286000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>592260000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>395082000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>394923000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>567511000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>557603000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>485132000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>458596000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>428849000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>452045000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>456176000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>489691000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>513860000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>190429000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>354642000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>361312000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>357699000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>80985000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>358512000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>358337000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>332379000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>342956000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>325666000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>315223000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>321092000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>326630000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>319851000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>318508000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>311140000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>317325000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>290271000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>276180000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>272385000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>270027000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>273499000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>275255000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>215387000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>146328000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>139358000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>151121000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>162661000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>167554000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>163802000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>153241000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>153054000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>139155000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>135658000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>135779000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -12562,214 +12617,215 @@
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
+      <c r="DQ25"/>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>325908000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>300183000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>312573000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>292229000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>303286000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>331111000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>329120000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>319130000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>323805000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>311888000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>296592000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>271345000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>263741000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>233321000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>270961000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>241245000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>244747000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>238393000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>224091000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>244142000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>247721000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>247147000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>261695000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>256436000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>252879000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>252286000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>250426000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>240922000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>229726000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>226179000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>233513000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>236726000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>255903000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>258249000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>257342000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>260136000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>267024000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>249228000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>243514000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>238768000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>237884000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>256575000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>249491000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>250449000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>240583000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>242952000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>229003000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>217657000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>250610000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
@@ -12784,52 +12840,53 @@
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12908,493 +12965,499 @@
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>546723000.0</v>
+      </c>
+      <c r="C28">
         <v>543139000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>561358000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>560671000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>538407000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>542202000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>559703000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>563586000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>578593000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>577887000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>603107000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>609524000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>625354000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>634888000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>611577000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>591101000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>597230000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>596687000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>577784000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>510395000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>484096000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>456062000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>477428000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>486422000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>524438000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>537769000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>519079000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>374073000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>387020000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>376050000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>365736000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>351483000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>320208000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>348920000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>359255000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>341230000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>330025000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>334551000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>336611000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>331629000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>330230000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>322802000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>329026000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>301343000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>286327000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>282692000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>279452000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>280416000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>284432000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>235367000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>248145000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>240918000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>251512000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>262770000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>266844000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>253692000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>242667000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>242613000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>228416000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>221738000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>222689000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>227060000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>135989000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>233308000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>231650000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>225947000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>227008000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>227589000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>225391000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>229465000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>226475000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>228428000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>129415000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>227361000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>229217000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>225736000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>219057000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>208376000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>211109000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>229742000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>228741000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>229190000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>227222000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>228852000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>228306000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>228149000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>212986000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>207787000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>219722000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>221268000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>133455000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>137551000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>138926000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>144232000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>146392000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>150821000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>151743000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>155252000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>153345000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>162485000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>167924000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>170334000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>181994000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>181678000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>181177000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>181641000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>185200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>174800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>165800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>235800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>219700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>171300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>85100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>137300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>122200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>86000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>80100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>73600000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>42700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>810100000.0</v>
+      </c>
+      <c r="C29">
         <v>793782000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>783718000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>783016000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>753394000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>743743000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>745995000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>738781000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>744063000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>734541000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>752757000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>750011000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>761094000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>761307000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>727823000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>698362000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>698182000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>694362000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>683270000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>679742000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>693684000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>682650000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>690581000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>691998000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>725028000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>743132000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13444,576 +13507,580 @@
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
+      <c r="DQ29"/>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>43649000.0</v>
+      </c>
+      <c r="C30">
         <v>42171000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40647000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33256000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34830000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>32945000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30193000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31198000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>30092000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26549000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27935000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26064000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25317000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23887000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24965000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23969000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24308000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25620000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>29378000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26262000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>24846000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25585000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>25103000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22926000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30598000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>33512000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>25437000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>17872000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16794000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17732000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>20242000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>19729000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>19334000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>18264000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>20544000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>19492000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17015000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>17712000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>20792000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>18023000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>18246000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>17911000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18181000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>18093000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>16909000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18637000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>19264000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>17762000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>18252000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17715000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17950000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>16278000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16869000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>18142000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>17812000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>16989000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>16199000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>16850000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>16605000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>13393000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>13643000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>15213000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>15587000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>14190000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>14233000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15086000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>15177000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>14451000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>13909000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>13863000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>14637000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>13016000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>13240000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>15123000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>16421000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>13532000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>13723000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>15202000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>13822000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>12496000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12876000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>13696000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>13412000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>13188000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>12562000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>13651000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>12941000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>12646000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>12691000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>14005000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>16069000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>13246000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>13456000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>14441000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>15386000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>15633000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>15425000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>16416000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>16433000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>18976000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>16575000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>18233000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>19995000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>19256000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>21390000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>26475000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>23036000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>22100000.0</v>
       </c>
-      <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>29100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>21500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>18700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>14300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>14200000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>12900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>9300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>9200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>9000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>6300000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:120">
+    <row r="31" spans="1:121">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-294666000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-267476000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-276587000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-273003000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-295296000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-297880000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-271050000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-293335000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-199504000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-185181000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-140469000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-152476000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-161687000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-168370000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-174237000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-171723000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-74671000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-79327000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-75778000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-82395000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-62901000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-47978000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-77796000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-90300000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-100254000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-87628000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-89950000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-97498000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-93837000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-96712000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-101738000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-106822000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-92198000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-72885000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-75116000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-77567000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-83053000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-84133000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-55245000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-65114000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-65273000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-71628000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-76753000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-83624000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-74914000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-70811000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-68610000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-66984000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-63277000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-60625000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -14028,131 +14095,134 @@
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
+      <c r="DQ31"/>
     </row>
-    <row r="32" spans="1:120">
+    <row r="32" spans="1:121">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>21160000.0</v>
+      </c>
+      <c r="C32">
         <v>7490000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1141000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-6721000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2860000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2611000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-13505000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-16569000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-7636000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-15665000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-9349000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-13029000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-4867000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-6093000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-7494000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-13573000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-5869000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-9706000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-20575000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-23830000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-12970000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-16990000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-13040000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-15789000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-658000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>14926000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14202,596 +14272,602 @@
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
+      <c r="DQ32"/>
     </row>
-    <row r="33" spans="1:120">
+    <row r="33" spans="1:121">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>1298304000.0</v>
+      </c>
+      <c r="C33">
         <v>1291180000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1289829000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1291937000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1224391000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1225329000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1235044000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1231817000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1226143000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1220124000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1226331000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1215142000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1204419000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1181283000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1154976000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1111408000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1114461000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1142242000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1138419000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1127107000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1133480000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1122273000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1110498000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1088012000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1094430000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1066157000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1089905000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>920181000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>931741000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>917228000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>888199000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>910665000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>877407000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>877490000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>891393000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>859001000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>855574000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>853610000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>852102000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>830343000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>814058000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>793991000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>803592000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>797415000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>812941000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>803924000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>790823000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>791382000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>790996000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>718270000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>710482000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>692023000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>691190000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>711681000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>704946000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>685267000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>668642000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>664254000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>641505000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>622874000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>648508000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>648660000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>643318000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>628500000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>609573000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>596069000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>585822000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>573548000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>543145000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>511903000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>525505000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>549663000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>569250000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>570916000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>577254000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>573674000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>567557000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>537915000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>503534000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>502954000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>495280000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>497386000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>519488000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>525295000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>513472000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>537669000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>533431000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>533891000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>535889000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>544058000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>671721000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>671442000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>674526000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>677869000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>676889000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>665989000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>676315000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>675521000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>643665000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>661276000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>665457000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>670665000.0</v>
       </c>
-      <c r="CY33"/>
-      <c r="CZ33">
+      <c r="CZ33"/>
+      <c r="DA33">
         <v>480407000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>497843000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>499098000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>495300000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>486400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>474400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>450900000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>434200000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>377800000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>288400000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>266400000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>253200000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>203900000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>196300000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>186600000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>119900000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>108200000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:120">
+    <row r="34" spans="1:121">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>99333000.0</v>
+      </c>
+      <c r="C34">
         <v>96749000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>93425000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>92865000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>88444000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>88638000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>84401000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>87437000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>86889000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>89025000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>84351000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>82803000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>78888000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>90730000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>68560000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>62767000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>71840000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>101324000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>72575000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>97315000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>77061000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>102355000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>74455000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>91654000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>89704000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>80777000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>86686000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>71464000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>73062000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>63495000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>46627000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>51551000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>50997000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>50380000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>53234000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>50909000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>49445000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>49048000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>48857000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>46974000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>47930000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>47074000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>47947000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>47887000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>51755000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>52270000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>50543000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>51693000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>53524000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>73038000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>133211000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>129826000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>128903000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>136853000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>135690000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>137074000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>134051000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>134843000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>131149000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>127697000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>136337000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -14806,810 +14882,815 @@
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
+      <c r="DQ34"/>
     </row>
-    <row r="35" spans="1:120">
+    <row r="35" spans="1:121">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>1040095000.0</v>
+      </c>
+      <c r="C35">
         <v>1031731000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1033912000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1043132000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>991831000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>999656000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1012989000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1017119000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1030620000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1024904000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1043922000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1040841000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1043385000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1028028000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1010348000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>968915000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>985748000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1012515000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>989829000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>910809000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>887639000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>853780000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>856956000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>839427000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>865281000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>858624000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>867597000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>688748000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>700361000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>682923000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>661052000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>676070000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>679547000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>654251000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>681159000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>671699000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>656412000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>659073000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>662807000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>646810000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>636258000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>628647000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>642541000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>615611000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>619510000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>618974000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>614703000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>616331000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>614653000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>562515000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>543006000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>525451000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>529152000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>564278000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>571392000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>559016000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>538162000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>537861000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>513630000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>495920000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>522256000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>531297000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>526180000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>519154000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>498586000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>500558000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>489604000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>479164000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>450813000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>418776000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>430108000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>305829000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>344224000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>311126000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>316294000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>444291000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>444306000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>436233000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>411727000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>410981000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>409423000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>410812000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>416917000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>418623000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>443309000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>444176000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>421926000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>295619000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>376531000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>318322000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>546370000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>546910000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>570687000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>578258000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>576800000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>573765000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>581863000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>583473000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>561286000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>587557000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>590556000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>598675000.0</v>
       </c>
-      <c r="CY35"/>
-      <c r="CZ35">
+      <c r="CZ35"/>
+      <c r="DA35">
         <v>216768000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>219284000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>215088000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>214300000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>202500000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>192000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>263900000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>243700000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>199700000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>112600000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>156800000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>146400000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>105200000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>99900000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>92200000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>50700000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>39300000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:120">
+    <row r="36" spans="1:121">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>525938000.0</v>
+      </c>
+      <c r="C36">
         <v>713000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>410318000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>121611000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>375615000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>382265000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>377112000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>256825000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-38487000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>31367000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-20421000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>281058000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>326290000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>300486000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>202153000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>292725000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>303546000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>331342000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>329120000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>319133000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>323805000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>311909000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>258667000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>38187000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>37802000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>38604000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>38347000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>203967000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>207635000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>202725000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>188577000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>209642000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>210930000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>210363000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>214764000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>209874000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>206218000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>206837000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>205825000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>196504000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>187709000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>184905000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>191971000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>199486000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>219762000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>222401000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>218249000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>225542000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>232646000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>217428000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>210776000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>201753000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>199404000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>205456000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>56297000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>53810000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>54087000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>52472000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>51783000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>58448000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>56831000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>53807000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>53825000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>53441000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>55384000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>39385000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>38947000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>39435000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>37863000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>37653000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>38770000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>189544000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>277859000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>278750000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>42222000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>231558000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>229357000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>220581000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>196997000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>248569000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>242025000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>243599000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>256695000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>262245000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>251288000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>275445000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>208906000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>208219000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>208660000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>210607000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>336961000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>335110000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>337093000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>405126000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>337222000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>392840000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>402323000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>337408000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>307242000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>543735000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>547272000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>552273000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>548658000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>331971000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>342463000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>345026000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>342000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>334700000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>37900000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>31400000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>303100000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>81900000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>55900000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>175500000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>167300000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>132000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>128800000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>123000000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>73800000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:120">
+    <row r="37" spans="1:121">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15653,51 +15734,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15712,1748 +15795,1760 @@
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
+      <c r="DQ37"/>
     </row>
-    <row r="38" spans="1:120">
+    <row r="38" spans="1:121">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>322000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5056000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3459000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3795000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>19453000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>454810000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>443470000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>413481000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>420915000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>393920000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>404634000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>432757000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>429821000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>419635000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>427741000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>412997000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>397726000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>375832000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>368332000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>338134000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>360961000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>319292000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>323105000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>316278000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>301791000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>319854000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>324169000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>323087000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>644099000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>623500000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>620106000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>619194000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>616989000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>598878000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>585160000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>577127000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>588718000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>588264000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>607609000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>609940000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>604612000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>607600000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>614713000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>556441000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>549792000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>537476000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>536775000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>556004000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>552513000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>539524000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>525045000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>522000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>505036000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>491381000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>519200000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>520662000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>514846000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>502594000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>484056000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>471583000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>461022000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>449639000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>419635000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>386963000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>399341000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>423710000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>442379000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>446015000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>451646000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>389026000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>455838000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>435109000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>403640000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>399838000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>393209000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>394783000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>414053000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>419597000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>408271000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>432428000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>428538000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>428732000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>429474000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>434252000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>560757000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>559065000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>560934000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>563822000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>562887000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>554563000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>563995000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>563899000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>529448000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>543735000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>485787000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>552273000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>548658000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>331971000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>342463000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>345026000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
+      <c r="DQ38"/>
     </row>
-    <row r="39" spans="1:120">
+    <row r="39" spans="1:121">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>13714000.0</v>
+      </c>
+      <c r="C39">
         <v>4320000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5978000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8753000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7515000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4455000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5258000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2913000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3271000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3905000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3916000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3490000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2932000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>8988000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4226000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3514000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3951000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3955000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2340000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2142000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076000.0</v>
       </c>
       <c r="W39">
         <v>2076000.0</v>
       </c>
       <c r="X39">
+        <v>2076000.0</v>
+      </c>
+      <c r="Y39">
         <v>1604000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1522000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1780000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>6708000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1591000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1412000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2063000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1666000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1914000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1723000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2091000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2125000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1448000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1690000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2532000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2742000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>4437000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3797000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8623000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>9391000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>6226000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>5990000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>6925000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>11734000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>8126000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>7829000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>6141000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>10897000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>10850000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>25797000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>11428000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>8496000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>600000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>12342000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>14535000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>8428000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>11281000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>10405000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>10850000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>10828000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>10766000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>12567000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>13122000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>14683000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>12458000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>14635000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>14685000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>15144000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>12120000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>12811000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>13136000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>13686000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>568000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>11913000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>12072000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>2634000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>12710000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>20123000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>20301000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>13412000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>14321000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>6546000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>3529000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>4021000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>12646000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2938000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>14005000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>16069000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>13246000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>13456000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>14441000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>8777000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>3366000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>3297000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2158000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>2287000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>1538000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>1784000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>2503000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>19170000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>10557000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>5866000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>12459000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>4913000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>4900000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>100000.0</v>
       </c>
-      <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
-      <c r="DI39">
+      <c r="DI39"/>
+      <c r="DJ39">
         <v>100000.0</v>
       </c>
-      <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
-      <c r="DO39">
-[...1 lines deleted...]
-      </c>
+      <c r="DO39"/>
       <c r="DP39">
         <v>100000.0</v>
       </c>
+      <c r="DQ39">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:120">
+    <row r="40" spans="1:121">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>25467000.0</v>
+      </c>
+      <c r="C40">
         <v>32476000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-42859000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>36106000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>27027001.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-26024000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>32707000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>34468000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-39613000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-31067000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>30622000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>35789000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>24424000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>30365000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-22039000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>32290000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>25454000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>26603000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2826000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>36498000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>28368000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>30492000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>28997000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>27613000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>18622000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>19865000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>22947000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>21947000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>16679000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>19984000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>30537000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>31543000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>23343000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>16753000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>25740000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>22378000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>13141000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>15550000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>30141000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>17717000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>18518000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>17158000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>16324000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>21683000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>16640000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>12999000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>16103000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>17200000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>22990000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>21908000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>25416000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>31049000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>48139000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>26595000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>21022000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>13099000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>14619000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>12322000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>17867000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>13402000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>15948000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>11376000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>14896000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>12130000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>15027000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>10125000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>14037000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>12306000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>15388000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>11201000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>19186000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>12128000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>13770000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>8638000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>14559000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>12055000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>13650000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>10428000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>16949000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-178072000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>8172000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>8155000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>15980000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>13558000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>23044000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2557000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>2598000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-48033000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>354000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-49029000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-99108000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-97815000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-98121000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-97856000.0</v>
       </c>
-      <c r="CQ40"/>
-      <c r="CR40">
+      <c r="CR40"/>
+      <c r="CS40">
         <v>-98309000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-99686000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-99493000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>-414000.0</v>
       </c>
-      <c r="CV40"/>
       <c r="CW40"/>
-      <c r="CX40">
+      <c r="CX40"/>
+      <c r="CY40">
         <v>18395000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>21007000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>14315000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>11964000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>10382000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>11974000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>13200000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>11600000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>13900000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>9100000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>14700000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>10300000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>9500000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>7600000.0</v>
       </c>
-      <c r="DL40"/>
-      <c r="DM40">
+      <c r="DM40"/>
+      <c r="DN40">
         <v>-100000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>3100000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>3000000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:120">
+    <row r="41" spans="1:121">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>433453000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>395302000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>400773000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>380097000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>390483000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>417836000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>413706000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>402367000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>405222000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>400613000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>384609000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>358342000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>349722000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>318196000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>350952000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>312348000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>316376000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>311234000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>296999000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>317558000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>321210000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>321872000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>307044000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>302008000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>297973000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>297264000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>295622000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>287641000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>280934000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>278539000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>285260000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>288687000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>306977000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>310102000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>308262000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>311463000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>317508000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>300978000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>294993000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>289362000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>288261000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>311847000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>303568000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>305244000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>294951000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>294837000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>284505000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>270292000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>294757000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>302346000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>296417000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>284863000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>265995000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>270407000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>259338000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>248676000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>220217000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>187211000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>73638000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>74745000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>77345000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>79905000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>84887000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>82694000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>84423000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>84593000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>79074000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>178072000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>177497000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>178439000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>81374000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>184618000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>76216000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>78172000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>88651000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>89142000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>88573000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>87394000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>344964000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>339080000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>341640000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>342154000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>339861000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>331524000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>339917000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>337372000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>317627000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>333635000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>333128000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>335856000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>331497000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>6461000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>7086000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>7824000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
+      <c r="DQ41"/>
     </row>
-    <row r="42" spans="1:120">
+    <row r="42" spans="1:121">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>-41386000.0</v>
+      </c>
+      <c r="C42">
         <v>-41544000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-40214000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-40634000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-40727000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-41346000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-34928000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-35494000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-35870000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-37942000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-37462000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-37612000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-38072000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-38791000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-39973000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-39966000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-40182000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-32106000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-7710000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>70091000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>123540000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>136006000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>137939000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>138598000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>139818000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>140184000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>140097000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>140607000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>141235000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>149646000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>149555000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>167237000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>167583000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>139894000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>139526000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>139764000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>155428000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>155261000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>154798000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>154887000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>155156000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>154497000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>153984000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>170917000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>194675000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>197001000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>197119000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>197072000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>197058000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>196564000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>189057000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>189055000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>188594000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>358335000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>187195000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>186909000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>186493000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>190951000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>346748000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>191020000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>190948000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>190762000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>190411000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>188775000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>188270000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>187612000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>187033000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>187561000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>187570000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>189185000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>189364000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>191305000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>194058000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>193557000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>193006000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>192597000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>191879000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>191269000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>190524000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>191260000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>190954000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>190778000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>190502000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>190376000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>190175000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>189627000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>188029000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>187768000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>187634000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>187321000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>186679000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>186625000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>186491000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>186118000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>185100000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>184956000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>184517000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>184381000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>189449000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>189297000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>189004000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>193664000.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42">
+      <c r="CZ42"/>
+      <c r="DA42">
         <v>193127000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>195277000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>196269000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>195996000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>196100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>198000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>208100000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>195000000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>184600000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>179700000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>110100000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>109300000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>99900000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>97800000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>95500000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>68100000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>67200000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:120">
+    <row r="43" spans="1:121">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17532,88 +17627,87 @@
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
+      <c r="DQ43"/>
     </row>
-    <row r="44" spans="1:120">
+    <row r="44" spans="1:121">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17634,51 +17728,51 @@
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC44">
         <v>200000.0</v>
       </c>
       <c r="BD44">
         <v>200000.0</v>
       </c>
       <c r="BE44">
         <v>200000.0</v>
       </c>
       <c r="BF44">
         <v>200000.0</v>
       </c>
       <c r="BG44">
         <v>200000.0</v>
       </c>
       <c r="BH44">
         <v>200000.0</v>
       </c>
       <c r="BI44">
         <v>200000.0</v>
       </c>
       <c r="BJ44">
         <v>200000.0</v>
       </c>
@@ -17693,1677 +17787,1690 @@
       </c>
       <c r="BN44">
         <v>200000.0</v>
       </c>
       <c r="BO44">
         <v>200000.0</v>
       </c>
       <c r="BP44">
         <v>200000.0</v>
       </c>
       <c r="BQ44">
         <v>200000.0</v>
       </c>
       <c r="BR44">
         <v>200000.0</v>
       </c>
       <c r="BS44">
         <v>200000.0</v>
       </c>
       <c r="BT44">
         <v>200000.0</v>
       </c>
       <c r="BU44">
         <v>200000.0</v>
       </c>
-      <c r="BV44"/>
+      <c r="BV44">
+        <v>200000.0</v>
+      </c>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
-      <c r="CV44">
-[...1 lines deleted...]
-      </c>
+      <c r="CV44"/>
       <c r="CW44">
         <v>181000.0</v>
       </c>
       <c r="CX44">
-        <v>1172000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="CY44">
         <v>1172000.0</v>
       </c>
       <c r="CZ44">
         <v>1172000.0</v>
       </c>
       <c r="DA44">
         <v>1172000.0</v>
       </c>
       <c r="DB44">
         <v>1172000.0</v>
       </c>
-      <c r="DC44"/>
+      <c r="DC44">
+        <v>1172000.0</v>
+      </c>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
+      <c r="DQ44"/>
     </row>
-    <row r="45" spans="1:120">
+    <row r="45" spans="1:121">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>413096000.0</v>
+      </c>
+      <c r="C45">
         <v>411516000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>560908000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>557573000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>542901000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>544719000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>548421000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>553451000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>551706000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>551146000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>556404000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>417593000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>417535000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>420097000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>399336000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>394963000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>388239000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>388911000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>391386000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>392550000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>400480000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>402683000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>388536000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>355727000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>358747000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>350637000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>335796000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>336452000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>320178000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>321557000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>323625000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>312462000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>312463000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>310959000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>311232000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>307157000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>304776000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>292648000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>290471000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>284728000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>280848000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>269248000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>261775000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>259219000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>251742000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>234681000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>233601000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>227664000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>227819000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>230707000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>227589000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>220970000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>218736000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>213864000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>208089000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>202943000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>200402000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>199137000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>199600000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>196965000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>196881000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>195925000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>196461000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>195080000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>194643000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>195778000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>196377000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>195599000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>126871000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>124901000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>193636000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>184648000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>179346000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>164179000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>157692000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>103116000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>102071000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>102603000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>105435000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>105698000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>105201000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>105241000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>167542000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>168533000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>170090000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>173779000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>175088000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>176664000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>177765000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>114047000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>178572000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>111426000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>112320000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>175549000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>175847000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>117541000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>118185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119252000.0</v>
       </c>
       <c r="CY45">
         <v>119252000.0</v>
       </c>
       <c r="CZ45">
+        <v>119252000.0</v>
+      </c>
+      <c r="DA45">
         <v>148436000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>155380000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>154072000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>153300000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>151700000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>148200000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>203100000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>131100000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>118400000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>97900000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>90900000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>85900000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>71900000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>67500000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>63600000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>46100000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>43200000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:120">
+    <row r="46" spans="1:121">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>298378000.0</v>
+      </c>
+      <c r="C46">
         <v>411516000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>298855000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>297426000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>397691000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>287800000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>402431000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>408147000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>409740000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>412479000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>418359000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>417593000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>417535000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>420097000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>399336000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>394963000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>390451000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>390443000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>387949000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>386568000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>388239000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>388911000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>391386000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>392550000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>400480000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>402683000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>388536000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>355727000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>358747000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>350637000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>335796000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>336452000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>320178000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>321557000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>323625000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>312462000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>312463000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>310959000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>311232000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>307157000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>304776000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>292648000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>290471000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>284728000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>280848000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>269248000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>261775000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>259219000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>251742000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>234681000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>233601000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>227664000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>227819000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>230707000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>227589000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>220970000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>218736000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>213864000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>208089000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>202943000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>200402000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>199137000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>199600000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>196965000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>196881000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>195925000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>196461000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>195080000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>194643000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>195778000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>196377000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>195599000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>126871000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>124901000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>193636000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>184648000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>179346000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>164179000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>157692000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>103116000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>102071000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>102603000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>105435000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>105698000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>105201000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>105241000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>167542000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>168533000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>170090000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>173779000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>175088000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>176664000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>177765000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>114047000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>178572000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>111426000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>112320000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>175549000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>175847000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>117541000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>118185000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>118392000.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46">
+      <c r="CZ46"/>
+      <c r="DA46">
         <v>148436000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>155380000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>154072000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>153300000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>151700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>148200000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>203100000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>131100000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>118400000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>97900000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>90900000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>85900000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>71900000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>67500000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>63600000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>46100000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>43200000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:120">
+    <row r="47" spans="1:121">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>414500000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>413981000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>396287000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>397083000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>397533000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>408147000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>417593000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>400412000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>402611000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>382276000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>293272000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>289103000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>372821000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>287248000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>368261000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>287687000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>368164000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>370185000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>371704000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>379073000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>380792000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>366232000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>333099000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>335262000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>334750000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>335796000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>336452000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>320178000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>321557000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>323625000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>312462000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>312463000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>310959000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>311232000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>307157000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>304776000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>292648000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>290471000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>284728000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>280848000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>269248000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>261775000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>259219000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>251742000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>234681000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>233601000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>227664000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>227819000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>230707000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>227589000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>220970000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>218736000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>213864000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>208089000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>202943000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>200402000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>127998000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>128472000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>125906000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>125517000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>124486000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>124800000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>123909000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>123510000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>124940000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>126164000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>125953000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>126871000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>124901000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>125608000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>184648000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>111719000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>102806000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>99894000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>103116000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>102071000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>102603000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>105435000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>105698000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>105201000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>105241000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>104893000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>105159000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>106415000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>109806000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>110964000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>112377000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>113592000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>114047000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>114002000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>111426000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>112320000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>111622000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>114217000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>117541000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>179670000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>118392000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>119252000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>148436000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>155380000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>154072000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
+      <c r="DQ47"/>
     </row>
-    <row r="48" spans="1:120">
+    <row r="48" spans="1:121">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>320480000.0</v>
+      </c>
+      <c r="C48">
         <v>308208000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>294716000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>282444000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>275874000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>264135000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>243209000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>233354000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>223488000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>217229000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>210256000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>198618000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>193973000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>185687000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>176843000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>168623000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>162763000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>151864000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>135462000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>122115000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>109069000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>115236000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>102303000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>93938000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>88413000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>82016000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>86213000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>83644000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>83067000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>78205000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>71680000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>74338000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>72138000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>70038000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>57904000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>35243000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>32205000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>30050000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>22966000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>18839000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>13156000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>7956000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>3385000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-2049000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-6493000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-11050000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-17468000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-22845000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-27842000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-31088000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-33306000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-37306000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-43199000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-47344000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-54788000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-56267000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-56872000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-56660000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-63987000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-64283000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-65071000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-67669000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-70951000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-73095000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-73950000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-76246000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-79016000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-80813000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-81669000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-83699000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-86050000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-84239000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-84393000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-83009000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-86298000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-88510000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-89202000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-91156000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-94337000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-95095000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-93952000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-94656000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-92921000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-93711000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-94384000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-71427000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-71056000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-76539000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-77697000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-77239000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-80290000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-81717000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-82563000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-84860000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-86915000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-88636000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-89156000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-90633000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-107193000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-109727000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-110268000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-112380000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-116158000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>7879000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>18951000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>18805000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>15900000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>14200000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>10600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>9700000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>5300000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>2000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>500000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-1100000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-3600000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-4300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-4200000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-5500000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-7000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-8000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:120">
+    <row r="49" spans="1:121">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>193973000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>185687000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>176843000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>168623000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>162763000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>151864000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>135462000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>122115000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>109069000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>115236000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>102303000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>93938000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>88413000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>82016000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>86213000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>83644000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>83067000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>78205000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>71680000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>74338000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>72138000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>70038000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>57904000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>35243000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>32205000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>30050000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>22966000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>18839000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>13156000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>7956000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>3385000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-2049000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-6493000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-11050000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-17468000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-22845000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-27842000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-31088000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-33306000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-37306000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-43199000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-47344000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-52598000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-56267000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-56872000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-56660000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-63987000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-64283000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-65071000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -19378,186 +19485,189 @@
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
+      <c r="DQ49"/>
     </row>
-    <row r="50" spans="1:120">
+    <row r="50" spans="1:121">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50">
+        <v>4715000.0</v>
+      </c>
+      <c r="C50">
         <v>4562000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>607000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4181000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>4745000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>581000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>571000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>588000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>571000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>599000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>537000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>3811000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>3568000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3455000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3172000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>3104000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>3023000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2895000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2809000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>3041000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>3172000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3301000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>5970000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>3684000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>7257000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>7127000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1306000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1679000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1895000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2083000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>2015000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>2118000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2072000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>16996000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>16927000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>16126000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>330460000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>14265000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>13021000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>12633000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>12605000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>12013000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>9630000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19586,822 +19696,827 @@
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
+      <c r="DQ50"/>
     </row>
-    <row r="51" spans="1:120">
+    <row r="51" spans="1:121">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>549273000.0</v>
+      </c>
+      <c r="C51">
         <v>546047000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>563046000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>561919000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>539805000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>546845000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>560868000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>564846000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>580096000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>579576000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>604630000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>611199000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>626324000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>636181000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>612747000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>591922000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>598288000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>597574000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>578932000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>511483000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>485589000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>456468000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>478317000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>487147000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>525130000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>549689000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>519795000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>379885000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>387705000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>376724000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>366380000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>360957000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>360739000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>349699000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>360207000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>341989000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>330460000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>335357000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>339897000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>332484000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>331113000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>323673000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>329561000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>301739000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>286885000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>283009000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>279865000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>283382000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>285163000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>257325000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>249522000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>241800000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>253030000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>264060000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>268542000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>254241000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>243679000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>243482000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>229553000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>226002000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>227873000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>229325000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>137268000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>234654000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>232988000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>230515000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>230624000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>230845000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>230989000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>232119000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>231482000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>231685000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>138179000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>232204000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>232663000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>232977000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>233399000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>233807000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>233929000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>234459000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>233949000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>234394000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>235171000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>236187000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>236658000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>237260000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>214934000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>210083000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>222159000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>222943000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>135479000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>139742000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>140946000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>148158000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>149094000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>154525000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>154333000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>158478000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>156089000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>166103000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>170399000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>175373000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>185204000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>188104000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>186836000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>183360000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>187700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>178700000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>169700000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>242100000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>222600000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>175400000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>87100000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>137800000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>128300000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>86900000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>82000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>76300000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>44400000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>34800000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:120">
+    <row r="52" spans="1:121">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>4715000.0</v>
+      </c>
+      <c r="C52">
         <v>4562000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4296000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4181000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4745000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4214000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3914000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4015000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3924000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3953000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3842000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3811000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3568000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3455000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3172000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3104000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3023000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2895000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2809000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3041000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3172000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3301000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5970000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6062000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9571000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>9261000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3150000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>5291000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5545000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5035000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2639000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2772000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2732000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>17644000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>17575000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>16520000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>15434000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>14502000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>13513000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>12633000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>12605000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>12533000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>12236000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>11468000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>10705000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>10624000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>9838000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>9883000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>9908000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>14078000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>13424000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>12672000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>12139000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>11629000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>11218000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>669000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>668000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>658000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>574000.0</v>
       </c>
       <c r="BI52">
         <v>574000.0</v>
       </c>
       <c r="BJ52">
         <v>574000.0</v>
       </c>
       <c r="BK52">
-        <v>563000.0</v>
+        <v>574000.0</v>
       </c>
       <c r="BL52">
         <v>563000.0</v>
       </c>
       <c r="BM52">
+        <v>563000.0</v>
+      </c>
+      <c r="BN52">
         <v>597000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>564000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>558000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>557000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>593000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>754000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>815000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>801000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>912000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>983000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1256000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1627000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1664000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1690000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>1610000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1550000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>2023000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>2021000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>2074000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>2182000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>2180000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>2178000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>2155000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>3606000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>24120000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>24198000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>24400000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>24403000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>2159000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>2280000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>2348000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>2443000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>2512000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>2469000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>2488000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>2386000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>3148000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>3723000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>3236000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>2559000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>3612000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>2446000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>5500000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>4300000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>5200000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>5900000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>6400000.0</v>
       </c>
-      <c r="DH52"/>
       <c r="DI52"/>
-      <c r="DJ52">
+      <c r="DJ52"/>
+      <c r="DK52">
         <v>2100000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>2300000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>1300000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>1400000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>1600000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>1100000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:120">
+    <row r="53" spans="1:121">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-267245000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>97489000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>98539000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>92363000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>86604000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>75580000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>86604000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -20445,167 +20560,168 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ53"/>
       <c r="CA53">
         <v>10303000.0</v>
       </c>
       <c r="CB53">
+        <v>10303000.0</v>
+      </c>
+      <c r="CC53">
         <v>24193000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>25979000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>19198000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>16908000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>8979000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>12849000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>6919000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
-      <c r="DE53">
+      <c r="DE53"/>
+      <c r="DF53">
         <v>25200000.0</v>
       </c>
-      <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
+      <c r="DQ53"/>
     </row>
-    <row r="54" spans="1:120">
+    <row r="54" spans="1:121">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20649,51 +20765,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -20708,1560 +20826,1571 @@
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
+      <c r="DQ54"/>
     </row>
-    <row r="55" spans="1:120">
+    <row r="55" spans="1:121">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>1365944000.0</v>
+      </c>
+      <c r="C55">
         <v>1348318000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1345905000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1342750000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1275714000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1275229000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1279580000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1275418000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1269266000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1260519000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1268052000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1255459000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1242086000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1224984000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1192950000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1147387000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1151423000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1180349000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1178631000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1163975000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1169003000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1157726000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1145825000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1120649000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1134652000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1120557000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1129755000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>952148000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>957388000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>944512000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>917502000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>948720000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>945611000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>905190000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>921533000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>887046000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>881041000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>880973000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>885069000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>859511000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>842776000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>827178000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>837353000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>828077000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>841900000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>835235000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>827528000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>825696000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>823153000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>769432000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>746599000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>724820000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>740110000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>747551000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>738085000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>715905000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>698195000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>696508000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>672777000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>651812000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>677740000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>676988000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>671012000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>654802000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>637711000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>628845000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>619298000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>603713000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>577287000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>543105000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>560293000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>578056000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>604065000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>604018000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>610807000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>606476000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>607535000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>590620000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>564996000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>557070000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>571167000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>567985000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>570640000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>569118000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>566979000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>584595000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>565156000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>560369000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>563903000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>570085000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>699611000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>695933000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>698836000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>704740000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>703754000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>695359000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>703881000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>704422000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>672112000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>693924000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>695396000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>705783000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>710285000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>530966000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>545471000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>539751000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>539600000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>527200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>513700000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>494700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>466100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>408200000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>311100000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>287300000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>277900000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>219200000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>212000000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>202700000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>131300000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>118700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:120">
+    <row r="56" spans="1:121">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>67640000.0</v>
+      </c>
+      <c r="C56">
         <v>57138000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>56076000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>50813000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>51323000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>49900000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>44536000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>43601000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>43123000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>40395000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>41721000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>40317000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>37667000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>43701000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>37974000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>35979000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>36962000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>38107000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>40212000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>36868000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>35523000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>35453000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>35327000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>32637000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>40222000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>54400000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>39850000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>31967000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>25647000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>27284000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>29303000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>38055000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>68204000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>27700000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>30140000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>28045000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>25467000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>27363000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>32967000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>29168000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>28718000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>33187000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>33761000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>30662000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>28959000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>31311000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>36705000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>34314000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>32157000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>51162000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>36117000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>32797000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>48920000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>35870000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>33139000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>30638000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>29553000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>32254000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>31272000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>28938000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>29232000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>28328000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>27694000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>26302000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>28138000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>32776000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>33476000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>30165000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>34142000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>31202000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>34788000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>28393000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>34815000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>33102000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>33553000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>32802000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>39978000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>52705000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>61462000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>54116000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>75887000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>70599000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>51152000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>43823000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>53507000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>46926000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>31725000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>26478000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>28014000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>26027000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>27890000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>24491000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>24310000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>26871000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>26865000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>29370000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>27566000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>28901000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>28447000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>32648000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>29939000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>35118000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>42375000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>50559000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>47628000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>40653000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>44300000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>40800000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>39300000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>43800000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>31900000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>30400000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>22700000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>20900000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>24700000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>15300000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>15700000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>16100000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>11400000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>10500000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:120">
+    <row r="57" spans="1:121">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>46480000.0</v>
+      </c>
+      <c r="C57">
         <v>49648000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>57217000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>57534000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>48463000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>52511000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>58041000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>60170000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>50759000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>56060000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>51070000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>53346000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>42534000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>49794000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>45468000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>49552000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>42831000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>47813000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>60787000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>60698000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>48493000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>52443000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>48367000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>48426000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>40880000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>39474000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>35589000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>38890000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>32467000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>33480000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>34958000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>30818000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>26086000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>40779000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>42718000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>40114000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>36770000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>36363000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>44273000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>38750000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>37981000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>35853000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>37218000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>43373000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>33984000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>30086000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>32950000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>34914000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>39060000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>41217000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>47620000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>47398000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>65342000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>42583000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>31675000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>26027000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>30192000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>27157000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>32369000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>28939000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>29392000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>22383000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>25159000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>19759000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>24597000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>16716000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>21472000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>17599000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>20372000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>18643000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>26675000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>18671000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>20984000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>15849000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>21906000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>20589000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>23769000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>20109000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>25707000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>20247000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>29908000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>27036000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>24237000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>19154000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>29457000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>23957000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>26792000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>24273000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>46081000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>44403000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>47311000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>44697000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>24865000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>25571000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>28463000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>25153000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>26678000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>27229000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>29039000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>27491000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>26395000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>25960000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>28483000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>21975000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>20769000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>18378000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>22200000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>23100000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>21400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>24300000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>20300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>18000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>13300000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>15600000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>18900000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>8400000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>7800000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>9000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>6300000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:120">
+    <row r="58" spans="1:121">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>1086575000.0</v>
+      </c>
+      <c r="C58">
         <v>1081379000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1091129000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1100666000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1040294000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1052167000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1071030000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1077289000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1081379000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1080964000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1094992000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1094187000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1085919000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1077822000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1055816000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1018467000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1028579000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1060328000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1050616000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>971507000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>936132000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>906223000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>905323000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>887853000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>906161000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>898098000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>903186000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>727638000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>732828000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>716403000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>696010000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>706888000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>705633000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>695030000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>723877000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>711813000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>693182000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>695436000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>707080000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>685560000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>674239000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>664500000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>679759000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>658984000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>653494000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>649060000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>647653000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>651245000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>653713000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>603732000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>590626000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>572849000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>594494000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>606861000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>603067000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>585043000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>568354000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>565018000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>545999000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>524859000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>551648000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>553680000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>551339000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>538913000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>523183000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>517274000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>511076000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>496763000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>471185000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>437419000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>456783000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>324500000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>365208000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>326975000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>338200000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>464880000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>468075000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>456342000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>437434000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>431228000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>439331000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>437848000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>441154000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>437777000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>472766000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>468133000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>448718000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>319892000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>422612000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>362725000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>593681000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>591607000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>595552000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>603829000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>605263000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>598918000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>608541000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>610702000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>590325000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>615048000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>616951000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>624635000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>541948000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>238743000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>240053000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>233466000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>236500000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>225600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>213400000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>288200000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>264000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>217700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>125900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>172400000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>165300000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>113600000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>107700000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>101200000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>57000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>45200000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:120">
+    <row r="59" spans="1:121">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
         <v>197656000.0</v>
       </c>
-      <c r="AJ59">
-[...1 lines deleted...]
-      </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
         <v>177989000.0</v>
       </c>
-      <c r="AN59">
-[...1 lines deleted...]
-      </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
@@ -22281,51 +22410,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -22340,660 +22471,665 @@
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
+      <c r="DQ59"/>
     </row>
-    <row r="60" spans="1:120">
+    <row r="60" spans="1:121">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>279369000.0</v>
+      </c>
+      <c r="C60">
         <v>266939000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>254776000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>242084000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>235420000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>223062000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>208550000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>198129000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>187887000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>179555000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>173060000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>161272000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>156167000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>147162000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>137134000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>128920000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>122844000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>120021000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>128015000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>192468000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>232871000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>251503000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>240502000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>232796000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>228491000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>222459000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>226569000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>224510000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>224560000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>228109000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>221492000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>241832000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>239978000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>210160000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>197656000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>175233000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>187859000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>185537000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>177989000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>173951000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>168537000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>162678000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>157594000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>169093000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>188406000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>186175000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>179875000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>174451000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>169440000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>165700000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>155973000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>151971000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>145616000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>140690000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>135018000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>130862000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>129841000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>131490000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>126778000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>126953000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>126092000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>123308000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>119673000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>115889000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>114528000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>111571000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>108222000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>106950000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>106102000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>105686000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>103510000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>107261000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>109859000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>110742000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>106900000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>104279000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>102867000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>100302000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>96373000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>95573000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>96172000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>95067000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>96374000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>95306000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>94213000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>116462000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>116438000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>110618000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>109226000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>109291000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>105930000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>104326000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>103284000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>100511000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>98091000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>96041000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>94940000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>93280000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>81578000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>78676000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>78245000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>80948000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>78409000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>292223000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>305418000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>306285000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>303100000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>301600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>210000000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>206500000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>202100000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>190500000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>185200000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>114900000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>112600000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>105600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>104300000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>101500000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>74300000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>73500000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:120">
+    <row r="61" spans="1:121">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-278753000.0</v>
       </c>
       <c r="O61">
         <v>-278753000.0</v>
       </c>
       <c r="P61">
         <v>-278753000.0</v>
       </c>
       <c r="Q61">
         <v>-278753000.0</v>
       </c>
       <c r="R61">
+        <v>-278753000.0</v>
+      </c>
+      <c r="S61">
         <v>-270529000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-244519000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-167590000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-114351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102050000.0</v>
       </c>
       <c r="W61">
         <v>-102050000.0</v>
       </c>
       <c r="X61">
         <v>-102050000.0</v>
       </c>
       <c r="Y61">
         <v>-102050000.0</v>
       </c>
       <c r="Z61">
         <v>-102050000.0</v>
       </c>
       <c r="AA61">
         <v>-102050000.0</v>
       </c>
       <c r="AB61">
         <v>-102050000.0</v>
       </c>
       <c r="AC61">
         <v>-102050000.0</v>
       </c>
       <c r="AD61">
-        <v>-94294000.0</v>
+        <v>-102050000.0</v>
       </c>
       <c r="AE61">
         <v>-94294000.0</v>
       </c>
       <c r="AF61">
-        <v>-76632000.0</v>
+        <v>-94294000.0</v>
       </c>
       <c r="AG61">
         <v>-76632000.0</v>
       </c>
       <c r="AH61">
         <v>-76632000.0</v>
       </c>
       <c r="AI61">
         <v>-76632000.0</v>
       </c>
       <c r="AJ61">
         <v>-76632000.0</v>
       </c>
       <c r="AK61">
-        <v>-60266000.0</v>
+        <v>-76632000.0</v>
       </c>
       <c r="AL61">
         <v>-60266000.0</v>
       </c>
       <c r="AM61">
         <v>-60266000.0</v>
       </c>
       <c r="AN61">
         <v>-60266000.0</v>
       </c>
       <c r="AO61">
         <v>-60266000.0</v>
       </c>
       <c r="AP61">
         <v>-60266000.0</v>
       </c>
       <c r="AQ61">
         <v>-60266000.0</v>
       </c>
       <c r="AR61">
+        <v>-60266000.0</v>
+      </c>
+      <c r="AS61">
         <v>-42589000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-18349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15267000.0</v>
       </c>
       <c r="AU61">
         <v>-15267000.0</v>
       </c>
       <c r="AV61">
         <v>-15267000.0</v>
       </c>
       <c r="AW61">
         <v>-15267000.0</v>
       </c>
       <c r="AX61">
         <v>-15267000.0</v>
       </c>
       <c r="AY61">
         <v>-15267000.0</v>
       </c>
       <c r="AZ61">
         <v>-15267000.0</v>
       </c>
       <c r="BA61">
         <v>-15267000.0</v>
       </c>
       <c r="BB61">
         <v>-15267000.0</v>
       </c>
       <c r="BC61">
         <v>-15267000.0</v>
       </c>
       <c r="BD61">
         <v>-15267000.0</v>
       </c>
       <c r="BE61">
         <v>-15267000.0</v>
       </c>
       <c r="BF61">
+        <v>-15267000.0</v>
+      </c>
+      <c r="BG61">
         <v>-13467000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-10736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="BI61">
         <v>-10000000.0</v>
       </c>
       <c r="BJ61">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BK61">
         <v>-10595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10576000.0</v>
       </c>
       <c r="BL61">
         <v>-10576000.0</v>
       </c>
       <c r="BM61">
-        <v>-10000000.0</v>
+        <v>-10576000.0</v>
       </c>
       <c r="BN61">
         <v>-10000000.0</v>
       </c>
       <c r="BO61">
         <v>-10000000.0</v>
       </c>
       <c r="BP61">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BQ61">
         <v>-8991000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-8581000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-6462000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-5740000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-3382000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-122000.0</v>
       </c>
-      <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
+      <c r="DQ61"/>
     </row>
-    <row r="62" spans="1:120">
+    <row r="62" spans="1:121">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23072,50 +23208,51 @@
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
+      <c r="DQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23202,51 +23339,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
         <v>270764000.0</v>
       </c>
       <c r="C2">
         <v>260808000.0</v>
       </c>
       <c r="D2">
         <v>258225000.0</v>
       </c>
       <c r="E2">
         <v>250948000.0</v>
       </c>
       <c r="F2">
         <v>246370000.0</v>
       </c>
       <c r="G2">
         <v>223525000.0</v>
       </c>
       <c r="H2">
         <v>194522000.0</v>
       </c>
       <c r="I2">
         <v>192045000.0</v>
       </c>
@@ -23297,57 +23434,57 @@
       </c>
       <c r="Y2">
         <v>111088000.0</v>
       </c>
       <c r="Z2">
         <v>122198000.0</v>
       </c>
       <c r="AA2">
         <v>109023000.0</v>
       </c>
       <c r="AB2">
         <v>105000000.0</v>
       </c>
       <c r="AC2">
         <v>71100000.0</v>
       </c>
       <c r="AD2">
         <v>50200000.0</v>
       </c>
       <c r="AE2">
         <v>29600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
         <v>25712000.0</v>
       </c>
       <c r="C3">
-        <v>-356000.0</v>
+        <v>24247000.0</v>
       </c>
       <c r="D3">
         <v>21249000.0</v>
       </c>
       <c r="E3">
         <v>19949000.0</v>
       </c>
       <c r="F3">
         <v>21805000.0</v>
       </c>
       <c r="G3">
         <v>20688000.0</v>
       </c>
       <c r="H3">
         <v>17771000.0</v>
       </c>
       <c r="I3">
         <v>17430000.0</v>
       </c>
       <c r="J3">
         <v>15979000.0</v>
       </c>
       <c r="K3">
         <v>15421000.0</v>
       </c>
@@ -23392,88 +23529,88 @@
       </c>
       <c r="Y3">
         <v>11108000.0</v>
       </c>
       <c r="Z3">
         <v>16968000.0</v>
       </c>
       <c r="AA3">
         <v>21407000.0</v>
       </c>
       <c r="AB3">
         <v>17000000.0</v>
       </c>
       <c r="AC3">
         <v>11400000.0</v>
       </c>
       <c r="AD3">
         <v>7800000.0</v>
       </c>
       <c r="AE3">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>392000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5">
         <v>98628000.0</v>
       </c>
       <c r="C5">
         <v>82155000.0</v>
       </c>
       <c r="D5">
         <v>82695000.0</v>
       </c>
       <c r="E5">
         <v>83089000.0</v>
       </c>
       <c r="F5">
         <v>69769000.0</v>
       </c>
       <c r="G5">
         <v>57373000.0</v>
       </c>
       <c r="H5">
         <v>48179000.0</v>
       </c>
       <c r="I5">
         <v>41567000.0</v>
       </c>
@@ -23524,57 +23661,57 @@
       </c>
       <c r="Y5">
         <v>32247000.0</v>
       </c>
       <c r="Z5">
         <v>31597000.0</v>
       </c>
       <c r="AA5">
         <v>21920000.0</v>
       </c>
       <c r="AB5">
         <v>37200000.0</v>
       </c>
       <c r="AC5">
         <v>26700000.0</v>
       </c>
       <c r="AD5">
         <v>14100000.0</v>
       </c>
       <c r="AE5">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
         <v>124340000.0</v>
       </c>
       <c r="C6">
-        <v>81799000.0</v>
+        <v>106402000.0</v>
       </c>
       <c r="D6">
         <v>103944000.0</v>
       </c>
       <c r="E6">
         <v>103038000.0</v>
       </c>
       <c r="F6">
         <v>91574000.0</v>
       </c>
       <c r="G6">
         <v>78061000.0</v>
       </c>
       <c r="H6">
         <v>65950000.0</v>
       </c>
       <c r="I6">
         <v>58997000.0</v>
       </c>
       <c r="J6">
         <v>66038000.0</v>
       </c>
       <c r="K6">
         <v>56894000.0</v>
       </c>
@@ -23619,131 +23756,131 @@
       </c>
       <c r="Y6">
         <v>43355000.0</v>
       </c>
       <c r="Z6">
         <v>48565000.0</v>
       </c>
       <c r="AA6">
         <v>43327000.0</v>
       </c>
       <c r="AB6">
         <v>54200000.0</v>
       </c>
       <c r="AC6">
         <v>38100000.0</v>
       </c>
       <c r="AD6">
         <v>21900000.0</v>
       </c>
       <c r="AE6">
         <v>8200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>466000.0</v>
       </c>
       <c r="J8">
         <v>17176000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
         <v>146676000.0</v>
       </c>
       <c r="C9">
         <v>143390000.0</v>
       </c>
       <c r="D9">
         <v>124295000.0</v>
       </c>
       <c r="E9">
         <v>119226000.0</v>
       </c>
       <c r="F9">
         <v>129516000.0</v>
       </c>
       <c r="G9">
         <v>105923000.0</v>
       </c>
       <c r="H9">
         <v>79585000.0</v>
       </c>
       <c r="I9">
         <v>75947000.0</v>
       </c>
@@ -23794,51 +23931,51 @@
       </c>
       <c r="Y9">
         <v>43088000.0</v>
       </c>
       <c r="Z9">
         <v>40295000.0</v>
       </c>
       <c r="AA9">
         <v>53583000.0</v>
       </c>
       <c r="AB9">
         <v>63500000.0</v>
       </c>
       <c r="AC9">
         <v>45700000.0</v>
       </c>
       <c r="AD9">
         <v>27200000.0</v>
       </c>
       <c r="AE9">
         <v>10700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10">
         <v>70263000.0</v>
       </c>
       <c r="C10">
         <v>50080000.0</v>
       </c>
       <c r="D10">
         <v>46429000.0</v>
       </c>
       <c r="E10">
         <v>57194000.0</v>
       </c>
       <c r="F10">
         <v>44304000.0</v>
       </c>
       <c r="G10">
         <v>24642000.0</v>
       </c>
       <c r="H10">
         <v>22416000.0</v>
       </c>
       <c r="I10">
         <v>18266000.0</v>
       </c>
@@ -23889,51 +24026,51 @@
       </c>
       <c r="Y10">
         <v>12162000.0</v>
       </c>
       <c r="Z10">
         <v>11253000.0</v>
       </c>
       <c r="AA10">
         <v>-101035000.0</v>
       </c>
       <c r="AB10">
         <v>19400000.0</v>
       </c>
       <c r="AC10">
         <v>17000000.0</v>
       </c>
       <c r="AD10">
         <v>8200000.0</v>
       </c>
       <c r="AE10">
         <v>300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11">
         <v>18756000.0</v>
       </c>
       <c r="C11">
         <v>17127000.0</v>
       </c>
       <c r="D11">
         <v>13016000.0</v>
       </c>
       <c r="E11">
         <v>15813000.0</v>
       </c>
       <c r="F11">
         <v>11145000.0</v>
       </c>
       <c r="G11">
         <v>8552000.0</v>
       </c>
       <c r="H11">
         <v>7883000.0</v>
       </c>
       <c r="I11">
         <v>6621000.0</v>
       </c>
@@ -23984,51 +24121,51 @@
       </c>
       <c r="Y11">
         <v>-8116000.0</v>
       </c>
       <c r="Z11">
         <v>2251000.0</v>
       </c>
       <c r="AA11">
         <v>-8032000.0</v>
       </c>
       <c r="AB11">
         <v>8500000.0</v>
       </c>
       <c r="AC11">
         <v>7500000.0</v>
       </c>
       <c r="AD11">
         <v>3700000.0</v>
       </c>
       <c r="AE11">
         <v>100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12">
         <v>28365000.0</v>
       </c>
       <c r="C12">
         <v>32075000.0</v>
       </c>
       <c r="D12">
         <v>36266000.0</v>
       </c>
       <c r="E12">
         <v>25895000.0</v>
       </c>
       <c r="F12">
         <v>25465000.0</v>
       </c>
       <c r="G12">
         <v>32731000.0</v>
       </c>
       <c r="H12">
         <v>25763000.0</v>
       </c>
       <c r="I12">
         <v>23301000.0</v>
       </c>
@@ -24079,51 +24216,51 @@
       </c>
       <c r="Y12">
         <v>13053000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13">
         <v>28365000.0</v>
       </c>
       <c r="C13">
         <v>32075000.0</v>
       </c>
       <c r="D13">
         <v>36266000.0</v>
       </c>
       <c r="E13">
         <v>25895000.0</v>
       </c>
       <c r="F13">
         <v>25465000.0</v>
       </c>
       <c r="G13">
         <v>32731000.0</v>
       </c>
       <c r="H13">
         <v>25763000.0</v>
       </c>
       <c r="I13">
         <v>23301000.0</v>
       </c>
@@ -24136,86 +24273,86 @@
       <c r="L13">
         <v>14058000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15">
         <v>51507000.0</v>
       </c>
       <c r="C15">
         <v>32953000.0</v>
       </c>
       <c r="D15">
         <v>33413000.0</v>
       </c>
       <c r="E15">
         <v>41381000.0</v>
       </c>
       <c r="F15">
         <v>33159000.0</v>
       </c>
       <c r="G15">
         <v>16090000.0</v>
       </c>
       <c r="H15">
         <v>14533000.0</v>
       </c>
       <c r="I15">
         <v>11645000.0</v>
       </c>
@@ -24266,51 +24403,51 @@
       </c>
       <c r="Y15">
         <v>20278000.0</v>
       </c>
       <c r="Z15">
         <v>9002000.0</v>
       </c>
       <c r="AA15">
         <v>-131996000.0</v>
       </c>
       <c r="AB15">
         <v>10700000.0</v>
       </c>
       <c r="AC15">
         <v>9500000.0</v>
       </c>
       <c r="AD15">
         <v>4300000.0</v>
       </c>
       <c r="AE15">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16">
         <v>50820000.0</v>
       </c>
       <c r="C16">
         <v>32521000.0</v>
       </c>
       <c r="D16">
         <v>33107000.0</v>
       </c>
       <c r="E16">
         <v>40951000.0</v>
       </c>
       <c r="F16">
         <v>33159000.0</v>
       </c>
       <c r="G16">
         <v>16657000.0</v>
       </c>
       <c r="H16">
         <v>15021000.0</v>
       </c>
       <c r="I16">
         <v>12512000.0</v>
       </c>
@@ -24349,51 +24486,51 @@
       </c>
       <c r="U16">
         <v>3826000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16">
         <v>10954000.0</v>
       </c>
       <c r="X16">
         <v>6625000.0</v>
       </c>
       <c r="Y16">
         <v>20278000.0</v>
       </c>
       <c r="Z16">
         <v>8965000.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17">
         <v>51507000.0</v>
       </c>
       <c r="C17">
         <v>32953000.0</v>
       </c>
       <c r="D17">
         <v>29995000.0</v>
       </c>
       <c r="E17">
         <v>40951000.0</v>
       </c>
       <c r="F17">
         <v>33159000.0</v>
       </c>
       <c r="G17">
         <v>16657000.0</v>
       </c>
       <c r="H17">
         <v>15021000.0</v>
       </c>
       <c r="I17">
         <v>12512000.0</v>
       </c>
@@ -24414,51 +24551,51 @@
       </c>
       <c r="O17">
         <v>26891000.0</v>
       </c>
       <c r="P17">
         <v>6978000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
         <v>-28365000.0</v>
       </c>
       <c r="C18">
         <v>-32075000.0</v>
       </c>
       <c r="D18">
         <v>-34900000.0</v>
       </c>
       <c r="E18">
         <v>-25895000.0</v>
       </c>
       <c r="F18">
         <v>-25465000.0</v>
       </c>
       <c r="G18">
         <v>-32731000.0</v>
       </c>
       <c r="H18">
         <v>-25763000.0</v>
       </c>
       <c r="I18">
         <v>-23301000.0</v>
       </c>
@@ -24469,51 +24606,51 @@
         <v>-15608000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>82000.0</v>
       </c>
       <c r="F19">
         <v>-84000.0</v>
       </c>
       <c r="G19">
         <v>152000.0</v>
       </c>
       <c r="H19">
         <v>-4110000.0</v>
       </c>
       <c r="I19">
         <v>-1238000.0</v>
       </c>
       <c r="J19">
         <v>1118000.0</v>
       </c>
       <c r="K19">
         <v>-6225000.0</v>
       </c>
@@ -24528,86 +24665,86 @@
       </c>
       <c r="O19">
         <v>-2068000.0</v>
       </c>
       <c r="P19">
         <v>897000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B21">
         <v>98028000.0</v>
       </c>
       <c r="C21">
         <v>81799000.0</v>
       </c>
       <c r="D21">
         <v>80979000.0</v>
       </c>
       <c r="E21">
         <v>79726000.0</v>
       </c>
       <c r="F21">
         <v>93660000.0</v>
       </c>
       <c r="G21">
         <v>57227000.0</v>
       </c>
       <c r="H21">
         <v>52289000.0</v>
       </c>
       <c r="I21">
         <v>43307000.0</v>
       </c>
@@ -24658,86 +24795,86 @@
       </c>
       <c r="Y21">
         <v>32247000.0</v>
       </c>
       <c r="Z21">
         <v>31597000.0</v>
       </c>
       <c r="AA21">
         <v>21920000.0</v>
       </c>
       <c r="AB21">
         <v>37200000.0</v>
       </c>
       <c r="AC21">
         <v>26700000.0</v>
       </c>
       <c r="AD21">
         <v>14100000.0</v>
       </c>
       <c r="AE21">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
         <v>319412000.0</v>
       </c>
       <c r="C23">
         <v>322399000.0</v>
       </c>
       <c r="D23">
         <v>301541000.0</v>
       </c>
       <c r="E23">
         <v>290448000.0</v>
       </c>
       <c r="F23">
         <v>282226000.0</v>
       </c>
       <c r="G23">
         <v>272221000.0</v>
       </c>
       <c r="H23">
         <v>221818000.0</v>
       </c>
       <c r="I23">
         <v>224685000.0</v>
       </c>
@@ -24788,92 +24925,92 @@
       </c>
       <c r="Y23">
         <v>121929000.0</v>
       </c>
       <c r="Z23">
         <v>130896000.0</v>
       </c>
       <c r="AA23">
         <v>140686000.0</v>
       </c>
       <c r="AB23">
         <v>131300000.0</v>
       </c>
       <c r="AC23">
         <v>90100000.0</v>
       </c>
       <c r="AD23">
         <v>63300000.0</v>
       </c>
       <c r="AE23">
         <v>35700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
         <v>4000.0</v>
       </c>
       <c r="O24">
         <v>14000.0</v>
       </c>
       <c r="P24">
         <v>14000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
         <v>25712000.0</v>
       </c>
       <c r="C25">
         <v>24247000.0</v>
       </c>
       <c r="D25">
         <v>22122000.0</v>
       </c>
       <c r="E25">
         <v>21085000.0</v>
       </c>
       <c r="F25">
         <v>21805000.0</v>
       </c>
       <c r="G25">
         <v>19389000.0</v>
       </c>
       <c r="H25">
         <v>17771000.0</v>
       </c>
       <c r="I25">
         <v>17430000.0</v>
       </c>
@@ -24882,137 +25019,137 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
         <v>48648000.0</v>
       </c>
       <c r="C28">
         <v>59011000.0</v>
       </c>
       <c r="D28">
         <v>42125000.0</v>
       </c>
       <c r="E28">
         <v>37471000.0</v>
       </c>
       <c r="F28">
         <v>35190000.0</v>
       </c>
       <c r="G28">
         <v>27254000.0</v>
       </c>
       <c r="H28">
         <v>25880000.0</v>
       </c>
       <c r="I28">
         <v>30827000.0</v>
       </c>
@@ -25063,51 +25200,51 @@
       </c>
       <c r="Y28">
         <v>10841000.0</v>
       </c>
       <c r="Z28">
         <v>8698000.0</v>
       </c>
       <c r="AA28">
         <v>10256000.0</v>
       </c>
       <c r="AB28">
         <v>9300000.0</v>
       </c>
       <c r="AC28">
         <v>7600000.0</v>
       </c>
       <c r="AD28">
         <v>5300000.0</v>
       </c>
       <c r="AE28">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
         <v>18756000.0</v>
       </c>
       <c r="C29">
         <v>17127000.0</v>
       </c>
       <c r="D29">
         <v>12780000.0</v>
       </c>
       <c r="E29">
         <v>15813000.0</v>
       </c>
       <c r="F29">
         <v>11145000.0</v>
       </c>
       <c r="G29">
         <v>8552000.0</v>
       </c>
       <c r="H29">
         <v>7883000.0</v>
       </c>
       <c r="I29">
         <v>6621000.0</v>
       </c>
@@ -25120,51 +25257,51 @@
       <c r="L29">
         <v>13737000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
         <v>48648000.0</v>
       </c>
       <c r="C30">
         <v>61591000.0</v>
       </c>
       <c r="D30">
         <v>43316000.0</v>
       </c>
       <c r="E30">
         <v>39500000.0</v>
       </c>
       <c r="F30">
         <v>35856000.0</v>
       </c>
       <c r="G30">
         <v>48696000.0</v>
       </c>
       <c r="H30">
         <v>27296000.0</v>
       </c>
       <c r="I30">
         <v>32640000.0</v>
       </c>
@@ -25215,51 +25352,51 @@
       </c>
       <c r="Y30">
         <v>10841000.0</v>
       </c>
       <c r="Z30">
         <v>8698000.0</v>
       </c>
       <c r="AA30">
         <v>31663000.0</v>
       </c>
       <c r="AB30">
         <v>26300000.0</v>
       </c>
       <c r="AC30">
         <v>19000000.0</v>
       </c>
       <c r="AD30">
         <v>13100000.0</v>
       </c>
       <c r="AE30">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B31">
         <v>-27765000.0</v>
       </c>
       <c r="C31">
         <v>-31719000.0</v>
       </c>
       <c r="D31">
         <v>-34550000.0</v>
       </c>
       <c r="E31">
         <v>-22532000.0</v>
       </c>
       <c r="F31">
         <v>-49356000.0</v>
       </c>
       <c r="G31">
         <v>-32585000.0</v>
       </c>
       <c r="H31">
         <v>-29873000.0</v>
       </c>
       <c r="I31">
         <v>-23846000.0</v>
       </c>
@@ -25310,51 +25447,51 @@
       </c>
       <c r="Y31">
         <v>-20085000.0</v>
       </c>
       <c r="Z31">
         <v>-20344000.0</v>
       </c>
       <c r="AA31">
         <v>-122955000.0</v>
       </c>
       <c r="AB31">
         <v>-17800000.0</v>
       </c>
       <c r="AC31">
         <v>-9700000.0</v>
       </c>
       <c r="AD31">
         <v>-5900000.0</v>
       </c>
       <c r="AE31">
         <v>-4300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B32">
         <v>417440000.0</v>
       </c>
       <c r="C32">
         <v>404198000.0</v>
       </c>
       <c r="D32">
         <v>382520000.0</v>
       </c>
       <c r="E32">
         <v>370174000.0</v>
       </c>
       <c r="F32">
         <v>375886000.0</v>
       </c>
       <c r="G32">
         <v>329448000.0</v>
       </c>
       <c r="H32">
         <v>274107000.0</v>
       </c>
       <c r="I32">
         <v>267992000.0</v>
       </c>
@@ -25424,1237 +25561,1244 @@
       <c r="AE32">
         <v>40300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP32"/>
+  <dimension ref="A1:DQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DP1" t="s">
-        <v>180</v>
+      <c r="DQ1" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>67905000.0</v>
+      </c>
+      <c r="C2">
         <v>67480000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>68826000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>66498999.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>66212000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>69227000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>64055000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>65197000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>65325000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>66231000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>64208000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>63082000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>66476000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>64459000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>62478000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>61899000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>62888000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>63683000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63567000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>61877000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59350000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>61576000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>60370000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>56519000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>52317000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>54319000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>50471000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>48069000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>48502000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>47481000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>48697000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>47127000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>47022000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>49199000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>45516000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>45574000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>45185000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>45065000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>41552000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>41912000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>43058000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>42028000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>41919000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>41018000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>41013000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>41044000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>40492000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>39472000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>38515000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>37800000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>38426000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>35596000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>37226000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>39409000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>36422000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>35599000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>35782000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>35358000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>34803000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>33433000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>34361000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>35736000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>36260000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>35426000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>32485000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>33330000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>33286000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>32196000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>32749000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>33278000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>33728000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>33995000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>30798000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>28936000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>31233000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>30821000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>30522000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>29533000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>26793000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>29869000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>29700000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>30849000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>30086000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>28553000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>29210000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>28966000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>26486000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>27835000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>28917000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>29219000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>28723000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>27601000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>28199000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>27606000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>28506000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>26882000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>28162000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>27538000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>29787000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>29429000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>31259000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>27519000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>21484000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>28707000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>28398000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>30436000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>27500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>26200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>26800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>24400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>19800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>18500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>15800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>16900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>14200000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>13300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>11500000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>11200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>9300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>8200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
+        <v>7081000.0</v>
+      </c>
+      <c r="C3">
         <v>5403000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6709000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5981000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5854000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6001000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5961000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5711000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6541000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5792000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5248000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5521000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5994000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5090000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5517000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5039000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5428000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5101000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5351000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5273000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5919000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5262000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5109000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5376000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5336000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4549000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4416000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4435000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4597000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4323000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>401000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4516000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4368000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4216000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>450000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4002000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>378000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3847000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3923000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>355000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3957000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3734000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>436000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3437000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3365000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3322000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3144000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3037000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2764000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2838000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2957000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3114000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2839000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2499000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2505000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2622000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2428000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2404000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2289000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2522000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2398000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2521000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2499000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2487000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2649000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2841000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2441000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2583000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2474000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2092000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2848000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2723000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2709000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3061000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2037000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2470000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2672000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2289000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2220000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2417000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2476000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1815000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2563000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1903000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2943000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1839000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2831000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3055000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3105000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2747000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3016000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2664000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2685000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3255000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2524000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2734000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2595000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>4147000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>4221000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>4355000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>4245000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>7246000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4691000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4664000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>4806000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>5000000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>4200000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="DG3">
         <v>3800000.0</v>
       </c>
       <c r="DH3">
+        <v>3800000.0</v>
+      </c>
+      <c r="DI3">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DJ3">
         <v>2400000.0</v>
       </c>
       <c r="DK3">
+        <v>2400000.0</v>
+      </c>
+      <c r="DL3">
         <v>2200000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1400000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>2600000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>1600000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1200000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>392000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
@@ -26785,825 +26929,832 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5">
+        <v>24066000.0</v>
+      </c>
+      <c r="C5">
         <v>25283000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>24530000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16655000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>23891000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>33552000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>21054000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>22884000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>18783000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19434000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18673000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16054000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>21098000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>20885000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19638000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15317000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>21108000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>27026000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>23228000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>23244000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2881000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>26178000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>20503000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16460000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>18264000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2146000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11360000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7868000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>13364000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>15586000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9404000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9918000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9045000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17129000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>16292000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8939000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15368000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>15872000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>12405000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>14735000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>12590000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>11963000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>15610000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>10756000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>10990000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>14400000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>11852000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>8174000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>9746000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>9500000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>8933000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6381000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>9479000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>12293000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>10383000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>8438000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>8839000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>11433000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5590000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>5500000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8847000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>10075000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>8043000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>5938000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>8513000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>9036000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>7666000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>5646000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>8078000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>8554000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2670000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4703000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>4576000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>9965000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>7747000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>5728000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7285000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>9040000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-39256000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2880000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5392000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>8041000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>5728000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>5075000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>6017000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>8623000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>6394000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>5357000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>6151000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>11013000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>6716000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>5331000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>7015000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>5215000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>8410000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>3097000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>4625000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>8262000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>8155000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>5767000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>7583000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>10091000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>3198000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-11013000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4579000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>9167000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>8800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>7911000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>9444000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>11200000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>9300000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>5300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>5200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>6900000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>4100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>2000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>3800000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>4200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>2000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
+        <v>31147000.0</v>
+      </c>
+      <c r="C6">
         <v>30686000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>31239000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>22636000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29745000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>39553000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>27015000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28595000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>25324000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>25226000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>23921000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>21575000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>27092000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25975000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>25155000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>20356000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>26536000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>32127000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>28579000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28517000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3038000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>31440000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>25612000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>21836000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>23600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6695000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>15776000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12303000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>17961000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>19909000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9805000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>14434000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13413000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>21345000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>16742000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>12941000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>15746000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>19719000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>16328000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>15090000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>16547000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>15697000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>16046000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>14193000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>14355000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>17722000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>14996000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>11174000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>12783000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>12264000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>11771000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>9338000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>12593000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>15132000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>12882000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10943000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>11461000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>13861000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7994000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>7789000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>11369000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>12473000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>10564000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>8437000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>11000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>11685000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>10507000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>8087000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>10661000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>11028000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>4762000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>7551000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>7299000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>12674000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>10808000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>7765000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>9755000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>11712000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-36967000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>5100000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>7809000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>10517000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>7543000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7638000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>7920000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>11566000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>8233000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>8188000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>9206000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>14118000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>9463000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>8347000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>9679000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>7900000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>11665000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>5621000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>7359000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>10857000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>12302000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>9988000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>11938000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>14336000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>10444000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-6322000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>9243000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>13973000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>13800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>12111000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>13444000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>15000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>13100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>8100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>7600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>9300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>6300000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>3400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>6400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>5800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>3200000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27785,104 +27936,105 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
+      <c r="DQ7"/>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>466000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -28061,1564 +28213,1579 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
+        <v>35044000.0</v>
+      </c>
+      <c r="C9">
         <v>38640000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>36656000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>36156000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>35935000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>37842000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>33645000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>35490000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>36993000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>37262000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>34626000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>27412000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>31202000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>31055000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>31438000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>25598000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>27712000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>34478000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>32364000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>33164000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>28927000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>35061000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>29718000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>27874000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>25160000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23171000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>20678000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>18056000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19250000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>21600000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>17820000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>17114000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>16825000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>24188000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>19560000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>15480000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>18667000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>23092000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>21312000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>18228000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>18807000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>21303000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>19691000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>17360000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>18248000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>22209000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18927000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>15077000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>17989000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>18047000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>14434000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>14111000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>16928000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>18678000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>16879000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>13890000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>14284000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>16928000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>12990000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>10645000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>13547000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>15122000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>11838000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>10059000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>12032000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>13517000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>11821000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>9971000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>11801000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>12525000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>10108000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>9217000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>11901000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>18216000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>12002000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>9793000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>11139000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>13125000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>9447000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>5631000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>8141000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>10869000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>8368000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7905000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>8792000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>13048000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>9578000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>8132000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>8764000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>11954000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>9826000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>8100000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>9668000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>11100000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>10776000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>9240000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>9688000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>13384000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>10151000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>8240000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>9762000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>16361000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>11594000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>11317000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>12734000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>17937000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>16200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>14300000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>15700000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>17500000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>15000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>10100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>9400000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>11200000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>7900000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>4900000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>7600000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>6800000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>3900000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10">
+        <v>17157000.0</v>
+      </c>
+      <c r="C10">
         <v>18399000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17443000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9709000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16857000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26254000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14050000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14849000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10459000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10722000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15605000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6776000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11702000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12346000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11951000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8639000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15120000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>21484000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>17921000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18168000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-10359000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>18574000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12759000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8384000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9846000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6347000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4682000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1524000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7008000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9201000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1102000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3387000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3747000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12234000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8967000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4560000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7449000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>11806000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8381000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7574000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8668000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7618000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8656000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7251000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7660000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11023000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8446000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5215000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6366000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2706000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5786000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3176000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5815000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>9965000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6962000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>857000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4658000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>6878000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>913000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1331000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4372000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5523000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3477000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1367000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3941000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4662000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3025000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1446000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3418000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3956000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-2184000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>261000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>71000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>5436000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3274000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1340000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3127000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4922000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2150000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>823000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1106000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2895000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1252000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>221000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>391000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1030000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2767000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>783000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2715000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4883000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2283000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1353000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3673000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3290000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2798000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>845000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2439000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6080000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3170000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>679000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2656000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4748000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-91670000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-15263000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>615000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5283000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>5400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>6100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>3200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>2100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>600000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2900000.0</v>
       </c>
-      <c r="DO10"/>
-      <c r="DP10">
+      <c r="DP10"/>
+      <c r="DQ10">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11">
+        <v>4885000.0</v>
+      </c>
+      <c r="C11">
         <v>4907000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5171000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3139000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5118000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5328000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4195000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4983000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3749000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4287000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2131000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3416000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3502000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3731000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2779000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4221000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5082000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4574000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5122000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4192000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5641000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4394000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2859000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3449000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2150000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2113000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>947000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2146000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2676000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1556000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1187000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2878000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-13694000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1522000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3039000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4722000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4254000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1891000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3468000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3047000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3222000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2807000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3103000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4605000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3079000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>650000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2483000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1055000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1526000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1262000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2210000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4384000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2673000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>346000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1995000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2668000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>614000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>539000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1771000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2237000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1330000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>508000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1642000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1888000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1225000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>586000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1384000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1602000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-531000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>103000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>28000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2147000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1387000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>608000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1204000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1895000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>855000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-309000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>415000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1409000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>515000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>81000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>153000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-386000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-3025000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>294000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1018000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1831000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>856000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>507000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>1377000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1234000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1077000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>325000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>962000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-10480000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>634000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>136000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>531000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>950000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-6646000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-4212000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>449000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2377000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1600000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1300000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>2300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>3300000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>2700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1300000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1400000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>2200000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>1300000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>300000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>900000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1100000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>700000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12">
+        <v>6683000.0</v>
+      </c>
+      <c r="C12">
         <v>6884000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7087000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6946000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7034000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7298000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7004000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8035000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8324000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8712000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9053000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9278000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9396000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8539000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7687000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6678000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5988000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5542000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5307000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5076000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7478000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7604000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7744000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8076000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8418000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8493000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6678000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6344000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6356000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6385000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6577000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6531000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5298000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4895000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4560000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4379000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4272000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4066000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4024000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3884000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3922000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3778000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3788000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3453000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3330000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3377000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3398000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2959000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3380000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3016000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3147000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3216000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3664000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2613000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3421000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4550000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4538000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4572000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4677000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4564000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4510000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4554000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4566000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4571000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4572000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4336000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4641000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4598000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4660000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4598000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>18508000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4525000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4556000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4619000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>18587000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4579000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4588000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4620000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>16908000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4614000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4633000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>4640000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>17900000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4682000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>4714000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>4663000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>17058000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4178000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4395000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2646000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>11066000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2669000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2741000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2936000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>13053000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3101000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3246000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3103000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4985000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>5088000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>4927000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>5344000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5068000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5203000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5074000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5360000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>7087000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6946000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7034000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7298000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7004000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8035000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>9278000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9396000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8539000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7687000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6678000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5988000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5542000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5307000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5076000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7478000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7604000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7744000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8076000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8418000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8493000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6678000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6344000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6356000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -29665,87 +29832,86 @@
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -29927,940 +30093,947 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
+      <c r="DQ14"/>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15">
+        <v>12272000.0</v>
+      </c>
+      <c r="C15">
         <v>13492000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12272000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6474000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11739000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>20926000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9855000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9866000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6259000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6973000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>11638000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4645000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8286000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8844000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8220000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5860000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10899000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16402000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13347000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>13046000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-6167000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12933000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8365000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5525000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6397000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4197000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2569000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>574000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4841000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6492000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2658000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2189000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2733000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9296000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>22578000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3028000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4395000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>7057000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4127000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5658000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5164000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4530000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5434000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4444000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4504000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>6318000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5377000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4996000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3246000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2218000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5894000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4144000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5254000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3669000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>603000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2660000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4455000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>297000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>787000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2598000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3282000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2144000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>855000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2296000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2770000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1797000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>856000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2030000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2350000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-1809000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>154000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>43000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3289000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2211000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>694000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1955000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>3422000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>181000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-565000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>703000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-1735000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>23548000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>670000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>232000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-371000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>5483000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1157000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-458000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3052000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1427000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>846000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2296000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2056000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1721000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>520000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1477000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>16560000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2534000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>540000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2113000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3778000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-124017000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-11051000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>166000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DD15">
         <v>1700000.0</v>
       </c>
       <c r="DE15">
+        <v>1700000.0</v>
+      </c>
+      <c r="DF15">
         <v>2868000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>4400000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>3300000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1400000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2400000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>800000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>100000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1500000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1600000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1100000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>12176000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6474000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11564000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20579000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9727000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9739000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>4645000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8286000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8844000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7664000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5860000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10899000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16402000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>13347000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13043000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-6159000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12933000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8774000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5533000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6547000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-4197000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3057000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>577000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4862000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6525000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1791000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2747000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9356000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5150000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3038000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4410000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7084000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4127000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5683000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5200000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4571000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5434000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4444000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4557000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>6418000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5378000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4996000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3246000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2218000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5894000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4144000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5254000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3671000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>603000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2660000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4455000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>234000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>787000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2598000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3281000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2144000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>855000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2296000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2770000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1797000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>856000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2031000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2350000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1640000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>154000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>41000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3254000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1828000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>703000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1902000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2925000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1383000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-571000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>571000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2262000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>461000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-159000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>159000.0</v>
       </c>
-      <c r="CH16">
-[...1 lines deleted...]
-      </c>
       <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
         <v>5884000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>486000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1686000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2932000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1260000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>667000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2060000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1911000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1721000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>520000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1477000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>16560000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2534000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>541000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2112000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3778000.0</v>
       </c>
-      <c r="CY16">
-[...1 lines deleted...]
-      </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
+        <v>0.0</v>
+      </c>
+      <c r="DB16">
         <v>-1739000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1739000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
+      <c r="DQ16"/>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17">
+        <v>12272000.0</v>
+      </c>
+      <c r="C17">
         <v>13492000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>12272000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6570000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>11739000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>20926000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>9855000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>9866000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6259000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6973000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>11638000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>4645000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8286000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>8778000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>8286000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5860000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>10886000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>15780000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>13347000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>13043000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-6167000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12816000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8788000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5533000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6547000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4211000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3057000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>577000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4862000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>6525000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1791000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2200000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2747000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>9356000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5150000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3038000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4410000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7084000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>4105000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5683000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5200000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>4571000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>5434000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4444000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4557000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>6418000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5347000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2825000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>3883000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>1651000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>22639000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1914000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3605000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>5581000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>19507000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>511000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>2663000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>4210000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>792000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>2601000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -30949,157 +31122,162 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
+        <v>-6683000.0</v>
+      </c>
+      <c r="C18">
         <v>-6884000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7087000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6946000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7034000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7298000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7004000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8035000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8324000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8712000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9053000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9278000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9396000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8539000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7687000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6678000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5988000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5542000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5307000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5076000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7478000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7604000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7744000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8076000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-8418000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8493000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6678000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-6344000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6356000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6385000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -31145,194 +31323,195 @@
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
+      <c r="DQ18"/>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>82000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>23743000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-23807000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-20000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>358000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-75000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-66000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-65000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3932000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-61000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-60000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-57000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1623000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-246000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1455000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1160000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>4318000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1097000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1066000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1037000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-3363000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-981000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-954000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-927000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-945000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-876000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-851000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-827000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-5401000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-782000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-694000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>171000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>81000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>929000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-3031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="BF19">
         <v>17000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BG19">
+        <v>17000.0</v>
+      </c>
+      <c r="BH19"/>
+      <c r="BI19">
         <v>293000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>358000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -31347,107 +31526,106 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>265000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>241000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>-7000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-1193000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>767000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>858000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>827000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>-308000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>4917000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>14693000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -31629,463 +31807,467 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B21">
+        <v>23953000.0</v>
+      </c>
+      <c r="C21">
         <v>25555000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24171000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23979000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23998000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>31564000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21056000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>22897000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18369000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19477000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>24183000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15686000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>20738000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>20634000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19628000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15222000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>19725000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>25151000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>23225000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>23265000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>20924000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>26246000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>20317000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16494000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>18266000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2150000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11556000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>11944000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>13189000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>15599000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5934000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10265000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9981000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17127000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>12406000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8945000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>11721000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>15869000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>14213000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>11743000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>12590000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11658000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>12435000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10704000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10990000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>14519000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>12415000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>8174000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>10788000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8370000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>8852000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6392000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>9479000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>12560000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>9472000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>8438000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9179000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11433000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5372000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>5602000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>8524000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10048000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7445000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5937000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>8261000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>8998000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>7662000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6043000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>7858000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>8552000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5741000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4703000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2425000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>5773000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>7747000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>5728000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7285000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>9097000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-39256000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2880000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>5392000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>7319000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>5728000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4763000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>5792000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>10269000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>6394000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>5384000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>6219000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>9271000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>6716000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>5706000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>8088000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>7900000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>8410000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>5621000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7359000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>10857000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>8155000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>5767000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>7583000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>5830000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>3198000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2389000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5689000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>10643000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>8800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>7900000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>9400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>11200000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>9300000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>5300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>5200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>6900000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>4100000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>3800000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>4200000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>2000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -32267,430 +32449,436 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
+      <c r="DQ22"/>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
+        <v>78996000.0</v>
+      </c>
+      <c r="C23">
         <v>80565000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>81311000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>78676000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>78149000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>75505000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>76644000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>77790000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>83949000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>84016000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14640000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>74808000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>76940000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>74880000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>74288000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>72275000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>70875000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>73010000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>72706000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>71776000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>67353000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>70391000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>69771000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>67899000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>59211000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>75340000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>59593000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>54181000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>54563000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>53482000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>60583000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>53976000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>53866000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>56260000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>52670000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>52109000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>52131000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>52288000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>48651000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>48397000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>49275000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>51673000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>49175000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>47674000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>48271000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>48734000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>47004000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>46375000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>45716000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>47477000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>44008000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>43315000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>44675000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>45527000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>43829000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>41051000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>40887000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>40853000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>42421000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>38476000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>39384000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>40810000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>40653000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>39548000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>36256000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>37849000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>37445000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>36124000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>36692000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>37251000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>38095000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>38509000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>38123000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>37187000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>35488000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>34886000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>34376000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>33561000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>75496000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>32620000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>32449000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>34399000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>32726000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>31695000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>32210000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>31745000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>29670000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>30583000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>31462000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>31902000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>31833000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>29995000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>29779000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>30806000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>30872000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>30501000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>30491000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>30065000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>31783000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>31902000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>33438000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>33805000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>29880000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>37635000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>35443000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>37730000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>34900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>32600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>33100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>30700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>25500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>23300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>20000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>21200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>18000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>16200000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>15300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>13800000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>11200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>9800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32700,73 +32888,73 @@
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
-[...1 lines deleted...]
-      </c>
+      <c r="BB24"/>
       <c r="BC24">
         <v>4000.0</v>
       </c>
       <c r="BD24">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BE24">
         <v>3000.0</v>
       </c>
       <c r="BF24">
+        <v>3000.0</v>
+      </c>
+      <c r="BG24">
         <v>4000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>5000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>3000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
@@ -32781,449 +32969,451 @@
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
+        <v>7405000.0</v>
+      </c>
+      <c r="C25">
         <v>6275000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6709000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6769000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6498000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5736000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5961000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5953000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6541000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5792000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5913000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5521000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5994000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5090000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5517000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5039000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5428000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5101000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5351000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5273000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6239000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4942000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5109000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5033000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4698000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4549000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4416000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4435000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4597000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4323000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4330000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4516000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4368000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4216000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4105000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4002000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4025000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3847000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3923000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3807000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3957000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3734000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3656000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3437000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3365000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3322000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3144000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3037000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2764000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2838000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2957000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3114000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2839000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2499000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2505000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2622000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2428000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2404000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2289000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2522000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2398000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2521000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2499000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2487000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2469000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2841000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2441000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2583000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2474000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2092000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2848000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2723000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2709000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3061000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2037000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2470000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2672000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2289000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2220000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2417000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2476000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1815000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2563000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1903000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2943000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1839000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2831000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3055000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3105000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2747000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3016000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2664000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2685000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3255000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2524000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2734000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2595000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>4147000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4221000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>4355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7246000.0</v>
       </c>
       <c r="CY25">
         <v>7246000.0</v>
       </c>
       <c r="CZ25">
+        <v>7246000.0</v>
+      </c>
+      <c r="DA25">
         <v>4691000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>4664000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>4806000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>5000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>4200000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="DG25">
         <v>3800000.0</v>
       </c>
       <c r="DH25">
+        <v>3800000.0</v>
+      </c>
+      <c r="DI25">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DJ25">
         <v>2400000.0</v>
       </c>
       <c r="DK25">
+        <v>2400000.0</v>
+      </c>
+      <c r="DL25">
         <v>2200000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>1400000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>2600000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>1600000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>1200000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>1020000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -33405,132 +33595,135 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>1.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>212000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>254000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
@@ -33549,508 +33742,514 @@
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
+        <v>11001000.0</v>
+      </c>
+      <c r="C28">
         <v>13085000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12485000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12177000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11938000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12048000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11964000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12206000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18601000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16240000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10443000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11303000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10199000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10180000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9348000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10383000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9180000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8560000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9450000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9041000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7176000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9123000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7207000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6134000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6540000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5946000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8821000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5755000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5692000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5612000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11485000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6344000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6380000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6618000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6704000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6134000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6568000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6847000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6736000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6130000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5831000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9247000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6820000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6238000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6886000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7170000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6512000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6562000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6847000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9335000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5696000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7719000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7077000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6118000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7407000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5240000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4851000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5242000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7355000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4788000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4781000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4821000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4076000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3808000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3410000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4157000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3791000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3530000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3533000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3558000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3955000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4114000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5174000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>5715000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3916000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3728000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3507000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3664000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3115000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2751000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2749000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2643000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3462000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3142000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2779000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2689000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2748000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2545000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2683000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3153000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2620000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2476000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2612000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2366000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3619000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2329000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2527000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1996000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2473000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2179000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2041000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1150000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>4237000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2381000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2488000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>2000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>1200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>1000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
+        <v>4885000.0</v>
+      </c>
+      <c r="C29">
         <v>4907000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5171000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3139000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5118000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5328000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4195000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4983000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3749000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3967000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2131000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3416000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3502000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3731000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2779000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4221000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5082000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4574000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5122000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4192000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5641000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4394000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2859000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3449000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2150000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2113000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>947000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2146000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2676000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2022000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -34095,1132 +34294,1142 @@
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
+      <c r="DQ29"/>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>11091000.0</v>
+      </c>
+      <c r="C30">
         <v>13085000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12485000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12177000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11937000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6278000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12589000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12593000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18624000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17785000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>74651000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11726000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10464000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10421000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11810000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10376000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7987000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9327000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9139000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9899000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8003000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8815000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9401000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11380000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6894000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>21021000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9122000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6112000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6061000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6001000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11886000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6849000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6844000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7061000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7154000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6535000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6946000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7223000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7099000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6485000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6217000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9645000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7256000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6656000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7258000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7690000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6512000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6903000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7201000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9677000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5582000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7719000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7449000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6118000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7407000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5452000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5105000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>5495000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7618000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5043000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5023000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>5074000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4393000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4122000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3771000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4519000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4159000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3928000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3943000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3973000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4367000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4514000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>7325000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>8251000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4255000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4065000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3854000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4028000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>48703000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2751000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2749000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3550000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2640000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>3142000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2779000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3184000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2748000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2545000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2683000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3110000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2394000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1580000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3200000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2366000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3619000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2329000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2527000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1996000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2473000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2179000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>6286000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>8396000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>8928000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>7045000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>7294000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>7400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>6400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="DF30">
         <v>6300000.0</v>
       </c>
       <c r="DG30">
+        <v>6300000.0</v>
+      </c>
+      <c r="DH30">
         <v>5700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>4800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>4200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>4300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>3800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>2900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>3800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>2600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>1900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:120">
+    <row r="31" spans="1:121">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B31">
+        <v>-6796000.0</v>
+      </c>
+      <c r="C31">
         <v>-7156000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6728000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-14270000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7141000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5310000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7006000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-8048000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-7910000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8755000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>475000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8910000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-9036000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8288000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-7677000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6583000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4605000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3667000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5304000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5097000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-31283000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7672000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7558000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8110000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-8420000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8497000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-6874000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5827000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6181000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6398000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-7036000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-6878000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-6234000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4893000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3439000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4385000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4272000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4063000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5832000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4169000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3922000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4040000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3779000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3453000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3330000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3496000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3969000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2959000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-4422000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5664000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3231000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3216000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3664000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2595000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2510000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-7578000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4165000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4555000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-4459000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4200000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4117000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-4525000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3968000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-4570000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-4320000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-4336000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4637000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-4597000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4440000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-4596000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-7925000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4442000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2354000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-337000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-4473000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-4388000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-4158000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-4232000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>41406000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-3684000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-4286000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-5146000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-4476000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-4401000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-5290000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-10073000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-3627000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-4569000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-3412000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-4225000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-4433000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-4095000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-3425000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-4610000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-5612000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-4776000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-4920000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-4777000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-4985000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-5088000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-4927000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-5343000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-91532000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-5203000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-5074000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-7123000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-5500000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-4900000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-4004000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-3500000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-3200000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-2400000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-2000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-2100000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1400000.0</v>
       </c>
       <c r="DM31">
         <v>-1400000.0</v>
       </c>
       <c r="DN31">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DO31">
         <v>-1300000.0</v>
       </c>
-      <c r="DO31"/>
-      <c r="DP31">
+      <c r="DP31"/>
+      <c r="DQ31">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:120">
+    <row r="32" spans="1:121">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B32">
+        <v>102949000.0</v>
+      </c>
+      <c r="C32">
         <v>106120000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>105482000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>102655000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>102147000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>107069000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>97700000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>100687000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>102318000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>103493000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>98834000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>90494000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>97678000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>95514000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>93916000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>87497000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>90600000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>98161000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>95931000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>95041000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>88277000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>96637000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>90088000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>84393000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>77477000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>77490000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>71149000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>66125000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>67752000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>69081000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>66517000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>64241000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>63847000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>73387000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>65076000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>61054000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>63852000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>68157000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>62864000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>60140000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>61865000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>63331000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>61610000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>58378000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>59261000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>63253000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>59419000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>54549000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>56504000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>55847000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>52860000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>49707000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>54154000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>58087000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>53301000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>49489000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>50066000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>52286000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>47793000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>44078000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>47908000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>50858000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>48098000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>45485000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>44517000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>46847000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>45107000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>42167000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>44550000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>45803000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>43836000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>43212000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>42699000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>47152000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>43235000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>40614000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>41661000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>42658000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>36240000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>35500000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>37841000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>41718000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>38454000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>36458000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>38002000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>42014000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>36064000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>35967000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>37681000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>41173000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>38549000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>35701000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>37867000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>38706000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>39282000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>36122000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>37850000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>40922000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>39938000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>37669000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>41021000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>43880000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>33078000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>40024000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>41132000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>48373000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>43700000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>40500000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>42500000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>41900000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>34800000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>28600000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>25200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>28100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>22100000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>18200000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>19100000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>18000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>13200000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>10100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -35309,51 +35518,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B2">
         <v>1165000.0</v>
       </c>
       <c r="C2">
         <v>1523000.0</v>
       </c>
       <c r="D2">
         <v>1170000.0</v>
       </c>
       <c r="E2">
         <v>1148000.0</v>
       </c>
       <c r="F2">
         <v>889000.0</v>
       </c>
       <c r="G2">
         <v>716000.0</v>
       </c>
       <c r="H2">
         <v>644000.0</v>
       </c>
       <c r="I2">
         <v>952000.0</v>
       </c>
@@ -35404,146 +35613,146 @@
       </c>
       <c r="Y2">
         <v>2744000.0</v>
       </c>
       <c r="Z2">
         <v>3210000.0</v>
       </c>
       <c r="AA2">
         <v>2517000.0</v>
       </c>
       <c r="AB2">
         <v>2900000.0</v>
       </c>
       <c r="AC2">
         <v>6100000.0</v>
       </c>
       <c r="AD2">
         <v>1700000.0</v>
       </c>
       <c r="AE2">
         <v>7600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B3">
-        <v>20628000</v>
+        <v>79654000</v>
       </c>
       <c r="C3">
         <v>16098000</v>
       </c>
       <c r="D3">
         <v>62539000</v>
       </c>
       <c r="E3">
         <v>26081000</v>
       </c>
       <c r="F3">
         <v>24883000</v>
       </c>
       <c r="G3">
         <v>15198000</v>
       </c>
       <c r="H3">
         <v>15379000</v>
       </c>
       <c r="I3">
         <v>13526000</v>
       </c>
       <c r="J3">
         <v>16395000</v>
       </c>
       <c r="K3">
         <v>23104000</v>
       </c>
       <c r="L3">
         <v>35824000</v>
       </c>
       <c r="M3">
         <v>23675000</v>
       </c>
       <c r="N3">
         <v>10695000</v>
       </c>
       <c r="O3">
-        <v>12857000</v>
+        <v>10436000</v>
       </c>
       <c r="P3">
         <v>10644000</v>
       </c>
       <c r="Q3">
-        <v>10661000</v>
+        <v>10222000</v>
       </c>
       <c r="R3">
         <v>9370000</v>
       </c>
       <c r="S3">
         <v>12876000</v>
       </c>
       <c r="T3">
-        <v>11650000</v>
+        <v>11648000</v>
       </c>
       <c r="U3">
         <v>6387000</v>
       </c>
       <c r="V3">
         <v>8212000</v>
       </c>
       <c r="W3">
-        <v>5746000</v>
+        <v>5759000</v>
       </c>
       <c r="X3">
-        <v>6204000</v>
+        <v>6130000</v>
       </c>
       <c r="Y3">
         <v>6034000</v>
       </c>
       <c r="Z3">
         <v>5046000</v>
       </c>
       <c r="AA3">
         <v>10547000</v>
       </c>
       <c r="AB3">
         <v>66700000</v>
       </c>
       <c r="AC3">
         <v>153500000</v>
       </c>
       <c r="AD3">
         <v>74800000</v>
       </c>
       <c r="AE3">
-        <v>4600000</v>
+        <v>47000000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>22000.0</v>
       </c>
       <c r="F4">
         <v>259000.0</v>
       </c>
       <c r="G4">
         <v>173000.0</v>
       </c>
       <c r="H4">
         <v>72000.0</v>
       </c>
       <c r="I4">
         <v>-308000.0</v>
       </c>
       <c r="J4">
         <v>-2334000.0</v>
       </c>
       <c r="K4">
         <v>2751000.0</v>
       </c>
@@ -35558,51 +35767,51 @@
       </c>
       <c r="O4">
         <v>561000.0</v>
       </c>
       <c r="P4">
         <v>-142000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-32187000.0</v>
       </c>
       <c r="F5">
         <v>-29045000.0</v>
       </c>
       <c r="G5">
         <v>4629000.0</v>
       </c>
       <c r="H5">
         <v>-6359000.0</v>
       </c>
       <c r="I5">
         <v>28001000.0</v>
       </c>
       <c r="J5">
         <v>-5915000.0</v>
       </c>
       <c r="K5">
         <v>-11611000.0</v>
       </c>
@@ -35617,51 +35826,51 @@
       </c>
       <c r="O5">
         <v>11974000.0</v>
       </c>
       <c r="P5">
         <v>10110000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B6">
         <v>523000.0</v>
       </c>
       <c r="C6">
         <v>-358000.0</v>
       </c>
       <c r="D6">
         <v>353000.0</v>
       </c>
       <c r="E6">
         <v>22000.0</v>
       </c>
       <c r="F6">
         <v>259000.0</v>
       </c>
       <c r="G6">
         <v>173000.0</v>
       </c>
       <c r="H6">
         <v>72000.0</v>
       </c>
       <c r="I6">
         <v>-308000.0</v>
       </c>
@@ -35701,157 +35910,157 @@
       <c r="U6">
         <v>14871000.0</v>
       </c>
       <c r="V6">
         <v>6001000.0</v>
       </c>
       <c r="W6">
         <v>-76000.0</v>
       </c>
       <c r="X6">
         <v>-678000.0</v>
       </c>
       <c r="Y6">
         <v>-42000.0</v>
       </c>
       <c r="Z6">
         <v>-466000.0</v>
       </c>
       <c r="AA6">
         <v>693000.0</v>
       </c>
       <c r="AB6">
         <v>-400000.0</v>
       </c>
       <c r="AC6">
-        <v>143600000.0</v>
+        <v>-3200000.0</v>
       </c>
       <c r="AD6">
-        <v>69500000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="AE6">
-        <v>39800000.0</v>
+        <v>-7600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B7">
         <v>-32341000.0</v>
       </c>
       <c r="C7">
         <v>-17701000.0</v>
       </c>
       <c r="D7">
         <v>4944000.0</v>
       </c>
       <c r="E7">
         <v>-12893000.0</v>
       </c>
       <c r="F7">
         <v>-2991000.0</v>
       </c>
       <c r="G7">
         <v>12926000.0</v>
       </c>
       <c r="H7">
         <v>-15356000.0</v>
       </c>
       <c r="I7">
-        <v>1504000.0</v>
+        <v>884000.0</v>
       </c>
       <c r="J7">
         <v>-6090000.0</v>
       </c>
       <c r="K7">
-        <v>-3210000.0</v>
+        <v>-2632000.0</v>
       </c>
       <c r="L7">
-        <v>1787000.0</v>
+        <v>3369000.0</v>
       </c>
       <c r="M7">
         <v>-10376000.0</v>
       </c>
       <c r="N7">
         <v>-3815000.0</v>
       </c>
       <c r="O7">
-        <v>-6227000.0</v>
+        <v>-6997000.0</v>
       </c>
       <c r="P7">
         <v>13325000.0</v>
       </c>
       <c r="Q7">
-        <v>55000.0</v>
+        <v>-798000.0</v>
       </c>
       <c r="R7">
         <v>-12344000.0</v>
       </c>
       <c r="S7">
-        <v>-534000.0</v>
+        <v>-544000.0</v>
       </c>
       <c r="T7">
-        <v>-7578000.0</v>
+        <v>-7543000.0</v>
       </c>
       <c r="U7">
-        <v>-2446000.0</v>
+        <v>-2415000.0</v>
       </c>
       <c r="V7">
-        <v>-12449000.0</v>
+        <v>-11992000.0</v>
       </c>
       <c r="W7">
-        <v>-1816000.0</v>
+        <v>-1532000.0</v>
       </c>
       <c r="X7">
-        <v>-7725000.0</v>
+        <v>-7294000.0</v>
       </c>
       <c r="Y7">
         <v>-6869000.0</v>
       </c>
       <c r="Z7">
         <v>-6031000.0</v>
       </c>
       <c r="AA7">
-        <v>7521000.0</v>
+        <v>-2697000.0</v>
       </c>
       <c r="AB7">
         <v>-19900000.0</v>
       </c>
       <c r="AC7">
         <v>-17700000.0</v>
       </c>
       <c r="AD7">
         <v>-5800000.0</v>
       </c>
       <c r="AE7">
         <v>-4200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-5358000.0</v>
       </c>
       <c r="F8">
         <v>-4090000.0</v>
       </c>
       <c r="G8">
         <v>-4279000.0</v>
       </c>
       <c r="H8">
         <v>-5801000.0</v>
       </c>
       <c r="I8">
         <v>-5061000.0</v>
       </c>
       <c r="J8">
         <v>-4254000.0</v>
       </c>
       <c r="K8">
         <v>-5162000.0</v>
       </c>
@@ -35866,229 +36075,241 @@
       </c>
       <c r="O8">
         <v>-4579000.0</v>
       </c>
       <c r="P8">
         <v>-1921000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B9">
         <v>-28151000.0</v>
       </c>
       <c r="C9">
         <v>-24620000.0</v>
       </c>
       <c r="D9">
         <v>-8122000.0</v>
       </c>
       <c r="E9">
         <v>-5358000.0</v>
       </c>
       <c r="F9">
         <v>-4090000.0</v>
       </c>
       <c r="G9">
         <v>-4279000.0</v>
       </c>
       <c r="H9">
         <v>-5801000.0</v>
       </c>
       <c r="I9">
         <v>-5061000.0</v>
       </c>
       <c r="J9">
         <v>-4254000.0</v>
       </c>
       <c r="K9">
         <v>-5162000.0</v>
       </c>
       <c r="L9">
         <v>-2310000.0</v>
       </c>
       <c r="M9">
         <v>-4146000.0</v>
       </c>
       <c r="N9">
         <v>-3329000.0</v>
       </c>
       <c r="O9">
-        <v>-3850000.0</v>
+        <v>-4623000.0</v>
       </c>
       <c r="P9">
         <v>-1921000.0</v>
       </c>
       <c r="Q9">
-        <v>-4761000.0</v>
+        <v>-4721000.0</v>
       </c>
       <c r="R9">
         <v>-7241000.0</v>
       </c>
       <c r="S9">
         <v>2319000.0</v>
       </c>
       <c r="T9">
-        <v>3880000.0</v>
+        <v>-4450000.0</v>
       </c>
       <c r="U9">
-        <v>-2113000.0</v>
+        <v>-2109000.0</v>
       </c>
       <c r="V9">
-        <v>2706000.0</v>
+        <v>-3623000.0</v>
       </c>
       <c r="W9">
-        <v>2243000.0</v>
+        <v>-1820000.0</v>
       </c>
       <c r="X9">
-        <v>1649000.0</v>
+        <v>-1681000.0</v>
       </c>
       <c r="Y9">
-        <v>1018000.0</v>
-[...6 lines deleted...]
-      <c r="AE9"/>
+        <v>1758000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-1992000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-8960000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-11500000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-4700000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-3400000.0</v>
+      </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B10">
         <v>-1687000.0</v>
       </c>
       <c r="C10">
         <v>1056000.0</v>
       </c>
       <c r="D10">
         <v>-72000.0</v>
       </c>
       <c r="E10">
         <v>2295000.0</v>
       </c>
       <c r="F10">
         <v>-4449000.0</v>
       </c>
       <c r="G10">
         <v>3516000.0</v>
       </c>
       <c r="H10">
         <v>-7762000.0</v>
       </c>
       <c r="I10">
         <v>-159000.0</v>
       </c>
       <c r="J10">
         <v>1446000.0</v>
       </c>
       <c r="K10">
         <v>1995000.0</v>
       </c>
       <c r="L10">
         <v>2582000.0</v>
       </c>
       <c r="M10">
         <v>-2590000.0</v>
       </c>
       <c r="N10">
         <v>-337000.0</v>
       </c>
       <c r="O10">
-        <v>5334000.0</v>
+        <v>5332000.0</v>
       </c>
       <c r="P10">
         <v>-1513000.0</v>
       </c>
       <c r="Q10">
-        <v>1830000.0</v>
+        <v>-156000.0</v>
       </c>
       <c r="R10">
         <v>220000.0</v>
       </c>
       <c r="S10">
         <v>857000.0</v>
       </c>
       <c r="T10">
-        <v>17000.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="U10">
-        <v>335000.0</v>
+        <v>336000.0</v>
       </c>
       <c r="V10">
-        <v>-1021000.0</v>
+        <v>-1039000.0</v>
       </c>
       <c r="W10">
-        <v>-899000.0</v>
+        <v>-863000.0</v>
       </c>
       <c r="X10">
-        <v>-43000.0</v>
+        <v>-14000.0</v>
       </c>
       <c r="Y10">
         <v>-1715000.0</v>
       </c>
       <c r="Z10">
         <v>1991000.0</v>
       </c>
       <c r="AA10">
         <v>2978000.0</v>
       </c>
       <c r="AB10">
         <v>-4400000.0</v>
       </c>
       <c r="AC10">
         <v>-700000.0</v>
       </c>
       <c r="AD10">
         <v>-1200000.0</v>
       </c>
       <c r="AE10">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>18886000.0</v>
       </c>
       <c r="F11">
         <v>5532000.0</v>
       </c>
       <c r="G11">
         <v>8963000.0</v>
       </c>
       <c r="H11">
         <v>5083000.0</v>
       </c>
       <c r="I11">
         <v>-21277000.0</v>
       </c>
       <c r="J11">
         <v>6962000.0</v>
       </c>
       <c r="K11">
         <v>15438000.0</v>
       </c>
@@ -36111,51 +36332,51 @@
         <v>2975000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11">
         <v>4491000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>588000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>8164000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13877000.0</v>
       </c>
       <c r="F12">
         <v>31697000.0</v>
       </c>
       <c r="G12">
         <v>32003000.0</v>
       </c>
       <c r="H12">
         <v>19068000.0</v>
       </c>
       <c r="I12">
         <v>14820000.0</v>
       </c>
       <c r="J12">
         <v>-7001000.0</v>
       </c>
       <c r="K12">
         <v>12971000.0</v>
       </c>
@@ -36170,51 +36391,51 @@
       </c>
       <c r="O12">
         <v>10575000.0</v>
       </c>
       <c r="P12">
         <v>1394000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-11031000.0</v>
       </c>
       <c r="F13">
         <v>16000.0</v>
       </c>
       <c r="G13">
         <v>10459000.0</v>
       </c>
       <c r="H13">
         <v>15000.0</v>
       </c>
       <c r="I13">
         <v>-1866000.0</v>
       </c>
       <c r="J13">
         <v>-1079000.0</v>
       </c>
       <c r="K13">
         <v>-937000.0</v>
       </c>
@@ -36223,146 +36444,146 @@
       </c>
       <c r="M13">
         <v>-3381000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B14">
         <v>25712000.0</v>
       </c>
       <c r="C14">
         <v>24247000.0</v>
       </c>
       <c r="D14">
         <v>22518000.0</v>
       </c>
       <c r="E14">
         <v>21085000.0</v>
       </c>
       <c r="F14">
         <v>21805000.0</v>
       </c>
       <c r="G14">
         <v>19389000.0</v>
       </c>
       <c r="H14">
         <v>17771000.0</v>
       </c>
       <c r="I14">
         <v>17430000.0</v>
       </c>
       <c r="J14">
         <v>15979000.0</v>
       </c>
       <c r="K14">
         <v>15421000.0</v>
       </c>
       <c r="L14">
         <v>13780000.0</v>
       </c>
       <c r="M14">
         <v>11945000.0</v>
       </c>
       <c r="N14">
         <v>11748000.0</v>
       </c>
       <c r="O14">
-        <v>10054000.0</v>
+        <v>10076000.0</v>
       </c>
       <c r="P14">
         <v>9613000.0</v>
       </c>
       <c r="Q14">
-        <v>9976000.0</v>
+        <v>9953000.0</v>
       </c>
       <c r="R14">
         <v>10339000.0</v>
       </c>
       <c r="S14">
         <v>10372000.0</v>
       </c>
       <c r="T14">
-        <v>10240000.0</v>
+        <v>9488000.0</v>
       </c>
       <c r="U14">
-        <v>9402000.0</v>
+        <v>9378000.0</v>
       </c>
       <c r="V14">
-        <v>9224000.0</v>
+        <v>9807000.0</v>
       </c>
       <c r="W14">
-        <v>10830000.0</v>
+        <v>10790000.0</v>
       </c>
       <c r="X14">
-        <v>11112000.0</v>
+        <v>9934000.0</v>
       </c>
       <c r="Y14">
         <v>11108000.0</v>
       </c>
       <c r="Z14">
         <v>16968000.0</v>
       </c>
       <c r="AA14">
         <v>21407000.0</v>
       </c>
       <c r="AB14">
         <v>17000000.0</v>
       </c>
       <c r="AC14">
         <v>11400000.0</v>
       </c>
       <c r="AD14">
         <v>7800000.0</v>
       </c>
       <c r="AE14">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B15">
         <v>7025000.0</v>
       </c>
       <c r="C15">
         <v>6807000.0</v>
       </c>
       <c r="D15">
         <v>6708000.0</v>
       </c>
       <c r="E15">
         <v>6763000.0</v>
       </c>
       <c r="F15">
         <v>7264000.0</v>
       </c>
       <c r="G15">
         <v>6048000.0</v>
       </c>
       <c r="H15">
         <v>5398000.0</v>
       </c>
       <c r="I15">
         <v>5513000.0</v>
       </c>
@@ -36401,51 +36622,51 @@
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15">
         <v>37000.0</v>
       </c>
       <c r="AA15">
         <v>81000.0</v>
       </c>
       <c r="AB15">
         <v>100000.0</v>
       </c>
       <c r="AC15">
         <v>600000.0</v>
       </c>
       <c r="AD15">
         <v>900000.0</v>
       </c>
       <c r="AE15">
         <v>600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B16">
         <v>1688000.0</v>
       </c>
       <c r="C16">
         <v>1165000.0</v>
       </c>
       <c r="D16">
         <v>1523000.0</v>
       </c>
       <c r="E16">
         <v>1170000.0</v>
       </c>
       <c r="F16">
         <v>1148000.0</v>
       </c>
       <c r="G16">
         <v>889000.0</v>
       </c>
       <c r="H16">
         <v>716000.0</v>
       </c>
       <c r="I16">
         <v>644000.0</v>
       </c>
@@ -36485,192 +36706,192 @@
       <c r="U16">
         <v>22820000.0</v>
       </c>
       <c r="V16">
         <v>7949000.0</v>
       </c>
       <c r="W16">
         <v>1948000.0</v>
       </c>
       <c r="X16">
         <v>2024000.0</v>
       </c>
       <c r="Y16">
         <v>2702000.0</v>
       </c>
       <c r="Z16">
         <v>2744000.0</v>
       </c>
       <c r="AA16">
         <v>3210000.0</v>
       </c>
       <c r="AB16">
         <v>2500000.0</v>
       </c>
       <c r="AC16">
-        <v>149700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="AD16">
-        <v>71200000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="AE16">
         <v>47400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B18">
-        <v>40065000.0</v>
+        <v>-18961000.0</v>
       </c>
       <c r="C18">
         <v>35898000.0</v>
       </c>
       <c r="D18">
         <v>13051000.0</v>
       </c>
       <c r="E18">
         <v>34943000.0</v>
       </c>
       <c r="F18">
         <v>59363000.0</v>
       </c>
       <c r="G18">
         <v>67717000.0</v>
       </c>
       <c r="H18">
         <v>21441000.0</v>
       </c>
       <c r="I18">
-        <v>35607000.0</v>
+        <v>35468000.0</v>
       </c>
       <c r="J18">
         <v>28835000.0</v>
       </c>
       <c r="K18">
-        <v>26353000.0</v>
+        <v>26931000.0</v>
       </c>
       <c r="L18">
-        <v>14080000.0</v>
+        <v>15662000.0</v>
       </c>
       <c r="M18">
         <v>12890000.0</v>
       </c>
       <c r="N18">
         <v>29150000.0</v>
       </c>
       <c r="O18">
-        <v>12904000.0</v>
+        <v>15325000.0</v>
       </c>
       <c r="P18">
         <v>20511000.0</v>
       </c>
       <c r="Q18">
-        <v>15018000.0</v>
+        <v>15457000.0</v>
       </c>
       <c r="R18">
         <v>6725000.0</v>
       </c>
       <c r="S18">
         <v>6776000.0</v>
       </c>
       <c r="T18">
-        <v>7921000.0</v>
+        <v>7923000.0</v>
       </c>
       <c r="U18">
         <v>11796000.0</v>
       </c>
       <c r="V18">
         <v>-6473000.0</v>
       </c>
       <c r="W18">
-        <v>18450000.0</v>
+        <v>18437000.0</v>
       </c>
       <c r="X18">
-        <v>8476000.0</v>
+        <v>8550000.0</v>
       </c>
       <c r="Y18">
         <v>12911000.0</v>
       </c>
       <c r="Z18">
         <v>22703000.0</v>
       </c>
       <c r="AA18">
-        <v>16597000.0</v>
+        <v>6379000.0</v>
       </c>
       <c r="AB18">
         <v>-49700000.0</v>
       </c>
       <c r="AC18">
         <v>-146900000.0</v>
       </c>
       <c r="AD18">
         <v>-65100000.0</v>
       </c>
       <c r="AE18">
-        <v>-4300000.0</v>
+        <v>-46700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-3638000.0</v>
       </c>
       <c r="D19">
         <v>-83175000.0</v>
       </c>
       <c r="E19">
         <v>-52490000.0</v>
       </c>
       <c r="F19">
         <v>-12535000.0</v>
       </c>
       <c r="G19">
         <v>-34420000.0</v>
       </c>
       <c r="H19">
         <v>-158886000.0</v>
       </c>
       <c r="I19">
         <v>-51496000.0</v>
       </c>
       <c r="J19">
         <v>-39463000.0</v>
@@ -36679,86 +36900,86 @@
         <v>-45275000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B21">
         <v>-11416000.0</v>
       </c>
       <c r="C21">
         <v>-43161000.0</v>
       </c>
       <c r="D21">
         <v>-12767000.0</v>
       </c>
       <c r="E21">
         <v>35300000.0</v>
       </c>
       <c r="F21">
         <v>78513000.0</v>
       </c>
       <c r="G21">
         <v>-36666000.0</v>
       </c>
       <c r="H21">
         <v>130121000.0</v>
       </c>
       <c r="I21">
         <v>124418000.0</v>
       </c>
@@ -36779,51 +37000,51 @@
       </c>
       <c r="O21">
         <v>36898000.0</v>
       </c>
       <c r="P21">
         <v>1544000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22">
         <v>51507000.0</v>
       </c>
       <c r="C22">
         <v>32953000.0</v>
       </c>
       <c r="D22">
         <v>33413000.0</v>
       </c>
       <c r="E22">
         <v>41381000.0</v>
       </c>
       <c r="F22">
         <v>33159000.0</v>
       </c>
       <c r="G22">
         <v>16090000.0</v>
       </c>
       <c r="H22">
         <v>14533000.0</v>
       </c>
       <c r="I22">
         <v>11645000.0</v>
       </c>
@@ -36833,131 +37054,131 @@
       <c r="K22">
         <v>19581000.0</v>
       </c>
       <c r="L22">
         <v>20853000.0</v>
       </c>
       <c r="M22">
         <v>15838000.0</v>
       </c>
       <c r="N22">
         <v>19296000.0</v>
       </c>
       <c r="O22">
         <v>11403000.0</v>
       </c>
       <c r="P22">
         <v>6978000.0</v>
       </c>
       <c r="Q22">
         <v>8079000.0</v>
       </c>
       <c r="R22">
         <v>7048000.0</v>
       </c>
       <c r="S22">
-        <v>1794000.0</v>
+        <v>1804000.0</v>
       </c>
       <c r="T22">
-        <v>8279000.0</v>
+        <v>7358000.0</v>
       </c>
       <c r="U22">
         <v>-1416000.0</v>
       </c>
       <c r="V22">
         <v>-21865000.0</v>
       </c>
       <c r="W22">
-        <v>10954000.0</v>
+        <v>9234000.0</v>
       </c>
       <c r="X22">
         <v>6625000.0</v>
       </c>
       <c r="Y22">
         <v>20278000.0</v>
       </c>
       <c r="Z22">
         <v>9002000.0</v>
       </c>
       <c r="AA22">
-        <v>-93003000.0</v>
+        <v>-131996000.0</v>
       </c>
       <c r="AB22">
         <v>10900000.0</v>
       </c>
       <c r="AC22">
         <v>9500000.0</v>
       </c>
       <c r="AD22">
         <v>4500000.0</v>
       </c>
       <c r="AE22">
         <v>200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B23">
         <v>-8276000.0</v>
       </c>
       <c r="C23">
         <v>-1374000.0</v>
       </c>
       <c r="D23">
-        <v>1242000.0</v>
+        <v>-252000.0</v>
       </c>
       <c r="E23">
         <v>153252000.0</v>
       </c>
       <c r="F23">
         <v>-5305000.0</v>
       </c>
       <c r="G23">
         <v>110134000.0</v>
       </c>
       <c r="H23">
         <v>-2227000.0</v>
       </c>
       <c r="I23">
         <v>-3546000.0</v>
       </c>
       <c r="J23">
         <v>886000.0</v>
       </c>
       <c r="K23">
-        <v>-63000.0</v>
+        <v>-641000.0</v>
       </c>
       <c r="L23">
-        <v>809000.0</v>
+        <v>-773000.0</v>
       </c>
       <c r="M23">
-        <v>-10932000.0</v>
+        <v>-101505000.0</v>
       </c>
       <c r="N23">
-        <v>1507000.0</v>
+        <v>886000.0</v>
       </c>
       <c r="O23">
         <v>-4010000.0</v>
       </c>
       <c r="P23">
         <v>413000.0</v>
       </c>
       <c r="Q23">
         <v>1716000.0</v>
       </c>
       <c r="R23">
         <v>-29000.0</v>
       </c>
       <c r="S23">
         <v>688000.0</v>
       </c>
       <c r="T23">
         <v>303000.0</v>
       </c>
       <c r="U23">
         <v>-4000.0</v>
       </c>
       <c r="V23">
         <v>27528000.0</v>
       </c>
@@ -36969,235 +37190,235 @@
       </c>
       <c r="Y23">
         <v>-5286000.0</v>
       </c>
       <c r="Z23">
         <v>-4935000.0</v>
       </c>
       <c r="AA23">
         <v>-2694000.0</v>
       </c>
       <c r="AB23">
         <v>87700000.0</v>
       </c>
       <c r="AC23">
         <v>-500000.0</v>
       </c>
       <c r="AD23">
         <v>69700000.0</v>
       </c>
       <c r="AE23">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B24">
-        <v>-14543000.0</v>
+        <v>-20628000.0</v>
       </c>
       <c r="C24">
-        <v>12460000.0</v>
+        <v>403000.0</v>
       </c>
       <c r="D24">
         <v>-16636000.0</v>
       </c>
       <c r="E24">
         <v>-26409000.0</v>
       </c>
       <c r="F24">
         <v>7758000.0</v>
       </c>
       <c r="G24">
         <v>-19222000.0</v>
       </c>
       <c r="H24">
         <v>-143507000.0</v>
       </c>
       <c r="I24">
         <v>-37970000.0</v>
       </c>
       <c r="J24">
         <v>4431000.0</v>
       </c>
       <c r="K24">
-        <v>4385000.0</v>
+        <v>-16846000.0</v>
       </c>
       <c r="L24">
-        <v>65000.0</v>
+        <v>-29744000.0</v>
       </c>
       <c r="M24">
-        <v>2192000.0</v>
+        <v>-16075000.0</v>
       </c>
       <c r="N24">
         <v>10184000.0</v>
       </c>
       <c r="O24">
         <v>592000.0</v>
       </c>
       <c r="P24">
         <v>-18574000.0</v>
       </c>
       <c r="Q24">
-        <v>400000.0</v>
+        <v>-39000.0</v>
       </c>
       <c r="R24">
-        <v>-171489000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="S24">
-        <v>-187030000.0</v>
+        <v>1029000.0</v>
       </c>
       <c r="T24">
-        <v>57056000.0</v>
+        <v>6129000.0</v>
       </c>
       <c r="U24">
         <v>4116000.0</v>
       </c>
       <c r="V24">
         <v>2203000.0</v>
       </c>
       <c r="W24">
-        <v>4217000.0</v>
+        <v>4465000.0</v>
       </c>
       <c r="X24">
-        <v>2918000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="Y24">
         <v>2187000.0</v>
       </c>
       <c r="Z24">
         <v>12078000.0</v>
       </c>
       <c r="AA24">
-        <v>-5938000.0</v>
+        <v>4280000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
         <v>-42400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B25">
         <v>4029000.0</v>
       </c>
       <c r="C25">
         <v>6675000.0</v>
       </c>
       <c r="D25">
         <v>3705000.0</v>
       </c>
       <c r="E25">
         <v>2456000.0</v>
       </c>
       <c r="F25">
         <v>27452000.0</v>
       </c>
       <c r="G25">
         <v>26543000.0</v>
       </c>
       <c r="H25">
         <v>7602000.0</v>
       </c>
       <c r="I25">
-        <v>8148000.0</v>
+        <v>8629000.0</v>
       </c>
       <c r="J25">
         <v>6637000.0</v>
       </c>
       <c r="K25">
         <v>9581000.0</v>
       </c>
       <c r="L25">
         <v>6005000.0</v>
       </c>
       <c r="M25">
         <v>9241000.0</v>
       </c>
       <c r="N25">
         <v>-3539000.0</v>
       </c>
       <c r="O25">
-        <v>4427000.0</v>
+        <v>5175000.0</v>
       </c>
       <c r="P25">
         <v>2834000.0</v>
       </c>
       <c r="Q25">
-        <v>4289000.0</v>
+        <v>4254000.0</v>
       </c>
       <c r="R25">
         <v>4667000.0</v>
       </c>
       <c r="S25">
         <v>4824000.0</v>
       </c>
       <c r="T25">
-        <v>2778000.0</v>
+        <v>4277000.0</v>
       </c>
       <c r="U25">
-        <v>9484000.0</v>
+        <v>10331000.0</v>
       </c>
       <c r="V25">
-        <v>26122000.0</v>
+        <v>26321000.0</v>
       </c>
       <c r="W25">
-        <v>3834000.0</v>
+        <v>5754000.0</v>
       </c>
       <c r="X25">
-        <v>494000.0</v>
+        <v>2041000.0</v>
       </c>
       <c r="Y25">
         <v>1431000.0</v>
       </c>
       <c r="Z25">
         <v>4023000.0</v>
       </c>
       <c r="AA25">
         <v>136501000.0</v>
       </c>
       <c r="AB25">
-        <v>-300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="AC25">
         <v>1700000.0</v>
       </c>
       <c r="AD25">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AE25">
-        <v>-600000.0</v>
+        <v>600000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B26">
         <v>1718000.0</v>
       </c>
       <c r="C26">
         <v>2626000.0</v>
       </c>
       <c r="D26">
         <v>-252000.0</v>
       </c>
       <c r="E26">
         <v>-36663000.0</v>
       </c>
       <c r="F26">
         <v>-140040000.0</v>
       </c>
       <c r="G26">
         <v>1229000.0</v>
       </c>
       <c r="H26">
         <v>-7756000.0</v>
       </c>
       <c r="I26">
         <v>-16266000.0</v>
       </c>
@@ -37230,51 +37451,51 @@
         <v>-5740000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-69000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26">
         <v>-1700000.0</v>
       </c>
       <c r="AD26">
         <v>-100000.0</v>
       </c>
       <c r="AE26">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B27">
         <v>7806000.0</v>
       </c>
       <c r="C27">
         <v>6520000.0</v>
       </c>
       <c r="D27">
         <v>7703000.0</v>
       </c>
       <c r="E27">
         <v>5959000.0</v>
       </c>
       <c r="F27">
         <v>5513000.0</v>
       </c>
       <c r="G27">
         <v>3370000.0</v>
       </c>
       <c r="H27">
         <v>2153000.0</v>
       </c>
       <c r="I27">
         <v>6583000.0</v>
       </c>
@@ -37287,116 +37508,116 @@
       <c r="L27">
         <v>4444000.0</v>
       </c>
       <c r="M27">
         <v>4622000.0</v>
       </c>
       <c r="N27">
         <v>3583000.0</v>
       </c>
       <c r="O27">
         <v>2174000.0</v>
       </c>
       <c r="P27">
         <v>1867000.0</v>
       </c>
       <c r="Q27">
         <v>1759000.0</v>
       </c>
       <c r="R27">
         <v>1588000.0</v>
       </c>
       <c r="S27">
         <v>1548000.0</v>
       </c>
       <c r="T27">
-        <v>784000.0</v>
+        <v>1141000.0</v>
       </c>
       <c r="U27">
         <v>784000.0</v>
       </c>
       <c r="V27">
         <v>675000.0</v>
       </c>
       <c r="W27">
         <v>464000.0</v>
       </c>
       <c r="X27">
         <v>345000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>-38993000.0</v>
       </c>
       <c r="AB27">
         <v>2200000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>-200000.0</v>
       </c>
       <c r="AE27">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B28">
         <v>-24999000.0</v>
       </c>
       <c r="C28">
         <v>-48716000.0</v>
       </c>
       <c r="D28">
         <v>-18233000.0</v>
       </c>
       <c r="E28">
         <v>-8512000.0</v>
       </c>
       <c r="F28">
         <v>-71452000.0</v>
       </c>
       <c r="G28">
         <v>-48322000.0</v>
       </c>
       <c r="H28">
         <v>117138000.0</v>
       </c>
       <c r="I28">
-        <v>2055000.0</v>
+        <v>2194000.0</v>
       </c>
       <c r="J28">
         <v>-8101000.0</v>
       </c>
       <c r="K28">
-        <v>-1431000.0</v>
+        <v>-2009000.0</v>
       </c>
       <c r="L28">
-        <v>-4298000.0</v>
+        <v>-5880000.0</v>
       </c>
       <c r="M28">
         <v>41828000.0</v>
       </c>
       <c r="N28">
         <v>-19954000.0</v>
       </c>
       <c r="O28">
         <v>29774000.0</v>
       </c>
       <c r="P28">
         <v>-2079000.0</v>
       </c>
       <c r="Q28">
         <v>1252000.0</v>
       </c>
       <c r="R28">
         <v>-5081000.0</v>
       </c>
       <c r="S28">
         <v>-6244000.0</v>
       </c>
       <c r="T28">
         <v>-123000.0</v>
       </c>
@@ -37414,146 +37635,146 @@
       </c>
       <c r="Y28">
         <v>-12980000.0</v>
       </c>
       <c r="Z28">
         <v>-35035000.0</v>
       </c>
       <c r="AA28">
         <v>-7983000.0</v>
       </c>
       <c r="AB28">
         <v>49400000.0</v>
       </c>
       <c r="AC28">
         <v>143600000.0</v>
       </c>
       <c r="AD28">
         <v>69500000.0</v>
       </c>
       <c r="AE28">
         <v>39800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B29">
         <v>60693000.0</v>
       </c>
       <c r="C29">
         <v>51996000.0</v>
       </c>
       <c r="D29">
         <v>75590000.0</v>
       </c>
       <c r="E29">
         <v>61024000.0</v>
       </c>
       <c r="F29">
         <v>84246000.0</v>
       </c>
       <c r="G29">
         <v>82915000.0</v>
       </c>
       <c r="H29">
         <v>36820000.0</v>
       </c>
       <c r="I29">
-        <v>49133000.0</v>
+        <v>48994000.0</v>
       </c>
       <c r="J29">
         <v>45230000.0</v>
       </c>
       <c r="K29">
-        <v>49457000.0</v>
+        <v>50035000.0</v>
       </c>
       <c r="L29">
-        <v>49904000.0</v>
+        <v>51486000.0</v>
       </c>
       <c r="M29">
         <v>36565000.0</v>
       </c>
       <c r="N29">
         <v>39845000.0</v>
       </c>
       <c r="O29">
         <v>25761000.0</v>
       </c>
       <c r="P29">
         <v>31155000.0</v>
       </c>
       <c r="Q29">
         <v>25679000.0</v>
       </c>
       <c r="R29">
         <v>16095000.0</v>
       </c>
       <c r="S29">
         <v>19652000.0</v>
       </c>
       <c r="T29">
         <v>19571000.0</v>
       </c>
       <c r="U29">
         <v>18183000.0</v>
       </c>
       <c r="V29">
         <v>1739000.0</v>
       </c>
       <c r="W29">
         <v>24196000.0</v>
       </c>
       <c r="X29">
         <v>14680000.0</v>
       </c>
       <c r="Y29">
         <v>18945000.0</v>
       </c>
       <c r="Z29">
         <v>27749000.0</v>
       </c>
       <c r="AA29">
-        <v>27144000.0</v>
+        <v>16926000.0</v>
       </c>
       <c r="AB29">
         <v>17000000.0</v>
       </c>
       <c r="AC29">
         <v>6600000.0</v>
       </c>
       <c r="AD29">
         <v>9700000.0</v>
       </c>
       <c r="AE29">
         <v>300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B30">
         <v>-35171000.0</v>
       </c>
       <c r="C30">
         <v>-3638000.0</v>
       </c>
       <c r="D30">
         <v>-57004000.0</v>
       </c>
       <c r="E30">
         <v>-52490000.0</v>
       </c>
       <c r="F30">
         <v>-12535000.0</v>
       </c>
       <c r="G30">
         <v>-34420000.0</v>
       </c>
       <c r="H30">
         <v>-158886000.0</v>
       </c>
       <c r="I30">
         <v>-51496000.0</v>
       </c>
@@ -37587,1340 +37808,1349 @@
       <c r="S30">
         <v>-11847000.0</v>
       </c>
       <c r="T30">
         <v>-38822000.0</v>
       </c>
       <c r="U30">
         <v>-1737000.0</v>
       </c>
       <c r="V30">
         <v>-24202000.0</v>
       </c>
       <c r="W30">
         <v>-1294000.0</v>
       </c>
       <c r="X30">
         <v>-1786000.0</v>
       </c>
       <c r="Y30">
         <v>-6007000.0</v>
       </c>
       <c r="Z30">
         <v>6820000.0</v>
       </c>
       <c r="AA30">
-        <v>-18468000.0</v>
+        <v>-8250000.0</v>
       </c>
       <c r="AB30">
         <v>-66700000.0</v>
       </c>
       <c r="AC30">
         <v>-153500000.0</v>
       </c>
       <c r="AD30">
         <v>-74800000.0</v>
       </c>
       <c r="AE30">
         <v>-46000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP30"/>
+  <dimension ref="A1:DQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DP1" t="s">
-        <v>180</v>
+      <c r="DQ1" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B2">
+        <v>2908000.0</v>
+      </c>
+      <c r="C2">
         <v>1688000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1248000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1398000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4643000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1165000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1260000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1503000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1689000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1523000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1675000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>970000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1293000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1170000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>821000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1058000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>887000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1148000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1088000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1493000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>406000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>889000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>725000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>692000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11920000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>716000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5812000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>685000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>674000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>644000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9474000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>40531000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>779000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>952000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>759000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>435000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>806000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3286000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>855000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>883000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>871000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>535000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>396000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>558000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>317000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>413000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2966000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>731000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>21958000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1377000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>882000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1518000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1290000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1698000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>549000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1012000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>869000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1137000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4264000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5184000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2265000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1279000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1346000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1338000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4568000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3616000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3256000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5598000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2654000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5007000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3257000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8764000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4843000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3446000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7241000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>14342000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>25431000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>22820000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4717000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5208000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5204000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7949000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7335000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8352000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9111000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1948000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2296000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2437000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1675000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2024000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2191000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2020000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3926000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2702000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3704000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2590000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3226000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2744000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3618000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2475000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5039000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3210000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6426000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5659000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1719000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DD2">
         <v>3900000.0</v>
       </c>
       <c r="DE2">
+        <v>3949000.0</v>
+      </c>
+      <c r="DF2">
         <v>-14200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>85700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>2000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>7700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>6100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>4600000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>4000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>33000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1700000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1810000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B3">
+        <v>5327000</v>
+      </c>
+      <c r="C3">
         <v>3896000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>10440000</v>
+      </c>
+      <c r="E3">
         <v>63205000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2846000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3163000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4388000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4614000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3545000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3551000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4970000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4109000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3978000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48982000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5735000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6878000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6585000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6883000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9631000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6501000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4404000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4347000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5164000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4248000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3048000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2738000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3900000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2825000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5111000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3543000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4489000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3957000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3015000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2065000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3266000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4339000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5060000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3730000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4807000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4209000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10493000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3595000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6921000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7538000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>14967000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6398000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5517000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8465000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4645000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5048000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3270000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2957000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1866000</v>
       </c>
-      <c r="BB3">
-[...1 lines deleted...]
-      </c>
       <c r="BC3">
+        <v>2602000</v>
+      </c>
+      <c r="BD3">
         <v>2583000</v>
       </c>
-      <c r="BD3">
-[...1 lines deleted...]
-      </c>
       <c r="BE3">
-        <v>2900000</v>
+        <v>2191000</v>
       </c>
       <c r="BF3">
-        <v>3081000</v>
+        <v>2561000</v>
       </c>
       <c r="BG3">
+        <v>3090000</v>
+      </c>
+      <c r="BH3">
         <v>2870000</v>
       </c>
-      <c r="BH3">
-[...1 lines deleted...]
-      </c>
       <c r="BI3">
+        <v>3137000</v>
+      </c>
+      <c r="BJ3">
         <v>2701000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1907000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3769000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2505000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2485000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1902000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3306000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2252000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2100000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1712000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3229000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2388000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5500000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1759000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3275000</v>
       </c>
-      <c r="BX3">
-[...1 lines deleted...]
-      </c>
       <c r="BY3">
+        <v>2774000</v>
+      </c>
+      <c r="BZ3">
         <v>3429000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2169000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1404000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2512000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1361000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1110000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2725000</v>
       </c>
-      <c r="CF3">
-[...1 lines deleted...]
-      </c>
       <c r="CG3">
-        <v>1718000</v>
+        <v>2046000</v>
       </c>
       <c r="CH3">
-        <v>1738000</v>
+        <v>1746000</v>
       </c>
       <c r="CI3">
+        <v>1790000</v>
+      </c>
+      <c r="CJ3">
         <v>2298000</v>
       </c>
-      <c r="CJ3">
-[...1 lines deleted...]
-      </c>
       <c r="CK3">
-        <v>1363000</v>
+        <v>1222000</v>
       </c>
       <c r="CL3">
-        <v>789000</v>
+        <v>1421000</v>
       </c>
       <c r="CM3">
+        <v>744000</v>
+      </c>
+      <c r="CN3">
         <v>1123000</v>
       </c>
-      <c r="CN3">
-[...1 lines deleted...]
-      </c>
       <c r="CO3">
-        <v>1982000</v>
+        <v>1400000</v>
       </c>
       <c r="CP3">
+        <v>1887000</v>
+      </c>
+      <c r="CQ3">
         <v>1725000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1148000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1403000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2085000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1398000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>458000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1538000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1662000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1388000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1075000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>3115000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>3350000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3007000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>15700000</v>
       </c>
-      <c r="DD3">
-[...1 lines deleted...]
-      </c>
       <c r="DE3">
+        <v>41649000</v>
+      </c>
+      <c r="DF3">
         <v>19700000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>21600000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>36200000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>84500000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>22200000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>10600000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>69600000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1800000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>2200000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>1200000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1700000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>950000</v>
       </c>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-323000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>123000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>349000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-237000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>171000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-261000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>60000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-405000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1087000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-483000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>164000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>33000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-11228000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>11204000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-5096000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>5127000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>11000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>30000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-8830000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-31057000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>39752000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-173000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>193000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>324000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-371000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2480000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>2431000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-28000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>12000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>336000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>139000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-162000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>241000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-96000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-2553000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>2235000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-21227000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>20581000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>495000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-636000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>228000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-408000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>1149000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-463000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>143000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-268000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -38938,205 +39168,206 @@
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>8294000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15118000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-45027000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>10903000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2026000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3963000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-34258000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>16130000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-27460000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>16543000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9806000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12582000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9157000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7304000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-13068000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>567000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>13774000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-7632000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8688000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2719000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3437000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>13157000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-15673000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-695000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4693000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5760000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-23190000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7222000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8357000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8308000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>19628000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2369000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-649000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2937000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3028000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>166000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2644000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-8291000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4886000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2750000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1411000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6030000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>6138000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2151000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2345000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -39154,927 +39385,936 @@
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
+      <c r="DQ5"/>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B6">
+        <v>-358000.0</v>
+      </c>
+      <c r="C6">
         <v>1220000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>440000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-150000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3245000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3478000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-95000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-243000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-186000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>166000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-152000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>705000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-323000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>123000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>349000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-237000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>171000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-261000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>60000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-405000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1087000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-483000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>164000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-11228000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>11204000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5096000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5127000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>30000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-8830000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-31057000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>39752000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-173000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>193000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>324000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-371000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2480000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2431000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-28000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>12000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>336000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>139000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-162000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>241000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-96000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2553000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2235000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-21227000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>20581000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>495000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-636000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>228000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-408000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1149000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-463000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>143000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-268000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3127000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-920000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2919000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>986000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-67000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>8000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3230000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>952000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>360000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2342000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2944000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2353000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1750000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-5507000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3921000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1397000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-3795000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-7101000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-11089000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2611000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>18103000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-491000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>4000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-2745000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>614000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-1017000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-759000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7163000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-348000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-141000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>762000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-349000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-167000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>171000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-1906000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1224000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1002000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1114000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-636000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>482000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-874000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1143000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-2564000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1829000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-3216000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>767000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>3940000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-798000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-1400000.0</v>
       </c>
-      <c r="DD6"/>
       <c r="DE6">
-        <v>18100000.0</v>
+        <v>-49000.0</v>
       </c>
       <c r="DF6">
-        <v>17400000.0</v>
+        <v>3949000.0</v>
       </c>
       <c r="DG6">
+        <v>-2900000.0</v>
+      </c>
+      <c r="DH6">
         <v>33300000.0</v>
       </c>
-      <c r="DH6">
-[...1 lines deleted...]
-      </c>
       <c r="DI6">
-        <v>23000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="DJ6">
-        <v>1600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="DK6">
+        <v>-6100000.0</v>
+      </c>
+      <c r="DL6">
         <v>29600000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>4600000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>4000000.0</v>
       </c>
-      <c r="DN6">
-[...1 lines deleted...]
-      </c>
       <c r="DO6">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DP6">
         <v>2500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-2690000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B7">
+        <v>-16686000.0</v>
+      </c>
+      <c r="C7">
         <v>-9727000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-8208000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>740000.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
-        <v>-6294000.0</v>
+        <v>-14205000.0</v>
       </c>
       <c r="G7">
-        <v>-9359000.0</v>
+        <v>-10668000.0</v>
       </c>
       <c r="H7">
-        <v>1439000.0</v>
+        <v>-11612000.0</v>
       </c>
       <c r="I7">
+        <v>2026000.0</v>
+      </c>
+      <c r="J7">
         <v>-14271000.0</v>
       </c>
-      <c r="J7">
-[...1 lines deleted...]
-      </c>
       <c r="K7">
-        <v>-9133000.0</v>
+        <v>6156000.0</v>
       </c>
       <c r="L7">
+        <v>-3133000.0</v>
+      </c>
+      <c r="M7">
         <v>9106000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-10019000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8990000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8738000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6740000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3562000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7333000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-8456000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5949000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5377000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4893000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2555000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>19417000.0</v>
       </c>
-      <c r="Y7">
-[...1 lines deleted...]
-      </c>
       <c r="Z7">
+        <v>2876000.0</v>
+      </c>
+      <c r="AA7">
         <v>-7363000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-10098000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3783000.0</v>
       </c>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
       <c r="AD7">
-        <v>-2666000.0</v>
+        <v>-273000.0</v>
       </c>
       <c r="AE7">
+        <v>-2372000.0</v>
+      </c>
+      <c r="AF7">
         <v>2500000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
+        <v>1838000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-698000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-2136000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-1008000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-13000.0</v>
+      </c>
+      <c r="AL7">
+        <v>485000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-5554000.0</v>
+      </c>
+      <c r="AN7">
+        <v>1629000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-4531000.0</v>
+      </c>
+      <c r="AP7">
+        <v>2051000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-1799000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-5620000.0</v>
+      </c>
+      <c r="AS7">
+        <v>3538000.0</v>
+      </c>
+      <c r="AT7">
+        <v>5112000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-1243000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-8330000.0</v>
+      </c>
+      <c r="AW7">
+        <v>2564000.0</v>
+      </c>
+      <c r="AX7">
+        <v>694000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-5304000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-4448000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-3421000.0</v>
+      </c>
+      <c r="BB7">
+        <v>3497000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-466000.0</v>
+      </c>
+      <c r="BD7">
+        <v>280000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-3689000.0</v>
+      </c>
+      <c r="BF7">
+        <v>3183000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-6489000.0</v>
+      </c>
+      <c r="BH7">
+        <v>2071000.0</v>
+      </c>
+      <c r="BI7">
+        <v>7211000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>9696000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-5730000.0</v>
+      </c>
+      <c r="BL7">
+        <v>1682000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-84000.0</v>
+      </c>
+      <c r="BN7">
+        <v>4068000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-5611000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-768000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-4301000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-136000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-8840000.0</v>
+      </c>
+      <c r="BT7">
+        <v>5453000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-11626000.0</v>
+      </c>
+      <c r="BV7">
+        <v>11684000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-6045000.0</v>
+      </c>
+      <c r="BX7">
+        <v>2583000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-1806000.0</v>
+      </c>
+      <c r="BZ7">
         <v>1693000.0</v>
       </c>
-      <c r="AG7">
-[...134 lines deleted...]
-      <c r="BZ7">
+      <c r="CA7">
         <v>-10022000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>2850000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-2540000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>3640000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-6396000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>7381000.0</v>
       </c>
-      <c r="CF7">
-[...1 lines deleted...]
-      </c>
       <c r="CG7">
-        <v>3520000.0</v>
+        <v>-5673000.0</v>
       </c>
       <c r="CH7">
-        <v>-17570000.0</v>
+        <v>2335000.0</v>
       </c>
       <c r="CI7">
+        <v>-16028000.0</v>
+      </c>
+      <c r="CJ7">
         <v>880000.0</v>
       </c>
-      <c r="CJ7">
-[...1 lines deleted...]
-      </c>
       <c r="CK7">
-        <v>3139000.0</v>
+        <v>-2131000.0</v>
       </c>
       <c r="CL7">
-        <v>-3564000.0</v>
+        <v>3319000.0</v>
       </c>
       <c r="CM7">
+        <v>-3575000.0</v>
+      </c>
+      <c r="CN7">
         <v>-1111000.0</v>
       </c>
-      <c r="CN7">
-[...1 lines deleted...]
-      </c>
       <c r="CO7">
-        <v>-2118000.0</v>
+        <v>-1718000.0</v>
       </c>
       <c r="CP7">
+        <v>-2157000.0</v>
+      </c>
+      <c r="CQ7">
         <v>-2421000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-1702000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-2926000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>117000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2358000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-7340000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>1267000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>1851000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-1809000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-14692000.0</v>
       </c>
-      <c r="CZ7">
-[...1 lines deleted...]
-      </c>
       <c r="DA7">
-        <v>-2868000.0</v>
+        <v>-5518000.0</v>
       </c>
       <c r="DB7">
-        <v>-2351000.0</v>
+        <v>-574000.0</v>
       </c>
       <c r="DC7">
+        <v>277000.0</v>
+      </c>
+      <c r="DD7">
         <v>-9800000.0</v>
       </c>
-      <c r="DD7">
-[...1 lines deleted...]
-      </c>
       <c r="DE7">
-        <v>-9400000.0</v>
+        <v>-1765000.0</v>
       </c>
       <c r="DF7">
+        <v>-6135000.0</v>
+      </c>
+      <c r="DG7">
         <v>-2200000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-6900000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-3800000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-4200000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2800000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-4200000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>300000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-900000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-1000000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-2600000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-1814000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>120000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-2305000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>147000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-2696000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-504000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>297000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-3685000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>819000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1521000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-3843000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-2667000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>52000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>2179000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-3306000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1379000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1746000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>630000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2051000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-2231000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-246000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-533000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-1660000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2126000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-771000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>303000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-1217000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-1674000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-1792000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-479000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-1531000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-2137000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>1302000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>56000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-2446000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>83000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-1538000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-245000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-1564000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>305000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-104000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-1966000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-1479000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-1687000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-305000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-1108000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -40092,1111 +40332,1167 @@
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B9">
+        <v>-5540000.0</v>
+      </c>
+      <c r="C9">
         <v>-2061000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9746000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-6975000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8845000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2585000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3740000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6941000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-12139000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1800000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3515000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>843000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1814000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>120000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2305000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>147000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2696000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-504000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>297000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3685000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>819000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1521000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3843000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2667000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>52000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2179000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3306000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1379000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1746000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>630000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2051000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-2231000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-246000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-533000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1660000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2126000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-771000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>303000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1217000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1674000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1792000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-479000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1531000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2137000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1302000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>56000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2446000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>83000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1538000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-245000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-1564000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>305000.0</v>
       </c>
-      <c r="BA9">
-[...1 lines deleted...]
-      </c>
       <c r="BB9">
-        <v>-1966000.0</v>
+        <v>-166000.0</v>
       </c>
       <c r="BC9">
-        <v>-750000.0</v>
+        <v>-1904000.0</v>
       </c>
       <c r="BD9">
+        <v>-1479000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-1695000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-174000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-1240000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-2171000.0</v>
+      </c>
+      <c r="BI9">
+        <v>326000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-419000.0</v>
+      </c>
+      <c r="BK9">
+        <v>359000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-2509000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-946000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-398000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-908000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-3773000.0</v>
+      </c>
+      <c r="BQ9">
         <v>-1687000.0</v>
       </c>
-      <c r="BE9">
-[...2 lines deleted...]
-      <c r="BF9">
+      <c r="BR9">
+        <v>-2916000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-411000.0</v>
+      </c>
+      <c r="BT9">
+        <v>1834000.0</v>
+      </c>
+      <c r="BU9">
+        <v>-977000.0</v>
+      </c>
+      <c r="BV9">
+        <v>1124000.0</v>
+      </c>
+      <c r="BW9">
+        <v>338000.0</v>
+      </c>
+      <c r="BX9">
+        <v>-4015000.0</v>
+      </c>
+      <c r="BY9">
+        <v>-31000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>466000.0</v>
+      </c>
+      <c r="CA9">
+        <v>-884000.0</v>
+      </c>
+      <c r="CB9">
+        <v>-2973000.0</v>
+      </c>
+      <c r="CC9">
+        <v>1738000.0</v>
+      </c>
+      <c r="CD9">
+        <v>-147000.0</v>
+      </c>
+      <c r="CE9">
+        <v>-731000.0</v>
+      </c>
+      <c r="CF9">
+        <v>-1014000.0</v>
+      </c>
+      <c r="CG9">
+        <v>-590000.0</v>
+      </c>
+      <c r="CH9">
+        <v>1301000.0</v>
+      </c>
+      <c r="CI9">
+        <v>-2616000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>-905000.0</v>
+      </c>
+      <c r="CK9">
+        <v>-554000.0</v>
+      </c>
+      <c r="CL9">
+        <v>389000.0</v>
+      </c>
+      <c r="CM9">
+        <v>-720000.0</v>
+      </c>
+      <c r="CN9">
+        <v>-2715000.0</v>
+      </c>
+      <c r="CO9">
+        <v>-432000.0</v>
+      </c>
+      <c r="CP9">
+        <v>241000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>1234000.0</v>
+      </c>
+      <c r="CR9">
+        <v>-2072000.0</v>
+      </c>
+      <c r="CS9">
+        <v>1770000.0</v>
+      </c>
+      <c r="CT9">
+        <v>1044000.0</v>
+      </c>
+      <c r="CU9">
+        <v>1016000.0</v>
+      </c>
+      <c r="CV9">
+        <v>-3056000.0</v>
+      </c>
+      <c r="CW9">
+        <v>-1943000.0</v>
+      </c>
+      <c r="CX9">
+        <v>2347000.0</v>
+      </c>
+      <c r="CY9">
+        <v>660000.0</v>
+      </c>
+      <c r="CZ9"/>
+      <c r="DA9">
+        <v>-1583000.0</v>
+      </c>
+      <c r="DB9">
         <v>-1108000.0</v>
       </c>
-      <c r="BG9">
-[...131 lines deleted...]
-      <c r="DO9"/>
+      <c r="DC9">
+        <v>-2805000.0</v>
+      </c>
+      <c r="DD9">
+        <v>-4500000.0</v>
+      </c>
+      <c r="DE9">
+        <v>-182000.0</v>
+      </c>
+      <c r="DF9">
+        <v>-7018000.0</v>
+      </c>
+      <c r="DG9">
+        <v>200000.0</v>
+      </c>
+      <c r="DH9">
+        <v>-5300000.0</v>
+      </c>
+      <c r="DI9">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DK9">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DL9">
+        <v>-2900000.0</v>
+      </c>
+      <c r="DM9">
+        <v>-500000.0</v>
+      </c>
+      <c r="DN9">
+        <v>-100000.0</v>
+      </c>
+      <c r="DO9">
+        <v>-1200000.0</v>
+      </c>
       <c r="DP9">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DQ9">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B10">
+        <v>-9089000.0</v>
+      </c>
+      <c r="C10">
         <v>1713000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1890000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3339000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2599000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-537000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-487000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>319000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>410000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>814000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-20000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1063000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>127000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>884000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-490000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-182000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>54000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2913000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4183000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>628000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-741000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-153000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>275000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9851000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2138000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8748000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-308000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>710000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>736000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1752000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-772000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1568000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>429000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-910000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-448000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>828000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1976000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1313000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-621000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2030000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-727000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-695000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-785000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>838000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3224000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3315000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-93000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>519000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>299000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1271000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-277000.0</v>
       </c>
-      <c r="BA10">
-[...1 lines deleted...]
-      </c>
       <c r="BB10">
-        <v>-1868000.0</v>
+        <v>733000.0</v>
       </c>
       <c r="BC10">
-        <v>4739000.0</v>
+        <v>478000.0</v>
       </c>
       <c r="BD10">
-        <v>-145000.0</v>
+        <v>-615000.0</v>
       </c>
       <c r="BE10">
-        <v>768000.0</v>
+        <v>-159000.0</v>
       </c>
       <c r="BF10">
-        <v>-28000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="BG10">
+        <v>-118000.0</v>
+      </c>
+      <c r="BH10">
         <v>-738000.0</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
-        <v>66000.0</v>
+        <v>-830000.0</v>
       </c>
       <c r="BJ10">
-        <v>-19000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="BK10">
+        <v>-24000.0</v>
+      </c>
+      <c r="BL10">
         <v>-185000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1927000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>303000.0</v>
       </c>
-      <c r="BN10">
-[...1 lines deleted...]
-      </c>
       <c r="BO10">
+        <v>-215000.0</v>
+      </c>
+      <c r="BP10">
         <v>-63000.0</v>
       </c>
-      <c r="BP10">
-[...1 lines deleted...]
-      </c>
       <c r="BQ10">
-        <v>50000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="BR10">
-        <v>-74000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="BS10">
+        <v>-66000.0</v>
+      </c>
+      <c r="BT10">
         <v>411000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>760000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>279000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-593000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-424000.0</v>
       </c>
-      <c r="BX10">
-[...1 lines deleted...]
-      </c>
       <c r="BY10">
+        <v>187000.0</v>
+      </c>
+      <c r="BZ10">
         <v>419000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-174000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>491000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-672000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>528000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-12000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>793000.0</v>
       </c>
-      <c r="CF10">
-[...1 lines deleted...]
-      </c>
       <c r="CG10">
-        <v>115000.0</v>
+        <v>-1023000.0</v>
       </c>
       <c r="CH10">
-        <v>-900000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="CI10">
+        <v>-886000.0</v>
+      </c>
+      <c r="CJ10">
         <v>-146000.0</v>
       </c>
-      <c r="CJ10">
-[...1 lines deleted...]
-      </c>
       <c r="CK10">
-        <v>373000.0</v>
+        <v>-668000.0</v>
       </c>
       <c r="CL10">
-        <v>-422000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="CM10">
+        <v>-430000.0</v>
+      </c>
+      <c r="CN10">
         <v>-143000.0</v>
       </c>
-      <c r="CN10">
-[...1 lines deleted...]
-      </c>
       <c r="CO10">
-        <v>-427000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="CP10">
+        <v>-470000.0</v>
+      </c>
+      <c r="CQ10">
         <v>277000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-1676000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-632000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1434000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-841000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-209000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>433000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-1938000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3705000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3138000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>137000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-2253000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1956000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-2900000.0</v>
       </c>
-      <c r="DD10">
-[...1 lines deleted...]
-      </c>
       <c r="DE10">
-        <v>1900000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="DF10">
+        <v>1842000.0</v>
+      </c>
+      <c r="DG10">
         <v>-4200000.0</v>
       </c>
-      <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>-400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-300000.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
-[...1 lines deleted...]
-      </c>
+      <c r="DN10"/>
       <c r="DO10">
         <v>300000.0</v>
       </c>
       <c r="DP10">
+        <v>300000.0</v>
+      </c>
+      <c r="DQ10">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>5159000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2575000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1983000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5727000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>480000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>280000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>798000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9876000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5922000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2035000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2957000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3051000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5320000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1908000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2029000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4842000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-7855000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10125000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-21128000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4177000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1362000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-5688000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7032000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>6294000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>145000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-6509000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>12572000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6887000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4325000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-8874000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-8248000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-13168000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>603000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-3874000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-4096000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-4233000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6368000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>218000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>6678000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-8492000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5714000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>695000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-3656000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-8265000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>272000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2682000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>7006000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3321000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3895000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>2975000.0</v>
       </c>
-      <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11">
         <v>2485000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>4491000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>588000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>263000.0</v>
       </c>
-      <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>8164000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1678000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>212000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3086000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2989000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2373000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5895000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2329000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1601000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3287000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4592000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3758000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20183000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3430000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3063000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6212000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2839000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>19889000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10076000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5567000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1022000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2403000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6430000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3409000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3196000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1785000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-12688000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2249000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1896000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1542000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4855000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3712000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2392000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2012000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2313000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2135000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1589000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3072000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8735000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2762000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-4631000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5004000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2788000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1577000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2885000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6708000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-264000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1506000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2625000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
@@ -41214,166 +41510,167 @@
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>7923000.0</v>
       </c>
       <c r="N13">
+        <v>7923000.0</v>
+      </c>
+      <c r="O13">
         <v>100000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-6743000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6295000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1200000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-9383000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-7360000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7770000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-7490000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7096000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>257000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10495000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-739000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>446000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5528000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6225000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>572000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1254000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-234000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>388000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1940000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-3960000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1079000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2243000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>688000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1324000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-937000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-9683000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-2549000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1323000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-3381000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -41402,1086 +41699,1096 @@
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B14">
+        <v>7405000.0</v>
+      </c>
+      <c r="C14">
         <v>6275000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>6709000.0</v>
+      </c>
+      <c r="E14">
         <v>6769000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
-        <v>6001000.0</v>
+        <v>6498000.0</v>
       </c>
       <c r="G14">
-        <v>6225000.0</v>
+        <v>5736000.0</v>
       </c>
       <c r="H14">
-        <v>6232000.0</v>
+        <v>5961000.0</v>
       </c>
       <c r="I14">
-        <v>6851000.0</v>
+        <v>5953000.0</v>
       </c>
       <c r="J14">
-        <v>6100000.0</v>
+        <v>6541000.0</v>
       </c>
       <c r="K14">
-        <v>6219000.0</v>
+        <v>5792000.0</v>
       </c>
       <c r="L14">
+        <v>5913000.0</v>
+      </c>
+      <c r="M14">
         <v>5521000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5994000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5090000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5517000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5039000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5428000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5101000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5351000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5273000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5919000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5262000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5109000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5376000.0</v>
       </c>
-      <c r="Y14">
-[...1 lines deleted...]
-      </c>
       <c r="Z14">
+        <v>5336000.0</v>
+      </c>
+      <c r="AA14">
         <v>4549000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4416000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4435000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4597000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4323000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4330000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4516000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4368000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4216000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4105000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4002000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4025000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3847000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3923000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3807000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3957000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3734000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3656000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3437000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3365000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3322000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3144000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3037000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2764000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2838000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2957000.0</v>
       </c>
-      <c r="BA14">
-[...1 lines deleted...]
-      </c>
       <c r="BB14">
-        <v>2839000.0</v>
+        <v>3105000.0</v>
       </c>
       <c r="BC14">
+        <v>2848000.0</v>
+      </c>
+      <c r="BD14">
         <v>2499000.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
-        <v>2622000.0</v>
+        <v>2517000.0</v>
       </c>
       <c r="BF14">
-        <v>2428000.0</v>
+        <v>2638000.0</v>
       </c>
       <c r="BG14">
+        <v>2412000.0</v>
+      </c>
+      <c r="BH14">
         <v>2404000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
+        <v>2258000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>2522000.0</v>
+      </c>
+      <c r="BK14">
+        <v>2398000.0</v>
+      </c>
+      <c r="BL14">
+        <v>2521000.0</v>
+      </c>
+      <c r="BM14">
+        <v>2499000.0</v>
+      </c>
+      <c r="BN14">
+        <v>2487000.0</v>
+      </c>
+      <c r="BO14">
+        <v>2469000.0</v>
+      </c>
+      <c r="BP14">
+        <v>2841000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>2441000.0</v>
+      </c>
+      <c r="BR14">
+        <v>2795000.0</v>
+      </c>
+      <c r="BS14">
+        <v>2604000.0</v>
+      </c>
+      <c r="BT14">
+        <v>2092000.0</v>
+      </c>
+      <c r="BU14">
+        <v>2848000.0</v>
+      </c>
+      <c r="BV14">
+        <v>2723000.0</v>
+      </c>
+      <c r="BW14">
+        <v>2709000.0</v>
+      </c>
+      <c r="BX14">
+        <v>3061000.0</v>
+      </c>
+      <c r="BY14">
+        <v>2547000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>2470000.0</v>
+      </c>
+      <c r="CA14">
+        <v>2672000.0</v>
+      </c>
+      <c r="CB14">
         <v>2289000.0</v>
       </c>
-      <c r="BI14">
-[...56 lines deleted...]
-      <c r="CB14">
+      <c r="CC14">
         <v>2220000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2417000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2476000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1815000.0</v>
       </c>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
       <c r="CG14">
-        <v>1903000.0</v>
+        <v>3016000.0</v>
       </c>
       <c r="CH14">
-        <v>2943000.0</v>
+        <v>2239000.0</v>
       </c>
       <c r="CI14">
+        <v>2523000.0</v>
+      </c>
+      <c r="CJ14">
         <v>1839000.0</v>
       </c>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
       <c r="CK14">
-        <v>3055000.0</v>
+        <v>2836000.0</v>
       </c>
       <c r="CL14">
-        <v>3105000.0</v>
+        <v>3079000.0</v>
       </c>
       <c r="CM14">
+        <v>3060000.0</v>
+      </c>
+      <c r="CN14">
         <v>2747000.0</v>
       </c>
-      <c r="CN14">
-[...1 lines deleted...]
-      </c>
       <c r="CO14">
-        <v>2664000.0</v>
+        <v>2899000.0</v>
       </c>
       <c r="CP14">
+        <v>2581000.0</v>
+      </c>
+      <c r="CQ14">
         <v>2685000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>3255000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2524000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>2734000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>2595000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>4147000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>4221000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>4355000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>4245000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>7246000.0</v>
       </c>
-      <c r="CZ14">
-[...1 lines deleted...]
-      </c>
       <c r="DA14">
-        <v>4664000.0</v>
+        <v>4074000.0</v>
       </c>
       <c r="DB14">
-        <v>4806000.0</v>
+        <v>4994000.0</v>
       </c>
       <c r="DC14">
+        <v>5093000.0</v>
+      </c>
+      <c r="DD14">
         <v>5000000.0</v>
       </c>
-      <c r="DD14">
-[...1 lines deleted...]
-      </c>
       <c r="DE14">
-        <v>4000000.0</v>
+        <v>4211000.0</v>
       </c>
       <c r="DF14">
-        <v>3800000.0</v>
+        <v>3989000.0</v>
       </c>
       <c r="DG14">
         <v>3800000.0</v>
       </c>
       <c r="DH14">
+        <v>3800000.0</v>
+      </c>
+      <c r="DI14">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DJ14">
         <v>2400000.0</v>
       </c>
       <c r="DK14">
+        <v>2400000.0</v>
+      </c>
+      <c r="DL14">
         <v>2200000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>1400000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>2600000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>1600000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>1200000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>1020000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B15">
+        <v>1785000.0</v>
+      </c>
+      <c r="C15">
         <v>1772000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766000.0</v>
       </c>
       <c r="E15">
         <v>1766000.0</v>
       </c>
       <c r="F15">
+        <v>1766000.0</v>
+      </c>
+      <c r="G15">
         <v>1722000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1709000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1708000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1704000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1686000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1685000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1683000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1679000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1661000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1655000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1653000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1730000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1725000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1874000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1783000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1808000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1799000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1797000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1569000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1343000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1339000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1337000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1336000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1365000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1360000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1437000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1436000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1433000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1207000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835000.0</v>
       </c>
       <c r="AK15">
         <v>835000.0</v>
       </c>
       <c r="AL15">
+        <v>835000.0</v>
+      </c>
+      <c r="AM15">
         <v>833000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>830000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>831000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>416000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>415000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>434000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>460000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>462000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>463000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>461000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>462000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>461000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>456000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>455000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>456000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>454000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>456000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>455000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>453000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>458000.0</v>
       </c>
       <c r="BG15">
         <v>458000.0</v>
       </c>
       <c r="BH15">
+        <v>458000.0</v>
+      </c>
+      <c r="BI15">
         <v>465000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>463000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="BS15">
         <v>4000.0</v>
       </c>
       <c r="BT15">
+        <v>4000.0</v>
+      </c>
+      <c r="BU15">
         <v>6000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3000.0</v>
       </c>
-      <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
-      <c r="CT15">
-[...1 lines deleted...]
-      </c>
+      <c r="CT15"/>
       <c r="CU15">
         <v>2000.0</v>
       </c>
       <c r="CV15">
+        <v>2000.0</v>
+      </c>
+      <c r="CW15">
         <v>3000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="CY15">
         <v>20000.0</v>
       </c>
       <c r="CZ15">
+        <v>20000.0</v>
+      </c>
+      <c r="DA15">
         <v>21000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>19000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>21000.0</v>
       </c>
-      <c r="DC15"/>
-      <c r="DD15">
+      <c r="DD15"/>
+      <c r="DE15">
         <v>44000.0</v>
       </c>
-      <c r="DE15"/>
       <c r="DF15"/>
-      <c r="DG15">
+      <c r="DG15"/>
+      <c r="DH15">
         <v>100000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>200000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DK15">
         <v>200000.0</v>
       </c>
       <c r="DL15">
         <v>200000.0</v>
       </c>
       <c r="DM15">
+        <v>200000.0</v>
+      </c>
+      <c r="DN15">
         <v>100000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>400000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B16">
+        <v>2550000.0</v>
+      </c>
+      <c r="C16">
         <v>2908000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1688000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1248000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1398000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4643000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1165000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1260000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1503000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1689000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1523000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1675000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>970000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1293000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1170000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>821000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1058000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>887000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1148000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1088000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1493000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>406000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>889000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>725000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>692000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11920000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>716000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5812000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>685000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>674000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>644000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9474000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>40531000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>779000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>952000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>759000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>435000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>806000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3286000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>855000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>883000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>871000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>535000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>396000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>558000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>317000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>413000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2966000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>731000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>21958000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1377000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>882000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1518000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1290000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1698000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>549000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1012000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>869000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1137000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4264000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5184000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2265000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1279000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1346000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1338000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4568000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3616000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3256000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5598000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2654000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5007000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3257000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8764000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4843000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3446000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>7241000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>14342000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>25431000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>22820000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4717000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5208000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5204000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7949000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>7335000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>8352000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>9111000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1948000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2296000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2437000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1675000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2024000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2191000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2020000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3926000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2702000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3704000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2590000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3226000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2744000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3618000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2475000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>5039000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3210000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>6426000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>5659000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1719000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DE16">
         <v>3900000.0</v>
       </c>
       <c r="DF16">
+        <v>3949000.0</v>
+      </c>
+      <c r="DG16">
         <v>20300000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>33300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>85700000.0</v>
       </c>
-      <c r="DI16">
-[...1 lines deleted...]
-      </c>
       <c r="DJ16">
+        <v>2000000.0</v>
+      </c>
+      <c r="DK16">
         <v>7700000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>29600000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>4600000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>4000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>33000000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>2500000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>1810000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -42558,499 +42865,505 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B18">
+        <v>2225000.0</v>
+      </c>
+      <c r="C18">
         <v>11002000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>3685000.0</v>
+      </c>
+      <c r="E18">
         <v>-38514000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5239000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>10629000.0</v>
       </c>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
+        <v>4892000.0</v>
+      </c>
+      <c r="I18">
         <v>16242000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1388000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>16152000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8771000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>18553000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9340000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-23113000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5243000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>12991000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7791000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>8918000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4916000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21757000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10226000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>22464000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9929000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>32573000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>14407000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>10808000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3255000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>11324000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5807000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>7451000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>5788000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>8479000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>8383000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>12818000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>11139000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>6240000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>7027000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>4429000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>10370000.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
-        <v>4223000.0</v>
+        <v>5645000.0</v>
       </c>
       <c r="AP18">
-        <v>6147000.0</v>
+        <v>4260000.0</v>
       </c>
       <c r="AQ18">
+        <v>6638000.0</v>
+      </c>
+      <c r="AR18">
         <v>-5000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>7120000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>741000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>6224000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3399000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5865000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>10292000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-6666000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>4336000.0</v>
       </c>
-      <c r="AZ18">
-[...1 lines deleted...]
-      </c>
       <c r="BA18">
-        <v>11142000.0</v>
+        <v>5444000.0</v>
       </c>
       <c r="BB18">
-        <v>2274000.0</v>
+        <v>11036000.0</v>
       </c>
       <c r="BC18">
+        <v>7311000.0</v>
+      </c>
+      <c r="BD18">
         <v>7898000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
-        <v>6951000.0</v>
+        <v>-285000.0</v>
       </c>
       <c r="BF18">
-        <v>442000.0</v>
+        <v>7290000.0</v>
       </c>
       <c r="BG18">
+        <v>433000.0</v>
+      </c>
+      <c r="BH18">
         <v>3015000.0</v>
       </c>
-      <c r="BH18">
-[...1 lines deleted...]
-      </c>
       <c r="BI18">
+        <v>6372000.0</v>
+      </c>
+      <c r="BJ18">
         <v>9476000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1677000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>5361000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-473000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>9108000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>1022000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>4871000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-1285000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>5406000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-2267000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>4212000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-2185000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>3099000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1650000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>6762000.0</v>
       </c>
-      <c r="BX18">
-[...1 lines deleted...]
-      </c>
       <c r="BY18">
+        <v>-3620000.0</v>
+      </c>
+      <c r="BZ18">
         <v>8576000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-3794000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>7024000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-2362000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>7063000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>71000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>8448000.0</v>
       </c>
-      <c r="CF18">
-[...1 lines deleted...]
-      </c>
       <c r="CG18">
-        <v>5196000.0</v>
+        <v>-4435000.0</v>
       </c>
       <c r="CH18">
-        <v>-15652000.0</v>
+        <v>5209000.0</v>
       </c>
       <c r="CI18">
+        <v>-15657000.0</v>
+      </c>
+      <c r="CJ18">
         <v>4725000.0</v>
       </c>
-      <c r="CJ18">
-[...1 lines deleted...]
-      </c>
       <c r="CK18">
-        <v>7471000.0</v>
+        <v>1643000.0</v>
       </c>
       <c r="CL18">
-        <v>4685000.0</v>
+        <v>7413000.0</v>
       </c>
       <c r="CM18">
+        <v>4730000.0</v>
+      </c>
+      <c r="CN18">
         <v>3300000.0</v>
       </c>
-      <c r="CN18">
-[...1 lines deleted...]
-      </c>
       <c r="CO18">
-        <v>1885000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="CP18">
+        <v>1980000.0</v>
+      </c>
+      <c r="CQ18">
         <v>2068000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>3486000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>855000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>4510000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>4060000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>2091000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>4991000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>8160000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>7461000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>7574000.0</v>
       </c>
-      <c r="CZ18">
-[...1 lines deleted...]
-      </c>
       <c r="DA18">
-        <v>2116000.0</v>
+        <v>-2122000.0</v>
       </c>
       <c r="DB18">
-        <v>6695000.0</v>
+        <v>3298000.0</v>
       </c>
       <c r="DC18">
+        <v>7847000.0</v>
+      </c>
+      <c r="DD18">
         <v>-15300000.0</v>
       </c>
-      <c r="DD18"/>
       <c r="DE18">
-        <v>-20300000.0</v>
+        <v>-35222000.0</v>
       </c>
       <c r="DF18">
+        <v>14922000.0</v>
+      </c>
+      <c r="DG18">
         <v>-14100000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-34800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-83600000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-21500000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-7000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-68900000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>1300000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>900000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>1600000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-800000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-2020000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-44717000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2684000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>15497000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4346000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3684000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2980000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>7372000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3619000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3490000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2609000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-47286000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-29790000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-12518000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2426000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7756000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1319000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3272000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-6047000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1897000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3888000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3187000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3059000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-30660000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-149621000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-711000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-5111000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3443000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -43096,54 +43409,55 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43220,221 +43534,224 @@
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B21">
+        <v>3363000.0</v>
+      </c>
+      <c r="C21">
         <v>-6314000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9316000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22221000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-7173000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17148000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4061000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-14695000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-16935000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-9600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>22039000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-6312000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>898000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>18800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>43451000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>26276000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>31981000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-18907000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-8866000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-33634000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-24352000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>30186000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>140704000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-7173000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3161000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-6571000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>26375000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-203000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>110224000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-11978000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>12810000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>10226000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-6167000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5781000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>786000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>189000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2820000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3388000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>26922000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>13978000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3025000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2227000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-94069000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2592000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>46355000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>104906000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>7579000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-16247000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-6514000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-4458000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>13775000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9265000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>129000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>13729000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -43452,3146 +43769,3174 @@
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22">
+        <v>12272000.0</v>
+      </c>
+      <c r="C22">
         <v>13492000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12272000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6570000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11739000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>20926000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9855000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9866000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6259000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6973000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11638000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4645000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8286000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8844000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8220000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5860000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10899000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>16402000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>13347000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13046000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-6167000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12933000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8365000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5525000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6397000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4197000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2569000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>577000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4862000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6525000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2658000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2200000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2747000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9356000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>22661000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3038000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4410000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7084000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4127000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5683000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5200000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4571000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5434000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4444000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4557000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6418000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5377000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4997000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3246000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2218000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5893000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4145000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5258000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
-        <v>-139000.0</v>
+        <v>4062000.0</v>
       </c>
       <c r="BE22">
+        <v>608000.0</v>
+      </c>
+      <c r="BF22">
+        <v>2663000.0</v>
+      </c>
+      <c r="BG22">
+        <v>4459000.0</v>
+      </c>
+      <c r="BH22">
+        <v>299000.0</v>
+      </c>
+      <c r="BI22">
+        <v>6638000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>-20000.0</v>
+      </c>
+      <c r="BK22">
         <v>-1000.0</v>
       </c>
-      <c r="BF22">
-[...14 lines deleted...]
-      <c r="BK22">
+      <c r="BL22">
         <v>2147000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>859000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2299000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2774000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1800000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>860000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2034000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2354000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-273000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>163000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-1385000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>3289000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2211000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>692000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1954000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3422000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>181000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-565000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>703000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-1735000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-21083000.0</v>
       </c>
-      <c r="CF22">
-[...1 lines deleted...]
-      </c>
       <c r="CG22">
-        <v>-278000.0</v>
+        <v>670000.0</v>
       </c>
       <c r="CH22">
-        <v>-644000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="CI22">
+        <v>-23560000.0</v>
+      </c>
+      <c r="CJ22">
         <v>5792000.0</v>
       </c>
-      <c r="CJ22">
-[...1 lines deleted...]
-      </c>
       <c r="CK22">
-        <v>1636000.0</v>
+        <v>518000.0</v>
       </c>
       <c r="CL22">
-        <v>3052000.0</v>
+        <v>1617000.0</v>
       </c>
       <c r="CM22">
+        <v>2954000.0</v>
+      </c>
+      <c r="CN22">
         <v>1427000.0</v>
       </c>
-      <c r="CN22">
-[...1 lines deleted...]
-      </c>
       <c r="CO22">
-        <v>2296000.0</v>
+        <v>639000.0</v>
       </c>
       <c r="CP22">
+        <v>1943000.0</v>
+      </c>
+      <c r="CQ22">
         <v>2056000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1721000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>520000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1477000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>16560000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2536000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>544000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2124000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3798000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-124017000.0</v>
       </c>
-      <c r="CZ22">
-[...1 lines deleted...]
-      </c>
       <c r="DA22">
-        <v>166000.0</v>
+        <v>30026000.0</v>
       </c>
       <c r="DB22">
-        <v>2906000.0</v>
+        <v>-772000.0</v>
       </c>
       <c r="DC22">
-        <v>1700000.0</v>
+        <v>-37233000.0</v>
       </c>
       <c r="DD22">
         <v>1700000.0</v>
       </c>
       <c r="DE22">
-        <v>3100000.0</v>
+        <v>1726000.0</v>
       </c>
       <c r="DF22">
+        <v>3074000.0</v>
+      </c>
+      <c r="DG22">
         <v>4400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>3400000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1700000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>2600000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>800000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>400000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1500000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1800000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B23">
+        <v>-315000.0</v>
+      </c>
+      <c r="C23">
         <v>-2072000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>-579000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="E23">
-        <v>295000.0</v>
+        <v>-1072000.0</v>
       </c>
       <c r="F23">
+        <v>-2000.0</v>
+      </c>
+      <c r="G23">
+        <v>-7629000.0</v>
+      </c>
+      <c r="H23">
+        <v>296000.0</v>
+      </c>
+      <c r="I23">
+        <v>-1251000.0</v>
+      </c>
+      <c r="J23">
+        <v>1594000.0</v>
+      </c>
+      <c r="K23">
+        <v>-71000.0</v>
+      </c>
+      <c r="L23">
+        <v>287000.0</v>
+      </c>
+      <c r="M23">
+        <v>3551000.0</v>
+      </c>
+      <c r="N23">
+        <v>13376000.0</v>
+      </c>
+      <c r="O23">
+        <v>51602000.0</v>
+      </c>
+      <c r="P23">
+        <v>1177000.0</v>
+      </c>
+      <c r="Q23">
+        <v>377000.0</v>
+      </c>
+      <c r="R23">
+        <v>61000.0</v>
+      </c>
+      <c r="S23">
+        <v>374000.0</v>
+      </c>
+      <c r="T23">
+        <v>3680000.0</v>
+      </c>
+      <c r="U23">
+        <v>20254000.0</v>
+      </c>
+      <c r="V23">
+        <v>-21610000.0</v>
+      </c>
+      <c r="W23">
+        <v>-485000.0</v>
+      </c>
+      <c r="X23">
+        <v>241000.0</v>
+      </c>
+      <c r="Y23">
+        <v>238000.0</v>
+      </c>
+      <c r="Z23">
+        <v>211000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-56000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-1468000.0</v>
+      </c>
+      <c r="AC23">
+        <v>85000.0</v>
+      </c>
+      <c r="AD23">
+        <v>-7565000.0</v>
+      </c>
+      <c r="AE23">
+        <v>410000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-69000.0</v>
+      </c>
+      <c r="AG23">
+        <v>73000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-3744000.0</v>
+      </c>
+      <c r="AI23">
+        <v>194000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>200000.0</v>
+      </c>
+      <c r="AK23">
+        <v>-15614000.0</v>
+      </c>
+      <c r="AL23">
+        <v>229000.0</v>
+      </c>
+      <c r="AM23">
+        <v>-295000.0</v>
+      </c>
+      <c r="AN23">
+        <v>175000.0</v>
+      </c>
+      <c r="AO23">
+        <v>219000.0</v>
+      </c>
+      <c r="AP23">
+        <v>69000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>-1086000.0</v>
+      </c>
+      <c r="AR23">
+        <v>190000.0</v>
+      </c>
+      <c r="AS23">
+        <v>-7000.0</v>
+      </c>
+      <c r="AT23">
+        <v>-3063000.0</v>
+      </c>
+      <c r="AU23">
+        <v>607000.0</v>
+      </c>
+      <c r="AV23">
+        <v>-411000.0</v>
+      </c>
+      <c r="AW23">
+        <v>-331000.0</v>
+      </c>
+      <c r="AX23">
+        <v>-28956000.0</v>
+      </c>
+      <c r="AY23">
+        <v>-71807000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>775000.0</v>
+      </c>
+      <c r="BA23">
+        <v>29000.0</v>
+      </c>
+      <c r="BB23">
+        <v>-40000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1145000.0</v>
+      </c>
+      <c r="BD23">
+        <v>-1687000.0</v>
+      </c>
+      <c r="BE23">
+        <v>-4495000.0</v>
+      </c>
+      <c r="BF23">
+        <v>132000.0</v>
+      </c>
+      <c r="BG23">
+        <v>332000.0</v>
+      </c>
+      <c r="BH23">
+        <v>12000.0</v>
+      </c>
+      <c r="BI23">
+        <v>-208000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>101000.0</v>
+      </c>
+      <c r="BK23">
+        <v>105000.0</v>
+      </c>
+      <c r="BL23">
+        <v>742000.0</v>
+      </c>
+      <c r="BM23">
+        <v>92000.0</v>
+      </c>
+      <c r="BN23">
+        <v>262000.0</v>
+      </c>
+      <c r="BO23">
+        <v>44000.0</v>
+      </c>
+      <c r="BP23">
+        <v>-271000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>-4000.0</v>
+      </c>
+      <c r="BR23">
+        <v>150000.0</v>
+      </c>
+      <c r="BS23">
+        <v>2000.0</v>
+      </c>
+      <c r="BT23">
         <v>688000.0</v>
       </c>
-      <c r="G23">
-[...134 lines deleted...]
-      <c r="AZ23">
+      <c r="BU23">
+        <v>-3000.0</v>
+      </c>
+      <c r="BV23">
+        <v>-44000.0</v>
+      </c>
+      <c r="BW23">
+        <v>41000.0</v>
+      </c>
+      <c r="BX23">
+        <v>62000.0</v>
+      </c>
+      <c r="BY23">
+        <v>-82000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>-214000.0</v>
+      </c>
+      <c r="CA23">
+        <v>172000.0</v>
+      </c>
+      <c r="CB23">
+        <v>857000.0</v>
+      </c>
+      <c r="CC23">
+        <v>-872000.0</v>
+      </c>
+      <c r="CD23">
+        <v>-18000.0</v>
+      </c>
+      <c r="CE23">
         <v>29000.0</v>
       </c>
-      <c r="BA23">
-[...89 lines deleted...]
-      <c r="CE23">
+      <c r="CF23">
         <v>4175000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>38000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-28000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-4185000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-17000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-4759000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-7706000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-5152000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-4263000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-642000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-137000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-936000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>167000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-4274000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-5289000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-9917000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-4393000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-4816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2623000.0</v>
       </c>
       <c r="CY23">
         <v>-2623000.0</v>
       </c>
       <c r="CZ23">
+        <v>-2623000.0</v>
+      </c>
+      <c r="DA23">
         <v>-5000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-66000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-4411000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>89600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1900000.0</v>
       </c>
-      <c r="DE23">
-[...1 lines deleted...]
-      </c>
       <c r="DF23">
+        <v>90900000.0</v>
+      </c>
+      <c r="DG23">
         <v>17400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-600000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>85700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>31700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>15770000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B24">
+        <v>342000.0</v>
+      </c>
+      <c r="C24">
         <v>16000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
-        <v>-19189000.0</v>
+        <v>-7913000.0</v>
       </c>
       <c r="E24">
+        <v>18488000.0</v>
+      </c>
+      <c r="F24">
         <v>162000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18660000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>42000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
+        <v>89000.0</v>
+      </c>
+      <c r="J24">
         <v>268000.0</v>
       </c>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
       <c r="K24">
-        <v>1851000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="L24">
+        <v>15000.0</v>
+      </c>
+      <c r="M24">
         <v>-40316000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1369000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-42304000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-24055000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>42000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1491000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>676000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4812000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5761000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2465000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-350000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>151000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>97000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-11000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>78000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>186000.0</v>
       </c>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
       <c r="AC24">
-        <v>100000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="AD24">
         <v>100000.0</v>
       </c>
       <c r="AE24">
+        <v>100000.0</v>
+      </c>
+      <c r="AF24">
         <v>7544000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-37970000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>100000.0</v>
       </c>
-      <c r="AH24">
-[...1 lines deleted...]
-      </c>
       <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
         <v>-405000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>405000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-600000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>-955000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>400000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-15000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>555000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-50454000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>65000.0</v>
       </c>
-      <c r="AS24">
-[...1 lines deleted...]
-      </c>
       <c r="AT24">
-        <v>-4250000.0</v>
+        <v>-9487000.0</v>
       </c>
       <c r="AU24">
+        <v>-5798000.0</v>
+      </c>
+      <c r="AV24">
         <v>-735000.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
+        <v>-4965000.0</v>
+      </c>
+      <c r="AX24">
         <v>-49602000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>200000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1914000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5585000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2315000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1928000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-11000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>603000.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
-        <v>-11589000.0</v>
+        <v>-9000.0</v>
       </c>
       <c r="BG24">
+        <v>9000.0</v>
+      </c>
+      <c r="BH24">
         <v>-16394000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
+        <v>-29000.0</v>
+      </c>
+      <c r="BJ24">
         <v>-5100000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>9606000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>400000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-15119000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>-3101000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-589000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>655000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-15303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029000.0</v>
       </c>
       <c r="BU24">
         <v>1029000.0</v>
       </c>
-      <c r="BV24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV24">
+        <v>1029000.0</v>
+      </c>
+      <c r="BW24"/>
       <c r="BX24">
-        <v>5411000.0</v>
+        <v>718000.0</v>
       </c>
       <c r="BY24">
+        <v>-3000.0</v>
+      </c>
+      <c r="BZ24">
         <v>10406000.0</v>
       </c>
-      <c r="BZ24">
-[...1 lines deleted...]
-      </c>
       <c r="CA24">
+        <v>2420000.0</v>
+      </c>
+      <c r="CB24">
         <v>2454000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>523000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>65000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>409000.0</v>
       </c>
-      <c r="CF24">
-[...1 lines deleted...]
-      </c>
       <c r="CG24">
-        <v>182000.0</v>
+        <v>11663000.0</v>
       </c>
       <c r="CH24">
-        <v>505000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="CI24">
-        <v>607000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="CJ24">
-        <v>2929000.0</v>
+        <v>754000.0</v>
       </c>
       <c r="CK24">
-        <v>769000.0</v>
+        <v>2855000.0</v>
       </c>
       <c r="CL24">
-        <v>-235000.0</v>
+        <v>827000.0</v>
       </c>
       <c r="CM24">
+        <v>-45000.0</v>
+      </c>
+      <c r="CN24">
         <v>721000.0</v>
       </c>
-      <c r="CN24">
-[...1 lines deleted...]
-      </c>
       <c r="CO24">
-        <v>3012000.0</v>
-[...2 lines deleted...]
-      <c r="CQ24">
+        <v>711000.0</v>
+      </c>
+      <c r="CP24">
+        <v>2917000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>1906000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-26000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>150000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>157000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>6824000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>100000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-312000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>5466000.0</v>
       </c>
-      <c r="CY24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CZ24"/>
       <c r="DA24">
-        <v>-534000.0</v>
+        <v>3784000.0</v>
       </c>
       <c r="DB24">
-        <v>-2113000.0</v>
+        <v>-1716000.0</v>
       </c>
       <c r="DC24">
+        <v>-3265000.0</v>
+      </c>
+      <c r="DD24">
         <v>5700000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
+        <v>29524000.0</v>
+      </c>
+      <c r="DF24">
+        <v>-35224000.0</v>
+      </c>
+      <c r="DG24"/>
+      <c r="DH24">
+        <v>200000.0</v>
+      </c>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24">
+        <v>-200000.0</v>
+      </c>
+      <c r="DL24">
+        <v>44500000.0</v>
+      </c>
+      <c r="DM24">
+        <v>-6900000.0</v>
+      </c>
+      <c r="DN24">
         <v>-5700000.0</v>
       </c>
-      <c r="DE24"/>
-[...18 lines deleted...]
-      <c r="DN24">
+      <c r="DO24">
         <v>-31900000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-1900000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-16440000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B25">
+        <v>1530000.0</v>
+      </c>
+      <c r="C25">
         <v>1437000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>731000.0</v>
+      </c>
+      <c r="E25">
         <v>8556000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>-8841000.0</v>
+        <v>1161000.0</v>
       </c>
       <c r="G25">
-        <v>259000.0</v>
+        <v>-6419000.0</v>
       </c>
       <c r="H25">
-        <v>1419000.0</v>
+        <v>1937000.0</v>
       </c>
       <c r="I25">
-        <v>253000.0</v>
+        <v>1522000.0</v>
       </c>
       <c r="J25">
-        <v>2603000.0</v>
+        <v>581000.0</v>
       </c>
       <c r="K25">
-        <v>97000.0</v>
+        <v>2635000.0</v>
       </c>
       <c r="L25">
+        <v>-5445000.0</v>
+      </c>
+      <c r="M25">
         <v>1318000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6850000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>982000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3260000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>750000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1502000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-52000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-117000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1667000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>25000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>902000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3430000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5693000.0</v>
       </c>
-      <c r="Y25">
-[...1 lines deleted...]
-      </c>
       <c r="Z25">
+        <v>860000.0</v>
+      </c>
+      <c r="AA25">
         <v>16130000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>884000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4880000.0</v>
       </c>
-      <c r="AC25">
-[...1 lines deleted...]
-      </c>
       <c r="AD25">
-        <v>1236000.0</v>
+        <v>896000.0</v>
       </c>
       <c r="AE25">
+        <v>942000.0</v>
+      </c>
+      <c r="AF25">
         <v>2170000.0</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
+        <v>1464000.0</v>
+      </c>
+      <c r="AH25">
         <v>2235000.0</v>
       </c>
-      <c r="AH25">
-[...1 lines deleted...]
-      </c>
       <c r="AI25">
+        <v>2140000.0</v>
+      </c>
+      <c r="AJ25">
         <v>745000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1958000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2150000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1784000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3677000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2051000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1802000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2051000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1480000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1554000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1494000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1477000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2370000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1105000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3773000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1993000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1402000.0</v>
       </c>
-      <c r="AZ25">
-[...1 lines deleted...]
-      </c>
       <c r="BA25">
-        <v>661000.0</v>
+        <v>-5851000.0</v>
       </c>
       <c r="BB25">
-        <v>247000.0</v>
+        <v>637000.0</v>
       </c>
       <c r="BC25">
-        <v>-6912000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="BD25">
-        <v>2777000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="BE25">
-        <v>3437000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="BF25">
-        <v>5125000.0</v>
+        <v>426000.0</v>
       </c>
       <c r="BG25">
-        <v>622000.0</v>
+        <v>634000.0</v>
       </c>
       <c r="BH25">
-        <v>214000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="BI25">
-        <v>1195000.0</v>
+        <v>-5634000.0</v>
       </c>
       <c r="BJ25">
-        <v>803000.0</v>
+        <v>3818000.0</v>
       </c>
       <c r="BK25">
+        <v>4240000.0</v>
+      </c>
+      <c r="BL25">
         <v>1396000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1093000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>728000.0</v>
       </c>
-      <c r="BN25">
-[...1 lines deleted...]
-      </c>
       <c r="BO25">
+        <v>1072000.0</v>
+      </c>
+      <c r="BP25">
         <v>2743000.0</v>
       </c>
-      <c r="BP25">
-[...1 lines deleted...]
-      </c>
       <c r="BQ25">
-        <v>528000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="BR25">
-        <v>760000.0</v>
+        <v>1028000.0</v>
       </c>
       <c r="BS25">
-        <v>-441000.0</v>
+        <v>1218000.0</v>
       </c>
       <c r="BT25">
-        <v>7243000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="BU25">
-        <v>-4410000.0</v>
+        <v>8740000.0</v>
       </c>
       <c r="BV25">
-        <v>1002000.0</v>
+        <v>-4417000.0</v>
       </c>
       <c r="BW25">
-        <v>-301000.0</v>
+        <v>1349000.0</v>
       </c>
       <c r="BX25">
-        <v>-2317000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="BY25">
-        <v>4857000.0</v>
+        <v>-2785000.0</v>
       </c>
       <c r="BZ25">
-        <v>329000.0</v>
+        <v>4815000.0</v>
       </c>
       <c r="CA25">
-        <v>1578000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="CB25">
-        <v>507000.0</v>
+        <v>2253000.0</v>
       </c>
       <c r="CC25">
+        <v>1339000.0</v>
+      </c>
+      <c r="CD25">
         <v>1214000.0</v>
       </c>
-      <c r="CD25">
-[...1 lines deleted...]
-      </c>
       <c r="CE25">
-        <v>22081000.0</v>
+        <v>5462000.0</v>
       </c>
       <c r="CF25">
-        <v>35000.0</v>
+        <v>22545000.0</v>
       </c>
       <c r="CG25">
-        <v>1436000.0</v>
+        <v>-424000.0</v>
       </c>
       <c r="CH25">
-        <v>1561000.0</v>
+        <v>2026000.0</v>
       </c>
       <c r="CI25">
-        <v>1332000.0</v>
+        <v>24044000.0</v>
       </c>
       <c r="CJ25">
-        <v>864000.0</v>
+        <v>1677000.0</v>
       </c>
       <c r="CK25">
-        <v>2118000.0</v>
+        <v>1331000.0</v>
       </c>
       <c r="CL25">
-        <v>886000.0</v>
+        <v>-150000.0</v>
       </c>
       <c r="CM25">
-        <v>304000.0</v>
+        <v>1262000.0</v>
       </c>
       <c r="CN25">
-        <v>303000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="CO25">
-        <v>-353000.0</v>
+        <v>394000.0</v>
       </c>
       <c r="CP25">
+        <v>334000.0</v>
+      </c>
+      <c r="CQ25">
         <v>240000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>284000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2140000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2267000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>568000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1976000.0</v>
       </c>
-      <c r="CV25">
-[...1 lines deleted...]
-      </c>
       <c r="CW25">
-        <v>426000.0</v>
+        <v>435000.0</v>
       </c>
       <c r="CX25">
+        <v>427000.0</v>
+      </c>
+      <c r="CY25">
         <v>1185000.0</v>
       </c>
-      <c r="CY25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CZ25"/>
       <c r="DA25">
+        <v>-24498000.0</v>
+      </c>
+      <c r="DB25">
         <v>880000.0</v>
       </c>
-      <c r="DB25">
-[...1 lines deleted...]
-      </c>
       <c r="DC25">
+        <v>40071000.0</v>
+      </c>
+      <c r="DD25">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DE25">
+        <v>479000.0</v>
+      </c>
+      <c r="DF25">
+        <v>1821000.0</v>
+      </c>
+      <c r="DG25">
+        <v>1000000.0</v>
+      </c>
+      <c r="DH25">
+        <v>700000.0</v>
+      </c>
+      <c r="DI25">
         <v>-100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DJ25">
         <v>500000.0</v>
       </c>
-      <c r="DE25">
-[...16 lines deleted...]
-      </c>
       <c r="DK25">
+        <v>500000.0</v>
+      </c>
+      <c r="DL25">
         <v>1300000.0</v>
       </c>
-      <c r="DL25">
-[...1 lines deleted...]
-      </c>
       <c r="DM25">
-        <v>-1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DN25">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DO25">
         <v>-300000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>400000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-3680000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>7631000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1476000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-7629000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-169000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-5000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-418000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>252000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1207000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>397000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>526000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>36663000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-11008000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-25655000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-78301000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-50180000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-11559000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-642000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-67000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-47000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>263000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-234000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1396000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-15000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-7756000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-174000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-16266000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-156000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-201000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-294000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-870000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-16366000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>229000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-509000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>25126000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-32000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-37000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-491000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-21059000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-20858000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-3082000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>212000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-4844000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>172000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>211000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>652000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-687000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>193000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>174000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>318000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>4531000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>187000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-1800000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-2731000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1570000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26">
         <v>-4129000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
-[...1 lines deleted...]
-      </c>
+      <c r="BN26"/>
       <c r="BO26">
         <v>-1009000.0</v>
       </c>
       <c r="BP26">
+        <v>-1009000.0</v>
+      </c>
+      <c r="BQ26">
         <v>-410000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-2119000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-722000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-2358000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-3292000.0</v>
       </c>
-      <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
-      <c r="DP26">
+      <c r="DP26"/>
+      <c r="DQ26">
         <v>47790000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B27">
+        <v>1930000.0</v>
+      </c>
+      <c r="C27">
         <v>2096000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1949000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2012000.0</v>
       </c>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
       <c r="F27">
-        <v>2000000.0</v>
+        <v>2092000.0</v>
       </c>
       <c r="G27">
-        <v>2300000.0</v>
+        <v>1753000.0</v>
       </c>
       <c r="H27">
-        <v>1900000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="I27">
-        <v>2200000.0</v>
+        <v>1850000.0</v>
       </c>
       <c r="J27">
-        <v>1000000.0</v>
+        <v>2182000.0</v>
       </c>
       <c r="K27">
-        <v>1700000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="L27">
+        <v>1548000.0</v>
+      </c>
+      <c r="M27">
         <v>1992000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2022000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2141000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1382000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1492000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1478000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1607000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1681000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1295000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1230000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1307000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>897000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>927000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>715000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>831000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>537000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>513000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>518000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>585000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3659000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>915000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>909000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1100000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>768000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>785000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>773000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>836000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>584000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>342000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1006000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1297000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>996000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1072000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1287000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>920000.0</v>
       </c>
       <c r="AV27">
         <v>920000.0</v>
       </c>
       <c r="AW27">
+        <v>920000.0</v>
+      </c>
+      <c r="AX27">
         <v>1291000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1491000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>631000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1328000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>978000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>646000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>553000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>439000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>779000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>403000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>309000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>463000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>650000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>445000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>363000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>447000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>405000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>544000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>336000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>345000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>400000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>507000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1141000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1497000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-7000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>347000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>784000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>1000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-42000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>251000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>675000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>832000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>238000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>464000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>530000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>509000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>181000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>345000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>683000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>-2094000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>164000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>345000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
-      <c r="CV27">
+      <c r="CV27"/>
+      <c r="CW27">
         <v>-1000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>1000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>-38993000.0</v>
       </c>
-      <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
-      <c r="DC27">
+      <c r="DC27"/>
+      <c r="DD27">
         <v>-1300000.0</v>
       </c>
-      <c r="DD27"/>
-      <c r="DE27">
+      <c r="DE27"/>
+      <c r="DF27">
         <v>-200000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>1100000.0</v>
       </c>
-      <c r="DG27"/>
-      <c r="DH27">
+      <c r="DH27"/>
+      <c r="DI27">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DJ27">
         <v>400000.0</v>
       </c>
-      <c r="DK27"/>
-      <c r="DL27">
+      <c r="DK27">
+        <v>400000.0</v>
+      </c>
+      <c r="DL27"/>
+      <c r="DM27">
         <v>100000.0</v>
       </c>
-      <c r="DM27">
+      <c r="DN27">
         <v>-100000.0</v>
       </c>
-      <c r="DN27">
+      <c r="DO27">
         <v>300000.0</v>
       </c>
-      <c r="DO27"/>
-      <c r="DP27">
+      <c r="DP27"/>
+      <c r="DQ27">
         <v>0.0</v>
       </c>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B28">
+        <v>1591000.0</v>
+      </c>
+      <c r="C28">
         <v>-9798000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10418000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19876000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8646000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-25811000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5029000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-17415000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>637000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-26909000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-10274000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-18467000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-11032000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21540000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19161000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-7588000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-11779000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-8306000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-13168000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-25391000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7496000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-25397000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-11041000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-39975000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-25624000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>28318000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>137370000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-8311000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5796000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-7521000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-14618000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1566000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>31369000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-12991000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11804000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-6223000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6773000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-6909000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>131000.0</v>
       </c>
-      <c r="AN28">
-[...1 lines deleted...]
-      </c>
       <c r="AO28">
-        <v>2510000.0</v>
+        <v>-423000.0</v>
       </c>
       <c r="AP28">
-        <v>-3681000.0</v>
+        <v>2473000.0</v>
       </c>
       <c r="AQ28">
+        <v>-4172000.0</v>
+      </c>
+      <c r="AR28">
         <v>5619000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-7347000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-500000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2070000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-5193000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-3357000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>23331000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>27047000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7946000.0</v>
       </c>
-      <c r="AZ28">
-[...1 lines deleted...]
-      </c>
       <c r="BA28">
-        <v>-11780000.0</v>
+        <v>-11665000.0</v>
       </c>
       <c r="BB28">
-        <v>-4610000.0</v>
+        <v>-11533000.0</v>
       </c>
       <c r="BC28">
+        <v>-3679000.0</v>
+      </c>
+      <c r="BD28">
         <v>13572000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>7321000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1998000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>10879000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2132000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2063000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1457000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-691000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-3213000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1754000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2781000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-70000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1410000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-468000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-3117000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-86000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2462000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-3322000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-207000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-253000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-202000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>151000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-173000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>101000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-264000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-439000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-280000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-592000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-314000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-243000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-208000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>29229000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-5827000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-4639000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-7478000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-5034000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-4188000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1737000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-6803000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-844000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-6394000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>286000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-4177000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-2695000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-9789000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-3948000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-10412000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-10886000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-5582000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-712000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2400000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-4089000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>8400000.0</v>
       </c>
-      <c r="DD28">
-[...1 lines deleted...]
-      </c>
       <c r="DE28">
-        <v>18100000.0</v>
+        <v>5541000.0</v>
       </c>
       <c r="DF28">
+        <v>18059000.0</v>
+      </c>
+      <c r="DG28">
         <v>17400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>33300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>85700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>23000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>29600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>4600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>4000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>31300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>2500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>15770000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B29">
+        <v>7552000.0</v>
+      </c>
+      <c r="C29">
         <v>14898000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14125000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24691000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8085000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13792000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9280000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20856000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2157000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19703000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13741000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>22662000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13318000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>25869000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10978000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19869000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14376000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15801000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14547000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>28258000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>14630000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>26811000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15093000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>36821000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17455000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>13546000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7155000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>14149000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10918000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10994000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>10277000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>12436000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>11398000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>14883000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>14405000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>10579000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>12087000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>8159000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>15177000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
+        <v>9854000.0</v>
+      </c>
+      <c r="AP29">
+        <v>14753000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>10233000.0</v>
+      </c>
+      <c r="AR29">
+        <v>6916000.0</v>
+      </c>
+      <c r="AS29">
+        <v>14658000.0</v>
+      </c>
+      <c r="AT29">
+        <v>15708000.0</v>
+      </c>
+      <c r="AU29">
+        <v>12622000.0</v>
+      </c>
+      <c r="AV29">
+        <v>8916000.0</v>
+      </c>
+      <c r="AW29">
+        <v>14330000.0</v>
+      </c>
+      <c r="AX29">
+        <v>14937000.0</v>
+      </c>
+      <c r="AY29">
+        <v>-1618000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>7606000.0</v>
+      </c>
+      <c r="BA29">
+        <v>8401000.0</v>
+      </c>
+      <c r="BB29">
+        <v>12902000.0</v>
+      </c>
+      <c r="BC29">
+        <v>9913000.0</v>
+      </c>
+      <c r="BD29">
+        <v>10481000.0</v>
+      </c>
+      <c r="BE29">
+        <v>1906000.0</v>
+      </c>
+      <c r="BF29">
+        <v>9851000.0</v>
+      </c>
+      <c r="BG29">
+        <v>3523000.0</v>
+      </c>
+      <c r="BH29">
+        <v>5885000.0</v>
+      </c>
+      <c r="BI29">
+        <v>9509000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>12177000.0</v>
+      </c>
+      <c r="BK29">
+        <v>3584000.0</v>
+      </c>
+      <c r="BL29">
+        <v>9130000.0</v>
+      </c>
+      <c r="BM29">
+        <v>2032000.0</v>
+      </c>
+      <c r="BN29">
+        <v>11593000.0</v>
+      </c>
+      <c r="BO29">
+        <v>2924000.0</v>
+      </c>
+      <c r="BP29">
+        <v>8177000.0</v>
+      </c>
+      <c r="BQ29">
+        <v>967000.0</v>
+      </c>
+      <c r="BR29">
+        <v>7506000.0</v>
+      </c>
+      <c r="BS29">
+        <v>-555000.0</v>
+      </c>
+      <c r="BT29">
+        <v>7441000.0</v>
+      </c>
+      <c r="BU29">
+        <v>203000.0</v>
+      </c>
+      <c r="BV29">
+        <v>8599000.0</v>
+      </c>
+      <c r="BW29">
+        <v>3409000.0</v>
+      </c>
+      <c r="BX29">
+        <v>10037000.0</v>
+      </c>
+      <c r="BY29">
+        <v>-846000.0</v>
+      </c>
+      <c r="BZ29">
+        <v>12005000.0</v>
+      </c>
+      <c r="CA29">
+        <v>-1625000.0</v>
+      </c>
+      <c r="CB29">
+        <v>8428000.0</v>
+      </c>
+      <c r="CC29">
+        <v>150000.0</v>
+      </c>
+      <c r="CD29">
+        <v>8424000.0</v>
+      </c>
+      <c r="CE29">
+        <v>1181000.0</v>
+      </c>
+      <c r="CF29">
+        <v>11173000.0</v>
+      </c>
+      <c r="CG29">
+        <v>-2389000.0</v>
+      </c>
+      <c r="CH29">
+        <v>6955000.0</v>
+      </c>
+      <c r="CI29">
+        <v>-13867000.0</v>
+      </c>
+      <c r="CJ29">
+        <v>7023000.0</v>
+      </c>
+      <c r="CK29">
+        <v>2865000.0</v>
+      </c>
+      <c r="CL29">
+        <v>8834000.0</v>
+      </c>
+      <c r="CM29">
+        <v>5474000.0</v>
+      </c>
+      <c r="CN29">
+        <v>4423000.0</v>
+      </c>
+      <c r="CO29">
+        <v>2597000.0</v>
+      </c>
+      <c r="CP29">
+        <v>3867000.0</v>
+      </c>
+      <c r="CQ29">
+        <v>3793000.0</v>
+      </c>
+      <c r="CR29">
+        <v>4634000.0</v>
+      </c>
+      <c r="CS29">
+        <v>2258000.0</v>
+      </c>
+      <c r="CT29">
+        <v>6595000.0</v>
+      </c>
+      <c r="CU29">
+        <v>5458000.0</v>
+      </c>
+      <c r="CV29">
+        <v>2549000.0</v>
+      </c>
+      <c r="CW29">
+        <v>6529000.0</v>
+      </c>
+      <c r="CX29">
         <v>9822000.0</v>
       </c>
-      <c r="AO29">
-[...182 lines deleted...]
-      <c r="CX29">
+      <c r="CY29">
         <v>8849000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>8649000.0</v>
       </c>
-      <c r="CZ29">
-[...1 lines deleted...]
-      </c>
       <c r="DA29">
-        <v>5466000.0</v>
+        <v>993000.0</v>
       </c>
       <c r="DB29">
-        <v>9702000.0</v>
+        <v>6648000.0</v>
       </c>
       <c r="DC29">
+        <v>10854000.0</v>
+      </c>
+      <c r="DD29">
         <v>400000.0</v>
       </c>
-      <c r="DD29">
-[...1 lines deleted...]
-      </c>
       <c r="DE29">
-        <v>-600000.0</v>
+        <v>6427000.0</v>
       </c>
       <c r="DF29">
+        <v>2673000.0</v>
+      </c>
+      <c r="DG29">
         <v>7500000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>1400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>900000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>700000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>3600000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DM29">
         <v>3100000.0</v>
       </c>
       <c r="DN29">
+        <v>3100000.0</v>
+      </c>
+      <c r="DO29">
         <v>2800000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>900000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-1070000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B30">
+        <v>-9501000.0</v>
+      </c>
+      <c r="C30">
         <v>-3880000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3267000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-44717000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2684000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15497000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4346000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3684000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2980000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7372000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3619000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-53385000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2609000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-47286000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-29790000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12518000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2426000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7756000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1319000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3272000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6047000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1897000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3888000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3187000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3059000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-30660000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-149621000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-711000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-5111000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3443000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4489000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-41927000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3015000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2065000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-26016000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4032000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-5685000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3730000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-12877000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-9459000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-17214000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-5725000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-12396000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-7473000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-14967000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-10648000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-6276000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-8738000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-59495000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4848000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-15057000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2628000.0</v>
       </c>
-      <c r="BA30">
-[...1 lines deleted...]
-      </c>
       <c r="BB30">
-        <v>-6783000.0</v>
+        <v>-1141000.0</v>
       </c>
       <c r="BC30">
+        <v>-6642000.0</v>
+      </c>
+      <c r="BD30">
         <v>-22904000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-9690000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-7710000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-14670000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-11144000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-8366000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-7801000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1907000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-5984000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-3778000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-17604000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1902000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-6407000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2841000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1445000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1712000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-3229000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-2388000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4471000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1759000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-13630000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-6406000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-22921000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4135000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9939000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-202000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-8140000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-3334000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-10245000.0</v>
       </c>
-      <c r="CF30">
-[...1 lines deleted...]
-      </c>
       <c r="CG30">
-        <v>-7466000.0</v>
+        <v>1615000.0</v>
       </c>
       <c r="CH30">
-        <v>-8152000.0</v>
+        <v>-7506000.0</v>
       </c>
       <c r="CI30">
+        <v>-8199000.0</v>
+      </c>
+      <c r="CJ30">
         <v>-1544000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1633000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-594000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-789000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-402000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-689000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1030000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-1725000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>758000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1430000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-3054000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-2281000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>6366000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1438000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-1974000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>3866000.0</v>
       </c>
-      <c r="CY30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CZ30"/>
       <c r="DA30">
-        <v>-3926000.0</v>
+        <v>486000.0</v>
       </c>
       <c r="DB30">
-        <v>-6411000.0</v>
+        <v>-5108000.0</v>
       </c>
       <c r="DC30">
+        <v>-7563000.0</v>
+      </c>
+      <c r="DD30">
         <v>-10000000.0</v>
       </c>
-      <c r="DD30">
-[...1 lines deleted...]
-      </c>
       <c r="DE30">
-        <v>-19700000.0</v>
+        <v>-12125000.0</v>
       </c>
       <c r="DF30">
+        <v>-22975000.0</v>
+      </c>
+      <c r="DG30">
         <v>-21600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-36000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-84500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-22200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-10800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-25100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-8700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-7900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-33100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-3500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-17390000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>